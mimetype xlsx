--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="41" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,850 +539,922 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>비츠로셀</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 제기 공시</t>
+          <t>1심 승소, 하이브의 청구 기각</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>비츠로셀이 Itron, Inc.로부터 손해배상청구 소송을 당했다는 공시 내용. 소송의 청구금액, 청구 원인 등 구체적인 내용은 공개되지 않았으며, 비츠로셀은 코스닥 상장사이다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 낸 주식 매매대금 청구 소송 1심에서 승소했습니다. 법원은 하이브의 청구를 기각하며 민희진의 손을 들어줬습니다. 이 사건은 민희진과 하이브 간의 경영권 분쟁의 일환으로 진행된 소송입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송의 청구 원인이나 구체적인 피해 규모를 파악하기 어려워 상대방 책임의 명확성(1), 피해 규모의 크기(4), 증거 확보 가능성(5) 등을 판단하기 어렵습니다. 다만 피고(비츠로셀)가 코스닥 상장사로 자력은 충분해 보입니다(2). 적합 조건이 1개 이하로 판단됩니다.</t>
+          <t>상대방 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 측이 1심에서 승소하여 소송의 법적 근거가 일정 부분 인정되었습니다(적합 조건 5). 주식 매매대금 청구 소송의 특성상 피해 규모가 클 가능성이 있습니다(적합 조건 4). 다만, 이미 1심 판결이 선고된 상태이므로, 신규 사건 발굴보다는 항소심 대응 등 후속 절차에 대한 투자 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[주요공시] 삼성전자, 앤로보틱스, 한국공항, 한화, 비트컴퓨터, 메타바...</t>
+          <t>민희진, 하이브 상대 소송 1심 승소 속 강연서 경영 분쟁 언급… 시스템...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=205287</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16059182</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-17 07:02:30.659474+00:00</t>
+          <t>2026-07-06 13:09:15.162516+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>비츠로셀</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>스페인 법원 항소 기각, 재항소 예정</t>
+          <t>손해배상청구 소송 제기 공시</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한화에어로스페이스가 참여한 8조원 규모의 스페인 육군 신형 자주포 도입 사업이 스페인 법원의 결정으로 기존대로 추진됩니다. 경쟁사 제너럴 다이내믹스 유럽 랜드 시스템(GDLES)의 이의신청이 기각되었으나, GDLES는 재항소를 예고했습니다. 이 사업은 한화에어로의 K9 플랫폼을 기반으로 스페인 맞춤형 자주포를 개발할 예정입니다.</t>
+          <t>비츠로셀이 Itron, Inc.로부터 손해배상청구 소송을 당했다는 공시 내용. 소송의 청구금액, 청구 원인 등 구체적인 내용은 공개되지 않았으며, 비츠로셀은 코스닥 상장사이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 스페인 자주포 사업 입찰 과정에서 발생한 기업 간의 상업적 분쟁으로, 로앤굿의 고객 정의(다수의 피해자 또는 원고)에 부합하지 않습니다. 기사 내용만으로는 특정 주체의 명확한 잘못으로 인한 '피해자'의 손해배상 청구 사건으로 보기 어려워 상대방 책임의 명확성(1), 집단적 피해(3), 피해 규모(4) 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>기사 내용만으로는 소송의 청구 원인이나 구체적인 피해 규모를 파악하기 어려워 상대방 책임의 명확성(1), 피해 규모의 크기(4), 증거 확보 가능성(5) 등을 판단하기 어렵습니다. 다만 피고(비츠로셀)가 코스닥 상장사로 자력은 충분해 보입니다(2). 적합 조건이 1개 이하로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'한화에어로 참여' 스페인 자주포 사업 '기존대로' 추진…독일 GDLES 재항...</t>
+          <t>[주요공시] 삼성전자, 앤로보틱스, 한국공항, 한화, 비트컴퓨터, 메타바...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=100736</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=205287</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-03 07:02:45.202664+00:00</t>
+          <t>2026-05-17 07:02:30.659474+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>스페인 법원 항소 기각, 재항소 예정</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 기업에 불법적으로 손해를 끼친 주체에게 제한적이나마 손해배상 청구권을 부여해야 한다는 제안을 담고 있습니다. 이는 기업의 존속과 관련된 일반적인 법적, 경제적 원칙에 대한 의견 표명이며, 특정 사건이나 피해 사례를 다루고 있지 않습니다.</t>
+          <t>한화에어로스페이스가 참여한 8조원 규모의 스페인 육군 신형 자주포 도입 사업이 스페인 법원의 결정으로 기존대로 추진됩니다. 경쟁사 제너럴 다이내믹스 유럽 랜드 시스템(GDLES)의 이의신청이 기각되었으나, GDLES는 재항소를 예고했습니다. 이 사업은 한화에어로의 K9 플랫폼을 기반으로 스페인 맞춤형 자주포를 개발할 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 기업에 손해를 끼친 주체에게 손해배상 청구권을 부여해야 한다는 일반적인 제안을 담고 있습니다. 따라서 소송금융 적합도 판단 기준의 어떤 조건에도 해당하지 않으며, 투자 대상으로서의 구체적인 사건이 존재하지 않습니다.</t>
+          <t>이 사건은 스페인 자주포 사업 입찰 과정에서 발생한 기업 간의 상업적 분쟁으로, 로앤굿의 고객 정의(다수의 피해자 또는 원고)에 부합하지 않습니다. 기사 내용만으로는 특정 주체의 명확한 잘못으로 인한 '피해자'의 손해배상 청구 사건으로 보기 어려워 상대방 책임의 명확성(1), 집단적 피해(3), 피해 규모(4) 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>4개의 제안과 1개의 기대(173편)</t>
+          <t>'한화에어로 참여' 스페인 자주포 사업 '기존대로' 추진…독일 GDLES 재항...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>medicaltimes.com</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1168299&amp;ref=naverpc</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=100736</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-02 07:00:25.007192+00:00</t>
+          <t>2026-05-03 07:02:45.202664+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>주식시장 주요 공시 내용 중, 특정 기업(Ltd.)이 물품대금 등 청구 소송을 제기했다는 사실과 함께 가처분 소송이 제기되었다는 내용이 포함되어 있습니다. 그러나 소송의 구체적인 당사자, 청구 금액, 사건의 배경 등 상세 정보는 기사에 명시되어 있지 않습니다.</t>
+          <t>이 기사는 기업에 불법적으로 손해를 끼친 주체에게 제한적이나마 손해배상 청구권을 부여해야 한다는 제안을 담고 있습니다. 이는 기업의 존속과 관련된 일반적인 법적, 경제적 원칙에 대한 의견 표명이며, 특정 사건이나 피해 사례를 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 내용은 주식시장 공시의 일부로, 특정 기업이 물품대금 청구 소송을 제기했거나 가처분 소송이 제기되었다는 단편적인 정보만 제공합니다. 소송의 구체적인 당사자, 청구 금액, 피해 규모, 책임의 명확성 등 소송금융 투자 적합도를 판단할 수 있는 핵심 정보가 전혀 없어 투자 검토가 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 기업에 손해를 끼친 주체에게 손해배상 청구권을 부여해야 한다는 일반적인 제안을 담고 있습니다. 따라서 소송금융 적합도 판단 기준의 어떤 조건에도 해당하지 않으며, 투자 대상으로서의 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>3월 27일 주식시장 주요공시</t>
+          <t>4개의 제안과 1개의 기대(173편)</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>medicaltimes.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122116</t>
+          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1168299&amp;ref=naverpc</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 00:50:24.332622+00:00</t>
+          <t>2026-05-02 07:00:25.007192+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>법원이 X의 주장을 기각하며 패소 판결</t>
+          <t>물품대금 등 청구 소송 및 가처분 소송 제기</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>일론 머스크의 소셜미디어 플랫폼 X가 일부 광고주들이 조직적으로 광고를 중단하여 플랫폼에 피해를 입혔다고 주장하며 제기한 소송에서 패소했습니다. 법원은 X의 주장을 받아들이지 않았으며, 이번 판결은 X의 광고 수익 회복 전략에 부담으로 작용할 가능성이 있습니다.</t>
+          <t>주식시장 주요 공시 내용 중, 특정 기업(Ltd.)이 물품대금 등 청구 소송을 제기했다는 사실과 함께 가처분 소송이 제기되었다는 내용이 포함되어 있습니다. 그러나 소송의 구체적인 당사자, 청구 금액, 사건의 배경 등 상세 정보는 기사에 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>X가 광고주들을 상대로 제기한 소송에서 이미 패소하여 법원이 X의 주장을 받아들이지 않았습니다. 이는 소송금융 투자 대상으로서 이미 종결된 사건에 해당하며, 원고(X)가 패소한 상황이므로 투자 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용은 주식시장 공시의 일부로, 특정 기업이 물품대금 청구 소송을 제기했거나 가처분 소송이 제기되었다는 단편적인 정보만 제공합니다. 소송의 구체적인 당사자, 청구 금액, 피해 규모, 책임의 명확성 등 소송금융 투자 적합도를 판단할 수 있는 핵심 정보가 전혀 없어 투자 검토가 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>X, 광고주 보이콧 주장 소송서 패소</t>
+          <t>3월 27일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/343746</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122116</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 00:42:47.530319+00:00</t>
+          <t>2026-03-30 00:50:24.332622+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>미 법원 배심원단 평결 선고, 확정 대기 중</t>
+          <t>법원이 X의 주장을 기각하며 패소 판결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>미국 법원 배심원단이 메타와 구글에 대해 원고에게 총 90억 원(300만 달러 배상액 및 300만 달러 징벌적 손해배상액)을 배상하라는 평결을 내렸다. 이 평결이 확정되면 메타가 70%, 구글이 30%의 배상금을 부담하게 된다.</t>
+          <t>일론 머스크의 소셜미디어 플랫폼 X가 일부 광고주들이 조직적으로 광고를 중단하여 플랫폼에 피해를 입혔다고 주장하며 제기한 소송에서 패소했습니다. 법원은 X의 주장을 받아들이지 않았으며, 이번 판결은 X의 광고 수익 회복 전략에 부담으로 작용할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>대기업 피고(메타, 구글)의 자력이 충분하며(적합 조건 2), 미 법원 배심원단 평결로 책임이 인정되었고(적합 조건 1, 5), 피해 규모가 90억 원으로 매우 크다(적합 조건 4). 이미 재판이 진행되어 배심원단 평결이 나온 상태로 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>X가 광고주들을 상대로 제기한 소송에서 이미 패소하여 법원이 X의 주장을 받아들이지 않았습니다. 이는 소송금융 투자 대상으로서 이미 종결된 사건에 해당하며, 원고(X)가 패소한 상황이므로 투자 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>90억 원 (300만 달러 배상액 + 300만 달러 징벌적 손해배상액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>미 법원 배심원단  메타와 구글, 원고에 90억 원 배상  판결</t>
+          <t>X, 광고주 보이콧 주장 소송서 패소</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0400&amp;key=20260326.99099008096</t>
+          <t>https://www.tokenpost.kr/news/breaking/343746</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-26 00:39:03.420591+00:00</t>
+          <t>2026-03-27 00:42:47.530319+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>메타, 구글</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>미국 소송 합의금 상환 및 일정 조율 중</t>
+          <t>미 법원 배심원단 평결 선고, 확정 대기 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>의료AI 관련 기업이 과거 미국 소송에서 발생한 잔여 합의금의 안정적 상환과 지급 일정 조율에 집중하고 있다고 밝혔다. 이 사건은 이미 합의가 완료되어 종결된 상태이다.</t>
+          <t>미국 법원 배심원단이 메타와 구글에 대해 원고에게 총 90억 원(300만 달러 배상액 및 300만 달러 징벌적 손해배상액)을 배상하라는 평결을 내렸다. 이 평결이 확정되면 메타가 70%, 구글이 30%의 배상금을 부담하게 된다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 '미국 소송 잔여 합의금의 안정적 상환과 지급 일정의 합리적 조율에 집중하고 있다'고 명시되어 있어, 이미 합의가 완료된 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
+          <t>대기업 피고(메타, 구글)의 자력이 충분하며(적합 조건 2), 미 법원 배심원단 평결로 책임이 인정되었고(적합 조건 1, 5), 피해 규모가 90억 원으로 매우 크다(적합 조건 4). 이미 재판이 진행되어 배심원단 평결이 나온 상태로 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>90억 원 (300만 달러 배상액 + 300만 달러 징벌적 손해배상액)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>의료AI 관련주, '웃음꽃' 파로스아이바이오·셀바스AI·아크릴... '한숨'...</t>
+          <t>미 법원 배심원단  메타와 구글, 원고에 90억 원 배상  판결</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=251493</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0400&amp;key=20260326.99099008096</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-17 00:32:05.953649+00:00</t>
+          <t>2026-03-26 00:39:03.420591+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>미국 소송 합의 완료</t>
+          <t>미국 소송 합의금 상환 및 일정 조율 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>셀루메드의 자본잠식률 관리종목 지정 가능성을 다루는 기사로, 미국 소송 관련 합의에 따른 차액 환입이 당기순이익 개선 요인으로 언급되었습니다. 이는 회사의 재무 상태를 설명하는 내용입니다.</t>
+          <t>의료AI 관련 기업이 과거 미국 소송에서 발생한 잔여 합의금의 안정적 상환과 지급 일정 조율에 집중하고 있다고 밝혔다. 이 사건은 이미 합의가 완료되어 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '미국 소송 관련 합의에 따른 차액 환입'은 이미 종결된 사건에 해당합니다. 소송금융은 현재 진행 중이거나 예상되는 소송에 투자하므로, 이미 합의가 완료된 사건은 투자 대상이 아닙니다.</t>
+          <t>기사 내용에 따르면 '미국 소송 잔여 합의금의 안정적 상환과 지급 일정의 합리적 조율에 집중하고 있다'고 명시되어 있어, 이미 합의가 완료된 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[공시속보] 셀루메드, 2025년 자본잠식률 69.3%로 관리종목 지정→상장폐...</t>
+          <t>의료AI 관련주, '웃음꽃' 파로스아이바이오·셀바스AI·아크릴... '한숨'...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>finomy.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16006592</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=251493</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-16 13:12:00.231487+00:00</t>
+          <t>2026-03-17 00:32:05.953649+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>잠재적 계약 불이행 리스크 논의</t>
+          <t>미국 소송 합의 완료</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>호르무즈 해협 봉쇄 가능성으로 인해 기업들이 계약 불이행 리스크에 대비하여 로펌을 찾고 있다는 기사입니다. 전쟁 등 불가항력 상황 발생 시 계약 이행 노력 기록이 추후 소송 및 중재 분쟁에서 중요한 입증 수단이 될 수 있음을 강조하며, 기업들이 선제적으로 법률 자문을 구하는 상황을 설명합니다.</t>
+          <t>셀루메드의 자본잠식률 관리종목 지정 가능성을 다루는 기사로, 미국 소송 관련 합의에 따른 차액 환입이 당기순이익 개선 요인으로 언급되었습니다. 이는 회사의 재무 상태를 설명하는 내용입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 호르무즈 봉쇄로 인한 잠재적인 계약 불이행 리스크와 이에 대한 기업들의 법률 자문 요청을 다루고 있습니다. 특정 피해 사건이나 명확한 책임 주체가 존재하지 않으며, 피해 규모나 피해자 수도 파악되지 않아 소송금융 적합 조건에 해당하지 않습니다. 현재는 분쟁 발생 전의 예방적 논의 단계입니다.</t>
+          <t>기사에서 언급된 '미국 소송 관련 합의에 따른 차액 환입'은 이미 종결된 사건에 해당합니다. 소송금융은 현재 진행 중이거나 예상되는 소송에 투자하므로, 이미 합의가 완료된 사건은 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>호르무즈 봉쇄 '비상'…계약 불이행 리스크에 로펌 찾는 기업들</t>
+          <t>[공시속보] 셀루메드, 2025년 자본잠식률 69.3%로 관리종목 지정→상장폐...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031520681</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16006592</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-15 12:58:28.544293+00:00</t>
+          <t>2026-03-16 13:12:00.231487+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>잠재적 계약 불이행 리스크 논의</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>이 기사는 병원 영업양수도 과정에서 발생할 수 있는 의료법상 개설자 제한, 행정처분 승계, 경업금지 의무, 의료법인 운영권 이전 등 복합적인 법적 유의사항을 다루는 법률 칼럼입니다. 대법원 판례를 인용하며 실무에서 간과하기 쉬운 쟁점들을 설명하고, 계약 전 체계적인 법적 검토의 중요성을 강조합니다.</t>
+          <t>호르무즈 해협 봉쇄 가능성으로 인해 기업들이 계약 불이행 리스크에 대비하여 로펌을 찾고 있다는 기사입니다. 전쟁 등 불가항력 상황 발생 시 계약 이행 노력 기록이 추후 소송 및 중재 분쟁에서 중요한 입증 수단이 될 수 있음을 강조하며, 기업들이 선제적으로 법률 자문을 구하는 상황을 설명합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 병원 영업양수도 시 발생할 수 있는 법적 쟁점들을 설명하는 법률 칼럼으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건이 아니므로 적합도가 낮습니다.</t>
+          <t>이 기사는 호르무즈 봉쇄로 인한 잠재적인 계약 불이행 리스크와 이에 대한 기업들의 법률 자문 요청을 다루고 있습니다. 특정 피해 사건이나 명확한 책임 주체가 존재하지 않으며, 피해 규모나 피해자 수도 파악되지 않아 소송금융 적합 조건에 해당하지 않습니다. 현재는 분쟁 발생 전의 예방적 논의 단계입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>병원 영업양수도 시 놓치기 쉬운 법적 유의사항</t>
+          <t>호르무즈 봉쇄 '비상'…계약 불이행 리스크에 로펌 찾는 기업들</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/1591267634</t>
+          <t>https://www.hankyung.com/article/2026031520681</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-12 00:34:50.016453+00:00</t>
+          <t>2026-03-15 12:58:28.544293+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>셀루메드가 과거 미국 소송의 잔여 합의금 상환을 최적화하고 지급 일정을 합리적으로 조율하는 데 집중하고 있다고 밝혔다. 이는 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 하기 위함이다.</t>
+          <t>이 기사는 병원 영업양수도 과정에서 발생할 수 있는 의료법상 개설자 제한, 행정처분 승계, 경업금지 의무, 의료법인 운영권 이전 등 복합적인 법적 유의사항을 다루는 법률 칼럼입니다. 대법원 판례를 인용하며 실무에서 간과하기 쉬운 쟁점들을 설명하고, 계약 전 체계적인 법적 검토의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 기사는 셀루메드가 과거 미국 소송의 합의금을 상환하는 과정에 대한 내용으로, 이미 법적 분쟁이 합의로 종결된 사건입니다. 따라서 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>이 기사는 병원 영업양수도 시 발생할 수 있는 법적 쟁점들을 설명하는 법률 칼럼으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건이 아니므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>셀루메드, 미국 소송 합의금 상환 최적화 추진…신사업 유동성 방어</t>
+          <t>병원 영업양수도 시 놓치기 쉬운 법적 유의사항</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>the-stock.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.the-stock.kr/news/articleView.html?idxno=32089</t>
+          <t>https://www.medigatenews.com/news/1591267634</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-04 00:52:16.353843+00:00</t>
+          <t>2026-03-12 00:34:50.016453+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="inlineStr">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>상업 분쟁</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>미국 소송 합의금 상환 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>셀루메드가 과거 미국 소송의 잔여 합의금 상환을 최적화하고 지급 일정을 합리적으로 조율하는 데 집중하고 있다고 밝혔다. 이는 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 하기 위함이다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>본 기사는 셀루메드가 과거 미국 소송의 합의금을 상환하는 과정에 대한 내용으로, 이미 법적 분쟁이 합의로 종결된 사건입니다. 따라서 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>셀루메드, 미국 소송 합의금 상환 최적화 추진…신사업 유동성 방어</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>the-stock.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.the-stock.kr/news/articleView.html?idxno=32089</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:52:16.353843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C14" t="inlineStr">
         <is>
           <t>괌 공항</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>2013년부터 이어진 면세권 입찰 관련 소송이 진행 중이며, 임대 연장 승인으로 소송 해결을 시도하고 있음</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>괌 공항이 면세점 공백을 막기 위해 롯데면세점의 임대 계약을 3년 연장했습니다. 이는 2013년부터 1억 5,400만 달러 규모로 진행되어 온 공항 면세권 입찰 관련 소송을 해결하기 위한 수정안의 일환입니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>적합 조건 2(상대방 자력 충분: 괌 공항, 롯데면세점)와 적합 조건 4(피해 규모 큼: 1억 5,400만 달러)에 해당합니다. 기사 내용이 짧아 소송의 구체적인 쟁점과 책임 소재의 명확성은 추가 확인이 필요하지만, 분쟁 금액이 매우 커 소송금융 투자 매력이 있습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>1억 5,400만 달러</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J13" t="inlineStr">
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
         <is>
           <t>괌 공항, 면세점 공백 막기 위해 ‘롯데면세점’ 임대 3년 연장 승인…...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>g-enews.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.g-enews.com/view.php?ud=2026030208204533370c8c1c064d_1</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-02 00:41:55.316380+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>