--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="44" customWidth="1" min="10" max="10"/>
-    <col width="13" customWidth="1" min="11" max="11"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상업 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>1심 승소, 하이브의 청구 기각</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 낸 주식 매매대금 청구 소송 1심에서 승소했습니다. 법원은 하이브의 청구를 기각하며 민희진의 손을 들어줬습니다. 이 사건은 민희진과 하이브 간의 경영권 분쟁의 일환으로 진행된 소송입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 측이 1심에서 승소하여 소송의 법적 근거가 일정 부분 인정되었습니다(적합 조건 5). 주식 매매대금 청구 소송의 특성상 피해 규모가 클 가능성이 있습니다(적합 조건 4). 다만, 이미 1심 판결이 선고된 상태이므로, 신규 사건 발굴보다는 항소심 대응 등 후속 절차에 대한 투자 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>민희진, 하이브 상대 소송 1심 승소 속 강연서 경영 분쟁 언급… 시스템...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16059182</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-06 13:09:15.162516+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>상업 분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>괌 공항</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>2013년부터 이어진 면세권 입찰 관련 소송이 진행 중이며, 임대 연장 승인으로 소송 해결을 시도하고 있음</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>괌 공항이 면세점 공백을 막기 위해 롯데면세점의 임대 계약을 3년 연장했습니다. 이는 2013년부터 1억 5,400만 달러 규모로 진행되어 온 공항 면세권 입찰 관련 소송을 해결하기 위한 수정안의 일환입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>적합 조건 2(상대방 자력 충분: 괌 공항, 롯데면세점)와 적합 조건 4(피해 규모 큼: 1억 5,400만 달러)에 해당합니다. 기사 내용이 짧아 소송의 구체적인 쟁점과 책임 소재의 명확성은 추가 확인이 필요하지만, 분쟁 금액이 매우 커 소송금융 투자 매력이 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>1억 5,400만 달러</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>괌 공항, 면세점 공백 막기 위해 ‘롯데면세점’ 임대 3년 연장 승인…...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>g-enews.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.g-enews.com/view.php?ud=2026030208204533370c8c1c064d_1</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-02 00:41:55.316380+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>