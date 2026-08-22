--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$67</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$68</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,61 +440,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N67"/>
+  <dimension ref="A1:N68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="19" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -549,4708 +549,4780 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>LG전자 또는 가해자 소속 협력사</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>LG전자 사무실에서 협력사 직원이 칼부림을 저질러 피해자들이 중상을 입고 병원으로 이송되었습니다. 가해자는 범행 직후 체포되었으며, 경찰은 구속영장 신청을 검토 중입니다. 현재 경찰 수사가 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>경찰 수사가 진행 중이며(적합 조건 6), 피해자들이 중상을 입어 개별 피해 규모는 클 것으로 예상됩니다(적합 조건 4). 또한 경찰 수사를 통해 증거 확보가 용이할 것입니다(적합 조건 5). 다만, LG전자 또는 가해자 소속 협력사의 책임 여부가 명확하지 않아 상대방 자력 조건(적합 조건 2)이 불확실하며, 집단적 피해(적합 조건 3)는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2명 이상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>경찰, 'LG전자 사무실 칼부림' 협력사 직원 구속영장 신청 검토</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202605283235i</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-03 07:01:42.413526+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>피의자 A씨</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>남양주에서 호객꾼 A씨가 10대 피해자와 시비 끝에 흉기로 찌른 사건이 발생했다. 경찰 조사에서 A씨는 시비가 먼저 걸려 화가 나 범행했다고 진술했으며, CCTV 영상이 증거로 확보된 것으로 보인다. 현재 남양주남부경찰서에서 A씨에 대한 수사가 진행 중이다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>피의자의 책임이 명확하고(적합 조건 1), CCTV 영상 및 경찰 조사를 통해 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중인 사건임(적합 조건 6). 그러나 상대방이 개인 호객꾼으로 자력 부족 가능성이 높고(부적합 조건), 집단적 피해가 아닌 단일 피해 사건으로 소송금융 투자 매력도가 낮음.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>[단독] 시비 끝 10대 찌른 호객꾼…CCTV에 담긴 영상 보니</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>news.jtbc.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-25</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://news.jtbc.co.kr/article/NB12295806?influxDiv=NAVER</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-05-06 23:29:54.304943+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-06 00:28:45.938405+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 합의 미도달</t>
+          <t>형사 재판 징역 5년 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>60대 남성 A씨가 헤어진 연인의 집에 침입하여 흉기를 휘둘러 신체적·정신적 고통을 준 사건입니다. 현재 형사 재판이 진행 중이며, 피해자들과의 합의는 아직 이루어지지 않은 상태입니다.</t>
+          <t>60대 남성 A씨가 주차 갈등 끝에 흉기를 휘둘러 B씨에게 전치 2주의 상해를 입히고 C씨에게도 부상을 입힌 혐의로 징역 5년을 선고받았다. A씨는 술에 취해 기억이 나지 않는다고 주장했으나, 재판부는 CCTV 영상 등을 근거로 이를 받아들이지 않았다. 피해자들은 A씨로부터 용서를 받지 못했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력이 불분명하여 소송금융의 주요 적합 조건(상대방 자력 충분, 집단적 피해)에 부합하지 않습니다. 형사 재판이 진행 중이므로 책임과 증거는 명확할 수 있으나, 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 형사 판결로 명확하고(적합 조건 1), CCTV 등 객관적 증거가 확보되었으나(적합 조건 5), 상대방이 개인 사업자로 자력에 대한 불확실성이 매우 크다(적합 조건 2 불충족). 또한 피해자가 2명에 불과하여 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다(적합 조건 4 불충족). 피고의 자력 부족과 소규모 피해로 인해 투자 회수 가능성이 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>헤어진 연인 집 숨어 흉기 휘두른 60대</t>
+          <t>“술 취해 기억 안 나”…주차 갈등 끝 흉기 휘두른 60대 ‘징역형’</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=906454</t>
+          <t>https://www.kyeonggi.com/article/20260406580019</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:24:59.656627+00:00</t>
+          <t>2026-04-06 00:28:45.938405+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>사미 세돔</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>살인미수 혐의로 기소되어 재판 진행 중, 피고인 정신 감정 진행 중</t>
+          <t>형사 재판 진행 중, 합의 미도달</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>미국 뉴욕 롱아일랜드에서 한 남성이 집 온도 문제로 친누나에게 석궁을 쏴 살인미수 혐의로 기소되었다. 피해자는 귀 부위에 화살을 맞았으나 생명에는 지장이 없으며, 피고인은 무죄를 주장하고 있다. 현재 법원에서 피고인의 정신 감정이 진행 중이다.</t>
+          <t>60대 남성 A씨가 헤어진 연인의 집에 침입하여 흉기를 휘둘러 신체적·정신적 고통을 준 사건입니다. 현재 형사 재판이 진행 중이며, 피해자들과의 합의는 아직 이루어지지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 개인 간의 분쟁으로 상대방의 자력 여부가 불분명하며(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해 사건이고(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려워(적합 조건 4 미충족) 재정적 회수 가능성이 낮음.</t>
+          <t>상대방이 개인이며 자력이 불분명하여 소송금융의 주요 적합 조건(상대방 자력 충분, 집단적 피해)에 부합하지 않습니다. 형사 재판이 진행 중이므로 책임과 증거는 명확할 수 있으나, 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>집 온도 낮추라고 했더니 석궁 꺼내 …미 남성 친누나 살인미수 혐의 ...</t>
+          <t>헤어진 연인 집 숨어 흉기 휘두른 60대</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260403155228JSK</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=906454</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:19:48.794388+00:00</t>
+          <t>2026-04-05 12:24:59.656627+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>사미 세돔</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>살인미수 혐의로 기소되어 재판 진행 중, 피고인 정신 감정 진행 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>미국 뉴욕 롱아일랜드에서 한 남성이 집 온도 문제로 친누나에게 석궁을 쏴 살인미수 혐의로 기소되었다. 피해자는 귀 부위에 화살을 맞았으나 생명에는 지장이 없으며, 피고인은 무죄를 주장하고 있다. 현재 법원에서 피고인의 정신 감정이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 개인 간의 분쟁으로 상대방의 자력 여부가 불분명하며(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해 사건이고(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려워(적합 조건 4 미충족) 재정적 회수 가능성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>집 온도 낮추라고 했더니 석궁 꺼내 …미 남성 친누나 살인미수 혐의 ...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260403155228JSK</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:19:48.794388+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>피해자 중환자실 치료 중, 형사 수사 진행 가능성</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>술에 취한 중국인 A씨가 피해 남성에게 흉기를 휘두르고 젓가락으로 얼굴을 공격하여, 피해 남성이 얼굴과 시신경에 심각한 손상을 입고 실명 위기에 처해 중환자실에서 치료 중인 사건이다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 심각하며(적합 조건 4), 형사 절차를 통해 증거 확보가 용이할 것으로 보이나(적합 조건 5, 6), 피고가 개인이며 자력에 대한 정보가 없어 투자 회수 가능성이 매우 불확실함. 집단적 피해 사건도 아님.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>“비웃는 것 같아” 젓가락 공격한 중국인… 피해자 실명 위기</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.chosun.com/national/national_general/2026/04/04/WOO5UFEGZNDGXHQ2E4U6MNRXOU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-04-04 12:22:58.318275+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-04 00:29:25.092490+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
+          <t>가해 트레이너 B 씨</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>서울의 한 헬스장에서 30대 팀장 B 씨가 20대 트레이너 A 씨를 폭행한 사건이 발생했습니다. B 씨는 '다쳐도 신고하지 않는다'는 각서를 강요한 뒤 폭행을 가했으며, A 씨는 뇌진탕과 척추 염좌 등 중상을 입었습니다. 현재 A 씨는 B 씨를 특수상해 혐의로 고소하여 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>가해자의 폭행 사실이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 가해자의 사과 연락 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불충족), 가해자의 자력이 대기업 등에 비해 불확실하여 회수 가능성에 대한 추가 확인이 필요합니다(적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>‘다쳐도 신고 않는다’ 각서 써놓고, 몸짱 트레이너 폭행</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11579789?ref=naver</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:29:25.092490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
           <t>B씨</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 특수상해 등 혐의로 고소</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>서울의 한 헬스장에서 트레이너 B씨가 동료 트레이너 A씨를 폭행하여 A씨가 뇌진탕, 척추 염좌 등 중상을 입었습니다. 폭행 전 '신고하지 않는다'는 각서를 작성했으나 법적 효력이 없으며, A씨는 B씨를 특수상해 등 혐의로 고소하여 경찰 수사가 진행 중입니다. 변호사는 B씨에게 특수상해나 특수협박 혐의가 적용될 가능성이 높다고 분석했습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>상대방(B씨)의 폭행 책임이 명확하고, 경찰 수사가 진행 중이며 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6 해당) 그러나 단일 피해자이며, 상대방의 자력이 충분한지 불분명하고 피해 규모가 수억 원 이상으로 명확히 추정되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>맞짱 뜨고 신고 금지  각서 쓰게 한 뒤 폭행…헬스장서 무슨 일</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260403_0003576775</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-04-04 00:28:35.197809+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="4" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>A씨 (중국 국적 50대 남성)</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>피의자 구속 송치 (검찰 수사 진행 중)</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>50대 중국인 남성이 자신을 비웃는다고 착각해 한국인 남성을 젓가락으로 찔러 실명 위기에 빠뜨린 사건. 피의자는 살인미수 및 특수상해 혐의로 구속 송치되었으며, 범행 현장 영상이 공개되는 등 증거가 명확하다. 피해자는 시신경 손상으로 중상을 입어 상당한 손해배상 청구가 예상된다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(경찰 수사 및 검찰 송치), 피해 규모가 매우 크고(실명 위기), 범행 영상 등 객관적 증거가 확보되어 있습니다. 또한 이미 공적 절차(형사 수사)가 진행 중입니다. 다만, 상대방의 자력은 불분명합니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
         <is>
           <t>1명 (중상), 추가 피해자 미상</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>나 비웃었지?  중국인이 젓가락으로 찔렀다...'실명 위기' 한국인[영상...</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/04/04/2026040313591931556</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-04-04 00:22:37.356241+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>웨스트몬트에서 총격 사건이 발생하여 용의자가 경찰과의 총격전 끝에 사살되었다. 총격 피해자는 병원으로 이송되었으나 안정된 상태로 확인되었으며, 경찰은 사건 현장에서 총기를 회수하고 수사를 진행 중이다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼) 모두 충족되지 않음. 총격 용의자가 사살되어 민사상 손해배상 청구의 상대방이 부재하거나 자력이 부족할 가능성이 높고, 피해자도 1명으로 피해 규모가 크다고 보기 어려움. 기사는 형사 사건 보도에 초점을 맞추고 있어 소송금융 투자 대상으로서의 민사 소송 가능성이 낮음.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>웨스트몬트 총격사건 무장 용의자 사살</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>radiokorea.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.radiokorea.com/news/article.php?uid=492751</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-04-04 00:22:29.092854+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>A씨 (중국 국적 50대 남성)</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>50대 중국인 남성 A씨가 살인미수 및 특수상해 혐의로 검찰에 구속 송치됨.</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>50대 중국인 남성이 식당에서 한국인 남성을 젓가락으로 찔러 시신경 손상으로 실명 위기에 처하게 한 사건입니다. 가해자는 살인미수 및 특수상해 혐의로 검찰에 구속 송치되었으며, 범행 당시 음주 상태였습니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(1), 경찰 수사 및 검찰 송치로 증거가 확보되었으며(5), 공적 절차가 진행 중(6)인 점은 긍정적입니다. 피해자의 실명 위기라는 피해 규모도 매우 큽니다(4). 하지만 피고가 개인이며 자력에 대한 정보가 없어 실제 배상금 회수 가능성이 불확실하다는 점(2)이 소송금융 투자에 있어 주요 리스크 요인으로 작용합니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>날 비웃어?  젓가락 휘두른 50대 중국인…한국인 피해자 실명 위기</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/04/03/2026040316360875088</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-04-03 12:20:02.834644+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="4" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>살인미수 및 특수상해 혐의로 구속 송치, 피해자 중환자실 치료 중</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>중국 국적 50대 남성이 한국인 남성을 흉기로 공격하고 젓가락으로 얼굴을 찔러 시신경 손상 및 시력 상실 가능성 등 중상을 입혔습니다. 가해자는 살인미수 및 특수상해 혐의로 구속 송치되었으며, 피해자는 현재 중환자실에서 치료 중입니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 피해 규모가 크며(시력 상실 가능성, 중환자실 치료), 공적 절차(형사 수사)가 진행 중이어서 증거 확보가 용이합니다. 다만, 피고의 자력은 불분명합니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>비웃는 줄 알았다 …중국 국적 50대, 젓가락으로 공격</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026040308055057864</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-04-03 00:27:05.680621+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-04-03 00:18:55.971607+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 구속 송치</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>50대 중국인 남성이 자신을 비웃는다고 착각하여 한국인 남성을 폭행하고 젓가락으로 얼굴을 찔러 실명 위기에 처하게 한 사건. 가해자는 살인미수 및 특수상해 혐의로 검찰에 구속 송치되었으며, 피해자는 중환자실에서 치료 중이다. 가해자의 책임은 명확하나, 상대방이 개인이고 자력이 불확실하여 손해배상금 회수 가능성이 낮다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>가해자가 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실합니다. 비록 가해자의 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4), 경찰 수사로 증거 확보가 용이하고(적합 조건 5), 검찰 송치 단계로 공적 절차가 진행 중이지만(적합 조건 6), 소송금융 투자의 핵심인 상대방의 충분한 자력(적합 조건 2)이 확인되지 않아 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>“비웃는거냐” 젓가락으로 얼굴 공격해 실명위기…중국인 살인미수혐...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260403/133667198/2</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:18:55.971607+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>피의자 구속 송치, 검찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>50대 남성이 자신을 비웃는다고 착각하여 흉기와 젓가락으로 피해자를 공격해 실명 위기에 이르게 한 사건. 가해자는 구속 상태로 검찰에 송치되어 수사 중이다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고 피해가 심각하여 적합 조건(1, 4, 5, 6)에 해당하지만, 피고가 개인이며 자력에 대한 정보가 없어 배상 능력 확보가 불확실합니다. 이는 소송금융 투자에 있어 중요한 부적합 조건입니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>흉기·젓가락 난동 50대 구속 송치…피해자 실명 위기</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/incident-accident/6123875</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-04-02 12:33:48.055760+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>50대 중국인 남성 A씨</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>경찰 수사 완료, 검찰 송치 (형사 절차 진행 중)</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>50대 중국인 남성이 자신을 비웃는다고 착각하여 한국인 일행에게 무차별 폭행을 가해, 피해 남성이 시신경 손상으로 실명 위기에 놓였다. 가해자는 살인미수 및 특수상해 혐의로 구속 상태로 검찰에 송치되었으며, 피해자는 중환자실에서 치료 중이다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(경찰 수사 결과 및 구속 송치), 피해 규모가 매우 크며(실명 위기, 중환자실 치료), 증거 확보가 용이하고(경찰 수사 기록), 공적 절차(검찰 송치)가 진행 중이다. 다만, 상대방이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다는 점이 투자 리스크로 작용한다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I15" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
         <is>
           <t>1명 (주요 피해자)</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>비웃는 것 같아 …무차별 젓가락 공격한 중국인 구속 송치</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260402_0003576065</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-04-02 12:33:32.412713+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-01 00:32:03.148928+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고 (집행유예)</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨가 술자리 시비 중 40대 남성 B씨의 머리를 맥주병으로 내리쳐 약 2주간의 상해를 입힌 사건. A씨는 특수상해 혐의로 징역 6개월에 집행유예 2년을 선고받았다. 재판부는 피해자와 합의하여 처벌을 원치 않는 점을 고려했다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>피고인의 책임은 명확하고 형사 판결이 나왔으나, 피해자와 합의가 이루어져 피해자가 처벌을 원치 않는다고 명시되어 있어 추가적인 민사 소송 진행 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 크지 않고 상대방의 자력도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>‘여자친구 시비에 격분’…술자리서 맥주병 휘두른 50대</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25416596</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:32:03.148928+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
           <t>A씨 (55세 남성)</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>특수상해 혐의로 징역 6개월에 집행유예 2년, 사회봉사 80시간 선고. 피해자와 합의 완료.</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>50대 남성 A씨가 술자리에서 시비가 붙은 옆자리 B씨를 맥주병으로 내려쳐 2주간의 상해를 입힌 사건. A씨는 특수상해 혐의로 기소되어 징역 6개월에 집행유예 2년, 사회봉사 80시간을 선고받았습니다. 재판부는 피해자와 합의하여 피해자가 처벌을 원치 않는 점을 고려하여 형을 정했다고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>피해자와 가해자 간 이미 합의가 완료되어 피해자가 처벌을 원하지 않는다는 점이 형량에 반영되었으므로, 추가적인 민사 소송 제기 가능성이 낮습니다. 또한, 피해 규모가 크지 않고 단일 피해자 사건으로 소송금융 투자 대상으로서의 매력이 부족합니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>술자리서 여친과 시비 붙은 옆사람에게 맥주병 내려친 50대</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.ikbc.co.kr/article/view/kbc202604010013</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-04-01 00:29:06.511767+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-01 00:25:22.072389+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>50대 남성</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>특수상해 혐의 1심 선고, 징역형의 집행유예</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>편의점 야외 테이블에서 시비 중 술병으로 상대방을 내리쳐 특수상해 혐의로 기소된 50대 남성이 1심에서 징역형의 집행유예를 선고받았습니다. 형사 판결을 통해 가해자의 책임은 인정되었으나, 피해 규모 및 가해자의 자력에 대한 정보는 기사에 명시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>상대방의 특수상해 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 이에 대한 증거도 확보된 상태입니다(적합 조건 5). 그러나 가해자의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮아 Medium 등급으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>편의점 야외 테이블서 시비 붙어 술병으로 내리친 50대 집유</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/jeonbuk/6120238</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:25:22.072389+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>경찰 수사 및 특수상해혐의 입건</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>기장군의 한 사무실에서 한 여성이 다른 업체 직원이 마실 음료에 성분 미상의 약품을 섞은 혐의로 입건되었다. 피해자가 음료 맛이 이상하다고 느껴 경찰에 신고하자 가해 여성이 자수했다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(특수상해혐의 입건 및 자수), 공적 절차(경찰 수사)가 진행 중이며 증거 확보가 가능합니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 피해 규모와 상대방의 자력 여부가 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>음료에 몰래 약품 섞은 여성 특수상해혐의 입건</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>busanmbc.co.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284024</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-31 12:26:07.704003+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="4" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>가해자 (피해자의 남편)</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>검찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>등산로에서 남편이 아내를 돌로 공격하여 아내가 얼굴과 머리에 깊은 열상을 입고 중태에 빠지는 사건이 발생했습니다. 현장을 목격한 등산객 2명이 있으며, 검찰은 살해 시도 혐의로 수사를 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>가해자(남편)의 책임이 명확하고(적합 조건 1), 피해자가 중태에 빠질 정도의 심각한 상해를 입어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 현장 목격자가 있고 검찰 수사가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>남편이 아내 밀치고 돌로 공격…등산로 ‘살해 시도’ 진실은</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>koreadaily.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.koreadaily.com/article/20260328070005981</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-29 00:17:05.670744+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-28 00:20:44.190953+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
+          <t>형사 재판 대법원 확정 판결</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>전 연인 A씨가 B씨를 흉기로 살해하려 한 '부산 몽키스패너 사건'의 형사 재판에서 대법원이 A씨에게 징역 15년을 확정했다. B씨는 머리와 내부 장기 등에 심각한 부상을 입었으며, 재판 종결 후에도 A씨의 보복을 두려워하며 불안에 떨고 있다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 책임이 명확하고 증거가 충분하며 피해 규모가 크지만, 상대방이 사채 및 도박 빚이 있는 개인으로 자력이 매우 부족하여 손해배상금 회수 가능성이 극히 낮다. 소송금융은 배상 능력이 충분한 상대방을 전제로 하므로, 이 사건은 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>“죽을 위기 넘겼지만 더 무서운 건”…흉기 품고 회사 찾아온 그놈[그...</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645387912</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:20:44.190953+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
           <t>형사 재판 집행유예 선고</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>회사의 부도 위기로 인한 불안감에 50대 남성 A씨가 부인에게 흉기를 휘둘러 상해를 입힌 혐의로 기소되었습니다. 대구지방법원은 A씨에게 징역 3년에 집행유예 5년을 선고했으며, 피해자인 부인의 선처 호소와 양육할 자녀가 있는 점을 양형 이유로 고려했습니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>피해자가 1명으로 집단적 피해에 해당하지 않으며, 가해자의 회사가 부도 위기에 있어 상대방의 자력이 충분하지 않을 것으로 예상됩니다. 또한, 형사 사건은 이미 판결이 선고되어 종결된 상태이므로 신규 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>대구지법, 회사 부도 불안에 부인에 흉기 휘두른 50대 징역형 '집유'</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>tbc.co.kr</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.tbc.co.kr/news/view?pno=20260324173924AE07625&amp;id=204758</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-25 00:27:55.131564+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-25 00:26:30.067185+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 가해자 응급입원 조치 중</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>30대 여성이 버스를 잘못 탄 것에 대한 짜증으로 길을 걷던 20대 여성의 얼굴에 흉기를 휘둘러 크게 다치게 한 사건입니다. 가해자는 체포되었으나 구속영장이 기각되어 응급입원 조치되었으며, 피해자는 현재까지 병원 치료를 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 경찰 수사 및 응급입원 조치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 가해자의 자력이 불분명하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 투자 매력이 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>버스 잘못 타 짜증 ...모르는 여성에 흉기 휘두른 30대 체포</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603250825020708</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:26:30.067185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>가해자 형사 재판 실형 선고 (징역 1년 6개월), 피해자의 민사 손해배상 소송 가능성 있음</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>20대 남성 A씨가 술에 취해 택시기사에게 정치 성향을 묻고 폭행하여 전치 2주의 상해를 입히고 택시를 파손한 사건이다. A씨는 특정범죄 가중처벌 등에 관한 법률 위반(운전자 폭행 등) 등의 혐의로 징역 1년 6개월의 실형을 선고받았다. 현재까지 피해자와 합의는 이루어지지 않았다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 유죄 판결로 증거가 확보된 점(적합 조건 5), 그리고 공적 절차(형사 재판)가 진행되어 실형이 선고된 점(적합 조건 6)은 긍정적이다. 그러나 피해 규모가 소액(전치 2주 상해, 택시 수리비 245만원)이고 집단적 피해가 아니며, 상대방의 자력이 불분명하여 소송금융 투자 매력도는 중간 수준이다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
+      <c r="H25" t="inlineStr">
         <is>
           <t>245만원 및 상해 위자료</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
+      <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>파랑이냐, 빨강이냐 …택시기사에 정치 성향 묻고 폭행한 20대 승객, 결...</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603250735435084</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-25 00:25:34.707775+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-25 00:21:18.133422+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 특수상해 혐의 입건, 접근금지 조치</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>동거녀를 폭행하고 목 졸라 기절시켜 신고를 막은 남성 A 씨가 특수상해 혐의로 경찰에 입건되었다. 경찰은 A 씨에게 피해자 100미터 이내 접근금지 조치를 내렸으며, A 씨는 마음에 들지 않는다는 이유로 피해자를 여러 차례 폭행한 것으로 조사되었다. 법원은 A 씨의 구속영장을 기각했다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 책임은 명확하고(적합 조건 1) 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보 가능성이 높으나(적합 조건 5), 피해자가 1명으로 집단적 피해가 아니며 상대방의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다. 이는 소송금융 투자 대상으로서의 매력을 낮춘다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>동거녀 목 졸라 기절시켜 신고 막은 남성…법원  주거 일정  영장 기각</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12291201?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:21:18.133422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>경찰 수사 및 피의자 응급입원 조치, 행정입원 전환 검토 중</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>30대 여성 A씨가 버스를 잘못 탄 것에 대한 짜증과 피해망상으로 일면식 없는 20대 여성 B씨의 얼굴에 흉기를 휘둘러 상해를 입혔습니다. 경찰은 A씨를 특수상해 혐의로 입건하고 응급입원 조치했으며, B씨는 현재 병원에서 치료 중입니다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고 증거가 충분하나(적합 조건 1, 5), 피고가 개인으로 자력 부족 가능성이 높고(부적합 조건 2), 집단적 피해가 아닌 단일 피해 사건입니다(부적합 조건 3). 따라서 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>버스 잘못 타서 짜증 …모르는 여성 얼굴에 흉기 휘두른 30대 체포</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026032419561646005</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-24 12:40:44.985481+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>동거남 A씨</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>경찰 수사 중, 구속영장 기각, 접근금지 조치 만료</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>동거남 A씨가 동거녀를 수차례 폭행하고 경찰 신고를 막기 위해 목을 졸라 기절시킨 사건입니다. 경찰은 A씨를 특수상해 혐의로 입건하고 구속영장을 신청했으나 법원은 주거가 일정하다는 이유로 기각했습니다. 이로 인해 피해자는 접근금지 조치 만료 후에도 가해자와 같은 공간에 있어야 하는 상황입니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(특수상해 혐의 입건), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높으며 공적 절차가 진행 중입니다. 다만, 상대방의 자력이나 구체적인 금전적 피해 규모는 파악하기 어렵고, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>[단독] 목 졸라 기절시켜 경찰 신고 막은 동거남…법원  주거 일정  영장...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183780</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-03-24 12:39:25.058332+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="3" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D28" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>경찰 수사 및 응급입원 조치 중, 민사 소송 제기 전</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>30대 여성 A씨가 버스를 잘못 탄 것에 대한 짜증과 정신적 문제로 20대 여성 B씨의 얼굴에 흉기 테러를 가했다. B씨는 얼굴에 깊은 상처를 입어 병원 치료 중이며, A씨는 경찰에 체포된 후 구속영장이 기각되었으나 응급입원 조치되었다. 현재 경찰 수사가 진행 중인 사건이다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5), 피해 규모가 클 가능성이 있지만(적합 조건 4), 피고가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개별 사건으로(적합 조건 3 불충족), 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>“버스 잘못 타 짜증”…분당서 20대 여성 얼굴에 ‘흉기 테러’ 30대 체...</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11997249</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-24 12:37:34.555899+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-24 12:36:03.532008+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 응급입원 조치, 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>30대 여성 A씨가 길 가던 20대 여성 B씨의 얼굴을 흉기로 공격하여 상해를 입힌 사건. A씨는 범행을 인정했으며, 경찰은 A씨를 응급입원 조치하고 형사 절차를 진행 중이다. 피해자 B씨는 얼굴 부위에 큰 상처를 입어 병원 치료를 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>피고의 책임이 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 경찰 수사 및 응급입원 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(부적합), 피고의 자력 여부가 불분명하여 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>길 가던 여성 얼굴 흉기 공격…30대 여성 체포 후 입원 조치</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05248006645386600</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:36:03.532008+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
           <t>주한미군 A씨</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>경찰 수사 및 주한미군 헌병대 이관 예정</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성을 폭행하여 코뼈 골절 등 부상을 입혔습니다. A씨는 현행범으로 체포되었으며, 경찰은 주한미군지위협정(SOFA)에 따라 A씨 신병을 미군 헌병대에 넘길 예정입니다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(주한미군 A씨), 현행범 체포로 증거 확보가 용이하며, 경찰 수사 및 미군 헌병대 이관 등 공적 절차가 진행 중입니다. 그러나 집단적 피해가 아닌 개별 사건이며, 상대방이 개인이므로 자력 확보가 불분명하고, SOFA 적용으로 인한 절차적 복잡성이 존재하여 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>홍대 클럽서 ‘어깨 툭’ 무차별 폭행으로…주한미군 입건</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10699900?ref=naver</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-22 12:24:29.598018+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-22 00:21:16.214977+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>A씨 (58세 아들)</t>
+          <t>아론 살라자르</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>특수존속상해 혐의 항소심에서 징역 1년 6개월 선고</t>
+          <t>경기 중 발생, 경고 조치로 마무리</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>인천에서 50대 아들이 79세 아버지를 목검으로 폭행하여 특수존속상해 혐의로 기소되었고, 항소심에서도 원심과 같은 징역 1년 6개월을 선고받았다. 아들은 어머니 식사 문제로 범행했으며, 정신질환과 다수의 전과가 있는 것으로 알려졌다.</t>
+          <t>축구 경기 중 손흥민 선수가 상대 선수 아론 살라자르의 위험한 태클을 당했으나, 큰 부상 없이 경기를 마쳤습니다. 기사는 손흥민 선수의 스포츠맨십을 강조하며, 만약 큰 부상을 입었다면 월드컵 출전이 어려웠을 것이라는 '가정'을 언급합니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방(가해 아들)의 자력에 대한 정보가 없으며, 다수의 전과와 정신질환 이력을 고려할 때 충분한 배상 능력이 없을 가능성이 높다. 또한, 집단적 피해가 아닌 단일 피해 사건이며, 피해 규모가 소송금융 투자를 유치할 만큼 크지 않을 것으로 예상된다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>상대방의 위험한 태클로 인한 책임은 명확해 보이고(적합 조건 1), 영상 증거 확보도 용이하나(적합 조건 5), 기사 내용상 손흥민 선수가 심각한 부상을 입었다는 언급이 없어 실제 피해 규모가 불분명합니다. 소송금융 투자를 위한 실질적인 손해배상 청구 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>인천서 부친 목검 폭행한 50대 아들, 항소심도 징역형</t>
+          <t>'살인태클 당했는데 오히려 손을 내민다고?' 손흥민 또 미담 터졌다  진...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260321580110</t>
+          <t>http://www.osen.co.kr/article/G1112765113</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-21 12:23:41.890538+00:00</t>
+          <t>2026-03-22 00:21:16.214977+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>김 모씨</t>
+          <t>A씨 (58세 아들)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청</t>
+          <t>특수존속상해 혐의 항소심에서 징역 1년 6개월 선고</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>광주 도심 공원에서 50대 남성이 소음 문제로 쇠구슬을 쏴 20대 남성이 이마에 경상을 입었습니다. 경찰은 피의자를 긴급 체포하고 구속영장을 신청했습니다. 이 사건은 개인 간의 폭행으로 인한 상해 사건이며, 피해 규모가 작고 상대방의 자력 확인이 어렵습니다.</t>
+          <t>인천에서 50대 아들이 79세 아버지를 목검으로 폭행하여 특수존속상해 혐의로 기소되었고, 항소심에서도 원심과 같은 징역 1년 6개월을 선고받았다. 아들은 어머니 식사 문제로 범행했으며, 정신질환과 다수의 전과가 있는 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 가능하나(적합 조건 5), 피고가 개인이고 피해 규모가 경상으로 작아 소송금융 투자로서의 회수 가능성과 수익성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건입니다.</t>
+          <t>상대방(가해 아들)의 자력에 대한 정보가 없으며, 다수의 전과와 정신질환 이력을 고려할 때 충분한 배상 능력이 없을 가능성이 높다. 또한, 집단적 피해가 아닌 단일 피해 사건이며, 피해 규모가 소송금융 투자를 유치할 만큼 크지 않을 것으로 예상된다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>왜 이렇게 시끄러워 ..쇠구슬 쏜 50대 구속영장</t>
+          <t>인천서 부친 목검 폭행한 50대 아들, 항소심도 징역형</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>mpmbc.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://mpmbc.co.kr/NewsArticle/1510153</t>
+          <t>https://www.kyeonggi.com/article/20260321580110</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-20 00:28:16.184462+00:00</t>
+          <t>2026-03-21 12:23:41.890538+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김 모씨</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>광주 도심 공원에서 20대 남성이 쇠구슬에 맞아 이마에 경상을 입는 사건이 발생했다. 경찰은 공원 소음에 불만을 품고 집 창문에서 새총을 쏜 50대 남성 김 씨를 긴급 체포하고 구속영장을 신청했다. 김 씨의 집에서는 새총과 쇠구슬이 추가로 발견되었다.</t>
+          <t>광주 도심 공원에서 50대 남성이 소음 문제로 쇠구슬을 쏴 20대 남성이 이마에 경상을 입었습니다. 경찰은 피의자를 긴급 체포하고 구속영장을 신청했습니다. 이 사건은 개인 간의 폭행으로 인한 상해 사건이며, 피해 규모가 작고 상대방의 자력 확인이 어렵습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이며(적합 조건 6), CCTV 및 현장 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해 규모가 경미하고 피해자가 1명에 불과하며(적합 조건 3, 4 미충족), 상대방이 개인으로 자력 확보가 어려울 수 있어 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 가능하나(적합 조건 5), 피고가 개인이고 피해 규모가 경상으로 작아 소송금융 투자로서의 회수 가능성과 수익성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건입니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>공원 벤치 앉아 있는데‥얼굴로 날아온 쇠구슬</t>
+          <t>왜 이렇게 시끄러워 ..쇠구슬 쏜 50대 구속영장</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>mpmbc.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808917_37012.html</t>
+          <t>https://mpmbc.co.kr/NewsArticle/1510153</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-20 00:25:52.523824+00:00</t>
+          <t>2026-03-20 00:28:16.184462+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 및 입건</t>
+          <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>청주의 한 고등학교에서 동급생 A군이 B군을 흉기로 두 차례 찔러 특수상해 혐의로 불구속 입건되었습니다. 피해 학생 B군은 병원에서 치료 중이며 생명에는 지장이 없는 것으로 확인되었습니다. 경찰은 개인적인 원한 관계에 의한 범행으로 보고 정확한 사건 경위와 동기를 조사 중입니다.</t>
+          <t>광주 도심 공원에서 20대 남성이 쇠구슬에 맞아 이마에 경상을 입는 사건이 발생했다. 경찰은 공원 소음에 불만을 품고 집 창문에서 새총을 쏜 50대 남성 김 씨를 긴급 체포하고 구속영장을 신청했다. 김 씨의 집에서는 새총과 쇠구슬이 추가로 발견되었다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>가해 학생의 책임은 명확하고 경찰 수사가 진행 중이나(적합 조건), 상대방(학생)의 자력이 충분하지 않을 가능성이 매우 높고, 피해 규모 또한 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상되어 투자 회수 가능성이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이며(적합 조건 6), CCTV 및 현장 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해 규모가 경미하고 피해자가 1명에 불과하며(적합 조건 3, 4 미충족), 상대방이 개인으로 자력 확보가 어려울 수 있어 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[속보]청주 고교서 복도서 동급생 흉기로 찌른 학생 입건</t>
+          <t>공원 벤치 앉아 있는데‥얼굴로 날아온 쇠구슬</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575920?ref=naver</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808917_37012.html</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-19 12:37:09.623922+00:00</t>
+          <t>2026-03-20 00:25:52.523824+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
+          <t>경찰 수사 및 입건</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>청주의 한 고등학교에서 동급생 A군이 B군을 흉기로 두 차례 찔러 특수상해 혐의로 불구속 입건되었습니다. 피해 학생 B군은 병원에서 치료 중이며 생명에는 지장이 없는 것으로 확인되었습니다. 경찰은 개인적인 원한 관계에 의한 범행으로 보고 정확한 사건 경위와 동기를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>가해 학생의 책임은 명확하고 경찰 수사가 진행 중이나(적합 조건), 상대방(학생)의 자력이 충분하지 않을 가능성이 매우 높고, 피해 규모 또한 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상되어 투자 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>[속보]청주 고교서 복도서 동급생 흉기로 찌른 학생 입건</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11575920?ref=naver</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:37:09.623922+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
           <t>경찰 수사 및 구속영장 신청 진행 중</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>공원에서 새총을 쏴 행인을 다치게 한 50대 주민 A씨가 경찰에 긴급체포되었다. A씨는 피해자가 시끄럽다는 이유로 범행을 저지른 것으로 파악되었으며, 경찰은 재범 우려 등을 고려해 구속영장을 신청할 방침이다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>상대방 책임이 경찰 조사 결과 명확하며(적합 조건 1), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이어서 증거 확보가 용이함(적합 조건 5, 6). 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 불충족), 단일 피해자로 피해 규모가 크지 않을 수 있어 소송금융 투자 매력도가 낮음(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>시끄럽다  공원서 새총 쏴 행인 부상…50대 긴급체포</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>namdonews.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.namdonews.com/news/articleView.html?idxno=904475</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-03-18 12:23:43.203631+00:00</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="4" t="inlineStr">
+    <row r="38">
+      <c r="A38" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C37" t="inlineStr">
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
         <is>
           <t>50대 남성 승객</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치 (살인미수 혐의 변경)</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>충남 아산에서 70대 택시기사가 50대 승객에게 70여 차례 무자비한 폭행을 당해 의식불명 상태에 빠졌습니다. 가해자는 현직 시내버스 운전사로, 경찰은 살인미수 혐의를 적용해 검찰에 송치했습니다. 피해자 가족은 가해자에 대한 엄중한 처벌을 요구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>가해자의 책임이 블랙박스 영상으로 명확하며(적합 조건 1), 피해자가 의식불명에 이를 정도로 중상해를 입어 피해 규모가 매우 큽니다(적합 조건 4). 명확한 증거(블랙박스 영상)가 존재하고(적합 조건 5), 경찰 수사 및 검찰 송치(살인미수 혐의 변경) 등 공적 절차가 진행 중입니다(적합 조건 6). 가해자가 현직 시내버스 운전사이자 노조위원장이라는 점에서 배상 능력이 일반적인 무자력자와는 다를 것으로 예상됩니다.</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I37" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J37" t="inlineStr">
+      <c r="J38" t="inlineStr">
         <is>
           <t>아직 안 죽었냐  70차례 무차별 폭행...얼굴뼈 조각 난 택시기사 '의식...</t>
         </is>
       </c>
-      <c r="K37" t="inlineStr">
+      <c r="K38" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/17/2026031705460684173</t>
         </is>
       </c>
-      <c r="N37" t="inlineStr">
+      <c r="N38" t="inlineStr">
         <is>
           <t>2026-03-17 00:21:45.150772+00:00</t>
         </is>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="3" t="inlineStr">
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D38" t="inlineStr">
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t>LA 독와일러 해변에서 갱단 간 다툼으로 추정되는 총격 사건이 발생해 15세 소년이 부상을 입었다. 소년은 병원으로 옮겨져 안정적인 상태이며, 경찰은 용의자를 추적하며 수사를 진행 중이다. 유명 휴양지에서 잇따른 총격 사건으로 시민들의 불안감이 커지고 있다.</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하지 않고(용의자 도주, 갱단 추정), 상대방에게 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. 또한, 집단적 피해가 아니며 피해 규모도 현재로서는 크다고 보기 어려움.</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
+      <c r="J39" t="inlineStr">
         <is>
           <t>LA 인근 독와일러 해변서 총격…15살 소년 부상</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr">
+      <c r="K39" t="inlineStr">
         <is>
           <t>radiokorea.com</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
+      <c r="M39" t="inlineStr">
         <is>
           <t>https://www.radiokorea.com/news/article.php?uid=491508</t>
         </is>
       </c>
-      <c r="N38" t="inlineStr">
+      <c r="N39" t="inlineStr">
         <is>
           <t>2026-03-16 12:33:55.695856+00:00</t>
         </is>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="4" t="inlineStr">
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
         <is>
           <t>전 모 씨</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t>경찰 수사 완료 및 검찰 송치, 피해자 이의신청서 제출</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <t>세차장 사장 A씨와 발달 장애 종업원 B씨가 임차인 전 모 씨로부터 수개월간 폭행과 협박을 당했습니다. 특히 종업원 B씨는 폭행으로 한쪽 눈이 실명되는 심각한 피해를 입었으며, A씨는 임차료 미납 피해도 겪었습니다. 경찰은 전 씨를 특수폭행 및 특수상해 혐의로 검찰에 송치했으며, 피해자들은 재수사를 요청하는 이의신청서를 제출했습니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(경찰 수사 및 검찰 송치), 폭행 영상 등 증거가 확보되어 있습니다. 특히 발달 장애 종업원의 실명 피해는 매우 심각한 피해 규모에 해당하며, 이미 경찰 수사가 진행되어 검찰에 송치된 상태입니다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
+      <c r="H40" t="inlineStr">
         <is>
           <t>수천만원 이상 (발달 장애 종업원 실명 피해 포함)</t>
         </is>
       </c>
-      <c r="I39" t="inlineStr">
+      <c r="I40" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>[단독] 세차장서 쇠막대 폭행...장애인 종업원은 실명까지</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603160523199656</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>2026-03-16 00:21:17.723336+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-15 00:17:30.612548+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>살인미수 형사 재판 진행 중</t>
+          <t>가해자 구속 수사 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>유명 배우의 아들인 레드먼드가 살인미수 혐의로 재판을 받고 있습니다. 피해자는 등에 심각한 자상을 입었으며, 당국은 사건 경위를 조사 중입니다. 현재 형사 재판이 진행되고 있습니다.</t>
+          <t>60대 남성이 술병을 깨뜨려 흉기 난동을 부리다 구속되었습니다. 피해자는 생명의 위협을 느꼈으나 실명은 면했으며, 경찰의 조치에 감사함을 표했습니다. 현재 가해자에 대한 형사 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방의 책임이 살인미수 재판을 통해 명확하며(적합 조건 1), 당국의 조사와 형사 재판 진행으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 상대방의 자력은 '유명 배우 아들'이라는 점 외에 구체적으로 확인되지 않아 투자 규모에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 흉기 난동으로 인한 구속 수사가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력에 대한 불확실성이 크고(부적합 조건), 집단적 피해가 아닌 단일 피해자 사건입니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>‘미녀 삼총사’ 유명 배우 아들, 살인미수 재판에...이마엔 악마 뿔</t>
+          <t>[단독]  돌연 술병 깨더니 …'흉기 난동' 60대 구속 (D리포트)</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/03/14/BW45EBVHJ5BOLPAQNN64CWDEVI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477342&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-14 12:22:33.271762+00:00</t>
+          <t>2026-03-15 00:17:30.612548+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
+          <t>레드먼드</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>살인미수 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>유명 배우의 아들인 레드먼드가 살인미수 혐의로 재판을 받고 있습니다. 피해자는 등에 심각한 자상을 입었으며, 당국은 사건 경위를 조사 중입니다. 현재 형사 재판이 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 살인미수 재판을 통해 명확하며(적합 조건 1), 당국의 조사와 형사 재판 진행으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 상대방의 자력은 '유명 배우 아들'이라는 점 외에 구체적으로 확인되지 않아 투자 규모에 대한 추가 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>‘미녀 삼총사’ 유명 배우 아들, 살인미수 재판에...이마엔 악마 뿔</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/03/14/BW45EBVHJ5BOLPAQNN64CWDEVI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:22:33.271762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
           <t>MC딩동 (허용운)</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>피해자가 변호사를 선임하여 MC딩동을 고소한 상태이며, 민사상 손해배상 청구 가능성이 높음</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>MC딩동이 인터넷 생방송 중 여성 BJ를 폭행하여 전치 2주의 상해를 입히고 공황 증상을 유발한 사건. 피해자는 변호사를 선임하여 MC딩동을 고소한 상태이며, MC딩동은 자신의 행동을 일부 인정했다.</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>MC딩동의 폭행 행위가 영상으로 명확히 확인되고 본인도 일부 인정하여 상대방 책임이 명확하며, 피해자가 변호사를 선임해 고소를 진행 중입니다. 전치 2주의 상해 진단 등 객관적 증거도 확보되어 있습니다. 다만 단일 피해자이며 피해 규모가 수억 원 이상으로 보기는 어려워 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
+      <c r="J43" t="inlineStr">
         <is>
           <t>연예계 왜 이래…이재룡 음주사고 후 또 술집·남경주 성폭행·MC딩동 女...</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>enews.imbc.com</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>http://enews.imbc.com/News/RetrieveNewsInfo/497850</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-03-14 00:26:56.900715+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-13 00:18:24.079464+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>손해배상 청구 검토 단계</t>
+          <t>형사 재판 1심 판결 선고 (벌금 100만 원)</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>한 개인이 순간적인 감정으로 인해 폭행을 당해 코뼈가 부러지는 상해를 입은 사건. 법률 전문가들은 과잉 대응에 대한 손해배상 청구가 가능하지만, 피해자 본인의 과실도 일부 인정되어 배상액이 감액될 수 있다고 조언했다.</t>
+          <t>화물차 기사 A씨가 동료 B씨의 선제 폭행에 대응하는 과정에서 쇠뭉치로 B씨를 때려 전치 2주의 상해를 입혔습니다. 법원은 A씨의 정당방위 주장을 받아들이지 않고 상해 혐의로 벌금 100만 원을 선고했습니다. 재판부는 쌍방 모두 공격 의사가 있었다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>기사에 상대방의 자력(적합 조건 2), 집단적 피해(적합 조건 3), 대규모 피해(적합 조건 4), 증거 유무(적합 조건 5), 공적 절차 진행 여부(적합 조건 6) 등 소송금융 투자에 필요한 정보가 부족하다. 단일 피해자에 대한 사건으로 투자 매력이 낮다.</t>
+          <t>상대방이 개인 화물차 기사로 자력이 불충분하며(적합 조건 2 미충족), 피해 규모가 전치 2주 상해로 매우 작아(적합 조건 4 미충족) 소송금융 투자 대상으로서의 매력이 현저히 낮습니다. 또한, 쌍방 폭행으로 책임 소재가 복잡하여 소송 승소 가능성 및 손해배상액 산정이 어렵습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>머리 한 번 들이밀었다가 코뼈 '와장창'…보상 받을 수 있나?</t>
+          <t>먼저 때린 동료 폭행해 다치게 한 화물차 기사...法  정당방위 아냐</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/IIY3PE7NIE1L</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603130004</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-12 13:00:54.340778+00:00</t>
+          <t>2026-03-13 00:18:24.079464+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>가해자 구속, 형사 절차 진행 중</t>
+          <t>손해배상 청구 검토 단계</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>한 피해자가 무차별 폭행을 당해 안면과 갈비뼈 부상 외에 시력에 회복 불가능한 손상을 입을 위기에 처했습니다. 가해자는 결국 구속되어 형사 절차가 진행 중인 것으로 보입니다.</t>
+          <t>한 개인이 순간적인 감정으로 인해 폭행을 당해 코뼈가 부러지는 상해를 입은 사건. 법률 전문가들은 과잉 대응에 대한 손해배상 청구가 가능하지만, 피해자 본인의 과실도 일부 인정되어 배상액이 감액될 수 있다고 조언했다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>가해자의 무차별 폭행으로 피해자가 실명 위기에 처하는 등 심각한 신체적 손상을 입어 피해 규모가 매우 큽니다. 가해자가 구속되어 형사 절차가 진행 중이며, 이는 책임이 명확하고 증거 확보 가능성이 높음을 시사합니다. (적합 조건 1, 4, 5, 6 충족)</t>
+          <t>기사에 상대방의 자력(적합 조건 2), 집단적 피해(적합 조건 3), 대규모 피해(적합 조건 4), 증거 유무(적합 조건 5), 공적 절차 진행 여부(적합 조건 6) 등 소송금융 투자에 필요한 정보가 부족하다. 단일 피해자에 대한 사건으로 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>도로에 혈흔 고여 ...'무차별 폭행→피해자 실명 위기→결국 구속' 프리...</t>
+          <t>머리 한 번 들이밀었다가 코뼈 '와장창'…보상 받을 수 있나?</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>sportalkorea.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553041795</t>
+          <t>https://lawtalknews.co.kr/article/IIY3PE7NIE1L</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-12 00:24:58.574856+00:00</t>
+          <t>2026-03-12 13:00:54.340778+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A46" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 범인 사망</t>
+          <t>가해자 구속, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>경남 통영에서 30대 남성이 20대 여성과 30대 남성을 흉기로 찌른 후 투신 사망한 사건입니다. 피해자들은 수술 후 생명에 지장이 없는 상태로 회복 중이며, 경찰은 현재 사건 경위와 범행 동기를 조사하고 있습니다.</t>
+          <t>한 피해자가 무차별 폭행을 당해 안면과 갈비뼈 부상 외에 시력에 회복 불가능한 손상을 입을 위기에 처했습니다. 가해자는 결국 구속되어 형사 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>가해자가 사망하여 손해배상 청구 대상이 부재하거나 자력 확보가 불가능한 상황입니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 2명의 피해자에 대한 사건입니다.</t>
+          <t>가해자의 무차별 폭행으로 피해자가 실명 위기에 처하는 등 심각한 신체적 손상을 입어 피해 규모가 매우 큽니다. 가해자가 구속되어 형사 절차가 진행 중이며, 이는 책임이 명확하고 증거 확보 가능성이 높음을 시사합니다. (적합 조건 1, 4, 5, 6 충족)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>통영서 남녀 찌른 30대男, 투신사망…피해자는 수술 받고 회복중</t>
+          <t>도로에 혈흔 고여 ...'무차별 폭행→피해자 실명 위기→결국 구속' 프리...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>sportalkorea.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1946983</t>
+          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553041795</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-09 12:40:39.315942+00:00</t>
+          <t>2026-03-12 00:24:58.574856+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>재판 지연 가능성, 외교적 관심 필요</t>
+          <t>경찰 수사 진행 중, 범인 사망</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>인도에서 한국인들이 현지 재력가에게 집단 폭행당한 사건이 발생했습니다. 박지훈 변호사는 피해자가 외국인이기에 재판이 지연될 수 있으며, 외교적 차원에서도 관심을 가질 필요가 있다고 언급했습니다.</t>
+          <t>경남 통영에서 30대 남성이 20대 여성과 30대 남성을 흉기로 찌른 후 투신 사망한 사건입니다. 피해자들은 수술 후 생명에 지장이 없는 상태로 회복 중이며, 경찰은 현재 사건 경위와 범행 동기를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>현지 재력가라는 자력 충분한 상대방이 한국인들을 집단 폭행한 사건으로, 상대방 책임이 명확하고 집단적 피해 가능성이 높습니다. 재판 지연 언급으로 보아 법적 절차가 진행 중인 것으로 보이며, 외교적 관심이 필요하다는 점에서 사건의 중요성이 부각됩니다. (적합 조건 1, 2, 3, 6)</t>
+          <t>가해자가 사망하여 손해배상 청구 대상이 부재하거나 자력 확보가 불가능한 상황입니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 2명의 피해자에 대한 사건입니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>인도서 한국인 집단폭행 충격...범인은 '현지 재력가'</t>
+          <t>통영서 남녀 찌른 30대男, 투신사망…피해자는 수술 받고 회복중</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288601?influxDiv=NAVER</t>
+          <t>http://www.inews24.com/view/1946983</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-08 00:22:40.064885+00:00</t>
+          <t>2026-03-09 12:40:39.315942+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A48" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>항공보안법 위반 혐의로 입건, 경찰 조사 중</t>
+          <t>재판 지연 가능성, 외교적 관심 필요</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>여객기 내에서 한 승객이 앞좌석 승객의 머리를 가격하여 두피가 5cm 찢어지는 상해를 입혔습니다. 가해자는 항공보안법 위반 혐의로 입건되어 경찰 조사를 받고 있으며, 피해자와 가해자는 같은 패키지 여행 중이었고 비행기 탑승 전에도 다툼이 있었던 것으로 알려졌습니다.</t>
+          <t>인도에서 한국인들이 현지 재력가에게 집단 폭행당한 사건이 발생했습니다. 박지훈 변호사는 피해자가 외국인이기에 재판이 지연될 수 있으며, 외교적 차원에서도 관심을 가질 필요가 있다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>폭행 가해자가 특정되었고 항공보안법 위반 혐의로 입건되어 경찰 조사가 진행 중이므로 상대방 책임이 명확하며 증거 확보가 용이합니다. 그러나 가해자가 개인으로 자력 여부가 불확실하고, 단일 피해 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 적합도는 'Medium'입니다.</t>
+          <t>현지 재력가라는 자력 충분한 상대방이 한국인들을 집단 폭행한 사건으로, 상대방 책임이 명확하고 집단적 피해 가능성이 높습니다. 재판 지연 언급으로 보아 법적 절차가 진행 중인 것으로 보이며, 외교적 관심이 필요하다는 점에서 사건의 중요성이 부각됩니다. (적합 조건 1, 2, 3, 6)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[뉴파 제보] 뒤에서 앞좌석 승객 '퍽'…그날 기내에선 무슨 일이? - 뉴스...</t>
+          <t>인도서 한국인 집단폭행 충격...범인은 '현지 재력가'</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179321</t>
+          <t>https://news.jtbc.co.kr/article/NB12288601?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-04 01:08:53.052341+00:00</t>
+          <t>2026-03-08 00:22:40.064885+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰 입건 및 수사 진행 중</t>
+          <t>항공보안법 위반 혐의로 입건, 경찰 조사 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>미국 LA발 인천행 여객기에서 20대 여성 승객이 30대 여성 승객을 폭행하여 피해자가 이마가 찢어지고 의식을 잃는 사건이 발생했습니다. 피해자는 기내에서 응급처치를 받았으며, 가해자는 항공보안법 위반 혐의로 경찰에 입건되어 조사를 받고 있습니다.</t>
+          <t>여객기 내에서 한 승객이 앞좌석 승객의 머리를 가격하여 두피가 5cm 찢어지는 상해를 입혔습니다. 가해자는 항공보안법 위반 혐의로 입건되어 경찰 조사를 받고 있으며, 피해자와 가해자는 같은 패키지 여행 중이었고 비행기 탑승 전에도 다툼이 있었던 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사로 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자의 자력이 불분명하고 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단했습니다.</t>
+          <t>폭행 가해자가 특정되었고 항공보안법 위반 혐의로 입건되어 경찰 조사가 진행 중이므로 상대방 책임이 명확하며 증거 확보가 용이합니다. 그러나 가해자가 개인으로 자력 여부가 불확실하고, 단일 피해 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 적합도는 'Medium'입니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>LA발 인천행 여객기서 승객 폭행…20대 여성 입건</t>
+          <t>[뉴파 제보] 뒤에서 앞좌석 승객 '퍽'…그날 기내에선 무슨 일이? - 뉴스...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179073</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179321</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-03 00:32:36.952922+00:00</t>
+          <t>2026-03-04 01:08:53.052341+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
+          <t>20대 여성 B 씨</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>경찰 입건 및 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>미국 LA발 인천행 여객기에서 20대 여성 승객이 30대 여성 승객을 폭행하여 피해자가 이마가 찢어지고 의식을 잃는 사건이 발생했습니다. 피해자는 기내에서 응급처치를 받았으며, 가해자는 항공보안법 위반 혐의로 경찰에 입건되어 조사를 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사로 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자의 자력이 불분명하고 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>LA발 인천행 여객기서 승객 폭행…20대 여성 입건</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179073</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:32:36.952922+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E51" t="inlineStr">
         <is>
           <t>경찰 수사 및 불구속 입건</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F51" t="inlineStr">
         <is>
           <t>미국 LA발 인천행 여객기 내에서 20대 여성 A 씨가 30대 여성 B 씨의 머리를 폭행하여 B 씨가 이마에 5cm 상처를 입고 응급처치를 받았다. A 씨는 항공보안법 위반 혐의로 불구속 입건되었으며, 경찰은 현재 범행 동기 등 구체적인 사건 경위를 조사 중이다.</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="G51" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이합니다. 그러나 피해 규모가 크지 않고 집단적 피해가 아니며, 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I50" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
+      <c r="J51" t="inlineStr">
         <is>
           <t>LA발 인천행 기내서 20대 여성, 다른 승객 머리 폭행…상공서 응급처치</t>
         </is>
       </c>
-      <c r="K50" t="inlineStr">
+      <c r="K51" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
+      <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
+      <c r="M51" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Society/article/all/20260303/133451142/2</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>2026-03-03 00:31:42.364913+00:00</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="4" t="inlineStr">
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C51" t="inlineStr">
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
         <is>
           <t>20대 여성 A 씨</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 항공보안법 위반 혐의 입건</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F52" t="inlineStr">
         <is>
           <t>미국 LA발 인천행 여객기에서 20대 여성 A 씨가 30대 여성 승객의 머리를 가격하여 머리가 찢어지는 부상을 입혔습니다. 기내에서 의사의 응급처치가 있었으며, 착륙 직후 A 씨는 경찰에 인계되어 항공보안법 위반 혐의로 입건, 조사를 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(A 씨의 폭행), 증거 확보가 용이하며(기내 발생, 승무원 및 의사 목격, 경찰 수사), 이미 경찰 수사라는 공적 절차가 진행 중입니다. 피해자는 머리가 찢어지는 등 중상해를 입어 피해 규모가 상당할 것으로 예상됩니다. 다만, 가해자의 자력에 대한 정보는 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I51" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>[자막뉴스] 난데없는 가격에 머리 찢어진 승객...상공에서 '응급상황'</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M52" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0134_202603030756007178</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N52" t="inlineStr">
         <is>
           <t>2026-03-03 00:29:23.332343+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-03 00:20:21.808028+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>기내 폭행 사건 발생</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>LA발 인천행 여객기에서 A씨가 30대 여성 승객의 머리를 폭행하는 사건이 발생했습니다. 피해자는 이마에 5cm가량 상처를 입는 등 크게 다쳐 기내에서 응급처치를 받았습니다.</t>
+          <t>경기 의정부에서 30대 여성이 길 가던 남성의 얼굴을 젓가락으로 찌른 혐의로 경찰에 체포되었습니다. 경찰은 가해자 A씨를 상해 혐의로 입건하고 피해자와 보호자를 대상으로 정확한 사건 경위를 파악하고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 기내 사건이므로 CCTV, 목격자 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 개인 간의 폭행 사건으로 상대방의 자력이 불분명하며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다. 또한 집단적 피해가 아닙니다.</t>
+          <t>가해자의 책임이 명확하고 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 가해자의 자력 정보가 없고, 단일 피해자 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>LA발 인천행 여객기에서 폭행 사건…두부 외상으로 기내 응급처치</t>
+          <t>젓가락으로 길 가던 남성 얼굴 찌른 30대 여성 체포</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030239357</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515691</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-02 12:32:16.435836+00:00</t>
+          <t>2026-03-03 00:20:21.808028+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>기내 폭행 사건 발생</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>LA발 인천행 여객기에서 A씨가 30대 여성 승객의 머리를 폭행하는 사건이 발생했습니다. 피해자는 이마에 5cm가량 상처를 입는 등 크게 다쳐 기내에서 응급처치를 받았습니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 기내 사건이므로 CCTV, 목격자 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 개인 간의 폭행 사건으로 상대방의 자력이 불분명하며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다. 또한 집단적 피해가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>LA발 인천행 여객기에서 폭행 사건…두부 외상으로 기내 응급처치</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026030239357</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:32:16.435836+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
           <t>B씨</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E55" t="inlineStr">
         <is>
           <t>상해 혐의로 검찰 송치 예정</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <t>30대 가장 A씨가 보복 운전에 항의하다가 어린 자녀들이 보는 앞에서 SUV 운전자 B씨에게 무차별 폭행을 당했습니다. A씨는 코뼈 골절과 왼쪽 눈 이상 진단을 받았으며 치료비만 1000만원에 달하고, 가족들 모두 트라우마에 시달리고 있습니다. B씨는 상해 혐의로 경찰에 검거되어 검찰 송치를 앞두고 있습니다.</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>상대방의 보복 운전 및 무차별 폭행 책임이 명확하고(적합 조건 1), 경찰 검거 및 검찰 송치 예정으로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 피해 규모가 수억 원 이상으로 크지 않고(적합 조건 4), 집단적 피해가 아니며(적합 조건 3), 상대방의 자력 정보가 불분명하여(적합 조건 2) 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
+      <c r="H55" t="inlineStr">
         <is>
           <t>치료비 1000만원 이상, 정신적 피해 미상</t>
         </is>
       </c>
-      <c r="I54" t="inlineStr">
+      <c r="I55" t="inlineStr">
         <is>
           <t>1명 (A씨)</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
+      <c r="J55" t="inlineStr">
         <is>
           <t>보복 운전에 항의하자 '무차별 폭행'…코뼈 부러진 30대 가장</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260302_0003531229</t>
         </is>
       </c>
-      <c r="N54" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>2026-03-02 00:26:18.419479+00:00</t>
         </is>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="3" t="inlineStr">
+    <row r="56">
+      <c r="A56" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C55" t="inlineStr">
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
         <is>
           <t>30대 남성 A씨</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>형사 재판 대법원 판결 확정 (징역 15년), 민사 소송 미제기</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>30대 남성 A씨가 전 여자친구 B씨의 스토킹 신고에 앙심을 품고 직장을 찾아가 멍키스패너와 흉기로 살해하려 한 사건. B씨는 갈비뼈 골절 등 중상을 입었고, 직장동료도 다쳤다. A씨는 살인미수 등 혐의로 기소되어 대법원에서 징역 15년형이 확정되었으며, 피해자 B씨는 가해자의 출소 후 보복을 두려워하고 있다.</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>가해자의 책임은 명확하고(적합 조건 1) 형사 재판을 통해 증거가 충분히 확보되었으나(적합 조건 5), 가해자가 사채와 도박 빚이 있는 개인으로 배상 능력이 현저히 부족하여 소송금융의 핵심인 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개인적 피해 사건으로(부적합 조건), 소송금융의 투자 매력이 떨어진다.</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
         <is>
           <t>2명 (피해자 B씨 및 직장동료)</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
+      <c r="J56" t="inlineStr">
         <is>
           <t>씩 웃더니 멍키스패너로 폭행... 출소해도 50살  생존자 떤다[뉴스속오...</t>
         </is>
       </c>
-      <c r="K55" t="inlineStr">
+      <c r="K56" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L55" t="inlineStr">
+      <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
+      <c r="M56" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/02/2026022709061423186</t>
         </is>
       </c>
-      <c r="N55" t="inlineStr">
+      <c r="N56" t="inlineStr">
         <is>
           <t>2026-03-02 00:21:42.581829+00:00</t>
         </is>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="2" t="inlineStr">
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C56" t="inlineStr">
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
         <is>
           <t>20대 여성 A씨</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E57" t="inlineStr">
         <is>
           <t>경찰 수사 중</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
+      <c r="F57" t="inlineStr">
         <is>
           <t>미국 LA발 인천행 여객기 안에서 20대 여성 A씨가 다른 승객을 폭행하여 머리와 이마에 5cm가량의 상처를 입힌 사건이 발생했습니다. A씨는 항공보안법 위반 혐의로 인천공항경찰단에 입건되어 조사를 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr">
+      <c r="G57" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(경찰 입건), 증거 확보 가능성이 높으며(기내 사건, 경찰 조사), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방(개인)의 자력 정보가 없어 배상 능력에 대한 불확실성이 크고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자를 유치할 만큼 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I56" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J56" t="inlineStr">
+      <c r="J57" t="inlineStr">
         <is>
           <t>20대 여성, 기내서 승객 폭행... 머리·이마 부위에 5cm 상처</t>
         </is>
       </c>
-      <c r="K56" t="inlineStr">
+      <c r="K57" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L56" t="inlineStr">
+      <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M56" t="inlineStr">
+      <c r="M57" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/01/2026030122302566946</t>
         </is>
       </c>
-      <c r="N56" t="inlineStr">
+      <c r="N57" t="inlineStr">
         <is>
           <t>2026-03-02 00:18:18.579843+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-01 12:27:15.378936+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>항공보안법 위반으로 입건되어 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>20대 여성 A 씨가 비행기 기내에서 30대 여성 승객의 머리를 폭행하여 이마에 5cm가량의 상처를 입힌 혐의로 항공보안법 위반으로 입건되었습니다. A 씨는 비행기 탑승 전 피해자 측과 말다툼을 벌였던 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>상대방이 개인이며 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않아(적합 조건 4 미충족) 투자 매력이 낮음. 다만 상대방 책임은 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>기내서 다른 승객 폭행한 20대 여성…항공보안법 위반 입건</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008460138&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:27:15.378936+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
+      <c r="D59" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
+      <c r="E59" t="inlineStr">
         <is>
           <t>형사 항소심 무죄 판결</t>
         </is>
       </c>
-      <c r="F58" t="inlineStr">
+      <c r="F59" t="inlineStr">
         <is>
           <t>40대 남성 A씨가 연인 B씨를 흉기로 11회 찔러 살해하려 한 혐의로 기소되었으나, 1심과 2심 모두 무죄를 선고받았다. 피해자 B씨가 다이어트약 과다 복용으로 인한 환각 증세로 자해했다고 일관되게 진술한 점이 무죄 판결의 주된 근거가 되었다. 의료진의 초기 소견과 검찰의 증거에도 불구하고, 법원은 합리적 의심 없이 유죄가 증명되지 않았다고 판단했다.</t>
         </is>
       </c>
-      <c r="G58" t="inlineStr">
+      <c r="G59" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하지 않음 (적합 조건 1 미충족): 법원에서 피고인에게 무죄를 선고하여 가해자의 책임 입증이 매우 어려움. 피해자가 일관되게 자해를 주장하고 흉기에서 피고인의 DNA가 검출되지 않는 등 증거 확보가 어려워 민사 소송 승소 가능성이 낮다 (적합 조건 5 미충족). 또한, 상대방의 자력 정보가 불분명하고 집단적 피해가 아닌 개별 사건이다 (적합 조건 2, 3 미충족).</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I58" t="inlineStr">
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
+      <c r="J59" t="inlineStr">
         <is>
           <t>여친 흉기로 ‘11회’ 무참히 찌른 혐의에도…‘무죄’ 왜? [그해 오늘]</t>
         </is>
       </c>
-      <c r="K58" t="inlineStr">
+      <c r="K59" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L58" t="inlineStr">
+      <c r="L59" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M58" t="inlineStr">
+      <c r="M59" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645379056</t>
         </is>
       </c>
-      <c r="N58" t="inlineStr">
+      <c r="N59" t="inlineStr">
         <is>
           <t>2026-03-01 00:18:53.617242+00:00</t>
         </is>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" s="4" t="inlineStr">
+    <row r="60">
+      <c r="A60" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...66 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>형사 1심 및 2심 판결 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>버스 안에서 60대 남성이 일면식 없는 승객들에게 장우산을 휘둘러 상해를 입힌 사건입니다. 가해자는 조현병 등 심신미약이 인정되어 형사 1심에서 징역 4년, 2심에서 징역 1년 6개월을 선고받았습니다. 피해자들은 가해자를 상대로 민사상 손해배상을 청구할 수 있을 것으로 보입니다.</t>
+          <t>50대 택시기사가 술에 취한 승객에게 폭행당해 외상성 뇌출혈 진단 및 전치 6주의 부상을 입고 입원 치료 중이다. 폭행 장면은 차량 블랙박스에 녹화되었으며 가해자는 경찰에 체포되었다. 피해자는 병원비 부담을 호소하며 경찰 조사가 지연되고 있음에 답답함을 표하고 있다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>가해자가 일반 개인이며, 조현병 등 심신미약 상태로 자력 여부가 불확실하여 손해배상금 회수 가능성이 매우 낮습니다. 또한, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>상대방 책임이 블랙박스 영상으로 명확하고(적합 조건 1), 외상성 뇌출혈 진단 등 피해 규모가 크며(적합 조건 4), 증거가 명확하고 경찰 수사가 진행 중입니다(적합 조건 5, 6). 다만 가해자의 자력은 불확실하여 소송금융 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>버스에서 날벼락…일면식 없는 승객들에 장우산 휘두른 60대[사건의재구...</t>
+          <t>택시비 안내고 기사에 '사커킥'… 절대 그럴 애 아냐  母의 한마디</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6085732</t>
+          <t>https://www.imaeil.com/page/view/2026022818594429975</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-28 00:25:32.893938+00:00</t>
+          <t>2026-02-28 12:30:19.596977+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 1심 및 2심 판결 선고</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>택시기사 A씨가 승객에게 요금을 요구하다 폭행당해 외상성 뇌출혈 및 전치 6주 진단을 받고 입원 치료 중이다. 가해자는 현장에서 경찰에 붙잡혔으나, A씨는 치료비 부담과 가해자의 무성의한 태도에 어려움을 겪고 있다.</t>
+          <t>버스 안에서 60대 남성이 일면식 없는 승객들에게 장우산을 휘둘러 상해를 입힌 사건입니다. 가해자는 조현병 등 심신미약이 인정되어 형사 1심에서 징역 4년, 2심에서 징역 1년 6개월을 선고받았습니다. 피해자들은 가해자를 상대로 민사상 손해배상을 청구할 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>가해자의 폭행 책임이 명확하고(조건 1), 경찰에 체포되어 증거 확보가 용이하며(조건 5), 형사 절차가 진행 중인 점(조건 6)이 소송금융 적합도를 높입니다. 외상성 뇌출혈 진단으로 피해 규모도 상당할 것으로 예상됩니다(조건 4). 다만 가해자의 자력은 불분명합니다.</t>
+          <t>가해자가 일반 개인이며, 조현병 등 심신미약 상태로 자력 여부가 불확실하여 손해배상금 회수 가능성이 매우 낮습니다. 또한, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>요금 내라 했더니 머리 걷어차 …택시기사 뇌출혈, 가해자는 도주 시도</t>
+          <t>버스에서 날벼락…일면식 없는 승객들에 장우산 휘두른 60대[사건의재구...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022708552541439</t>
+          <t>https://www.news1.kr/society/incident-accident/6085732</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-27 00:32:56.519402+00:00</t>
+          <t>2026-02-28 00:25:32.893938+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A62" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 영장 신청 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>경남 진주에서 20대 남성이 전 여자친구를 폭행하던 중 이를 말리던 지인 2명에게 흉기를 휘둘러 중경상을 입혔습니다. 피의자는 2주 전에도 전 여자친구를 폭행한 전력이 있으며, 범행 후 도주했다가 긴급 체포되었습니다. 경찰은 정확한 범행 경위를 조사 후 구속 영장을 신청할 방침입니다.</t>
+          <t>택시기사 A씨가 승객에게 요금을 요구하다 폭행당해 외상성 뇌출혈 및 전치 6주 진단을 받고 입원 치료 중이다. 가해자는 현장에서 경찰에 붙잡혔으나, A씨는 치료비 부담과 가해자의 무성의한 태도에 어려움을 겪고 있다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이하다는 점은 적합 조건에 해당합니다. 그러나 피의자가 20대 남성 개인으로 자력이 충분하지 않을 가능성이 매우 높고, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상되어 투자 적합도가 낮습니다.</t>
+          <t>가해자의 폭행 책임이 명확하고(조건 1), 경찰에 체포되어 증거 확보가 용이하며(조건 5), 형사 절차가 진행 중인 점(조건 6)이 소송금융 적합도를 높입니다. 외상성 뇌출혈 진단으로 피해 규모도 상당할 것으로 예상됩니다(조건 4). 다만 가해자의 자력은 불분명합니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>경남 진주에서 교제 폭력…흉기 휘둘러 2명 중경상</t>
+          <t>요금 내라 했더니 머리 걷어차 …택시기사 뇌출혈, 가해자는 도주 시도</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178412</t>
+          <t>https://www.imaeil.com/page/view/2026022708552541439</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-27 00:27:57.263973+00:00</t>
+          <t>2026-02-27 00:32:56.519402+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>경남 진주에서 20대 남성이 전 여자친구를 폭행하던 중 이를 말리던 지인 2명에게 흉기를 휘둘러 중경상을 입혔습니다. 피의자는 2주 전에도 전 여자친구를 폭행한 전력이 있으며, 범행 후 도주했다가 긴급 체포되었습니다. 경찰은 정확한 범행 경위를 조사 후 구속 영장을 신청할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이하다는 점은 적합 조건에 해당합니다. 그러나 피의자가 20대 남성 개인으로 자력이 충분하지 않을 가능성이 매우 높고, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상되어 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>경남 진주에서 교제 폭력…흉기 휘둘러 2명 중경상</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178412</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:27:57.263973+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>경찰 수사 및 가해자 응급 입원 조치 중</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>30대 남성이 빌라 옥상에서 에어컨 실외기를 행인들에게 던져 특수상해미수 혐의로 체포되었습니다. 다행히 인명 피해는 없었으며, 가해자는 정신 병력이 있어 응급 입원 조치되었습니다. 경찰은 범행 경위를 조사 중입니다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>가해자의 책임은 명확하나(적합 조건 1), 정신병력이 있는 개인으로 자력 부족이 예상되며, 다행히 인명 피해가 발생하지 않아 피해 규모가 매우 작습니다. 따라서 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I63" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>“화나서 던졌는데요?”…빌라 옥상서 행인에 에어컨 실외기 ‘휙’</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260223517049?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>2026-02-24 00:18:54.138516+00:00</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="4" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C64" t="inlineStr">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>조성환 전 조이웍스앤코 대표</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>검찰 송치</t>
         </is>
       </c>
-      <c r="F64" t="inlineStr">
+      <c r="F65" t="inlineStr">
         <is>
           <t>러닝화 브랜드 호카의 국내 총판사였던 조이웍스앤코의 전 대표가 하청업체 대표와 직원을 폭행하여 갈비뼈 골절, 뇌진탕 등 중상해를 입힌 혐의로 검찰에 불구속 송치되었습니다. 조 전 대표는 폭행 사실을 인정하고 대표직에서 사퇴했으며, 호카 본사는 조이웍스앤코와의 총판 계약을 해지했습니다.</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
+      <c r="G65" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(전 대표의 폭행 인정 및 검찰 송치), 증거가 있거나 확보 가능하고(경찰 수사, 본인 사과문), 이미 공적 절차(검찰 송치)가 진행 중입니다. 피해자들이 갈비뼈 골절, 뇌진탕 등 중상해를 입어 피해 규모가 상당할 것으로 예상되며, 상대방이 기업의 전 대표였으므로 배상 능력이 있을 것으로 추정됩니다.</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I64" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>'하청업체 폭행' 호카 전 총판 대표, 불구속 송치</t>
         </is>
       </c>
-      <c r="K64" t="inlineStr">
+      <c r="K65" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L64" t="inlineStr">
+      <c r="L65" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M64" t="inlineStr">
+      <c r="M65" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05356246645353472</t>
         </is>
       </c>
-      <c r="N64" t="inlineStr">
+      <c r="N65" t="inlineStr">
         <is>
           <t>2026-02-23 12:40:02.388254+00:00</t>
         </is>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="2" t="inlineStr">
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C65" t="inlineStr">
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>조성환 전 조이웍스앤코 대표</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>경찰 수사 후 검찰 불구속 송치</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
+      <c r="F66" t="inlineStr">
         <is>
           <t>러닝화 브랜드 호카의 국내 총판사였던 조이웍스앤코의 전 대표 조성환이 하청업체 대표와 직원을 폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자들은 갈비뼈 골절과 뇌진탕 진단을 받았으며, 조 전 대표는 사과문을 발표하고 자리에서 물러났습니다. 호카 미국 본사는 해당 업체와 총판 계약을 해지했습니다.</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="G66" t="inlineStr">
         <is>
           <t>조이웍스앤코 전 대표의 폭행 혐의가 경찰 수사를 거쳐 검찰에 송치되었고, 본인도 잘못을 인정하여 책임이 명확합니다. 피해자들의 진단서 등 증거도 확보 가능합니다. 다만, 피해자가 2명으로 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 금액이 명확히 파악되지 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I65" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>“너 나 알아?” 하청업체 폭행 前 호카 국내총판 대표 불구속송치</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K66" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
+      <c r="L66" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
+      <c r="M66" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406706</t>
         </is>
       </c>
-      <c r="N65" t="inlineStr">
+      <c r="N66" t="inlineStr">
         <is>
           <t>2026-02-23 12:35:56.625849+00:00</t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" s="4" t="inlineStr">
+    <row r="67">
+      <c r="A67" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C66" t="inlineStr">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>피의자 구속기소, 첫 공판 예정</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F67" t="inlineStr">
         <is>
           <t>코인 투자 손실로 인해 동업자 A씨가 B씨에게 농약을 탄 커피를 먹여 살해하려 한 사건. B씨는 혼수상태에 빠졌다가 의식을 회복했으나 치료를 받고 있으며, A씨는 살인미수 및 농약관리법 위반 혐의로 구속기소되어 재판을 앞두고 있다. 이 사건은 B씨에게 심각한 신체적, 정신적 피해를 입혔다.</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
+      <c r="G67" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(A씨 구속기소), 피해자 B씨가 혼수상태에 빠지는 등 신체적·정신적 피해 규모가 크며, 검찰 수사를 통해 증거가 확보되고 형사 절차가 진행 중인 점이 소송금융 적합도를 높임. 다만, 집단적 피해가 아닌 단일 피해자 사건임.</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I66" t="inlineStr">
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J67" t="inlineStr">
         <is>
           <t>코인 투자 손실 뒤 동업자에게 '농약 탄 커피'…30대 구속기소</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K67" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
+      <c r="M67" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026022319015807869</t>
         </is>
       </c>
-      <c r="N66" t="inlineStr">
+      <c r="N67" t="inlineStr">
         <is>
           <t>2026-02-23 12:31:25.834762+00:00</t>
         </is>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" s="3" t="inlineStr">
+    <row r="68">
+      <c r="A68" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D67" t="inlineStr">
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E68" t="inlineStr">
         <is>
           <t>경찰 체포 및 형사 수사 진행 중</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>지인에게 흉기를 휘두르고 차량을 훔친 남성이 경찰에 체포된 사건입니다. 이는 개인 간의 형사 범죄로, 피해자는 상해 및 재산 피해에 대한 민사상 손해배상을 청구할 수 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G68" t="inlineStr">
         <is>
           <t>개인 간의 형사 사건으로, 소송 상대방의 자력 여부가 불분명하며 대규모 손해배상 청구 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 상대방에게 자력이 충분함 미해당)</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I67" t="inlineStr">
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>지인에 흉기 휘두르고 차 훔친 남성…경찰, 유리창 깨고 체포[영상]</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M68" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6078812</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>2026-02-22 12:21:55.370170+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N67"/>
+  <autoFilter ref="A1:N68"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>