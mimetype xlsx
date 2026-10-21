--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1038 +539,1110 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>가해 남편</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>형사 수사 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>50대 남성이 만취한 여자친구를 폭행하여 사망에 이르게 한 혐의로 1심과 항소심에서 징역 5년을 선고받았습니다. 법원은 폭행과 사망 간의 인과관계를 인정했으나, 피해자의 급성 알코올 중독 상태도 사망에 일부 기여했다고 판단했습니다. 이 사건은 형사 항소심 판결이 선고된 상태입니다.</t>
+          <t>이혼 소송 중이던 임신한 아내와 아기가 남편의 폭력으로 사망한 것으로 추정되는 사건입니다. 이혼 소송 서류를 통해 거처가 노출된 점에 대해 유족들이 분노하고 있으며, 현재 형사 수사가 진행 중일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(1심, 항소심 모두 폭행과 사망의 인과관계 인정), 피해 규모가 크며(사망), 증거가 명확합니다(블랙박스 영상, 부검감정서). 다만, 상대방이 개인으로 자력 확보가 불확실하고 집단적 피해가 아니라는 점에서 소송금융 투자에 제약이 있습니다.</t>
+          <t>남편의 폭력으로 임신한 아내와 아기가 사망에 이른 것으로 추정되어 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 큽니다(적합 조건 4). 이혼 소송 서류 및 형사 수사를 통해 증거 확보가 가능하고(적합 조건 5), 사망 사건이므로 형사 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 다만, 가해 남편의 자력은 기사에서 확인되지 않아 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (아내와 아기)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>만취해 잠든 여친 머리 때려 숨지게 한 50대…항소심도 징역 5년</t>
+          <t>[단독]  임신 아내 걷어차고 아기도 던져 …임시 숙소 선택지는 외진 펜...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260511501949?OutUrl=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12316633?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-13 07:02:37.102602+00:00</t>
+          <t>2026-10-03 22:13:14.634096+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>가해자 사망</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>중국 선양에서 불특정 다수를 겨냥한 흉기 난동 사건이 발생하여 다수의 사상자가 발생했으며, 최소 4명이 사망한 것으로 전해졌습니다. 가해자는 범행 후 도주 중 추락하여 사망했습니다.</t>
+          <t>50대 남성이 만취한 여자친구를 폭행하여 사망에 이르게 한 혐의로 1심과 항소심에서 징역 5년을 선고받았습니다. 법원은 폭행과 사망 간의 인과관계를 인정했으나, 피해자의 급성 알코올 중독 상태도 사망에 일부 기여했다고 판단했습니다. 이 사건은 형사 항소심 판결이 선고된 상태입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자가 사망하여 직접적인 손해배상 청구가 어렵고, 사건 발생 장소나 관리 주체의 책임 여부가 불분명하여 자력 있는 피고를 특정하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 요건을 충족하지 못합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(1심, 항소심 모두 폭행과 사망의 인과관계 인정), 피해 규모가 크며(사망), 증거가 명확합니다(블랙박스 영상, 부검감정서). 다만, 상대방이 개인으로 자력 확보가 불확실하고 집단적 피해가 아니라는 점에서 소송금융 투자에 제약이 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 (최소 4명 사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>中 선양서 '묻지마' 흉기 난동 사건…홍콩 언론 다수 사상·사망자 발생...</t>
+          <t>만취해 잠든 여친 머리 때려 숨지게 한 50대…항소심도 징역 5년</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kdfnews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.kdfnews.com/news/articleView.html?idxno=181425</t>
+          <t>https://www.segye.com/newsView/20260511501949?OutUrl=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:22:28.066016+00:00</t>
+          <t>2026-05-13 07:02:37.102602+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>검찰 전담수사팀 편성 및 보완수사 진행 중</t>
+          <t>가해자 사망</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>고 김창민 감독이 지난해 10월 폭행을 당해 뇌출혈로 의식불명 상태에 빠졌다가 11월 뇌사 판정을 받고 사망한 사건입니다. 유가족의 재수사 요구에 따라 의정부지검 남양주지청이 전담수사팀을 편성하여 보완수사에 착수했습니다. 가해자 20대 남성 2명에 대해 상해치사 혐의로 구속영장이 신청되었으나 두 차례 기각되었고, 현재 검찰이 사건을 넘겨받아 수사 중입니다.</t>
+          <t>중국 선양에서 불특정 다수를 겨냥한 흉기 난동 사건이 발생하여 다수의 사상자가 발생했으며, 최소 4명이 사망한 것으로 전해졌습니다. 가해자는 범행 후 도주 중 추락하여 사망했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4)이며, CCTV 등 증거 확보가 가능하고(적합 조건 5), 현재 검찰의 전담수사팀이 보완수사를 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 다만, 가해자들의 자력에 대한 정보가 없어 민사상 손해배상 집행 가능성은 추가 확인이 필요합니다.</t>
+          <t>가해자가 사망하여 직접적인 손해배상 청구가 어렵고, 사건 발생 장소나 관리 주체의 책임 여부가 불분명하여 자력 있는 피고를 특정하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (故 김창민 감독)</t>
+          <t>다수 (최소 4명 사망)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>故 김창민 감독 사건, 검찰 보완수사 착수…“억울함 없도록 하겠다”</t>
+          <t>中 선양서 '묻지마' 흉기 난동 사건…홍콩 언론 다수 사상·사망자 발생...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>kdfnews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260405509932</t>
+          <t>http://www.kdfnews.com/news/articleView.html?idxno=181425</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:27:05.316375+00:00</t>
+          <t>2026-04-06 00:22:28.066016+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청</t>
+          <t>검찰 전담수사팀 편성 및 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대구 도심 하천에서 캐리어에 담긴 채 발견된 여성 사망 사건과 관련해, 경찰이 피해자의 사위를 유력 용의자로 보고 구속영장을 신청했습니다. 국립과학수사연구원 예비 부검 결과 피해자가 장시간 폭행으로 숨졌을 가능성이 제기되었습니다.</t>
+          <t>고 김창민 감독이 지난해 10월 폭행을 당해 뇌출혈로 의식불명 상태에 빠졌다가 11월 뇌사 판정을 받고 사망한 사건입니다. 유가족의 재수사 요구에 따라 의정부지검 남양주지청이 전담수사팀을 편성하여 보완수사에 착수했습니다. 가해자 20대 남성 2명에 대해 상해치사 혐의로 구속영장이 신청되었으나 두 차례 기각되었고, 현재 검찰이 사건을 넘겨받아 수사 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(사위 구속영장 신청), 국립과학수사연구원 조사 등 객관적 증거 확보가 가능하며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 상대방의 자력 정보가 없어 투자 회수 가능성이 불확실합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4)이며, CCTV 등 증거 확보가 가능하고(적합 조건 5), 현재 검찰의 전담수사팀이 보완수사를 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 다만, 가해자들의 자력에 대한 정보가 없어 민사상 손해배상 집행 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (故 김창민 감독)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[안전상황실·2일] '신천 캐리어 시신' 사건 … 경찰, 사위 구속영장 신...</t>
+          <t>故 김창민 감독 사건, 검찰 보완수사 착수…“억울함 없도록 하겠다”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241441</t>
+          <t>https://www.sportsworldi.com/newsView/20260405509932</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 00:22:33.487612+00:00</t>
+          <t>2026-04-05 12:27:05.316375+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>사위</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 사위 체포</t>
+          <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>사위가 장모를 폭행하여 사망에 이르게 한 사건으로, 부검 결과 외력에 의한 다발성 손상이 확인되었습니다. 사위는 경찰에 체포되어 수사가 진행 중입니다. 피해자는 작년 9월부터 딸 부부와 함께 생활해왔습니다.</t>
+          <t>대구 도심 하천에서 캐리어에 담긴 채 발견된 여성 사망 사건과 관련해, 경찰이 피해자의 사위를 유력 용의자로 보고 구속영장을 신청했습니다. 국립과학수사연구원 예비 부검 결과 피해자가 장시간 폭행으로 숨졌을 가능성이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 부검 결과 등 증거가 있으며(적합 조건 5) 경찰 수사가 진행 중이나(적합 조건 6), 상대방이 개인이며 자력이 충분한지 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>상대방 책임이 비교적 명확하고(사위 구속영장 신청), 국립과학수사연구원 조사 등 객관적 증거 확보가 가능하며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 상대방의 자력 정보가 없어 투자 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[ND:  시끄럽다 며 장모 때려 숨지게 해..</t>
+          <t>[안전상황실·2일] '신천 캐리어 시신' 사건 … 경찰, 사위 구속영장 신...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201556&amp;mode=view</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241441</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 12:44:01.949762+00:00</t>
+          <t>2026-04-02 00:22:33.487612+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>육군 부사관 남편 A씨</t>
+          <t>사위</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>남편의 살인 혐의 형사 재판 진행 중 (세 번째 공판)</t>
+          <t>경찰 수사 및 사위 체포</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>육군 부사관 남편 A씨의 방치로 아내가 온몸에 구더기가 들끓는 심각한 상태로 발견된 후 패혈증으로 사망했습니다. 국과수 부검 결과 오래된 골절과 깊은 괴사성 병변이 확인되었으며, 부검의는 남편이 아내의 상태를 인지할 수 있었을 것이라고 증언했습니다. 현재 남편은 살인 혐의로 형사 재판을 받고 있습니다.</t>
+          <t>사위가 장모를 폭행하여 사망에 이르게 한 사건으로, 부검 결과 외력에 의한 다발성 손상이 확인되었습니다. 사위는 경찰에 체포되어 수사가 진행 중입니다. 피해자는 작년 9월부터 딸 부부와 함께 생활해왔습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>남편의 방치로 아내가 사망에 이른 중대한 사건으로, 국과수 부검 결과 및 부검의 증언을 통해 남편의 책임이 명확하게 드러나고 강력한 증거가 확보되었습니다. 피해 규모가 크고, 남편에 대한 살인 혐의 형사 재판이 진행 중이므로 유족의 민사 손해배상 청구에 유리한 조건이 많습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 부검 결과 등 증거가 있으며(적합 조건 5) 경찰 수사가 진행 중이나(적합 조건 6), 상대방이 개인이며 자력이 충분한지 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>온몸 ‘구더기’ 들끓다 숨진 아내…“종아리에서 파리 유충 발견”</t>
+          <t>[ND:  시끄럽다 며 장모 때려 숨지게 해..</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/25/20260325500004?wlog_tag3=naver</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201556&amp;mode=view</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:15.324936+00:00</t>
+          <t>2026-04-01 12:44:01.949762+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>남편 B씨 (육군 부사관)</t>
+          <t>육군 부사관 남편 A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>남편 B씨 살인 혐의로 형사 재판 진행 중</t>
+          <t>남편의 살인 혐의 형사 재판 진행 중 (세 번째 공판)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>육군 부사관의 아내 A씨가 온몸에 구더기가 들끓을 때까지 방치되다 사망한 사건입니다. 국과수 부검 결과 A씨의 몸에서 오래된 갈비뼈 골절 등 학대 정황이 발견되었으며, 남편 B씨는 살인 혐의로 재판에 넘겨져 현재 세 번째 재판을 앞두고 있습니다.</t>
+          <t>육군 부사관 남편 A씨의 방치로 아내가 온몸에 구더기가 들끓는 심각한 상태로 발견된 후 패혈증으로 사망했습니다. 국과수 부검 결과 오래된 골절과 깊은 괴사성 병변이 확인되었으며, 부검의는 남편이 아내의 상태를 인지할 수 있었을 것이라고 증언했습니다. 현재 남편은 살인 혐의로 형사 재판을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>남편 B씨의 방치 및 학대 의혹으로 상대방 책임이 비교적 명확하며(조건 1), 국과수 부검 감정서 등 객관적 증거가 확보되어 있습니다(조건 5). 피해 규모가 사망으로 매우 크고(조건 4), 남편 B씨에 대한 살인 혐의 형사 재판이 진행 중입니다(조건 6). 다만, 상대방이 개인이라는 점에서 자력의 한계가 있을 수 있습니다.</t>
+          <t>남편의 방치로 아내가 사망에 이른 중대한 사건으로, 국과수 부검 결과 및 부검의 증언을 통해 남편의 책임이 명확하게 드러나고 강력한 증거가 확보되었습니다. 피해 규모가 크고, 남편에 대한 살인 혐의 형사 재판이 진행 중이므로 유족의 민사 손해배상 청구에 유리한 조건이 많습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>온몸에 구더기 들끓다 숨진 아내…“국과수, 오래된 골절 발견”</t>
+          <t>온몸 ‘구더기’ 들끓다 숨진 아내…“종아리에서 파리 유충 발견”</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/23/20260323500008?wlog_tag3=naver</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/25/20260325500004?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-23 00:22:43.394786+00:00</t>
+          <t>2026-03-25 00:19:15.324936+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>남편 B씨 (육군 부사관)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
+          <t>남편 B씨 살인 혐의로 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>김소영이 남성들에게 약물이 든 음료를 마시게 하여 2명을 살해하고 1명을 다치게 한 혐의로 구속 기소된 사건. 경찰 수사 결과 추가 피해자 3명이 확인되었으며, 이 중 1명에게서 김소영이 처방받은 약물 성분이 검출됨. 경찰은 추가 피해자를 조사 후 사건을 검찰에 송치할 예정.</t>
+          <t>육군 부사관의 아내 A씨가 온몸에 구더기가 들끓을 때까지 방치되다 사망한 사건입니다. 국과수 부검 결과 A씨의 몸에서 오래된 갈비뼈 골절 등 학대 정황이 발견되었으며, 남편 B씨는 살인 혐의로 재판에 넘겨져 현재 세 번째 재판을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(김소영 구속 기소, 약물 성분 검출), 피해 규모가 크며(사망 2명, 부상 1명, 추가 피해자 3명), 증거가 확보되었고(경찰 수사, 약물 검출), 공적 절차가 진행 중입니다(경찰 수사, 검찰 송치 예정). 그러나 피고가 개인이며 자력 여부가 불분명하여 실제 손해배상금 회수 가능성이 낮을 수 있습니다.</t>
+          <t>남편 B씨의 방치 및 학대 의혹으로 상대방 책임이 비교적 명확하며(조건 1), 국과수 부검 감정서 등 객관적 증거가 확보되어 있습니다(조건 5). 피해 규모가 사망으로 매우 크고(조건 4), 남편 B씨에 대한 살인 혐의 형사 재판이 진행 중입니다(조건 6). 다만, 상대방이 개인이라는 점에서 자력의 한계가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>최소 6명 (사망 2명, 부상 1명, 추가 약물 피해 3명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>강북구 모텔 살인 김소영 추가 피해자 3명 확인… 음료 마시고 잠 많이...</t>
+          <t>온몸에 구더기 들끓다 숨진 아내…“국과수, 오래된 골절 발견”</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182081</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/23/20260323500008?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-16 12:26:58.546114+00:00</t>
+          <t>2026-03-23 00:22:43.394786+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>피의자 김소영에 대한 형사 재판 예정</t>
+          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>피의자 김소영이 남성 3명에게 약물 음료를 건네 의식을 잃게 하거나 사망에 이르게 한 혐의로 재판에 넘겨졌으며, 추가로 3명에게 유사 범행을 저지른 정황이 확인되어 총 6명의 피해자가 발생했습니다. 국과수 감정으로 약물 성분이 검출되는 등 증거가 확보되었으며, 김씨에 대한 첫 형사 재판은 4월 9일 서울북부지법에서 열릴 예정입니다.</t>
+          <t>김소영이 남성들에게 약물이 든 음료를 마시게 하여 2명을 살해하고 1명을 다치게 한 혐의로 구속 기소된 사건. 경찰 수사 결과 추가 피해자 3명이 확인되었으며, 이 중 1명에게서 김소영이 처방받은 약물 성분이 검출됨. 경찰은 추가 피해자를 조사 후 사건을 검찰에 송치할 예정.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>피의자 김소영의 범행 책임이 명확하고(적합 조건 1), 국과수 감정 및 검찰 수사로 증거가 확보되었으며(적합 조건 5), 형사 재판이 임박하여 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인 피의자이므로 자력 충분 여부가 불확실하여 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(김소영 구속 기소, 약물 성분 검출), 피해 규모가 크며(사망 2명, 부상 1명, 추가 피해자 3명), 증거가 확보되었고(경찰 수사, 약물 검출), 공적 절차가 진행 중입니다(경찰 수사, 검찰 송치 예정). 그러나 피고가 개인이며 자력 여부가 불분명하여 실제 손해배상금 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>최소 6명 (사망 2명, 부상 1명, 추가 약물 피해 3명)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>'강북 모텔 연쇄살인' 피해자 또 나왔다.. 음료수 마신 3명 중 1명 동일...</t>
+          <t>강북구 모텔 살인 김소영 추가 피해자 3명 확인… 음료 마시고 잠 많이...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603161855065282</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182081</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-16 12:22:59.712419+00:00</t>
+          <t>2026-03-16 12:26:58.546114+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>FBI, 테러 가능성 염두에 두고 수사 착수</t>
+          <t>피의자 김소영에 대한 형사 재판 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미국 텍사스주 오스틴 유흥가에서 이란 국기 문양 옷을 입은 남성이 총기를 난사해 2명이 숨지고 14명이 다쳤다. 용의자는 현장에서 사살되었으며, FBI는 이 사건을 테러 가능성을 염두에 두고 수사 중이다. 용의자의 과거 이란 정권 지지 및 미국·이스라엘 지도부 증오 표출 이력이 확인되었다.</t>
+          <t>피의자 김소영이 남성 3명에게 약물 음료를 건네 의식을 잃게 하거나 사망에 이르게 한 혐의로 재판에 넘겨졌으며, 추가로 3명에게 유사 범행을 저지른 정황이 확인되어 총 6명의 피해자가 발생했습니다. 국과수 감정으로 약물 성분이 검출되는 등 증거가 확보되었으며, 김씨에 대한 첫 형사 재판은 4월 9일 서울북부지법에서 열릴 예정입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>총격범이 현장에서 사살되어 직접적인 손해배상 청구가 어려우며, 기사 내용만으로는 소송금융 투자 대상이 될 만한 명확하고 자력 있는 피고를 특정하기 어려움 (적합 조건 1, 2 미충족). 피해 규모와 증거 확보는 용이하나, 회수 가능성이 낮아 투자 적합도가 낮음.</t>
+          <t>피의자 김소영의 범행 책임이 명확하고(적합 조건 1), 국과수 감정 및 검찰 수사로 증거가 확보되었으며(적합 조건 5), 형사 재판이 임박하여 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인 피의자이므로 자력 충분 여부가 불확실하여 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 14명 (총 16명)</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>이란국기 옷 입고 '총기 난사'…FBI  테러 가능성 있어</t>
+          <t>'강북 모텔 연쇄살인' 피해자 또 나왔다.. 음료수 마신 3명 중 1명 동일...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603020016&amp;t=NN</t>
+          <t>http://www.fnnews.com/news/202603161855065282</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-02 00:24:38.668238+00:00</t>
+          <t>2026-03-16 12:22:59.712419+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 조사</t>
+          <t>FBI, 테러 가능성 염두에 두고 수사 착수</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>이른바 '모텔 연쇄 살인 사건'의 피의자가 지난해 10월에도 또 다른 남성에게 범행을 저지른 정황이 포착되었습니다. 피해 남성은 의식 저하 및 동공 축동 증상을 보였으며, 경찰은 피의자의 휴대전화 포렌식 분석을 통해 추가 피해자를 조사하고 있습니다. 이는 기존에 알려진 최초 범행 시점보다 앞선 사건으로, 연쇄 범행의 규모가 확대될 가능성이 있습니다.</t>
+          <t>미국 텍사스주 오스틴 유흥가에서 이란 국기 문양 옷을 입은 남성이 총기를 난사해 2명이 숨지고 14명이 다쳤다. 용의자는 현장에서 사살되었으며, FBI는 이 사건을 테러 가능성을 염두에 두고 수사 중이다. 용의자의 과거 이란 정권 지지 및 미국·이스라엘 지도부 증오 표출 이력이 확인되었다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하게 의심되며(적합 조건 1), 119 신고 녹취록, 구급활동일지, 휴대전화 포렌식 등 객관적 증거가 확보되어 있습니다(적합 조건 5). '모텔 연쇄 살인' 사건으로 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 경찰 수사가 진행 중인 점도 적합합니다(적합 조건 6). 다만, 피의자가 개인으로 자력 확보가 어려울 수 있다는 점은 고려해야 합니다.</t>
+          <t>총격범이 현장에서 사살되어 직접적인 손해배상 청구가 어려우며, 기사 내용만으로는 소송금융 투자 대상이 될 만한 명확하고 자력 있는 피고를 특정하기 어려움 (적합 조건 1, 2 미충족). 피해 규모와 증거 확보는 용이하나, 회수 가능성이 낮아 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>다수 추정</t>
+          <t>사망 2명, 부상 14명 (총 16명)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[단독] '모텔 연쇄 살인' 최초 범행 앞당겨지나...지난해 10월에도 신고</t>
+          <t>이란국기 옷 입고 '총기 난사'…FBI  테러 가능성 있어</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602271920061670</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603020016&amp;t=NN</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-28 01:02:37.637515+00:00</t>
+          <t>2026-03-02 00:24:38.668238+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>가해자 이모</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2021년 발생 사건으로 형사 사건은 종결된 것으로 추정되며, 민사 소송 진행 여부는 기사에서 파악 불가합니다.</t>
+          <t>경찰 수사 진행 중, 추가 피해자 조사</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2021년 발생한 '용인 조카 물고문 사건'을 재조명하는 기사로, 만 8세 조카가 이모의 잔혹한 학대와 물고문 끝에 사망했습니다. 가해 이모는 70여 개의 학대 영상을 촬영했으며, 본인 또한 가정폭력 피해자였던 사실이 드러나 '악의 대물림'으로 충격을 주었습니다.</t>
+          <t>이른바 '모텔 연쇄 살인 사건'의 피의자가 지난해 10월에도 또 다른 남성에게 범행을 저지른 정황이 포착되었습니다. 피해 남성은 의식 저하 및 동공 축동 증상을 보였으며, 경찰은 피의자의 휴대전화 포렌식 분석을 통해 추가 피해자를 조사하고 있습니다. 이는 기존에 알려진 최초 범행 시점보다 앞선 사건으로, 연쇄 범행의 규모가 확대될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(이모의 잔혹한 살해), 증거 확보가 가능하며(70여 개 학대 영상), 피해 규모가 매우 크지만(만 8세 조카 사망), 가해자가 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>피의자의 책임이 명확하게 의심되며(적합 조건 1), 119 신고 녹취록, 구급활동일지, 휴대전화 포렌식 등 객관적 증거가 확보되어 있습니다(적합 조건 5). '모텔 연쇄 살인' 사건으로 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 경찰 수사가 진행 중인 점도 적합합니다(적합 조건 6). 다만, 피의자가 개인으로 자력 확보가 어려울 수 있다는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 (샛별이)</t>
+          <t>다수 추정</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 세 아이 엄마 선예, 샛별이 사망 당일 영상에 '폭풍 오열'</t>
+          <t>[단독] '모텔 연쇄 살인' 최초 범행 앞당겨지나...지난해 10월에도 신고</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1942970</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602271920061670</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-26 00:39:17.997287+00:00</t>
+          <t>2026-02-28 01:02:37.637515+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
+      <c r="A14" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>가해자 이모</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 구속 송치, 검찰 수사 중</t>
+          <t>2021년 발생 사건으로 형사 사건은 종결된 것으로 추정되며, 민사 소송 진행 여부는 기사에서 파악 불가합니다.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 온라인에서 만난 남성들에게 향정신성 의약품이 섞인 음료를 마시게 하여 2명을 사망에 이르게 하고 1명에게 상해를 입힌 혐의로 구속 송치되었습니다. 경찰은 김씨가 범행 전후로 여러 남성과 접촉한 정황을 확인 중이며, 피해자들은 김씨에게서 금전적 피해도 입었다고 주장합니다.</t>
+          <t>2021년 발생한 '용인 조카 물고문 사건'을 재조명하는 기사로, 만 8세 조카가 이모의 잔혹한 학대와 물고문 끝에 사망했습니다. 가해 이모는 70여 개의 학대 영상을 촬영했으며, 본인 또한 가정폭력 피해자였던 사실이 드러나 '악의 대물림'으로 충격을 주었습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방(피의자)의 책임은 명확하고 피해 규모도 크지만, 피의자가 기초생활 수급자임을 언급하고 타인에게 병원비를 요구하는 등 자력이 매우 부족하여 승소하더라도 배상금 회수가 어려울 것으로 판단됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 사유에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(이모의 잔혹한 살해), 증거 확보가 가능하며(70여 개 학대 영상), 피해 규모가 매우 크지만(만 8세 조카 사망), 가해자가 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 상해 1명)</t>
+          <t>1명 (샛별이)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'강북 모텔 연쇄살인' 20대女, 처음 만난 男지갑에 손대고  병원비 내달...</t>
+          <t>'꼬꼬무' 세 아이 엄마 선예, 샛별이 사망 당일 영상에 '폭풍 오열'</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602250653245664</t>
+          <t>http://www.joynews24.com/view/1942970</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-02-25 00:29:36.849184+00:00</t>
+          <t>2026-02-26 00:39:17.997287+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
+      <c r="A15" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>경찰 구속 송치, 검찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>20대 여성 김모씨가 온라인에서 만난 남성들에게 향정신성 의약품이 섞인 음료를 마시게 하여 2명을 사망에 이르게 하고 1명에게 상해를 입힌 혐의로 구속 송치되었습니다. 경찰은 김씨가 범행 전후로 여러 남성과 접촉한 정황을 확인 중이며, 피해자들은 김씨에게서 금전적 피해도 입었다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>상대방(피의자)의 책임은 명확하고 피해 규모도 크지만, 피의자가 기초생활 수급자임을 언급하고 타인에게 병원비를 요구하는 등 자력이 매우 부족하여 승소하더라도 배상금 회수가 어려울 것으로 판단됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 사유에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 상해 1명)</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>'강북 모텔 연쇄살인' 20대女, 처음 만난 男지갑에 손대고  병원비 내달...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602250653245664</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:29:36.849184+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>상해/사망</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
           <t>시드니 스미스</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>용의자 체포 및 구금, 형사 수사 진행 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>샌버나디노에서 한 남성이 친족 2명을 총격 살해하고 1명에게 부상을 입힌 사건이 발생했다. 용의자는 현장에서 체포되어 구금되었으며, 현재 경찰 수사가 진행 중이다. 가해자의 책임은 명확하나, 개인 피고의 배상 능력과 소수의 피해자라는 점에서 소송금융 투자 적합도는 낮다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>용의자 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이할 것으로 보이나(적합 조건 5), 피고가 개인이며 자력에 대한 정보가 없어 배상 능력에 불확실성이 크다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 소수의 피해자(3명)에 대한 사건으로(적합 조건 3 미충족), 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>3명 (2명 사망, 1명 부상)</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>샌버나디노 주택서 총격으로 친족 2명 살해한 용의자 체포</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>radiokorea.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.radiokorea.com/news/article.php?uid=490615</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-02-24 00:21:34.266878+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N15"/>
+  <autoFilter ref="A1:N16"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>