--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="32" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -533,318 +533,390 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>가해 남편</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 전담수사팀 편성 및 보완수사 진행 중</t>
+          <t>형사 수사 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고 김창민 감독이 지난해 10월 폭행을 당해 뇌출혈로 의식불명 상태에 빠졌다가 11월 뇌사 판정을 받고 사망한 사건입니다. 유가족의 재수사 요구에 따라 의정부지검 남양주지청이 전담수사팀을 편성하여 보완수사에 착수했습니다. 가해자 20대 남성 2명에 대해 상해치사 혐의로 구속영장이 신청되었으나 두 차례 기각되었고, 현재 검찰이 사건을 넘겨받아 수사 중입니다.</t>
+          <t>이혼 소송 중이던 임신한 아내와 아기가 남편의 폭력으로 사망한 것으로 추정되는 사건입니다. 이혼 소송 서류를 통해 거처가 노출된 점에 대해 유족들이 분노하고 있으며, 현재 형사 수사가 진행 중일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4)이며, CCTV 등 증거 확보가 가능하고(적합 조건 5), 현재 검찰의 전담수사팀이 보완수사를 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 다만, 가해자들의 자력에 대한 정보가 없어 민사상 손해배상 집행 가능성은 추가 확인이 필요합니다.</t>
+          <t>남편의 폭력으로 임신한 아내와 아기가 사망에 이른 것으로 추정되어 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 큽니다(적합 조건 4). 이혼 소송 서류 및 형사 수사를 통해 증거 확보가 가능하고(적합 조건 5), 사망 사건이므로 형사 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 다만, 가해 남편의 자력은 기사에서 확인되지 않아 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (故 김창민 감독)</t>
+          <t>2명 (아내와 아기)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>故 김창민 감독 사건, 검찰 보완수사 착수…“억울함 없도록 하겠다”</t>
+          <t>[단독]  임신 아내 걷어차고 아기도 던져 …임시 숙소 선택지는 외진 펜...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260405509932</t>
+          <t>https://news.jtbc.co.kr/article/NB12316633?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:27:05.316375+00:00</t>
+          <t>2026-10-03 22:13:14.634096+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>남편의 살인 혐의 형사 재판 진행 중 (세 번째 공판)</t>
+          <t>검찰 전담수사팀 편성 및 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>육군 부사관 남편 A씨의 방치로 아내가 온몸에 구더기가 들끓는 심각한 상태로 발견된 후 패혈증으로 사망했습니다. 국과수 부검 결과 오래된 골절과 깊은 괴사성 병변이 확인되었으며, 부검의는 남편이 아내의 상태를 인지할 수 있었을 것이라고 증언했습니다. 현재 남편은 살인 혐의로 형사 재판을 받고 있습니다.</t>
+          <t>고 김창민 감독이 지난해 10월 폭행을 당해 뇌출혈로 의식불명 상태에 빠졌다가 11월 뇌사 판정을 받고 사망한 사건입니다. 유가족의 재수사 요구에 따라 의정부지검 남양주지청이 전담수사팀을 편성하여 보완수사에 착수했습니다. 가해자 20대 남성 2명에 대해 상해치사 혐의로 구속영장이 신청되었으나 두 차례 기각되었고, 현재 검찰이 사건을 넘겨받아 수사 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>남편의 방치로 아내가 사망에 이른 중대한 사건으로, 국과수 부검 결과 및 부검의 증언을 통해 남편의 책임이 명확하게 드러나고 강력한 증거가 확보되었습니다. 피해 규모가 크고, 남편에 대한 살인 혐의 형사 재판이 진행 중이므로 유족의 민사 손해배상 청구에 유리한 조건이 많습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4)이며, CCTV 등 증거 확보가 가능하고(적합 조건 5), 현재 검찰의 전담수사팀이 보완수사를 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 다만, 가해자들의 자력에 대한 정보가 없어 민사상 손해배상 집행 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (故 김창민 감독)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>온몸 ‘구더기’ 들끓다 숨진 아내…“종아리에서 파리 유충 발견”</t>
+          <t>故 김창민 감독 사건, 검찰 보완수사 착수…“억울함 없도록 하겠다”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/25/20260325500004?wlog_tag3=naver</t>
+          <t>https://www.sportsworldi.com/newsView/20260405509932</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:15.324936+00:00</t>
+          <t>2026-04-05 12:27:05.316375+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>남편 B씨 (육군 부사관)</t>
+          <t>육군 부사관 남편 A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>남편 B씨 살인 혐의로 형사 재판 진행 중</t>
+          <t>남편의 살인 혐의 형사 재판 진행 중 (세 번째 공판)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>육군 부사관의 아내 A씨가 온몸에 구더기가 들끓을 때까지 방치되다 사망한 사건입니다. 국과수 부검 결과 A씨의 몸에서 오래된 갈비뼈 골절 등 학대 정황이 발견되었으며, 남편 B씨는 살인 혐의로 재판에 넘겨져 현재 세 번째 재판을 앞두고 있습니다.</t>
+          <t>육군 부사관 남편 A씨의 방치로 아내가 온몸에 구더기가 들끓는 심각한 상태로 발견된 후 패혈증으로 사망했습니다. 국과수 부검 결과 오래된 골절과 깊은 괴사성 병변이 확인되었으며, 부검의는 남편이 아내의 상태를 인지할 수 있었을 것이라고 증언했습니다. 현재 남편은 살인 혐의로 형사 재판을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>남편 B씨의 방치 및 학대 의혹으로 상대방 책임이 비교적 명확하며(조건 1), 국과수 부검 감정서 등 객관적 증거가 확보되어 있습니다(조건 5). 피해 규모가 사망으로 매우 크고(조건 4), 남편 B씨에 대한 살인 혐의 형사 재판이 진행 중입니다(조건 6). 다만, 상대방이 개인이라는 점에서 자력의 한계가 있을 수 있습니다.</t>
+          <t>남편의 방치로 아내가 사망에 이른 중대한 사건으로, 국과수 부검 결과 및 부검의 증언을 통해 남편의 책임이 명확하게 드러나고 강력한 증거가 확보되었습니다. 피해 규모가 크고, 남편에 대한 살인 혐의 형사 재판이 진행 중이므로 유족의 민사 손해배상 청구에 유리한 조건이 많습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>온몸에 구더기 들끓다 숨진 아내…“국과수, 오래된 골절 발견”</t>
+          <t>온몸 ‘구더기’ 들끓다 숨진 아내…“종아리에서 파리 유충 발견”</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/23/20260323500008?wlog_tag3=naver</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/25/20260325500004?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-23 00:22:43.394786+00:00</t>
+          <t>2026-03-25 00:19:15.324936+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상해/사망</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>남편 B씨 (육군 부사관)</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>남편 B씨 살인 혐의로 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>육군 부사관의 아내 A씨가 온몸에 구더기가 들끓을 때까지 방치되다 사망한 사건입니다. 국과수 부검 결과 A씨의 몸에서 오래된 갈비뼈 골절 등 학대 정황이 발견되었으며, 남편 B씨는 살인 혐의로 재판에 넘겨져 현재 세 번째 재판을 앞두고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>남편 B씨의 방치 및 학대 의혹으로 상대방 책임이 비교적 명확하며(조건 1), 국과수 부검 감정서 등 객관적 증거가 확보되어 있습니다(조건 5). 피해 규모가 사망으로 매우 크고(조건 4), 남편 B씨에 대한 살인 혐의 형사 재판이 진행 중입니다(조건 6). 다만, 상대방이 개인이라는 점에서 자력의 한계가 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>온몸에 구더기 들끓다 숨진 아내…“국과수, 오래된 골절 발견”</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/03/23/20260323500008?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:22:43.394786+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>상해/사망</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>김 씨</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 추가 피해자 조사</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>이른바 '모텔 연쇄 살인 사건'의 피의자가 지난해 10월에도 또 다른 남성에게 범행을 저지른 정황이 포착되었습니다. 피해 남성은 의식 저하 및 동공 축동 증상을 보였으며, 경찰은 피의자의 휴대전화 포렌식 분석을 통해 추가 피해자를 조사하고 있습니다. 이는 기존에 알려진 최초 범행 시점보다 앞선 사건으로, 연쇄 범행의 규모가 확대될 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>피의자의 책임이 명확하게 의심되며(적합 조건 1), 119 신고 녹취록, 구급활동일지, 휴대전화 포렌식 등 객관적 증거가 확보되어 있습니다(적합 조건 5). '모텔 연쇄 살인' 사건으로 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 경찰 수사가 진행 중인 점도 적합합니다(적합 조건 6). 다만, 피의자가 개인으로 자력 확보가 어려울 수 있다는 점은 고려해야 합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수 추정</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>[단독] '모텔 연쇄 살인' 최초 범행 앞당겨지나...지난해 10월에도 신고</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202602271920061670</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-28 01:02:37.637515+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>