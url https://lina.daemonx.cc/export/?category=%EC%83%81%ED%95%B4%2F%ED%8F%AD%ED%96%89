--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,538 +539,610 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상해/폭행</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>살인미수 혐의로 징역 7년 선고. 피해자는 민사 손해배상 청구 가능</t>
+          <t>형사 재판 판결 선고 단계</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>20대 중국인 A 씨가 전 직장 동료 B 씨를 반려견 학대 이유로 흉기로 살해하려다 미수에 그쳐 징역 7년을 선고받았다. B 씨는 치명상을 입고 수술 끝에 목숨을 건졌다. 이 사건은 형사 재판이 종결되었으며, 피해자는 A 씨를 상대로 민사 손해배상 청구를 할 수 있다.</t>
+          <t>40대 남성 A 씨가 지인에게 흉기를 휘둘러 살해하려 한 혐의로 재판을 받고 있으며, 재판부는 A 씨의 살해 의도를 인정했습니다. 피해자는 심각한 상해를 입었을 것으로 추정됩니다. 이 사건은 형사 재판이 진행 중인 개별 폭행 사건입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(징역 7년 선고), 피해 규모가 치명상으로 상당할 것으로 예상되며, 증거 확보가 용이하다는 점은 적합 조건에 해당합니다. 그러나 소송 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 매우 낮고, 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 소송금융 투자로서의 매력이 현저히 떨어집니다.</t>
+          <t>가해자의 책임이 재판부 판단으로 명확하며(적합 조건 1), 이미 형사 재판이 진행되어 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 가해자의 자력 여부가 불분명하고, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“내 강아지 왜 괴롭혀” 前직장동료에 흉기 휘두른 中국적자 징역 7년</t>
+          <t>돈 더 있다면서요 …'금품 자랑' 지인에 흉기 휘두른 40대</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260403/133672242/2</t>
+          <t>https://www.news1.kr/local/incheon/6252689</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:31:23.403555+00:00</t>
+          <t>2026-08-21 01:24:01.045673+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상해/폭행</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 후 살인미수 혐의로 검찰 송치</t>
+          <t>살인미수 혐의로 징역 7년 선고. 피해자는 민사 손해배상 청구 가능</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>만취한 50대 승객이 70대 택시기사를 무차별 폭행하여 두개골 및 갈비뼈 골절 등 중상을 입히고 의식을 잃게 한 사건. 경찰은 CCTV 분석과 피해자 상태를 고려하여 살인미수 혐의를 적용해 검찰에 송치했다. 피해자는 현재까지 의식을 회복하지 못하고 있다.</t>
+          <t>20대 중국인 A 씨가 전 직장 동료 B 씨를 반려견 학대 이유로 흉기로 살해하려다 미수에 그쳐 징역 7년을 선고받았다. B 씨는 치명상을 입고 수술 끝에 목숨을 건졌다. 이 사건은 형사 재판이 종결되었으며, 피해자는 A 씨를 상대로 민사 손해배상 청구를 할 수 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), CCTV 등 객관적 증거가 확보되어 있고(적합 조건 5), 형사 절차가 진행 중입니다(적합 조건 6). 다만, 피고가 개인이므로 자력 확보에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(징역 7년 선고), 피해 규모가 치명상으로 상당할 것으로 예상되며, 증거 확보가 용이하다는 점은 적합 조건에 해당합니다. 그러나 소송 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 매우 낮고, 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 소송금융 투자로서의 매력이 현저히 떨어집니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>아산서, 택시기사 폭행한 50대 승객 살인미수 혐의 송치</t>
+          <t>“내 강아지 왜 괴롭혀” 前직장동료에 흉기 휘두른 中국적자 징역 7년</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2302172.htm</t>
+          <t>https://www.donga.com/news/Society/article/all/20260403/133672242/2</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-14 00:28:10.031127+00:00</t>
+          <t>2026-04-03 12:31:23.403555+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상해/폭행</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+          <t>경찰 수사 후 살인미수 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>경기 안산에서 40대 A씨가 일면식 없는 40대 B씨를 폭행하고, 이를 말리던 30대 약사 C씨를 빵칼로 위협한 혐의로 현행범 체포되었습니다. A씨는 지적장애가 있는 것으로 파악되었으며, 경찰은 범행 동기 등을 조사 후 구속영장 신청 여부를 결정할 방침입니다.</t>
+          <t>만취한 50대 승객이 70대 택시기사를 무차별 폭행하여 두개골 및 갈비뼈 골절 등 중상을 입히고 의식을 잃게 한 사건. 경찰은 CCTV 분석과 피해자 상태를 고려하여 살인미수 혐의를 적용해 검찰에 송치했다. 피해자는 현재까지 의식을 회복하지 못하고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방이 지적장애가 있는 40대 개인으로 자력이 충분하다고 보기 어려워 회수 가능성이 낮습니다. 또한 피해자가 2명에 불과하여 집단적 피해에 해당하지 않고, 피해 규모도 기사에서 구체적으로 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), CCTV 등 객관적 증거가 확보되어 있고(적합 조건 5), 형사 절차가 진행 중입니다(적합 조건 6). 다만, 피고가 개인이므로 자력 확보에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>안산서 '묻지마 폭행' 40대 체포…테이저건 쏴 제압</t>
+          <t>아산서, 택시기사 폭행한 50대 승객 살인미수 혐의 송치</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260312084710o6Z</t>
+          <t>https://news.tf.co.kr/read/national/2302172.htm</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-12 00:27:56.009132+00:00</t>
+          <t>2026-03-14 00:28:10.031127+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상해/폭행</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 구속</t>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>충남 아산에서 50대 승객이 70대 택시기사를 폭행하여 택시기사가 두개골과 갈비뼈 골절 등 중상을 입고 중환자실에 입원했습니다. 가해자는 특정범죄 가중처벌 등에 관한 법률 위반 혐의로 구속되었으며, 경찰이 정확한 범행 경위와 동기를 조사 중입니다.</t>
+          <t>경기 안산에서 40대 A씨가 일면식 없는 40대 B씨를 폭행하고, 이를 말리던 30대 약사 C씨를 빵칼로 위협한 혐의로 현행범 체포되었습니다. A씨는 지적장애가 있는 것으로 파악되었으며, 경찰은 범행 동기 등을 조사 후 구속영장 신청 여부를 결정할 방침입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 피해 규모가 크며(4), 경찰 수사 및 구속으로 증거 확보가 용이하고(5), 공적 절차(경찰 수사)가 진행 중(6)인 점이 소송금융 투자에 적합합니다. 다만, 가해자의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>상대방이 지적장애가 있는 40대 개인으로 자력이 충분하다고 보기 어려워 회수 가능성이 낮습니다. 또한 피해자가 2명에 불과하여 집단적 피해에 해당하지 않고, 피해 규모도 기사에서 구체적으로 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>아산서, 술 취해 택시기사 폭행한 50대 구속</t>
+          <t>안산서 '묻지마 폭행' 40대 체포…테이저건 쏴 제압</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2299760.htm</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260312084710o6Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-08 12:20:37.492624+00:00</t>
+          <t>2026-03-12 00:27:56.009132+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상해/폭행</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>60대 남성</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 가해자 구속</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>태국에서 60대 남성이 전 부인과 일행이 있는 식당으로 트럭을 몰고 돌진하여 7명이 다치고 이 중 2명이 중상을 입었다. 남성은 사고를 부인하고 있으나, 피해자들은 남성의 질투심으로 인한 고의적인 범행이라고 주장하고 있으며, 경찰 수사가 진행될 것으로 보인다.</t>
+          <t>충남 아산에서 50대 승객이 70대 택시기사를 폭행하여 택시기사가 두개골과 갈비뼈 골절 등 중상을 입고 중환자실에 입원했습니다. 가해자는 특정범죄 가중처벌 등에 관한 법률 위반 혐의로 구속되었으며, 경찰이 정확한 범행 경위와 동기를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5) 경찰 수사가 진행 중인 것으로 보이나(적합 조건 6), 피고(가해 남성)의 자력에 대한 정보가 없어 배상 능력 확보가 불확실하고(적합 조건 2 불충족), 피해자 수가 7명으로 집단적 피해(적합 조건 3) 기준에 미치지 못함.</t>
+          <t>상대방 책임이 명확하고(1), 피해 규모가 크며(4), 경찰 수사 및 구속으로 증거 확보가 용이하고(5), 공적 절차(경찰 수사)가 진행 중(6)인 점이 소송금융 투자에 적합합니다. 다만, 가해자의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>7명 (2명 중상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>차량 몰고 전처 일행에 돌진…“질투 나서”</t>
+          <t>아산서, 술 취해 택시기사 폭행한 50대 구속</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517584</t>
+          <t>https://news.tf.co.kr/read/national/2299760.htm</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-06 01:21:11.801749+00:00</t>
+          <t>2026-03-08 12:20:37.492624+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상해/폭행</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>60대 남성</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>버스 기사가 승객에게 좌석 착석을 요청했다는 이유로 폭행당한 사건입니다. 가해자는 60대 남성으로, 술에 취한 상태에서 운전석으로 다가가 기사를 폭행했으며, 이로 인해 기사는 전치 2주의 부상을 입었습니다. 가해자는 긴급 체포되어 특정범죄가중법상 운전자 폭행 혐의로 검찰에 구속 송치될 예정입니다.</t>
+          <t>태국에서 60대 남성이 전 부인과 일행이 있는 식당으로 트럭을 몰고 돌진하여 7명이 다치고 이 중 2명이 중상을 입었다. 남성은 사고를 부인하고 있으나, 피해자들은 남성의 질투심으로 인한 고의적인 범행이라고 주장하고 있으며, 경찰 수사가 진행될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 이미 형사 절차가 진행 중(적합 조건 6)이라는 점에서 일부 적합합니다. 그러나 피해 규모가 전치 2주로 매우 작고, 가해자가 개인이며 자력 여부가 불확실하여 배상 가능성이 낮습니다. 또한 집단적 피해가 아니므로 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5) 경찰 수사가 진행 중인 것으로 보이나(적합 조건 6), 피고(가해 남성)의 자력에 대한 정보가 없어 배상 능력 확보가 불확실하고(적합 조건 2 불충족), 피해자 수가 7명으로 집단적 피해(적합 조건 3) 기준에 미치지 못함.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>7명 (2명 중상)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>앉아달라  말에 다짜고짜 발길질‥이례적 구속</t>
+          <t>차량 몰고 전처 일행에 돌진…“질투 나서”</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805017_37012.html</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517584</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-05 00:22:52.351713+00:00</t>
+          <t>2026-03-06 01:21:11.801749+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="inlineStr">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>상해/폭행</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>버스 기사가 승객에게 좌석 착석을 요청했다는 이유로 폭행당한 사건입니다. 가해자는 60대 남성으로, 술에 취한 상태에서 운전석으로 다가가 기사를 폭행했으며, 이로 인해 기사는 전치 2주의 부상을 입었습니다. 가해자는 긴급 체포되어 특정범죄가중법상 운전자 폭행 혐의로 검찰에 구속 송치될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 이미 형사 절차가 진행 중(적합 조건 6)이라는 점에서 일부 적합합니다. 그러나 피해 규모가 전치 2주로 매우 작고, 가해자가 개인이며 자력 여부가 불확실하여 배상 가능성이 낮습니다. 또한 집단적 피해가 아니므로 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>앉아달라  말에 다짜고짜 발길질‥이례적 구속</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805017_37012.html</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:22:52.351713+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B9" t="inlineStr">
         <is>
           <t>상해/폭행</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C9" t="inlineStr">
         <is>
           <t>프로골퍼 C씨</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>형사 사건 1심 징역 1년, 항소심 징역 10개월 집행유예 2년 선고. 민사상 손해배상 청구 가능.</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>프로골퍼 C씨가 레슨을 받던 50대 여성 B씨를 강제 추행하고 폭행한 사건. CCTV 영상으로 범행이 포착되었으며, 형사 재판에서 1심 실형, 2심 집행유예를 선고받았다. 피해자는 치아 손실, 탈모 등 심각한 피해를 입었으나, 가해자는 레슨을 계속하고 있어 민사상 손해배상 청구가 필요한 상황이다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>CCTV 영상 및 1심, 2심 유죄 판결로 프로골퍼 C씨의 강제추행 및 폭행 사실이 명확하며(적합 조건 1), 증거 확보가 용이하다(적합 조건 5). 피해자가 치아 손실, 탈모 등 심각한 신체적, 정신적 피해를 입어 추가 손해배상 청구 가능성이 높다(적합 조건 4). 다만, 상대방의 자력이 대기업 수준은 아니며 집단 피해가 아닌 개별 피해라는 점은 한계이다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>[더영상] ①룰라 감탄케 한 의전 ②아기 옆 흡연한 산후도우미 ③여성 ...</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/02/28/2026022716313784844</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-02-28 00:24:49.410985+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>