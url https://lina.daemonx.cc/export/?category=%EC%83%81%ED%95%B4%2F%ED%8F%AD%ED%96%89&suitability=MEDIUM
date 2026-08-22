--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,62 +426,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상해/폭행</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사 재판 판결 선고 단계</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>40대 남성 A 씨가 지인에게 흉기를 휘둘러 살해하려 한 혐의로 재판을 받고 있으며, 재판부는 A 씨의 살해 의도를 인정했습니다. 피해자는 심각한 상해를 입었을 것으로 추정됩니다. 이 사건은 형사 재판이 진행 중인 개별 폭행 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 재판부 판단으로 명확하며(적합 조건 1), 이미 형사 재판이 진행되어 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 가해자의 자력 여부가 불분명하고, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>돈 더 있다면서요 …'금품 자랑' 지인에 흉기 휘두른 40대</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/incheon/6252689</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-21 01:24:01.045673+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>상해/폭행</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>프로골퍼 C씨</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>형사 사건 1심 징역 1년, 항소심 징역 10개월 집행유예 2년 선고. 민사상 손해배상 청구 가능.</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>프로골퍼 C씨가 레슨을 받던 50대 여성 B씨를 강제 추행하고 폭행한 사건. CCTV 영상으로 범행이 포착되었으며, 형사 재판에서 1심 실형, 2심 집행유예를 선고받았다. 피해자는 치아 손실, 탈모 등 심각한 피해를 입었으나, 가해자는 레슨을 계속하고 있어 민사상 손해배상 청구가 필요한 상황이다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>CCTV 영상 및 1심, 2심 유죄 판결로 프로골퍼 C씨의 강제추행 및 폭행 사실이 명확하며(적합 조건 1), 증거 확보가 용이하다(적합 조건 5). 피해자가 치아 손실, 탈모 등 심각한 신체적, 정신적 피해를 입어 추가 손해배상 청구 가능성이 높다(적합 조건 4). 다만, 상대방의 자력이 대기업 수준은 아니며 집단 피해가 아닌 개별 피해라는 점은 한계이다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>[더영상] ①룰라 감탄케 한 의전 ②아기 옆 흡연한 산후도우미 ③여성 ...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/02/28/2026022716313784844</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-28 00:24:49.410985+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>