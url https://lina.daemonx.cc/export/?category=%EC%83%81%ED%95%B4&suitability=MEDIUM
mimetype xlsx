--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="19" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -535,1744 +535,1816 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>피의자 A씨</t>
+          <t>LG전자 또는 가해자 소속 협력사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>남양주에서 호객꾼 A씨가 10대 피해자와 시비 끝에 흉기로 찌른 사건이 발생했다. 경찰 조사에서 A씨는 시비가 먼저 걸려 화가 나 범행했다고 진술했으며, CCTV 영상이 증거로 확보된 것으로 보인다. 현재 남양주남부경찰서에서 A씨에 대한 수사가 진행 중이다.</t>
+          <t>LG전자 사무실에서 협력사 직원이 칼부림을 저질러 피해자들이 중상을 입고 병원으로 이송되었습니다. 가해자는 범행 직후 체포되었으며, 경찰은 구속영장 신청을 검토 중입니다. 현재 경찰 수사가 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), CCTV 영상 및 경찰 조사를 통해 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중인 사건임(적합 조건 6). 그러나 상대방이 개인 호객꾼으로 자력 부족 가능성이 높고(부적합 조건), 집단적 피해가 아닌 단일 피해 사건으로 소송금융 투자 매력도가 낮음.</t>
+          <t>경찰 수사가 진행 중이며(적합 조건 6), 피해자들이 중상을 입어 개별 피해 규모는 클 것으로 예상됩니다(적합 조건 4). 또한 경찰 수사를 통해 증거 확보가 용이할 것입니다(적합 조건 5). 다만, LG전자 또는 가해자 소속 협력사의 책임 여부가 명확하지 않아 상대방 자력 조건(적합 조건 2)이 불확실하며, 집단적 피해(적합 조건 3)는 아닙니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독] 시비 끝 10대 찌른 호객꾼…CCTV에 담긴 영상 보니</t>
+          <t>경찰, 'LG전자 사무실 칼부림' 협력사 직원 구속영장 신청 검토</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12295806?influxDiv=NAVER</t>
+          <t>https://www.hankyung.com/article/202605283235i</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-06 23:29:54.304943+00:00</t>
+          <t>2026-07-03 07:01:42.413526+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>가해 트레이너 B 씨</t>
+          <t>피의자 A씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>서울의 한 헬스장에서 30대 팀장 B 씨가 20대 트레이너 A 씨를 폭행한 사건이 발생했습니다. B 씨는 '다쳐도 신고하지 않는다'는 각서를 강요한 뒤 폭행을 가했으며, A 씨는 뇌진탕과 척추 염좌 등 중상을 입었습니다. 현재 A 씨는 B 씨를 특수상해 혐의로 고소하여 경찰 수사가 진행 중입니다.</t>
+          <t>남양주에서 호객꾼 A씨가 10대 피해자와 시비 끝에 흉기로 찌른 사건이 발생했다. 경찰 조사에서 A씨는 시비가 먼저 걸려 화가 나 범행했다고 진술했으며, CCTV 영상이 증거로 확보된 것으로 보인다. 현재 남양주남부경찰서에서 A씨에 대한 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자의 폭행 사실이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 가해자의 사과 연락 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불충족), 가해자의 자력이 대기업 등에 비해 불확실하여 회수 가능성에 대한 추가 확인이 필요합니다(적합 조건 2 불충족).</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), CCTV 영상 및 경찰 조사를 통해 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중인 사건임(적합 조건 6). 그러나 상대방이 개인 호객꾼으로 자력 부족 가능성이 높고(부적합 조건), 집단적 피해가 아닌 단일 피해 사건으로 소송금융 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘다쳐도 신고 않는다’ 각서 써놓고, 몸짱 트레이너 폭행</t>
+          <t>[단독] 시비 끝 10대 찌른 호객꾼…CCTV에 담긴 영상 보니</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579789?ref=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12295806?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:29:25.092490+00:00</t>
+          <t>2026-05-06 23:29:54.304943+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>가해 트레이너 B 씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 특수상해 등 혐의로 고소</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서울의 한 헬스장에서 트레이너 B씨가 동료 트레이너 A씨를 폭행하여 A씨가 뇌진탕, 척추 염좌 등 중상을 입었습니다. 폭행 전 '신고하지 않는다'는 각서를 작성했으나 법적 효력이 없으며, A씨는 B씨를 특수상해 등 혐의로 고소하여 경찰 수사가 진행 중입니다. 변호사는 B씨에게 특수상해나 특수협박 혐의가 적용될 가능성이 높다고 분석했습니다.</t>
+          <t>서울의 한 헬스장에서 30대 팀장 B 씨가 20대 트레이너 A 씨를 폭행한 사건이 발생했습니다. B 씨는 '다쳐도 신고하지 않는다'는 각서를 강요한 뒤 폭행을 가했으며, A 씨는 뇌진탕과 척추 염좌 등 중상을 입었습니다. 현재 A 씨는 B 씨를 특수상해 혐의로 고소하여 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(B씨)의 폭행 책임이 명확하고, 경찰 수사가 진행 중이며 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6 해당) 그러나 단일 피해자이며, 상대방의 자력이 충분한지 불분명하고 피해 규모가 수억 원 이상으로 명확히 추정되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>가해자의 폭행 사실이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 가해자의 사과 연락 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불충족), 가해자의 자력이 대기업 등에 비해 불확실하여 회수 가능성에 대한 추가 확인이 필요합니다(적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>맞짱 뜨고 신고 금지  각서 쓰게 한 뒤 폭행…헬스장서 무슨 일</t>
+          <t>‘다쳐도 신고 않는다’ 각서 써놓고, 몸짱 트레이너 폭행</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003576775</t>
+          <t>https://www.munhwa.com/article/11579789?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:28:35.197809+00:00</t>
+          <t>2026-04-04 00:29:25.092490+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A씨 (중국 국적 50대 남성)</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>50대 중국인 남성 A씨가 살인미수 및 특수상해 혐의로 검찰에 구속 송치됨.</t>
+          <t>경찰 수사 진행 중, 특수상해 등 혐의로 고소</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>50대 중국인 남성이 식당에서 한국인 남성을 젓가락으로 찔러 시신경 손상으로 실명 위기에 처하게 한 사건입니다. 가해자는 살인미수 및 특수상해 혐의로 검찰에 구속 송치되었으며, 범행 당시 음주 상태였습니다.</t>
+          <t>서울의 한 헬스장에서 트레이너 B씨가 동료 트레이너 A씨를 폭행하여 A씨가 뇌진탕, 척추 염좌 등 중상을 입었습니다. 폭행 전 '신고하지 않는다'는 각서를 작성했으나 법적 효력이 없으며, A씨는 B씨를 특수상해 등 혐의로 고소하여 경찰 수사가 진행 중입니다. 변호사는 B씨에게 특수상해나 특수협박 혐의가 적용될 가능성이 높다고 분석했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 경찰 수사 및 검찰 송치로 증거가 확보되었으며(5), 공적 절차가 진행 중(6)인 점은 긍정적입니다. 피해자의 실명 위기라는 피해 규모도 매우 큽니다(4). 하지만 피고가 개인이며 자력에 대한 정보가 없어 실제 배상금 회수 가능성이 불확실하다는 점(2)이 소송금융 투자에 있어 주요 리스크 요인으로 작용합니다.</t>
+          <t>상대방(B씨)의 폭행 책임이 명확하고, 경찰 수사가 진행 중이며 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6 해당) 그러나 단일 피해자이며, 상대방의 자력이 충분한지 불분명하고 피해 규모가 수억 원 이상으로 명확히 추정되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>날 비웃어?  젓가락 휘두른 50대 중국인…한국인 피해자 실명 위기</t>
+          <t>맞짱 뜨고 신고 금지  각서 쓰게 한 뒤 폭행…헬스장서 무슨 일</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/03/2026040316360875088</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003576775</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 12:20:02.834644+00:00</t>
+          <t>2026-04-04 00:28:35.197809+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>50대 중국인 남성 A씨</t>
+          <t>A씨 (중국 국적 50대 남성)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 (형사 절차 진행 중)</t>
+          <t>50대 중국인 남성 A씨가 살인미수 및 특수상해 혐의로 검찰에 구속 송치됨.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>50대 중국인 남성이 자신을 비웃는다고 착각하여 한국인 일행에게 무차별 폭행을 가해, 피해 남성이 시신경 손상으로 실명 위기에 놓였다. 가해자는 살인미수 및 특수상해 혐의로 구속 상태로 검찰에 송치되었으며, 피해자는 중환자실에서 치료 중이다.</t>
+          <t>50대 중국인 남성이 식당에서 한국인 남성을 젓가락으로 찔러 시신경 손상으로 실명 위기에 처하게 한 사건입니다. 가해자는 살인미수 및 특수상해 혐의로 검찰에 구속 송치되었으며, 범행 당시 음주 상태였습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 결과 및 구속 송치), 피해 규모가 매우 크며(실명 위기, 중환자실 치료), 증거 확보가 용이하고(경찰 수사 기록), 공적 절차(검찰 송치)가 진행 중이다. 다만, 상대방이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다는 점이 투자 리스크로 작용한다.</t>
+          <t>상대방 책임이 명확하고(1), 경찰 수사 및 검찰 송치로 증거가 확보되었으며(5), 공적 절차가 진행 중(6)인 점은 긍정적입니다. 피해자의 실명 위기라는 피해 규모도 매우 큽니다(4). 하지만 피고가 개인이며 자력에 대한 정보가 없어 실제 배상금 회수 가능성이 불확실하다는 점(2)이 소송금융 투자에 있어 주요 리스크 요인으로 작용합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (주요 피해자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>비웃는 것 같아 …무차별 젓가락 공격한 중국인 구속 송치</t>
+          <t>날 비웃어?  젓가락 휘두른 50대 중국인…한국인 피해자 실명 위기</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260402_0003576065</t>
+          <t>https://www.mt.co.kr/society/2026/04/03/2026040316360875088</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-02 12:33:32.412713+00:00</t>
+          <t>2026-04-03 12:20:02.834644+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>50대 남성</t>
+          <t>50대 중국인 남성 A씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>특수상해 혐의 1심 선고, 징역형의 집행유예</t>
+          <t>경찰 수사 완료, 검찰 송치 (형사 절차 진행 중)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>편의점 야외 테이블에서 시비 중 술병으로 상대방을 내리쳐 특수상해 혐의로 기소된 50대 남성이 1심에서 징역형의 집행유예를 선고받았습니다. 형사 판결을 통해 가해자의 책임은 인정되었으나, 피해 규모 및 가해자의 자력에 대한 정보는 기사에 명시되지 않았습니다.</t>
+          <t>50대 중국인 남성이 자신을 비웃는다고 착각하여 한국인 일행에게 무차별 폭행을 가해, 피해 남성이 시신경 손상으로 실명 위기에 놓였다. 가해자는 살인미수 및 특수상해 혐의로 구속 상태로 검찰에 송치되었으며, 피해자는 중환자실에서 치료 중이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방의 특수상해 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 이에 대한 증거도 확보된 상태입니다(적합 조건 5). 그러나 가해자의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮아 Medium 등급으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 결과 및 구속 송치), 피해 규모가 매우 크며(실명 위기, 중환자실 치료), 증거 확보가 용이하고(경찰 수사 기록), 공적 절차(검찰 송치)가 진행 중이다. 다만, 상대방이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다는 점이 투자 리스크로 작용한다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (주요 피해자)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>편의점 야외 테이블서 시비 붙어 술병으로 내리친 50대 집유</t>
+          <t>비웃는 것 같아 …무차별 젓가락 공격한 중국인 구속 송치</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeonbuk/6120238</t>
+          <t>https://www.newsis.com/view/NISX20260402_0003576065</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 00:25:22.072389+00:00</t>
+          <t>2026-04-02 12:33:32.412713+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>50대 남성</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 특수상해혐의 입건</t>
+          <t>특수상해 혐의 1심 선고, 징역형의 집행유예</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>기장군의 한 사무실에서 한 여성이 다른 업체 직원이 마실 음료에 성분 미상의 약품을 섞은 혐의로 입건되었다. 피해자가 음료 맛이 이상하다고 느껴 경찰에 신고하자 가해 여성이 자수했다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>편의점 야외 테이블에서 시비 중 술병으로 상대방을 내리쳐 특수상해 혐의로 기소된 50대 남성이 1심에서 징역형의 집행유예를 선고받았습니다. 형사 판결을 통해 가해자의 책임은 인정되었으나, 피해 규모 및 가해자의 자력에 대한 정보는 기사에 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(특수상해혐의 입건 및 자수), 공적 절차(경찰 수사)가 진행 중이며 증거 확보가 가능합니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 피해 규모와 상대방의 자력 여부가 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방의 특수상해 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 이에 대한 증거도 확보된 상태입니다(적합 조건 5). 그러나 가해자의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮아 Medium 등급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>음료에 몰래 약품 섞은 여성 특수상해혐의 입건</t>
+          <t>편의점 야외 테이블서 시비 붙어 술병으로 내리친 50대 집유</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284024</t>
+          <t>https://www.news1.kr/local/jeonbuk/6120238</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 12:26:07.704003+00:00</t>
+          <t>2026-04-01 00:25:22.072389+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 응급입원 조치 중</t>
+          <t>경찰 수사 및 특수상해혐의 입건</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>30대 여성이 버스를 잘못 탄 것에 대한 짜증으로 길을 걷던 20대 여성의 얼굴에 흉기를 휘둘러 크게 다치게 한 사건입니다. 가해자는 체포되었으나 구속영장이 기각되어 응급입원 조치되었으며, 피해자는 현재까지 병원 치료를 받고 있습니다.</t>
+          <t>기장군의 한 사무실에서 한 여성이 다른 업체 직원이 마실 음료에 성분 미상의 약품을 섞은 혐의로 입건되었다. 피해자가 음료 맛이 이상하다고 느껴 경찰에 신고하자 가해 여성이 자수했다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 경찰 수사 및 응급입원 조치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 가해자의 자력이 불분명하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 투자 매력이 제한적입니다.</t>
+          <t>상대방 책임이 비교적 명확하고(특수상해혐의 입건 및 자수), 공적 절차(경찰 수사)가 진행 중이며 증거 확보가 가능합니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 피해 규모와 상대방의 자력 여부가 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>버스 잘못 타 짜증 ...모르는 여성에 흉기 휘두른 30대 체포</t>
+          <t>음료에 몰래 약품 섞은 여성 특수상해혐의 입건</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603250825020708</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284024</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-25 00:26:30.067185+00:00</t>
+          <t>2026-03-31 12:26:07.704003+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>가해자 형사 재판 실형 선고 (징역 1년 6개월), 피해자의 민사 손해배상 소송 가능성 있음</t>
+          <t>경찰 수사 및 가해자 응급입원 조치 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 술에 취해 택시기사에게 정치 성향을 묻고 폭행하여 전치 2주의 상해를 입히고 택시를 파손한 사건이다. A씨는 특정범죄 가중처벌 등에 관한 법률 위반(운전자 폭행 등) 등의 혐의로 징역 1년 6개월의 실형을 선고받았다. 현재까지 피해자와 합의는 이루어지지 않았다.</t>
+          <t>30대 여성이 버스를 잘못 탄 것에 대한 짜증으로 길을 걷던 20대 여성의 얼굴에 흉기를 휘둘러 크게 다치게 한 사건입니다. 가해자는 체포되었으나 구속영장이 기각되어 응급입원 조치되었으며, 피해자는 현재까지 병원 치료를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 유죄 판결로 증거가 확보된 점(적합 조건 5), 그리고 공적 절차(형사 재판)가 진행되어 실형이 선고된 점(적합 조건 6)은 긍정적이다. 그러나 피해 규모가 소액(전치 2주 상해, 택시 수리비 245만원)이고 집단적 피해가 아니며, 상대방의 자력이 불분명하여 소송금융 투자 매력도는 중간 수준이다.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 경찰 수사 및 응급입원 조치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 가해자의 자력이 불분명하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 투자 매력이 제한적입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>245만원 및 상해 위자료</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>파랑이냐, 빨강이냐 …택시기사에 정치 성향 묻고 폭행한 20대 승객, 결...</t>
+          <t>버스 잘못 타 짜증 ...모르는 여성에 흉기 휘두른 30대 체포</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603250735435084</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603250825020708</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-25 00:25:34.707775+00:00</t>
+          <t>2026-03-25 00:26:30.067185+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>동거남 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 기각, 접근금지 조치 만료</t>
+          <t>가해자 형사 재판 실형 선고 (징역 1년 6개월), 피해자의 민사 손해배상 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>동거남 A씨가 동거녀를 수차례 폭행하고 경찰 신고를 막기 위해 목을 졸라 기절시킨 사건입니다. 경찰은 A씨를 특수상해 혐의로 입건하고 구속영장을 신청했으나 법원은 주거가 일정하다는 이유로 기각했습니다. 이로 인해 피해자는 접근금지 조치 만료 후에도 가해자와 같은 공간에 있어야 하는 상황입니다.</t>
+          <t>20대 남성 A씨가 술에 취해 택시기사에게 정치 성향을 묻고 폭행하여 전치 2주의 상해를 입히고 택시를 파손한 사건이다. A씨는 특정범죄 가중처벌 등에 관한 법률 위반(운전자 폭행 등) 등의 혐의로 징역 1년 6개월의 실형을 선고받았다. 현재까지 피해자와 합의는 이루어지지 않았다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(특수상해 혐의 입건), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높으며 공적 절차가 진행 중입니다. 다만, 상대방의 자력이나 구체적인 금전적 피해 규모는 파악하기 어렵고, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 유죄 판결로 증거가 확보된 점(적합 조건 5), 그리고 공적 절차(형사 재판)가 진행되어 실형이 선고된 점(적합 조건 6)은 긍정적이다. 그러나 피해 규모가 소액(전치 2주 상해, 택시 수리비 245만원)이고 집단적 피해가 아니며, 상대방의 자력이 불분명하여 소송금융 투자 매력도는 중간 수준이다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>245만원 및 상해 위자료</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[단독] 목 졸라 기절시켜 경찰 신고 막은 동거남…법원  주거 일정  영장...</t>
+          <t>파랑이냐, 빨강이냐 …택시기사에 정치 성향 묻고 폭행한 20대 승객, 결...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183780</t>
+          <t>http://www.fnnews.com/news/202603250735435084</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-24 12:39:25.058332+00:00</t>
+          <t>2026-03-25 00:25:34.707775+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>동거남 A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 응급입원 조치, 형사 절차 진행 중</t>
+          <t>경찰 수사 중, 구속영장 기각, 접근금지 조치 만료</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 길 가던 20대 여성 B씨의 얼굴을 흉기로 공격하여 상해를 입힌 사건. A씨는 범행을 인정했으며, 경찰은 A씨를 응급입원 조치하고 형사 절차를 진행 중이다. 피해자 B씨는 얼굴 부위에 큰 상처를 입어 병원 치료를 받고 있다.</t>
+          <t>동거남 A씨가 동거녀를 수차례 폭행하고 경찰 신고를 막기 위해 목을 졸라 기절시킨 사건입니다. 경찰은 A씨를 특수상해 혐의로 입건하고 구속영장을 신청했으나 법원은 주거가 일정하다는 이유로 기각했습니다. 이로 인해 피해자는 접근금지 조치 만료 후에도 가해자와 같은 공간에 있어야 하는 상황입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피고의 책임이 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 경찰 수사 및 응급입원 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(부적합), 피고의 자력 여부가 불분명하여 소송금융 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(특수상해 혐의 입건), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높으며 공적 절차가 진행 중입니다. 다만, 상대방의 자력이나 구체적인 금전적 피해 규모는 파악하기 어렵고, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>길 가던 여성 얼굴 흉기 공격…30대 여성 체포 후 입원 조치</t>
+          <t>[단독] 목 졸라 기절시켜 경찰 신고 막은 동거남…법원  주거 일정  영장...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05248006645386600</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183780</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-24 12:36:03.532008+00:00</t>
+          <t>2026-03-24 12:39:25.058332+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>주한미군 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 주한미군 헌병대 이관 예정</t>
+          <t>경찰 수사 및 응급입원 조치, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성을 폭행하여 코뼈 골절 등 부상을 입혔습니다. A씨는 현행범으로 체포되었으며, 경찰은 주한미군지위협정(SOFA)에 따라 A씨 신병을 미군 헌병대에 넘길 예정입니다.</t>
+          <t>30대 여성 A씨가 길 가던 20대 여성 B씨의 얼굴을 흉기로 공격하여 상해를 입힌 사건. A씨는 범행을 인정했으며, 경찰은 A씨를 응급입원 조치하고 형사 절차를 진행 중이다. 피해자 B씨는 얼굴 부위에 큰 상처를 입어 병원 치료를 받고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(주한미군 A씨), 현행범 체포로 증거 확보가 용이하며, 경찰 수사 및 미군 헌병대 이관 등 공적 절차가 진행 중입니다. 그러나 집단적 피해가 아닌 개별 사건이며, 상대방이 개인이므로 자력 확보가 불분명하고, SOFA 적용으로 인한 절차적 복잡성이 존재하여 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>피고의 책임이 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 경찰 수사 및 응급입원 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(부적합), 피고의 자력 여부가 불분명하여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>홍대 클럽서 ‘어깨 툭’ 무차별 폭행으로…주한미군 입건</t>
+          <t>길 가던 여성 얼굴 흉기 공격…30대 여성 체포 후 입원 조치</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699900?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05248006645386600</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-22 12:24:29.598018+00:00</t>
+          <t>2026-03-24 12:36:03.532008+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>주한미군 A씨</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>경찰 수사 및 주한미군 헌병대 이관 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>공원에서 새총을 쏴 행인을 다치게 한 50대 주민 A씨가 경찰에 긴급체포되었다. A씨는 피해자가 시끄럽다는 이유로 범행을 저지른 것으로 파악되었으며, 경찰은 재범 우려 등을 고려해 구속영장을 신청할 방침이다.</t>
+          <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성을 폭행하여 코뼈 골절 등 부상을 입혔습니다. A씨는 현행범으로 체포되었으며, 경찰은 주한미군지위협정(SOFA)에 따라 A씨 신병을 미군 헌병대에 넘길 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 조사 결과 명확하며(적합 조건 1), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이어서 증거 확보가 용이함(적합 조건 5, 6). 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 불충족), 단일 피해자로 피해 규모가 크지 않을 수 있어 소송금융 투자 매력도가 낮음(적합 조건 3, 4 불충족).</t>
+          <t>상대방 책임이 명확하고(주한미군 A씨), 현행범 체포로 증거 확보가 용이하며, 경찰 수사 및 미군 헌병대 이관 등 공적 절차가 진행 중입니다. 그러나 집단적 피해가 아닌 개별 사건이며, 상대방이 개인이므로 자력 확보가 불분명하고, SOFA 적용으로 인한 절차적 복잡성이 존재하여 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>시끄럽다  공원서 새총 쏴 행인 부상…50대 긴급체포</t>
+          <t>홍대 클럽서 ‘어깨 툭’ 무차별 폭행으로…주한미군 입건</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=904475</t>
+          <t>https://biz.heraldcorp.com/article/10699900?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-18 12:23:43.203631+00:00</t>
+          <t>2026-03-22 12:24:29.598018+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>가해자 구속 수사 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>60대 남성이 술병을 깨뜨려 흉기 난동을 부리다 구속되었습니다. 피해자는 생명의 위협을 느꼈으나 실명은 면했으며, 경찰의 조치에 감사함을 표했습니다. 현재 가해자에 대한 형사 수사가 진행 중입니다.</t>
+          <t>공원에서 새총을 쏴 행인을 다치게 한 50대 주민 A씨가 경찰에 긴급체포되었다. A씨는 피해자가 시끄럽다는 이유로 범행을 저지른 것으로 파악되었으며, 경찰은 재범 우려 등을 고려해 구속영장을 신청할 방침이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 흉기 난동으로 인한 구속 수사가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력에 대한 불확실성이 크고(부적합 조건), 집단적 피해가 아닌 단일 피해자 사건입니다(부적합 조건).</t>
+          <t>상대방 책임이 경찰 조사 결과 명확하며(적합 조건 1), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이어서 증거 확보가 용이함(적합 조건 5, 6). 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 불충족), 단일 피해자로 피해 규모가 크지 않을 수 있어 소송금융 투자 매력도가 낮음(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[단독]  돌연 술병 깨더니 …'흉기 난동' 60대 구속 (D리포트)</t>
+          <t>시끄럽다  공원서 새총 쏴 행인 부상…50대 긴급체포</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477342&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=904475</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-15 00:17:30.612548+00:00</t>
+          <t>2026-03-18 12:23:43.203631+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>살인미수 형사 재판 진행 중</t>
+          <t>가해자 구속 수사 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>유명 배우의 아들인 레드먼드가 살인미수 혐의로 재판을 받고 있습니다. 피해자는 등에 심각한 자상을 입었으며, 당국은 사건 경위를 조사 중입니다. 현재 형사 재판이 진행되고 있습니다.</t>
+          <t>60대 남성이 술병을 깨뜨려 흉기 난동을 부리다 구속되었습니다. 피해자는 생명의 위협을 느꼈으나 실명은 면했으며, 경찰의 조치에 감사함을 표했습니다. 현재 가해자에 대한 형사 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방의 책임이 살인미수 재판을 통해 명확하며(적합 조건 1), 당국의 조사와 형사 재판 진행으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 상대방의 자력은 '유명 배우 아들'이라는 점 외에 구체적으로 확인되지 않아 투자 규모에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 흉기 난동으로 인한 구속 수사가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력에 대한 불확실성이 크고(부적합 조건), 집단적 피해가 아닌 단일 피해자 사건입니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>‘미녀 삼총사’ 유명 배우 아들, 살인미수 재판에...이마엔 악마 뿔</t>
+          <t>[단독]  돌연 술병 깨더니 …'흉기 난동' 60대 구속 (D리포트)</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/03/14/BW45EBVHJ5BOLPAQNN64CWDEVI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477342&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-14 12:22:33.271762+00:00</t>
+          <t>2026-03-15 00:17:30.612548+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>MC딩동 (허용운)</t>
+          <t>레드먼드</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>피해자가 변호사를 선임하여 MC딩동을 고소한 상태이며, 민사상 손해배상 청구 가능성이 높음</t>
+          <t>살인미수 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>MC딩동이 인터넷 생방송 중 여성 BJ를 폭행하여 전치 2주의 상해를 입히고 공황 증상을 유발한 사건. 피해자는 변호사를 선임하여 MC딩동을 고소한 상태이며, MC딩동은 자신의 행동을 일부 인정했다.</t>
+          <t>유명 배우의 아들인 레드먼드가 살인미수 혐의로 재판을 받고 있습니다. 피해자는 등에 심각한 자상을 입었으며, 당국은 사건 경위를 조사 중입니다. 현재 형사 재판이 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>MC딩동의 폭행 행위가 영상으로 명확히 확인되고 본인도 일부 인정하여 상대방 책임이 명확하며, 피해자가 변호사를 선임해 고소를 진행 중입니다. 전치 2주의 상해 진단 등 객관적 증거도 확보되어 있습니다. 다만 단일 피해자이며 피해 규모가 수억 원 이상으로 보기는 어려워 'Medium'으로 판단합니다.</t>
+          <t>상대방의 책임이 살인미수 재판을 통해 명확하며(적합 조건 1), 당국의 조사와 형사 재판 진행으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 상대방의 자력은 '유명 배우 아들'이라는 점 외에 구체적으로 확인되지 않아 투자 규모에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>연예계 왜 이래…이재룡 음주사고 후 또 술집·남경주 성폭행·MC딩동 女...</t>
+          <t>‘미녀 삼총사’ 유명 배우 아들, 살인미수 재판에...이마엔 악마 뿔</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497850</t>
+          <t>https://www.chosun.com/international/international_general/2026/03/14/BW45EBVHJ5BOLPAQNN64CWDEVI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-14 00:26:56.900715+00:00</t>
+          <t>2026-03-14 12:22:33.271762+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>MC딩동 (허용운)</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>항공보안법 위반 혐의로 입건, 경찰 조사 중</t>
+          <t>피해자가 변호사를 선임하여 MC딩동을 고소한 상태이며, 민사상 손해배상 청구 가능성이 높음</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>여객기 내에서 한 승객이 앞좌석 승객의 머리를 가격하여 두피가 5cm 찢어지는 상해를 입혔습니다. 가해자는 항공보안법 위반 혐의로 입건되어 경찰 조사를 받고 있으며, 피해자와 가해자는 같은 패키지 여행 중이었고 비행기 탑승 전에도 다툼이 있었던 것으로 알려졌습니다.</t>
+          <t>MC딩동이 인터넷 생방송 중 여성 BJ를 폭행하여 전치 2주의 상해를 입히고 공황 증상을 유발한 사건. 피해자는 변호사를 선임하여 MC딩동을 고소한 상태이며, MC딩동은 자신의 행동을 일부 인정했다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>폭행 가해자가 특정되었고 항공보안법 위반 혐의로 입건되어 경찰 조사가 진행 중이므로 상대방 책임이 명확하며 증거 확보가 용이합니다. 그러나 가해자가 개인으로 자력 여부가 불확실하고, 단일 피해 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 적합도는 'Medium'입니다.</t>
+          <t>MC딩동의 폭행 행위가 영상으로 명확히 확인되고 본인도 일부 인정하여 상대방 책임이 명확하며, 피해자가 변호사를 선임해 고소를 진행 중입니다. 전치 2주의 상해 진단 등 객관적 증거도 확보되어 있습니다. 다만 단일 피해자이며 피해 규모가 수억 원 이상으로 보기는 어려워 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[뉴파 제보] 뒤에서 앞좌석 승객 '퍽'…그날 기내에선 무슨 일이? - 뉴스...</t>
+          <t>연예계 왜 이래…이재룡 음주사고 후 또 술집·남경주 성폭행·MC딩동 女...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179321</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497850</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-04 01:08:53.052341+00:00</t>
+          <t>2026-03-14 00:26:56.900715+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 입건 및 수사 진행 중</t>
+          <t>항공보안법 위반 혐의로 입건, 경찰 조사 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>미국 LA발 인천행 여객기에서 20대 여성 승객이 30대 여성 승객을 폭행하여 피해자가 이마가 찢어지고 의식을 잃는 사건이 발생했습니다. 피해자는 기내에서 응급처치를 받았으며, 가해자는 항공보안법 위반 혐의로 경찰에 입건되어 조사를 받고 있습니다.</t>
+          <t>여객기 내에서 한 승객이 앞좌석 승객의 머리를 가격하여 두피가 5cm 찢어지는 상해를 입혔습니다. 가해자는 항공보안법 위반 혐의로 입건되어 경찰 조사를 받고 있으며, 피해자와 가해자는 같은 패키지 여행 중이었고 비행기 탑승 전에도 다툼이 있었던 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사로 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자의 자력이 불분명하고 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단했습니다.</t>
+          <t>폭행 가해자가 특정되었고 항공보안법 위반 혐의로 입건되어 경찰 조사가 진행 중이므로 상대방 책임이 명확하며 증거 확보가 용이합니다. 그러나 가해자가 개인으로 자력 여부가 불확실하고, 단일 피해 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 적합도는 'Medium'입니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>LA발 인천행 여객기서 승객 폭행…20대 여성 입건</t>
+          <t>[뉴파 제보] 뒤에서 앞좌석 승객 '퍽'…그날 기내에선 무슨 일이? - 뉴스...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179073</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179321</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-03 00:32:36.952922+00:00</t>
+          <t>2026-03-04 01:08:53.052341+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>20대 여성 B 씨</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 및 불구속 입건</t>
+          <t>경찰 입건 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>미국 LA발 인천행 여객기 내에서 20대 여성 A 씨가 30대 여성 B 씨의 머리를 폭행하여 B 씨가 이마에 5cm 상처를 입고 응급처치를 받았다. A 씨는 항공보안법 위반 혐의로 불구속 입건되었으며, 경찰은 현재 범행 동기 등 구체적인 사건 경위를 조사 중이다.</t>
+          <t>미국 LA발 인천행 여객기에서 20대 여성 승객이 30대 여성 승객을 폭행하여 피해자가 이마가 찢어지고 의식을 잃는 사건이 발생했습니다. 피해자는 기내에서 응급처치를 받았으며, 가해자는 항공보안법 위반 혐의로 경찰에 입건되어 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이합니다. 그러나 피해 규모가 크지 않고 집단적 피해가 아니며, 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력이 낮습니다.</t>
+          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사로 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자의 자력이 불분명하고 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>LA발 인천행 기내서 20대 여성, 다른 승객 머리 폭행…상공서 응급처치</t>
+          <t>LA발 인천행 여객기서 승객 폭행…20대 여성 입건</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260303/133451142/2</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179073</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-03 00:31:42.364913+00:00</t>
+          <t>2026-03-03 00:32:36.952922+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 불구속 입건</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>경기 의정부에서 30대 여성이 길 가던 남성의 얼굴을 젓가락으로 찌른 혐의로 경찰에 체포되었습니다. 경찰은 가해자 A씨를 상해 혐의로 입건하고 피해자와 보호자를 대상으로 정확한 사건 경위를 파악하고 있습니다.</t>
+          <t>미국 LA발 인천행 여객기 내에서 20대 여성 A 씨가 30대 여성 B 씨의 머리를 폭행하여 B 씨가 이마에 5cm 상처를 입고 응급처치를 받았다. A 씨는 항공보안법 위반 혐의로 불구속 입건되었으며, 경찰은 현재 범행 동기 등 구체적인 사건 경위를 조사 중이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 가해자의 자력 정보가 없고, 단일 피해자 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>가해자의 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이합니다. 그러나 피해 규모가 크지 않고 집단적 피해가 아니며, 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>젓가락으로 길 가던 남성 얼굴 찌른 30대 여성 체포</t>
+          <t>LA발 인천행 기내서 20대 여성, 다른 승객 머리 폭행…상공서 응급처치</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515691</t>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133451142/2</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-03 00:20:21.808028+00:00</t>
+          <t>2026-03-03 00:31:42.364913+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>기내 폭행 사건 발생</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>LA발 인천행 여객기에서 A씨가 30대 여성 승객의 머리를 폭행하는 사건이 발생했습니다. 피해자는 이마에 5cm가량 상처를 입는 등 크게 다쳐 기내에서 응급처치를 받았습니다.</t>
+          <t>경기 의정부에서 30대 여성이 길 가던 남성의 얼굴을 젓가락으로 찌른 혐의로 경찰에 체포되었습니다. 경찰은 가해자 A씨를 상해 혐의로 입건하고 피해자와 보호자를 대상으로 정확한 사건 경위를 파악하고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 기내 사건이므로 CCTV, 목격자 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 개인 간의 폭행 사건으로 상대방의 자력이 불분명하며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다. 또한 집단적 피해가 아닙니다.</t>
+          <t>가해자의 책임이 명확하고 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 가해자의 자력 정보가 없고, 단일 피해자 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>LA발 인천행 여객기에서 폭행 사건…두부 외상으로 기내 응급처치</t>
+          <t>젓가락으로 길 가던 남성 얼굴 찌른 30대 여성 체포</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030239357</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515691</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-02 12:32:16.435836+00:00</t>
+          <t>2026-03-03 00:20:21.808028+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>상해 혐의로 검찰 송치 예정</t>
+          <t>기내 폭행 사건 발생</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>30대 가장 A씨가 보복 운전에 항의하다가 어린 자녀들이 보는 앞에서 SUV 운전자 B씨에게 무차별 폭행을 당했습니다. A씨는 코뼈 골절과 왼쪽 눈 이상 진단을 받았으며 치료비만 1000만원에 달하고, 가족들 모두 트라우마에 시달리고 있습니다. B씨는 상해 혐의로 경찰에 검거되어 검찰 송치를 앞두고 있습니다.</t>
+          <t>LA발 인천행 여객기에서 A씨가 30대 여성 승객의 머리를 폭행하는 사건이 발생했습니다. 피해자는 이마에 5cm가량 상처를 입는 등 크게 다쳐 기내에서 응급처치를 받았습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방의 보복 운전 및 무차별 폭행 책임이 명확하고(적합 조건 1), 경찰 검거 및 검찰 송치 예정으로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 피해 규모가 수억 원 이상으로 크지 않고(적합 조건 4), 집단적 피해가 아니며(적합 조건 3), 상대방의 자력 정보가 불분명하여(적합 조건 2) 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 기내 사건이므로 CCTV, 목격자 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 개인 간의 폭행 사건으로 상대방의 자력이 불분명하며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다. 또한 집단적 피해가 아닙니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>치료비 1000만원 이상, 정신적 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>보복 운전에 항의하자 '무차별 폭행'…코뼈 부러진 30대 가장</t>
+          <t>LA발 인천행 여객기에서 폭행 사건…두부 외상으로 기내 응급처치</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260302_0003531229</t>
+          <t>https://www.hankyung.com/article/2026030239357</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-02 00:26:18.419479+00:00</t>
+          <t>2026-03-02 12:32:16.435836+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>20대 여성 A씨</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>상해 혐의로 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>미국 LA발 인천행 여객기 안에서 20대 여성 A씨가 다른 승객을 폭행하여 머리와 이마에 5cm가량의 상처를 입힌 사건이 발생했습니다. A씨는 항공보안법 위반 혐의로 인천공항경찰단에 입건되어 조사를 받고 있습니다.</t>
+          <t>30대 가장 A씨가 보복 운전에 항의하다가 어린 자녀들이 보는 앞에서 SUV 운전자 B씨에게 무차별 폭행을 당했습니다. A씨는 코뼈 골절과 왼쪽 눈 이상 진단을 받았으며 치료비만 1000만원에 달하고, 가족들 모두 트라우마에 시달리고 있습니다. B씨는 상해 혐의로 경찰에 검거되어 검찰 송치를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 입건), 증거 확보 가능성이 높으며(기내 사건, 경찰 조사), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방(개인)의 자력 정보가 없어 배상 능력에 대한 불확실성이 크고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자를 유치할 만큼 크다고 보기는 어렵습니다.</t>
+          <t>상대방의 보복 운전 및 무차별 폭행 책임이 명확하고(적합 조건 1), 경찰 검거 및 검찰 송치 예정으로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 피해 규모가 수억 원 이상으로 크지 않고(적합 조건 4), 집단적 피해가 아니며(적합 조건 3), 상대방의 자력 정보가 불분명하여(적합 조건 2) 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>치료비 1000만원 이상, 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>20대 여성, 기내서 승객 폭행... 머리·이마 부위에 5cm 상처</t>
+          <t>보복 운전에 항의하자 '무차별 폭행'…코뼈 부러진 30대 가장</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/01/2026030122302566946</t>
+          <t>https://www.newsis.com/view/NISX20260302_0003531229</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-02 00:18:18.579843+00:00</t>
+          <t>2026-03-02 00:26:18.419479+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>상해</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
+          <t>20대 여성 A씨</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>경찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>미국 LA발 인천행 여객기 안에서 20대 여성 A씨가 다른 승객을 폭행하여 머리와 이마에 5cm가량의 상처를 입힌 사건이 발생했습니다. A씨는 항공보안법 위반 혐의로 인천공항경찰단에 입건되어 조사를 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(경찰 입건), 증거 확보 가능성이 높으며(기내 사건, 경찰 조사), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방(개인)의 자력 정보가 없어 배상 능력에 대한 불확실성이 크고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자를 유치할 만큼 크다고 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>20대 여성, 기내서 승객 폭행... 머리·이마 부위에 5cm 상처</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/01/2026030122302566946</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:18:18.579843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>상해</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
           <t>조성환 전 조이웍스앤코 대표</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>경찰 수사 후 검찰 불구속 송치</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>러닝화 브랜드 호카의 국내 총판사였던 조이웍스앤코의 전 대표 조성환이 하청업체 대표와 직원을 폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자들은 갈비뼈 골절과 뇌진탕 진단을 받았으며, 조 전 대표는 사과문을 발표하고 자리에서 물러났습니다. 호카 미국 본사는 해당 업체와 총판 계약을 해지했습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>조이웍스앤코 전 대표의 폭행 혐의가 경찰 수사를 거쳐 검찰에 송치되었고, 본인도 잘못을 인정하여 책임이 명확합니다. 피해자들의 진단서 등 증거도 확보 가능합니다. 다만, 피해자가 2명으로 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 금액이 명확히 파악되지 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>“너 나 알아?” 하청업체 폭행 前 호카 국내총판 대표 불구속송치</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406706</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-02-23 12:35:56.625849+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N25"/>
+  <autoFilter ref="A1:N26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>