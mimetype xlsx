--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="37" customWidth="1" min="9" max="9"/>
-    <col width="43" customWidth="1" min="10" max="10"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -540,459 +540,531 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>생명/신체 침해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>구속기소 및 형사 재판 예정</t>
+          <t>1심 선고 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔 연쇄 살인 사건 피의자 김소영이 20대 남성 6명에게 약물을 투여해 의식을 잃게 하거나 숨지게 한 혐의로 구속기소 되었다. 그녀의 SNS 사진과 머그샷의 극단적인 차이가 화제가 되었으며, 경계선 지능 가능성도 제기되었다. 첫 재판은 내달 9일 열릴 예정이다.</t>
+          <t>김소영이 약물이 든 음료를 건네 남성 2명을 숨지게 하고 4명에게 상해를 입힌 사건의 1심 선고가 임박했습니다. 검찰은 사형을 구형했으나 피고인 측은 살인의 고의를 부인하며 미필적 고의 입증 여부가 핵심 쟁점입니다. 법조계는 살인죄 인정 시 무기징역 등 중형이 선고될 가능성이 높다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피고인(김소영)은 개인으로, 소송금융 적합 조건 중 '상대방에게 자력이 충분함'에 부합하지 않습니다. 사건은 형사 재판이 진행 중이며, 민사상 손해배상 청구가 가능하더라도 회수 가능성이 낮아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮습니다 (적합 조건 2 미충족). 또한 피해자 수가 소송금융의 집단적 피해 요건(수십 명 이상)에 미치지 못합니다 (적합 조건 3 미충족). 이로 인해 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>사망 2명, 상해 4명 (총 6명)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'모텔 살인' 김소영, 셀카와 머그샷 달랐던 이유?…9900원 어플 뭐길래</t>
+          <t>'강북모텔 살인' 김소영 오늘 1심 선고…'살인죄 적용' 가를 핵심 쟁점...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026033007295726991</t>
+          <t>https://www.fnnews.com/news/202608261448571932</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-30 00:26:02.578789+00:00</t>
+          <t>2026-09-26 07:01:21.516289+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>생명/신체 침해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중 또는 완료</t>
+          <t>구속기소 및 형사 재판 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>그것이 알고 싶다에서 강북 모텔 연쇄살인 사건을 추적. 20세 여성 김소영이 숙취 해소제에 약물을 넣어 4개월간 2명의 피해자를 살해한 것으로 지목됨. 현재 수사가 진행 중인 것으로 보이며, 피해자 유족의 손해배상 청구가 예상됨.</t>
+          <t>서울 강북구 모텔 연쇄 살인 사건 피의자 김소영이 20대 남성 6명에게 약물을 투여해 의식을 잃게 하거나 숨지게 한 혐의로 구속기소 되었다. 그녀의 SNS 사진과 머그샷의 극단적인 차이가 화제가 되었으며, 경계선 지능 가능성도 제기되었다. 첫 재판은 내달 9일 열릴 예정이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하나(적합 조건 1), 20세 개인 피의자의 자력 부족이 예상되어 배상금 회수 가능성이 낮음. 또한 피해자 수가 2명으로 집단적 피해(적합 조건 3)에 해당하지 않아 소송금융 투자 적합도가 낮음.</t>
+          <t>피고인(김소영)은 개인으로, 소송금융 적합 조건 중 '상대방에게 자력이 충분함'에 부합하지 않습니다. 사건은 형사 재판이 진행 중이며, 민사상 손해배상 청구가 가능하더라도 회수 가능성이 낮아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>레이디, 킬러였다 …'그것이 알고 싶다' 강북 모텔 연쇄살인 추적</t>
+          <t>'모텔 살인' 김소영, 셀카와 머그샷 달랐던 이유?…9900원 어플 뭐길래</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928872</t>
+          <t>https://www.imaeil.com/page/view/2026033007295726991</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-22 00:19:34.109294+00:00</t>
+          <t>2026-03-30 00:26:02.578789+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>생명/신체 침해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A씨 (전직 부기장)</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>피의자 검거 및 구속영장 신청 예정, 경찰 수사 진행 중</t>
+          <t>경찰/검찰 수사 진행 중 또는 완료</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전직 부기장 A씨가 과거 직장 동료인 기장 4명을 대상으로 3년간 범행을 계획, 1명을 살해하고 1명에게 범행을 시도한 혐의로 경찰에 붙잡혔다. A씨는 공군사관학교의 부당한 기득권으로 인생이 파멸되었다고 주장하며 범행을 시인했다. 경찰은 A씨의 정신질환 여부 및 직장 내 갈등 가능성을 조사 중이며, 구속영장을 신청할 예정이다.</t>
+          <t>그것이 알고 싶다에서 강북 모텔 연쇄살인 사건을 추적. 20세 여성 김소영이 숙취 해소제에 약물을 넣어 4개월간 2명의 피해자를 살해한 것으로 지목됨. 현재 수사가 진행 중인 것으로 보이며, 피해자 유족의 손해배상 청구가 예상됨.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피의자 A씨의 범행 사실이 명확하고(상대방 책임 명확), 사망 사건으로 피해 규모가 크며(피해 규모 큼), 피의자 검거 및 자백으로 증거 확보가 용이하고(증거 확보 가능), 경찰 수사가 진행 중인 점(공적 절차 진행 중)은 긍정적입니다. 그러나 피의자 A씨의 자력이 충분하지 않을 가능성이 높아(상대방 자력 불충분) 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 특정 소수 대상 범죄입니다.</t>
+          <t>피의자의 책임은 명확하나(적합 조건 1), 20세 개인 피의자의 자력 부족이 예상되어 배상금 회수 가능성이 낮음. 또한 피해자 수가 2명으로 집단적 피해(적합 조건 3)에 해당하지 않아 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>4명 (사망 1명, 피해 시도 3명)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>기장 살해 피의자 “4명 죽이려 했다…범행 3년 계획”</t>
+          <t>레이디, 킬러였다 …'그것이 알고 싶다' 강북 모텔 연쇄살인 추적</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000519661</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928872</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 12:32:13.457752+00:00</t>
+          <t>2026-03-22 00:19:34.109294+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>생명/신체 침해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>피의자 A씨</t>
+          <t>A씨 (전직 부기장)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 검거 완료, 범행 동기 조사 예정</t>
+          <t>피의자 검거 및 구속영장 신청 예정, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>항공사 기장 B씨가 동료였던 A씨에게 흉기에 찔려 살해당한 사건. 피의자 A씨는 범행 당일 울산에서 검거되었으며, 전날 다른 전 직장 동료 C씨에게도 상해를 시도한 혐의를 받는다. 경찰은 A씨를 상대로 범행 동기 등 구체적인 사건 경위를 조사할 예정이다.</t>
+          <t>전직 부기장 A씨가 과거 직장 동료인 기장 4명을 대상으로 3년간 범행을 계획, 1명을 살해하고 1명에게 범행을 시도한 혐의로 경찰에 붙잡혔다. A씨는 공군사관학교의 부당한 기득권으로 인생이 파멸되었다고 주장하며 범행을 시인했다. 경찰은 A씨의 정신질환 여부 및 직장 내 갈등 가능성을 조사 중이며, 구속영장을 신청할 예정이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하나 (적합 조건 1번 충족), 소송 상대방이 개인(전 직장 동료)으로 특정되어 자력 확보가 불확실함 (적합 조건 2번 미충족). 집단적 피해가 아니며 (적합 조건 3번 미충족), 소송금융의 핵심인 회수 가능성이 낮아 투자 매력이 떨어짐.</t>
+          <t>피의자 A씨의 범행 사실이 명확하고(상대방 책임 명확), 사망 사건으로 피해 규모가 크며(피해 규모 큼), 피의자 검거 및 자백으로 증거 확보가 용이하고(증거 확보 가능), 경찰 수사가 진행 중인 점(공적 절차 진행 중)은 긍정적입니다. 그러나 피의자 A씨의 자력이 충분하지 않을 가능성이 높아(상대방 자력 불충분) 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 특정 소수 대상 범죄입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 상해 미수 1명)</t>
+          <t>4명 (사망 1명, 피해 시도 3명)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[속보] 항공사 기장 살해 용의자, 울산서 검거</t>
+          <t>기장 살해 피의자 “4명 죽이려 했다…범행 3년 계획”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/17/20260317500303?wlog_tag3=naver</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000519661</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 12:40:07.515924+00:00</t>
+          <t>2026-03-18 12:32:13.457752+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>생명/신체 침해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>피의자 A씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>검찰 수사 및 기소 예정, 추가 피해자 수사 중</t>
+          <t>경찰 수사 및 피의자 검거 완료, 범행 동기 조사 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>20대 여성 김소영이 약물 음료로 남성 2명을 살해하고 2명에게 의식불명을 초래한 혐의로 신상이 공개됨. 검찰은 김 씨를 살인 등 혐의로 기소할 예정이며, 추가 피해자 2명에 대한 수사도 진행 중이다.</t>
+          <t>항공사 기장 B씨가 동료였던 A씨에게 흉기에 찔려 살해당한 사건. 피의자 A씨는 범행 당일 울산에서 검거되었으며, 전날 다른 전 직장 동료 C씨에게도 상해를 시도한 혐의를 받는다. 경찰은 A씨를 상대로 범행 동기 등 구체적인 사건 경위를 조사할 예정이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 증거가 확보 가능하고(적합 조건 5) 공적 절차(검찰 수사 및 기소)가 진행 중이지만(적합 조건 6), 피의자가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
+          <t>피의자의 책임은 명확하나 (적합 조건 1번 충족), 소송 상대방이 개인(전 직장 동료)으로 특정되어 자력 확보가 불확실함 (적합 조건 2번 미충족). 집단적 피해가 아니며 (적합 조건 3번 미충족), 소송금융의 핵심인 회수 가능성이 낮아 투자 매력이 떨어짐.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>최소 4명 (사망 2명, 의식불명 2명, 추가 피해자 수사 중)</t>
+          <t>2명 (사망 1명, 상해 미수 1명)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄살인’ 피의자 김소영 신상 공개…“추가 피해자 2명 수사중...</t>
+          <t>[속보] 항공사 기장 살해 용의자, 울산서 검거</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8503329&amp;ref=A</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/17/20260317500303?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-09 12:34:55.313859+00:00</t>
+          <t>2026-03-17 12:40:07.515924+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>생명/신체 침해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 기소 예정, 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>20대 여성 김소영이 약물 음료로 남성 2명을 살해하고 2명에게 의식불명을 초래한 혐의로 신상이 공개됨. 검찰은 김 씨를 살인 등 혐의로 기소할 예정이며, 추가 피해자 2명에 대한 수사도 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 증거가 확보 가능하고(적합 조건 5) 공적 절차(검찰 수사 및 기소)가 진행 중이지만(적합 조건 6), 피의자가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>최소 4명 (사망 2명, 의식불명 2명, 추가 피해자 수사 중)</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>‘모텔 연쇄살인’ 피의자 김소영 신상 공개…“추가 피해자 2명 수사중...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8503329&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:34:55.313859+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>생명/신체 침해</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>김 모 씨</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>검찰 수사 및 신상정보공개심의위 검토 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>20대 여성 김 모 씨가 약물을 이용해 남성 2명을 살해하고 2명에게 상해를 입힌 혐의로 구속 송치되었다. 검찰은 피의자의 신상 공개를 검토 중이며, 피해자 유족 측은 범행의 잔혹성과 추가 피해 가능성을 들어 신상 공개를 강력히 요구하고 있다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>피의자의 책임이 명확하고 공적 절차가 진행 중이며 증거 확보가 용이하나(적합 조건 1, 5, 6), 피의자가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮음(적합 조건 2 불충족). 또한 피해자 수가 소송금융 투자 대상으로서의 집단적 피해 규모에는 미치지 못함(적합 조건 3 불충족).</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>4명 (사망 2명, 부상 2명)</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>‘모텔 연쇄살인’ 피의자 신상 공개 검토…“잔혹성 등 고려해달라”</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494825&amp;ref=A</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-26 12:40:40.364847+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>