--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="42" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -533,450 +533,522 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>선거법 위반</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>전 후보</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>허위사실 유포 경로 추적 착수, 고발 예정</t>
+          <t>과거 선거법 위반 사건으로 이미 종결됨. 현재는 정치적 공방.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이철우 경북지사 후보 캠프가 선거 과정에서 발생한 허위사실 유포 및 흑색선전에 대해 경로 추적에 착수하고, 관련자 전원을 고발하겠다고 밝혔습니다. 이는 선거법 위반 및 명예훼손에 해당할 수 있는 사안으로, 캠프 측은 김재원 후보 측에 사퇴를 촉구하기도 했습니다.</t>
+          <t>대전 서구청장 후보자 토론회에서 서 후보가 전 후보의 8년 전 선거법 위반 사건을 재차 거론하며 사과 의향을 물었다. 전 후보는 이미 충분히 입장을 밝혔다고 일축하며, 현재 진행 중인 서 후보 측 비서실장 의혹을 언급했다. 기사는 정책 경쟁보다 과거 의혹 공방에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>허위사실 유포의 작성·공유·지시자가 아직 특정되지 않아 상대방 책임이 불명확하며, 상대방의 자력 또한 불확실합니다. 또한, 집단적 피해가 아닌 특정 후보 캠프에 대한 피해로 소송금융의 주요 적합 조건에 부합하지 않습니다. 피해 규모 산정 및 증거 확보가 초기 단계인 점도 투자 적합도를 낮춥니다.</t>
+          <t>언급된 '선거법 위반 사건'은 '8년 전의 일'로 명시되어 있어 이미 법적으로 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 현재 기사는 정치적 공방을 다루고 있으며, 새로운 소송금융 투자 기회로 볼 만한 피해 발생이나 진행 중인 법적 절차가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'허위사실 유포' 경로 추적 착수…이철우 캠프 “작성·공유·지시자까...</t>
+          <t>대전 서구청장 토론회, 정책 경쟁보다 의혹 공방 부각</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260331500199</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=446676</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 12:55:50.762605+00:00</t>
+          <t>2026-07-05 07:02:21.895478+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>선거법 위반</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>허위사실 유포 혐의로 형사 고발 진행 중, 민사상 손해배상 청구 예고</t>
+          <t>허위사실 유포 경로 추적 착수, 고발 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>명재성 고양시장 예비후보 캠프가 '허위사실 유포' 혐의로 J씨를 고발했다. 캠프 측은 J씨가 배포한 내용이 사실무근이며 악의적으로 편집된 것이라고 주장하며, 배후 세력에 대해서도 법적 책임과 민사상 손해배상을 청구할 것이라고 밝혔다.</t>
+          <t>이철우 경북지사 후보 캠프가 선거 과정에서 발생한 허위사실 유포 및 흑색선전에 대해 경로 추적에 착수하고, 관련자 전원을 고발하겠다고 밝혔습니다. 이는 선거법 위반 및 명예훼손에 해당할 수 있는 사안으로, 캠프 측은 김재원 후보 측에 사퇴를 촉구하기도 했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임의 명확성이 낮고(캠프 주장만 있음), 상대방이 개인으로 자력 충분 여부 불확실하며, 피해 규모가 크지 않고 집단적 피해가 아님. 다만, 허위사실 유포 혐의로 형사 고발이 진행 중인 '관련절차진행' 단계에 해당함.</t>
+          <t>허위사실 유포의 작성·공유·지시자가 아직 특정되지 않아 상대방 책임이 불명확하며, 상대방의 자력 또한 불확실합니다. 또한, 집단적 피해가 아닌 특정 후보 캠프에 대한 피해로 소송금융의 주요 적합 조건에 부합하지 않습니다. 피해 규모 산정 및 증거 확보가 초기 단계인 점도 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (명재성 예비후보)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>명재성 고양시장 예비후보 캠프, '허위사실 유포' 혐의자 고발</t>
+          <t>'허위사실 유포' 경로 추적 착수…이철우 캠프 “작성·공유·지시자까...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3544248</t>
+          <t>https://www.news2day.co.kr/article/20260331500199</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:37:16.464624+00:00</t>
+          <t>2026-03-31 12:55:50.762605+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>선거법 위반</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>전직 공무원 A 씨</t>
+          <t>J씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 및 선거관리위원회 고발 접수, 수사 및 조사 예정</t>
+          <t>허위사실 유포 혐의로 형사 고발 진행 중, 민사상 손해배상 청구 예고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>명재성 고양시장 예비후보 캠프가 전직 공무원 A 씨를 허위사실 유포 혐의로 고양경찰서와 덕양구선거관리위원회에 고발했다. 캠프 측은 A 씨가 후보자를 낙선시킬 목적으로 근거 없는 비방과 허위사실을 유포했다고 주장하며, 민사상 손해배상 청구 및 추가 고발을 예고했다.</t>
+          <t>명재성 고양시장 예비후보 캠프가 '허위사실 유포' 혐의로 J씨를 고발했다. 캠프 측은 J씨가 배포한 내용이 사실무근이며 악의적으로 편집된 것이라고 주장하며, 배후 세력에 대해서도 법적 책임과 민사상 손해배상을 청구할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방이 전직 공무원 개인으로 자력 충분 조건(2)에 부합하지 않으며, 피해자가 특정 후보자 개인으로 집단적 피해 조건(3)에 해당하지 않는다. 또한, 피해 금액 추정이 어렵고 규모가 크다고 보기 어려워 피해 규모 조건(4)도 충족하지 못하여 소송금융 투자로서의 회수 가능성이 낮다.</t>
+          <t>상대방 책임의 명확성이 낮고(캠프 주장만 있음), 상대방이 개인으로 자력 충분 여부 불확실하며, 피해 규모가 크지 않고 집단적 피해가 아님. 다만, 허위사실 유포 혐의로 형사 고발이 진행 중인 '관련절차진행' 단계에 해당함.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명 (명재성 예비후보)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>명재성 고양시장 예비후보 캠프, 허위사실 유포 혐의 전직 공무원 고발</t>
+          <t>명재성 고양시장 예비후보 캠프, '허위사실 유포' 혐의자 고발</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025969?ref=naver</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3544248</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 12:59:18.877568+00:00</t>
+          <t>2026-03-31 00:37:16.464624+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>선거법 위반</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>민형배 의원 측</t>
+          <t>전직 공무원 A 씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>당 선관위 고발 예정</t>
+          <t>경찰 및 선거관리위원회 고발 접수, 수사 및 조사 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>더불어민주당 전남·광주 통합특별시장 경선 후보인 신정훈 의원 측이 민형배 의원 지지자들이 가짜 카드뉴스를 유포하여 유권자를 현혹하고 불법 선거운동을 했다고 주장했습니다. 신정훈 의원 캠프는 민형배 의원에게 사과를 요구하며, 해당 카드뉴스 문제를 당 선관위에 고발할 예정입니다.</t>
+          <t>명재성 고양시장 예비후보 캠프가 전직 공무원 A 씨를 허위사실 유포 혐의로 고양경찰서와 덕양구선거관리위원회에 고발했다. 캠프 측은 A 씨가 후보자를 낙선시킬 목적으로 근거 없는 비방과 허위사실을 유포했다고 주장하며, 민사상 손해배상 청구 및 추가 고발을 예고했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 사건은 주로 정치적 분쟁에 해당하며, 소송금융의 주요 대상인 금전적 피해 규모가 불분명합니다. 상대방 책임이 '민형배 의원 지지자들'로 특정되지만, 민형배 의원 본인이나 캠프의 직접적인 책임 여부는 추가 확인이 필요하며, 개별 지지자들의 자력은 불분명합니다. (적합 조건 2, 3, 4 불충족) 다만, 해당 카드뉴스라는 증거가 존재하고(적합 조건 5), 당 선관위 고발이라는 공적 절차가 진행될 예정입니다(적합 조건 6).</t>
+          <t>상대방이 전직 공무원 개인으로 자력 충분 조건(2)에 부합하지 않으며, 피해자가 특정 후보자 개인으로 집단적 피해 조건(3)에 해당하지 않는다. 또한, 피해 금액 추정이 어렵고 규모가 크다고 보기 어려워 피해 규모 조건(4)도 충족하지 못하여 소송금융 투자로서의 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (명재성 예비후보)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>신정훈, 민형배 의원 카드뉴스 당 선관위에 고발</t>
+          <t>명재성 고양시장 예비후보 캠프, 허위사실 유포 혐의 전직 공무원 고발</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260322_0003558715</t>
+          <t>https://www.sedaily.com/article/20025969?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-22 12:31:41.609759+00:00</t>
+          <t>2026-03-30 12:59:18.877568+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>선거법 위반</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>민형배 의원 측</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>오세훈 시장에 대한 기소 및 재판 진행 중</t>
+          <t>당 선관위 고발 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>기사는 오세훈 서울시장에 대한 기소와 관련하여 사법 개입 우려와 정치성 논란을 제기한다. 오 시장은 여론조사 조작 관련 범행이 법정에서 드러났으며, 가해자와 피해자가 뒤바뀐 상황이라고 주장하며 자신에 대한 기소가 선거 기간과 맞춰졌다고 강조했다.</t>
+          <t>더불어민주당 전남·광주 통합특별시장 경선 후보인 신정훈 의원 측이 민형배 의원 지지자들이 가짜 카드뉴스를 유포하여 유권자를 현혹하고 불법 선거운동을 했다고 주장했습니다. 신정훈 의원 캠프는 민형배 의원에게 사과를 요구하며, 해당 카드뉴스 문제를 당 선관위에 고발할 예정입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 오세훈 시장에 대한 기소 및 재판 진행 상황을 다루는 형사/공법적 사안으로, 소송금융의 주된 대상인 민사상 손해배상 청구 사건이 아니다. 피해자가 특정되어 손해배상을 청구하는 구조가 아니며, 명확한 민사상 손해액이나 배상 책임 주체를 파악하기 어렵다.</t>
+          <t>이 사건은 주로 정치적 분쟁에 해당하며, 소송금융의 주요 대상인 금전적 피해 규모가 불분명합니다. 상대방 책임이 '민형배 의원 지지자들'로 특정되지만, 민형배 의원 본인이나 캠프의 직접적인 책임 여부는 추가 확인이 필요하며, 개별 지지자들의 자력은 불분명합니다. (적합 조건 2, 3, 4 불충족) 다만, 해당 카드뉴스라는 증거가 존재하고(적합 조건 5), 당 선관위 고발이라는 공적 절차가 진행될 예정입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>최호정 의장  사법개입 우려 … 오세훈 기소 정치성 논란</t>
+          <t>신정훈, 민형배 의원 카드뉴스 당 선관위에 고발</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386755</t>
+          <t>https://www.newsis.com/view/NISX20260322_0003558715</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-21 00:20:53.685852+00:00</t>
+          <t>2026-03-22 12:31:41.609759+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>선거법 위반</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
+          <t>오세훈 시장에 대한 기소 및 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>기사는 오세훈 서울시장에 대한 기소와 관련하여 사법 개입 우려와 정치성 논란을 제기한다. 오 시장은 여론조사 조작 관련 범행이 법정에서 드러났으며, 가해자와 피해자가 뒤바뀐 상황이라고 주장하며 자신에 대한 기소가 선거 기간과 맞춰졌다고 강조했다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>이 기사는 오세훈 시장에 대한 기소 및 재판 진행 상황을 다루는 형사/공법적 사안으로, 소송금융의 주된 대상인 민사상 손해배상 청구 사건이 아니다. 피해자가 특정되어 손해배상을 청구하는 구조가 아니며, 명확한 민사상 손해액이나 배상 책임 주체를 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>최호정 의장  사법개입 우려 … 오세훈 기소 정치성 논란</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386755</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:20:53.685852+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>선거법 위반</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
           <t>정부의 딥페이크 탐지 기술 고도화 및 활용 계획 발표</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>행정안전부와 국립과학수사연구원이 AI 기반 딥페이크 탐지 분석 모델의 정확도를 92%로 높여 중앙선거관리위원회에 제공합니다. 이는 6·3 지방선거를 앞두고 딥페이크 확산을 방지하기 위함이며, 향후 성범죄, 명예훼손 등 디지털 범죄 수사로도 활용 범위를 확대할 계획입니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>본 기사는 정부가 딥페이크 탐지 기술을 고도화하여 선거 및 디지털 범죄 수사에 활용하겠다는 계획을 발표하는 내용입니다. 특정 딥페이크 사건이나 피해자가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 소송 대상이 될 만한 구체적인 분쟁이나 손해배상 청구권이 파악되지 않습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>지선 딥페이크 대응… AI 탐지기술 고도화</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260310517457?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-10 12:32:05.947040+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>