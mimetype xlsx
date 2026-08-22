--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$306</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$318</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N306"/>
+  <dimension ref="A1:N318"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="25" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -552,21481 +552,22333 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 성착취물의 정의와 성폭력처벌법에 따른 법적 내용을 설명하는 법률 상식 칼럼입니다. 피해자의 의사에 반해 촬영되거나 협박, 강요 등으로 제작된 성적 촬영물 및 편집물을 포괄하는 개념을 다룹니다. 특정 사건이나 피해 사례에 대한 보도가 아닙니다.</t>
+          <t>권민성 변호사가 피서지 헌팅 과정에서 발생할 수 있는 강제추행의 법적 판단 기준을 설명합니다. 상대방의 명확한 동의 없는 신체 접촉은 '기습추행'에 해당할 수 있으며, 음주 상태에서의 동의는 엄격하게 판단되어 준강제추행으로 이어질 수 있음을 강조합니다. 이는 특정 사건이 아닌 일반적인 법률 해설입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성착취물 관련 법률 상식을 설명하는 일반적인 정보글입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 적합도를 판단할 수 있는 구체적인 정보가 전혀 없어 투자 대상으로서 부적합합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 피서지에서의 헌팅과 강제추행의 법적 경계에 대한 변호사의 법률 칼럼입니다. 소송금융 투자 대상이 되기 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[알아두면 쓸모있는 법률상식] 성착취물 제작·유포, 제작 지시·기획 가...</t>
+          <t>[기고] 피서지 헌팅과 강제추행의 모호한 경계, 법원은 어디까지 인정할...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=127268</t>
+          <t>https://www.wikitree.co.kr/articles/1152339</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:01:14.404064+00:00</t>
+          <t>2026-08-15 07:01:11.763292+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>최영중</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 기소, 재판 예정, 추가 범행 수사 중</t>
+          <t>경찰 수사 중, 피의자 구속, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>23년 전 모텔에 몰래카메라를 설치해 성관계 영상을 촬영하고 이를 빌미로 돈을 뜯어낸 남성 A 씨가 검찰 보완수사 끝에 구속 기소되었습니다. 현재까지 확인된 피해자는 20명, 피해 금액은 5천만 원에 달하며, 검찰은 추가 범행 여부를 수사 중입니다. A 씨는 혐의 일체를 자백했습니다.</t>
+          <t>최영중 전 청주시의원이 미성년자 성매매 혐의로 구속되었으며, 경찰 수사 중 피해자에게 증거 인멸을 지시한 사실이 드러났다. 경찰은 통신기록 영장을 발부받아 추가 피해자 여부를 집중 수사할 예정이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확하고(A 씨 자백, 증거 확보), 20명 이상의 집단적 피해가 발생했으며, 검찰 수사 및 기소 등 공적 절차가 진행 중입니다. 또한, 23년 만에 범인이 검거되고 자백하여 증거 확보가 확실합니다. 피고인이 개인이고 현재까지 확인된 피해 금액이 소송금융 투자에 매우 크다고 보기는 어렵지만, 범죄의 심각성을 고려할 때 정신적 손해배상액이 높게 인정될 가능성이 있어 투자 가치가 높습니다.</t>
+          <t>최영중 전 시의원의 미성년자 성매매 혐의가 명확하고(적합 조건 1), 경찰 수사 및 구속 절차가 진행 중이며(적합 조건 6), 통신기록 영장 발부 등으로 증거 확보가 용이하다(적합 조건 5). 또한, 추가 피해자 수사 중으로 집단적 피해 가능성도 있다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>20명</t>
+          <t>1명 확인, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[단독] '몰카 협박' 23년만에 기소…검찰 보완수사로 덜미</t>
+          <t>우리 대화 지워라  수차례 지시‥최영중 구속</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/news/MYH20260430184754Wim</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6841400_37012.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-16 07:02:19.125027+00:00</t>
+          <t>2026-08-06 22:02:27.959885+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>최영중</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속, 추가 피해자 수사 확대</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>곽태영 변호사의 칼럼은 강제추행치상죄의 법적 정의와 처벌 수위를 설명합니다. 추행 과정에서 발생한 경미한 멍이나 찰과상도 상해로 인정되어 5년 이상의 유기징역에 처해질 수 있음을 강조합니다. 이는 특정 사건이 아닌 일반적인 법률 해설입니다.</t>
+          <t>최영중 전 청주시의원이 미성년자 성매매 및 성 착취물 제작 요구 혐의로 구속되었다. 법원은 증거 인멸 및 도주 우려를 이유로 구속영장을 발부했으며, 최 씨는 미성년자인 줄 몰랐다며 혐의를 부인하고 있다. 경찰은 최 씨의 신병을 확보하고 추가 피해자 및 범행 여부를 집중적으로 수사할 방침이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌 강제추행치상죄에 대한 법률 칼럼으로, 소송금융 투자 검토에 필요한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
+          <t>최영중 전 시의원의 미성년자 성매매 및 성 착취물 제작 요구 혐의에 대해 구속영장이 발부되어 상대방 책임이 명확하며(적합 조건 1), 경찰이 추가 피해자 수사를 확대할 방침이므로 집단적 피해 가능성이 높다(적합 조건 3). 압수수색을 통해 증거가 확보되었고(적합 조건 5), 현재 경찰 수사 및 구속이라는 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>강제추행치상죄, 5년 이상의 유기징역 처해진다 [곽태영 변호사 칼럼]</t>
+          <t>'미성년자 성매매' 혐의 최영중 구속...수사 확대</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=78677</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202607302021598456</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-14 07:00:07.904008+00:00</t>
+          <t>2026-08-01 07:00:16.619408+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>A(30대)씨</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>형사 재판 실형 선고</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>SNS를 통해 알게 된 미성년자와 3차례 성관계를 한 30대 남성에게 징역 2년의 실형이 선고되었습니다. 형사 재판에서 유죄가 확정되어 가해자의 책임이 명확하며, 이는 민사상 손해배상 청구의 강력한 근거가 될 수 있습니다. 다만, 가해자의 자력과 피해 규모에 대한 정보가 부족하고 단일 피해자 사건이라는 점이 소송금융 투자 검토 시 고려될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 재판에서 실형 선고로 명확히 입증되었고(적합 조건 1), 형사 판결문이 강력한 증거로 활용될 수 있습니다(적합 조건 5). 그러나 상대방의 자력이 불분명하며(부적합 조건), 단일 피해자 사건으로 집단적 피해에 해당하지 않아(부적합 조건) 소송금융 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>SNS서 만난 미성년자와 3차례 성관계 한 30대 실형</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6554090?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260727080349</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-07-29 07:02:40.923259+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>최영중 전 청주시의회 의원</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정당 공천심사위원회에 성추행 의혹 제기 및 공천 배제 요청 진행 중</t>
+          <t>경찰 수사 진행 중, 추가 범죄 여부 조사 중. 최영중 전 시의원 의원직 사퇴.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>정장수 후보가 류규하 후보에 대한 성추행 의혹을 제기하며 공천 배제를 요구했다. 피해자의 자술탄원서와 여성단체의 공문이 시당 공심위에 제출된 상태이다. 류규하 후보는 경선 요구를 받아들일 수 없으며 중앙당 공관위에 이의를 제기할 것이라고 밝혔다.</t>
+          <t>최영중 전 청주시의회 의원이 미성년자 성매매 및 성착취물 제작 혐의로 경찰 수사를 받고 있으며, 의원직에서 사퇴했습니다. 국민의힘 당협위원장이 최 전 의원을 옹호하는 발언으로 논란이 되어 사퇴하는 등 사회적 파장이 크며, 경찰은 추가 범죄 여부를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사 내용은 정치인의 공천 심사 과정에서 제기된 성추행 의혹에 대한 것으로, 상대방(류규하 후보)이 특정되고 피해자의 탄원서와 여성단체의 공문이 존재하여 일부 적합 조건(1, 5, 6)을 충족한다. 그러나 현재 진행 중인 절차가 법적 소송이 아닌 정당 내부 절차이며, 상대방의 자력과 피해 규모가 불분명하여 소송금융 투자 대상으로 적합하다고 보기 어렵다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 미성년자 성매매 및 성착취물 제작이라는 중대한 범죄로 경찰 수사가 진행 중이며, '친구들을 데리고 오면 돈을 더 주겠다'는 제안으로 추가 피해자 발생 가능성이 있어 집단적 피해로 이어질 수 있습니다. 사회적 파장이 커 배상액이 높을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>정장수 “경선하라는 의견 받아들일 수 없다⋯중앙당 공관위에 이의신...</t>
+          <t>“불륜 아냐, 여자 의도 알아야”…‘미성년 성매매’ 시의원 감싼 당협...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260425500069</t>
+          <t>https://www.mk.co.kr/article/12101027</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-09 07:01:38.358734+00:00</t>
+          <t>2026-07-29 07:02:17.928271+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨 (서울 소재 지방직 공무원)</t>
+          <t>최영중 전 시의원</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>검찰 기소 후 재판 진행 중</t>
+          <t>경찰 수사 진행 중, 추가 범죄 여부 조사</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>서울 소재 지방직 공무원 A씨가 부하 여직원 B씨와의 가짜 연인 사진을 AI로 만들어 카카오톡 프로필에 올린 혐의로 재판에 넘겨졌다. B씨는 성적 수치심을 느껴 고소했으며, 검찰은 성폭력처벌법 위반(허위영상물편집·반포 등) 및 명예훼손 혐의를 적용해 A씨를 불구속기소했다. 현재 공판이 진행될 예정이다.</t>
+          <t>미성년자 성매매 혐의로 수사를 받던 최영중 전 청주시의원이 의원직을 사퇴했습니다. 경찰은 최 전 시의원이 피해 학생에게 친구들을 데려오면 돈을 더 주겠다고 제안하거나 성적인 대화를 한 혐의를 포착하고 추가 범죄 여부를 조사하고 있습니다. 한편, 김진모 국민의힘 청주서원 당협위원장이 최 전 시의원을 두둔하는 발언을 해 논란이 커지자 당협위원장직 사퇴서를 제출했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확해졌고(적합 조건 1), AI 가짜 사진 및 카카오톡 프로필 등 명확한 증거가 존재하며(적합 조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 금전적으로 크다고 보기 어렵고, 상대방의 자력이 대기업 수준은 아니라는 점에서 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>최영중 전 시의원이 미성년자 성매매 혐의로 경찰 수사를 받고 있어 상대방 책임이 명확하고(적합 조건 1), 경찰이 혐의를 포착하고 추가 범죄 여부를 조사 중이므로 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 현재 기사상 피해자 수가 명확하지 않고 집단적 피해로 보기 어려워 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>부하 여직원과 연인인 척…가짜 프로필 사진 올린 공무원 발칵</t>
+          <t>미혼이잖아‥불륜 아니고  시의원 두둔하다 '뭇매'</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25423210</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6838181_36918.html</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-08 07:00:33.102840+00:00</t>
+          <t>2026-07-29 07:01:13.909695+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>가해자 3명</t>
+          <t>최영중 전 청주시의원</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>소멸시효 만료 전 소송 제기 가능</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>7년 전 발생한 학폭 성범죄에 대해 피해자가 성인이 된 시점부터 소멸시효가 재기산되어 3년 내 소송 제기가 가능합니다. 가해자 3명은 공동불법행위로 연대하여 손해를 배상할 책임이 있습니다.</t>
+          <t>최영중 전 청주시의원이 아동 성매매 및 미성년자 의제강간 등 혐의로 경찰 수사를 받고 있습니다. 시민사회와 여성단체는 최 전 의원의 발언이 피해자에 대한 2차 가해에 해당할 수 있다며 강하게 비판하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>공동불법행위 성립 및 연대 배상 책임이 명시되어 상대방 책임이 명확하며(적합 조건 1), 소멸시효가 재기산되어 소송 제기 가능 기간이 남아있습니다(부적합 조건 해당 없음). 학폭 성범죄의 특성상 피해 규모가 클 수 있으나(적합 조건 4), 상대방이 개인 3명으로 자력 확보가 어려울 수 있다는 점이 투자 리스크입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(최영중 전 청주시의원), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 다만 상대방이 개인이라 자력 여부가 불확실하고, 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>성인이 된 날, 멈췄던 시계가 움직였다  7년 전 학폭 성범죄, 고소 가능...</t>
+          <t>'아동 성매매' 최영중 전 청주시의원 사태 '일파만파'…김진모 국민의힘...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/N1IFEJGAFJKI</t>
+          <t>https://www.dynews.co.kr/news/articleView.html?idxno=858439</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-03 07:02:25.767992+00:00</t>
+          <t>2026-07-21 07:02:28.977684+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>40대 남자 사장</t>
+          <t>제주장애인권익옹호기관</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중, 국회 청원 및 시민단체 규탄 시위 진행 중</t>
+          <t>가해자의 형사 재판 대법원 확정 판결</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>10대 아르바이트생이 40대 사장에게 성폭행당했다고 주장했으나 경찰이 불송치 결정을 내리자 이의신청서를 남기고 극단적 선택을 했습니다. 유족은 경찰의 부실 수사를 규탄하며 국회 청원을 진행 중이며, 시민단체도 1인 시위를 이어가고 있습니다. 현재 사건은 검찰로 송치되어 수사가 진행 중입니다.</t>
+          <t>제주장애인권익옹호기관 소속 조사관이 10대 지적장애 여학생 2명과 그 여동생 1명을 성추행 및 강간한 혐의로 기소되어 대법원에서 징역 10년이 확정되었다. 가해자는 장애인 보호시설 종사자로서 피해자들을 보호해야 할 지위에 있었음에도 범죄를 저질러 죄책이 무겁다고 판단되었다. 이 사건은 형사 재판이 종결되었으며, 피해자들은 이를 바탕으로 민사상 손해배상 청구를 진행할 수 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>피해자의 유서와 이의신청서, 유족의 주장, 시민단체의 규탄 등에서 가해자의 책임이 강하게 제기되고 있으며(상대방 책임 명확), CCTV 영상, 피해자의 이의신청서, 경찰 및 검찰 수사 기록 등 객관적 증거가 존재합니다(증거 확보 가능). 현재 검찰 수사가 진행 중이며 국회 청원 5만 명 동의, 시민단체 시위 등 공적 절차가 활발하게 진행되고 있습니다(공적 절차 진행 중). 사건의 중대성(피해자의 사망)과 높은 사회적 관심, 그리고 부실 수사 논란으로 인한 국가배상 가능성까지 고려할 때 소송금융 투자 가능성이 높습니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확) 및 5 (증거 확보 가능) 충족: 가해자의 형사 재판에서 대법원 확정 판결이 나와 책임이 명확하고 강력한 증거가 확보됨. 적합 조건 2 (상대방 자력 충분) 부분 충족: 가해자 개인의 자력은 불분명하나, 소속 기관인 제주장애인권익옹호기관에 대한 손해배상 청구 가능성 있음. 다만, 피해자 수가 3명으로 적합 조건 3 (집단적 피해) 미충족.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>CCTV에서 웃음만 봤나 ‥휴대폰에 이의신청 남기고</t>
+          <t>지적장애 학생·동생 성적학대…보호기관 직원의 최후</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6816696_37004.html</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202607180134&amp;t=NN</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:32.651958+00:00</t>
+          <t>2026-07-20 07:00:17.456978+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>충청북도교육청</t>
+          <t>청주시의원 A 씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>전 장학관 C씨 구속 송치 및 파면, 형사 절차 진행 중</t>
+          <t>경찰 압수수색 및 수사 진행 중, 국민의힘 충북도당 제명 결정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>충북도교육청 전 장학관이 식당 화장실에 불법 카메라를 설치해 100개 이상의 영상을 촬영한 혐의로 구속 송치되고 파면되었습니다. 이와 별개로 여교사 2명은 음주운전으로 징계를 받았으며, 이러한 일탈 행위로 충북도교육청의 청렴도 평가가 중하위권에 머물고 있습니다.</t>
+          <t>충북 청주시 현직 시의원 A 씨가 채팅 앱을 통해 중학생과 성매매 및 성 착취물 제작 혐의로 경찰 수사를 받고 있습니다. 경찰은 압수수색을 통해 휴대전화 등 증거를 확보했으며, A 씨는 혐의를 부인하고 있습니다. 국민의힘 충북도당은 A 씨를 제명하기로 결정했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>전 장학관의 불법 촬영 사건은 책임 주체가 명확하고(적합 조건 1), 100개 이상의 영상물 촬영으로 다수의 피해자가 발생했을 가능성이 높으며(적합 조건 3), 현행범 체포 및 영상물 확보로 증거가 명확합니다(적합 조건 5). 이미 구속 송치 및 파면 등 공적 절차가 진행 중이며(적합 조건 6), 충북도교육청이라는 공공기관을 상대로 한 손해배상 청구 가능성도 있어 자력도 충분합니다(적합 조건 2). 이러한 여러 적합 조건 충족으로 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(경찰 수사 및 피해자 휴대전화 대화 내역 확보), 현직 시의원으로서 상대방에게 자력이 충분합니다. 또한, 경찰 수사라는 공적 절차가 진행 중이며, 아동 성범죄의 특성상 피해 규모가 클 것으로 예상되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>100명 이상 추정</t>
+          <t>1명 (추가 피해자 수사 중)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>몰카·음주운전 … 이어지는 교육계 일탈</t>
+          <t>현직 청주시의원 압수수색…'아동 성매매' 혐의</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=901984</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH202607151922596gO</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-16 07:02:51.827620+00:00</t>
+          <t>2026-07-17 07:01:18.168614+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>1심 실형 선고 후 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>데이트 앱을 통해 만난 여성을 성폭행하고 불법 촬영물 유포를 협박한 30대 남성이 1심에서 징역 5년을 선고받았다. 이 남성은 미등록 대부업을 운영하며 고금리 이자를 수수한 혐의도 받고 있다. 피고인은 피해자와 합의한 점이 유리한 정상으로 참작되었으며, 현재 1심 판결에 불복해 항소심이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>피해자 B씨와 피고인 A씨 사이에 합의가 이루어져 형사 재판에서 유리한 정상으로 참작되었으므로, 이는 소송금융 투자 대상으로서 이미 종결된 사건(합의 완료)에 해당할 가능성이 높습니다. 또한, 피고인이 개인이며 자력이 충분한지 불분명하고, 집단적 피해 사례가 아니라는 점도 부적합 판단에 영향을 미칩니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>남편한테 영상 보낸다 …데이트앱서 만난 여성 성폭행·협박한 30대</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/05/23/2026052315390315551</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-07-06 08:46:51.266363+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 당 윤리심판원 징계 절차 진행 중</t>
+          <t>1심 징역 5년 8개월 선고, 성폭력 치료 프로그램 이수 및 취업 제한 명령</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>장경태 무소속 의원이 여성 보좌진 성추행 및 2차 가해 혐의로 경찰에 수사받고 검찰에 송치되었습니다. 더불어민주당 윤리심판원은 징계 회피 목적 탈당으로 판단하여 제명에 해당하는 징계 처분을 의결했습니다. 현재 검찰 수사가 진행 중입니다.</t>
+          <t>30대 남성 A씨가 여러 여성과의 성매매 장면을 불법 촬영하고 아동·청소년 성 착취물을 제작, 유포한 혐의로 징역 5년 8개월을 선고받았다. A씨는 동종 범죄 전력이 있으며, 피해자 중 1명은 범행으로 극단적 선택을 하는 등 심각한 피해를 입었다. 현재 1심 판결이 선고된 상태로, 다수의 피해자들이 민사상 손해배상을 청구할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(국회의원)의 책임이 경찰 송치 및 당 윤리심판원 징계로 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사, 검찰 송치, 당 징계)가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 피해자가 1인이고 금전적 피해 규모가 명확히 크다고 보기 어려워 집단소송 가능성은 낮습니다(적합 조건 3, 4 불충족).</t>
+          <t>피고인의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 10명이 넘는 여성 및 아동·청소년 등 다수의 피해자가 존재한다(적합 조건 3). 피해자 중 극단적 선택을 한 사례가 있을 정도로 피해 규모가 매우 크며(적합 조건 4), 형사 수사를 통해 증거가 충분히 확보되었을 것으로 판단된다(적합 조건 5). 또한, 이미 1심 판결이 선고되어 공적 절차가 진행 중이다(적합 조건 6). 다만, 피고인의 자력은 불분명하여 민사상 손해배상 집행 가능성에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명 이상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[속보] 민주당, ‘성추행 혐의’ 장경태 의원 제명 해당 처분…“징계 ...</t>
+          <t>성매매 장면 불법 촬영·아동청소년 성 착취물 제작 30대 징역 5년 8개월</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604062024001</t>
+          <t>https://www.kwnews.co.kr/page/view/2026052450001400000</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-12 15:34:02.499362+00:00</t>
+          <t>2026-07-04 20:00:19.794183+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>제자 성폭행 혐의로 수사 또는 기소 진행 중</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>해당 기사는 아동·청소년 대상 성범죄(아청법 강제추행)의 처벌 기준과 판단 시 유의사항에 대해 설명하는 법률 칼럼입니다. 사건 당시 피해자의 나이를 기준으로 판단한다는 점을 강조하며, 성범죄의 중대성을 언급합니다.</t>
+          <t>남경주가 제자 성폭행 혐의로 수사 또는 기소되고 있으며, 현재 관련 절차가 진행 중이다. 기사에서는 피해자에게 억울함이 없도록 증거와 법리에 따라 혐의 입증에 만전을 기하고 죄에 상응하는 처벌이 이뤄질 수 있도록 하겠다는 내용이 언급되었다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 아동·청소년 대상 성범죄의 법적 처벌 기준에 대한 일반적인 설명으로, 특정 사건이나 피해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>피의자가 개인(남경주)이며 자력 여부가 기사에서 불분명하여 소송금융 투자 회수 가능성이 낮다. 피해 규모 및 피해자 수에 대한 구체적인 정보가 부족하여 투자 매력도가 낮다. (적합 조건: 증거 확보 가능성, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>아청법 강제추행 처벌 기준, 일반 강제추행과 무엇이 다른가 [조정현 변...</t>
+          <t>제리케이 사망 / 뉴진스 컴백 임박 / ‘제자 성폭행 혐의’ 남경주 불구...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76735</t>
+          <t>https://www.dailian.co.kr/news/view/1640298/?sc=Naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-06 00:26:41.341505+00:00</t>
+          <t>2026-06-27 16:47:57.037345+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>이 기사는 성착취물의 정의와 성폭력처벌법에 따른 법적 내용을 설명하는 법률 상식 칼럼입니다. 피해자의 의사에 반해 촬영되거나 협박, 강요 등으로 제작된 성적 촬영물 및 편집물을 포괄하는 개념을 다룹니다. 특정 사건이나 피해 사례에 대한 보도가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성착취물 관련 법률 상식을 설명하는 일반적인 정보글입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 적합도를 판단할 수 있는 구체적인 정보가 전혀 없어 투자 대상으로서 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>[알아두면 쓸모있는 법률상식] 성착취물 제작·유포, 제작 지시·기획 가...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>ntoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=127268</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:01:14.404064+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>강제추행 혐의 형사 재판 1심 판결 선고</t>
+          <t>검찰 기소, 재판 예정, 추가 범행 수사 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>술집에서 20대 여성을 강제추행한 50대 남성이 1심에서 벌금 700만원과 성폭력 치료 프로그램 이수를 선고받았다. 피고인은 범행을 전면 부인했으나, 재판부는 피해자 진술의 일관성과 CCTV 정황 증거를 바탕으로 유죄를 인정했다. 피해자는 별도의 합의금 요구 없이 정신적 충격을 호소했다.</t>
+          <t>23년 전 모텔에 몰래카메라를 설치해 성관계 영상을 촬영하고 이를 빌미로 돈을 뜯어낸 남성 A 씨가 검찰 보완수사 끝에 구속 기소되었습니다. 현재까지 확인된 피해자는 20명, 피해 금액은 5천만 원에 달하며, 검찰은 추가 범행 여부를 수사 중입니다. A 씨는 혐의 일체를 자백했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>개인 간의 강제추행 사건으로, 상대방의 자력이 충분하지 않고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 대상이 될 만큼 크지 않다(적합 조건 4 미충족). 또한, 형사 재판은 이미 판결이 선고되어 종결된 사건이다(부적합 조건 해당).</t>
+          <t>적합 조건: 상대방 책임이 명확하고(A 씨 자백, 증거 확보), 20명 이상의 집단적 피해가 발생했으며, 검찰 수사 및 기소 등 공적 절차가 진행 중입니다. 또한, 23년 만에 범인이 검거되고 자백하여 증거 확보가 확실합니다. 피고인이 개인이고 현재까지 확인된 피해 금액이 소송금융 투자에 매우 크다고 보기는 어렵지만, 범죄의 심각성을 고려할 때 정신적 손해배상액이 높게 인정될 가능성이 있어 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>20명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>20대女 뒤에서 껴안고 입김 '후~'…잡아떼던 50대, 벌금 700만원 철퇴</t>
+          <t>[단독] '몰카 협박' 23년만에 기소…검찰 보완수사로 덜미</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040421192512831</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260430184754Wim</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-05 00:15:48.087658+00:00</t>
+          <t>2026-05-16 07:02:19.125027+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>30대 요리사 A씨가 카카오톡 오픈 채팅방을 통해 알게 된 미성년자 5명을 성폭행하고 성 착취물을 제작한 혐의로 징역 7년을 선고받았다. 재판부는 피해자들이 상당한 정신적 충격을 받았다고 판단했으며, A씨는 2명의 피해자와 합의했으나 3명의 피해자로부터는 용서받지 못했다.</t>
+          <t>곽태영 변호사의 칼럼은 강제추행치상죄의 법적 정의와 처벌 수위를 설명합니다. 추행 과정에서 발생한 경미한 멍이나 찰과상도 상해로 인정되어 5년 이상의 유기징역에 처해질 수 있음을 강조합니다. 이는 특정 사건이 아닌 일반적인 법률 해설입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방(개인 요리사)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮다(적합 조건 2 미충족). 비록 상대방 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5 충족), 소송금융 투자의 핵심은 회수 가능성이므로 부적합하다. 또한, 이미 형사 판결이 선고된 사건으로, 민사 소송이 가능하더라도 투자 매력도가 낮다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌 강제추행치상죄에 대한 법률 칼럼으로, 소송금융 투자 검토에 필요한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>“충격”…30대 요리사, 미성년자 5명 성폭행·성착취물 제작</t>
+          <t>강제추행치상죄, 5년 이상의 유기징역 처해진다 [곽태영 변호사 칼럼]</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/04/20260404500030?wlog_tag3=naver</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=78677</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-04 12:29:28.051957+00:00</t>
+          <t>2026-05-14 07:00:07.904008+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>헌법재판소 부장급 연구관</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>강제추행 형사 재판 유죄 판결, 민사 손해배상 소송 가능성 있음</t>
+          <t>경찰 고발인 조사 진행 중, 헌재 내부 징계 처분 완료</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 술집에서 20대 여성 B씨를 강제추행한 혐의로 정식 재판 끝에 유죄를 선고받았습니다. 재판부는 A씨에게 벌금 700만원과 성폭력 치료 프로그램 이수를 명령했으며, 피해 회복이나 합의가 이루어지지 않은 점을 양형 이유로 밝혔습니다.</t>
+          <t>헌법재판소 부장급 연구관 2명이 성 비위 혐의로 논란이 되고 있습니다. 한 연구관은 스토킹 의혹으로 견책 징계를 받고 사직했으며, 다른 연구관은 3년 전 워크숍에서 연구관들을 추행한 것으로 조사되었습니다. 현재 경찰이 고발인 조사를 진행 중이며, 헌재의 징계 비공개에 대한 비판도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해자의 형사 유죄 판결로 책임이 명확하며(적합 조건 1), 피해자 진술의 일관성과 CCTV 등 증거가 확보되어 있습니다(적합 조건 5). 또한 형사 재판이라는 공적 절차가 진행되어 사실관계가 상당 부분 확정되었습니다(적합 조건 6). 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(헌재 내부 징계 및 경찰 조사), 상대방에게 자력이 충분합니다(헌법재판소 간부). 또한, 헌재 내부 징계 및 경찰 고발인 조사가 진행 중으로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다. 다만, 집단적 피해는 아니며 피해 규모(금액)는 미상입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'술집서 갑자기…' 20대 여성 추행한 50대, 정식 재판 끝에 유죄</t>
+          <t>성 비위 헌재 간부들, ‘징계 비공개’ 논란</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260404580123</t>
+          <t>https://www.segye.com/newsView/20260426508874?OutUrl=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-04 12:28:51.472942+00:00</t>
+          <t>2026-05-13 07:58:03.830328+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>A씨 (30대)</t>
+          <t>류규하</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>형사 재판 1심 징역 7년 선고</t>
+          <t>정당 공천심사위원회에 성추행 의혹 제기 및 공천 배제 요청 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>카카오톡 오픈채팅을 통해 미성년자 5명을 유인하여 성범죄를 저지르고 성 착취물을 제작한 30대 남성 A씨에게 징역 7년이 선고되었습니다. 재판부는 디지털 성범죄의 사회적 해악을 지적하며 엄중한 처벌을 내렸습니다. 일부 피해자와는 합의가 이루어졌으나, 다른 피해자 및 부모들은 강한 처벌을 요구하고 있습니다.</t>
+          <t>정장수 후보가 류규하 후보에 대한 성추행 의혹을 제기하며 공천 배제를 요구했다. 피해자의 자술탄원서와 여성단체의 공문이 시당 공심위에 제출된 상태이다. 류규하 후보는 경선 요구를 받아들일 수 없으며 중앙당 공관위에 이의를 제기할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행되어 판결이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인으로 자력 확보가 불분명하고(부적합 조건), 피해자 수가 5명으로 집단적 피해 규모가 아니며(부적합 조건), 피해 금액이 특정되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>기사 내용은 정치인의 공천 심사 과정에서 제기된 성추행 의혹에 대한 것으로, 상대방(류규하 후보)이 특정되고 피해자의 탄원서와 여성단체의 공문이 존재하여 일부 적합 조건(1, 5, 6)을 충족한다. 그러나 현재 진행 중인 절차가 법적 소송이 아닌 정당 내부 절차이며, 상대방의 자력과 피해 규모가 불분명하여 소송금융 투자 대상으로 적합하다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명 (추정)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>오픈채팅으로 미성년자 노린 30대…성착취물 제작 '징역 7년'</t>
+          <t>정장수 “경선하라는 의견 받아들일 수 없다⋯중앙당 공관위에 이의신...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/04/2026040419173874230</t>
+          <t>https://www.kbmaeil.com/article/20260425500069</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-04 12:28:26.332118+00:00</t>
+          <t>2026-05-09 07:01:38.358734+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A씨 (50대 남성)</t>
+          <t>A씨 (서울 소재 지방직 공무원)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>형사 재판에서 벌금 700만 원 및 성폭력 치료프로그램 이수 명령 선고</t>
+          <t>검찰 기소 후 재판 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 주점에서 20대 여성을 추행한 혐의로 기소되어 벌금 700만 원과 40시간의 성폭력 치료프로그램 이수 명령을 선고받았습니다. A씨는 혐의를 부인했으나, 재판부는 피해자 진술과 CCTV 정황을 토대로 유죄를 인정했습니다.</t>
+          <t>서울 소재 지방직 공무원 A씨가 부하 여직원 B씨와의 가짜 연인 사진을 AI로 만들어 카카오톡 프로필에 올린 혐의로 재판에 넘겨졌다. B씨는 성적 수치심을 느껴 고소했으며, 검찰은 성폭력처벌법 위반(허위영상물편집·반포 등) 및 명예훼손 혐의를 적용해 A씨를 불구속기소했다. 현재 공판이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 사건은 형사 재판이 이미 종결되어 벌금형이 선고된 상태입니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 이 사건은 개인 간의 성범죄로 집단적 피해나 대규모 손해배상 가능성이 낮고, 피고인의 자력 또한 불확실하여 투자 매력이 떨어집니다.</t>
+          <t>상대방 책임이 검찰 기소로 명확해졌고(적합 조건 1), AI 가짜 사진 및 카카오톡 프로필 등 명확한 증거가 존재하며(적합 조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 금전적으로 크다고 보기 어렵고, 상대방의 자력이 대기업 수준은 아니라는 점에서 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>'주점서 20대 여성 추행' 50대, 벌금 700만 원 선고</t>
+          <t>부하 여직원과 연인인 척…가짜 프로필 사진 올린 공무원 발칵</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1519808</t>
+          <t>https://www.joongang.co.kr/article/25423210</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-04 12:27:34.226639+00:00</t>
+          <t>2026-05-08 07:00:33.102840+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>가해자 3명</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>형사 재판 유죄 판결 및 벌금형 선고</t>
+          <t>소멸시효 만료 전 소송 제기 가능</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>50대 남성이 술집에서 20대 여성을 강제추행한 혐의로 기소되어 정식 재판에서 유죄 판결을 받고 벌금 700만원과 성폭력 치료 프로그램 이수를 명령받았다. 피고인은 혐의를 부인했으나, 재판부는 피해자의 일관된 진술과 CCTV 정황을 근거로 유죄를 인정했다. 피해자는 아직 민사상 손해배상을 청구하지 않은 상태이다.</t>
+          <t>7년 전 발생한 학폭 성범죄에 대해 피해자가 성인이 된 시점부터 소멸시효가 재기산되어 3년 내 소송 제기가 가능합니다. 가해자 3명은 공동불법행위로 연대하여 손해를 배상할 책임이 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 정황 및 피해자 진술 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 형사 재판의 유죄 판결은 민사 소송의 강력한 근거가 됩니다(적합 조건 6). 그러나 피해자가 1인이고 상대방의 자력에 대한 정보가 부족하며, 피해 규모가 구체적으로 명시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>공동불법행위 성립 및 연대 배상 책임이 명시되어 상대방 책임이 명확하며(적합 조건 1), 소멸시효가 재기산되어 소송 제기 가능 기간이 남아있습니다(부적합 조건 해당 없음). 학폭 성범죄의 특성상 피해 규모가 클 수 있으나(적합 조건 4), 상대방이 개인 3명으로 자력 확보가 어려울 수 있다는 점이 투자 리스크입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>뒤에서 25세女 껴안고 귀에  후~ ...51세男 기습 추행, 결국</t>
+          <t>성인이 된 날, 멈췄던 시계가 움직였다  7년 전 학폭 성범죄, 고소 가능...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/04/2026040415170553070</t>
+          <t>https://lawtalknews.co.kr/article/N1IFEJGAFJKI</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-04 12:24:46.517670+00:00</t>
+          <t>2026-05-03 07:02:25.767992+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>30대 남성</t>
+          <t>40대 남자 사장</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>형사 1심 징역 7년 선고</t>
+          <t>검찰 수사 진행 중, 국회 청원 및 시민단체 규탄 시위 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>SNS를 통해 미성년자 5명을 유인하여 성 착취물을 제작한 30대 남성에게 징역 7년이 선고되었습니다. 일부 피해자는 범행 과정에서 상해를 입었으며, 재판부는 디지털 성범죄의 유포 가능성을 고려하여 엄벌의 필요성을 강조했습니다.</t>
+          <t>10대 아르바이트생이 40대 사장에게 성폭행당했다고 주장했으나 경찰이 불송치 결정을 내리자 이의신청서를 남기고 극단적 선택을 했습니다. 유족은 경찰의 부실 수사를 규탄하며 국회 청원을 진행 중이며, 시민단체도 1인 시위를 이어가고 있습니다. 현재 사건은 검찰로 송치되어 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판에서 유죄 판결로 명확하게 입증되었고(적합 조건 1), 이미 형사 절차가 진행되어 판결이 선고된 상태이므로 증거 확보가 용이합니다(적합 조건 5, 6). 피해 규모는 미성년자를 대상으로 한 성 착취물 제작으로 정신적 피해가 막대하며 디지털 성범죄 특성상 피해 확산 가능성이 높아 매우 큽니다(적합 조건 4). 다만, 피고인이 개인으로 자력 부족 가능성이 있습니다.</t>
+          <t>피해자의 유서와 이의신청서, 유족의 주장, 시민단체의 규탄 등에서 가해자의 책임이 강하게 제기되고 있으며(상대방 책임 명확), CCTV 영상, 피해자의 이의신청서, 경찰 및 검찰 수사 기록 등 객관적 증거가 존재합니다(증거 확보 가능). 현재 검찰 수사가 진행 중이며 국회 청원 5만 명 동의, 시민단체 시위 등 공적 절차가 활발하게 진행되고 있습니다(공적 절차 진행 중). 사건의 중대성(피해자의 사망)과 높은 사회적 관심, 그리고 부실 수사 논란으로 인한 국가배상 가능성까지 고려할 때 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>미성년자 성 착취물 제작한 30대 '징역 7년' 선고</t>
+          <t>CCTV에서 웃음만 봤나 ‥휴대폰에 이의신청 남기고</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/04/2026040490059.html</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6816696_37004.html</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-04 12:22:42.165310+00:00</t>
+          <t>2026-05-03 07:01:32.651958+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>해당 교사 및 학교</t>
+          <t>충청북도교육청</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>학교 측 은폐 의혹, 지역 사회 철저한 조사 및 책임자 처벌 요구</t>
+          <t>전 장학관 C씨 구속 송치 및 파면, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>태국 학교에서 남성 교사가 여학생과 여교사의 신체를 몰래 촬영하고 수업 중 부적절한 행동과 성적인 발언을 일삼았다는 의혹이 제기되었다. 학교 측은 이를 은폐하려 했다는 주장이 나왔으며, 현재까지 10대 여학생 10명과 여교사 1명이 피해를 호소하고 있다. 지역 사회에서는 철저한 조사와 책임자 처벌을 요구하고 있으나, 학교와 교육 당국은 공식 입장을 내놓지 않고 있다.</t>
+          <t>충북도교육청 전 장학관이 식당 화장실에 불법 카메라를 설치해 100개 이상의 영상을 촬영한 혐의로 구속 송치되고 파면되었습니다. 이와 별개로 여교사 2명은 음주운전으로 징계를 받았으며, 이러한 일탈 행위로 충북도교육청의 청렴도 평가가 중하위권에 머물고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>교사의 책임은 명확하나(적합 조건 1), 상대방(교사 및 학교)의 자력 여부가 불확실하며(적합 조건 2 미흡), 현재까지 파악된 피해자 수가 소송금융 투자 대상으로서의 집단적 피해(수십 명 이상) 기준에 미치지 못함(적합 조건 3 미흡). 또한, 아직 공적 절차(수사, 조사 등)가 진행되지 않은 초기 단계이며(적합 조건 6 미흡), 국제 사건이라는 점도 고려된다.</t>
+          <t>전 장학관의 불법 촬영 사건은 책임 주체가 명확하고(적합 조건 1), 100개 이상의 영상물 촬영으로 다수의 피해자가 발생했을 가능성이 높으며(적합 조건 3), 현행범 체포 및 영상물 확보로 증거가 명확합니다(적합 조건 5). 이미 구속 송치 및 파면 등 공적 절차가 진행 중이며(적합 조건 6), 충북도교육청이라는 공공기관을 상대로 한 손해배상 청구 가능성도 있어 자력도 충분합니다(적합 조건 2). 이러한 여러 적합 조건 충족으로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>10대 여학생 10명, 여교사 1명 (총 11명)</t>
+          <t>100명 이상 추정</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>치마 속 몰래 촬영 …태국 교사 의혹에 '은폐 논란'까지</t>
+          <t>몰카·음주운전 … 이어지는 교육계 일탈</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260404_0003577749</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=901984</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-04 12:19:36.776291+00:00</t>
+          <t>2026-04-16 07:02:51.827620+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>30대 남성</t>
+          <t>알렉산더 도슨 스쿨</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고</t>
+          <t>가해 학생들에 대한 형사 기소 및 성인 법정 재판 진행 중, 피해자 가족의 민사 소송 제기</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>카카오톡을 통해 알게 된 미성년자 5명을 대상으로 성착취물을 제작하고 일부 피해자에게 상해를 입힌 30대 남성에게 중형이 선고되었습니다. 재판부는 디지털 성범죄의 유포 가능성을 지적하며 엄벌의 필요성을 강조했습니다. 현재 3명의 피해자는 가해자를 용서하지 않은 상태입니다.</t>
+          <t>미국 라스베이거스의 한 사립학교에서 한인 15세 소년을 포함한 동급생들이 A군을 집단 성폭행하고 이를 촬영한 사건이 발생했습니다. 가해 학생들은 성인 법정에서 아동 성착취물 소지 등 혐의로 재판을 받고 있으며, 피해자 가족은 민사 소송을 제기했습니다. 연간 학비가 높은 명문 사립학교에서 발생한 사건으로, 학교 측의 책임 여부도 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 상대방이 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮습니다(부적합 조건: 상대방 자력 부족). 또한 피해자 수가 소송금융 투자 대상으로서 집단적 피해로 보기 어렵습니다(부적합 조건: 집단적 피해 아님).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 가해 학생들의 집단 성폭행 및 성착취물 제작/소지 혐의가 명확하며 영상 증거가 존재하고, 명문 사립학교 및 그 재학생 가족의 자력이 충분할 것으로 예상됨. 미성년자 대상 성범죄로 인한 정신적 피해가 커 고액의 손해배상 가능성이 높다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>카카오톡으로 알게된 미성년자 5명 성착취물 제작한 30대 중형</t>
+          <t>한인 15세 소년, 美 성인 법정서 재판받는다… “동급생 집단 성폭행”</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/incheon/6125308</t>
+          <t>https://www.etnews.com/20260407000178</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-04 12:19:17.672317+00:00</t>
+          <t>2026-04-15 22:37:41.124637+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>미성년자 성범죄 및 성 착취물 제작 혐의로 징역 7년 선고 (1심)</t>
+          <t>경찰 수사 및 검찰 송치, 당 윤리심판원 징계 절차 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>카카오톡 오픈채팅을 통해 미성년자 5명을 상대로 성범죄를 저지르고 성 착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었습니다. 법원은 A씨의 범행이 다수의 피해자에게 심각한 정신적 충격을 주었으며, 디지털 성범죄의 특성상 엄벌할 필요성이 크다고 판단했습니다. A씨는 범행을 인정하고 일부 피해자와 합의했지만, 3명의 피해자로부터는 용서받지 못했습니다.</t>
+          <t>장경태 무소속 의원이 여성 보좌진 성추행 및 2차 가해 혐의로 경찰에 수사받고 검찰에 송치되었습니다. 더불어민주당 윤리심판원은 징계 회피 목적 탈당으로 판단하여 제명에 해당하는 징계 처분을 의결했습니다. 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(징역 7년 선고), 객관적 증거가 존재하며(법원 판결, 성 착취물), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고된 점은 적합 조건에 해당합니다. 다만, 상대방이 개인(요리사)으로 자력이 충분하지 않을 가능성이 높고, 피해자 수가 5명으로 집단적 피해 규모에는 미치지 못하는 점이 부적합 요인으로 작용합니다.</t>
+          <t>상대방(국회의원)의 책임이 경찰 송치 및 당 윤리심판원 징계로 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사, 검찰 송치, 당 징계)가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 피해자가 1인이고 금전적 피해 규모가 명확히 크다고 보기 어려워 집단소송 가능성은 낮습니다(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>[속보] 민주당, ‘성추행 혐의’ 장경태 의원 제명 해당 처분…“징계 ...</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202604062024001</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-04-12 15:34:02.499362+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr"/>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>해당 기사는 아동·청소년 대상 성범죄(아청법 강제추행)의 처벌 기준과 판단 시 유의사항에 대해 설명하는 법률 칼럼입니다. 사건 당시 피해자의 나이를 기준으로 판단한다는 점을 강조하며, 성범죄의 중대성을 언급합니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>기사는 아동·청소년 대상 성범죄의 법적 처벌 기준에 대한 일반적인 설명으로, 특정 사건이나 피해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>아청법 강제추행 처벌 기준, 일반 강제추행과 무엇이 다른가 [조정현 변...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76735</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:26:41.341505+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>형사 재판 판결 선고 완료</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>카카오톡 오픈 채팅방을 통해 미성년자 5명을 성폭행하고 성착취물을 제작한 30대 남성 A 씨가 징역 7년을 선고받았다. 재판부는 피해자들의 상당한 정신적 충격과 디지털 성범죄의 유포 가능성을 고려해 엄벌을 내렸다. 이 사건은 형사 판결이 확정되어 민사상 손해배상 청구의 강력한 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>가해자의 형사 책임이 명확하고(적합 조건 1), 유죄 판결로 증거가 충분히 확보되었으며(적합 조건 5), 공적 절차(형사 재판)가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 그러나 가해자가 개인 요리사로 자력 부족이 예상되어 손해배상금 회수 가능성이 낮고, 피해자 수가 소송금융이 일반적으로 고려하는 집단소송 규모에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
           <t>5명</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>오픈채팅으로 미성년 5명 성착취 30대, 징역 7년</t>
+          <t>오픈 채팅방서 만난 미성년자 성폭행·성착취물 제작 30대 男, 징역 7년</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=729131</t>
+          <t>https://www.munhwa.com/article/11579831?ref=naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-04 00:25:06.783656+00:00</t>
+          <t>2026-04-05 00:17:36.262070+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고</t>
+          <t>강제추행 혐의 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>카카오톡 오픈채팅방을 통해 알게 된 미성년자 5명을 성폭행하고 성 착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었다. 재판부는 A씨의 다수 성범죄에 대한 비난 가능성이 크고 피해자들이 상당한 정신적 충격을 받았다고 판단했다. 2명의 피해자와는 합의했으나 3명의 피해자는 엄벌을 탄원하고 있다.</t>
+          <t>술집에서 20대 여성을 강제추행한 50대 남성이 1심에서 벌금 700만원과 성폭력 치료 프로그램 이수를 선고받았다. 피고인은 범행을 전면 부인했으나, 재판부는 피해자 진술의 일관성과 CCTV 정황 증거를 바탕으로 유죄를 인정했다. 피해자는 별도의 합의금 요구 없이 정신적 충격을 호소했다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) 형사 유죄 판결로 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 종결된 점(적합 조건 6)은 긍정적이다. 그러나 가해자가 '30대 요리사'로 특정되어 배상 능력이 충분한 상대방으로 보기 어렵고(부적합 조건: 상대방 자력 부족), 피해자 수가 5명으로 소송금융의 집단적 피해 기준에 미치지 못한다(적합 조건 3 미흡). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮다.</t>
+          <t>개인 간의 강제추행 사건으로, 상대방의 자력이 충분하지 않고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 대상이 될 만큼 크지 않다(적합 조건 4 미충족). 또한, 형사 재판은 이미 판결이 선고되어 종결된 사건이다(부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>오픈채팅방서 만난 미성년자 5명 성폭행·성착취...30대 요리사 징역 7년</t>
+          <t>20대女 뒤에서 껴안고 입김 '후~'…잡아떼던 50대, 벌금 700만원 철퇴</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202604040004</t>
+          <t>https://www.imaeil.com/page/view/2026040421192512831</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-04 00:24:55.399392+00:00</t>
+          <t>2026-04-05 00:15:48.087658+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>30대 남성</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 징역 7년 선고</t>
+          <t>형사 재판 1심 징역 7년 선고 완료</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>미성년자 성폭행 및 성 착취물 제작 혐의로 기소된 30대 남성에게 징역 7년이 선고되었습니다. 재판부는 피해자들이 상당한 정신적 충격을 받았으며, 피고인이 아직 용서받지 못했고 피해자 부모들도 엄벌을 탄원하고 있음을 언급했습니다. 이 사건은 3명의 미성년 피해자에게 심각한 정신적 피해를 입혔습니다.</t>
+          <t>30대 요리사 A씨가 카카오톡 오픈 채팅방을 통해 알게 된 미성년자 5명을 성폭행하고 성 착취물을 제작한 혐의로 징역 7년을 선고받았다. 재판부는 피해자들이 상당한 정신적 충격을 받았다고 판단했으며, A씨는 2명의 피해자와 합의했으나 3명의 피해자로부터는 용서받지 못했다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>피고인의 책임은 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 증거도 충분하나(적합 조건 5), 피고인이 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한 피해자 수가 3명으로 집단적 피해(적합 조건 3)에 해당하지 않아 투자 매력이 낮습니다.</t>
+          <t>상대방(개인 요리사)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮다(적합 조건 2 미충족). 비록 상대방 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5 충족), 소송금융 투자의 핵심은 회수 가능성이므로 부적합하다. 또한, 이미 형사 판결이 선고된 사건으로, 민사 소송이 가능하더라도 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>미성년자 성폭행·성 착취물 제작 30대 남성 징역 7년</t>
+          <t>“충격”…30대 요리사, 미성년자 5명 성폭행·성착취물 제작</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275864</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/04/20260404500030?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-04 00:24:43.814008+00:00</t>
+          <t>2026-04-04 12:29:28.051957+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>티모시 버스필드</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>검찰 수사 및 형사 공판 예정</t>
+          <t>강제추행 형사 재판 유죄 판결, 민사 손해배상 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>유명 배우 티모시 버스필드가 미성년자 쌍둥이 연기 지망생을 성추행한 혐의로 기소되어 법적 공방 중이다. 버스필드 측은 혐의를 강력히 부인하고 있으며, 검찰은 추가 피해자 가능성을 열어두고 수사를 확대하고 있다. 첫 공판은 5월 말에서 6월 초에 열릴 예정이다.</t>
+          <t>50대 남성 A씨가 술집에서 20대 여성 B씨를 강제추행한 혐의로 정식 재판 끝에 유죄를 선고받았습니다. 재판부는 A씨에게 벌금 700만원과 성폭력 치료 프로그램 이수를 명령했으며, 피해 회복이나 합의가 이루어지지 않은 점을 양형 이유로 밝혔습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>적합 조건으로 유명 배우/감독인 상대방(티모시 버스필드)의 자력이 충분하며, 검찰 수사가 진행 중인 공적 절차가 존재합니다. 또한 추가 피해자 발생 가능성이 언급되어 집단적 피해로 확대될 여지가 있습니다. 그러나 상대방 책임이 명확하지 않고 강력히 부인하고 있으며, 현재까지 피해 규모가 구체적으로 확인되지 않는 점은 투자에 있어 불확실성을 높입니다.</t>
+          <t>가해자의 형사 유죄 판결로 책임이 명확하며(적합 조건 1), 피해자 진술의 일관성과 CCTV 등 증거가 확보되어 있습니다(적합 조건 5). 또한 형사 재판이라는 공적 절차가 진행되어 사실관계가 상당 부분 확정되었습니다(적합 조건 6). 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[월드 프리즘] '초원의 집' 멜리사 길버트의 눈물…남편 성범죄 혐의에...</t>
+          <t>'술집서 갑자기…' 20대 여성 추행한 50대, 정식 재판 끝에 유죄</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185867</t>
+          <t>https://www.kyeonggi.com/article/20260404580123</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-04 00:22:13.918693+00:00</t>
+          <t>2026-04-04 12:28:51.472942+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>학교</t>
+          <t>A씨 (30대)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>학교 측에 조사 및 징계 요구 중</t>
+          <t>형사 재판 1심 징역 7년 선고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>한 교사가 여학생 10명과 여교사 1명의 치마 속을 불법 촬영하다 적발되었으나, 학교 측이 침묵하자 학생들이 이를 폭로했습니다. 피해자들과 시민들은 학교에 철저한 조사와 투명한 징계 공개를 요구하고 있습니다.</t>
+          <t>카카오톡 오픈채팅을 통해 미성년자 5명을 유인하여 성범죄를 저지르고 성 착취물을 제작한 30대 남성 A씨에게 징역 7년이 선고되었습니다. 재판부는 디지털 성범죄의 사회적 해악을 지적하며 엄중한 처벌을 내렸습니다. 일부 피해자와는 합의가 이루어졌으나, 다른 피해자 및 부모들은 강한 처벌을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>교사의 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성이 높음(적합 조건 5). 학교가 피고가 될 경우 자력이 있을 수 있으나(적합 조건 2 부분 충족), 피해자 수가 '수십 명 이상' 기준에는 미치지 못하며(적합 조건 3 불충족), 피해 금액 추정치가 없어(적합 조건 4 불충족) 'Medium'으로 판단됩니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행되어 판결이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인으로 자력 확보가 불분명하고(부적합 조건), 피해자 수가 5명으로 집단적 피해 규모가 아니며(부적합 조건), 피해 금액이 특정되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>11명 (학생 10명, 여교사 1명)</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>여교사·여학생 치마 속 찍다 꼬리 잡힌 교사…학교 침묵에 학생이 폭로</t>
+          <t>오픈채팅으로 미성년자 노린 30대…성착취물 제작 '징역 7년'</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/general-world/6124505</t>
+          <t>https://www.mt.co.kr/society/2026/04/04/2026040419173874230</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-04 00:20:46.899308+00:00</t>
+          <t>2026-04-04 12:28:26.332118+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>A씨 (50대 남성)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>형사 재판에서 벌금 700만 원 및 성폭력 치료프로그램 이수 명령 선고</t>
+        </is>
+      </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>나체사진 협박은 성폭력처벌법상 촬영물 등을 이용한 협박에 해당하여 무거운 형사 처벌 및 민사상 정신적 손해배상 청구가 가능한 사안이다. 다만, 증거가 화질이 낮은 캡처본뿐이라는 점이 언급되어 증거 확보에 어려움이 있을 수 있다.</t>
+          <t>50대 남성 A씨가 주점에서 20대 여성을 추행한 혐의로 기소되어 벌금 700만 원과 40시간의 성폭력 치료프로그램 이수 명령을 선고받았습니다. A씨는 혐의를 부인했으나, 재판부는 피해자 진술과 CCTV 정황을 토대로 유죄를 인정했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>가해자의 책임은 성폭력처벌법상 명확하나(적합 조건 1), 기사에서 상대방의 자력(적합 조건 2), 피해 규모(적합 조건 4), 피해자 수(적합 조건 3), 공적 절차 진행 여부(적합 조건 6)에 대한 정보가 부족하다. 또한, 증거가 화질이 낮은 캡처본이라는 점이 언급되어 증거 확보에 어려움이 있을 수 있다(적합 조건 5 불확실).</t>
+          <t>해당 사건은 형사 재판이 이미 종결되어 벌금형이 선고된 상태입니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 이 사건은 개인 간의 성범죄로 집단적 피해나 대규모 손해배상 가능성이 낮고, 피고인의 자력 또한 불확실하여 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>나체사진 협박 증거가 화질 나쁜 캡처본 뿐인데…</t>
+          <t>'주점서 20대 여성 추행' 50대, 벌금 700만 원 선고</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/YN0O2IWYDOAR</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1519808</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-03 12:46:22.911604+00:00</t>
+          <t>2026-04-04 12:27:34.226639+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>경찰관 B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰관 B씨 긴급 체포 및 직위해제, 수사 진행 중</t>
+          <t>형사 재판 유죄 판결 및 벌금형 선고</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>인천 경찰관 B씨가 SNS를 통해 미성년자에게 접근하여 성적인 대화를 나누고 성착취물을 요구한 사건이 발생했습니다. B씨는 위장 수사에 의해 긴급 체포되었으며, 현재 직위해제된 상태로 수사가 진행 중입니다.</t>
+          <t>50대 남성이 술집에서 20대 여성을 강제추행한 혐의로 기소되어 정식 재판에서 유죄 판결을 받고 벌금 700만원과 성폭력 치료 프로그램 이수를 명령받았다. 피고인은 혐의를 부인했으나, 재판부는 피해자의 일관된 진술과 CCTV 정황을 근거로 유죄를 인정했다. 피해자는 아직 민사상 손해배상을 청구하지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>경찰관 B씨의 미성년자 성범죄 행위가 위장 수사를 통해 긴급 체포되고 직위해제된 상태로, 상대방의 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 다만, 기사 내용만으로는 집단적 피해나 구체적인 피해 규모가 확인되지 않습니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 정황 및 피해자 진술 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 형사 재판의 유죄 판결은 민사 소송의 강력한 근거가 됩니다(적합 조건 6). 그러나 피해자가 1인이고 상대방의 자력에 대한 정보가 부족하며, 피해 규모가 구체적으로 명시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>인천 경찰, 기강해이 '도마'…미성년자 성범죄에 음주운전까지</t>
+          <t>뒤에서 25세女 껴안고 귀에  후~ ...51세男 기습 추행, 결국</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news.ifm.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://news.ifm.kr/news/articleView.html?idxno=468241</t>
+          <t>https://www.mt.co.kr/society/2026/04/04/2026040415170553070</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-03 12:29:45.616927+00:00</t>
+          <t>2026-04-04 12:24:46.517670+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>황석희</t>
+          <t>30대 남성</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>형사 판결 선고 및 피해자와 합의 완료</t>
+          <t>형사 1심 징역 7년 선고</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>황석희의 과거 성범죄 의혹과 관련하여, 2005년 사건에서 징역 1년 6개월에 집행유예 2년이 선고되었으며 피해자와 100% 합의가 이루어진 것으로 해석됩니다. 이는 이미 형사 및 민사적으로 종결된 사건으로 보입니다.</t>
+          <t>SNS를 통해 미성년자 5명을 유인하여 성 착취물을 제작한 30대 남성에게 징역 7년이 선고되었습니다. 일부 피해자는 범행 과정에서 상해를 입었으며, 재판부는 디지털 성범죄의 유포 가능성을 고려하여 엄벌의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사에 언급된 성범죄 사건은 2005년에 이미 형사 판결(징역형의 집행유예)이 선고되었고, 피해자와 100% 합의가 이루어진 것으로 해석되어 이미 종결된 사건으로 판단됩니다. (부적합 조건 해당) 소송금융은 신규 소송 발굴이 목적이므로, 이미 종결된 사건은 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 형사 재판에서 유죄 판결로 명확하게 입증되었고(적합 조건 1), 이미 형사 절차가 진행되어 판결이 선고된 상태이므로 증거 확보가 용이합니다(적합 조건 5, 6). 피해 규모는 미성년자를 대상으로 한 성 착취물 제작으로 정신적 피해가 막대하며 디지털 성범죄 특성상 피해 확산 가능성이 높아 매우 큽니다(적합 조건 4). 다만, 피고인이 개인으로 자력 부족 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'과거 성범죄 의혹' 황석희 논란 바라보는 법조계 시선은?… 지금이면 ...</t>
+          <t>미성년자 성 착취물 제작한 30대 '징역 7년' 선고</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2131641</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/04/2026040490059.html</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-03 12:24:54.357674+00:00</t>
+          <t>2026-04-04 12:22:42.165310+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>해당 교사 및 학교</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>공공부문 성범죄 매뉴얼 개정 및 배포</t>
+          <t>학교 측 은폐 의혹, 지역 사회 철저한 조사 및 책임자 처벌 요구</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>성평등가족부가 공공부문 성희롱·성폭력 사건처리 매뉴얼을 개정·배포합니다. 이번 개정은 최근 법령 개정 사항과 현장 사례를 반영하여 피해자 보호 조치를 강화하고, 2차 피해 예방을 위한 실무 체크리스트와 주요 판례 등을 포함합니다. 국가기관, 지방정부 및 공직유관단체 등에 배포되어 사건 처리 이해도를 높이고 공정하고 신속한 처리를 기대합니다.</t>
+          <t>태국 학교에서 남성 교사가 여학생과 여교사의 신체를 몰래 촬영하고 수업 중 부적절한 행동과 성적인 발언을 일삼았다는 의혹이 제기되었다. 학교 측은 이를 은폐하려 했다는 주장이 나왔으며, 현재까지 10대 여학생 10명과 여교사 1명이 피해를 호소하고 있다. 지역 사회에서는 철저한 조사와 책임자 처벌을 요구하고 있으나, 학교와 교육 당국은 공식 입장을 내놓지 않고 있다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 성범죄 사건에 대한 보도가 아닌, 공공부문 성범죄 사건 처리 매뉴얼 개정 및 배포에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>교사의 책임은 명확하나(적합 조건 1), 상대방(교사 및 학교)의 자력 여부가 불확실하며(적합 조건 2 미흡), 현재까지 파악된 피해자 수가 소송금융 투자 대상으로서의 집단적 피해(수십 명 이상) 기준에 미치지 못함(적합 조건 3 미흡). 또한, 아직 공적 절차(수사, 조사 등)가 진행되지 않은 초기 단계이며(적합 조건 6 미흡), 국제 사건이라는 점도 고려된다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10대 여학생 10명, 여교사 1명 (총 11명)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>'공공부문 성범죄 매뉴얼' 바뀐다…양성평등법 등 반영</t>
+          <t>치마 속 몰래 촬영 …태국 교사 의혹에 '은폐 논란'까지</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260402_0003575767</t>
+          <t>https://www.newsis.com/view/NISX20260404_0003577749</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-03 00:16:33.240700+00:00</t>
+          <t>2026-04-04 12:19:36.776291+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="4" t="inlineStr">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>30대 남성</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>형사 재판 판결 선고</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>카카오톡을 통해 알게 된 미성년자 5명을 대상으로 성착취물을 제작하고 일부 피해자에게 상해를 입힌 30대 남성에게 중형이 선고되었습니다. 재판부는 디지털 성범죄의 유포 가능성을 지적하며 엄벌의 필요성을 강조했습니다. 현재 3명의 피해자는 가해자를 용서하지 않은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 상대방이 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮습니다(부적합 조건: 상대방 자력 부족). 또한 피해자 수가 소송금융 투자 대상으로서 집단적 피해로 보기 어렵습니다(부적합 조건: 집단적 피해 아님).</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>카카오톡으로 알게된 미성년자 5명 성착취물 제작한 30대 중형</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/incheon/6125308</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:19:17.672317+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" t="inlineStr">
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>과거 형사사건 판결 선고 완료</t>
+          <t>미성년자 성범죄 및 성 착취물 제작 혐의로 징역 7년 선고 (1심)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>번역가 황석희가 2005년과 2014년에 걸쳐 강제추행치상, 준유사강간 등 성범죄를 저질러 유죄 판결을 받은 사실이 보도되었다. 논란이 커지자 황석희는 SNS 계정의 흔적을 지우고 있으며, 방송가에서도 그의 출연분을 삭제하는 등 사회적 손절에 나서고 있다. 피해자들은 과거 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>카카오톡 오픈채팅을 통해 미성년자 5명을 상대로 성범죄를 저지르고 성 착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었습니다. 법원은 A씨의 범행이 다수의 피해자에게 심각한 정신적 충격을 주었으며, 디지털 성범죄의 특성상 엄벌할 필요성이 크다고 판단했습니다. A씨는 범행을 인정하고 일부 피해자와 합의했지만, 3명의 피해자로부터는 용서받지 못했습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 과거 형사 판결로 명확하고(적합 조건 1), 공적 조사 결과(형사 재판) 및 판결문이라는 객관적 증거가 존재하나(적합 조건 5), 피해자 수가 소수이며(집단적 피해 아님), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움. 또한 상대방의 자력 또한 대기업 등에 비해 불확실하여 투자 회수 가능성이 낮음.</t>
+          <t>상대방 책임이 명확하고(징역 7년 선고), 객관적 증거가 존재하며(법원 판결, 성 착취물), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고된 점은 적합 조건에 해당합니다. 다만, 상대방이 개인(요리사)으로 자력이 충분하지 않을 가능성이 높고, 피해자 수가 5명으로 집단적 피해 규모에는 미치지 못하는 점이 부적합 요인으로 작용합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>최소 5명 (2005년 4명, 2014년 1명)</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>'성범죄 전과 의혹' 황석희, 딸 사진도 지웠다..SNS 흔적 정리ing[핫피플...</t>
+          <t>카톡에서 시작된 범행 …미성년자 5명 노린 30대, 징역 7년</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112772681</t>
+          <t>https://www.imaeil.com/page/view/2026040408000870836</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-02 12:23:15.586858+00:00</t>
+          <t>2026-04-04 00:25:37.336122+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>A씨 (충북도교육청 소속 장학관)</t>
+          <t>황석희</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>형사 유죄 판결 확정, 민사 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>인기 번역가 황석희가 과거 5명의 여성을 대상으로 강제추행치상, 준유사강간, 카메라 등 이용 촬영 등 세 차례 성범죄를 저질러 유죄 판결을 받은 사실이 뒤늦게 알려졌다. 이로 인해 방송, 출판, 광고업계에서 '황석희 지우기'가 진행 중이며, 피해자들은 확정된 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>번역가 황석희는 과거 강제추행치상, 준유사강간 등 성범죄로 유죄 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 피해자가 5명으로 집단적 피해에 해당합니다(적합 조건 3). 이미 확정된 형사 판결이 강력한 증거로 작용하며(적합 조건 5), 인기 번역가로서 대중적 인지도가 있어 배상 능력이 있을 가능성이 높습니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>황석희, 만취녀 유사강간  인기 번역가 두 얼굴...장모 살해→캐리어에...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/04/04/2026040313230995059</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:25:20.069512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>30대 남성</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 7년)</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>30대 남성이 오픈채팅을 통해 미성년자 5명을 성착취하고 상해를 입히며 성착취물을 제작, 소지한 혐의로 징역 7년을 선고받았다. 재판부는 피고인의 죄질이 매우 불량하고 피해자들에게 회복하기 어려운 피해를 줬다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으나(적합 조건 5, 6), 상대방이 개인으로 배상 능력이 부족할 가능성이 높아 소송금융 투자 회수 가능성이 낮다. 또한 피해자 수가 소송금융의 집단적 피해 기준(수십 명 이상)에 미치지 못한다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>오픈채팅으로 미성년 5명 성착취 30대, 징역 7년</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=729131</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:25:06.783656+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>카카오톡 오픈채팅방을 통해 알게 된 미성년자 5명을 성폭행하고 성 착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었다. 재판부는 A씨의 다수 성범죄에 대한 비난 가능성이 크고 피해자들이 상당한 정신적 충격을 받았다고 판단했다. 2명의 피해자와는 합의했으나 3명의 피해자는 엄벌을 탄원하고 있다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하고(적합 조건 1) 형사 유죄 판결로 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 종결된 점(적합 조건 6)은 긍정적이다. 그러나 가해자가 '30대 요리사'로 특정되어 배상 능력이 충분한 상대방으로 보기 어렵고(부적합 조건: 상대방 자력 부족), 피해자 수가 5명으로 소송금융의 집단적 피해 기준에 미치지 못한다(적합 조건 3 미흡). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>오픈채팅방서 만난 미성년자 5명 성폭행·성착취...30대 요리사 징역 7년</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202604040004</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:24:55.399392+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>30대 남성</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A38" s="4" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 징역 7년 선고</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>미성년자 성폭행 및 성 착취물 제작 혐의로 기소된 30대 남성에게 징역 7년이 선고되었습니다. 재판부는 피해자들이 상당한 정신적 충격을 받았으며, 피고인이 아직 용서받지 못했고 피해자 부모들도 엄벌을 탄원하고 있음을 언급했습니다. 이 사건은 3명의 미성년 피해자에게 심각한 정신적 피해를 입혔습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>피고인의 책임은 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 증거도 충분하나(적합 조건 5), 피고인이 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한 피해자 수가 3명으로 집단적 피해(적합 조건 3)에 해당하지 않아 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>미성년자 성폭행·성 착취물 제작 30대 남성 징역 7년</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275864</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:24:43.814008+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D38" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>티모시 버스필드</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...119 lines deleted...]
-      <c r="A40" s="4" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 형사 공판 예정</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>유명 배우 티모시 버스필드가 미성년자 쌍둥이 연기 지망생을 성추행한 혐의로 기소되어 법적 공방 중이다. 버스필드 측은 혐의를 강력히 부인하고 있으며, 검찰은 추가 피해자 가능성을 열어두고 수사를 확대하고 있다. 첫 공판은 5월 말에서 6월 초에 열릴 예정이다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>적합 조건으로 유명 배우/감독인 상대방(티모시 버스필드)의 자력이 충분하며, 검찰 수사가 진행 중인 공적 절차가 존재합니다. 또한 추가 피해자 발생 가능성이 언급되어 집단적 피해로 확대될 여지가 있습니다. 그러나 상대방 책임이 명확하지 않고 강력히 부인하고 있으며, 현재까지 피해 규모가 구체적으로 확인되지 않는 점은 투자에 있어 불확실성을 높입니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>[월드 프리즘] '초원의 집' 멜리사 길버트의 눈물…남편 성범죄 혐의에...</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>wikileaks-kr.org</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185867</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:22:13.918693+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...116 lines deleted...]
-      <c r="K41" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>학교</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>학교 측에 조사 및 징계 요구 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>한 교사가 여학생 10명과 여교사 1명의 치마 속을 불법 촬영하다 적발되었으나, 학교 측이 침묵하자 학생들이 이를 폭로했습니다. 피해자들과 시민들은 학교에 철저한 조사와 투명한 징계 공개를 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>교사의 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성이 높음(적합 조건 5). 학교가 피고가 될 경우 자력이 있을 수 있으나(적합 조건 2 부분 충족), 피해자 수가 '수십 명 이상' 기준에는 미치지 못하며(적합 조건 3 불충족), 피해 금액 추정치가 없어(적합 조건 4 불충족) 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>11명 (학생 10명, 여교사 1명)</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>여교사·여학생 치마 속 찍다 꼬리 잡힌 교사…학교 침묵에 학생이 폭로</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026033120084237130</t>
+          <t>https://www.news1.kr/world/general-world/6124505</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-31 12:42:57.020006+00:00</t>
+          <t>2026-04-04 00:20:46.899308+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
-      <c r="D43" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>번역가 황석희가 과거 성범죄 전과 의혹에 휩싸이며 출판계, 방송계 등에서 '손절'당하고 있다. 디스패치 보도에 따르면 황석희는 2005년 강제추행치상, 2014년 준유사강간 등으로 징역형 집행유예를 선고받았으며, 피해자는 여성 5명으로 알려졌다. 이로 인해 그의 에세이 판매가 중단되고 출연 방송 VOD가 비공개 처리되는 등 활동에 제약이 따르고 있다.</t>
+          <t>나체사진 협박은 성폭력처벌법상 촬영물 등을 이용한 협박에 해당하여 무거운 형사 처벌 및 민사상 정신적 손해배상 청구가 가능한 사안이다. 다만, 증거가 화질이 낮은 캡처본뿐이라는 점이 언급되어 증거 확보에 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>핵심적인 성범죄 사건은 이미 형사적으로 종결되어 집행유예 판결이 선고된 상태임 (부적합 조건: 이미 종결된 사건). 기사는 과거 사건의 폭로로 인한 사회적 파장과 황석희의 활동 중단에 초점을 맞추고 있어, 소송금융 투자 대상으로서의 새로운 법적 쟁점이나 원고가 될 만한 집단적 피해자 그룹(적합 조건 3)이 명확하지 않음. 또한, 상대방의 자력(적합 조건 2)이 대기업 수준은 아니며, 피해 규모(적합 조건 4)도 구체적으로 파악하기 어려움.</t>
+          <t>가해자의 책임은 성폭력처벌법상 명확하나(적합 조건 1), 기사에서 상대방의 자력(적합 조건 2), 피해 규모(적합 조건 4), 피해자 수(적합 조건 3), 공적 절차 진행 여부(적합 조건 6)에 대한 정보가 부족하다. 또한, 증거가 화질이 낮은 캡처본이라는 점이 언급되어 증거 확보에 어려움이 있을 수 있다(적합 조건 5 불확실).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'성범죄 전과 의혹' 황석희, 출판계도 '손절'… 에세이 온라인 판매 중...</t>
+          <t>나체사진 협박 증거가 화질 나쁜 캡처본 뿐인데…</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1022746/</t>
+          <t>https://lawtalknews.co.kr/article/YN0O2IWYDOAR</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-31 12:34:20.535901+00:00</t>
+          <t>2026-04-03 12:46:22.911604+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A44" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>경찰관 B씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (징역형 집행유예 선고), 피해자와 합의 완료</t>
+          <t>경찰관 B씨 긴급 체포 및 직위해제, 수사 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>구인 앱을 통해 10대 청소년을 집으로 불러 강제 추행한 남성 A 씨가 징역 1년에 집행유예 2년을 선고받았습니다. 재판부는 A 씨가 범행을 인정하고 피해자와 원만히 합의한 점을 양형 이유로 밝혔습니다. 성폭력 치료강의 수강 및 아동·청소년·장애인 관련 기관 취업제한 명령도 함께 내려졌습니다.</t>
+          <t>인천 경찰관 B씨가 SNS를 통해 미성년자에게 접근하여 성적인 대화를 나누고 성착취물을 요구한 사건이 발생했습니다. B씨는 위장 수사에 의해 긴급 체포되었으며, 현재 직위해제된 상태로 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>형사 재판이 이미 종결되었고, 피해자와 원만히 합의가 이루어졌습니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 대상으로서의 가능성이 매우 낮습니다.</t>
+          <t>경찰관 B씨의 미성년자 성범죄 행위가 위장 수사를 통해 긴급 체포되고 직위해제된 상태로, 상대방의 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 다만, 기사 내용만으로는 집단적 피해나 구체적인 피해 규모가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>“방청소 알바 구함” 10대女에 허벅지 마사지 요구 男</t>
+          <t>인천 경찰, 기강해이 '도마'…미성년자 성범죄에 음주운전까지</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.ifm.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578806?ref=naver</t>
+          <t>https://news.ifm.kr/news/articleView.html?idxno=468241</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-31 12:31:58.000883+00:00</t>
+          <t>2026-04-03 12:29:45.616927+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>황석희</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>형사 판결 선고 및 피해자와 합의 완료</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>황석희의 과거 성범죄 의혹과 관련하여, 2005년 사건에서 징역 1년 6개월에 집행유예 2년이 선고되었으며 피해자와 100% 합의가 이루어진 것으로 해석됩니다. 이는 이미 형사 및 민사적으로 종결된 사건으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>기사에 언급된 성범죄 사건은 2005년에 이미 형사 판결(징역형의 집행유예)이 선고되었고, 피해자와 100% 합의가 이루어진 것으로 해석되어 이미 종결된 사건으로 판단됩니다. (부적합 조건 해당) 소송금융은 신규 소송 발굴이 목적이므로, 이미 종결된 사건은 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>'과거 성범죄 의혹' 황석희 논란 바라보는 법조계 시선은?… 지금이면 ...</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2131641</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:24:54.357674+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>공공부문 성범죄 매뉴얼 개정 및 배포</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>성평등가족부가 공공부문 성희롱·성폭력 사건처리 매뉴얼을 개정·배포합니다. 이번 개정은 최근 법령 개정 사항과 현장 사례를 반영하여 피해자 보호 조치를 강화하고, 2차 피해 예방을 위한 실무 체크리스트와 주요 판례 등을 포함합니다. 국가기관, 지방정부 및 공직유관단체 등에 배포되어 사건 처리 이해도를 높이고 공정하고 신속한 처리를 기대합니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 성범죄 사건에 대한 보도가 아닌, 공공부문 성범죄 사건 처리 매뉴얼 개정 및 배포에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>'공공부문 성범죄 매뉴얼' 바뀐다…양성평등법 등 반영</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260402_0003575767</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:16:33.240700+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>SNS로 만난 지적장애 여성을 성폭행한 20대 남성 A씨에게 징역 3년이 선고되었다. 재판부는 피해자가 정도가 심한 지적장애인으로 피고인의 범행에 제대로 대응하지 못하고 반복된 피해를 입었다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>피고인의 범행에 대한 형사 판결이 선고되어 책임이 명확하고(적합 조건 1), 증거 확보가 용이함(적합 조건 5). 그러나 피고인이 피해자의 집에 얹혀 지냈다는 점에서 자력 부족 가능성이 높고, 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 낮춤.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>SNS로 만난 지적장애 여성 성폭행 20대 징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071372</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:25:25.350658+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>황석희</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>과거 형사사건 판결 선고 완료</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>번역가 황석희가 2005년과 2014년에 걸쳐 강제추행치상, 준유사강간 등 성범죄를 저질러 유죄 판결을 받은 사실이 보도되었다. 논란이 커지자 황석희는 SNS 계정의 흔적을 지우고 있으며, 방송가에서도 그의 출연분을 삭제하는 등 사회적 손절에 나서고 있다. 피해자들은 과거 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>상대방 책임이 과거 형사 판결로 명확하고(적합 조건 1), 공적 조사 결과(형사 재판) 및 판결문이라는 객관적 증거가 존재하나(적합 조건 5), 피해자 수가 소수이며(집단적 피해 아님), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움. 또한 상대방의 자력 또한 대기업 등에 비해 불확실하여 투자 회수 가능성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>최소 5명 (2005년 4명, 2014년 1명)</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>'성범죄 전과 의혹' 황석희, 딸 사진도 지웠다..SNS 흔적 정리ing[핫피플...</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112772681</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:23:15.586858+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>A씨 (충북도교육청 소속 장학관)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A46" s="4" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>피의자 구속, 충북도교육청 파면 조치</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>충북도교육청 소속 장학관 A씨가 식당 공용 화장실에 소형 카메라를 설치해 불법 촬영을 시도하다 현행범으로 체포, 구속되었습니다. 충북도교육청은 A씨를 파면 조치했으며, 피해자들은 정신적 피해에 대한 손해배상을 청구할 수 있을 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 현행범 체포, 구속, 파면 조치로 명확하며(적합 조건 1, 5), 공용 화장실에서 발생한 사건으로 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 경찰 수사 및 징계 절차가 진행 중이며(적합 조건 6), 가해자가 공무원 신분으로 배상 자력 확보 가능성도 있습니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>부끄러운 줄은 아나보네 ...'화장실 몰카' 장학관, 얼굴 감싸며 '허둥지...</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604020820298589</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:29:48.455368+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D46" t="inlineStr">
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I46" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>정부의 AI 기반 성착취물 탐지 및 삭제 시스템 도입 및 운영</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>정부가 딥페이크 등 온라인 성착취물을 AI로 탐지하고 신속하게 삭제 요청하는 시스템을 도입했습니다. 이 시스템은 연간 1만여 명에 달하는 온라인 성범죄 피해자들을 보호하고, 아동·청소년 성착취물은 선제적으로 차단하는 역할을 합니다. '서울대 N번방' 사건과 같은 사례에서 보듯 온라인 성착취물은 피해가 영구히 상존하는 심각한 문제입니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>연간 1만여 명의 집단적 피해가 발생하고 피해 규모가 매우 심각하며, AI 시스템 도입으로 증거 확보 및 공적 절차 진행 중이라는 적합 조건이 다수 충족됩니다. 그러나 소송금융 투자에 필수적인 자력 있는 특정 상대방(대기업, 기관 등)이 부재하고, 가해자가 주로 개인이라는 점에서 투자 회수 가능성이 낮아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>연간 1만여 명</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>‘온라인 성착취’ 1분이면 적발…AI로 찾는다</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524837&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:22:23.527574+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 법적 조치 검토 중</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>태국의 유명 배우가 호흡 곤란으로 출동한 구조대원에게 성추행을 당했다고 폭로하며 현지 사회에 큰 파문을 일으켰다. 피해자는 의식이 있었으나 몸을 가눌 수 없는 취약한 상태에서 옷이 벗겨지고 신체 주요 부위를 만져졌으며, 불법 촬영까지 당했다고 주장했다. 현재 경찰 수사가 진행 중이며, 피해자는 법적 조치를 고려하고 있다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(조건 1), 현재 경찰 수사가 진행 중으로 공적 절차가 이미 시작되었고(조건 6), 피해자의 구체적인 진술과 불법 촬영 가능성 등 증거 확보가 용이함(조건 5). 유명인 피해로 사회적 관심이 높아 정신적 손해배상 규모가 클 가능성이 있음(조건 4).</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
-[...98 lines deleted...]
-      <c r="A48" s="4" t="inlineStr">
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>“옷 벗기고 만졌다” 유명 여배우, 호흡곤란에 구급차 불렀다가 성추행...</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/04/02/20260402500003?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:18:44.544313+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D49" t="inlineStr">
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>충북교육청 전 장학관 A씨</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>검찰 송치, 수사심의위 진행 중</t>
+          <t>형사 절차 진행 중 (구속 및 영장실질심사)</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>장경태 의원이 야당 의원실 여성 보좌진을 성추행한 혐의로 검찰에 송치되었습니다. 피소 이후 피해자 신원 관련 논란이 있었으며, 수사심의위가 열려 수사의 적정성을 따지고 있습니다. 과거 여성인권 관련 발언과 대비되어 비판받고 있습니다.</t>
+          <t>충북교육청 전 장학관 A씨가 화장실 몰카 혐의로 구속되었으며, 영장실질심사를 받기 위해 법원에 출석하여 죄송하다고 답했습니다. 현재 형사 절차가 진행 중으로, 피해자들은 정신적 피해에 대한 손해배상을 청구할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방(장경태 의원)의 책임이 검찰 송치로 비교적 명확하며, 국회의원으로서 자력이 충분할 것으로 판단됩니다. 또한 검찰 송치 및 수사심의위 진행 등 공적 절차가 이미 진행 중이며, 수사기관에 의해 증거가 확보되었을 가능성이 높습니다.</t>
+          <t>전 충북교육청 장학관이 화장실 몰카 혐의로 구속되었고 영장실질심사에서 죄송하다고 답하여 책임이 비교적 명확하며(적합 조건 1), 형사 절차(구속, 영장실질심사)가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 기사에서 피해 규모와 피해자 수가 명확히 확인되지 않고, 상대방이 개인이므로 자력에 대한 추가 확인이 필요하여 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>장경태, 준강제추행 등 혐의로 檢송치...과거엔 여성인권 외치더니</t>
+          <t>'화장실 몰카' 충북교육청 전 장학관 구속…  도주 우려</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299085</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071159</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-29 00:23:52.484536+00:00</t>
+          <t>2026-04-01 12:33:57.069119+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>40대 아빠</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>정신건강의학과 전문의가 가해자 처벌의 필요성을 언급</t>
+          <t>형사 항소심 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>누수 점검을 위해 방문한 남성이 피해자에게 부적절한 행위를 저질러 정신적 트라우마를 유발한 사건. 정신건강의학과 전문의는 가해자에 대한 명확한 처벌이 피해자의 안정에 중요하며, 같은 생활권에 머무는 상황이 트라우마를 반복시킨다고 지적했다.</t>
+          <t>12세 딸을 성폭행한 40대 아빠가 1심에서 징역 10년을 선고받았으며, 다음 달 항소심 첫 재판을 앞두고 있습니다. 이 사건은 친족 간 성범죄로, 피해자의 정신적 피해가 막대할 것으로 예상됩니다. 현재 형사 절차가 진행 중이며, 유죄 판결이 내려진 상황입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확해 보이나(적합 조건 1), 상대방이 개인으로 특정되어 자력 확보가 불확실하며(적합 조건 2 부적합), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움(적합 조건 3, 4 부적합). 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>상대방의 책임은 명확하고(적합 조건 1, 5), 피해 규모는 중대하며(적합 조건 4), 형사 항소심이 진행 중입니다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮아 보입니다(부적합 조건: 상대방 자력 부족). 소송금융은 회수 가능성이 낮은 사건에는 투자하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>아랫집 물 새요  누수 보러 온 남자…돌연 내 속옷을 집었다</t>
+          <t>딴 데 말하지 마 …12살 딸 성폭행한 40대 아빠, 내달 항소심 첫 재판</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291790?influxDiv=NAVER</t>
+          <t>https://www.news1.kr/local/kangwon/6120460</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-29 00:22:16.180913+00:00</t>
+          <t>2026-04-01 00:23:25.878714+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>오태완</t>
+          <t>황석희</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>대법원 벌금형 확정 및 피해자와 3억원 합의 완료. 현재 국민의힘 공천 심사 진행 중.</t>
+          <t>성범죄 의혹 제기, 피의자 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>오태완 의령군수가 과거 강제추행 혐의로 대법원에서 벌금 1000만원이 확정되었으며, 피해자에게 3억원을 지급하고 합의하여 군수직을 유지하고 있다. 현재 국민의힘 공천 신청자들은 당 윤리 규정을 근거로 오 군수의 공천 배제를 요구하고 있으며, 당 공천관리위원회에서 이 사안을 심사 중이다.</t>
+          <t>번역가 황석희에 대한 성범죄 의혹이 제기되었으며, 피해자는 총 5명으로 알려졌습니다. 황석희는 변호사와 내용을 검토 중이며 사실과 다른 부분에 대해 법적 대응을 고려하겠다고 밝혔습니다. 이로 인해 그의 에세이 판매가 중단되는 등 사회적 물의를 빚고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 오태완 군수의 강제추행 혐의에 대한 형사 사건은 대법원에서 벌금형이 확정되었고, 피해자와의 민사 손해배상은 3억원 합의로 종결되었습니다. 따라서 소송금융 투자 대상으로서의 새로운 민사 소송 기회가 없습니다.</t>
+          <t>상대방 책임이 '의혹' 단계로 명확하지 않고, 상대방(개인)의 자력 또한 충분하다고 보기 어렵습니다. 피해자 수가 5명으로 집단적 피해로 보기 어려우며, 피해 규모나 증거 확보 여부도 기사에서 확인되지 않습니다. 현재 공적 절차가 진행 중이라는 언급도 없어 소송금융 투자 적합 조건에 부합하는 항목이 거의 없습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>3억원 (합의 완료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[6·3의령]오태완 군수 출마자격 '논란'…내주 심사 ‘촉각’</t>
+          <t>'성범죄 의혹' 황석희, 에세이 판매도 중단… 사회적 물의 있는 사안  [...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260328_0003567806</t>
+          <t>https://www.mydaily.co.kr/page/view/2026033120084237130</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-29 00:19:57.014014+00:00</t>
+          <t>2026-03-31 12:42:57.020006+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>스토킹 살해 혐의로 검찰 송치, 스토킹 혐의 추가 수사 중</t>
+          <t>과거 성범죄 형사 사건은 이미 집행유예 선고로 종결됨. 현재는 사회적 논란 및 활동 중단.</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>김훈은 과거 결혼정보업체 및 보도방 운영 중 20대 여성 2명에게 강간치상 등 성범죄를 저질러 각각 징역 3년을 선고받았다. 최근에는 과거 교제하던 20대 여성을 스토킹 살해한 혐의로 검찰에 송치되었으며, 스토킹 혐의에 대한 추가 수사가 진행 중이다. 모든 피해자가 20대 여성이라는 공통점이 있다.</t>
+          <t>번역가 황석희가 과거 성범죄 전과 의혹에 휩싸이며 출판계, 방송계 등에서 '손절'당하고 있다. 디스패치 보도에 따르면 황석희는 2005년 강제추행치상, 2014년 준유사강간 등으로 징역형 집행유예를 선고받았으며, 피해자는 여성 5명으로 알려졌다. 이로 인해 그의 에세이 판매가 중단되고 출연 방송 VOD가 비공개 처리되는 등 활동에 제약이 따르고 있다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>피고인 김훈의 책임은 과거 유죄 판결 및 현재 검찰 송치로 명확하나(적합 조건 1, 5), 개인 피고인의 자력(배상 능력)이 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮다(적합 조건 2 미충족). 또한, 과거 사건들은 형사적으로 종결되었으며, 민사상 손해배상 청구의 소멸시효 등 법리적 검토가 필요하다(부적합 조건: 이미 종결된 사건 가능성).</t>
+          <t>핵심적인 성범죄 사건은 이미 형사적으로 종결되어 집행유예 판결이 선고된 상태임 (부적합 조건: 이미 종결된 사건). 기사는 과거 사건의 폭로로 인한 사회적 파장과 황석희의 활동 중단에 초점을 맞추고 있어, 소송금융 투자 대상으로서의 새로운 법적 쟁점이나 원고가 될 만한 집단적 피해자 그룹(적합 조건 3)이 명확하지 않음. 또한, 상대방의 자력(적합 조건 2)이 대기업 수준은 아니며, 피해 규모(적합 조건 4)도 구체적으로 파악하기 어려움.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[단독]스토킹살해 김훈 과거 2차례 '강간치상'…모두 20대女</t>
+          <t>'성범죄 전과 의혹' 황석희, 출판계도 '손절'… 에세이 온라인 판매 중...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567321</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1022746/</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-29 00:19:30.706272+00:00</t>
+          <t>2026-03-31 12:34:20.535901+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>전 맨유 선수 (이름 미상)</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>영국 검찰청의 형사 소송 중단</t>
+          <t>형사 재판 종결 (징역형 집행유예 선고), 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>전 맨유 선수가 전 여자친구에 대한 강간, 폭행, 강압적 통제 시도 혐의로 영국 검찰청의 수사를 받았으나, 주요 증인 철회와 새로운 자료로 인해 형사 소송이 중단되었습니다. 이로 인해 해당 선수는 맨유를 떠나 커리어를 이어가기로 결정했습니다.</t>
+          <t>구인 앱을 통해 10대 청소년을 집으로 불러 강제 추행한 남성 A 씨가 징역 1년에 집행유예 2년을 선고받았습니다. 재판부는 A 씨가 범행을 인정하고 피해자와 원만히 합의한 점을 양형 이유로 밝혔습니다. 성폭력 치료강의 수강 및 아동·청소년·장애인 관련 기관 취업제한 명령도 함께 내려졌습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>영국 검찰청이 주요 증인 철회와 새로운 자료를 이유로 강간, 폭행 혐의에 대한 형사 소송을 중단하여 (상대방 책임이 비교적 명확함 조건 불충족) 상대방의 책임 입증이 어렵고 증거 확보에 난항이 예상됩니다 (증거가 있거나 확보 가능함 조건 불충족). 또한, 공적 절차(형사 소송)가 이미 종결되어 (이미 종결된 사건 부적합 조건 해당) 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>형사 재판이 이미 종결되었고, 피해자와 원만히 합의가 이루어졌습니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 대상으로서의 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>성범죄 옹호하는 감독? 절대 안돼!…'강등 위기' 토트넘 데제르비 선임...</t>
+          <t>“방청소 알바 구함” 10대女에 허벅지 마사지 요구 男</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2128510</t>
+          <t>https://www.munhwa.com/article/11578806?ref=naver</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-28 12:39:36.186732+00:00</t>
+          <t>2026-03-31 12:31:58.000883+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="4" t="inlineStr">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>경찰 전수 점검 및 TF팀 구성</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>부안경찰서가 스토킹, 교제폭력, 가정폭력 등 관계성 성범죄에 선제적으로 대응하기 위해 전담 TF팀을 구성하고 사건관리 강화를 위한 전수 점검을 추진합니다. 경찰은 서장을 팀장으로 하는 TF팀을 통해 수사부터 피해자 보호까지 전 단계를 종합적으로 점검하고, 위험도를 재평가하여 체계적으로 관리할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피고를 대상으로 한 민사 소송의 기회를 제공하지 않습니다. 경찰의 관계성 성범죄 대응을 위한 전수 점검 및 TF팀 구성에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 또는 집단적 민사 청구 가능성이 파악되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>부안경찰서, 관계성 성범죄 전수 점검 추진</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>sjbnews.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>http://sjbnews.com/news/news.php?number=875148</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:30:59.076314+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I57" t="inlineStr">
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>완더 프랑코</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>미성년자 성범죄 형사 재판 항소심 진행 중, 총기 사건 연루</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>메이저리그 선수 완더 프랑코가 미성년자 성범죄 혐의로 유죄 판결을 받고 항소심이 진행 중이며, 별도의 총기 사건에도 연루되었다. 이로 인해 그의 메이저리그 복귀가 불투명해졌고, 탬파베이 레이스와의 거액 계약도 잠정 정지된 상태이다. 피해자 어머니의 건강 문제로 재판 일정이 연기되었다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>상대방(완더 프랑코)의 책임이 초기 유죄 판결로 비교적 명확하며(적합 조건 1), 형사 재판이 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중임(적합 조건 5, 6). 그러나 상대방의 자력이 계약 정지 및 복귀 불투명으로 불확실하며, 피해 규모가 명확히 제시되지 않아 투자 매력도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>성매수·간음·성착취물 제작…미성년 7명에게 몹쓸짓 50대의 최후</t>
+          <t>무죄 판결 받아도 美복귀 불투명  11년 2765억 사나이, 어쩌다 이 지경...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6116591</t>
+          <t>https://www.sportschosun.com/baseball/2026-03-30/202603310100208880014441</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-28 00:24:18.006293+00:00</t>
+          <t>2026-03-31 00:19:03.548669+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>장 의원</t>
+          <t>시안 도셋</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>군사재판 유죄 판결, 최종 선고 예정</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>영국 해군 구축함 내에서 여성 해군 병사 시안 도셋이 남녀 동료 4명에게 6건의 성추행을 저질러 군사재판에서 유죄 판결을 받았다. 폐쇄적인 환경에서 발생한 사건으로, 10명의 해군 병사가 증언했으며 가해자는 자신의 행동을 인정했다. 최종 선고가 남아있다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 군사재판에서 유죄 판결로 명확히 입증되었고, 4명의 피해자가 발생했으며 10명의 증언이 확보되어 집단적 피해 및 증거가 충분합니다. 또한 군사재판이라는 공적 절차가 이미 진행되어 유죄 판결이 내려진 상태입니다. 다만, 가해자가 개인이므로 배상 자력은 제한적일 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>女군인, 男 동료 사타구니 잡고…고립된 배 안에서 성범죄 발생 [핫이슈...</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>nownews.seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260330601001&amp;wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:30:23.834311+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>형사 재판 판결 선고</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>인터넷을 통해 방 청소 아르바이트를 하던 10대 피해자가 가해자 A씨에게 강제추행을 당한 사건입니다. 재판부는 A씨의 범행으로 피해자가 상당한 정신적 충격과 고통을 겪었음을 지적했습니다. 피해자는 형사 판결을 바탕으로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 재판부 판단으로 명확하게 확인되었고(적합 조건 1), 범죄 사실에 대한 증거가 확보되어 있습니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 미해당), 가해자의 자력 정보가 없어 투자 회수 가능성을 추가 검토해야 합니다(적합 조건 2 미해당).</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>방 청소 알바 10대에게  마사지 해달라  강제추행</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026033044047</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:26:11.323162+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>장경태, 김 씨</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I59" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>장경태 의원이 성추행 의혹과 수사 과정에서 피해자 정보를 누설하여 2차 피해를 유발한 혐의로 검찰에 송치되었다. 경찰은 관련 진술과 확보된 자료를 종합해 혐의가 성립된다고 판단했으며, 김 씨 또한 피해자로부터 별도로 고소된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>상대방 책임이 경찰 수사 결과 혐의가 성립된다고 판단되었고, 검찰 송치되어 공적 절차가 진행 중이다. 증거도 확보된 것으로 보이며, 상대방이 공인이라는 점에서 자력도 어느 정도 예상된다. 그러나 집단적 피해가 아닌 개별 사건이며, 구체적인 피해 규모가 명시되지 않아 'Medium'으로 판단한다. (적합 조건 1, 2, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>‘소아성애’ 범죄 저지른 록스타의 말로…“감옥서 생 마감 가능성”</t>
+          <t>장경태 검찰 송치, 성추행 의혹 전면전...수사 판단 vs 결백 주장</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1597690?ref=naver</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57676</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-28 00:18:54.564211+00:00</t>
+          <t>2026-03-30 00:25:30.497681+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
+      <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>TV 프로그램에서 과거 사건의 자작극 실체 공개</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>친부가 6년간 친딸을 성폭행한 혐의로 기소되어 항소심에서 징역 10년을 선고받았다. 피해자는 친모에게 도움을 요청했으나 받지 못했고, 학교 교사의 신고로 사건이 드러났다. 재판부는 일부 혐의에 대해 피고인의 주장을 받아들여 원심보다 감형했다.</t>
+          <t>'서프라이즈 미스터리 살롱'에서 SNS를 뜨겁게 달궜던 성범죄 피해자의 증언 뒤에 감춰진 충격적인 비밀이 공개되었다. 장기간 성범죄 피해를 주장했던 고백이 잔혹한 자작극으로 드러나면서, 사건의 실체가 밝혀졌다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>친부의 성폭행 혐의에 대한 형사 유죄 판결로 상대방 책임이 명확하고 증거 확보가 용이하다는 적합 조건이 있으나, 피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개별 사건이다.</t>
+          <t>이 기사는 '성범죄 피해자'의 주장이 '잔혹한 자작극'으로 밝혀진 사건을 다루고 있다. 이는 소송금융 투자 대상이 되는 실제 피해자나 명확한 상대방의 책임이 존재하지 않음을 의미한다. 적합 조건에 해당하는 사항이 전혀 없으며, 사건의 본질이 허위 주장으로 밝혀져 투자 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>'서프라이즈 미스터리 살롱' 이찬원, SNS를 뜨겁게 달군 성범죄 피해자...</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019362</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:28:31.645811+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 기소 예정</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>장경태 국회의원이 보좌진을 성추행하고 2차 가해를 했다는 의혹으로 검찰에 송치되었습니다. 이는 형사 절차의 시작을 의미하며, 피해 보좌진은 정신적, 신체적 피해에 대한 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>장경태 의원이 검찰에 송치되어 책임 주체가 명확하고(적합 조건 1), 국회의원으로서 배상 능력이 있을 것으로 예상되며(적합 조건 2), 검찰 송치 단계이므로 증거가 확보되었을 가능성이 높고(적합 조건 5), 형사 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(적합 조건 3, 4 불충족).</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A63" s="3" t="inlineStr">
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>檢 폐지·법왜곡죄 신설에 검사실 '텅텅' … 쌓여가는 미제 속 사법 시스...</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700272.html</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:24:49.922439+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D63" t="inlineStr">
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I63" t="inlineStr">
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>검찰 송치, 수사심의위 진행 중</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>장경태 의원이 야당 의원실 여성 보좌진을 성추행한 혐의로 검찰에 송치되었습니다. 피소 이후 피해자 신원 관련 논란이 있었으며, 수사심의위가 열려 수사의 적정성을 따지고 있습니다. 과거 여성인권 관련 발언과 대비되어 비판받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>상대방(장경태 의원)의 책임이 검찰 송치로 비교적 명확하며, 국회의원으로서 자력이 충분할 것으로 판단됩니다. 또한 검찰 송치 및 수사심의위 진행 등 공적 절차가 이미 진행 중이며, 수사기관에 의해 증거가 확보되었을 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A64" s="2" t="inlineStr">
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>장경태, 준강제추행 등 혐의로 檢송치...과거엔 여성인권 외치더니</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>thepublic.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299085</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:23:52.484536+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D64" t="inlineStr">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치</t>
+          <t>정신건강의학과 전문의가 가해자 처벌의 필요성을 언급</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>장경태 전 더불어민주당 의원이 국회의원 여성 보좌진을 성추행하고 2차 가해를 한 혐의로 경찰 수사를 받아 검찰에 송치되었다. 피해자는 지난해 11월 준강제추행 혐의로 고소했으며, 장 의원은 해명 과정에서 피해자 신원을 노출한 혐의도 받고 있다. 경찰은 두 혐의 모두 인정된다고 판단했다.</t>
+          <t>누수 점검을 위해 방문한 남성이 피해자에게 부적절한 행위를 저질러 정신적 트라우마를 유발한 사건. 정신건강의학과 전문의는 가해자에 대한 명확한 처벌이 피해자의 안정에 중요하며, 같은 생활권에 머무는 상황이 트라우마를 반복시킨다고 지적했다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사 및 수사심의위원회 결과로 비교적 명확하며(조건 1), 상대방이 국회의원 출신으로 자력이 충분할 가능성이 높고(조건 2), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(조건 6), 피해자 진술 및 수사 기록 등 증거 확보가 가능함(조건 5). 다만 집단적 피해는 아님.</t>
+          <t>상대방의 책임은 명확해 보이나(적합 조건 1), 상대방이 개인으로 특정되어 자력 확보가 불확실하며(적합 조건 2 부적합), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움(적합 조건 3, 4 부적합). 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>경찰, '성추행·2차 가해 혐의' 장경태 송치…피해자  정의 살아 있었다...</t>
+          <t>아랫집 물 새요  누수 보러 온 남자…돌연 내 속옷을 집었다</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184570</t>
+          <t>https://news.jtbc.co.kr/article/NB12291790?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-27 12:34:05.559893+00:00</t>
+          <t>2026-03-29 00:22:16.180913+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
-      <c r="D66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>오태완</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>법적 쟁점 논의 중</t>
+          <t>대법원 벌금형 확정 및 피해자와 3억원 합의 완료. 현재 국민의힘 공천 심사 진행 중.</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>기사는 만취 상태에서 발생한 '강제 사정' 행위에 대해 법조계 내에서 '명백한 준강간'이라는 의견과 '처벌이 어려울 수 있다'는 의견이 대립하고 있음을 보여줍니다. 피해자의 성행위 거부 의사 해석과 가해자 측의 '피해자 협조 없이는 불가능했다'는 주장이 주요 쟁점으로 다뤄지고 있습니다.</t>
+          <t>오태완 의령군수가 과거 강제추행 혐의로 대법원에서 벌금 1000만원이 확정되었으며, 피해자에게 3억원을 지급하고 합의하여 군수직을 유지하고 있다. 현재 국민의힘 공천 신청자들은 당 윤리 규정을 근거로 오 군수의 공천 배제를 요구하고 있으며, 당 공천관리위원회에서 이 사안을 심사 중이다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 만취 상태에서의 '강제 사정'에 대한 법조계의 일반적인 법리 해석 논의를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 가해자, 구체적인 피해 규모, 진행 단계 등 핵심 정보가 부재하여 투자 적합성이 매우 낮습니다.</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 오태완 군수의 강제추행 혐의에 대한 형사 사건은 대법원에서 벌금형이 확정되었고, 피해자와의 민사 손해배상은 3억원 합의로 종결되었습니다. 따라서 소송금융 투자 대상으로서의 새로운 민사 소송 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억원 (합의 완료)</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>만취 상태서 당한 '강제 사정'… 법조계  명백한 준강간  vs  처벌 어려워...</t>
+          <t>[6·3의령]오태완 군수 출마자격 '논란'…내주 심사 ‘촉각’</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260328_0003567806</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:19:57.014014+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>김훈</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>스토킹 살해 혐의로 검찰 송치, 스토킹 혐의 추가 수사 중</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>김훈은 과거 결혼정보업체 및 보도방 운영 중 20대 여성 2명에게 강간치상 등 성범죄를 저질러 각각 징역 3년을 선고받았다. 최근에는 과거 교제하던 20대 여성을 스토킹 살해한 혐의로 검찰에 송치되었으며, 스토킹 혐의에 대한 추가 수사가 진행 중이다. 모든 피해자가 20대 여성이라는 공통점이 있다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>피고인 김훈의 책임은 과거 유죄 판결 및 현재 검찰 송치로 명확하나(적합 조건 1, 5), 개인 피고인의 자력(배상 능력)이 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮다(적합 조건 2 미충족). 또한, 과거 사건들은 형사적으로 종결되었으며, 민사상 손해배상 청구의 소멸시효 등 법리적 검토가 필요하다(부적합 조건: 이미 종결된 사건 가능성).</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>[단독]스토킹살해 김훈 과거 2차례 '강간치상'…모두 20대女</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260327_0003567321</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:19:30.706272+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>전 맨유 선수 (이름 미상)</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>영국 검찰청의 형사 소송 중단</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>전 맨유 선수가 전 여자친구에 대한 강간, 폭행, 강압적 통제 시도 혐의로 영국 검찰청의 수사를 받았으나, 주요 증인 철회와 새로운 자료로 인해 형사 소송이 중단되었습니다. 이로 인해 해당 선수는 맨유를 떠나 커리어를 이어가기로 결정했습니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>영국 검찰청이 주요 증인 철회와 새로운 자료를 이유로 강간, 폭행 혐의에 대한 형사 소송을 중단하여 (상대방 책임이 비교적 명확함 조건 불충족) 상대방의 책임 입증이 어렵고 증거 확보에 난항이 예상됩니다 (증거가 있거나 확보 가능함 조건 불충족). 또한, 공적 절차(형사 소송)가 이미 종결되어 (이미 종결된 사건 부적합 조건 해당) 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>성범죄 옹호하는 감독? 절대 안돼!…'강등 위기' 토트넘 데제르비 선임...</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2128510</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:39:36.186732+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 양측 항소, 춘천지법에서 다시 심리 예정</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>가출 여성청소년을 유인해 모텔에서 간음한 30대 남성 A씨가 1심에서 징역 1년을 선고받고 법정 구속되었습니다. 재판부는 A씨가 미성년자임을 알았다고 보기는 어렵다며 아동복지법 위반 혐의는 무죄로 판단했습니다. 현재 A씨와 검찰 모두 항소하여 춘천지법에서 사건을 다시 심리할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>피고인의 미성년자 유인 및 간음 혐의가 1심에서 유죄로 인정되어 책임이 비교적 명확하고(적합 조건 1), 형사 재판 과정에서 증거가 확보되었으며(적합 조건 5), 이미 1심 판결이 선고된 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불해당), 피고인의 자력이 충분한지 불분명하여 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 2, 4 불해당).</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>18세 미만인 건 몰랐을 것 …미성년 모텔 유인한 간음한 30대男 '아동복...</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602281134101354</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:22:31.614356+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>형사 재판 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>50대 남성이 미성년자 7명에게 성매수, 간음, 성착취물 제작 등의 혐의로 1심에서 징역 6년을 선고받았으며, 현재 2심 공판이 진행 중입니다. 피해자들은 심각한 정신적, 신체적 피해를 입었을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>적합 조건인 상대방 책임 명확(1심 유죄 판결), 다수 피해자(미성년 7명), 증거 확보 용이(형사 재판 진행), 피해 규모 큼(미성년 성범죄의 중대성)에 해당합니다. 형사 재판 결과가 민사 손해배상 소송에 강력한 증거가 될 수 있습니다. 다만, 피고인의 자력 확인이 필수적입니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>7명</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>성매수·간음·성착취물 제작…미성년 7명에게 몹쓸짓 50대의 최후</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D67" t="inlineStr">
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/kangwon/6116591</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:24:18.006293+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>장 의원</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L67" t="inlineStr">
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>여성 인권 운동가로 알려진 장 의원이 2024년 10월 야당 의원 보좌진 술자리에서 피해자 A씨를 성추행한 혐의로 피소되었습니다. 장 의원은 피소 이후 피해자 신원 특정 정보를 유출하여 2차 가해 혐의로도 경찰 수사를 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>장 의원이 성추행 및 2차 가해 혐의로 피소되어 경찰 수사를 받고 있어 상대방 책임이 명확하며(적합 조건 1), 공인으로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>여성 인권 외치더니 성추행 혐의로 추락</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A68" s="3" t="inlineStr">
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/incident/2026/03/28/IMBZ3WFN75GWPMQQ6ECL7OIXRA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:21:48.316703+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D68" t="inlineStr">
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I68" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>장경태 의원이 비서관 성추행 및 2차 가해 혐의로 경찰 수사심의위원회와 경찰 판단에 따라 검찰에 송치되었습니다. 당시 같은 자리에 있던 남성 비서관도 준강간미수 혐의로 함께 송치되었습니다. 현재 검찰의 최종 결론을 기다리고 있는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위 및 경찰 판단으로 상대방(장경태 의원)의 책임이 비교적 명확하며(조건 1), 국회의원 출신으로 자력이 충분할 것으로 예상됩니다(조건 2). 경찰 수사를 통해 증거가 확보되었고(조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 사건입니다(조건 6).</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L68" t="inlineStr">
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>경찰, '성추행·2차 가해' 혐의 장경태 검찰 송치</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M68" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A69" s="2" t="inlineStr">
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603272245382774</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:19:31.274682+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C69" t="inlineStr">
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
         <is>
           <t>게리 글리터</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L69" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>아동 성범죄로 징역 16년형 선고 및 복역 중, 민사상 배상금 미지급으로 파산 상태</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>1970년대 영국 가수 게리 글리터가 수십 년에 걸친 아동 성범죄로 2024년 징역 16년형을 선고받고 복역 중입니다. 현재 건강이 크게 악화되어 교도소에서 생을 마감할 가능성이 제기되고 있습니다. 그는 피해자에게 지급해야 할 거액의 배상금을 마련하지 못해 파산한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 있으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 유죄 판결로 증거가 확실하지만(적합 조건 5), 피고인 게리 글리터가 파산하여 피해자에게 지급해야 할 거액의 배상금을 마련하지 못하고 있습니다. 소송금융 투자의 핵심인 회수 가능성이 전무하여 투자 부적합으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>‘소아성애’ 범죄 저지른 록스타의 말로…“감옥서 생 마감 가능성”</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
-[...278 lines deleted...]
-      </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298865</t>
+          <t>https://www.sportsseoul.com/news/read/1597690?ref=naver</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-26 12:24:17.085726+00:00</t>
+          <t>2026-03-28 00:18:54.564211+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>계부</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>형사 사건 대법원 판례 선고</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>검찰의 보완수사를 통해 20년간 이어진 계부의 의붓딸 성범죄와 출산 사실이 밝혀졌으며, 이 사건은 대법원 판례까지 나왔다. 해당 사건을 담당했던 검사는 검찰 수사권 폐지 등 사법제도 변화에 대한 우려로 사직을 표명했다.</t>
+          <t>친부가 6년간 친딸을 성폭행한 혐의로 기소되어 항소심에서 징역 10년을 선고받았다. 피해자는 친모에게 도움을 요청했으나 받지 못했고, 학교 교사의 신고로 사건이 드러났다. 재판부는 일부 혐의에 대해 피고인의 주장을 받아들여 원심보다 감형했다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>계부의 성범죄 책임은 명확하고(적합 조건 1), 검찰 수사 및 대법원 판례로 증거가 충분히 확보되었으며(적합 조건 5), 20년간의 피해로 비금전적 피해 규모는 매우 크다(적합 조건 4). 그러나 소송금융의 핵심인 상대방의 자력(적합 조건 2)이 불분명하고, 집단적 피해(적합 조건 3)가 아닌 개별 사건이다. 형사 사건은 대법원 판례까지 나와 종결된 것으로 보이며, 민사 손해배상 소송의 진행 여부 및 잠재적 회수 가치가 불분명하여 소송금융 투자 대상으로 적합도가 낮다.</t>
+          <t>친부의 성폭행 혐의에 대한 형사 유죄 판결로 상대방 책임이 명확하고 증거 확보가 용이하다는 적합 조건이 있으나, 피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개별 사건이다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>보완수사로 '계부 성폭행' 밝힌 검사 사의… 사법공백 누가 책임지나</t>
+          <t>친딸 6살 때부터 6년여간 성폭행한 아빠 ‘감형’</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04346006645387256</t>
+          <t>https://www.segye.com/newsView/20260327512318?OutUrl=naver</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-26 12:18:14.951201+00:00</t>
+          <t>2026-03-28 00:18:09.863511+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>러셀 와이어트</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포, 불구속 상태에서 조사 진행 중</t>
+          <t>경찰 송치</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>캐나다 위니펙 시 의원이 남성 지인에게 유해 물질을 투여하고 성폭행한 혐의로 체포되어 경찰 수사를 받고 있다. 경찰은 최소 2명의 피해자가 있는 것으로 보고 있으며, 피의자는 2018년에도 성폭행 혐의로 기소된 전력이 있다. 현재 불구속 상태에서 조사를 받고 있으며, 유죄 확정 시 의원직이 박탈될 수 있다.</t>
+          <t>장경태 의원의 성추행 의혹과 관련하여, 법원 등재 감정인의 영상 분석 결과 '남성의 손이 여성의 우측 하반신 부위를 접촉했을 가능성이 매우 높다'는 소견이 나왔다. 이 사건은 경찰이 장 의원을 준강제추행 혐의로 송치하며 공적 절차가 진행 중이며, 장 의원은 혐의를 부인하고 있다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>시 의원이 유해 물질 투여 및 성폭행 혐의로 체포되어 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 최소 2명의 피해자가 확인되어 다수 피해자 소송 가능성이 있고(적합 조건 3), 공직자 신분으로 배상 능력이 있을 것으로 추정된다(적합 조건 2). 종결된 사건이 아니므로 부적합 조건에 해당하지 않는다.</t>
+          <t>상대방 책임이 법원 등재 감정인의 영상 분석 결과로 비교적 명확하며(적합 조건 1, 5), 상대방인 국회의원은 자력이 충분하다(적합 조건 2). 또한 경찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>시 의원, 2차례 ‘남성 성폭행’ 혐의로 체포…의원직 유지하는 이유는...</t>
+          <t>[단독] 법원 등재 감정인의 '장경태 영상' 분석… 접촉 시간 2.972초</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260326601001&amp;wlog_tag3=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790283.html</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-26 00:28:03.146047+00:00</t>
+          <t>2026-03-28 00:17:15.311287+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>강제추행 혐의로 형사 재판 진행 중</t>
+          <t>성폭력처벌법 개정안 발의</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>유명 PD 정철민이 강제추행 혐의로 검찰 수사를 거쳐 재판에 넘겨졌습니다. 4월 14일 첫 재판이 예정되어 있으며, 피해자 측은 추행 후 부당한 대우를 받았다고 주장하고 있습니다. CCTV 분석 등 증거를 바탕으로 형사 절차가 진행 중입니다.</t>
+          <t>스마트폰 성희롱은 처벌되지만 종이 쪽지 성희롱은 처벌이 어려운 현행법의 문제점을 지적하며, 이를 개선하기 위한 성폭력처벌법 개정안이 국회에 발의되었습니다. 이 개정안은 성적 수치심을 유발하는 말이나 글을 전달하는 행위 자체를 처벌 대상으로 삼아, 신종 성범죄까지 포괄할 수 있도록 하는 내용을 담고 있습니다. 법안이 통과되면 통신매체 이용 성범죄와 동일한 처벌을 받게 됩니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(검찰 수사 및 CCTV 분석), 공적 절차(형사 재판)가 진행 중이며 증거가 확보된 것으로 보입니다. 그러나 피해자가 단일하고, 피해 규모가 크다고 단정하기 어려우며, 상대방의 자력이 대기업 등에 비해 불확실하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>이 기사는 특정 사건의 피해가 아닌, 현행법상 처벌이 어려운 '쪽지 성희롱'에 대한 법 개정안 발의 소식을 다루고 있습니다. 현재 법적 책임이 명확하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>처벌 힘든 '쪽지 성희롱' 법 개정안 발의</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>mbceg.co.kr</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>https://www.mbceg.co.kr/post/134874</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:37:05.119560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 및 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>장경태 전 더불어민주당 의원이 국회의원 여성 보좌진을 성추행하고 2차 가해를 한 혐의로 경찰 수사를 받아 검찰에 송치되었다. 피해자는 지난해 11월 준강제추행 혐의로 고소했으며, 장 의원은 해명 과정에서 피해자 신원을 노출한 혐의도 받고 있다. 경찰은 두 혐의 모두 인정된다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>상대방 책임이 경찰 수사 및 수사심의위원회 결과로 비교적 명확하며(조건 1), 상대방이 국회의원 출신으로 자력이 충분할 가능성이 높고(조건 2), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(조건 6), 피해자 진술 및 수사 기록 등 증거 확보가 가능함(조건 5). 다만 집단적 피해는 아님.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J76" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>성범죄 유죄 입증, 얼마나 엄격해야 하나?1·2심 무죄 판결로 본 법원의...</t>
+          <t>경찰, '성추행·2차 가해 혐의' 장경태 송치…피해자  정의 살아 있었다...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/O4QKSS2DU5EI</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184570</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-25 13:13:14.293696+00:00</t>
+          <t>2026-03-27 12:34:05.559893+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
-          <t>예방 교육 진행 중</t>
+          <t>법적 쟁점 논의 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>칠곡경찰서가 딥페이크 기술과 마약류를 이용한 신종 성범죄 예방 활동의 일환으로 종합상담센터 성폭력상담사들을 대상으로 교육을 실시했습니다. 이 교육은 피해자 및 사회적 약자의 인권 보호를 목표로 하며, AI 기술을 활용한 범죄 예방에 대한 내용을 포함합니다.</t>
+          <t>기사는 만취 상태에서 발생한 '강제 사정' 행위에 대해 법조계 내에서 '명백한 준강간'이라는 의견과 '처벌이 어려울 수 있다'는 의견이 대립하고 있음을 보여줍니다. 피해자의 성행위 거부 의사 해석과 가해자 측의 '피해자 협조 없이는 불가능했다'는 주장이 주요 쟁점으로 다뤄지고 있습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>해당 기사는 칠곡경찰서가 신종 성범죄 예방 교육을 실시했다는 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 만취 상태에서의 '강제 사정'에 대한 법조계의 일반적인 법리 해석 논의를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 가해자, 구체적인 피해 규모, 진행 단계 등 핵심 정보가 부재하여 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>칠곡서, 종합상담센터 성폭력상담사 대상 신종 성범죄 예방교육</t>
+          <t>만취 상태서 당한 '강제 사정'… 법조계  명백한 준강간  vs  처벌 어려워...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596809</t>
+          <t>https://lawtalknews.co.kr/article/WOY8QX4E5NR1</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-25 12:34:57.210594+00:00</t>
+          <t>2026-03-27 12:30:34.936946+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A79" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Jeremiah Duggar</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>성추행 혐의로 기소됨</t>
+        </is>
+      </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>ENA 드라마 '클라이맥스'의 줄거리를 다룬 기사로, 극 중 배우 한지수(한동희 분)가 소속사 대표 오광재(서현우 분)로부터 베드신 강요와 성 접대를 강요받고 극단적인 선택을 하는 내용이 묘사되어 있습니다. 이는 실제 사건이 아닌 드라마 속 허구의 이야기입니다.</t>
+          <t>대가족 리얼리티 쇼 출연자 Jeremiah Duggar가 9세 소녀를 성추행한 혐의로 기소되었습니다. 피해자 진술서에 따르면 장기간 반복적인 성추행이 있었으며, 다른 미성년자 피해자도 언급되었습니다. 현재 형사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>이 기사는 실제 사건이 아닌 ENA 드라마 '클라이맥스'의 줄거리를 묘사하고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없으며, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>상대방 책임이 명확하고(1), 공적 절차(기소)가 진행 중이며(6), 피해자 진술서 등 증거가 확보된 것으로 보입니다(5). 그러나 상대방의 자력(2)이 대기업 수준으로 명확히 확인되지 않고, 집단적 피해(3)로 보기 어렵습니다. 피해 규모(4) 또한 기사에서 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>'하지원♥' 한동희, 알고보니 레즈였다…베드신 강요와 성접대에 극단적...</t>
+          <t>대가족 예능 출연자가 9세 소녀 성추행, 피해자 진술서 보니 충격</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032544684</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603271758216310</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-25 12:25:11.074608+00:00</t>
+          <t>2026-03-27 12:26:47.947761+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr"/>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>경찰 조사 단계</t>
+          <t>준강제추행 및 2차 가해 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>기사는 성범죄 사건에 억울하게 연루된 피의자가 경찰 조사 단계에서 변호인의 조력을 받아야 함을 강조한다. 피해자의 일관된 진술만으로도 공소사실이 인정될 수 있는 성범죄 사건의 특수성을 언급하며, 변호인이 법리적 근거를 마련하여 재판부를 설득해야 한다고 설명한다.</t>
+          <t>장경태 의원이 준강제추행 혐의로 검찰에 송치되었으며, 취재진과의 질의응답 과정에서 피해자의 신원을 일부 노출한 혐의(2차 가해)도 적용되었습니다. 피해자는 국회의원 보좌진으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>이 기사는 성범죄 사건에 억울하게 연루된 피의자의 형사 변호에 대한 내용을 다루고 있다. 소송금융은 주로 민사 소송에서 원고의 손해배상 청구를 지원하여 금전적 회수를 목표로 하므로, 피의자 방어를 위한 형사 사건은 투자 대상으로서의 적합성이 매우 낮다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>장경태 의원이 준강제추행 및 2차 가해 혐의로 검찰에 송치되어 상대방의 책임이 명확하고(적합 조건 1), 국회의원으로서 자력이 충분하며(적합 조건 2), 경찰 수사를 통해 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 현재 검찰 송치 단계로 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>억울한 성범죄 연루, 성범죄경찰조사 단계에서 성범죄변호사의 조력이...</t>
+          <t>'성추행 의혹' 장경태, 준강제추행 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76339</t>
+          <t>https://www.todaykorea.co.kr/news/articleView.html?idxno=400201</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-25 12:20:27.822947+00:00</t>
+          <t>2026-03-27 12:24:36.401889+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>게리 글리터</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>형사 사건 종결(징역 16년형 선고), 민사 배상금 미지급으로 인한 파산</t>
+        </is>
+      </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>해당 기사는 준강제추행 사건에서 유무죄를 가르는 핵심 요소인 피해자의 '심신상실' 상태와 피의자의 인식을 법률 전문가의 시각으로 분석합니다. 특히 수사 기관이 피해자의 만취 정도를 집중적으로 추궁하는 실무적 측면을 다루며, 사건 초기부터의 대응 중요성을 강조합니다.</t>
+          <t>70년대 유명 가수 게리 글리터가 아동 성범죄로 여러 차례 유죄 판결을 받고 현재 교도소에 수감 중이다. 그는 한 피해자에게 50만 파운드 이상의 배상금을 지급하지 못해 파산했으며, 건강이 매우 악화된 상태이다. 그의 실체를 다룬 다큐멘터리도 방영되었다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 준강제추행 사건에서 '심신상실' 판단 기준에 대한 법률 전문가의 일반적인 분석 및 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(게리 글리터)의 책임은 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 충분하지만(적합 조건 5), 상대방이 이미 파산하여 피해자에게 배상금을 지급할 자력이 없습니다. 소송에서 승소하더라도 배상금 회수가 불가능하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 50만 파운드 (약 10억 원) 이상 (1인당)</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명 이상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>준강제추행 실형 위기, 성범죄변호사가 분석한 '심신상실' 판단의 실무...</t>
+          <t>'소아성애' 유명 男가수, 교도소서 맞이한 '비참한' 말로… 몸 한계 와 ...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>edu.donga.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://edu.donga.com/news/articleView.html?idxno=105186</t>
+          <t>https://www.tvreport.co.kr/world/article/1020583/</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-25 00:29:37.177718+00:00</t>
+          <t>2026-03-27 12:23:38.518454+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A82" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>동국대학교</t>
+          <t>정철민 PD</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>학교 측 사실관계 확인 및 조치 예정, 학생들 교단 퇴출 촉구</t>
+          <t>형사 재판 첫 공판 예정</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>동국대학교 S 교수가 학생들에게 성희롱 발언과 부적절한 신체 접촉을 하고 사적 노동을 강요했다는 주장이 제기되었습니다. S 교수는 과거 일본에서 강제추행 혐의로 체포된 이력도 있으며, 학생들은 학교 측에 즉각적인 교단 퇴출과 피해 학생 보호 조치를 요구하고 있습니다. 학교 측은 사실관계를 확인 후 조치하겠다는 입장입니다.</t>
+          <t>tvN '식스센스'를 연출한 정철민 PD가 강제추행 혐의로 기소되어 4월 14일 첫 공판을 앞두고 있습니다. 피해자 PD A씨는 정 PD가 회식 자리에서 신체 접촉을 했으며, 이후 2차 가해까지 있었다고 주장합니다. 경찰 불송치 결정 후 검찰의 재수사를 통해 기소된 사건입니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>S 교수의 성희롱 발언 및 부적절한 신체 접촉, 과거 일본에서의 강제추행 혐의 체포 이력 등으로 상대방 책임이 명확합니다. 동국대학교라는 기관을 상대로 소송을 진행할 경우 자력이 충분하며, 다수의 학생이 피해를 주장하고 있어 집단적 피해에 해당합니다. 대자보와 학생들의 증언 등 증거 확보가 가능하며, 학교 측의 사실관계 확인 및 조치 예정으로 공적 절차가 진행 중입니다.</t>
+          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되어 상대방 책임이 비교적 명확하며(적합 조건 1), 경찰이 CCTV를 확보하고 검찰이 직접 조사하여 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 또한, 경찰 수사 및 검찰 기소 등 공적 절차가 이미 진행 중입니다(적합 조건 6). 그러나 피해자가 1인이며 상대방이 대기업/기관이 아닌 개인이라는 점에서 투자 매력도가 제한적일 수 있습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>“난 변태” 성희롱 의혹 동국대 교수…학생들 “교단 퇴출” 촉구[사건...</t>
+          <t>불송치→기소..'식스센스' PD 강제추행 혐의 4월 14일 첫 공판[스타이슈...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023665?ref=naver</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/03/27/2026032620501847393</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-25 00:17:38.597877+00:00</t>
+          <t>2026-03-27 00:24:54.551676+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>1심 결심공판 진행, 선고 기일 예정</t>
+          <t>신종 성범죄 예방 교육 실시</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>10대 A 군이 13세 미만 아동 B 양을 협박하여 성폭행하고 촬영한 혐의로 재판에 넘겨져 검찰이 징역 10년을 구형했습니다. A 군은 소년보호 처분 전력이 있으며, 피해자 측은 엄벌을 탄원하고 있습니다. 선고 기일은 5월 15일로 예정되어 있습니다.</t>
+          <t>칠곡경찰서가 딥페이크 기술과 마약류를 이용한 신종 성범죄 예방을 위해 성폭력상담사를 대상으로 교육을 실시했다. 이 교육은 신종 성범죄의 개념, 사례, 대처법을 공유하고 피해자들이 적극적으로 신고할 수 있도록 협력하는 것을 목표로 한다. 기사는 특정 사건이 아닌 예방 활동에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 공적 절차(형사 재판)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인이 10대이며 소년보호 처분 전력이 있어 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건: 상대방에게 자력이 충분함 미충족), 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
+          <t>본 기사는 딥페이크 및 마약류를 이용한 신종 성범죄 예방 교육에 대한 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>칠곡경찰서, 신종 성범죄 예방 앞장</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>hidomin.com</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=614130</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:37:44.985020+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>오태완 의령군수</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>형사 사건 대법원 유죄 확정 판결, 민사 소송 제기 여부 미확인</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>오태완 의령군수가 여기자 강제추행 및 무고 혐의로 기소되어 대법원에서 벌금형이 확정되었습니다. 현재 국민의힘 당내에서는 오 군수의 공천 신청에 대해 다른 후보들이 윤리 규정 위반을 이유로 반발하며 공천 철회와 불출마를 촉구하고 있습니다. 기사는 주로 정치적 논란에 초점을 맞추고 있으며, 피해자의 민사상 손해배상 청구 진행 여부는 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>오태완 의령군수의 강제추행 및 무고 혐의가 대법원에서 유죄 확정되어 상대방 책임이 명확하고(적합 조건 1), 확정 판결문이 강력한 증거가 될 수 있습니다(적합 조건 5). 또한 현직 군수로서 자력이 충분할 것으로 판단됩니다(적합 조건 2). 다만, 피해자가 1명으로 집단적 피해가 아니며(부적합), 민사상 피해 규모가 구체적으로 명시되지 않아 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A84" s="2" t="inlineStr">
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>'강제추행 유죄' 의령군수 3선 도전에 국힘 공천신청자들 반발</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=470055</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:31:09.824791+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>계부</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>검찰 수사/기소 진행 중</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>계부 성폭행 사건을 밝혀낸 검사가 사법 제도의 정치적 논란으로 인해 직무 수행이 어렵다고 밝히며 사직 의사를 표명했습니다. 이는 수사권 논란을 재점화하는 계기가 되었으며, 해당 사건은 계부에 의한 성폭행 피해를 다룹니다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. 다만, 상대방이 개인으로 자력 확인이 어렵고 집단적 피해가 아닌 개별 사건이므로 소송금융 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>'계부 성폭행' 밝혀낸 검사 떠난다…수사권 논란 재점화</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>thepublic.kr</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298865</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:24:17.085726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D84" t="inlineStr">
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>계부</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I84" t="inlineStr">
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>형사 사건 대법원 판례 선고</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>검찰의 보완수사를 통해 20년간 이어진 계부의 의붓딸 성범죄와 출산 사실이 밝혀졌으며, 이 사건은 대법원 판례까지 나왔다. 해당 사건을 담당했던 검사는 검찰 수사권 폐지 등 사법제도 변화에 대한 우려로 사직을 표명했다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>계부의 성범죄 책임은 명확하고(적합 조건 1), 검찰 수사 및 대법원 판례로 증거가 충분히 확보되었으며(적합 조건 5), 20년간의 피해로 비금전적 피해 규모는 매우 크다(적합 조건 4). 그러나 소송금융의 핵심인 상대방의 자력(적합 조건 2)이 불분명하고, 집단적 피해(적합 조건 3)가 아닌 개별 사건이다. 형사 사건은 대법원 판례까지 나와 종결된 것으로 보이며, 민사 손해배상 소송의 진행 여부 및 잠재적 회수 가치가 불분명하여 소송금융 투자 대상으로 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J84" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>코미디언 빌 코스비, 또 패소…성폭행 피해자에 287억 원 배상 평결</t>
+          <t>보완수사로 '계부 성폭행' 밝힌 검사 사의… 사법공백 누가 책임지나</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516415&amp;ref=A</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04346006645387256</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-24 00:27:42.659395+00:00</t>
+          <t>2026-03-26 12:18:14.951201+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>빌 코스비</t>
+          <t>러셀 와이어트</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 체포, 불구속 상태에서 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>캐나다 위니펙 시 의원이 남성 지인에게 유해 물질을 투여하고 성폭행한 혐의로 체포되어 경찰 수사를 받고 있다. 경찰은 최소 2명의 피해자가 있는 것으로 보고 있으며, 피의자는 2018년에도 성폭행 혐의로 기소된 전력이 있다. 현재 불구속 상태에서 조사를 받고 있으며, 유죄 확정 시 의원직이 박탈될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>시 의원이 유해 물질 투여 및 성폭행 혐의로 체포되어 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 최소 2명의 피해자가 확인되어 다수 피해자 소송 가능성이 있고(적합 조건 3), 공직자 신분으로 배상 능력이 있을 것으로 추정된다(적합 조건 2). 종결된 사건이 아니므로 부적합 조건에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>최소 2명</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>시 의원, 2차례 ‘남성 성폭행’ 혐의로 체포…의원직 유지하는 이유는...</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>nownews.seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260326601001&amp;wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:28:03.146047+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>정철민</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>강제추행 혐의로 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>유명 PD 정철민이 강제추행 혐의로 검찰 수사를 거쳐 재판에 넘겨졌습니다. 4월 14일 첫 재판이 예정되어 있으며, 피해자 측은 추행 후 부당한 대우를 받았다고 주장하고 있습니다. CCTV 분석 등 증거를 바탕으로 형사 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(검찰 수사 및 CCTV 분석), 공적 절차(형사 재판)가 진행 중이며 증거가 확보된 것으로 보입니다. 그러나 피해자가 단일하고, 피해 규모가 크다고 단정하기 어려우며, 상대방의 자력이 대기업 등에 비해 불확실하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>'식스센스' 연출 정철민 PD, 강제추행 혐의 4월 14일 첫 재판</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6114244</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:25:47.011521+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr"/>
+      <c r="D89" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>성범죄 은폐 의혹 고발, 경찰 수사 가능성</t>
+          <t>1심 및 2심 무죄 판결</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>여호와의증인 내부에서 발생한 성범죄를 조직적으로 은폐했다는 의혹이 제기되며 고발되었습니다. 피해자들은 경찰 신고 시 불이익을 우려하는 상황으로, 다수의 피해자가 발생했을 가능성이 있습니다. (제공된 본문 내용은 기사 제목과 무관하여 분석에 반영하지 않았습니다.)</t>
+          <t>성범죄 사건에서 유죄 입증의 엄격성을 다루는 기사로, 특정 피고인이 1심과 2심에서 '범죄의 증명이 없다'는 이유로 무죄 판결을 받았습니다. 이는 법원이 유죄 입증에 필요한 증거가 부족하다고 판단했음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>여호와의증인이라는 특정 단체가 성범죄 은폐 의혹으로 고발되어 상대방 책임이 특정됩니다. 성범죄 특성상 집단적 피해와 큰 피해 규모가 예상되나, 상대방의 자력은 불확실하며, 공적 절차 진행 여부도 명확하지 않습니다. (적합 조건: 상대방 책임 특정, 집단적 피해 가능성, 피해 규모 큼. 부적합 조건: 상대방 자력 불확실, 공적 절차 진행 여부 불확실)</t>
+          <t>기사 내용상 1심과 2심 모두 '범죄의 증명이 없다'는 이유로 무죄 판결이 선고되어 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 증거가 부족한 상황으로 판단됩니다(적합 조건 5 불충족). 소송금융은 승소 가능성이 높은 사건에 투자하므로, 이미 두 차례 무죄 판결을 받은 사건은 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>경찰 신고하면 하나님 이름 먹칠  여호와의증인 성범죄 은폐 의혹 고발...</t>
+          <t>성범죄 유죄 입증, 얼마나 엄격해야 하나?1·2심 무죄 판결로 본 법원의...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400368</t>
+          <t>https://lawtalknews.co.kr/article/O4QKSS2DU5EI</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-23 00:46:46.912772+00:00</t>
+          <t>2026-03-25 13:13:14.293696+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C90" t="inlineStr"/>
+      <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>민사 소송 합의 종결</t>
+          <t>예방 교육 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>할리우드 배우 케빈 스페이시가 성추행 혐의로 자신을 고소했던 남성 3명과 민사 소송 취하 합의를 마쳤습니다. 합의 조건과 금액은 공개되지 않았으며, 스페이시는 과거 법적 비용으로 인한 재정적 어려움을 토로한 바 있습니다. 그는 2023년 형사 재판에서는 모든 혐의에 대해 무죄 판결을 받았습니다.</t>
+          <t>칠곡경찰서가 딥페이크 기술과 마약류를 이용한 신종 성범죄 예방 활동의 일환으로 종합상담센터 성폭력상담사들을 대상으로 교육을 실시했습니다. 이 교육은 피해자 및 사회적 약자의 인권 보호를 목표로 하며, AI 기술을 활용한 범죄 예방에 대한 내용을 포함합니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>민사 소송이 이미 합의로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 피고인 케빈 스페이시가 재정 상황이 좋지 않다고 본인이 언급하여 배상 자력에 대한 우려가 큽니다.</t>
+          <t>해당 기사는 칠곡경찰서가 신종 성범죄 예방 교육을 실시했다는 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>'동성 성폭행 혐의' 유명 男배우, 감옥 겨우 피했다…합의 조건은 '기밀...</t>
+          <t>칠곡서, 종합상담센터 성폭력상담사 대상 신종 성범죄 예방교육</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1017206/</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596809</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-23 00:44:51.227567+00:00</t>
+          <t>2026-03-25 12:34:57.210594+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr"/>
+      <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr">
         <is>
-          <t>40대 아버지가 12세 딸을 성폭행하여 징역 10년을 선고받았다. 피해 사실은 딸이 보호시설에서 상담 중 밝혀졌으며, 재판부는 피고인의 죄책이 매우 중하다고 판단했다. 형사 재판은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>ENA 드라마 '클라이맥스'의 줄거리를 다룬 기사로, 극 중 배우 한지수(한동희 분)가 소속사 대표 오광재(서현우 분)로부터 베드신 강요와 성 접대를 강요받고 극단적인 선택을 하는 내용이 묘사되어 있습니다. 이는 실제 사건이 아닌 드라마 속 허구의 이야기입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1), 경찰 수사 및 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고되었으나(적합 조건 6), 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 떨어뜨려 부적합하다.</t>
+          <t>이 기사는 실제 사건이 아닌 ENA 드라마 '클라이맥스'의 줄거리를 묘사하고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없으며, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>아무한테도 말하지 마 …12세 딸 강간한 '파렴치' 40대父, 징역 10년</t>
+          <t>'하지원♥' 한동희, 알고보니 레즈였다…베드신 강요와 성접대에 극단적...</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603230834591454</t>
+          <t>https://www.tenasia.co.kr/article/2026032544684</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-23 00:28:31.428182+00:00</t>
+          <t>2026-03-25 12:25:11.074608+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 10년)</t>
+          <t>경찰 조사 단계</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>40대 남성이 12세 딸을 성폭행한 혐의로 징역 10년을 선고받았다. 피해 사실은 2024년 12월 피해자가 보호 시설로 옮겨진 후 상담 과정에서 밝혀졌다. 재판부는 피고인의 죄책이 매우 중하다고 판단했다.</t>
+          <t>기사는 성범죄 사건에 억울하게 연루된 피의자가 경찰 조사 단계에서 변호인의 조력을 받아야 함을 강조한다. 피해자의 일관된 진술만으로도 공소사실이 인정될 수 있는 성범죄 사건의 특수성을 언급하며, 변호인이 법리적 근거를 마련하여 재판부를 설득해야 한다고 설명한다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 재판)가 진행되어 유죄 판결이 선고되었으나(적합 조건 6), 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
+          <t>이 기사는 성범죄 사건에 억울하게 연루된 피의자의 형사 변호에 대한 내용을 다루고 있다. 소송금융은 주로 민사 소송에서 원고의 손해배상 청구를 지원하여 금전적 회수를 목표로 하므로, 피의자 방어를 위한 형사 사건은 투자 대상으로서의 적합성이 매우 낮다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>12살 딸 강간한 아빠 징역 10년... 아무에게도 말하지 마  입막음까지</t>
+          <t>억울한 성범죄 연루, 성범죄경찰조사 단계에서 성범죄변호사의 조력이...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/23/2026032308131170476</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76339</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-23 00:27:47.400901+00:00</t>
+          <t>2026-03-25 12:20:27.822947+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C93" t="inlineStr"/>
+      <c r="D93" t="inlineStr"/>
+      <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>40대 아빠 A씨가 12세 친딸 B양을 성폭행하고 유사 성행위를 강요한 혐의로 징역 10년을 선고받았습니다. 2022년 발생한 사건은 2024년 B양이 보호시설에서 상담 중 피해 사실을 털어놓으며 드러났습니다. 재판부는 A씨의 죄책이 매우 무겁다고 판단했습니다.</t>
+          <t>해당 기사는 준강제추행 사건에서 유무죄를 가르는 핵심 요소인 피해자의 '심신상실' 상태와 피의자의 인식을 법률 전문가의 시각으로 분석합니다. 특히 수사 기관이 피해자의 만취 정도를 집중적으로 추궁하는 실무적 측면을 다루며, 사건 초기부터의 대응 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>피고인의 형사 책임이 명확히 인정되어 유죄 판결이 선고되었고(적합 조건 1), 관련 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 적합 조건에 해당합니다. 그러나 상대방이 개인이며 자력에 대한 정보가 없어 피해 금액 회수 가능성이 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 준강제추행 사건에서 '심신상실' 판단 기준에 대한 법률 전문가의 일반적인 분석 및 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>미안해, 비밀로 해줘  12살 친딸 안방 불러 성폭행한 아빠</t>
+          <t>준강제추행 실형 위기, 성범죄변호사가 분석한 '심신상실' 판단의 실무...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>edu.donga.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413923</t>
+          <t>https://edu.donga.com/news/articleView.html?idxno=105186</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-23 00:26:13.625153+00:00</t>
+          <t>2026-03-25 00:29:37.177718+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>A (42) (친부)</t>
+          <t>동국대학교</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>친부의 형사 재판 1심 판결 선고 완료. 피해자의 민사상 손해배상 소송은 아직 제기되지 않음.</t>
+          <t>학교 측 사실관계 확인 및 조치 예정, 학생들 교단 퇴출 촉구</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>12세 딸을 성폭행한 40대 친부에게 춘천지법에서 징역 10년이 선고되었다. 피해 사실은 친부의 신체적 학대로 보호시설에 이동한 딸이 상담 과정에서 드러났으며, 재판부는 피고인의 죄책이 매우 중하다고 판단했다.</t>
+          <t>동국대학교 S 교수가 학생들에게 성희롱 발언과 부적절한 신체 접촉을 하고 사적 노동을 강요했다는 주장이 제기되었습니다. S 교수는 과거 일본에서 강제추행 혐의로 체포된 이력도 있으며, 학생들은 학교 측에 즉각적인 교단 퇴출과 피해 학생 보호 조치를 요구하고 있습니다. 학교 측은 사실관계를 확인 후 조치하겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>상대방(친부)의 자력에 대한 정보가 없어 배상 능력 확인이 어렵고 (적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건으로 (적합 조건 3 불충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 피해 금액의 회수 가능성이 불확실하여 투자 위험이 높습니다.</t>
+          <t>S 교수의 성희롱 발언 및 부적절한 신체 접촉, 과거 일본에서의 강제추행 혐의 체포 이력 등으로 상대방 책임이 명확합니다. 동국대학교라는 기관을 상대로 소송을 진행할 경우 자력이 충분하며, 다수의 학생이 피해를 주장하고 있어 집단적 피해에 해당합니다. 대자보와 학생들의 증언 등 증거 확보가 가능하며, 학교 측의 사실관계 확인 및 조치 예정으로 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>12살 딸 성폭행한 뒤 “말하지 마” 40대 남성, 징역 10년</t>
+          <t>“난 변태” 성희롱 의혹 동국대 교수…학생들 “교단 퇴출” 촉구[사건...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576442?ref=naver</t>
+          <t>https://www.sedaily.com/article/20023665?ref=naver</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-23 00:23:58.112929+00:00</t>
+          <t>2026-03-25 00:17:38.597877+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>A 씨 (친부)</t>
+          <t>10대 A 군</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>춘천지법 제2형사부에서 징역 10년 선고 (1심)</t>
+          <t>1심 결심공판 진행, 선고 기일 예정</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>40대 친부가 12세 딸을 수차례 강간한 혐의로 기소되어 1심에서 징역 10년을 선고받았다. 피해 사실은 딸이 보호시설에서 상담 중 밝혀졌으며, 재판부는 피고인의 죄책이 매우 중하다고 판시했다.</t>
+          <t>10대 A 군이 13세 미만 아동 B 양을 협박하여 성폭행하고 촬영한 혐의로 재판에 넘겨져 검찰이 징역 10년을 구형했습니다. A 군은 소년보호 처분 전력이 있으며, 피해자 측은 엄벌을 탄원하고 있습니다. 선고 기일은 5월 15일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>상대방(친부)의 책임은 형사 판결로 명확하고 증거도 충분하나 (적합 조건 1, 5, 6), 상대방이 개인으로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 매우 낮습니다 (적합 조건 2 미충족). 이는 소송금융 투자에 있어 중요한 위험 요소로 작용합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 공적 절차(형사 재판)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인이 10대이며 소년보호 처분 전력이 있어 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건: 상대방에게 자력이 충분함 미충족), 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>“아무한테도 말하지 마”…12살 딸 강간한 ‘짐승아빠’</t>
+          <t>13세 미만 아동, DM으로 협박한 뒤 성폭행한 10대男</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699991?ref=naver</t>
+          <t>https://www.munhwa.com/article/11577026?ref=naver</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-23 00:23:15.578159+00:00</t>
+          <t>2026-03-25 00:17:15.740359+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>케빈 스페이시</t>
+          <t>A씨 외 3명</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>민사 소송 합의 종결</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>유명 배우 케빈 스페이시를 성폭행 혐의로 고소했던 세 명의 남성이 재판을 앞두고 민사 소송을 합의로 마무리했다. 케빈 스페이시는 혐의를 부인하며 사건들은 발생하지 않았거나 합의에 의한 것이었다고 주장했다.</t>
+          <t>2018년 또래 여중생을 집단 성폭행하고 온라인으로 생중계한 혐의로 기소된 A씨 등 4명이 항소심에서도 실형을 선고받았다. 주범 A씨는 징역 8년, 공범 2명은 각각 징역 4년과 5년을 선고받았다. 피해자는 사건 발생 6년 만에 고소장을 접수했으며, 경찰의 불송치 결정 후 검찰의 재수사 요청으로 기소되어 7년 만에 재판이 진행되었다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>민사 소송이 합의로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>가해자들의 책임이 명확하고(적합 조건 1) 형사 재판을 통해 유죄가 인정되어 증거가 확보되었으나(적합 조건 5), 가해자들이 당시 미성년자였고 현재 자력 여부가 불분명하여 손해배상금 회수 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 경제적 실익이 부족함.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>유명 男배우, '동성 성폭행' 혐의→고소→결국 '합의' 결말</t>
+          <t>“또래 여중생 집단 성폭행 하고 온라인 생중계”…2심 주범 징역 8년</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=519183</t>
+          <t>https://www.mk.co.kr/article/11997287</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-22 12:53:41.710186+00:00</t>
+          <t>2026-03-24 12:44:46.281986+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>임란 칸 순경</t>
+          <t>빌 코스비</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>경찰관 직무 정지 및 입건, 추가 조사 진행 중</t>
+          <t>로스앤젤레스 카운티 1심 주 법원 배심원단 평결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>인도에서 한 경찰관이 성폭행 피해 여성에게 고소장 접수를 대가로 성관계를 요구하고 협박한 혐의로 정직 처분 및 입건되었습니다. 피해 여성은 대화 내용을 녹음하여 고위 간부에게 알렸으며, 현재 추가 조사가 진행 중입니다.</t>
+          <t>유명 코미디언 빌 코스비가 약 50년 전 저지른 성폭행에 대해 1심 배심원단으로부터 287억 원의 배상 평결을 받았습니다. 코스비 측은 혐의를 부인하며 항소 방침을 밝혔으나, 그는 과거에도 성범죄 배상 판결을 받은 바 있으며 '미투' 운동 이후 50여 명의 여성에게 성범죄를 저질렀다는 의혹이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>경찰관의 책임이 명확하고(적합 조건 1), 피해 여성이 녹음한 증거가 있으며(적합 조건 5), 이미 공적 절차(정직 처분, 입건)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해자이며(집단적 피해 아님), 피고가 개인 경찰관으로 자력 확보가 불확실하고(상대방 자력 불충분), 주된 피해가 정신적 손해로 금전적 피해 규모를 추정하기 어려워(피해 규모 불확실) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방(빌 코스비)의 책임이 배심원단 평결로 명확히 인정되었고(적합 조건 1), 유명인으로서 자력이 충분하며(적합 조건 2), '미투' 운동 이후 50여 명의 피해 의혹이 제기되어 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 287억 원이라는 거액의 배상금이 평결되어 피해 규모가 크고(적합 조건 4), 배심원단 평결이라는 객관적 증거가 존재합니다(적합 조건 5). 피고가 항소 예정이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>287억 원</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (현재 소송), 50여 명 (총 의혹 피해자)</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>“성관계 해주면 사건 접수해주겠다”, 경찰이 성범죄 피해 여성에게 한...</t>
+          <t>추락한 '국민 아빠' 빌 코스비, 성폭행 피해자에 287억 배상</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576395?ref=naver</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5183614</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:54.042887+00:00</t>
+          <t>2026-03-24 00:29:03.540439+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
-      <c r="A98" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A98" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>60대 학원차량 기사</t>
+          <t>빌 코스비</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>대법원 상고심 판결 예정 (1심 징역 6년, 2심 항소 기각)</t>
+          <t>캘리포니아주 로스앤젤레스 카운티 1심 주 법원 배심원단 평결, 피고 항소 의사 밝힘</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>60대 학원차량 기사가 7~9세 자매를 추행한 혐의로 1심에서 징역 6년을 선고받고 2심에서 항소가 기각되었으며, 현재 대법원 상고심 판결을 앞두고 있습니다. 피고는 혐의를 부인하고 있습니다.</t>
+          <t>유명 코미디언 빌 코스비가 1972년 레스토랑 직원 도나 모트싱어를 성폭행한 혐의로 1심 배심원단으로부터 약 287억 원(1,925만 달러)을 배상하라는 평결을 받았습니다. 코스비 측은 즉각 항소 의사를 밝혔으며, 그는 과거에도 성추행 혐의로 배상금을 지급한 바 있고, '미투' 운동으로 50여 명의 여성에게 성범죄를 저질렀다는 의혹이 제기된 인물입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 1, 2심에서 유죄 판결을 받았으나 (적합 조건 1, 5), 상대방이 개인(학원차량 기사)으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 자력 부족). 또한 집단적 피해가 아닌 2명의 피해자에 대한 사건으로 피해 규모가 소송금융 투자 유치에 충분하지 않습니다 (부적합 조건: 집단적 피해 아님, 피해 규모 작음).</t>
+          <t>상대방(빌 코스비)의 책임이 1심 배심원단 평결로 명확히 인정되었고, 유명인으로서 자력이 충분합니다. 또한, '미투' 운동으로 50여 명의 피해 의혹이 제기되어 집단적 피해 가능성이 높으며, 1인당 287억 원이라는 매우 큰 피해 규모가 확인되었습니다. 이미 법원 평결이 나와 증거가 확보된 상태이며, 피고가 항소 의사를 밝혀 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 287억 원 (1,925만 달러)</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 (도나 모트싱어), 잠재적 피해자 50여 명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>7~9살 자매 추행 혐의 60대 학원차량 기사…대법, 내달 선고</t>
+          <t>코미디언 빌 코스비, 또 패소…성폭행 피해자에 287억 원 배상 평결</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6108728</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516415&amp;ref=A</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-22 00:23:43.646852+00:00</t>
+          <t>2026-03-24 00:27:42.659395+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>빌 코스비</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>더불어민주당 윤리심판원 징계 검토 및 요구 중</t>
+          <t>LA 카운티 1심 법원 배심원단 평결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>국민의힘은 성추행 의혹으로 더불어민주당을 탈당한 장경태 의원의 제명을 촉구했습니다. 민주당은 장 의원이 징계 검토 중 탈당했으나, 제명에 준하는 중징계를 당 윤리심판원에 요구했으며 조만간 조처가 내려질 것이라고 밝혔습니다. 이 사건은 현재 당 차원의 징계 절차가 진행 중입니다.</t>
+          <t>미국 코미디언 빌 코스비가 1972년 레스토랑 직원 도나 모트싱어를 성폭행한 책임으로 캘리포니아주 LA 카운티 1심 법원 배심원단으로부터 1925만 달러(약 287억원) 배상 평결을 받았다. 코스비 측은 항소 의사를 밝혔다. 그는 미투 운동 이후 수십 건의 성범죄 의혹을 받고 있으며, 과거에도 다른 피해자에게 배상 판결을 받은 바 있다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방이 개인이므로 자력 충분 조건에 부합하지 않으며, 집단적 피해가 아닌 개별 피해로 판단되어 소송금융 투자 매력도가 낮습니다. 피해 규모 또한 기사에서 특정되지 않습니다. 다만 당 윤리심판원 징계 절차가 진행 중인 것은 공적 절차 진행 조건에 해당하나, 전반적인 투자 적합도는 낮습니다.</t>
+          <t>상대방 책임이 법원 배심원단 평결로 명확히 인정되었고(적합 조건 1), 피해 금액이 287억원으로 매우 크며(적합 조건 4), 50명 이상의 다수 피해자가 존재하여 집단소송 가능성이 높습니다(적합 조건 3). 또한, 빌 코스비는 과거 유명인으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피고 측이 항소 의사를 밝혀 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>287억원</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1명 또는 미상</t>
+          <t>50명 이상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>국민의힘  장경태, 탈당 뒤 숨지 말고 제명돼야 ...민주  제명 준하는 중...</t>
+          <t>빌 코스비, 50년 전 성폭행 인정돼 287억 배상 판결</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603220203538436</t>
+          <t>https://www.khan.co.kr/article/202603240824001</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-22 00:21:25.321403+00:00</t>
+          <t>2026-03-24 00:27:16.085367+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
-      <c r="A100" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A100" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>조셉 더거, 켄드라 더거</t>
+          <t>조주빈</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구금 진행 중</t>
+          <t>대법원에서 징역 47년 4개월 확정</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>미국 리얼리티 스타 조셉 더거가 9세 소녀 성추행 혐의로 체포되어 범행을 시인했으며, 그의 아내 켄드라 더거 또한 미성년자 불법 감금 혐의로 체포되었습니다. 현재 경찰 수사가 진행 중이며, 조셉은 구치소에 수감되어 있습니다. 이 사건은 더거 가족의 과거 아동 성범죄 스캔들과 유사하여 사회적 파장이 예상됩니다.</t>
+          <t>조주빈은 텔레그램 '박사방'을 운영하며 아동·청소년을 포함한 여성 피해자 수십 명을 협박해 성 착취물을 제작하고 유포한 혐의로 기소되었다. 대법원에서 총 징역 47년 4개월이 확정되어 복역 중이며, 범죄 수익으로 추정되는 현금 1억 3천만원과 가상화폐가 몰수보전되었다. 이 사건은 성범죄자 최초 신상 공개 사례로 기록되었다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>남편 조셉 더거가 9세 소녀 성추행 혐의를 시인했고, 아내 켄드라 더거도 미성년자 불법 감금 혐의로 체포되어 상대방 책임이 명확하며(적합 조건 1) 공적 절차(경찰 수사)가 진행 중이고 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모(금액)가 특정되지 않아 'Medium'으로 판단합니다.</t>
+          <t>적합 조건: 상대방 책임이 명확함 (조주빈의 유죄가 대법원에서 확정됨), 집단적 피해 (아동·청소년 포함 70여명), 피해 규모가 큼 (다수 피해자 및 심각한 정신적 피해), 증거가 충분함 (수사 및 재판 과정에서 확보). 상대방이 개인이나, 1억 3천만원 상당의 현금 및 가상화폐가 몰수보전되어 일부 자력 확보 가능성이 있음. 부적합 조건: 해당 없음 (형사 사건은 종결되었으나 민사상 손해배상 청구는 여전히 가능).</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>70여명</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>남편은 9세 소녀 성추행→아내는 미성년자 불법 감금.. 美 스타 부부 체...</t>
+          <t>넌 노예, 시키는 대로 해  성착취물 제작...'성범죄 첫 신상 공개' 조주...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1016906/</t>
+          <t>https://www.mt.co.kr/society/2026/03/24/2026031917314073167</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-22 00:20:58.203564+00:00</t>
+          <t>2026-03-24 00:24:21.323600+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>여호와의증인</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회 송치 의견 결정, 경찰 수사 진행 중, 당 윤리심판원 징계 절차 진행 중</t>
+          <t>성범죄 은폐 의혹 고발, 경찰 수사 가능성</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>장경태 의원이 성추행 혐의로 경찰 수사를 받고 있으며, 경찰 수사심의위원회에서 송치 의견이 결정되자 탈당을 선언했습니다. 국민의힘은 이를 '꼬리 자르기'로 비판했고, 민주당은 제명에 준하는 중징계를 요구했습니다. 장 의원은 무고를 주장하며 결백을 밝히겠다고 밝혔습니다.</t>
+          <t>여호와의증인 내부에서 발생한 성범죄를 조직적으로 은폐했다는 의혹이 제기되며 고발되었습니다. 피해자들은 경찰 신고 시 불이익을 우려하는 상황으로, 다수의 피해자가 발생했을 가능성이 있습니다. (제공된 본문 내용은 기사 제목과 무관하여 분석에 반영하지 않았습니다.)</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회에서 '송치' 의견이 결정되어 상대방 책임이 비교적 명확해지고 증거 확보 가능성이 높으며, 경찰 수사 및 당 윤리심판원 징계 절차 등 공적 절차가 진행 중입니다. 그러나 집단적 피해가 아니며, 피해 규모가 불분명하고, 상대방이 대기업/기관이 아닌 개인이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+          <t>여호와의증인이라는 특정 단체가 성범죄 은폐 의혹으로 고발되어 상대방 책임이 특정됩니다. 성범죄 특성상 집단적 피해와 큰 피해 규모가 예상되나, 상대방의 자력은 불확실하며, 공적 절차 진행 여부도 명확하지 않습니다. (적합 조건: 상대방 책임 특정, 집단적 피해 가능성, 피해 규모 큼. 부적합 조건: 상대방 자력 불확실, 공적 절차 진행 여부 불확실)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>김병기·강선우에 장경태까지…野 “탈당=꼬리 자르기” 맹공</t>
+          <t>경찰 신고하면 하나님 이름 먹칠  여호와의증인 성범죄 은폐 의혹 고발...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699305?ref=naver</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400368</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-21 00:28:11.101647+00:00</t>
+          <t>2026-03-23 00:46:46.912772+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
+          <t>케빈 스페이시</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>민사 소송 합의 종결</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>할리우드 배우 케빈 스페이시가 성추행 혐의로 자신을 고소했던 남성 3명과 민사 소송 취하 합의를 마쳤습니다. 합의 조건과 금액은 공개되지 않았으며, 스페이시는 과거 법적 비용으로 인한 재정적 어려움을 토로한 바 있습니다. 그는 2023년 형사 재판에서는 모든 혐의에 대해 무죄 판결을 받았습니다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>민사 소송이 이미 합의로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 피고인 케빈 스페이시가 재정 상황이 좋지 않다고 본인이 언급하여 배상 자력에 대한 우려가 큽니다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>'동성 성폭행 혐의' 유명 男배우, 감옥 겨우 피했다…합의 조건은 '기밀...</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/world/article/1017206/</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:44:51.227567+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D102" t="inlineStr">
+      <c r="D103" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>친족관계에 의한 강간 혐의로 징역 10년 선고. 민사상 손해배상 청구 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>40대 아버지가 12세 딸을 성폭행하여 징역 10년을 선고받았다. 피해 사실은 딸이 보호시설에서 상담 중 밝혀졌으며, 재판부는 피고인의 죄책이 매우 중하다고 판단했다. 형사 재판은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>피고인의 책임이 명확하고(적합 조건 1), 경찰 수사 및 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고되었으나(적합 조건 6), 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 떨어뜨려 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>아무한테도 말하지 마 …12세 딸 강간한 '파렴치' 40대父, 징역 10년</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603230834591454</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:28:31.428182+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 10년)</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>40대 남성이 12세 딸을 성폭행한 혐의로 징역 10년을 선고받았다. 피해 사실은 2024년 12월 피해자가 보호 시설로 옮겨진 후 상담 과정에서 밝혀졌다. 재판부는 피고인의 죄책이 매우 중하다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 재판)가 진행되어 유죄 판결이 선고되었으나(적합 조건 6), 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>12살 딸 강간한 아빠 징역 10년... 아무에게도 말하지 마  입막음까지</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/23/2026032308131170476</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:27:47.400901+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>1심 형사 판결 선고</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>40대 아빠 A씨가 12세 친딸 B양을 성폭행하고 유사 성행위를 강요한 혐의로 징역 10년을 선고받았습니다. 2022년 발생한 사건은 2024년 B양이 보호시설에서 상담 중 피해 사실을 털어놓으며 드러났습니다. 재판부는 A씨의 죄책이 매우 무겁다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>피고인의 형사 책임이 명확히 인정되어 유죄 판결이 선고되었고(적합 조건 1), 관련 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 적합 조건에 해당합니다. 그러나 상대방이 개인이며 자력에 대한 정보가 없어 피해 금액 회수 가능성이 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>미안해, 비밀로 해줘  12살 친딸 안방 불러 성폭행한 아빠</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25413923</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:26:13.625153+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>A (42) (친부)</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>친부의 형사 재판 1심 판결 선고 완료. 피해자의 민사상 손해배상 소송은 아직 제기되지 않음.</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>12세 딸을 성폭행한 40대 친부에게 춘천지법에서 징역 10년이 선고되었다. 피해 사실은 친부의 신체적 학대로 보호시설에 이동한 딸이 상담 과정에서 드러났으며, 재판부는 피고인의 죄책이 매우 중하다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>상대방(친부)의 자력에 대한 정보가 없어 배상 능력 확인이 어렵고 (적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건으로 (적합 조건 3 불충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 피해 금액의 회수 가능성이 불확실하여 투자 위험이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>12살 딸 성폭행한 뒤 “말하지 마” 40대 남성, 징역 10년</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11576442?ref=naver</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:23:58.112929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>A 씨 (친부)</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>춘천지법 제2형사부에서 징역 10년 선고 (1심)</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>40대 친부가 12세 딸을 수차례 강간한 혐의로 기소되어 1심에서 징역 10년을 선고받았다. 피해 사실은 딸이 보호시설에서 상담 중 밝혀졌으며, 재판부는 피고인의 죄책이 매우 중하다고 판시했다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>상대방(친부)의 책임은 형사 판결로 명확하고 증거도 충분하나 (적합 조건 1, 5, 6), 상대방이 개인으로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 매우 낮습니다 (적합 조건 2 미충족). 이는 소송금융 투자에 있어 중요한 위험 요소로 작용합니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>“아무한테도 말하지 마”…12살 딸 강간한 ‘짐승아빠’</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10699991?ref=naver</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:23:15.578159+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>케빈 스페이시</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>민사 소송 합의 종결</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>유명 배우 케빈 스페이시를 성폭행 혐의로 고소했던 세 명의 남성이 재판을 앞두고 민사 소송을 합의로 마무리했다. 케빈 스페이시는 혐의를 부인하며 사건들은 발생하지 않았거나 합의에 의한 것이었다고 주장했다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>민사 소송이 합의로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>유명 男배우, '동성 성폭행' 혐의→고소→결국 '합의' 결말</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=519183</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:53:41.710186+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>임란 칸 순경</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>경찰관 직무 정지 및 입건, 추가 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>인도에서 한 경찰관이 성폭행 피해 여성에게 고소장 접수를 대가로 성관계를 요구하고 협박한 혐의로 정직 처분 및 입건되었습니다. 피해 여성은 대화 내용을 녹음하여 고위 간부에게 알렸으며, 현재 추가 조사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>경찰관의 책임이 명확하고(적합 조건 1), 피해 여성이 녹음한 증거가 있으며(적합 조건 5), 이미 공적 절차(정직 처분, 입건)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해자이며(집단적 피해 아님), 피고가 개인 경찰관으로 자력 확보가 불확실하고(상대방 자력 불충분), 주된 피해가 정신적 손해로 금전적 피해 규모를 추정하기 어려워(피해 규모 불확실) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>“성관계 해주면 사건 접수해주겠다”, 경찰이 성범죄 피해 여성에게 한...</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11576395?ref=naver</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:29:54.042887+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>60대 학원차량 기사</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>대법원 상고심 판결 예정 (1심 징역 6년, 2심 항소 기각)</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>60대 학원차량 기사가 7~9세 자매를 추행한 혐의로 1심에서 징역 6년을 선고받고 2심에서 항소가 기각되었으며, 현재 대법원 상고심 판결을 앞두고 있습니다. 피고는 혐의를 부인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 1, 2심에서 유죄 판결을 받았으나 (적합 조건 1, 5), 상대방이 개인(학원차량 기사)으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 자력 부족). 또한 집단적 피해가 아닌 2명의 피해자에 대한 사건으로 피해 규모가 소송금융 투자 유치에 충분하지 않습니다 (부적합 조건: 집단적 피해 아님, 피해 규모 작음).</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>7~9살 자매 추행 혐의 60대 학원차량 기사…대법, 내달 선고</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/kangwon/6108728</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:23:43.646852+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>더불어민주당 윤리심판원 징계 검토 및 요구 중</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>국민의힘은 성추행 의혹으로 더불어민주당을 탈당한 장경태 의원의 제명을 촉구했습니다. 민주당은 장 의원이 징계 검토 중 탈당했으나, 제명에 준하는 중징계를 당 윤리심판원에 요구했으며 조만간 조처가 내려질 것이라고 밝혔습니다. 이 사건은 현재 당 차원의 징계 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>상대방이 개인이므로 자력 충분 조건에 부합하지 않으며, 집단적 피해가 아닌 개별 피해로 판단되어 소송금융 투자 매력도가 낮습니다. 피해 규모 또한 기사에서 특정되지 않습니다. 다만 당 윤리심판원 징계 절차가 진행 중인 것은 공적 절차 진행 조건에 해당하나, 전반적인 투자 적합도는 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>1명 또는 미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>국민의힘  장경태, 탈당 뒤 숨지 말고 제명돼야 ...민주  제명 준하는 중...</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0101_202603220203538436</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:21:25.321403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>조셉 더거, 켄드라 더거</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구금 진행 중</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>미국 리얼리티 스타 조셉 더거가 9세 소녀 성추행 혐의로 체포되어 범행을 시인했으며, 그의 아내 켄드라 더거 또한 미성년자 불법 감금 혐의로 체포되었습니다. 현재 경찰 수사가 진행 중이며, 조셉은 구치소에 수감되어 있습니다. 이 사건은 더거 가족의 과거 아동 성범죄 스캔들과 유사하여 사회적 파장이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>남편 조셉 더거가 9세 소녀 성추행 혐의를 시인했고, 아내 켄드라 더거도 미성년자 불법 감금 혐의로 체포되어 상대방 책임이 명확하며(적합 조건 1) 공적 절차(경찰 수사)가 진행 중이고 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모(금액)가 특정되지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>최소 2명</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>남편은 9세 소녀 성추행→아내는 미성년자 불법 감금.. 美 스타 부부 체...</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/world/article/1016906/</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:20:58.203564+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위원회 송치 의견 결정, 경찰 수사 진행 중, 당 윤리심판원 징계 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>장경태 의원이 성추행 혐의로 경찰 수사를 받고 있으며, 경찰 수사심의위원회에서 송치 의견이 결정되자 탈당을 선언했습니다. 국민의힘은 이를 '꼬리 자르기'로 비판했고, 민주당은 제명에 준하는 중징계를 요구했습니다. 장 의원은 무고를 주장하며 결백을 밝히겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위원회에서 '송치' 의견이 결정되어 상대방 책임이 비교적 명확해지고 증거 확보 가능성이 높으며, 경찰 수사 및 당 윤리심판원 징계 절차 등 공적 절차가 진행 중입니다. 그러나 집단적 피해가 아니며, 피해 규모가 불분명하고, 상대방이 대기업/기관이 아닌 개인이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>김병기·강선우에 장경태까지…野 “탈당=꼬리 자르기” 맹공</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10699305?ref=naver</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:28:11.101647+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
         <is>
           <t>항소심에서 징역 15년 선고, 상고 가능성 있음.</t>
         </is>
       </c>
-      <c r="F102" t="inlineStr">
+      <c r="F114" t="inlineStr">
         <is>
           <t>88세 여성을 두 차례 성폭행하고 상해를 입힌 50대 남성 A씨가 항소심에서 징역 15년을 선고받았다. A씨는 합의를 주장했으나 법원은 피해자 진술, 의학적 자료, CCTV 등을 근거로 유죄를 인정했다. A씨는 과거에도 다수의 폭력, 절도, 성범죄 전력이 있으며 누범 기간 중 범행을 저질렀다.</t>
         </is>
       </c>
-      <c r="G102" t="inlineStr">
+      <c r="G114" t="inlineStr">
         <is>
           <t>피고인의 책임이 명확하고(적합 조건 1) 피해자의 일관된 진술, 의학적 자료, CCTV 등 객관적 증거가 충분하나(적합 조건 5), 피고인이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮을 것으로 판단된다. 또한 집단적 피해가 아닌 단일 피해 사건으로 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I102" t="inlineStr">
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J102" t="inlineStr">
+      <c r="J114" t="inlineStr">
         <is>
           <t>88세 여성 성폭행하고 “합의였다” 주장한 55세…징역 15년</t>
         </is>
       </c>
-      <c r="K102" t="inlineStr">
+      <c r="K114" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L102" t="inlineStr">
+      <c r="L114" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M102" t="inlineStr">
+      <c r="M114" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/2026/03/21/20260321500004?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N102" t="inlineStr">
+      <c r="N114" t="inlineStr">
         <is>
           <t>2026-03-21 00:17:42.987256+00:00</t>
-        </is>
-[...846 lines deleted...]
-          <t>2026-03-19 12:34:56.144485+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>장경태</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>경찰 수사 및 수사심의위원회 진행 중</t>
+          <t>당 징계 절차 진행 중 탈당</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>장경태 더불어민주당 의원이 여성 보좌진을 성추행한 혐의로 경찰 수사를 받고 있으며, 장 의원 요청으로 수사심의위원회가 열려 보완수사 필요성 여부를 논의 중이다. 장 의원은 혐의를 부인하고 있으며, 고소인 측은 처벌을 주장하고 있다. 논란 이후 2차 가해 의혹도 제기되었다.</t>
+          <t>장경태 의원이 여성 보좌진 성추행 및 2차 가해 혐의를 받고 있으며, 논란이 언론에 보도되자 당 징계를 앞두고 탈당했습니다. 피해자는 한 명으로, 사건은 당 차원의 징계 절차가 진행 중이었습니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>상대방(국회의원)의 자력이 충분하고, 경찰 수사 및 수사심의위원회 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 기사 내용만으로는 상대방의 책임이 명확하다고 보기 어렵고 증거 확보 여부도 불확실합니다.</t>
+          <t>상대방이 정치인으로 자력이 충분하며(적합 조건 2), 당 징계 절차가 진행 중이었던 점(적합 조건 6)을 고려할 때 소송금융 적합성이 있습니다. 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 금전적 피해 규모가 명확히 특정되지 않아(적합 조건 4 불충족) High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>장경태 수사심의 4시간 만에 종료…“대질·거짓말탐지 다 할 것”</t>
+          <t>‘성추행 의혹’ 장경태, 당 징계 앞두고 탈당</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021730?ref=naver</t>
+          <t>https://www.chosun.com/politics/assembly/2026/03/21/7UTWPT3MMZF4RNPWJBRAMR6CA4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:49.658964+00:00</t>
+          <t>2026-03-21 00:17:30.162003+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
-      <c r="A116" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A116" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>경찰 수사심의 종료</t>
+          <t>경찰 수사심의위원회에서 성추행 혐의 인정 및 검찰 송치 권고</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>장경태 의원이 2023년 10월 여성 보좌진을 성추행하고 2차 가해를 했다는 의혹을 받고 있습니다. 해당 사건에 대한 경찰 수사심의가 종료되었으며, 장 의원은 무혐의를 주장하고 있습니다.</t>
+          <t>장경태 의원의 성추행 혐의에 대해 경찰 수사심의위원회가 혐의를 인정하고 검찰 송치를 권고했다. 장 의원은 결백을 주장하며 민주당을 탈당하고 고소인을 무고죄로 맞고소한 상태이다. 경찰은 수심위 권고를 참고하여 검찰 송치 여부를 최종 결정할 예정이다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>적합 조건 6(공적 절차 진행 중)에 따라 경찰 수사심의가 종료되었으며, 상대방이 국회의원이므로 적합 조건 2(상대방 자력 충분)에 해당할 수 있습니다. 그러나 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>경찰 수사심의위원회에서 성추행 혐의가 인정되어 검찰 송치가 권고되었으므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높음 (적합 조건 1, 5). 상대방이 현직 국회의원이므로 자력이 충분하며 (적합 조건 2), 이미 경찰 수사 및 수사심의위원회라는 공적 절차가 진행 중임 (적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 매우 크다고 보기는 어려움.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>‘성추행 의혹’ 장경태, 경찰 수사심의 종료… “무혐의 자신”</t>
+          <t>수사심의위 ‘성추행 혐의 인정’…장경태 “탈당”</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/policy/politics/2026/03/19/5Z2WBWPTXFDBJP22MJ2NNQOBIE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520068</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:17.844624+00:00</t>
+          <t>2026-03-20 12:32:18.648861+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>형사 항소심 선고 완료</t>
+        </is>
+      </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>드라마 '아너: 그녀들의 법정'은 성폭력 피해자들이 낙인을 이겨내고 자신의 흉터를 '생존자의 훈장'으로 재정의하는 과정을 그린다. 특히 디지털 성범죄의 영속적 기록 문제와 2차 가해를 다루며, 가해자 시스템에 맞서는 피해자들의 단단한 의지를 강조한다. 이 기사는 드라마의 메시지와 한국 사회의 미투 운동 이후 나아가야 할 방향을 논한다.</t>
+          <t>88세 여성을 성폭행하고 상해를 입힌 50대 남성 A씨가 항소심에서 징역 15년을 선고받았다. A씨는 범행을 부인했으나 피해자의 일관된 진술, 의학적 자료, CCTV 등 증거로 유죄가 인정되었다. A씨는 과거 23차례 형사처벌 전력이 있으며 누범 기간 중 범행을 저질렀다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>이 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'에 대한 리뷰 및 분석입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 드라마 속 가상의 사건은 투자 대상에 해당하지 않습니다. 따라서 적합 조건에 부합하는 실제 사건이 존재하지 않습니다.</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 형사 재판이 진행되어 유죄가 인정된 점(적합 조건 6)은 긍정적입니다. 그러나 피고인이 개인이며 다수의 전과가 있는 점을 미루어 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 현저히 낮습니다. (적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>성범죄 흉터를 ‘생존자의 훈장’으로 재정의하다</t>
+          <t>88세 할머니 도와주는 척…2번 성폭행한 남성, 결국</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1250174.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05067606645385288</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-19 12:26:21.751117+00:00</t>
+          <t>2026-03-20 12:25:48.986014+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>조셉 더거</t>
+          <t>사이토 신지</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>미국 아칸소주에서 체포, 구금 상태에서 조사 중, 플로리다로 송환 예정</t>
+          <t>성폭행 혐의로 재판 진행 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>미국 리얼리티쇼 '19 Kids and Counting' 출연자 조셉 더거가 9세 여아 성추행 혐의로 체포되어 기소되었습니다. 2020년 플로리다에서 발생한 사건으로, 피해자 진술과 피의자의 인정이 있었으며 현재 형사 절차가 진행 중입니다. 과거 형의 아동 성 착취물 범죄 전력으로 가족 관련 논란이 재점화되고 있습니다.</t>
+          <t>일본 개그맨 사이토 신지가 20대 여성에 대한 성폭행 혐의로 재판을 받고 있습니다. 사이토 신지는 경찰 수사 단계에서 혐의를 시인했으며, 소속사와의 계약도 해지되었습니다. 재판 다음날 팬미팅을 공지해 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 형사 절차가 진행 중이며(적합 조건 6), 피의자가 자신의 행동을 인정한 것으로 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 피해자가 1명이고 피해 금액이 명확히 특정되지 않아 집단소송 가능성이 낮습니다.</t>
+          <t>상대방(사이토 신지)이 경찰 수사 단계에서 혐의를 시인하여 책임이 명확하고(적합 조건 1), 피해자 증언 및 혐의 시인으로 증거 확보가 가능하며(적합 조건 5), 현재 재판이 진행 중인 사건입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3), 상대방의 자력이 불분명하고(적합 조건 2) 피해 금액이 특정되지 않아(적합 조건 4) 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>'대가족 예능 출신' 男연예인, 9세 여아 성추행 혐의 체포 [Oh!llywood]</t>
+          <t>성폭행 재판 받은 '유부남' 유명 개그맨, 다음날 팬미팅 공지</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112763860</t>
+          <t>https://www.insight.co.kr/news/547072</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-19 12:24:55.472975+00:00</t>
+          <t>2026-03-20 00:30:43.058600+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>검찰 수사 및 수사심의위 진행 중</t>
+          <t>변호사 상담 또는 수사 진행 가능성</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>장경태 의원에 대한 준강제추행 혐의 고소 사건으로, 현재 검찰 수사가 마무리 단계에 있으며 수사심의위가 개최되었습니다. 피해자 측은 증거가 많다고 주장하나, 장 의원은 혐의를 전면 부인하고 있습니다.</t>
+          <t>한 여직원이 상사에 의해 딥페이크 성범죄 피해를 입어 정신적 고통을 겪고 있습니다. 딥페이크 이미지가 유포되어 공직사회 내에서 피해자로 낙인찍히는 등 심각한 피해를 호소하고 있으며, 변호사의 언급으로 보아 법적 대응을 준비 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>상대방(장경태 의원)이 공인으로 자력이 충분하며, 검찰 수사 및 수사심의위 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자가 1명이고, 상대방이 혐의를 전면 부인하고 있어 책임 명확성이 아직 불분명하며, 피해 규모와 증거의 구체적인 내용이 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>상사의 딥페이크 성범죄로 인한 피해자의 정신적 고통이 크고, 딥페이크 이미지 자체가 명확한 증거가 될 수 있습니다. 변호사 언급으로 보아 공적 절차가 진행 중일 가능성이 있습니다. 다만, 피해자가 1인이고 상대방의 구체적인 자력은 확인되지 않아 피해 규모의 금전적 환산 및 배상 가능성 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>“증거 많다” vs “절차 악용”… 장경태 성추행 의혹 수사심의위 개최</t>
+          <t>민소매 상사 옆에  나잖아? …프사 보고 놀란 여직원</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275146</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484807&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-19 12:23:15.048640+00:00</t>
+          <t>2026-03-20 00:26:25.951131+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="3" t="inlineStr">
+      <c r="A120" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>사이토 신지</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>일본 유명 개그맨 사이토 신지가 20대 여성 A씨를 로케이션 버스 안에서 성폭행한 혐의로 재판을 받고 있습니다. 사이토 신지는 경찰 조사에서 혐의를 인정했으며, 소속사와의 계약은 해지되었습니다. 피해자는 실형 선고를 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>상대방(유명 개그맨)의 책임이 경찰 조사 과정에서 본인 인정으로 명확하며, 공적 절차(경찰 수사 및 형사 재판)가 진행 중이고 증거가 확보된 상태입니다. 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>연예인이랑 술 마셔봤어? …유명 男 개그맨, 성폭행 재판 후 팬미팅[SC...</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-20/202603200100137110009457</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:22:38.192756+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D120" t="inlineStr">
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E121" t="inlineStr"/>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위에서 검찰 송치 의견, 2차 가해 혐의 보완 수사 후 송치 예정</t>
+        </is>
+      </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>이 법률 칼럼은 성범죄 사건에서 피고인이 혐의를 전면 부인할 경우, 피고인과 피해자의 진술이 충돌하게 되므로 기소 전 수사의 중요성을 강조하고 있습니다. 특히 피고인 측 변호인이 피해자 진술의 신빙성을 다툴 수 있음을 언급하며 철저한 초기 수사의 필요성을 역설합니다.</t>
+          <t>더불어민주당 장경태 의원이 여성 보좌진 성추행 혐의로 경찰 수사를 받고 있다. 경찰 수사심의위원회는 성추행 혐의를 인정하고 검찰 송치 의견을 냈으며, 2차 가해 혐의는 보완 수사 후 송치할 것을 권고했다. 경찰은 수심위 결과를 토대로 조만간 검찰 송치 여부를 결정할 방침이다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 성범죄 사건에 대한 보도가 아닌, 성범죄 사건의 '기소 전 수사'의 중요성을 다루는 법률 칼럼입니다. 소송금융 투자 검토를 위한 특정 피고인, 피해자, 피해 규모, 진행 단계 등 구체적인 정보가 전혀 없어 적합도 판단이 불가합니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>경찰 수사심의위에서 성추행 혐의를 인정하고 검찰 송치 의견을 냈으므로 상대방 책임이 명확하며(적합 조건 1), 현역 국회의원으로서 배상 능력이 충분하고(적합 조건 2), 경찰 수사를 통해 증거가 확보되었을 가능성이 높으며(적합 조건 5), 이미 경찰 수사 및 검찰 송치 절차가 진행 중(적합 조건 6)인 점이 소송금융 투자에 적합하다. 다만, 집단적 피해가 아니며 구체적인 피해 금액이 명시되지 않은 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[법률칼럼] 성범죄 사건 '기소 전 수사' 중요</t>
+          <t>경찰 수사심의위, 장경태 의원 '검찰 송치' 의견</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263585</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808878_37012.html</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-19 00:22:08.271969+00:00</t>
+          <t>2026-03-20 00:21:28.145169+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (1차 공판 완료, 2차 공판 예정)</t>
+          <t>서울경찰청 수사심의위원회 검찰 송치 의견</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 지인 집에 침입하여 20대 딸 B씨를 흉기로 위협, 성폭행을 시도한 혐의로 구속기소되었습니다. A씨는 첫 공판에서 혐의를 모두 인정했으며, 피해자 측과 합의를 진행할 예정입니다. 현재 형사 재판이 진행 중이며, 다음 공판은 4월 15일로 예정되어 있습니다.</t>
+          <t>더불어민주당 장경태 의원이 여성 보좌관 성추행 혐의로 서울경찰청 수사심의위원회로부터 검찰 송치 의견을 받았다. 피해자 신원 노출 등 2차 가해 혐의에 대해서는 보완 수사가 필요하다는 판단도 나왔다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>피고인 A씨가 혐의를 모두 인정하여 상대방 책임이 명확하며, 경찰 수사 및 CCTV 분석 등 객관적 증거가 확보되어 있습니다. 특수강도강간이라는 중대 범죄로 인한 피해자의 정신적 피해 규모가 매우 클 것으로 예상되며, 현재 형사 재판이 진행 중이므로 공적 절차가 이미 개시되었습니다. 다만, 피고인의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(경찰 수사심의위 검찰 송치 의견), 상대방(국회의원)에게 자력이 충분하다. 또한 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이며, 증거가 확보되었을 가능성이 높다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>집에 너 혼자야? … 지인 집 털려다 혼자 있던 20대 딸 보고 성폭행 시...</t>
+          <t>1부 오늘의 주요뉴스</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603190615561263</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808874_37012.html</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-19 00:21:04.999887+00:00</t>
+          <t>2026-03-20 00:20:22.118725+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="2" t="inlineStr">
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>장경태 더불어민주당 의원</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위원회 송치 의견</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>장경태 더불어민주당 의원이 여성 보좌관 성추행 혐의로 고소당했으며, 경찰 수사심의위원회는 혐의를 인정하고 송치해야 한다는 의견을 냈습니다. 장 의원은 무혐의를 주장하고 있으나, 심의위의 판단은 수사 방향에 큰 영향을 미칠 것으로 보입니다. 경찰은 심의위 권고를 토대로 최종 처분을 결정할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위원회에서 혐의를 인정하고 송치 의견을 밝혀 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원이라는 상대방의 자력이 충분합니다(적합 조건 2). 또한, 경찰 수사 및 수사심의위 진행을 통해 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 이는 소송금융 투자에 적합한 여러 조건을 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>무혐의 자신한 장경태…경찰 수사심의위는 송치 결론</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603200541295qx</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:18:41.750551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A124" s="3" t="inlineStr">
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr"/>
+      <c r="D124" t="inlineStr"/>
+      <c r="E124" t="inlineStr"/>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>이 기사는 성추행 및 성폭행 피해자들이 사건 발생 직후부터 법적 절차에 이르기까지 현실적으로 대응해야 할 방법을 안내합니다. 증거 확보의 중요성, 수사기관 신고, 민사 손해배상 청구, 직장/학교 내 징계 절차 등 다양한 대응 방안과 변호사의 역할을 설명하며, 초기 대응의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성범죄 피해자를 위한 일반적인 법률 상담 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>[부산 변호사 한변의 리얼 상담실3]  성추행, 그때 바로 신고했어야 했...</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>civicnews.com</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>http://www.civicnews.com/news/articleView.html?idxno=39429</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:56:33.586885+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>1차 공판 진행, 합의 진행 예정</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>지인의 집에 침입해 금품을 훔치려다 20대 딸을 흉기로 위협하고 성폭행을 시도한 50대 남성이 재판에 넘겨졌습니다. 피고인은 공소사실을 모두 인정하고 피해자 측과 합의를 진행할 예정이라고 밝혔으며, 다음 공판은 4월 15일로 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되었으나(적합 조건 5), 상대방의 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합한 대규모 경제적 손해로 보기 어려워(적합 조건 4 미충족) 투자 매력이 낮습니다. 주로 형사 사건으로, 소송금융이 목표하는 대규모 민사 손해배상 청구와는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>“20대딸 혼자네?” 지인 집 털려다 성폭행 시도 50대</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11575921?ref=naver</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:37:20.766110+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D124" t="inlineStr">
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E124" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D125" t="inlineStr">
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위원회 송치 의견</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>더불어민주당 장경태 의원이 여성 보좌진 성추행 및 2차 가해 혐의로 고소된 사건입니다. 경찰 수사심의위원회는 장 의원의 준강제추행 혐의에 대해 '송치 의견'을, 2차 가해 혐의에 대해 '보완수사 후 송치 의견'을 냈습니다. 장 의원은 무혐의를 주장하며 거짓말 탐지기 조사 등을 요청한 상태로, 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰 수사심의위원회에서 준강제추행 혐의에 대해 '송치 의견'을 냈고, 상대방이 현직 국회의원으로 자력이 충분합니다. 비록 단일 피해자 사건이나, 공적 절차 진행 상황과 상대방의 공인 신분은 소송금융 투자에 긍정적인 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>성추행 의혹 장경태, “무혐의 자신”했지만 수심위 ‘송치 의견’</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10698465?ref=naver</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:34:56.144485+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
-[...87 lines deleted...]
-      <c r="I126" t="inlineStr">
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 수사심의위원회 진행 중</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>장경태 더불어민주당 의원이 여성 보좌진을 성추행한 혐의로 경찰 수사를 받고 있으며, 장 의원 요청으로 수사심의위원회가 열려 보완수사 필요성 여부를 논의 중이다. 장 의원은 혐의를 부인하고 있으며, 고소인 측은 처벌을 주장하고 있다. 논란 이후 2차 가해 의혹도 제기되었다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>상대방(국회의원)의 자력이 충분하고, 경찰 수사 및 수사심의위원회 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 기사 내용만으로는 상대방의 책임이 명확하다고 보기 어렵고 증거 확보 여부도 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J126" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>미성년자 성폭행한 50대 배우, 교도소서 숨진 채 발견…범죄 이력 보니...</t>
+          <t>장경태 수사심의 4시간 만에 종료…“대질·거짓말탐지 다 할 것”</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260318601001&amp;wlog_tag3=naver</t>
+          <t>https://www.sedaily.com/article/20021730?ref=naver</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-18 00:28:35.064680+00:00</t>
+          <t>2026-03-19 12:33:49.658964+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A128" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>장경태 더불어민주당 의원</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>경찰 수사 및 수사심의위원회 진행 중</t>
+          <t>경찰 수사심의 종료</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>장경태 더불어민주당 의원이 성추행 혐의로 경찰 수사를 받는 가운데, 서울경찰청 수사심의위원회(수심위)가 장 의원의 요청으로 직권부의 심의를 열고 장 의원에게 직접 발언 기회를 주기로 했다. 고소인 측은 수심위 개최가 수사에 부당한 영향력을 행사하고 2차 가해를 유발한다며 반발하고 있으며, 전문가들은 이번 수심위 개최가 이례적이며 수사 지연을 초래할 수 있다고 지적한다.</t>
+          <t>장경태 의원이 2023년 10월 여성 보좌진을 성추행하고 2차 가해를 했다는 의혹을 받고 있습니다. 해당 사건에 대한 경찰 수사심의가 종료되었으며, 장 의원은 무혐의를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>적합 조건 중 '증거가 있거나 확보 가능함'(영상 증거 언급)과 '이미 공적 절차가 진행 중임'(경찰 수사 및 수사심의위원회)에 해당한다. 그러나 상대방이 대기업/기관이 아닌 개인 국회의원이므로 '상대방에게 자력이 충분함' 조건에 미흡하며, '집단적 피해'나 '피해 규모가 큼' 조건에도 해당하지 않는다. 소송금융은 대규모 금전적 회수를 목표로 하기에, 이 사건은 투자 매력이 낮다.</t>
+          <t>적합 조건 6(공적 절차 진행 중)에 따라 경찰 수사심의가 종료되었으며, 상대방이 국회의원이므로 적합 조건 2(상대방 자력 충분)에 해당할 수 있습니다. 그러나 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>[단독]‘장경태 성추행 의혹’ 수심위, 장경태 진술 듣는다…제도 시행...</t>
+          <t>‘성추행 의혹’ 장경태, 경찰 수사심의 종료… “무혐의 자신”</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603180600121</t>
+          <t>https://biz.chosun.com/policy/politics/2026/03/19/5Z2WBWPTXFDBJP22MJ2NNQOBIE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-18 00:19:10.944022+00:00</t>
+          <t>2026-03-19 12:33:17.844624+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C129" t="inlineStr"/>
+      <c r="D129" t="inlineStr"/>
+      <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 20대 남성이 출소 7개월 만에 미성년자를 성폭행하고 불법 촬영한 사건입니다. 의정부지검은 지난해 10월 박모씨 등 2명을 구속 기소했으며, 박씨는 재판에서 혐의를 부인하고 있습니다.</t>
+          <t>드라마 '아너: 그녀들의 법정'은 성폭력 피해자들이 낙인을 이겨내고 자신의 흉터를 '생존자의 훈장'으로 재정의하는 과정을 그린다. 특히 디지털 성범죄의 영속적 기록 문제와 2차 가해를 다루며, 가해자 시스템에 맞서는 피해자들의 단단한 의지를 강조한다. 이 기사는 드라마의 메시지와 한국 사회의 미투 운동 이후 나아가야 할 방향을 논한다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 증거가 충분하지만, 피고의 재정적 능력이 투자 적합도를 크게 저하시킵니다.</t>
+          <t>이 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'에 대한 리뷰 및 분석입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 드라마 속 가상의 사건은 투자 대상에 해당하지 않습니다. 따라서 적합 조건에 부합하는 실제 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>성범죄 흉터를 ‘생존자의 훈장’으로 재정의하다</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/column/1250174.html</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:26:21.751117+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>조셉 더거</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>미국 아칸소주에서 체포, 구금 상태에서 조사 중, 플로리다로 송환 예정</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>미국 리얼리티쇼 '19 Kids and Counting' 출연자 조셉 더거가 9세 여아 성추행 혐의로 체포되어 기소되었습니다. 2020년 플로리다에서 발생한 사건으로, 피해자 진술과 피의자의 인정이 있었으며 현재 형사 절차가 진행 중입니다. 과거 형의 아동 성 착취물 범죄 전력으로 가족 관련 논란이 재점화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 형사 절차가 진행 중이며(적합 조건 6), 피의자가 자신의 행동을 인정한 것으로 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 피해자가 1명이고 피해 금액이 명확히 특정되지 않아 집단소송 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J129" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D130" t="inlineStr">
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>'대가족 예능 출신' 男연예인, 9세 여아 성추행 혐의 체포 [Oh!llywood]</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112763860</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:24:55.472975+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E130" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>형사 유죄 판결 및 배상금 지급 명령</t>
+          <t>검찰 수사 및 수사심의위 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>남성 스타 베어가 성범죄로 징역 21개월을 선고받고 피해자에게 약 850만 원의 배상금 지급 명령을 받았습니다. 조기 출소 후 18세 여성과 임신 소식을 전하며 논란이 되고 있으며, 이는 과거 사건의 후속 보도입니다.</t>
+          <t>장경태 의원에 대한 준강제추행 혐의 고소 사건으로, 현재 검찰 수사가 마무리 단계에 있으며 수사심의위가 개최되었습니다. 피해자 측은 증거가 많다고 주장하나, 장 의원은 혐의를 전면 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 형사 유죄 판결로 증거가 충분하나(적합 조건 5), 피해 규모가 약 850만 원으로 소액이며(적합 조건 4 불충족) 집단적 피해가 아닌 개별 사건임(적합 조건 3 불충족). 소송금융 투자 대상으로서의 경제적 매력이 낮음.</t>
+          <t>상대방(장경태 의원)이 공인으로 자력이 충분하며, 검찰 수사 및 수사심의위 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자가 1명이고, 상대방이 혐의를 전면 부인하고 있어 책임 명확성이 아직 불분명하며, 피해 규모와 증거의 구체적인 내용이 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>약 850만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>'성범죄 징역 21개월' 男스타, 조기 출소→18살女 임신…태아 사진 공개</t>
+          <t>“증거 많다” vs “절차 악용”… 장경태 성추행 의혹 수사심의위 개최</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=518128</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275146</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-16 12:28:45.719647+00:00</t>
+          <t>2026-03-19 12:23:15.048640+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>소학관</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 재신청 검토</t>
+          <t>출판사 공식 사과, 언론 보도 및 논란 확산</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>상가 여자 화장실에서 상습적으로 불법 촬영을 한 남성 A 씨가 현행범으로 체포되어 경찰 조사를 받고 있다. A 씨는 화장실 천장에 무선 소형 카메라를 설치한 정황도 확인되었으며, 경찰은 B 씨 외에도 여러 피해자가 있을 것으로 보고 디지털 포렌식을 통해 여죄를 확인 중이다. 법원은 증거 확보 및 혐의 인정 등을 이유로 구속영장을 기각했으나, 경찰은 영장 재신청을 검토하고 있다.</t>
+          <t>일본 대형 출판사 소학관이 과거 미성년자 성범죄 전력이 있는 작가의 활동을 지원하고, 피해자에게 합의금을 제시하며 비밀 유지를 요구했다는 의혹이 제기됨. 이에 소학관은 인권 존중 의식 부족을 인정하며 공식 사과했으나, 조직적 은폐 의혹이 확산되고 있음.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(현행범 체포, 혐의 인정), 여러 피해자가 있는 집단적 피해 가능성이 높으며, 증거가 이미 확보되었고(디지털 포렌식 진행), 경찰 수사라는 공적 절차가 진행 중이다. 다만, 상대방이 개인으로 자력 여부는 불분명하다.</t>
+          <t>상대방 책임이 비교적 명확함 (출판사의 은폐 의혹 및 사과, 작가의 과거 성범죄 처벌 전력), 상대방에게 자력이 충분함 (대형 출판사 소학관), 피해 규모가 큼 (아동 성범죄의 중대성), 증거가 있거나 확보 가능함 (과거 처벌 전력, 언론 보도, 출판사 사과), 이미 공적 절차가 진행 중임 (과거 형사 처벌, 언론 보도 및 출판사 사과). 집단적 피해 가능성도 높음.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>여러 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>천장에 카메라 등 女화장실 상습몰카범 영장기각, 왜?</t>
+          <t>기안84, '우상' 이토준지 선물에 눈물…'성범죄 은폐' 출판사 소개 논란...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260316/133542952/2</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100128860008929</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-16 12:26:16.543482+00:00</t>
+          <t>2026-03-19 00:31:08.166128+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
-      <c r="D133" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D133" t="inlineStr"/>
+      <c r="E133" t="inlineStr"/>
       <c r="F133" t="inlineStr">
         <is>
-          <t>30대 남성이 SNS를 통해 10대 여성을 유인하여 성매매를 하고 불법 촬영한 뒤, 해당 영상으로 약 2년 6개월간 협박하며 추가 사진을 요구한 혐의로 구속 송치되었습니다. 이 남성은 아동·청소년의 성보호에 관한 법률 및 성폭력범죄의 처벌 등에 관한 특례법 위반 등 혐의를 받고 있습니다.</t>
+          <t>이 법률 칼럼은 성범죄 사건에서 피고인이 혐의를 전면 부인할 경우, 피고인과 피해자의 진술이 충돌하게 되므로 기소 전 수사의 중요성을 강조하고 있습니다. 특히 피고인 측 변호인이 피해자 진술의 신빙성을 다툴 수 있음을 언급하며 철저한 초기 수사의 필요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5) 검찰 송치 등 공적 절차가 진행 중이나(적합 조건 6), 상대방이 개인으로 자력 확보가 불확실하고(적합 조건 2 미충족) 단일 피해 사례로 집단적 피해에 해당하지 않아(적합 조건 3 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>해당 기사는 특정 성범죄 사건에 대한 보도가 아닌, 성범죄 사건의 '기소 전 수사'의 중요성을 다루는 법률 칼럼입니다. 소송금융 투자 검토를 위한 특정 피고인, 피해자, 피해 규모, 진행 단계 등 구체적인 정보가 전혀 없어 적합도 판단이 불가합니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>미성년자 성매매·불법촬영물 협박 30대 남성 구속 송치</t>
+          <t>[법률칼럼] 성범죄 사건 '기소 전 수사' 중요</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6807847_36918.html</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263585</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-16 12:22:43.360596+00:00</t>
+          <t>2026-03-19 00:22:08.271969+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A134" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중 (1차 공판 완료, 2차 공판 예정)</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨가 지인 집에 침입하여 20대 딸 B씨를 흉기로 위협, 성폭행을 시도한 혐의로 구속기소되었습니다. A씨는 첫 공판에서 혐의를 모두 인정했으며, 피해자 측과 합의를 진행할 예정입니다. 현재 형사 재판이 진행 중이며, 다음 공판은 4월 15일로 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>피고인 A씨가 혐의를 모두 인정하여 상대방 책임이 명확하며, 경찰 수사 및 CCTV 분석 등 객관적 증거가 확보되어 있습니다. 특수강도강간이라는 중대 범죄로 인한 피해자의 정신적 피해 규모가 매우 클 것으로 예상되며, 현재 형사 재판이 진행 중이므로 공적 절차가 이미 개시되었습니다. 다만, 피고인의 자력 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>집에 너 혼자야? … 지인 집 털려다 혼자 있던 20대 딸 보고 성폭행 시...</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603190615561263</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:21:04.999887+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>정준영</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E134" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K134" t="inlineStr">
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>형사 재판 대법원 확정 판결 및 만기 출소</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>가수 정준영이 술 취한 여성을 집단 성폭행하고 불법 촬영물을 유포한 혐의로 징역 5년을 선고받고 만기 출소했다. 이 사건은 '정준영 단톡방'으로 불리며 연예계 최악의 성범죄로 기록되었고, 피해자는 10명이 넘는 것으로 조사되었다. 정준영은 출소 후 해외에서 새 출발을 준비 중인 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>형사 사건은 이미 대법원 판결로 종결되어 부적합 조건에 해당합니다. 또한, 피고인 정준영의 현재 자력 여부가 불확실하여 손해배상금 회수 가능성이 낮다는 점에서 기타 투자 어려운 이유가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>10명 이상</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>의식 잃은 여성 성폭행 뒤  재미있다 ...성범죄로 추락한 오디션 스타[뉴...</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L134" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D135" t="inlineStr">
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/19/2026031711001334781</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:19:31.555415+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>고교생들</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E135" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D136" t="inlineStr">
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>소년범 관련 형사 절차 진행 중 또는 완료, 민사 소송 가능성 있음</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>고교생들이 여교사들을 178차례에 걸쳐 불법 촬영한 사건으로, 피해 교사들이 110건의 엄벌 탄원서를 제출하며 극심한 정신적 고통을 호소하고 있습니다. 소년범 관련 법적 절차가 진행 중인 것으로 보이며, 피해 회복이 전혀 이루어지지 않은 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>상대방의 책임(고교생들의 불법 촬영)이 명확하고, 다수의 피해 교사(110건의 엄벌 탄원서)가 존재하며, 촬영 영상 등 명확한 증거가 확보되어 있을 것으로 판단됩니다. 또한, 소년범 관련 공적 절차가 진행 중인 것으로 보아 소송금융 적합 조건 4가지 이상을 충족합니다. 다만, 상대방의 자력 부족은 고려해야 할 부분입니다.</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>다수 (최소 수십 명 추정)</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>여교사 178차례 몰래 찍은 고교생들, '소년범' 방패 뚫린 결정적 이유</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/V6BOZPXOBIEO</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:37:01.685198+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>충북교육청</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E136" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I136" t="inlineStr">
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>충북교육청의 파면 조치 및 추가 피해자 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>충북교육청 소속 장학관이 몰카 범죄를 저질러 파면 조치되었으며, 교육청은 추가 피해자 여부 및 보호를 위한 철저한 조사를 지시했습니다. 이 사건은 교육기관의 신뢰를 훼손하는 중대한 범죄로, 피해자들의 인격권 침해에 대한 법적 대응 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>장학관의 몰카 범죄는 상대방 책임이 명확하며(적합 조건 1), 충북교육청 소속 공무원이므로 국가 또는 교육청을 상대로 손해배상 청구 시 자력이 충분합니다(적합 조건 2). '동료 여직원 등 추가 피해자' 언급으로 집단적 피해 가능성이 있으며(적합 조건 3), 수사기관 조사를 통해 증거 확보가 용이하고(적합 조건 5), 충북교육청의 파면 및 추가 피해자 조치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>오늘의주장/ 장학관의 '몰카' 범죄는 인격살인</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842924</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:30:59.441255+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr"/>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>형사 절차 완료 (유죄 확정 또는 합의)</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>이 기사는 검찰의 보완수사가 성범죄와 같이 진술 외 증거가 부족한 사건에서 진실을 규명하고 피해자의 억울함을 해소하는 데 얼마나 중요한 역할을 하는지 세 가지 사례를 통해 설명합니다. 경찰 수사 단계에서 놓치거나 불충분했던 부분을 검찰의 보완수사가 채워 최종적으로 유죄 판결을 이끌어냈습니다. 이는 형사사법 시스템의 완성도를 높이는 장치로서 보완수사권의 필요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>기사는 검찰의 보완수사 중요성을 설명하기 위해 이미 형사 절차가 완료된 과거 성범죄 사건들을 예시로 들고 있습니다. 소송금융은 현재 진행 중이거나 발생 예정인 민사 소송에 투자하므로, 이미 종결된 이 사건들은 투자 대상에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J136" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>미성년자 성착취물 제작·성폭행 40대 구속 기소</t>
+          <t>“추행” “장난”… 덮일 뻔했던 성폭력, 보완수사로 억울함 풀었다 [...</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1509221</t>
+          <t>https://www.seoul.co.kr/news/plan/2026/03/19/20260319010001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-14 12:33:18.759834+00:00</t>
+          <t>2026-03-18 12:25:54.863718+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>커넥트인 회원들 및 성매매 카르텔</t>
+          <t>존 알포드 (사망)</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>드라마 종영. 드라마 내에서는 성 착취 앱 관련 비리 심판 및 성매매 혐의 벌금형 선고. 이후 가해자들이 원고가 되어 천문학적 위약금 집단소송 제기.</t>
+          <t>가해자 형사 처벌 후 복역 중 사망</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>ENA 월화드라마 '아너: 그녀들의 법정'은 성 착취 앱 '커넥트인' 관련 권력형 비리와 성매매 카르텔에 맞서는 세 여성 변호사의 이야기를 다룬다. 드라마 속에서는 비리에 대한 심판과 벌금형이 선고되었으나, 현실은 크게 바뀌지 않고 새로운 피해자가 발생하며, 가해자들이 오히려 천문학적 위약금의 집단소송을 제기하는 등 미해결된 이야기로 마무리된다.</t>
+          <t>영국 배우 존 알포드가 미성년자 성폭행 혐의로 징역 8년 6개월을 선고받고 복역 중 교도소에서 숨진 채 발견되었습니다. 그는 14세, 15세 미성년자 소녀 두 명을 성폭행한 혐의로 유죄 판결을 받았습니다. 가해자의 사망으로 인해 민사상 손해배상 청구의 실효성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'의 줄거리와 배우 인터뷰를 다루고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>가해자가 이미 형사 처벌을 받고 복역 중 사망하여 형사 사건은 종결되었고, 민사상 손해배상 청구를 진행하기 어렵습니다. 피해자 수가 2명으로 집단적 피해에 해당하지 않으며, 가해자의 자력 또한 불분명합니다. 이는 '부적합 조건: 이미 종결된 사건' 및 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>[인터뷰] 정은채  '아너' 강신재 연기하며 타협하고 싶지 않았다</t>
+          <t>미성년자 성폭행한 50대 배우, 교도소서 숨진 채 발견…범죄 이력 보니...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>digitalchosun.dizzo.com</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>http://digitalchosun.dizzo.com/site/data/html_dir/2026/03/13/2026031380186.html</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260318601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-14 00:45:05.665780+00:00</t>
+          <t>2026-03-18 00:28:35.064680+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>장경태 더불어민주당 의원</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 수사심의위원회 진행 중</t>
+        </is>
+      </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>해당 기사는 배우 정은채가 드라마 '아너'에서 성범죄 피해자들을 대변하는 변호사 강신재 역을 맡은 소감을 밝힌 인터뷰 내용입니다. 실제 발생한 사건이 아닌 드라마 속 가상의 이야기를 다루고 있어 소송금융 투자 검토 대상이 아닙니다.</t>
+          <t>장경태 더불어민주당 의원이 성추행 혐의로 경찰 수사를 받는 가운데, 서울경찰청 수사심의위원회(수심위)가 장 의원의 요청으로 직권부의 심의를 열고 장 의원에게 직접 발언 기회를 주기로 했다. 고소인 측은 수심위 개최가 수사에 부당한 영향력을 행사하고 2차 가해를 유발한다며 반발하고 있으며, 전문가들은 이번 수심위 개최가 이례적이며 수사 지연을 초래할 수 있다고 지적한다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>제공된 기사는 배우의 인터뷰로, 드라마 속 가상의 사건을 다루고 있어 실제 소송금융 투자 대상이 될 수 없습니다. (부적합 조건: 실제 사건 아님)</t>
+          <t>적합 조건 중 '증거가 있거나 확보 가능함'(영상 증거 언급)과 '이미 공적 절차가 진행 중임'(경찰 수사 및 수사심의위원회)에 해당한다. 그러나 상대방이 대기업/기관이 아닌 개인 국회의원이므로 '상대방에게 자력이 충분함' 조건에 미흡하며, '집단적 피해'나 '피해 규모가 큼' 조건에도 해당하지 않는다. 소송금융은 대규모 금전적 회수를 목표로 하기에, 이 사건은 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>정은채 “강신재로 대리 만족…법카 날리는 어른 닮고파” [인터뷰②]</t>
+          <t>[단독]‘장경태 성추행 의혹’ 수심위, 장경태 진술 듣는다…제도 시행...</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987941</t>
+          <t>https://www.khan.co.kr/article/202603180600121</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-14 00:26:41.834824+00:00</t>
+          <t>2026-03-18 00:19:10.944022+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="3" t="inlineStr">
+      <c r="A141" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>박모씨 외 1명</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 20대 남성이 출소 7개월 만에 미성년자를 성폭행하고 불법 촬영한 사건입니다. 의정부지검은 지난해 10월 박모씨 등 2명을 구속 기소했으며, 박씨는 재판에서 혐의를 부인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>상대방이 개인으로 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 증거가 충분하지만, 피고의 재정적 능력이 투자 적합도를 크게 저하시킵니다.</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>전자발찌 찬 상태로..  출소 7개월 만에 또 미성년자 성폭행한 20대男</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603170636391515</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:24:54.222003+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>존 알포드 (사망)</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>형사 유죄 판결 및 복역 중 사망</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>영국 배우 존 알포드가 미성년자 성범죄로 징역 8년 6개월을 선고받고 복역 중 교도소에서 사망했습니다. 그는 BBC 드라마 'Grange Hill'에 출연하며 인기를 얻었던 배우로, 검찰은 그가 미성년자에게 술을 마시게 한 뒤 범행을 저질렀다고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>가해자(피고)인 존 알포드가 복역 중 사망하여, 소송 진행 및 손해배상금 회수 가능성이 매우 낮습니다. 비록 형사 유죄 판결로 책임은 명확하고 증거 확보가 용이하지만, 자력 있는 상대방 부재로 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>미성년 성범죄 저지른 유명 男 배우, 교도소서 사망 [DA할리우드]</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260316/133543065/1</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:30:19.186602+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>베어</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>형사 유죄 판결 및 배상금 지급 명령</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>남성 스타 베어가 성범죄로 징역 21개월을 선고받고 피해자에게 약 850만 원의 배상금 지급 명령을 받았습니다. 조기 출소 후 18세 여성과 임신 소식을 전하며 논란이 되고 있으며, 이는 과거 사건의 후속 보도입니다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 유죄 판결로 증거가 충분하나(적합 조건 5), 피해 규모가 약 850만 원으로 소액이며(적합 조건 4 불충족) 집단적 피해가 아닌 개별 사건임(적합 조건 3 불충족). 소송금융 투자 대상으로서의 경제적 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>약 850만 원</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>'성범죄 징역 21개월' 男스타, 조기 출소→18살女 임신…태아 사진 공개</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=518128</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:28:45.719647+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D141" t="inlineStr">
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E141" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>경찰 불송치 결정 후 검찰 보완수사 진행 중</t>
+          <t>경찰 수사 중, 구속영장 재신청 검토</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>강간 사건 피해자가 사망하자 경찰이 불송치 결정을 내렸으나, 피해자 모친의 이의신청으로 검찰이 사건을 송치받아 보완수사를 진행 중이다. 검찰은 필적 감정과 휴대전화 음성파일 확보 등 추가 증거 확보에 나섰다. 이 사건은 보완수사권의 중요성을 보여주는 사례로 언급되었다.</t>
+          <t>상가 여자 화장실에서 상습적으로 불법 촬영을 한 남성 A 씨가 현행범으로 체포되어 경찰 조사를 받고 있다. A 씨는 화장실 천장에 무선 소형 카메라를 설치한 정황도 확인되었으며, 경찰은 B 씨 외에도 여러 피해자가 있을 것으로 보고 디지털 포렌식을 통해 여죄를 확인 중이다. 법원은 증거 확보 및 혐의 인정 등을 이유로 구속영장을 기각했으나, 경찰은 영장 재신청을 검토하고 있다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>상대방이 특정된 개인이므로 자력 부족 가능성이 높고 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건임 (적합 조건 3 미충족). 기사 내용만으로는 예상 피해 금액을 특정하기 어려워 (적합 조건 4 미충족) 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮아 부적합함. 비록 검찰 수사라는 공적 절차가 진행 중이고 증거 확보 노력이 있으나, 투자 매력이 낮음.</t>
+          <t>상대방 책임이 명확하고(현행범 체포, 혐의 인정), 여러 피해자가 있는 집단적 피해 가능성이 높으며, 증거가 이미 확보되었고(디지털 포렌식 진행), 경찰 수사라는 공적 절차가 진행 중이다. 다만, 상대방이 개인으로 자력 여부는 불분명하다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>여러 명</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>보완수사권은 사법적 안전장치</t>
+          <t>천장에 카메라 등 女화장실 상습몰카범 영장기각, 왜?</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217659</t>
+          <t>https://www.donga.com/news/Society/article/all/20260316/133542952/2</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-14 00:21:17.545614+00:00</t>
+          <t>2026-03-16 12:26:16.543482+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치 및 구속 상태</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>30대 남성이 SNS를 통해 10대 여성을 유인하여 성매매를 하고 불법 촬영한 뒤, 해당 영상으로 약 2년 6개월간 협박하며 추가 사진을 요구한 혐의로 구속 송치되었습니다. 이 남성은 아동·청소년의 성보호에 관한 법률 및 성폭력범죄의 처벌 등에 관한 특례법 위반 등 혐의를 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5) 검찰 송치 등 공적 절차가 진행 중이나(적합 조건 6), 상대방이 개인으로 자력 확보가 불확실하고(적합 조건 2 미충족) 단일 피해 사례로 집단적 피해에 해당하지 않아(적합 조건 3 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>미성년자 성매매·불법촬영물 협박 30대 남성 구속 송치</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/news/2026/society/article/6807847_36918.html</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:22:43.360596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr"/>
+      <c r="D146" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E145" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D146" t="inlineStr">
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>가해자 사망으로 형사 절차 종결, 아버지의 살인 사건도 판결 확정</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>1984년 10살 아들을 성폭행한 범인을 아버지가 재판장 앞에서 살해한 사건. 가해자는 사망했으며, 아버지는 과실치사 혐의로 집행유예를 선고받았다. 피해 아동은 성인이 되어 아동학대 피해 예방 활동을 하고 있다.</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>가해자가 이미 사망하여 소송 진행이 불가능하며, 사건 발생 시점(1984년)이 매우 오래되어 소송금융 투자 대상으로서의 신규성이 없음. 이는 '부적합 조건: 이미 종결된 사건'에 해당한다.</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>1명 (기사 내 특정 피해자 기준)</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>6개월 간 추행하더니 성폭행까지...10살 아들 강간범 살해한 아빠 [뉴스...</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/16/2026031215514218310</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:22:12.684523+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>60대 택시기사 A씨</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E146" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D147" t="inlineStr">
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 상태</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>충북 괴산군에서 60대 택시기사가 치매 환자인 여성 승객을 상습적으로 추행한 혐의로 구속되었습니다. 경찰은 피해자의 주거지 홈캠 영상에서 거부 의사를 드러낸 정황 등 증거를 확보했으며, 가해자는 혐의를 부인하고 있습니다. 현재 경찰이 사건 경위와 여죄를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>택시기사가 치매 환자인 피해자를 상습적으로 추행한 혐의로 구속되었으며(적합 조건 1), 피해자의 거부 의사를 담은 홈캠 영상 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 수사가 진행 중인 사건입니다(적합 조건 6). 다만, 가해자가 개인 택시기사로 자력이 충분하지 않을 가능성이 높고, 현재까지는 단일 피해자로 파악되어 집단적 피해로 보기 어려워 소송금융 투자 매력이 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>1명 (여죄 수사 중)</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>손님이 치매인 것 알자 돌변한 택시기사... 탈 때마다 추행</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/16/2026031605075048731</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:21:07.600395+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E147" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E148" t="inlineStr"/>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>피의자 구속기소, 형사 재판 진행 예정</t>
+        </is>
+      </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>배우 이청아의 드라마 '아너: 그녀들의 법정' 종영 인터뷰 기사입니다. 드라마 줄거리상 '커넥트인' 회원들이 권력형 비리와 성매매 카르텔로 인한 성착취 피해를 주장하며 집단 소송을 제기하는 내용이 언급됩니다. 하지만 이는 실제 사건이 아닌 드라마의 허구적 내용입니다.</t>
+          <t>40대 남성 A씨가 15세 미만 미성년자를 성폭행하고 성착취물을 제작한 혐의로 구속기소되었습니다. 경찰 송치 후 검찰 보완 수사를 통해 미성년자의제강간 혐의가 추가 적용되었으며, 광주지검은 아동·청소년 대상 성범죄에 단호히 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>본 기사는 배우의 드라마 종영 인터뷰로, 소송금융 투자 대상이 될 수 있는 실제 사건이 아닌 드라마의 줄거리를 다루고 있습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피의자 A씨가 구속기소되고 미성년자의제강간 혐의를 자백하여 상대방 책임이 명확하며(적합 조건 1), 경찰 및 검찰 수사 결과와 피의자 자백 등 객관적 증거가 존재하고(적합 조건 5), 형사 기소되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력 정보가 불분명하고(적합 조건 2 미충족) 단일 피해자로 집단적 피해에 해당하지 않으며(적합 조건 3 미충족), 금전적 피해 규모가 명시되지 않았습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>[조이人]① '아너' 이청아  평평한 삶, 뜨겁고 정신없어졌다</t>
+          <t>광주지검, 미성년자 성폭행 40대 구속기소</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1948726</t>
+          <t>http://www.kjdaily.com/article.php?aid=1773563401674863005</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-13 12:49:27.685372+00:00</t>
+          <t>2026-03-15 12:33:38.857845+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D149" t="inlineStr">
+      <c r="C149" t="inlineStr"/>
+      <c r="D149" t="inlineStr"/>
+      <c r="E149" t="inlineStr"/>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>배우 정은채가 드라마 'L J'에서 여성 대상 범죄 피해자 전문 로펌 대표 강신재 역을 맡아 활약했으며, 드라마는 최근 자체 최고 시청률을 기록하며 종영했다는 내용의 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 사건이 아닌 드라마의 내용과 시청률에 대한 보도입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>'성범죄 피해자 전문 로펌' 정은채  도망 다녔다, 가장 오래 고민…책임...</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2122974</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:23:24.257525+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>40대 남성</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E149" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>1심 징역 8년 실형 선고, 피고인 항소</t>
+          <t>검찰 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>유명 영화감독 사사키 히데오가 배우 지망생 2명에게 성폭행을 가한 혐의로 1심에서 징역 8년 실형을 선고받았다. 재판부는 감독의 지위를 이용한 비열한 행위로 판단했으며, 수사 과정에서 불법 영상물이 발견되는 등 증거가 명확하다. 피고인은 1심 판결에 불복해 항소한 상태이다.</t>
+          <t>40대 남성이 오픈채팅방에서 알게 된 15세 미만 청소년을 성폭행하고 성착취물을 제작한 혐의로 구속 기소되었습니다. 검찰은 보완 수사를 통해 미성년자의제강간 혐의를 적용했으며, 제작된 성착취물은 유포되지 않은 것으로 파악되었습니다. 현재 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>감독의 성폭행 혐의가 1심에서 징역 8년 실형 선고로 유죄가 명확히 인정되어 상대방 책임이 명확하며(적합 조건 1), 수사 과정에서 불법 영상물 등 강력한 증거가 확보됨(적합 조건 5). 형사 재판 결과는 민사 소송에서 강력한 증거로 활용될 수 있어 승소 가능성이 매우 높음(적합 조건 6). 유명 감독으로서 배상 자력도 충분할 것으로 예상됨(적합 조건 2).</t>
+          <t>상대방 책임이 명확하고(조건 1), 검찰 수사를 통해 증거가 확보되었으며(조건 5), 현재 형사 절차가 진행 중(조건 6)이라는 점에서 적합성이 있습니다. 그러나 상대방의 자력 불확실, 집단적 피해가 아닌 점, 그리고 구체적인 피해 금액 추정이 어렵다는 점을 고려하여 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>유명 영화 감독, 성폭행 혐의로 '징역 8년' 실형 선고… 지위 남용해  [...</t>
+          <t>미성년자 성착취물 제작·성폭행 40대 구속 기소</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1012928/</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1509221</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-13 12:32:49.222491+00:00</t>
+          <t>2026-03-14 12:33:18.759834+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>커넥트인 회원들 및 성매매 카르텔</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>준강간 혐의 무죄 선고</t>
+          <t>드라마 종영. 드라마 내에서는 성 착취 앱 관련 비리 심판 및 성매매 혐의 벌금형 선고. 이후 가해자들이 원고가 되어 천문학적 위약금 집단소송 제기.</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>법무법인 태창의 조형래, 조우영 변호사가 준강간 혐의로 기소된 피고인에게 무죄를 이끌어낸 사례입니다. 사건 발생 7년 후 고소가 이루어져 객관적 증거가 부족한 상황에서, 변호인단은 피해자 진술의 논리적 허점을 공략하여 재판부로부터 공소사실이 증명되지 않았다는 판단을 받았습니다.</t>
+          <t>ENA 월화드라마 '아너: 그녀들의 법정'은 성 착취 앱 '커넥트인' 관련 권력형 비리와 성매매 카르텔에 맞서는 세 여성 변호사의 이야기를 다룬다. 드라마 속에서는 비리에 대한 심판과 벌금형이 선고되었으나, 현실은 크게 바뀌지 않고 새로운 피해자가 발생하며, 가해자들이 오히려 천문학적 위약금의 집단소송을 제기하는 등 미해결된 이야기로 마무리된다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>해당 기사는 준강간 혐의 형사사건에서 피고인이 무죄를 선고받아 종결된 사례를 다루고 있습니다. 이미 형사 재판에서 공소사실이 합리적 의심 없이 증명되지 않았다고 판단되었으므로, 피해자가 민사상 손해배상을 청구하더라도 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'의 줄거리와 배우 인터뷰를 다루고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>[인터뷰] 정은채  '아너' 강신재 연기하며 타협하고 싶지 않았다</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>digitalchosun.dizzo.com</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>http://digitalchosun.dizzo.com/site/data/html_dir/2026/03/13/2026031380186.html</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:45:05.665780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr"/>
+      <c r="D152" t="inlineStr"/>
+      <c r="E152" t="inlineStr"/>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>해당 기사는 배우 정은채가 드라마 '아너'에서 성범죄 피해자들을 대변하는 변호사 강신재 역을 맡은 소감을 밝힌 인터뷰 내용입니다. 실제 발생한 사건이 아닌 드라마 속 가상의 이야기를 다루고 있어 소송금융 투자 검토 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>제공된 기사는 배우의 인터뷰로, 드라마 속 가상의 사건을 다루고 있어 실제 소송금융 투자 대상이 될 수 없습니다. (부적합 조건: 실제 사건 아님)</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>정은채 “강신재로 대리 만족…법카 날리는 어른 닮고파” [인터뷰②]</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11987941</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:26:41.834824+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr"/>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>미국 법무부 문서 공개 및 의회 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>미성년 성착취범 제프리 엡스타인의 범죄에 연루된 고위 인사들의 명단인 '엡스타인 파일'이 미국 법무부에서 공개되고 있으며, 이를 둘러싼 정치적 논란이 가열되고 있습니다. 빌 클린턴 전 대통령이 의회에 출석해 증언하는 등 공적 절차가 진행 중이며, 삭제되거나 미공개된 문서의 내용이 사건의 향방을 결정할 주요 변수로 지목됩니다.</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>엡스타인의 미성년 성착취 범죄는 명확하며(적합 조건 1), 연루된 것으로 지목되는 인사들이 '미국과 세계를 움직이는 거물'로 묘사되어 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, '미성년 성착취범'이라는 점에서 다수의 피해자가 존재하며(적합 조건 3), 성착취 범죄의 특성상 피해자들의 정신적, 신체적 피해가 막대하여 고액의 손해배상 청구가 예상됩니다(적합 조건 4). '엡스타인 파일'이라는 방대한 수사 문서(600만 쪽)가 존재하며 절반 이상이 공개되어 증거 확보가 용이하고(적합 조건 5), 미국 법무부의 문서 공개 및 미 의회 조사 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>[율곡로] 엡스타인 논란, 최후 승자는?</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260313134300546?input=1195m</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:25:32.809596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 검찰 송치, 홍익대 직위 해제</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 위력에 의한 간음 혐의로 경찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 수사 결과 혐의가 인정된다고 판단했습니다. 이 사건으로 남경주는 홍익대 부교수 직위에서 해제되었으며, 과거 음주운전 전과도 재조명되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>상대방(남경주)은 국내 최정상급 뮤지컬 배우이자 대학교수로 자력이 충분할 것으로 예상됩니다. 경찰 수사 결과 혐의가 인정되어 검찰에 송치되었고, 피해자가 즉시 112에 신고하는 등 증거 확보 가능성이 높습니다. 또한, 홍익대에서 직위 해제 조치가 이루어지는 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J151" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L151" t="inlineStr">
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>'도쿄돔의 기적' 한국…뮤지컬 톱배우 남경주 성폭행 혐의 [이주의픽]</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M151" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A152" s="4" t="inlineStr">
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/14/2026031217370455166</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:22:46.542830+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D152" t="inlineStr">
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>남경주, 조진웅</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L152" t="inlineStr">
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>남경주는 위력에 의한 간음 혐의로 검찰 송치, 조진웅은 소년범 전력 공개 후 활동 중단 및 드라마 방영 불투명.</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>배우 남경주는 위력에 의한 간음 혐의로 검찰에 송치되었으며, 과거 음주운전 전력도 드러났다. 배우 조진웅은 고등학교 시절 차량 절도, 무면허 운전, 성폭행 등 소년범 전력이 공개되어 모든 활동을 중단했고, 출연 예정이던 드라마 '시그널2'의 방영이 불투명해졌다. 두 배우 모두 과거와 현재의 잘못된 행적으로 대중에게 충격을 주고 있다.</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>남경주의 위력에 의한 간음 혐의는 경찰이 혐의를 인정하여 검찰에 송치했고, 유명 배우로서 자력이 충분하며 공적 절차가 진행 중인 점(적합 조건 1, 2, 6)에서 소송금융 적합성이 높습니다. 그러나 조진웅의 소년범 전력은 이미 법적 절차가 종결되어(부적합 조건) 새로운 소송금융 투자 대상으로 부적합하며, 두 사건 모두 집단적 피해나 명확한 피해 규모가 특정되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>'성폭행 혐의' 남경주→'강간 소년범' 조진웅..평생 '건실한 배우' 연기...</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M152" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D153" t="inlineStr">
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/14/2026031318130756608</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:21:59.628579+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr"/>
+      <c r="D156" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I153" t="inlineStr">
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>경찰 불송치 결정 후 검찰 보완수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>강간 사건 피해자가 사망하자 경찰이 불송치 결정을 내렸으나, 피해자 모친의 이의신청으로 검찰이 사건을 송치받아 보완수사를 진행 중이다. 검찰은 필적 감정과 휴대전화 음성파일 확보 등 추가 증거 확보에 나섰다. 이 사건은 보완수사권의 중요성을 보여주는 사례로 언급되었다.</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>상대방이 특정된 개인이므로 자력 부족 가능성이 높고 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건임 (적합 조건 3 미충족). 기사 내용만으로는 예상 피해 금액을 특정하기 어려워 (적합 조건 4 미충족) 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮아 부적합함. 비록 검찰 수사라는 공적 절차가 진행 중이고 증거 확보 노력이 있으나, 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J153" t="inlineStr">
-[...98 lines deleted...]
-      <c r="A155" s="2" t="inlineStr">
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>보완수사권은 사법적 안전장치</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217659</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:21:17.545614+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>세신사 A씨</t>
+          <t>이씨</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>가해자 구속, 디지털 포렌식 완료, 추가 피해자 및 여죄 수사 중</t>
+          <t>대법원 확정 판결 이후 헌법재판소에 재판소원 청구</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>40대 세신사 A씨가 4년 6개월간 전국 10여 곳 목욕탕에서 남성 이용객 1000여 명의 나체를 불법 촬영한 혐의로 구속되었습니다. 경찰은 A씨의 휴대전화에서 4700여 개의 사진 파일을 확보했으며, 신원이 특정된 피해자 100여 명 중 미성년자도 포함되어 성착취물 제작 혐의도 추가 적용했습니다. 현재 외부 유포 정황은 발견되지 않았으며, 경찰은 추가 피해자 확보 및 여죄 수사에 집중하고 있습니다.</t>
+          <t>유튜버 쯔양을 협박하고 성추행한 혐의로 대법원에서 유죄 확정 판결을 받은 이씨가 헌법재판소에 재판소원을 청구했다. 헌재가 이를 받아들여 정식 심리에 돌입할 경우, 피해자인 쯔양이 다시 심판대에 오를 수 있다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>세신사 A씨의 불법 촬영 행위가 경찰 수사 및 디지털 포렌식으로 명확히 확인되어 상대방 책임이 명확합니다(적합 조건 1). 전국 10여 곳 목욕탕에서 1000여 명의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 큽니다(적합 조건 4). 경찰이 4700여 개의 불법 촬영 사진 파일을 확보하여 증거가 명확하며(적합 조건 5), 가해자 구속 및 경찰 수사가 활발히 진행 중입니다(적합 조건 6).</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 대법원 확정 판결로 법적 싸움이 종결되었으며, 재판소원은 일반적인 소송금융 투자 대상이 되는 신규 소송이나 진행 중인 소송이 아니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>1000여 명</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>단골 기억하려고 ...4년간 남탕서 1000명 나체 몰래 찍은 세신사 구속</t>
+          <t>성추행범도 협박범도 “4심 받겠다”</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603130628444128</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/14/R4GH3P6Q4FDJJOVNSMX6SUBJ54/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-13 00:17:11.716180+00:00</t>
+          <t>2026-03-14 00:18:59.766313+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>충북교육청</t>
+          <t>세신사 A씨</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>피해자 보호 절차 이행 및 인사 검증 시스템 혁신 촉구</t>
+          <t>경찰 수사 및 구속</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관의 불법촬영 사건이 발생하여 비판 여론이 확산되고 있다. 시민단체와 교육감 선거 예비후보가 피해자 보호 절차 이행과 인사 검증 시스템 혁신을 촉구하고 있다. 이 사건은 공공기관의 책임과 피해자 보호 문제가 쟁점이 될 것으로 보인다.</t>
+          <t>경북 포항의 한 대중목욕탕 세신사 A씨가 2021년부터 4년 6개월간 포항 및 여러 지역 목욕탕에서 남성 손님 1000여명의 나체를 불법 촬영한 혐의로 구속되었습니다. A씨의 휴대전화에서는 약 4700여장의 불법촬영물이 발견되었으며, 경찰은 추가 여죄를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관의 불법촬영 사건으로 상대방 책임이 명확하며(적합 조건 1), 충북교육청은 배상 능력이 충분한 공공기관이다(적합 조건 2). 시민단체와 정치권의 기자회견 및 파면 요구 등 공적 절차가 진행 중이며(적합 조건 6), 성범죄 매뉴얼 언급 등으로 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>세신사 A씨가 4년 6개월간 1000여명의 남성 손님 나체를 불법 촬영한 혐의로 구속되었으며, 휴대전화에서 4700여장의 촬영물이 발견되어 책임이 명확합니다 (적합 조건 1, 5). 피해자가 1000여명에 달해 집단 소송 가능성이 높고 피해 규모가 큽니다 (적합 조건 3, 4). 현재 경찰 수사가 진행 중이며 가해자가 구속된 상태입니다 (적합 조건 6). 다만, 가해자가 개인 세신사로 자력 부족 가능성이 있으나, 피해자 수가 많고 증거가 명확하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000여명</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>불법촬영 충북교육청 장학관 파면하라 …비판 목소리 확산</t>
+          <t>포항 대중목욕탕서 세신사가 알몸 몰래 촬영 ‘구속’…남성 손님1000여...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842098</t>
+          <t>https://biz.heraldcorp.com/article/10694102?ref=naver</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-12 12:38:06.592412+00:00</t>
+          <t>2026-03-14 00:16:36.418480+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A159" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중, 홍익대학교 직위해제</t>
+          <t>경찰 수사 및 가해자 구속, 추가 피해자 확보 및 여죄 수사 중</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지인 여성 A씨를 성폭행한 혐의로 검찰에 불구속 송치되었다. 남경주는 혐의를 부인하고 있으나 경찰은 피해자 진술과 물증을 확보한 상태다. 재직 중이던 홍익대학교에서는 직위해제 조치가 내려졌다.</t>
+          <t>경북 포항에서 40대 세신사 A씨가 2021년부터 2025년까지 목욕탕 3곳 및 전국 10여 곳의 목욕탕에서 남성 이용객 1000여 명의 나체를 불법 촬영한 혐의로 구속되었습니다. 경찰 디지털 포렌식 결과 4700여 장의 사진이 발견되었으며, 신원 특정된 피해자 100여 명 중에는 미성년자도 포함되어 있습니다. 경찰은 현재 추가 피해자 확보 및 여죄 수사에 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰이 물증 확보 후 검찰 송치), 증거가 존재하며(피해자 진술 및 물증), 이미 공적 절차(검찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 현재까지는 단일 피해자로 집단적 피해가 확인되지 않고, 상대방의 자력이 대기업 수준으로 명확하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>세신사 A씨의 불법 촬영 사실이 경찰 수사 및 디지털 포렌식으로 명확히 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 1000여 명의 피해자가 발생했으며, 신원 특정된 피해자만 100여 명에 달하고 미성년자까지 포함되어 집단적 피해 및 피해 규모가 큽니다 (적합 조건 3, 4). 경찰이 A씨 휴대전화에서 4700여 장의 나체 사진을 확보하여 명확한 증거가 존재하며 (적합 조건 5), 현재 경찰 수사가 진행 중이고 가해자가 구속된 상태입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>1명 (지인 여성 A씨)</t>
+          <t>1000여 명 추정, 신원 특정 100여 명</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[공식] '성폭행 혐의' 남경주, 홍익대 부교수 직위해제..“언행 수위 논...</t>
+          <t>남탕에서 ‘몰카’ 4700장, 미성년자까지 있었다…범인은 다름 아닌 ‘...</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112759400</t>
+          <t>https://biz.heraldcorp.com/article/10693957?ref=naver</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-12 12:37:15.072740+00:00</t>
+          <t>2026-03-14 00:15:53.472632+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D160" t="inlineStr">
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="inlineStr"/>
+      <c r="E160" t="inlineStr"/>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>배우 이청아의 드라마 '아너: 그녀들의 법정' 종영 인터뷰 기사입니다. 드라마 줄거리상 '커넥트인' 회원들이 권력형 비리와 성매매 카르텔로 인한 성착취 피해를 주장하며 집단 소송을 제기하는 내용이 언급됩니다. 하지만 이는 실제 사건이 아닌 드라마의 허구적 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>본 기사는 배우의 드라마 종영 인터뷰로, 소송금융 투자 대상이 될 수 있는 실제 사건이 아닌 드라마의 줄거리를 다루고 있습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>[조이人]① '아너' 이청아  평평한 삶, 뜨겁고 정신없어졌다</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>joynews24.com</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>http://www.joynews24.com/view/1948726</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:49:27.685372+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A161" s="3" t="inlineStr">
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>검찰 구속기소 및 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>광주지검이 미성년자 성폭행 및 성착취물 제작 혐의로 40대 남성 A씨를 구속기소했습니다. 검찰은 경찰로부터 사건을 송치받아 보완 수사를 진행하며 A씨가 피해자의 나이를 알고도 범행한 정황을 확인, 처벌 수위가 높은 미성년자의제강간 혐의를 적용했습니다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속기소로 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 소송 상대방이 개인으로 자력 확인이 어렵고(부적합 조건), 집단적 피해가 아니며 피해 규모(금액) 추정이 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>광주지검, 미성년자 성폭행·성착취물 제작 40대 구속기소</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>news.bbsi.co.kr</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072007</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:35:19.912974+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I161" t="inlineStr">
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>사사키 히데오</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>1심 징역 8년 실형 선고, 피고인 항소</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>유명 영화감독 사사키 히데오가 배우 지망생 2명에게 성폭행을 가한 혐의로 1심에서 징역 8년 실형을 선고받았다. 재판부는 감독의 지위를 이용한 비열한 행위로 판단했으며, 수사 과정에서 불법 영상물이 발견되는 등 증거가 명확하다. 피고인은 1심 판결에 불복해 항소한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>감독의 성폭행 혐의가 1심에서 징역 8년 실형 선고로 유죄가 명확히 인정되어 상대방 책임이 명확하며(적합 조건 1), 수사 과정에서 불법 영상물 등 강력한 증거가 확보됨(적합 조건 5). 형사 재판 결과는 민사 소송에서 강력한 증거로 활용될 수 있어 승소 가능성이 매우 높음(적합 조건 6). 유명 감독으로서 배상 자력도 충분할 것으로 예상됨(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>유명 영화 감독, 성폭행 혐의로 '징역 8년' 실형 선고… 지위 남용해  [...</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/world/article/1012928/</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:32:49.222491+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr"/>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>준강간 혐의 무죄 선고</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>법무법인 태창의 조형래, 조우영 변호사가 준강간 혐의로 기소된 피고인에게 무죄를 이끌어낸 사례입니다. 사건 발생 7년 후 고소가 이루어져 객관적 증거가 부족한 상황에서, 변호인단은 피해자 진술의 논리적 허점을 공략하여 재판부로부터 공소사실이 증명되지 않았다는 판단을 받았습니다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>해당 기사는 준강간 혐의 형사사건에서 피고인이 무죄를 선고받아 종결된 사례를 다루고 있습니다. 이미 형사 재판에서 공소사실이 합리적 의심 없이 증명되지 않았다고 판단되었으므로, 피해자가 민사상 손해배상을 청구하더라도 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>남경주 형  동생은 사고뭉치, 고교 때 삼청교육대 끌려갔다  과거 '파묘...</t>
+          <t>중형에 처할 위기의 성범죄 사건 피고인을 구한 조형래, 조우영 형사전...</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6098412</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=435754</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-12 00:26:22.412358+00:00</t>
+          <t>2026-03-13 12:28:56.300980+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
+          <t>A씨 (40대 세신사)</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속, 추가 피해자 확보 및 여죄 수사 중</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>40대 세신사 A씨가 포항 및 전국 10여 곳의 대중목욕탕에서 남성 손님 1000여 명의 알몸을 불법 촬영한 혐의로 구속되었습니다. 경찰 포렌식 결과 4700여 개의 불법 촬영물이 발견되었으며, 미성년자 피해자도 포함되어 있습니다. 현재 경찰은 추가 피해자 확보 및 여죄를 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>세신사 A씨의 불법 촬영 책임이 명확하고(적합 조건 1), 경찰 수사로 4700여 개의 증거가 확보되었으며(적합 조건 5), 피해자가 1000여 명에 달하는 집단적 피해(적합 조건 3, 4)로 공적 절차(경찰 수사 및 구속)가 진행 중(적합 조건 6)입니다. 그러나 피고가 개인 세신사로 특정되어 배상 자력이 충분한지 불확실하다는 점(적합 조건 2 미충족)이 소송금융 투자에 있어 주요 리스크입니다. 다만, 그가 근무했던 목욕탕들의 관리 책임 등 추가적인 피고 발굴 가능성도 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>약 1000여 명</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>'대중목욕탕 남성 알몸 불법 촬영' 40대 세신사…피해자 1000여명</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260313001035</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:28:25.569203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
           <t>남경주</t>
         </is>
       </c>
-      <c r="D164" t="inlineStr">
+      <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E164" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I164" t="inlineStr">
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>경찰 조사 후 검찰에 불구속 송치</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 경찰 조사 후 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인했으나 경찰은 혐의가 인정된다고 판단했습니다. 사건 직후 피해자가 112에 신고한 기록이 있으며, '위력에 의한 간음' 여부가 주요 쟁점이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>상대방 책임이 경찰 조사 결과 인정되어 검찰에 송치되었고, 피해자가 사건 직후 112에 신고한 기록 등 객관적 증거가 존재합니다. 또한, 검찰 송치라는 공적 절차가 진행 중입니다. 다만, 피해자가 1인이고 상대방의 구체적인 자력 정보가 부족하여 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J164" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>‘뮤지컬 대부’ 남경주, 성범죄 혐의로 검찰 송치</t>
+          <t>애처가·딸바보 남경주, 검찰 송치에도 평소처럼 연락 …지인들 충격</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1086481</t>
+          <t>https://www.sidae.com/article/2026031308023329803</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-12 00:23:12.932776+00:00</t>
+          <t>2026-03-13 00:27:19.962695+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치</t>
+          <t>검찰 수사 중</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지난해 말 지인 여성 A 씨를 위력에 의한 간음 혐의로 경찰 수사 후 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 피해자 진술과 물증을 확보한 것으로 알려졌습니다. 현재 남경주의 개인 SNS는 폐쇄되었고 소속사와도 결별한 상태입니다.</t>
+          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 경찰 수사를 거쳐 검찰에 불구속 송치되었습니다. 피해 여성은 사건 직후 112에 신고했으며, 경찰은 약 1년간의 수사를 통해 관련 정황과 물증을 확보한 것으로 알려졌습니다. 남경주는 혐의를 부인하고 있으며, 현재 검찰 단계에서 추가 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 수사 후 검찰 송치), 피해자 진술 및 물증이 확보되었으며, 공적 절차(검찰 수사)가 진행 중인 점은 긍정적입니다. 그러나 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않고, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>경찰이 1년간 수사 후 관련 정황과 물증을 확보하여 검찰에 송치했으므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 또한, 현재 검찰 수사가 진행 중인 공적 절차 단계에 있습니다. 다만, 피해 규모가 구체적으로 명시되지 않았고, 기사상으로는 단일 피해자로 보이며, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>'성폭행 혐의' 남경주, 과거 파묘中</t>
+          <t>“소름 돋는 두 얼굴” 남경주, ‘애처가’ 가면 뒤로 숨긴 성범죄 의혹...</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2564434</t>
+          <t>https://www.sportsseoul.com/news/read/1593411?ref=naver</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-12 00:23:04.394275+00:00</t>
+          <t>2026-03-13 00:25:27.369644+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
-      <c r="E167" t="inlineStr"/>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마 내용)</t>
+        </is>
+      </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>해당 기사는 성범죄 사건에서 피해자 진술의 중요성과 피고인의 이익을 고려하는 원칙 사이의 균형에 대한 법률 칼럼입니다. 특정 사건이나 소송 진행 상황을 다루는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 정보는 포함되어 있지 않습니다.</t>
+          <t>배우 이청아가 ENA 월화드라마 '아너 : 그녀들의 법정' 출연 소감을 밝힌 인터뷰 기사입니다. 드라마는 성범죄 피해자 변호 전문 로펌의 세 여성 변호사가 과거의 스캔들에 맞서는 미스터리 추적극을 다룹니다. 실제 사건이 아닌 드라마 내용에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 성범죄 사실인정에 관한 법률 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 배우의 드라마 출연 소감 인터뷰로, 실제 발생한 법적 분쟁이나 사건에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>[법률칼럼] 성범죄 사실인정에 관한 판결</t>
+          <t>[인터뷰②] 이청아  매번 사고치는데 수습도 잘해..비겁하지 않아 만족...</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262169</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-12/202603120100081110005700</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-12 00:21:12.340893+00:00</t>
+          <t>2026-03-13 00:24:05.635240+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr"/>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>세신사 A씨</t>
+        </is>
+      </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>가해자들이 피해를 주장하며 소송을 제기 중이며, 새로운 성매매 카르텔의 등장으로 추가 피해 발생 가능성 있음</t>
+          <t>경찰 수사 및 구속</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>N번방, 버닝썬, 장자연 리스트 등 과거 권력형 비리 및 성매매 카르텔 사건들이 언급되며, 가해자들이 오히려 피해를 주장하며 소송을 제기하는 현실을 지적한다. 기사는 이러한 사건들이 완전히 해결되지 않았으며, 새로운 성매매 카르텔의 등장으로 인해 피해자들의 법적 대응 필요성이 지속되고 있음을 시사한다.</t>
+          <t>경북 포항의 한 대중목욕탕 세신사 A씨가 4년 6개월간 자신이 근무하던 목욕탕 및 다른 지역 목욕탕에서 남성 손님 약 1000여 명의 나체를 4700여장 불법 촬영한 혐의로 경찰에 구속되었다. A씨는 성적인 목적을 부인했으나, 경찰은 그의 진술에 신빙성이 약하다고 보고 있다. 현재까지 외부 유포 정황은 발견되지 않았다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>N번방, 버닝썬, 장자연 리스트는 모두 가해자 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건이며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 이미 공적 절차가 진행되었고 증거 확보가 용이하며(적합 조건 5, 6), 가해자들이 오히려 소송을 제기하는 상황은 피해자들의 법적 대응 필요성을 높입니다.</t>
+          <t>세신사 A씨의 불법 촬영 혐의가 경찰 수사로 명확히 드러났고(적합 조건 1, 5), 약 1000여 명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 현재 경찰 수사 및 구속이 진행 중인 공적 절차 단계에 있다(적합 조건 6). 다만, 피고가 개인 세신사로 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>약 1000여 명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>N번방·버닝썬·장자연리스트…'아너' 종영, 합 좋은 여자들의 사이다 ...</t>
+          <t>‘男 특정부위를…’ 1000명 알몸 찍은 세신사. 이유 물으니 “손님 기...</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122200</t>
+          <t>https://biz.heraldcorp.com/article/10693328?ref=naver</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-11 13:13:51.787369+00:00</t>
+          <t>2026-03-13 00:22:07.363449+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>세신사 A씨</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 불구속 송치</t>
+          <t>가해자 구속, 디지털 포렌식 완료, 추가 피해자 및 여죄 수사 중</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 성폭행 혐의로 경찰 수사를 거쳐 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 범죄 혐의가 인정된다고 판단했습니다. 피해자는 사건 직후 112에 신고한 것으로 알려졌습니다.</t>
+          <t>40대 세신사 A씨가 4년 6개월간 전국 10여 곳 목욕탕에서 남성 이용객 1000여 명의 나체를 불법 촬영한 혐의로 구속되었습니다. 경찰은 A씨의 휴대전화에서 4700여 개의 사진 파일을 확보했으며, 신원이 특정된 피해자 100여 명 중 미성년자도 포함되어 성착취물 제작 혐의도 추가 적용했습니다. 현재 외부 유포 정황은 발견되지 않았으며, 경찰은 추가 피해자 확보 및 여죄 수사에 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>상대방(남경주)의 책임이 경찰 수사 결과 인정되어 검찰에 송치되었고, 유명 배우로서 자력이 충분할 것으로 예상됩니다. 경찰 수사 기록 등 객관적 증거가 존재하며, 현재 검찰 수사가 진행 중인 사건입니다. (적합 조건 1, 2, 5, 6)</t>
+          <t>세신사 A씨의 불법 촬영 행위가 경찰 수사 및 디지털 포렌식으로 명확히 확인되어 상대방 책임이 명확합니다(적합 조건 1). 전국 10여 곳 목욕탕에서 1000여 명의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 큽니다(적합 조건 4). 경찰이 4700여 개의 불법 촬영 사진 파일을 확보하여 증거가 명확하며(적합 조건 5), 가해자 구속 및 경찰 수사가 활발히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>1명 (기사상)</t>
+          <t>1000여 명</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>'뮤지컬 1세대 배우' 남경주, 성폭행 혐의로 불구속 송치</t>
+          <t>단골 기억하려고 ...4년간 남탕서 1000명 나체 몰래 찍은 세신사 구속</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260311001463</t>
+          <t>http://www.fnnews.com/news/202603130628444128</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-11 12:40:30.331612+00:00</t>
+          <t>2026-03-13 00:17:11.716180+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>충북교육청</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>피해자 보호 절차 이행 및 인사 검증 시스템 혁신 촉구</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>유명 뮤지컬 배우이자 홍익대 부교수인 남경주 씨가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었습니다. 피해자 A씨는 신변 위협을 느껴 112에 신고했으며, 경찰은 조사를 통해 혐의가 인정된다고 판단했습니다. 현재 검찰 수사가 진행 중이며, 남경주 씨는 혐의에 대해 자세한 설명을 하지 않고 있습니다.</t>
+          <t>충북교육청 소속 장학관의 불법촬영 사건이 발생하여 비판 여론이 확산되고 있다. 시민단체와 교육감 선거 예비후보가 피해자 보호 절차 이행과 인사 검증 시스템 혁신을 촉구하고 있다. 이 사건은 공공기관의 책임과 피해자 보호 문제가 쟁점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 조사 결과 명확하다고 판단되어 검찰 송치되었고, 상대방(남경주)은 유명 뮤지컬 배우이자 대학교수로 자력이 충분합니다. 또한, 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이며, 피해자의 112 신고 등 증거가 확보된 상태입니다. 다만, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>충북교육청 소속 장학관의 불법촬영 사건으로 상대방 책임이 명확하며(적합 조건 1), 충북교육청은 배상 능력이 충분한 공공기관이다(적합 조건 2). 시민단체와 정치권의 기자회견 및 파면 요구 등 공적 절차가 진행 중이며(적합 조건 6), 성범죄 매뉴얼 언급 등으로 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주 '성폭력 혐의'로 검찰 송치...피해자는 신변 위협 느...</t>
+          <t>불법촬영 충북교육청 장학관 파면하라 …비판 목소리 확산</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1124137</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842098</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-11 12:36:21.141213+00:00</t>
+          <t>2026-03-12 12:38:06.592412+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>경찰 조사 후 검찰 송치</t>
+          <t>검찰 수사 진행 중, 홍익대학교 직위해제</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 성추행 혐의로 경찰 조사를 받았으며, 경찰은 피해자 진술과 증거를 토대로 혐의가 인정된다고 판단해 사건을 검찰에 송치했다. 남경주는 혐의를 강하게 부인하고 있으나, 현재 검찰 수사가 진행 중이다.</t>
+          <t>뮤지컬 배우 남경주가 지인 여성 A씨를 성폭행한 혐의로 검찰에 불구속 송치되었다. 남경주는 혐의를 부인하고 있으나 경찰은 피해자 진술과 물증을 확보한 상태다. 재직 중이던 홍익대학교에서는 직위해제 조치가 내려졌다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 조사 결과 비교적 명확하다고 판단되어 검찰 송치되었고, 관련 증거가 확보된 상태로 공적 절차(검찰 수사)가 진행 중이다. (적합 조건 1, 5, 6) 다만, 기사 내용만으로는 피해 규모나 집단적 피해 여부가 불분명하며, 상대방의 자력에 대한 구체적인 정보가 부족하다.</t>
+          <t>상대방 책임이 비교적 명확하고(경찰이 물증 확보 후 검찰 송치), 증거가 존재하며(피해자 진술 및 물증), 이미 공적 절차(검찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 현재까지는 단일 피해자로 집단적 피해가 확인되지 않고, 상대방의 자력이 대기업 수준으로 명확하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (지인 여성 A씨)</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>“이젠 남경주마저?” 뮤지컬계 성추문 또 터졌다… 1세대 배우의 씁쓸...</t>
+          <t>[공식] '성폭행 혐의' 남경주, 홍익대 부교수 직위해제..“언행 수위 논...</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11985545</t>
+          <t>http://www.osen.co.kr/article/G1112759400</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:55.549387+00:00</t>
+          <t>2026-03-12 12:37:15.072740+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
-      <c r="A172" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A172" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 성폭행 혐의로 경찰 조사를 거쳐 검찰에 송치되었다. 피해자 A씨의 신고로 수사가 시작되었으며, 경찰은 관련 진술과 증거를 종합해 사건을 검찰로 넘겼다. 남경주는 SNS 계정을 폐쇄했다.</t>
+          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었다. 피해자의 112 신고로 사건이 접수되었으며, 남경주는 혐의를 부인하고 있으나 경찰은 혐의가 인정된다고 판단했다. 과거 방송에서의 부적절한 발언도 재조명되고 있다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사 결과 검찰 송치로 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이다(적합 조건 6). 상대방은 뮤지컬 톱스타로 자력이 충분할 가능성이 높고(적합 조건 2), 경찰이 증거를 확보한 것으로 보인다(적합 조건 5). 성폭행 사건의 특성상 피해 규모가 클 수 있어 소송금융 투자 적합도가 높다(적합 조건 4).</t>
+          <t>상대방(남경주)의 책임이 경찰 조사 결과 혐의 인정으로 비교적 명확하며(적합 조건 1), 검찰 송치되어 공적 절차가 진행 중이다(적합 조건 6). 또한 피해자의 112 신고 등 증거 확보 가능성이 높다(적합 조건 5). 그러나 피해자가 1인으로 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 금전적으로 특정하기 어렵고 상대방의 자력이 대기업 수준은 아니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>'뮤지컬 톱스타' 남경주, 성폭행 혐의 검찰 송치...SNS는 폐쇄</t>
+          <t>'성추문' 남경주, 반백살 시절 동안 비결?  클럽서 즐거운 상상하기..女...</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>starnewsk.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>http://www.starnewsk.com/news/articleView.html?idxno=53834</t>
+          <t>https://www.starnewskorea.com/star/2026/03/12/2026031219502560285</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:17.823788+00:00</t>
+          <t>2026-03-12 12:36:49.087251+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>최정상급 뮤지컬 배우 남경주가 성폭력 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 경찰은 피해자 진술과 당시 상황을 종합 검토하여 혐의가 인정된다고 판단했으며, 남경주 본인도 수사 진행 중임을 인정했습니다. 이 사건은 현재 검찰 수사가 진행 중입니다.</t>
+          <t>뮤지컬 배우 남경주가 여성을 성폭행한 혐의로 경찰 조사 후 검찰에 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 혐의가 인정된다고 판단했습니다. 현재 그의 SNS 계정은 폐쇄되었으며, 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>경찰이 성폭력 혐의를 인정하여 검찰에 송치한 점(상대방 책임 명확, 증거 확보 가능), 최정상급 뮤지컬 배우라는 점에서 자력 가능성이 있는 점, 현재 검찰 수사가 진행 중인 점(공적 절차 진행 중) 등을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치되었고(상대방 책임 명확, 증거 확보 가능), 유명 뮤지컬 배우이자 대학교 부교수인 남경주는 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 현재 검찰 수사가 진행 중인 공적 절차 단계에 있어(공적 절차 진행 중) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>'성폭력 혐의' 최정상급 뮤지컬 배우, 남경주였다… 수사 진행 중</t>
+          <t>'성폭행 혐의' 검찰 송치 남경주, SNS 계정 폐쇄</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122223</t>
+          <t>https://www.nocutnews.co.kr/news/6483458?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312084847</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-11 12:30:51.575734+00:00</t>
+          <t>2026-03-12 00:28:23.328232+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
-      <c r="A174" s="3" t="inlineStr">
+      <c r="A174" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰에 불구속 송치</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 경찰 조사를 거쳐 검찰에 불구속 송치되었습니다. 피해자 A씨는 신변의 위협을 느껴 112에 신고했으며, 경찰은 조사 결과 혐의가 인정된다고 판단했습니다. 이 기사는 남경주의 과거 음주운전, 무면허 운전, 삼청교육대 관련 일화도 함께 재조명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치된 점(적합 조건 1), 피해자의 112 신고 및 경찰 조사로 증거가 확보된 점(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 등 명확히 충분하다고 보기 어려워 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>'성폭행 혐의' 남경주, 과거 음주·무면허 운전 '파묘'… 삼청교육대도...</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026031208290963726</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:27:04.425930+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>유명 배우 남경주가 지난해 서울에서 피해자 A 씨를 성폭행한 혐의로 경찰 조사를 받았다. 피해자 A 씨는 사건 현장에서 112에 신고했으며, 경찰은 혐의가 인정된다고 판단하여 사건을 검찰에 송치했다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>경찰이 혐의를 인정하여 검찰에 송치한 점으로 보아 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자의 즉각적인 신고와 경찰 수사로 증거 확보 가능성이 높고(적합 조건 5), 현재 검찰 수사가 진행 중인 사건이다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 명확히 파악되지 않아 'Medium'으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>남경주 형  동생은 사고뭉치, 고교 때 삼청교육대 끌려갔다  과거 '파묘...</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6098412</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:26:22.412358+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>성폭행 혐의로 검찰에 불구속 송치</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자는 사건 직후 112에 신고했으며, 경찰은 혐의가 인정된다고 판단하여 사건을 검찰로 넘겼습니다. 기사는 남경주의 과거 삼청교육대 관련 발언도 함께 재조명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>경찰이 혐의를 인정하여 검찰에 송치한 상태로 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자가 즉시 112에 신고하여 증거 확보가 용이하고(적합 조건 5), 현재 검찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 피해자가 1명이며 구체적인 피해 금액이 명시되지 않아 집단적 피해나 대규모 피해로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>'성폭행 혐의' 남경주, 삼청교육대 끌려간 걸 자랑이라고… 때를 잘못 ...</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026031251684</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:23:49.610622+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I174" t="inlineStr">
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 지난해 여성 A 씨를 상대로 '업무상 위력에 의한 간음' 혐의로 경찰 조사를 받았으며, 경찰은 혐의가 인정된다고 판단하여 기소 의견으로 검찰에 송치했습니다. 남경주 측은 혐의를 부인하고 있으며, 현재 검찰 수사가 진행 중입니다. 이 사건은 그의 명성과 향후 활동에 큰 영향을 미칠 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>경찰이 혐의를 인정하여 기소 의견으로 검찰 송치했으므로 상대방 책임이 비교적 명확합니다. 유명 뮤지컬 배우이자 대학교수로서 상대방에게 자력이 충분하며, 경찰이 현장 정황 자료와 피해자 진술을 종합 검토하여 증거가 확보된 상태입니다. 현재 검찰 수사가 진행 중으로 공적 절차가 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J174" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L174" t="inlineStr">
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>‘뮤지컬 대부’ 남경주, 성범죄 혐의로 검찰 송치</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>mediapen.com</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M174" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C175" t="inlineStr">
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>https://www.mediapen.com/news/view/1086481</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:23:12.932776+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
+      <c r="D178" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E175" t="inlineStr">
+      <c r="E178" t="inlineStr">
         <is>
           <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
-      <c r="F175" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I175" t="inlineStr">
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 지난해 말 지인 여성 A 씨를 위력에 의한 간음 혐의로 경찰 수사 후 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 피해자 진술과 물증을 확보한 것으로 알려졌습니다. 현재 남경주의 개인 SNS는 폐쇄되었고 소속사와도 결별한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(경찰 수사 후 검찰 송치), 피해자 진술 및 물증이 확보되었으며, 공적 절차(검찰 수사)가 진행 중인 점은 긍정적입니다. 그러나 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않고, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J175" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L175" t="inlineStr">
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>'성폭행 혐의' 남경주, 과거 파묘中</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M175" t="inlineStr">
-[...198 lines deleted...]
-      </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11573619?ref=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2564434</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-11 00:20:33.961547+00:00</t>
+          <t>2026-03-12 00:23:04.394275+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
-          <t>이 기사는 ENA 드라마 '아너: 그녀들의 법정'의 11회 줄거리와 시청률을 다루는 리뷰 기사입니다. 과거 성상납 사건과 비밀 성매매 앱 '커넥트인'을 둘러싼 복수극이 주요 내용이며, 등장인물들의 갈등과 진실 추적 과정을 상세히 묘사하고 있습니다.</t>
+          <t>해당 기사는 성범죄 사건에서 피해자 진술의 중요성과 피고인의 이익을 고려하는 원칙 사이의 균형에 대한 법률 칼럼입니다. 특정 사건이나 소송 진행 상황을 다루는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'의 줄거리를 다룬 리뷰 기사입니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건에는 투자할 수 없습니다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 성범죄 사실인정에 관한 법률 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>연우진, 성상납 피해자 동생이었다...'아너' 최종회 직전 자체 최고 시청...</t>
+          <t>[법률칼럼] 성범죄 사실인정에 관한 판결</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112757611</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262169</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-10 00:30:09.362766+00:00</t>
+          <t>2026-03-12 00:21:12.340893+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A180" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 복역 중</t>
+          <t>가해자들이 피해를 주장하며 소송을 제기 중이며, 새로운 성매매 카르텔의 등장으로 추가 피해 발생 가능성 있음</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>박사방 운영자 조주빈이 교도소에서 블로그를 운영하며 피해자들에게 2차 가해 논란이 일자 결국 블로그를 폐쇄했습니다. 조주빈은 2019년부터 2020년까지 아동·청소년 등 여성 수십 명을 협박해 성착취 영상물을 제작하고 유포한 혐의로 복역 중입니다.</t>
+          <t>N번방, 버닝썬, 장자연 리스트 등 과거 권력형 비리 및 성매매 카르텔 사건들이 언급되며, 가해자들이 오히려 피해를 주장하며 소송을 제기하는 현실을 지적한다. 기사는 이러한 사건들이 완전히 해결되지 않았으며, 새로운 성매매 카르텔의 등장으로 인해 피해자들의 법적 대응 필요성이 지속되고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해자 수 많음), 5(증거 확보 가능)에 해당하나, 피고인 조주빈은 개인으로 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 결정적인 부적합 요인입니다.</t>
+          <t>N번방, 버닝썬, 장자연 리스트는 모두 가해자 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건이며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 이미 공적 절차가 진행되었고 증거 확보가 용이하며(적합 조건 5, 6), 가해자들이 오히려 소송을 제기하는 상황은 피해자들의 법적 대응 필요성을 높입니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>'박사방' 조주빈, 교도소서 받은 상장 자랑… 결국 블로그 폐쇄</t>
+          <t>N번방·버닝썬·장자연리스트…'아너' 종영, 합 좋은 여자들의 사이다 ...</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031007220004925?did=NA</t>
+          <t>https://www.xportsnews.com/article/2122200</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-10 00:26:45.499376+00:00</t>
+          <t>2026-03-11 13:13:51.787369+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A181" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>유행열</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>더불어민주당에 징계 및 공직 배제 요구 중</t>
+          <t>경찰 수사 완료 후 검찰 불구속 송치</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>유행열 전 청와대 선임행정관에게 40년 전 성폭행을 당했다고 주장하는 피해자와 가족들이 더불어민주당 당사 앞에서 유 전 행정관의 징계와 공직 배제를 요구하며 시위했다. 피해자 측은 유 전 행정관의 책임을 묻고 공적 지위 박탈을 촉구하고 있다.</t>
+          <t>뮤지컬 배우 남경주가 성폭행 혐의로 경찰 수사를 거쳐 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 범죄 혐의가 인정된다고 판단했습니다. 피해자는 사건 직후 112에 신고한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>가해자로 유행열 전 청와대 선임행정관이 명확히 특정되었고(적합 조건 1), 공직자 출신으로 자력이 충분할 가능성이 높습니다(적합 조건 2). 피해자 측에서 더불어민주당 당사 앞에서 징계 및 공직 배제를 요구하며 공론화하고 있어 관련 절차가 진행될 가능성이 있습니다(적합 조건 6). 다만, 40년 전 사건으로 증거 확보의 어려움과 금전적 피해 규모의 불확실성이 존재합니다.</t>
+          <t>상대방(남경주)의 책임이 경찰 수사 결과 인정되어 검찰에 송치되었고, 유명 배우로서 자력이 충분할 것으로 예상됩니다. 경찰 수사 기록 등 객관적 증거가 존재하며, 현재 검찰 수사가 진행 중인 사건입니다. (적합 조건 1, 2, 5, 6)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (기사상)</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>성폭행 피해자 가족들 “유행열 징계를”[포토뉴스]</t>
+          <t>'뮤지컬 1세대 배우' 남경주, 성폭행 혐의로 불구속 송치</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092046005</t>
+          <t>https://www.newspim.com/news/view/20260311001463</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-09 12:41:22.311164+00:00</t>
+          <t>2026-03-11 12:40:30.331612+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>범죄 분석 프로그램에서 사건 다룸</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>MBC에브리원 '히든아이'에서 12명의 여성을 성추행한 사건이 다뤄졌다. 코와 입가에 흰 가루를 묻힌 남성이 카페에서 혼자 있는 여성들만 골라 성추행을 저질렀으며, 방송인 김동현은 더 큰 범죄로 이어질 수 있다며 분노했다. 해당 사건의 충격적인 실체가 추가로 밝혀질 예정이다.</t>
+          <t>유명 뮤지컬 배우이자 홍익대 부교수인 남경주 씨가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었습니다. 피해자 A씨는 신변 위협을 느껴 112에 신고했으며, 경찰은 조사를 통해 혐의가 인정된다고 판단했습니다. 현재 검찰 수사가 진행 중이며, 남경주 씨는 혐의에 대해 자세한 설명을 하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(조건 1), 12명의 다수 피해자가 발생하여 집단적 피해(조건 3)에 해당합니다. 방송에서 다뤄질 정도로 증거 확보 가능성이 높고(조건 5), 공적 절차가 진행 중임을 암시합니다(조건 6). 다만, 상대방의 자력과 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임이 경찰 조사 결과 명확하다고 판단되어 검찰 송치되었고, 상대방(남경주)은 유명 뮤지컬 배우이자 대학교수로 자력이 충분합니다. 또한, 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이며, 피해자의 112 신고 등 증거가 확보된 상태입니다. 다만, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>성추행당한 여성만 12명..김동현  더 큰 범죄로 이어질 수도  분노 [히든...</t>
+          <t>뮤지컬 배우 남경주 '성폭력 혐의'로 검찰 송치...피해자는 신변 위협 느...</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/03/09/2026030908401657347</t>
+          <t>https://www.wikitree.co.kr/articles/1124137</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-09 00:28:39.840604+00:00</t>
+          <t>2026-03-11 12:36:21.141213+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="3" t="inlineStr">
+      <c r="A183" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>경찰 조사 후 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 성추행 혐의로 경찰 조사를 받았으며, 경찰은 피해자 진술과 증거를 토대로 혐의가 인정된다고 판단해 사건을 검찰에 송치했다. 남경주는 혐의를 강하게 부인하고 있으나, 현재 검찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>상대방 책임이 경찰 조사 결과 비교적 명확하다고 판단되어 검찰 송치되었고, 관련 증거가 확보된 상태로 공적 절차(검찰 수사)가 진행 중이다. (적합 조건 1, 5, 6) 다만, 기사 내용만으로는 피해 규모나 집단적 피해 여부가 불분명하며, 상대방의 자력에 대한 구체적인 정보가 부족하다.</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>“이젠 남경주마저?” 뮤지컬계 성추문 또 터졌다… 1세대 배우의 씁쓸...</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11985545</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:33:55.549387+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D183" t="inlineStr">
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E183" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>기사 본문 손상으로 상세 파악 불가</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>여성 12명을 대상으로 한 연쇄 성추행 사건이 보도되었으며, 이에 대해 김동현, 박하선 등 공인들이 분노를 표했습니다. 기사 본문이 손상되어 사건의 구체적인 진행 상황이나 피해 규모 등 상세 정보는 파악하기 어렵습니다.</t>
+          <t>뮤지컬 배우 남경주가 성폭행 혐의로 경찰 조사를 거쳐 검찰에 송치되었다. 피해자 A씨의 신고로 수사가 시작되었으며, 경찰은 관련 진술과 증거를 종합해 사건을 검찰로 넘겼다. 남경주는 SNS 계정을 폐쇄했다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 정확한 분석이 어려우나, 제목에 따르면 상대방이 연쇄 성추행범이라는 개인으로 특정되어 소송금융의 핵심 조건인 상대방의 충분한 자력(적합 조건 2)을 기대하기 어렵습니다. 비록 다수의 피해자(12명)가 존재하지만(적합 조건 3), 개인을 상대로 한 손해배상 청구의 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 경찰 수사 결과 검찰 송치로 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이다(적합 조건 6). 상대방은 뮤지컬 톱스타로 자력이 충분할 가능성이 높고(적합 조건 2), 경찰이 증거를 확보한 것으로 보인다(적합 조건 5). 성폭행 사건의 특성상 피해 규모가 클 수 있어 소송금융 투자 적합도가 높다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>여성 12명 노린 연쇄 성추행범에 김동현 분노,박하선 김풍 반응은?(히든...</t>
+          <t>'뮤지컬 톱스타' 남경주, 성폭행 혐의 검찰 송치...SNS는 폐쇄</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>starnewsk.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603090835191210</t>
+          <t>http://www.starnewsk.com/news/articleView.html?idxno=53834</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-09 00:26:52.065404+00:00</t>
+          <t>2026-03-11 12:33:17.823788+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A185" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr"/>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중으로 추정</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>카페에서 여성 12명을 대상으로 성추행을 저지른 남성의 범죄 행각이 방송 프로그램을 통해 공개될 예정입니다. 가해자의 책임은 명확하고 다수의 피해자가 발생했으나, 피해자들의 구체적인 피해 규모와 가해자의 자력 여부는 불분명하여 손해배상금 회수 가능성이 낮을 수 있습니다.</t>
+          <t>최정상급 뮤지컬 배우 남경주가 성폭력 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 경찰은 피해자 진술과 당시 상황을 종합 검토하여 혐의가 인정된다고 판단했으며, 남경주 본인도 수사 진행 중임을 인정했습니다. 이 사건은 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 12명의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 범죄 분석 프로그램에서 다룰 정도로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(수사)가 진행 중인 것으로 보이나(적합 조건 6), 가해자의 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮을 수 있다는 점(부적합 조건 2)이 투자에 큰 제약이 됩니다. 피해 규모 또한 구체적으로 파악하기 어렵습니다(부적합 조건 4).</t>
+          <t>경찰이 성폭력 혐의를 인정하여 검찰에 송치한 점(상대방 책임 명확, 증거 확보 가능), 최정상급 뮤지컬 배우라는 점에서 자력 가능성이 있는 점, 현재 검찰 수사가 진행 중인 점(공적 절차 진행 중) 등을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>“여성 껴안고 더듬어”…카페 성추행범에 김동현 ‘격분’ (히든아이)</t>
+          <t>'성폭력 혐의' 최정상급 뮤지컬 배우, 남경주였다… 수사 진행 중</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260309/133488703/1</t>
+          <t>https://www.xportsnews.com/article/2122223</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-09 00:26:39.484311+00:00</t>
+          <t>2026-03-11 12:30:51.575734+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
-      <c r="A186" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr"/>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>CJ ENM</t>
+        </is>
+      </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>피의자 사망으로 경찰 조사 중단</t>
+          <t>형사 재판 예정, CJ ENM 내부 징계 완료</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>배우 조민기의 '미투' 의혹이 제기된 지 8주기가 되었다는 기사입니다. 조민기는 경찰 조사를 앞두고 사망했으며, 피해자들은 그의 사망 소식에 대한 복잡한 심경을 토로했습니다. 이 사건은 피의자의 사망으로 인해 법적 절차가 중단된 상태입니다.</t>
+          <t>tvN '식스센스' PD A씨가 강제추행 혐의로 검찰에 기소되어 재판에 넘겨졌다. 경찰의 불송치 결정이 피해자 측 이의 제기로 뒤집혔으며, CJ ENM 내부 조사에서도 직장 내 성희롱 사실이 일부 인정되어 A씨는 징계받았다. 피해자 B씨 측은 합의 없이 재판을 통해 강제추행 사실을 다툴 방침이다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>피의자(조민기)의 사망으로 인해 경찰 조사가 중단되었으며, 이는 사실상 사건의 형사적 종결을 의미합니다. 민사상 손해배상 청구가 이론적으로 가능할 수 있으나, 피고가 사망하여 책임 입증 및 배상금 확보에 상당한 어려움이 예상되어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 검찰 기소 및 CJ ENM 내부 조사로 일부 인정되어 명확하며 (적합 조건 1), 상대방의 고용주인 CJ ENM은 자력이 충분한 대기업입니다 (적합 조건 2). 검찰 수사 및 내부 조사를 통해 증거가 확보되었고 (적합 조건 5), 이미 검찰 기소 및 CJ ENM 징계라는 공적 절차가 진행 중입니다 (적합 조건 6). 피해자는 합의를 고려하지 않고 재판을 통해 강제추행 사실과 피해 경위를 다툴 예정입니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>“경찰 조사 앞두고 돌연 사망”…‘미투’ 조민기 8주기</t>
+          <t>[SC이슈] ‘식스센스’ PD, 강제추행 혐의로 기소…검찰 불송치 뒤집혔...</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982293</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-11/202603110100077620005480</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-09 00:25:27.118632+00:00</t>
+          <t>2026-03-11 12:29:56.784998+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
-      <c r="A187" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr"/>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인한 경찰 수사 중단 및 형사 절차 종결</t>
+          <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>배우 故 조민기가 성추행 혐의로 경찰 조사를 앞두고 사망한 지 8년이 되었다. 그는 사망 전 자신의 잘못을 인정하고 피해자들에게 사과하며 법적, 사회적 책임을 회피하지 않겠다고 밝혔었다. 이 사건은 그의 사망으로 인해 형사 절차가 종결되었다.</t>
+          <t>국내 최정상급 뮤지컬 배우 남경주가 지난해 여성 B씨를 성폭행한 혐의로 경찰 수사를 받아 검찰에 송치되었다. 남경주 측은 혐의를 부인하고 있으나, 경찰은 위력에 의한 간음 혐의를 인정하여 사건을 서울중앙지검으로 넘겼다. 피해자는 범행 직후 112에 신고한 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 가해자가 경찰 조사 직전 사망하여 형사 절차가 종결되었고, 8년이 경과하여 민사 소송 제기 또한 시효 문제 및 가해자 사망으로 인한 복잡성으로 인해 소송금융 투자 대상으로 부적합함.</t>
+          <t>상대방 책임이 경찰 수사 후 검찰 송치로 비교적 명확하며 (조건 1), 최정상급 뮤지컬 배우로서 상대방의 자력이 충분할 것으로 판단됩니다 (조건 2). 피해자가 즉시 신고하여 증거 확보 가능성이 높고 (조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 점 (조건 6) 또한 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>故 조민기, 오늘(9일) 8주기…성추행 경찰 조사 앞두고 사망</t>
+          <t>성폭행 혐의로 경찰 수사→검찰에 넘겨진 ‘국내 최정상급’ 뮤지컬 배...</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15996703</t>
+          <t>https://www.huffingtonpost.kr/article/250233</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-09 00:23:01.546659+00:00</t>
+          <t>2026-03-11 12:28:15.930800+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>피고인 사망으로 인한 공소권 없음 종결</t>
+          <t>드라마 속 형사 소송 1심 판결 후 민사 소송 진행 중 및 특별법 발의 촉구</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>배우 조민기가 2018년 #MeToo 폭로로 성추행 가해자로 지목되었으나, 사망으로 인해 형사 사건은 '공소권 없음'으로 종결되었다. 그는 생전에 자신의 잘못에 대해 사과하며 법적, 사회적 책임을 회피하지 않겠다고 밝혔으나, 사건은 그의 사망으로 마무리되었다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'은 비밀 성매매 어플 '커넥트인'을 통해 벌어진 디지털 성착취 사건을 다룬다. 여성 변호사 3인방이 가해자 백태주와 시스템에 맞서 싸우며, 형사 소송 이후 민사 소송을 준비하고 특별법 발의를 촉구하는 내용으로 종영했다. 이 사건은 드라마의 가상 시나리오이므로 실제 소송금융 투자 대상이 될 수 없다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>주요 피고인인 조민기가 사망하여 형사 사건이 '공소권 없음'으로 종결되었으므로 (부적합 조건: 이미 종결된 사건), 민사 소송의 경우에도 상대방 특정 및 자력 확보에 어려움이 예상됩니다 (적합 조건: 상대방 책임 명확성, 상대방 자력 부족). 또한, 사건 발생 시점이 오래되어 소멸시효 문제도 발생할 수 있어 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>본 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 종영 소식을 다루고 있으며, 언급된 '커넥트인' 성매매 스캔들은 드라마 속 가상의 사건입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>조민기, 사망 8주기…‘미투’ 가해자 지목 ‘공소권 없음’ 종결</t>
+          <t>‘아너’ 자체 최고 4.9%로 종영…연우진 세계 무너졌다 [TV핫스팟]</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982281</t>
+          <t>https://www.sportsworldi.com/newsView/20260311503291</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-09 00:22:30.070915+00:00</t>
+          <t>2026-03-11 00:48:13.656068+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
-      <c r="D189" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D189" t="inlineStr"/>
+      <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t>배우 고 조민기가 청주대 연극학과 교수로 재직 중 제자들을 성추행했다는 '미투' 의혹에 휩싸였다. 그는 의혹을 부인하다 학생들의 폭로가 쏟아지자 사과했으나, 경찰 소환을 사흘 앞두고 사망하여 사건은 '공소권 없음'으로 종결되었다. 사망 8주기를 맞아 기사가 보도되었다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'이 자체 최고 시청률 4.7%를 기록하며 종영했다. 이 드라마는 성착취 플랫폼 '커넥트인'을 매개로 한 구조적 성범죄에 맞서는 세 여성 변호사의 이야기를 다루며, 현실적인 '끝나지 않은 싸움'이라는 메시지를 남겼다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인해 형사 사건이 '공소권 없음'으로 종결되어 부적합 조건(이미 종결된 사건)에 해당합니다. 이미 사건이 종결되었고, 8년이라는 시간이 흘러 민사 소송을 제기하더라도 증거 확보 및 손해배상 청구의 실익이 매우 낮을 것으로 판단됩니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 종영 소식과 내용 요약을 다루고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 사건에 대한 정보가 전혀 포함되어 있지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>故 조민기, ‘미투’ 성추행 의혹 속 별세…오늘 사망 8주기</t>
+          <t>'아너', 찬란하고 명예로운 연대…자체 최고 4.7% 종영</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1591764?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02925766645382336</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-09 00:20:50.489749+00:00</t>
+          <t>2026-03-11 00:25:51.962199+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr"/>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>정 모 씨</t>
+        </is>
+      </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>주요 가해자 사망으로 인한 사건 종결</t>
+          <t>형사 재판 진행 중, 선고 예정. 피해자와 합의 및 처벌불원서 제출.</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>故 조민기의 '미투' 논란 8주기를 맞아 피해자들이 2차 가해로 인한 고통을 호소하고 있다는 내용의 기사입니다. 조민기는 성추행 논란 이후 사망했으며, 피해자들은 그의 사망 소식 이후에도 정신적 고통을 겪고 있습니다.</t>
+          <t>컬리 김슬아 대표의 남편이자 외식 브랜드 대표인 정 모 씨가 수습 직원을 성추행한 혐의로 재판에 넘겨져 징역형의 집행유예가 구형되었다. 정 씨는 혐의를 인정하고 피해자와 합의하여 처벌불원서를 제출했으며, 피해 회복을 위해 노력했다고 밝혔다. 다음 달 선고가 예정되어 있다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>주요 가해자인 조민기가 사망하여 직접적인 소송 진행이 불가능합니다. 소송금융은 소송 승소 시 회수 가능성을 전제로 하는데, 피고의 사망은 이 가능성을 크게 저해합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>피고인이 혐의를 인정하고(적합 조건 1, 5) 형사 재판이 진행 중이나(적합 조건 6), 피해자와 이미 합의에 이르러 처벌불원서를 제출받았다는 점이 소송금융 투자 대상으로서의 민사 소송 실익을 크게 감소시킨다. 피해 회복을 위한 노력이 있었고 합의가 이루어졌으므로, 추가적인 손해배상 청구 가능성이 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>故 조민기, '미투' 논란에 책임 대신 불명예 죽음…어느새 8주기</t>
+          <t>컬리 대표 남편, 성추행 혐의 인정 “피해자, 정직원 채용 등 노력”</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2120805</t>
+          <t>https://www.munhwa.com/article/11573619?ref=naver</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-09 00:20:43.549016+00:00</t>
+          <t>2026-03-11 00:20:33.961547+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
-      <c r="D191" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D191" t="inlineStr"/>
+      <c r="E191" t="inlineStr"/>
       <c r="F191" t="inlineStr">
         <is>
-          <t>배우 故 조민기가 '미투' 의혹으로 제자들을 성추행했다는 사실을 인정하고 사과한 지 8년이 지났습니다. 그는 경찰 조사를 앞두고 사망했으며, 이로 인해 해당 사건은 '공소권 없음'으로 종결되었습니다. 기사는 그의 사망 8주기를 맞아 과거 사건을 회고하고 있습니다.</t>
+          <t>이 기사는 ENA 드라마 '아너: 그녀들의 법정'의 11회 줄거리와 시청률을 다루는 리뷰 기사입니다. 과거 성상납 사건과 비밀 성매매 앱 '커넥트인'을 둘러싼 복수극이 주요 내용이며, 등장인물들의 갈등과 진실 추적 과정을 상세히 묘사하고 있습니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>피의자 故 조민기 본인이 성추행 사실을 인정하여 상대방 책임이 명확하고, 다수의 제자가 피해를 입은 집단적 피해 사건으로 볼 수 있습니다. 그러나 피의자의 사망으로 인해 형사 사건이 '공소권 없음'으로 종결되었으며, 8년이 지난 시점에서 민사상 손해배상 청구를 진행하기에는 법적, 실무적 어려움이 커 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'의 줄거리를 다룬 리뷰 기사입니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건에는 투자할 수 없습니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>[뮤즈★]故 조민기, ‘미투’ 불명예로 떠난 배우‥오늘(9일) 8주기</t>
+          <t>연우진, 성상납 피해자 동생이었다...'아너' 최종회 직전 자체 최고 시청...</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10687905?ref=naver</t>
+          <t>http://www.osen.co.kr/article/G1112757611</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-09 00:19:46.521927+00:00</t>
+          <t>2026-03-10 00:30:09.362766+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr"/>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>조주빈</t>
+        </is>
+      </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>형사 사건 '공소권 없음'으로 종결</t>
+          <t>형사 재판 종결 및 복역 중</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>배우 고 조민기가 2018년 청주대 연극학과 교수 재직 시절 학생들을 성추행했다는 '미투' 의혹에 휩싸였다. 경찰 소환을 사흘 앞두고 사망했으며, 이로 인해 해당 형사 사건은 '공소권 없음'으로 종결되었다. 사망 8주기를 맞아 기사가 보도되었다.</t>
+          <t>박사방 운영자 조주빈이 교도소에서 블로그를 운영하며 피해자들에게 2차 가해 논란이 일자 결국 블로그를 폐쇄했습니다. 조주빈은 2019년부터 2020년까지 아동·청소년 등 여성 수십 명을 협박해 성착취 영상물을 제작하고 유포한 혐의로 복역 중입니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>상대방(조민기)이 사망하여 형사 사건이 '공소권 없음'으로 종결되었으므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 사망한 피고를 상대로 소송을 진행하기 어렵고, 유족을 상대로 한 민사 소송의 경우 자력 확인 및 증거 확보에 어려움이 예상되어 소송금융 투자 대상으로서 적합도가 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해자 수 많음), 5(증거 확보 가능)에 해당하나, 피고인 조주빈은 개인으로 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 결정적인 부적합 요인입니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>경찰 조사 앞두고..故 조민기, 오늘(9일) '미투' 사망 8주기 [스타이슈]</t>
+          <t>'박사방' 조주빈, 교도소서 받은 상장 자랑… 결국 블로그 폐쇄</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026031007220004925?did=NA</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:26:45.499376+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>더불어민주당에 징계 및 공직 배제 요구 중</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>유행열 전 청와대 선임행정관에게 40년 전 성폭행을 당했다고 주장하는 피해자와 가족들이 더불어민주당 당사 앞에서 유 전 행정관의 징계와 공직 배제를 요구하며 시위했다. 피해자 측은 유 전 행정관의 책임을 묻고 공적 지위 박탈을 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>가해자로 유행열 전 청와대 선임행정관이 명확히 특정되었고(적합 조건 1), 공직자 출신으로 자력이 충분할 가능성이 높습니다(적합 조건 2). 피해자 측에서 더불어민주당 당사 앞에서 징계 및 공직 배제를 요구하며 공론화하고 있어 관련 절차가 진행될 가능성이 있습니다(적합 조건 6). 다만, 40년 전 사건으로 증거 확보의 어려움과 금전적 피해 규모의 불확실성이 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>성폭행 피해자 가족들 “유행열 징계를”[포토뉴스]</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603092046005</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:41:22.311164+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr"/>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>범죄 분석 프로그램에서 사건 다룸</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>MBC에브리원 '히든아이'에서 12명의 여성을 성추행한 사건이 다뤄졌다. 코와 입가에 흰 가루를 묻힌 남성이 카페에서 혼자 있는 여성들만 골라 성추행을 저질렀으며, 방송인 김동현은 더 큰 범죄로 이어질 수 있다며 분노했다. 해당 사건의 충격적인 실체가 추가로 밝혀질 예정이다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(조건 1), 12명의 다수 피해자가 발생하여 집단적 피해(조건 3)에 해당합니다. 방송에서 다뤄질 정도로 증거 확보 가능성이 높고(조건 5), 공적 절차가 진행 중임을 암시합니다(조건 6). 다만, 상대방의 자력과 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>12명</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>성추행당한 여성만 12명..김동현  더 큰 범죄로 이어질 수도  분노 [히든...</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L192" t="inlineStr">
+      <c r="L194" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M192" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019558</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/03/09/2026030908401657347</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-08 12:27:23.650922+00:00</t>
+          <t>2026-03-09 00:28:39.840604+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>성매매 어플 설계자 정체 공개 및 거대 카르텔과의 법정 공방 심화</t>
+          <t>용의자 행적 드러남, 프로파일러 분석 언급</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'에서 성매매 어플 '커넥트인'의 설계자가 밝혀지며 정치·재계·법조계를 아우르는 성매매 카르텔의 실체가 드러났다. 20년 전 여배우 성상납 사건과 연루된 이 카르텔은 고위층의 착취를 통해 견고해졌으며, 어플 설계자는 이를 박멸하기 위해 수단을 가리지 않았다고 주장한다. 주인공 강신재 변호사가 어플 설계자와 손을 잡으며 거대 권력과의 법정 공방이 심화될 예정이다.</t>
+          <t>‘히든아이’ 프로그램에서 12명의 성추행 피해자가 발생했으며, 용의자로 추정되는 남성의 수상한 행적이 드러나 스튜디오가 패닉에 휩싸였다. 프로파일러 권일용이 이 사건에 대해 분석을 덧붙였다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 성매매 카르텔과 어플 개발자의 책임이 명확히 드러남. 적합 조건 2(상대방 자력 충분): 정치·재계·법조계를 아우르는 거대한 권력과 카르텔이 상대방이므로 자력이 충분함. 적합 조건 3(집단적 피해): 20년간 이어진 고위층의 착취와 성매매 어플을 통한 다수의 피해자 발생 가능성이 높음. 적합 조건 4(피해 규모 큼): 성상납, 착취, 자살 등 심각한 인명 및 정신적 피해가 발생했으며, 장기간에 걸쳐 광범위하게 이루어졌음. 적합 조건 5(증거 확보 가능): 어플 설계자인 백태주가 존재하고, 20년 전 사건의 통화 목록 등 핵심 증거가 언급됨.</t>
+          <t>다수(12명)의 피해자가 발생한 성추행 사건으로, 용의자의 행적이 드러나 책임 주체가 특정될 가능성이 높고 증거 확보 가능성이 있어 소송금융 투자에 적합하다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>12명</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>연우진, 성매매 어플 개발자였다… 목적을 위해 수단을 고른 것  뒤틀린...</t>
+          <t>‘히든아이’ 12명 성추행</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030630464</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603090067</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-08 12:17:18.286782+00:00</t>
+          <t>2026-03-09 00:26:57.289170+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>기사 본문 손상으로 상세 파악 불가</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>여성 12명을 대상으로 한 연쇄 성추행 사건이 보도되었으며, 이에 대해 김동현, 박하선 등 공인들이 분노를 표했습니다. 기사 본문이 손상되어 사건의 구체적인 진행 상황이나 피해 규모 등 상세 정보는 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>기사 본문이 손상되어 정확한 분석이 어려우나, 제목에 따르면 상대방이 연쇄 성추행범이라는 개인으로 특정되어 소송금융의 핵심 조건인 상대방의 충분한 자력(적합 조건 2)을 기대하기 어렵습니다. 비록 다수의 피해자(12명)가 존재하지만(적합 조건 3), 개인을 상대로 한 손해배상 청구의 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>12명</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>여성 12명 노린 연쇄 성추행범에 김동현 분노,박하선 김풍 반응은?(히든...</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603090835191210</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:26:52.065404+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사 절차 진행 중으로 추정</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>카페에서 여성 12명을 대상으로 성추행을 저지른 남성의 범죄 행각이 방송 프로그램을 통해 공개될 예정입니다. 가해자의 책임은 명확하고 다수의 피해자가 발생했으나, 피해자들의 구체적인 피해 규모와 가해자의 자력 여부는 불분명하여 손해배상금 회수 가능성이 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 12명의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 범죄 분석 프로그램에서 다룰 정도로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(수사)가 진행 중인 것으로 보이나(적합 조건 6), 가해자의 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮을 수 있다는 점(부적합 조건 2)이 투자에 큰 제약이 됩니다. 피해 규모 또한 구체적으로 파악하기 어렵습니다(부적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>12명</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>“여성 껴안고 더듬어”…카페 성추행범에 김동현 ‘격분’ (히든아이)</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260309/133488703/1</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:26:39.484311+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr"/>
+      <c r="D198" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E196" t="inlineStr">
-[...101 lines deleted...]
-      <c r="K197" t="inlineStr">
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>피의자 사망으로 경찰 조사 중단</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>배우 조민기의 '미투' 의혹이 제기된 지 8주기가 되었다는 기사입니다. 조민기는 경찰 조사를 앞두고 사망했으며, 피해자들은 그의 사망 소식에 대한 복잡한 심경을 토로했습니다. 이 사건은 피의자의 사망으로 인해 법적 절차가 중단된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>피의자(조민기)의 사망으로 인해 경찰 조사가 중단되었으며, 이는 사실상 사건의 형사적 종결을 의미합니다. 민사상 손해배상 청구가 이론적으로 가능할 수 있으나, 피고가 사망하여 책임 입증 및 배상금 확보에 상당한 어려움이 예상되어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>“경찰 조사 앞두고 돌연 사망”…‘미투’ 조민기 8주기</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L197" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260307_0003538925</t>
+          <t>https://www.mk.co.kr/article/11982293</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-08 00:17:33.070207+00:00</t>
+          <t>2026-03-09 00:25:27.118632+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A199" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>법원 명령에 따라 비공개 중재로 이관</t>
+          <t>가해자 사망으로 인한 경찰 수사 중단 및 형사 절차 종결</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>마이클 잭슨의 유산 관리 단체가 카시오 가문 남매들로부터 아동 성매매 및 성적 학대 혐의로 2억 달러 규모의 손해배상 소송을 당했습니다. 재판부는 기존 합의 계약을 근거로 해당 소송을 비공개 중재로 이관하도록 명령했으며, 이는 잭슨 측의 승리로 해석됩니다. 카시오 남매 측은 과거 잭슨을 옹호했던 진술과 상반되는 주장을 펼치고 있어 진실 공방이 예상됩니다.</t>
+          <t>배우 故 조민기가 성추행 혐의로 경찰 조사를 앞두고 사망한 지 8년이 되었다. 그는 사망 전 자신의 잘못을 인정하고 피해자들에게 사과하며 법적, 사회적 책임을 회피하지 않겠다고 밝혔었다. 이 사건은 그의 사망으로 인해 형사 절차가 종결되었다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>상대방인 마이클 잭슨 유산 관리 단체는 자력이 충분하며(적합 조건 2), 청구 금액이 2억 달러로 매우 크다는 점(적합 조건 4)에서 소송금융 투자에 적합한 요소가 있습니다. 그러나 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 이미 합의 계약이 존재하여 비공개 중재로 이관된 점은 투자 리스크를 높입니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 가해자가 경찰 조사 직전 사망하여 형사 절차가 종결되었고, 8년이 경과하여 민사 소송 제기 또한 시효 문제 및 가해자 사망으로 인한 복잡성으로 인해 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>2억 달러 (약 2,970억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>2명 (카시오 가문 남매)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>마이클 잭슨 한 풀었다.. '아동 성매매' 재판 비공개 처리 [할리웃통신...</t>
+          <t>故 조민기, 오늘(9일) 8주기…성추행 경찰 조사 앞두고 사망</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1009547/</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15996703</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-07 12:41:15.298768+00:00</t>
+          <t>2026-03-09 00:23:01.546659+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
-      <c r="A200" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A200" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>경찰 체포 및 추가 범행 여부 조사 중</t>
+          <t>피고인 사망으로 인한 공소권 없음 종결</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>일본 NHK 뉴스국 스포츠센터 책임자가 20대 여성을 협박해 성폭행한 혐의로 체포되었습니다. 경찰은 비슷한 피해 신고가 여러 건 접수되었고, 가해자의 휴대전화에서 관련 증거가 발견되어 추가 범행 여부를 조사하고 있습니다. NHK 국장은 이번 사건에 대해 유감을 표명하며 엄정 처리를 약속했습니다.</t>
+          <t>배우 조민기가 2018년 #MeToo 폭로로 성추행 가해자로 지목되었으나, 사망으로 인해 형사 사건은 '공소권 없음'으로 종결되었다. 그는 생전에 자신의 잘못에 대해 사과하며 법적, 사회적 책임을 회피하지 않겠다고 밝혔으나, 사건은 그의 사망으로 마무리되었다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>NHK 뉴스국 간부의 성폭행 혐의는 경찰에 체포되었고, NHK 국장이 유감을 표명하는 등 상대방 책임이 비교적 명확합니다. (적합 조건 1) 가해자의 소속 기관인 NHK는 공영방송으로 자력이 충분하며 (적합 조건 2), '비슷한 피해 신고가 여러 건 접수'되어 집단적 피해 가능성이 높습니다. (적합 조건 3) 경찰 수사 중 휴대전화에서 관련 사진과 영상이 발견되는 등 증거 확보 가능성이 높고 (적합 조건 5), 현재 경찰 수사라는 공적 절차가 진행 중입니다. (적합 조건 6)</t>
+          <t>주요 피고인인 조민기가 사망하여 형사 사건이 '공소권 없음'으로 종결되었으므로 (부적합 조건: 이미 종결된 사건), 민사 소송의 경우에도 상대방 특정 및 자력 확보에 어려움이 예상됩니다 (적합 조건: 상대방 책임 명확성, 상대방 자력 부족). 또한, 사건 발생 시점이 오래되어 소멸시효 문제도 발생할 수 있어 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>다수 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>日 NHK 뉴스국 간부, 성폭행 혐의 체포…“강제로 한 것 아니다”</t>
+          <t>조민기, 사망 8주기…‘미투’ 가해자 지목 ‘공소권 없음’ 종결</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572828?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11982281</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-07 12:22:46.790749+00:00</t>
+          <t>2026-03-09 00:22:30.070915+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
-      <c r="A201" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A201" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>불법 성매매 어플 카르텔 추적 중</t>
+          <t>가해자 사망으로 인한 공소권 없음 종결</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>변호사들이 불법 성매매 어플 '커넥트인'이라는 거대한 카르텔을 추적하며 성범죄 피해자들을 돕고 있습니다. 이 사건은 상대방의 불법 행위가 명확하고 다수의 피해자가 발생했을 가능성이 높아 소송금융 투자에 적합한 잠재력을 가집니다.</t>
+          <t>배우 고 조민기가 청주대 연극학과 교수로 재직 중 제자들을 성추행했다는 '미투' 의혹에 휩싸였다. 그는 의혹을 부인하다 학생들의 폭로가 쏟아지자 사과했으나, 경찰 소환을 사흘 앞두고 사망하여 사건은 '공소권 없음'으로 종결되었다. 사망 8주기를 맞아 기사가 보도되었다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>불법 성매매 어플 '커넥트인' 카르텔에 의한 성범죄 피해로 상대방의 책임이 명확하며(조건 1), 다수의 피해자가 발생했을 가능성이 높아 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)가 예상됩니다. 변호사들이 적극적으로 추적 중이므로 증거 확보 가능성(조건 5)도 높습니다.</t>
+          <t>가해자 사망으로 인해 형사 사건이 '공소권 없음'으로 종결되어 부적합 조건(이미 종결된 사건)에 해당합니다. 이미 사건이 종결되었고, 8년이라는 시간이 흘러 민사 소송을 제기하더라도 증거 확보 및 손해배상 청구의 실익이 매우 낮을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
+          <t>다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>故 조민기, ‘미투’ 성추행 의혹 속 별세…오늘 사망 8주기</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M201" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1591764?ref=naver</t>
+        </is>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:20:50.489749+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr"/>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>주요 가해자 사망으로 인한 사건 종결</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>故 조민기의 '미투' 논란 8주기를 맞아 피해자들이 2차 가해로 인한 고통을 호소하고 있다는 내용의 기사입니다. 조민기는 성추행 논란 이후 사망했으며, 피해자들은 그의 사망 소식 이후에도 정신적 고통을 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>주요 가해자인 조민기가 사망하여 직접적인 소송 진행이 불가능합니다. 소송금융은 소송 승소 시 회수 가능성을 전제로 하는데, 피고의 사망은 이 가능성을 크게 저해합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J201" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>[주간 책타래] 차별을 훔치는 남자들 外</t>
+          <t>故 조민기, '미투' 논란에 책임 대신 불명예 죽음…어느새 8주기</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274560</t>
+          <t>https://www.xportsnews.com/article/2120805</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-07 00:20:18.978521+00:00</t>
+          <t>2026-03-09 00:20:43.549016+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>형사고소 및 민사소송 제기 예정</t>
+          <t>피의자 사망으로 공소권 없음 종결</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>헤어진 연인에게 성범죄 피해를 입은 사건으로, 가해자의 '미안하다'는 카톡 메시지가 증거로 존재합니다. 피해자는 2년간 고통받았으며, 변호사는 형사고소와 정신적 피해에 대한 민사 손해배상 청구를 조언했습니다.</t>
+          <t>배우 故 조민기가 '미투' 의혹으로 제자들을 성추행했다는 사실을 인정하고 사과한 지 8년이 지났습니다. 그는 경찰 조사를 앞두고 사망했으며, 이로 인해 해당 사건은 '공소권 없음'으로 종결되었습니다. 기사는 그의 사망 8주기를 맞아 과거 사건을 회고하고 있습니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고('미안하다' 카톡 등 증거 확보 가능) 피해 사실은 명확하나, 상대방의 자력에 대한 정보가 없어 배상 능력 확인이 어렵습니다. 또한, 집단적 피해가 아닌 개인 간의 사건으로 소송금융 투자에 필요한 충분한 피해 규모를 확보하기 어려울 수 있습니다.</t>
+          <t>피의자 故 조민기 본인이 성추행 사실을 인정하여 상대방 책임이 명확하고, 다수의 제자가 피해를 입은 집단적 피해 사건으로 볼 수 있습니다. 그러나 피의자의 사망으로 인해 형사 사건이 '공소권 없음'으로 종결되었으며, 8년이 지난 시점에서 민사상 손해배상 청구를 진행하기에는 법적, 실무적 어려움이 커 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>헤어지자 는 말에 강간범 돌변한 연인…'미안하다' 카톡, 2년 만의 구원...</t>
+          <t>[뮤즈★]故 조민기, ‘미투’ 불명예로 떠난 배우‥오늘(9일) 8주기</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/QQJ10B9H9L5T</t>
+          <t>https://www.heraldmuse.com/article/10687905?ref=naver</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-06 01:41:23.650402+00:00</t>
+          <t>2026-03-09 00:19:46.521927+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="3" t="inlineStr">
+      <c r="A204" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr"/>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>형사 사건 '공소권 없음'으로 종결</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>배우 고 조민기가 2018년 청주대 연극학과 교수 재직 시절 학생들을 성추행했다는 '미투' 의혹에 휩싸였다. 경찰 소환을 사흘 앞두고 사망했으며, 이로 인해 해당 형사 사건은 '공소권 없음'으로 종결되었다. 사망 8주기를 맞아 기사가 보도되었다.</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>상대방(조민기)이 사망하여 형사 사건이 '공소권 없음'으로 종결되었으므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 사망한 피고를 상대로 소송을 진행하기 어렵고, 유족을 상대로 한 민사 소송의 경우 자력 확인 및 증거 확보에 어려움이 예상되어 소송금융 투자 대상으로서 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>경찰 조사 앞두고..故 조민기, 오늘(9일) '미투' 사망 8주기 [스타이슈]</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/09/2026030816230559141</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:18:05.609405+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr"/>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>경찰 수사 '공소권 없음'으로 종결</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>배우 故 조민기는 대학교 재직 중 20여 명의 여제자를 상습 성추행했다는 '미투' 폭로로 경찰 수사를 받던 중 사망했습니다. 그의 사망으로 인해 관련 사건은 '공소권 없음'으로 종결되었으며, 유서에는 제자들과 가족들에게 미안하다는 내용이 담겨 있었습니다.</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>故 조민기의 성추행 책임은 비교적 명확하고, 20여 명의 집단적 피해자가 있으며, 경찰 수사 및 피해자 증언 등 증거가 확보되었고 공적 절차가 진행 중이었던 점은 적합 조건에 해당합니다. 그러나 주된 가해자인 故 조민기가 사망하여 형사 사건이 '공소권 없음'으로 종결되었고, 이로 인해 민사상 손해배상 청구 및 소송금융 회수가 사실상 불가능하므로 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>20여명</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>故 조민기, '여제자 20명 미투 폭로' 속 숨진 채 발견..28년 커리어 불명...</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-09/202603090100054620003856</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:17:38.661804+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>VIP 이용자들</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr"/>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>드라마 '아너 그녀들의 법정'은 윤라영, 강신재, 황현진 변호사들이 L J 로펌을 통해 성 착취 피해자들을 변호하는 이야기를 다룹니다. 커넥트인의 피해자 조유정이 VIP 이용자들의 압박에 못 이겨 이준혁을 살해하고 스스로 생을 마감하는 사건이 발생합니다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>본 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정'의 줄거리와 등장인물을 설명하는 내용입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 적용될 수 없어 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>'아너 그녀들의 법정' 결말 전 등장인물·인물관계도 및 지난 줄거리 정...</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>nbntv.co.kr</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019558</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:27:23.650922+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B204" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>정철민</t>
+          <t>성매매 카르텔 관련자 및 커넥트인 어플 개발자</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>검찰 기소</t>
+          <t>성매매 어플 설계자 정체 공개 및 거대 카르텔과의 법정 공방 심화</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 경찰의 불송치 결정에 대한 피해자 측의 이의신청을 검토한 결과이며, 현재 형사 재판이 진행될 예정입니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'에서 성매매 어플 '커넥트인'의 설계자가 밝혀지며 정치·재계·법조계를 아우르는 성매매 카르텔의 실체가 드러났다. 20년 전 여배우 성상납 사건과 연루된 이 카르텔은 고위층의 착취를 통해 견고해졌으며, 어플 설계자는 이를 박멸하기 위해 수단을 가리지 않았다고 주장한다. 주인공 강신재 변호사가 어플 설계자와 손을 잡으며 거대 권력과의 법정 공방이 심화될 예정이다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>상대방이 개인이며(부적합 조건: 상대방 자력 부족), 집단적 피해가 아닌 단일 피해자로 추정되어(부적합 조건: 집단적 피해 아님) 소송금융 투자에 적합한 규모의 회수 가능성이 낮습니다. 검찰 기소로 상대방 책임이 비교적 명확해지고 증거 확보가 용이하다는 점은 긍정적입니다(적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중).</t>
+          <t>적합 조건 1(상대방 책임 명확): 성매매 카르텔과 어플 개발자의 책임이 명확히 드러남. 적합 조건 2(상대방 자력 충분): 정치·재계·법조계를 아우르는 거대한 권력과 카르텔이 상대방이므로 자력이 충분함. 적합 조건 3(집단적 피해): 20년간 이어진 고위층의 착취와 성매매 어플을 통한 다수의 피해자 발생 가능성이 높음. 적합 조건 4(피해 규모 큼): 성상납, 착취, 자살 등 심각한 인명 및 정신적 피해가 발생했으며, 장기간에 걸쳐 광범위하게 이루어졌음. 적합 조건 5(증거 확보 가능): 어플 설계자인 백태주가 존재하고, 20년 전 사건의 통화 목록 등 핵심 증거가 언급됨.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>1명 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>불송치 뒤집혔다…검찰, '식스센스' 정철민 PD 강제추행 기소 [엑's 이슈...</t>
+          <t>연우진, 성매매 어플 개발자였다… 목적을 위해 수단을 고른 것  뒤틀린...</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2118895</t>
+          <t>https://www.tenasia.co.kr/article/2026030630464</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:22.088360+00:00</t>
+          <t>2026-03-08 12:17:18.286782+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>유 전 행정관</t>
+          <t>불법 성매매 어플 '커넥트인' 카르텔</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>공천 배제 요구 및 단식 농성 중</t>
+          <t>드라마 내 사건 종결 임박</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>유 전 행정관의 40년 전 성추행 의혹이 2018년 미투 운동과 함께 다시 논란이 되고 있습니다. 피해자 측은 유 전 행정관의 공천 배제를 요구하며 더불어민주당 충북도당에서 단식 농성을 진행 중입니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'은 20년 전 법대 동기였던 세 변호사가 불법 성매매 어플 '커넥트인'이라는 거대 카르텔을 추적하며 성범죄 피해자들을 변호하는 이야기를 다룬다. 이나영, 정은채, 이청아 배우의 연대와 활약이 돋보이며, 드라마는 종영까지 단 2회만을 남겨두고 있다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>적합 조건 중 상대방 책임의 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 모두 불분명하거나 해당하지 않습니다. 특히 상대방이 개인이며, 사건 발생 시점이 40년 전으로 오래되어 증거 확보가 어려울 수 있습니다. 따라서 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 월화드라마 '아너 : 그녀들의 법정'에 대한 리뷰 및 홍보 기사입니다. 소송금융 투자 대상이 될 수 있는 실제 사건이 아니므로 투자 적합도는 Low입니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>유행열 단식 농성장 찾은 국힘 윤희근…  당 떠나 건강 염려</t>
+          <t>‘아너’ 이나영-정은채-이청아, 응원할 수밖에 없는 이유</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499813</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497077</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-05 01:05:32.968303+00:00</t>
+          <t>2026-03-08 00:24:26.823673+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>도널드 트럼프, 미국 법무부</t>
+          <t>제프리 엡스타인 (사망), 길레인 맥스웰 (수감), 앤드루 왕자, 빌 게이츠, 래리 서머스 등 연루된 거물 인사들</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>미 법무부 문건 재검토 및 의회 진상 조사 진행 중</t>
+          <t>엡스타인 관련 수사 자료 공개, 아동 성범죄 공소시효 폐지, 추가 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>미 법무부가 제프리 엡스타인 사건 관련 트럼프 대통령의 과거 성비위 의혹이 담긴 FBI 수사 기록을 비공개 처리하여 논란이 되고 있다. '엡스타인 문건 투명성법' 위반 지적이 제기되었으며, 민주당은 의회 차원의 진상 조사를 예고했다. 법무부는 개인정보 검토 후 재공개하겠다고 밝혔고, 트럼프 측은 혐의를 부인하고 있다.</t>
+          <t>제프리 엡스타인과 그의 연인 길레인 맥스웰이 전 세계 취약한 미성년자들을 대상으로 조직적인 성 착취를 자행한 사건입니다. 빌 게이츠, 앤드루 왕자 등 유력 인사들이 연루되어 '엡스타인 게이트'로 불리며 국제적 파장을 일으켰습니다. 엡스타인은 사망하고 맥스웰은 수감되었으나, 수사 자료 공개와 아동 성범죄 공소시효 폐지 등으로 인해 피해자들의 추가적인 법적 대응 가능성이 열려 있습니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 5(객관적 증거 존재), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 적합도가 높음. FBI 수사 기록이라는 명확한 증거가 존재하며, 미 법무부의 문건 공개 의무 위반 가능성 및 의회 조사가 진행 중인 점이 긍정적임. 피해 규모는 미상이지만, 성범죄 특성상 정신적 피해가 크고 고위 인사 연루로 사회적 파장이 커 배상액이 높을 가능성이 있음.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 억만장자 엡스타인 및 빌 게이츠, 앤드루 왕자 등 연루된 거물 인사들의 자력이 충분하며(적합 조건 2), 전 세계 다수의 취약한 소녀들이 피해를 입은 집단적 피해 사건(적합 조건 3, 4)입니다. 미국 법원 공개 자료와 저서를 통해 증거 확보가 가능하고(적합 조건 5), 최근 수사 자료 공개 및 아동 성범죄 공소시효 폐지 등 공적 절차가 진행 중이거나 추가 소송 가능성이 높습니다(적합 조건 6). 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>1명 (익명의 여성)</t>
+          <t>다수 (전 세계 정서적으로 취약한 소녀들)</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>美 법무부, 트럼프 성비위 증언 포함된 엡스타인 문건 무더기 비공개 처...</t>
+          <t>성착취 지옥도에 끌려간 소녀…“그들은 나를 사랑한다고 말했다” [Boo...</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/103992</t>
+          <t>https://www.mk.co.kr/article/11981778</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-05 00:59:38.723937+00:00</t>
+          <t>2026-03-08 00:20:03.718193+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
-      <c r="A210" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A210" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>B 교수</t>
+          <t>도널드 트럼프</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>A 교수가 B 교수를 상대로 낸 손해배상 소송에서 강간·강제추행 청구는 인용되지 않음. B 교수에 대한 형사 불기소 처분도 있었음.</t>
+          <t>FBI 심문 영상 및 보고서 공개, 미 하원 감독위원회에서 법무부의 파일 처리 과정 조사 중</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>A 교수가 B 교수를 상대로 제기한 손해배상 소송에서 법원은 강간·강제추행을 원인으로 하는 청구를 인용하지 않았다. 다만 B 교수의 부적절한 언행으로 인한 정신적 피해는 언급되었다. 기사 제목은 피고소인 불기소 이유로 성범죄 폭로가 처벌받지 않았다는 내용이다.</t>
+          <t>미 법무부가 도널드 트럼프 전 대통령의 성범죄자 엡스타인 관련 파일 일부를 공개했습니다. 이 파일에는 10대 시절 트럼프에게 성폭행을 당했다고 주장하는 여성의 FBI 심문 영상 3건이 포함되어 있습니다. 트럼프 측은 해당 주장을 근거 없는 것으로 일축하며, 바이든 행정부 법무부가 4년간 아무 조치도 취하지 않은 점을 들어 트럼프의 무죄를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>법원이 강간·강제추행을 원인으로 하는 손해배상 청구를 인용하지 않아 상대방 책임(적합 조건 1)이 명확하다고 보기 어렵다. 피해 규모(적합 조건 4)나 상대방 자력(적합 조건 2)도 불분명하며, 집단적 피해(적합 조건 3)도 아니다. 비록 불기소 처분으로 인해 성범죄 폭로가 처벌받지 않은 공적 절차(적합 조건 6)가 있었으나, 이는 민사 소송에서의 책임 입증과는 별개로 판단된다.</t>
+          <t>상대방(도널드 트럼프)의 자력은 충분하며(적합 조건 2), FBI 심문 영상 및 보고서 등 증거가 존재하고(적합 조건 5), 관련 공적 절차(FBI 조사, 법무부 파일 공개, 의회 조사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방 책임이 명확히 입증되지 않았고 강력히 부인하고 있으며, 현재까지는 단일 피해자 사건으로 집단적 피해(적합 조건 3)에 해당하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>1명 (A 교수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>[판결]  피고소인 불기소 이유로 성범죄 폭로 처벌 안돼</t>
+          <t>美 법무부, 이란 공습 와중 트럼프 ‘엡스타인 민감 파일’ 공개</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217078</t>
+          <t>https://www.newsis.com/view/NISX20260307_0003538925</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-05 00:37:48.501171+00:00</t>
+          <t>2026-03-08 00:17:33.070207+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
-      <c r="A211" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A211" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>마이클 잭슨 유산 관리 단체</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고</t>
+          <t>법원 명령에 따라 비공개 중재로 이관</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>50대 남성이 20대 여성을 흉기로 위협해 성폭행하고 신고를 막기 위해 동영상 촬영까지 한 사건. 가해자는 과거 유사 범죄 전력이 있으며, 1심에서 징역 13년을 선고받았다. 피해자는 심각한 트라우마를 겪고 있으며, 가해자는 피해 회복 노력이 없는 상태이다.</t>
+          <t>마이클 잭슨의 유산 관리 단체가 카시오 가문 남매들로부터 아동 성매매 및 성적 학대 혐의로 2억 달러 규모의 손해배상 소송을 당했습니다. 재판부는 기존 합의 계약을 근거로 해당 소송을 비공개 중재로 이관하도록 명령했으며, 이는 잭슨 측의 승리로 해석됩니다. 카시오 남매 측은 과거 잭슨을 옹호했던 진술과 상반되는 주장을 펼치고 있어 진실 공방이 예상됩니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>상대방(가해자)이 개인이며 자력이 충분하다는 근거가 없어 배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
+          <t>상대방인 마이클 잭슨 유산 관리 단체는 자력이 충분하며(적합 조건 2), 청구 금액이 2억 달러로 매우 크다는 점(적합 조건 4)에서 소송금융 투자에 적합한 요소가 있습니다. 그러나 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 이미 합의 계약이 존재하여 비공개 중재로 이관된 점은 투자 리스크를 높입니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 달러 (약 2,970억 원)</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (카시오 가문 남매)</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>담요로 입 막고 끌고가 성폭행 ...신고 못하게 이름·주소 물으며 영상...</t>
+          <t>마이클 잭슨 한 풀었다.. '아동 성매매' 재판 비공개 처리 [할리웃통신...</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603050810339666</t>
+          <t>https://www.tvreport.co.kr/world/article/1009547/</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-05 00:29:33.398902+00:00</t>
+          <t>2026-03-07 12:41:15.298768+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
-      <c r="A212" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>B 씨 (영남대 교수)</t>
+          <t>NHK</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>피해자 명예훼손 무죄 대법원 확정 판결</t>
+          <t>경찰 체포 및 추가 범행 여부 조사 중</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>영남대 동료 교수 성폭행 의혹 사건에서, 피해자 A 씨가 가해자로 지목한 B 씨를 폭로한 것이 허위가 아니라는 대법원 판결이 확정되었다. A 씨는 B 씨를 성폭행 혐의로 고소했으나 증거 부족으로 불송치되었고, 이후 명예훼손으로 기소되었으나 최종 무죄를 받았다. 이번 판결로 피해자 A 씨의 민사상 손해배상 청구 가능성이 높아졌다.</t>
+          <t>일본 NHK 뉴스국 스포츠센터 책임자가 20대 여성을 협박해 성폭행한 혐의로 체포되었습니다. 경찰은 비슷한 피해 신고가 여러 건 접수되었고, 가해자의 휴대전화에서 관련 증거가 발견되어 추가 범행 여부를 조사하고 있습니다. NHK 국장은 이번 사건에 대해 유감을 표명하며 엄정 처리를 약속했습니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>대법원에서 피해자의 폭로가 허위로 단정할 수 없다고 판결하여 상대방 책임 입증에 유리한 근거가 확보됨 (적합 조건 1, 5). 상대방은 대학교수로 자력이 충분할 것으로 예상됨 (적합 조건 2). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않은 점은 한계.</t>
+          <t>NHK 뉴스국 간부의 성폭행 혐의는 경찰에 체포되었고, NHK 국장이 유감을 표명하는 등 상대방 책임이 비교적 명확합니다. (적합 조건 1) 가해자의 소속 기관인 NHK는 공영방송으로 자력이 충분하며 (적합 조건 2), '비슷한 피해 신고가 여러 건 접수'되어 집단적 피해 가능성이 높습니다. (적합 조건 3) 경찰 수사 중 휴대전화에서 관련 사진과 영상이 발견되는 등 증거 확보 가능성이 높고 (적합 조건 5), 현재 경찰 수사라는 공적 절차가 진행 중입니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 추정</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>'동료교수 성폭행 의혹' 불기소...대법  피해자 폭로 무죄</t>
+          <t>日 NHK 뉴스국 간부, 성폭행 혐의 체포…“강제로 한 것 아니다”</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603050853204072</t>
+          <t>https://www.munhwa.com/article/11572828?ref=naver</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-05 00:28:44.854574+00:00</t>
+          <t>2026-03-07 12:22:46.790749+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>40대 남성</t>
+          <t>불법 성매매 어플 '커넥트인' 카르텔</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>형사 1심 징역 5년 선고, 아동·청소년 관련 기관 취업제한 명령</t>
+          <t>불법 성매매 어플 카르텔 추적 중</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>40대 남성이 2024년부터 1년여간 온라인으로 미성년자에게 접근해 성매수하고 성착취물을 제작한 혐의로 징역 5년을 선고받았습니다. 재판부는 죄책이 무겁다고 판단했으며, 10년간 아동·청소년 관련 기관 취업제한도 명령했습니다. 기사에 따르면 일부 피해자와는 합의가 이루어진 상태입니다.</t>
+          <t>변호사들이 불법 성매매 어플 '커넥트인'이라는 거대한 카르텔을 추적하며 성범죄 피해자들을 돕고 있습니다. 이 사건은 상대방의 불법 행위가 명확하고 다수의 피해자가 발생했을 가능성이 높아 소송금융 투자에 적합한 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 판결로 명확하게 인정되었으며(적합 조건 1), 이미 유죄 판결이 선고되어 증거가 충분히 확보된 상태(적합 조건 5)입니다. 성착취물 제작이라는 범죄의 중대성으로 피해 규모가 매우 크고(적합 조건 4), '일부와는 합의'했다는 점에서 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 피고인의 자력은 미상이지만, 명확한 유죄 판결은 민사 소송의 강력한 근거가 됩니다.</t>
+          <t>불법 성매매 어플 '커넥트인' 카르텔에 의한 성범죄 피해로 상대방의 책임이 명확하며(조건 1), 다수의 피해자가 발생했을 가능성이 높아 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)가 예상됩니다. 변호사들이 적극적으로 추적 중이므로 증거 확보 가능성(조건 5)도 높습니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>미성년자 성매수·성착취물 제작 40대 징역 5년</t>
+          <t>화제작엔 이유가 있다...이나영·정은채·이청아, 연대의 힘 '아너'</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499840&amp;ref=A</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=609520</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-05 00:24:41.243710+00:00</t>
+          <t>2026-03-07 12:14:59.016497+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
-      <c r="A214" s="2" t="inlineStr">
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인, 길레인 맥스웰</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>책 출간을 통해 피해자들의 회복과 정의 추구 과정이 조명되고 있으며, 추가적인 민사 소송 또는 배상 절차가 진행될 가능성</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>이 책은 제프리 엡스타인과 길레인 맥스웰 사건의 생존자인 버지니아 주프레의 삶을 다루며, 피해자들이 겪은 고통과 정의를 위한 투쟁을 조명한다. 엡스타인 사건은 다수의 피해자가 발생하고 가해자의 책임이 명확하며 막대한 재산이 관련된 대표적인 사례로, 피해자들의 지속적인 법적 구제 노력이 예상된다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>이 기사는 엡스타인과 맥스웰 사건의 생존자 서사를 다룬 책에 대한 내용으로, 해당 사건은 상대방 책임이 명확하고(엡스타인, 맥스웰), 상대방에게 자력이 충분하며(엡스타인의 막대한 재산), 집단적 피해(다수의 피해자)가 발생했고, 피해 규모가 매우 큼. 이미 공적 절차(수사 및 형사 재판)가 진행되었으며, 책 출간은 피해자들의 회복과 정의 추구가 여전히 진행 중임을 시사하여 추가적인 민사 소송 가능성이 높음. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>[주간 책타래] 차별을 훔치는 남자들 外</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274560</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:20:18.978521+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B214" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I214" t="inlineStr">
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>연인</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>형사고소 및 민사소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>헤어진 연인에게 성범죄 피해를 입은 사건으로, 가해자의 '미안하다'는 카톡 메시지가 증거로 존재합니다. 피해자는 2년간 고통받았으며, 변호사는 형사고소와 정신적 피해에 대한 민사 손해배상 청구를 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고('미안하다' 카톡 등 증거 확보 가능) 피해 사실은 명확하나, 상대방의 자력에 대한 정보가 없어 배상 능력 확인이 어렵습니다. 또한, 집단적 피해가 아닌 개인 간의 사건으로 소송금융 투자에 필요한 충분한 피해 규모를 확보하기 어려울 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J214" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A215" s="3" t="inlineStr">
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>헤어지자 는 말에 강간범 돌변한 연인…'미안하다' 카톡, 2년 만의 구원...</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/QQJ10B9H9L5T</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:41:23.650402+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B215" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D215" t="inlineStr">
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>제프리 엡스틴 재단, 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 연루된 권력자들</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E215" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E216" t="inlineStr"/>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>미 법무부 수사 기록 '엡스틴 파일' 공개, 생존자들의 지속적인 정의 추구</t>
+        </is>
+      </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>이 기사는 드라마 '아너: 그녀들의 법정'의 남성 캐릭터 활용과 줄거리를 분석하는 리뷰입니다. 극중 세 여성 변호사가 비밀 성매매 앱 '커넥트인'과 20년 전 실종 사건에 얽힌 거대한 범죄 카르텔에 맞서는 미스터리 추적극입니다.</t>
+          <t>억만장자 제프리 엡스틴이 최소 200명의 소녀들을 성적으로 착취하고 권력자들에게 몸을 팔아넘긴 사건입니다. 지난 1월 미 법무부가 수사 기록 '엡스틴 파일'을 공개하며 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 유력 인사들의 연루 사실이 드러났습니다. 생존자 버지니아 로버츠 주프레의 회고록을 통해 피해자들의 고통과 정의를 향한 투쟁이 조명되고 있습니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'의 줄거리와 등장인물에 대한 리뷰입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 이 기사는 투자 대상에 해당하지 않습니다.</t>
+          <t>제프리 엡스틴의 성범죄는 명확하며, 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 권력자들의 연루 가능성이 제기되어 상대방 책임이 비교적 명확합니다. 엡스틴은 억만장자였고 연루된 권력자들 역시 막대한 자력을 보유하여 배상 능력이 충분합니다. 최소 200명 이상의 소녀들이 성적으로 착취당한 집단적 피해이며, 피해자들의 심각한 정신적, 신체적 트라우마로 피해 규모가 큽니다. 미 법무부의 '엡스틴 파일' 공개 및 생존자 버지니아 로버츠 주프레의 회고록 등 강력한 증거가 존재하며, 미 법무부의 수사 기록 공개는 공적 절차의 일환으로 진행 중입니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 200명</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>여성 서사 ‘아너’, 남캐도 절묘하다…‘놈놈놈’ 서현우·최영준·연...</t>
+          <t>피해자 목소리로 쓴 ‘엡스틴 파일’ [.txt]</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603030085</t>
+          <t>https://www.hani.co.kr/arti/culture/book/1247941.html</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-05 00:19:37.962504+00:00</t>
+          <t>2026-03-06 00:16:58.975417+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>tvN PD A씨</t>
+          <t>40대 남성</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>검찰 기소, 재판 예정</t>
+          <t>형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>tvN '식스센스' PD A씨가 후배 제작진 B씨를 강제 추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 불송치 결정을 내렸으나, 피해자 측의 이의신청 후 검찰이 CCTV 영상 등 증거를 바탕으로 혐의를 인정했다. 피해자는 2차 가해를 주장하며 회사와 경찰 조사 과정에서 상처를 받았다고 밝혔다.</t>
+          <t>40대 남성이 SNS를 통해 미성년자 6명과 성매매를 하고 몰래 촬영한 성착취물을 유포한 혐의로 징역 5년을 선고받았다. 재판부는 어린 피해자들을 대상으로 한 범행의 죄책이 무겁고 피해자들이 엄벌을 탄원한 점을 고려했다. 피해자들은 가해자를 상대로 민사상 손해배상 청구를 할 수 있다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>검찰 기소로 상대방 책임이 명확하고(조건 1), tvN PD는 대기업 소속으로 상대방 자력이 충분하며(조건 2), CCTV 영상 등 객관적 증거가 확보되었고(조건 5), 검찰 기소라는 공적 절차가 진행 중이다(조건 6). 이는 소송금융 투자에 적합한 여러 조건을 충족한다.</t>
+          <t>가해자가 미성년자 6명을 대상으로 성매매 및 성착취 영상 유포 혐의로 형사 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5, 6), 다수의 피해자가 발생했고 피해의 심각성을 고려할 때 피해 규모가 크다(적합 조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>‘식스센스’ PD, 불구속 기소…경찰 ‘불송치’ 뒤집혔다</t>
+          <t>미성년자 상대 성범죄 40대 남성 징역 5년</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>jejumbc.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11977465</t>
+          <t>https://jejumbc.com/NewsArticle/827777</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-04 00:59:57.555383+00:00</t>
+          <t>2026-03-05 01:17:25.123648+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>정철민</t>
+          <t>정철민 PD</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>검찰 기소</t>
+          <t>검찰 기소 완료, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 이는 이전 경찰의 불송치 결정과 달리 검찰이 혐의를 인정하여 법적 절차가 진행 중임을 의미합니다. 피해자 측은 이은의 변호사를 통해 법률 대리를 받고 있습니다.</t>
+          <t>tvN '식스센스' 정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 피해자 A씨는 변호인을 통해 고소장을 제출했으며, 사건은 지난해 12월 31일 회식 자리에서 발생했습니다. 현재 검찰의 기소가 완료되어 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>검찰이 강제추행 혐의를 인정하여 기소했으므로 상대방 책임이 비교적 명확하고 증거가 확보되었을 가능성이 높습니다. 또한 형사 절차가 진행 중이므로 민사 소송으로의 연계 가능성이 있습니다. 다만, 집단적 피해가 아니며 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 상대방의 자력이 대기업 수준은 아니라는 점이 한계입니다.</t>
+          <t>적합 조건으로 검찰이 강제추행 혐의로 기소하여 상대방 책임이 비교적 명확하며, 검찰 수사를 통해 증거가 확보되었고 공적 절차(형사 기소)가 진행 중입니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵고, 상대방의 자력 또한 대기업 수준은 아니므로 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>1명 또는 미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>경찰 불송치라더니…‘식스센스’ PD, 강제추행 혐의 검찰 기소</t>
+          <t>검찰, ‘식스센스’ 정철민 PD 강제추행 혐의 기소</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603031747003?pt=nv</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17726233991779598002</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-04 00:59:34.469575+00:00</t>
+          <t>2026-03-05 01:15:13.088040+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>전라남도교육청</t>
+          <t>정철민</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>학교 성고충심의위원회 이관 등 행정 절차 진행 중</t>
+          <t>검찰 기소</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>전라남도교육청이 학교 내 성고충심의위원회를 교육지원청 및 본청으로 이관하는 개선 조치를 발표했습니다. 이는 기존 학교 단위 심의가 피해자 보호에 소홀했다는 지속적인 문제 제기에 따른 것으로, 피해자 보호 강화 및 교육활동 집중을 목표로 합니다.</t>
+          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 경찰의 불송치 결정에 대한 피해자 측의 이의신청을 검토한 결과이며, 현재 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>기사는 학교 성고충심의위원회 이관이라는 행정적 개선 조치에 대한 내용으로, 특정 사건의 피해자나 구체적인 손해배상 청구 가능성을 명확히 제시하지 않습니다. 상대방(도교육청)의 자력은 충분하나, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 규모가 불분명합니다.</t>
+          <t>상대방이 개인이며(부적합 조건: 상대방 자력 부족), 집단적 피해가 아닌 단일 피해자로 추정되어(부적합 조건: 집단적 피해 아님) 소송금융 투자에 적합한 규모의 회수 가능성이 낮습니다. 검찰 기소로 상대방 책임이 비교적 명확해지고 증거 확보가 용이하다는 점은 긍정적입니다(적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (추정)</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>전남지역 학교 성고충심의위원회, 교육지원청·본청 이관</t>
+          <t>불송치 뒤집혔다…검찰, '식스센스' 정철민 PD 강제추행 기소 [엑's 이슈...</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772527394428035007</t>
+          <t>https://www.xportsnews.com/article/2118895</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-04 00:59:11.440392+00:00</t>
+          <t>2026-03-05 01:11:22.088360+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
-      <c r="A220" s="3" t="inlineStr">
+      <c r="A220" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>유 전 행정관</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>공천 배제 요구 및 단식 농성 중</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>유 전 행정관의 40년 전 성추행 의혹이 2018년 미투 운동과 함께 다시 논란이 되고 있습니다. 피해자 측은 유 전 행정관의 공천 배제를 요구하며 더불어민주당 충북도당에서 단식 농성을 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>적합 조건 중 상대방 책임의 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 모두 불분명하거나 해당하지 않습니다. 특히 상대방이 개인이며, 사건 발생 시점이 40년 전으로 오래되어 증거 확보가 어려울 수 있습니다. 따라서 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>유행열 단식 농성장 찾은 국힘 윤희근…  당 떠나 건강 염려</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>jbnews.com</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499813</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:05:32.968303+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B220" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I220" t="inlineStr">
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>도널드 트럼프, 미국 법무부</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>미 법무부 문건 재검토 및 의회 진상 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>미 법무부가 제프리 엡스타인 사건 관련 트럼프 대통령의 과거 성비위 의혹이 담긴 FBI 수사 기록을 비공개 처리하여 논란이 되고 있다. '엡스타인 문건 투명성법' 위반 지적이 제기되었으며, 민주당은 의회 차원의 진상 조사를 예고했다. 법무부는 개인정보 검토 후 재공개하겠다고 밝혔고, 트럼프 측은 혐의를 부인하고 있다.</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분), 5(객관적 증거 존재), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 적합도가 높음. FBI 수사 기록이라는 명확한 증거가 존재하며, 미 법무부의 문건 공개 의무 위반 가능성 및 의회 조사가 진행 중인 점이 긍정적임. 피해 규모는 미상이지만, 성범죄 특성상 정신적 피해가 크고 고위 인사 연루로 사회적 파장이 커 배상액이 높을 가능성이 있음.</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>1명 (익명의 여성)</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>美 법무부, 트럼프 성비위 증언 포함된 엡스타인 문건 무더기 비공개 처...</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>smarttoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/103992</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:59:38.723937+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>B 교수</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>A 교수가 B 교수를 상대로 낸 손해배상 소송에서 강간·강제추행 청구는 인용되지 않음. B 교수에 대한 형사 불기소 처분도 있었음.</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>A 교수가 B 교수를 상대로 제기한 손해배상 소송에서 법원은 강간·강제추행을 원인으로 하는 청구를 인용하지 않았다. 다만 B 교수의 부적절한 언행으로 인한 정신적 피해는 언급되었다. 기사 제목은 피고소인 불기소 이유로 성범죄 폭로가 처벌받지 않았다는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>법원이 강간·강제추행을 원인으로 하는 손해배상 청구를 인용하지 않아 상대방 책임(적합 조건 1)이 명확하다고 보기 어렵다. 피해 규모(적합 조건 4)나 상대방 자력(적합 조건 2)도 불분명하며, 집단적 피해(적합 조건 3)도 아니다. 비록 불기소 처분으로 인해 성범죄 폭로가 처벌받지 않은 공적 절차(적합 조건 6)가 있었으나, 이는 민사 소송에서의 책임 입증과는 별개로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>1명 (A 교수)</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>[판결]  피고소인 불기소 이유로 성범죄 폭로 처벌 안돼</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217078</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:37:48.501171+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>50대 남성이 20대 여성을 흉기로 위협해 성폭행하고 신고를 막기 위해 동영상 촬영까지 한 사건. 가해자는 과거 유사 범죄 전력이 있으며, 1심에서 징역 13년을 선고받았다. 피해자는 심각한 트라우마를 겪고 있으며, 가해자는 피해 회복 노력이 없는 상태이다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>상대방(가해자)이 개인이며 자력이 충분하다는 근거가 없어 배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>담요로 입 막고 끌고가 성폭행 ...신고 못하게 이름·주소 물으며 영상...</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603050810339666</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:29:33.398902+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>B 씨 (영남대 교수)</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>피해자 명예훼손 무죄 대법원 확정 판결</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>영남대 동료 교수 성폭행 의혹 사건에서, 피해자 A 씨가 가해자로 지목한 B 씨를 폭로한 것이 허위가 아니라는 대법원 판결이 확정되었다. A 씨는 B 씨를 성폭행 혐의로 고소했으나 증거 부족으로 불송치되었고, 이후 명예훼손으로 기소되었으나 최종 무죄를 받았다. 이번 판결로 피해자 A 씨의 민사상 손해배상 청구 가능성이 높아졌다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>대법원에서 피해자의 폭로가 허위로 단정할 수 없다고 판결하여 상대방 책임 입증에 유리한 근거가 확보됨 (적합 조건 1, 5). 상대방은 대학교수로 자력이 충분할 것으로 예상됨 (적합 조건 2). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않은 점은 한계.</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>'동료교수 성폭행 의혹' 불기소...대법  피해자 폭로 무죄</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603050853204072</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:28:44.854574+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>40대 남성</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>형사 1심 징역 5년 선고, 아동·청소년 관련 기관 취업제한 명령</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>40대 남성이 2024년부터 1년여간 온라인으로 미성년자에게 접근해 성매수하고 성착취물을 제작한 혐의로 징역 5년을 선고받았습니다. 재판부는 죄책이 무겁다고 판단했으며, 10년간 아동·청소년 관련 기관 취업제한도 명령했습니다. 기사에 따르면 일부 피해자와는 합의가 이루어진 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 형사 판결로 명확하게 인정되었으며(적합 조건 1), 이미 유죄 판결이 선고되어 증거가 충분히 확보된 상태(적합 조건 5)입니다. 성착취물 제작이라는 범죄의 중대성으로 피해 규모가 매우 크고(적합 조건 4), '일부와는 합의'했다는 점에서 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 피고인의 자력은 미상이지만, 명확한 유죄 판결은 민사 소송의 강력한 근거가 됩니다.</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J220" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A221" s="2" t="inlineStr">
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>미성년자 성매수·성착취물 제작 40대 징역 5년</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499840&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:24:41.243710+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B221" t="inlineStr">
-[...65 lines deleted...]
-      <c r="D222" t="inlineStr">
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>동료교수</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>대법원 명예훼손 무죄 판결 확정</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>동료 교수에 대한 성폭행 의혹 사건이 검찰의 불기소 처분으로 종결되었으나, 피해자의 폭로가 명예훼손에 해당하지 않는다는 대법원 판결이 확정되었습니다. 이는 피해자의 폭로 행위가 법적으로 보호받음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>명예훼손 소송은 대법원 판결로 이미 종결(확정)되어 신규 투자 대상이 아닙니다. (부적합 조건: 이미 종결된 사건) 또한, 원 사건인 성폭행 의혹은 검찰의 불기소 처분으로 종결되어 상대방의 책임이 명확하지 않으며, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>'동료교수 성폭행' 불기소로 끝났지만…폭로는  명예훼손 무죄</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>ngonews.kr</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225572</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:24:11.799874+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 (사망, 재산상속인), 길레인 맥스웰, 및 '엡스타인 파일'에 연루된 인물들</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E222" t="inlineStr">
-[...354 lines deleted...]
-      </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 3년 6개월)</t>
+          <t>엡스타인 파일 공개, 공범 유죄 판결, 피해자 회고록 출간 및 진실 규명 진행 중</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>교도소 출소 이틀 만에 과거 교제폭력 피해 여성을 성폭행하고 출동한 경찰관을 폭행한 50대 남성 A 씨에게 징역 3년 6개월의 실형이 선고되었습니다. 피해 여성 B 씨는 A 씨의 반복적인 폭력으로 이미 두 차례 처벌받은 바 있으며, 재판부는 피해자가 피고인에 대한 엄벌을 탄원하는 점을 참작했습니다.</t>
+          <t>제프리 엡스타인의 성범죄 실체를 폭로한 피해자 버지니아 로버츠 주프레의 회고록 '노바디스 걸'이 출간되었습니다. 이 책은 엡스타인과 공범 길레인 맥스웰로부터 10대 시절 성착취를 당한 주프레의 끔찍한 경험과 이후 진실 규명을 위한 투쟁 과정을 담고 있습니다. 엡스타인 파일 공개로 도널드 트럼프, 빌 클린턴, 빌 게이츠 등 세계적 인물들이 연루 의혹에 거론되며 파장이 확산되었고, 엡스타인 사망 후에도 진실 규명은 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>피고인의 형사상 책임이 명확하고(적합 조건 1) 이미 형사 재판에서 유죄 판결이 선고되어 증거 확보가 용이하다는 점(적합 조건 5, 6)은 긍정적입니다. 그러나 단일 피해자 사건이며, 피고인의 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮을 수 있어 투자 적합도는 중간 수준입니다.</t>
+          <t>제프리 엡스타인과 길레인 맥스웰의 성착취 범죄 책임이 명확하고(적합 조건 1), '엡스타인 파일'에 거론된 세계적 영향력을 지닌 인물들을 대상으로 한 추가 소송 가능성도 있어 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). '수많은 피해자'가 존재하여 집단적 피해의 성격이 강하며(적합 조건 3), 피해자들이 '영구적인 고통'을 호소할 정도로 피해 규모가 매우 큽니다(적합 조건 4). '엡스타인 파일' 공개, 피해자 회고록, 공범 유죄 판결 등 증거가 충분히 확보되어 있습니다(적합 조건 5). 엡스타인 사망 및 맥스웰 유죄 판결 등 공적 절차가 진행되었고, 진실 규명은 여전히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>‘출소한지 이틀만에’…과거 교제 폭력 피해 여성 또 성폭행한 50대</t>
+          <t>엡스타인의 민낯 폭로한 마지막 증언…주프레 회고록 '노바디스 걸'</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571546?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260304_0003535015</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-03 00:24:12.646035+00:00</t>
+          <t>2026-03-05 00:22:43.873131+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C228" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C228" t="inlineStr"/>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>20대 여성 A씨가 헤어진 동성 연인 B씨를 불법 촬영하고, 촬영물을 유포하겠다고 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 범행의 죄질이 좋지 않고 피해자가 현재까지도 정신적 고통을 호소하며 엄벌을 탄원하고 있음을 언급했습니다.</t>
+          <t>이 기사는 드라마 '아너: 그녀들의 법정'의 남성 캐릭터 활용과 줄거리를 분석하는 리뷰입니다. 극중 세 여성 변호사가 비밀 성매매 앱 '커넥트인'과 20년 전 실종 사건에 얽힌 거대한 범죄 카르텔에 맞서는 미스터리 추적극입니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되고(적합 조건 1), 증거도 확보되었으나(적합 조건 5), 피고인이 20대 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'의 줄거리와 등장인물에 대한 리뷰입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 이 기사는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>[속보] 전여친 불법촬영에 ‘커밍아웃’ 협박까지…20대女 징역 1년 6개...</t>
+          <t>여성 서사 ‘아너’, 남캐도 절묘하다…‘놈놈놈’ 서현우·최영준·연...</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/02/20260302500146?wlog_tag3=naver</t>
+          <t>https://isplus.com/article/view/isp202603030085</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-02 12:36:06.329306+00:00</t>
+          <t>2026-03-05 00:19:37.962504+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>박제열 검사</t>
+          <t>tvN PD A씨</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>피해자 생방송 폭로, 가해자 몰락 예고</t>
+          <t>검찰 기소, 재판 예정</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너'에서 고위층 비밀 성매매 앱 '커넥트인'과 연루된 박제열 검사의 성범죄 및 가스라이팅 사실이 드러났다. 피해자 윤라영은 생방송 폭로를 통해 박 검사의 잔혹성을 고발하며 그의 몰락을 예고했다. 이 사건은 고위층 권력형 성범죄로 다수의 피해자가 발생했을 가능성이 높으며, 사회적 파장이 클 것으로 예상된다.</t>
+          <t>tvN '식스센스' PD A씨가 후배 제작진 B씨를 강제 추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 불송치 결정을 내렸으나, 피해자 측의 이의신청 후 검찰이 CCTV 영상 등 증거를 바탕으로 혐의를 인정했다. 피해자는 2차 가해를 주장하며 회사와 경찰 조사 과정에서 상처를 받았다고 밝혔다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>상대방(박제열 검사)의 성범죄 가해 사실이 피해자 폭로를 통해 명확히 드러났고 (적합 조건 1), 고위층 검사로서 충분한 자력이 있을 것으로 예상됩니다 (적합 조건 2). '커넥트인'이라는 비밀 성매매 앱을 통해 다수의 피해자가 발생했을 가능성이 높으며 (적합 조건 3), 피해자 윤라영의 생방송 폭로라는 객관적 증거가 존재합니다 (적합 조건 5). 사건이 아직 종결되지 않고 가해자의 몰락이 예고되는 단계입니다 (부적합 조건 0개).</t>
+          <t>검찰 기소로 상대방 책임이 명확하고(조건 1), tvN PD는 대기업 소속으로 상대방 자력이 충분하며(조건 2), CCTV 영상 등 객관적 증거가 확보되었고(조건 5), 검찰 기소라는 공적 절차가 진행 중이다(조건 6). 이는 소송금융 투자에 적합한 여러 조건을 충족한다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>서현우, 성매매 피해자 가스라이팅… 영원히 못 벗어나  경악 ('아너')</t>
+          <t>‘식스센스’ PD, 불구속 기소…경찰 ‘불송치’ 뒤집혔다</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/entertainment/article/1006773/</t>
+          <t>https://www.mk.co.kr/article/11977465</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-02 12:34:41.703926+00:00</t>
+          <t>2026-03-04 00:59:57.555383+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
-      <c r="A230" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A230" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr"/>
-      <c r="D230" t="inlineStr"/>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>정철민</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>드라마 줄거리</t>
+          <t>검찰 기소</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>ENA 월화드라마 '아너 그녀들의 법정'은 윤라영의 성폭행 피해 고백과 조유정 변호를 통해 비밀 성매매 앱 '커넥트'의 실체를 파헤치는 내용을 다룹니다. 이는 실제 사건이 아닌 드라마의 줄거리입니다.</t>
+          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 이는 이전 경찰의 불송치 결정과 달리 검찰이 혐의를 인정하여 법적 절차가 진행 중임을 의미합니다. 피해자 측은 이은의 변호사를 통해 법률 대리를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>제공된 기사는 ENA 월화드라마 '아너 그녀들의 법정'의 줄거리를 설명하는 내용으로, 실제 사건이 아닌 허구의 드라마에 대한 정보입니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>검찰이 강제추행 혐의를 인정하여 기소했으므로 상대방 책임이 비교적 명확하고 증거가 확보되었을 가능성이 높습니다. 또한 형사 절차가 진행 중이므로 민사 소송으로의 연계 가능성이 있습니다. 다만, 집단적 피해가 아니며 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 상대방의 자력이 대기업 수준은 아니라는 점이 한계입니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 또는 미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>'아너 그녀들의 법정' 등장인물·인물관계도 및 지난 줄거리 한눈에 보...</t>
+          <t>경찰 불송치라더니…‘식스센스’ PD, 강제추행 혐의 검찰 기소</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019410</t>
+          <t>https://sports.khan.co.kr/article/202603031747003?pt=nv</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-02 12:29:10.137912+00:00</t>
+          <t>2026-03-04 00:59:34.469575+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>전라남도교육청</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>피의자 검찰 송치 및 기소 완료, 추가 여죄 수사 검토 중</t>
+          <t>학교 성고충심의위원회 이관 등 행정 절차 진행 중</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>20대 남성 B씨가 초등학생 C양을 성폭행하고 성착취물을 제작한 혐의로 체포, 검찰에 송치되어 기소되었습니다. 경찰은 B씨 휴대전화에서 다른 미성년자들에 대한 추가 범죄 정황을 포착했으나, 변호인 측의 절차적 문제 제기로 여죄 수사를 미뤘다는 의혹이 제기되었습니다. 현재 경찰은 여죄 수사를 검토 중이나, 증거능력 관련 법적 다툼이 예상됩니다.</t>
+          <t>전라남도교육청이 학교 내 성고충심의위원회를 교육지원청 및 본청으로 이관하는 개선 조치를 발표했습니다. 이는 기존 학교 단위 심의가 피해자 보호에 소홀했다는 지속적인 문제 제기에 따른 것으로, 피해자 보호 강화 및 교육활동 집중을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'이 충족되지 않아 손해배상금 회수 가능성이 낮습니다. 또한, '증거가 있거나 확보 가능함' 조건은 충족되나, 경찰의 수사 절차상 문제로 여죄에 대한 증거능력 다툼의 여지가 있어 추가 피해자들의 소송 진행에 어려움이 예상됩니다. 이는 소송금융 투자에 있어 중요한 위험 요소입니다.</t>
+          <t>기사는 학교 성고충심의위원회 이관이라는 행정적 개선 조치에 대한 내용으로, 특정 사건의 피해자나 구체적인 손해배상 청구 가능성을 명확히 제시하지 않습니다. 상대방(도교육청)의 자력은 충분하나, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 규모가 불분명합니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>최소 1명, 추가 피해자 다수 예상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>[단독] 아동 성폭행범 추가 범행 알고도… 수사 손놓은 경찰</t>
+          <t>전남지역 학교 성고충심의위원회, 교육지원청·본청 이관</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>http://www.jndn.com/article.php?aid=1772527394428035007</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:59:11.440392+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>IT기업 더 프라임 대표 백태주, 고위층 인사들, 로펌 해일</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>윤라영 변호사의 살인 혐의 재판 진행 중, '커넥트인' 성착취 사건의 전모가 폭로되는 단계</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>IT기업 '더 프라임' 대표 백태주가 20년 전 신인배우 성상납 사건 은폐에 대한 복수로 '커넥트인' 성착취 플랫폼을 만들고 고위층 인사들을 유인. 이 과정에서 다수의 성착취 피해자가 발생했으며, 백태주가 확보한 영상 증거를 통해 사건의 전모가 드러나고 있음. 현재 윤라영 변호사의 살인 혐의 재판이 진행 중이며, 이 재판을 통해 거대 로펌 '해일'의 은폐 시도 등 권력형 비리가 폭로될 것으로 예상됨.</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>본 기사는 드라마 줄거리이나, 내용에 기반하여 분석 시 자력 있는 상대방(IT기업 더 프라임, 고위층 인사들, 로펌 해일)이 특정되고(조건 2), '성상납 리스트'와 '성착취 영상'으로 다수의 피해자가 발생했으며(조건 3), 백태주가 확보한 영상 증거가 명확함(조건 5). 윤라영의 살인 혐의 재판이 진행 중이며, 이 과정에서 '커넥트인' 성착취 사건의 전모가 드러나고 있어 공적 절차가 진행 중인 것으로 볼 수 있음(조건 6).</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>'전 연인 살해 혐의' 이나영, 정당방위 입증되나..정은채, '흑막' 연우진...</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-04/202603040100021470001446</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:30:33.478720+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr"/>
+      <c r="D233" t="inlineStr"/>
+      <c r="E233" t="inlineStr"/>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>기사는 한민서라는 인물이 피해자들의 얼굴이 드러난 성착취 영상을 폭로하고 친부모의 죽음을 목격하는 내용을 담고 있습니다. 피해자와 행위자의 경계가 모호한 지점에서 인물의 설계를 다루는 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>기사 내용이 실제 사건이 아닌 드라마/영화의 줄거리로 판단됩니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 적합성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>정은채,  기꺼이 지옥까지 와보라 …연우진 손잡은 위험한 선택</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15989977</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:28:03.875352+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr"/>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중, 민사소송 제기 권유 단계</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>준강간 피해자가 가해자의 공탁 압박에 직면해 있으며, 신상 공개에 대한 두려움을 느끼고 있습니다. 법률 전문가들은 형사 재판에서 합의를 단호히 거부하고 고액의 손해배상금을 위한 민사소송 제기를 적극 권유하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(준강간), 고액의 손해배상금이 예상되며, 형사 재판이 진행 중이므로 증거 확보 및 공적 절차 진행 조건은 충족됩니다. 그러나 상대방이 개인이므로 자력에 대한 불확실성이 있고, 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>고액 예상</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>가해자 '공탁' 압박, 준강간 피해자  신상 털릴까 두려워요</t>
+        </is>
+      </c>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/9HC9MFLHUDQD</t>
+        </is>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>2026-03-03 12:18:22.655546+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>커넥트인 카르텔 구성원</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>L&amp;J 변호사들의 형사 고소 예고 및 검경합동수사본부 구성</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>ENA 드라마 '아너: 그녀들의 법정'에서 L&amp;J 변호사들이 비밀 성착취 조직 '커넥트인'의 실체를 파헤치고 있다. 법조, 정치, 언론, 재계 최상위층으로 구성된 카르텔의 이용자 명단과 성착취 현장 영상이 확보되었으며, L&amp;J는 긴급 기자회견을 통해 형사 고소를 예고했다. 이 과정에서 검경합동수사본부가 꾸려지고 주요 인물들의 복잡한 관계와 반전이 드러나며 사건은 격화되고 있다.</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>성착취 범죄의 상대방 책임이 명확하고(적합 조건 1), 법조, 정치, 언론, 재계 최상위 카르텔로 자력이 충분하다(적합 조건 2). 다수의 피해자가 존재하며(적합 조건 3), 이용자 명단 및 성착취 현장 영상 등 객관적 증거가 확보되었고(적합 조건 5), 형사 고소 예고 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>'아너' 서현우 사망·이나영 딸 전소영·연우진 반전 정체…역대급 엔딩</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M231" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A232" s="4" t="inlineStr">
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02929046645379712</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:32:03.279474+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>커넥트인 카르텔 (법조, 정치, 언론, 재계 고위 인사 및 관련 기업)</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>성착취 범죄 관련 형사 고소 진행 중, 검경합동수사본부 수사 착수</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>성착취 범죄 카르텔 '커넥트인'에 대한 법적 대응이 진행 중인 사건. L&amp;J 변호사들은 피해자 증언과 핵심 증거를 확보하여 카르텔의 실명을 공개하고 형사 고소를 진행하고 있다. 이와 함께 검경합동수사본부의 수사가 착수되었으며, 사건의 배후에는 법조, 정치, 언론, 재계의 최상위 포식자들이 연루되어 있다.</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>상대방 책임이 성착취 범죄 카르텔로 명확하며, 법조, 정치, 언론, 재계의 최상위 포식자들로 자력이 충분하다. 다수의 피해자가 발생했고, 노트북 핵심 자료, 이용자 명단, 성착취 현장 영상 등 객관적 증거가 확보되었다. 현재 형사 고소가 진행 중이며 검경합동수사본부의 수사가 착수되는 등 공적 절차가 활발히 진행되고 있다.</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>'아너' 서현우, 이나영 손에 사망  고마워요 엄마 ..3단 충격 엔딩[종합...</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/broadcast-drama/2026/03/03/2026030308080710038</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:31:09.945396+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>커넥트인 카르텔 (법조, 정치, 언론, 재계 최상위 인물들), 더 프라임 대표 백태주</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr"/>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>ENA 드라마 '아너 : 그녀들의 법정' 9회 줄거리로, L&amp;J 변호사팀이 비밀 성매매 조직 '커넥트인'의 피해자 증언과 이용자 명단을 확보하며 카르텔에 맞서는 내용입니다. 사건의 배후에 있는 인물들의 정체가 드러나고, 검경합동수사본부가 L&amp;J를 압수수색하는 등 복잡한 전개가 이어집니다.</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>본 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리 요약입니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>'아너' 서현우 사망→이나영 딸 전소영, 연우진 흑막 정체 암시 '3단 충...</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496483</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:30:29.514650+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>앤드루 전 왕자, 엡스타인 관련 재단/재산</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>피해자 회고록 국내 출간, 앤드루 전 왕자 체포 및 석방 등 공적 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인의 성착취 사건과 관련하여 앤드루 전 왕자의 성학대 정황이 다시 부각되고 있으며, 피해자의 회고록이 국내에 번역 출간되었습니다. 앤드루 전 왕자가 체포됐다 풀려나는 등 공적 절차가 진행된 바 있어, 다수의 피해자에 대한 손해배상 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(성학대, 성착취 폭로), 상대방에게 자력이 충분하며(앤드루 전 왕자), 집단적 피해(다수의 피해자)가 발생했고, 증거 확보 가능성이 높으며(회고록, 공적 절차), 이미 공적 절차가 진행 중인 점(앤드루 전 왕자 체포) 등 여러 적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>다수의 피해자</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>엡스타인은 사라졌지만 괴물 키운 토양은 여전히 비옥</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461217&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:29:56.681766+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B232" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I232" t="inlineStr">
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 3년 6개월)</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>교도소 출소 이틀 만에 과거 교제폭력 피해 여성을 성폭행하고 출동한 경찰관을 폭행한 50대 남성 A 씨에게 징역 3년 6개월의 실형이 선고되었습니다. 피해 여성 B 씨는 A 씨의 반복적인 폭력으로 이미 두 차례 처벌받은 바 있으며, 재판부는 피해자가 피고인에 대한 엄벌을 탄원하는 점을 참작했습니다.</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>피고인의 형사상 책임이 명확하고(적합 조건 1) 이미 형사 재판에서 유죄 판결이 선고되어 증거 확보가 용이하다는 점(적합 조건 5, 6)은 긍정적입니다. 그러나 단일 피해자 사건이며, 피고인의 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮을 수 있어 투자 적합도는 중간 수준입니다.</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J232" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L232" t="inlineStr">
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>‘출소한지 이틀만에’…과거 교제 폭력 피해 여성 또 성폭행한 50대</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M232" t="inlineStr">
-[...498 lines deleted...]
-      </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1121751</t>
+          <t>https://www.munhwa.com/article/11571546?ref=naver</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-01 12:26:57.342857+00:00</t>
+          <t>2026-03-03 00:24:12.646035+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>춘천지법 원주지원에서 징역 3년 6개월 실형 선고</t>
+          <t>형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>교도소 출소 이틀 만에 전 연인을 성폭행한 50대 남성 A씨에게 징역 3년 6개월의 실형이 선고되었습니다. 피해자는 A씨의 엄벌을 탄원하고 있으며, A씨는 과거에도 피해자에게 폭력을 휘둘러 처벌받은 전력이 있습니다. 경찰관에게 폭력을 행사하여 공무집행방해 혐의도 추가되었습니다.</t>
+          <t>20대 여성 A씨가 헤어진 동성 연인 B씨를 불법 촬영하고, 촬영물을 유포하겠다고 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 범행의 죄질이 좋지 않고 피해자가 현재까지도 정신적 고통을 호소하며 엄벌을 탄원하고 있음을 언급했습니다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>상대방의 책임은 형사 판결로 명확하고(적합 조건 1), 증거도 충분히 확보되었으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 종결되었습니다(적합 조건 6). 그러나 상대방의 자력이 충분한지 알 수 없고(부적합 조건), 집단적 피해가 아니며(부적합 조건), 피해 규모를 금전적으로 특정하기 어렵습니다. 특히 피고의 자력 부족 가능성이 높아 소송금융 투자 대상으로서는 매력도가 낮습니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되고(적합 조건 1), 증거도 확보되었으나(적합 조건 5), 피고인이 20대 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>“도와달라” 문자 뒤 폰 꺼졌다…출소 이틀 된 전남친, 끔찍 성폭행</t>
+          <t>[속보] 전여친 불법촬영에 ‘커밍아웃’ 협박까지…20대女 징역 1년 6개...</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10684767?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/02/20260302500146?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-01 12:21:09.719679+00:00</t>
+          <t>2026-03-02 12:36:06.329306+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
-      <c r="A241" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E241" t="inlineStr"/>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>박제열 검사</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>피해자 생방송 폭로, 가해자 몰락 예고</t>
+        </is>
+      </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>이 기사는 드라마나 TV 토론에서 피해자를 변호하는 변호사의 모습을 다룬 문화 평론입니다. 상대 변호사가 성범죄 피해자를 비난하는 발언을 하는 상황을 묘사하며, 피해자들을 위한 변호사의 역할에 대해 논하고 있습니다.</t>
+          <t>ENA 드라마 '아너'에서 고위층 비밀 성매매 앱 '커넥트인'과 연루된 박제열 검사의 성범죄 및 가스라이팅 사실이 드러났다. 피해자 윤라영은 생방송 폭로를 통해 박 검사의 잔혹성을 고발하며 그의 몰락을 예고했다. 이 사건은 고위층 권력형 성범죄로 다수의 피해자가 발생했을 가능성이 높으며, 사회적 파장이 클 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건에 대한 보도가 아닌, 드라마나 TV 토론 등 문화 콘텐츠에 대한 평론입니다. 따라서 소송금융 투자 대상이 되는 실제 법적 분쟁이 존재하지 않습니다.</t>
+          <t>상대방(박제열 검사)의 성범죄 가해 사실이 피해자 폭로를 통해 명확히 드러났고 (적합 조건 1), 고위층 검사로서 충분한 자력이 있을 것으로 예상됩니다 (적합 조건 2). '커넥트인'이라는 비밀 성매매 앱을 통해 다수의 피해자가 발생했을 가능성이 높으며 (적합 조건 3), 피해자 윤라영의 생방송 폭로라는 객관적 증거가 존재합니다 (적합 조건 5). 사건이 아직 종결되지 않고 가해자의 몰락이 예고되는 단계입니다 (부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>그들은 어째서 피해자들을 위해 목숨을 걸었나 [정덕현의 문화 헌터스]</t>
+          <t>서현우, 성매매 피해자 가스라이팅… 영원히 못 벗어나  경악 ('아너')</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274308</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1006773/</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-01 00:24:19.975324+00:00</t>
+          <t>2026-03-02 12:34:41.703926+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C242" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C242" t="inlineStr"/>
+      <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고</t>
+          <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>교도소 출소 이틀 만에 과거 교제폭력 피해자였던 30대 여성 B씨에게 성범죄를 저지른 50대 남성 A씨가 징역 3년 6개월의 실형을 선고받았습니다. A씨는 신고를 받고 출동한 경찰관에게도 폭력을 가한 혐의도 있습니다. 피해자는 A씨를 용서하지 않고 엄벌을 탄원 중입니다.</t>
+          <t>ENA 월화드라마 '아너 그녀들의 법정'은 윤라영의 성폭행 피해 고백과 조유정 변호를 통해 비밀 성매매 앱 '커넥트'의 실체를 파헤치는 내용을 다룹니다. 이는 실제 사건이 아닌 드라마의 줄거리입니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>피고인 A씨는 이미 성범죄 및 공무집행방해 혐의로 실형을 선고받아 책임이 명확하고(적합 조건 1), 형사 재판을 통해 유죄가 확정되어 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 피고인이 출소한 지 이틀 만에 재범을 저지른 개인으로, 소송금융 투자에 필요한 충분한 배상 자력을 갖추고 있을 가능성이 매우 낮아 손해배상금 회수가 어렵습니다. 또한 단일 피해자에 대한 사건으로 집단적 피해에 해당하지 않습니다.</t>
+          <t>제공된 기사는 ENA 월화드라마 '아너 그녀들의 법정'의 줄거리를 설명하는 내용으로, 실제 사건이 아닌 허구의 드라마에 대한 정보입니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>'아너 그녀들의 법정' 등장인물·인물관계도 및 지난 줄거리 한눈에 보...</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>nbntv.co.kr</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019410</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:29:10.137912+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>피의자 검찰 송치 및 기소 완료, 추가 여죄 수사 검토 중</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>20대 남성 B씨가 초등학생 C양을 성폭행하고 성착취물을 제작한 혐의로 체포, 검찰에 송치되어 기소되었습니다. 경찰은 B씨 휴대전화에서 다른 미성년자들에 대한 추가 범죄 정황을 포착했으나, 변호인 측의 절차적 문제 제기로 여죄 수사를 미뤘다는 의혹이 제기되었습니다. 현재 경찰은 여죄 수사를 검토 중이나, 증거능력 관련 법적 다툼이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'이 충족되지 않아 손해배상금 회수 가능성이 낮습니다. 또한, '증거가 있거나 확보 가능함' 조건은 충족되나, 경찰의 수사 절차상 문제로 여죄에 대한 증거능력 다툼의 여지가 있어 추가 피해자들의 소송 진행에 어려움이 예상됩니다. 이는 소송금융 투자에 있어 중요한 위험 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>최소 1명, 추가 피해자 다수 예상</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>[단독] 아동 성폭행범 추가 범행 알고도… 수사 손놓은 경찰</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260302510068?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:28:07.576238+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>A씨 (현직 검사)</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 휴대전화 압수수색</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>현직 검사 A씨가 지인 신체를 불법 촬영한 혐의로 경찰 수사를 받고 있다. 피해자의 고소로 수사가 시작되었으며, 경찰은 A씨의 휴대전화를 압수수색하여 사실관계를 파악 중이다. A씨는 혐의를 부인하고 있다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>현직 검사라는 상대방의 자력이 충분하고(적합 조건 2), 경찰이 휴대전화를 압수수색하는 등 증거 확보 노력이 진행 중이며(적합 조건 5), 이미 경찰 수사라는 공적 절차가 진행 중이다(적합 조건 6). 다만, 피해자가 다수가 아닌 개인이므로 집단소송 가능성은 낮다.</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J242" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>CCTV보고 많이 울어 …초등생 집따라가 추행한 여성, 엘베서 벌인 짓</t>
+          <t>현직 검사, 지인 신체 불법촬영 의혹…경찰 수사</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022815155061824</t>
+          <t>http://www.jndn.com/article.php?aid=1772440589427959005</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:00.873248+00:00</t>
+          <t>2026-03-02 12:27:19.638403+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C245" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>생방송 폭로 이후 피해자 모집 및 법적 절차 준비 중</t>
+          <t>경찰 수사 및 형사 재판 진행 중인 다수의 사건 포함</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너'는 불법 성매매 어플 '커넥트인'을 추적하는 변호사들의 이야기를 다룹니다. 현직 검사가 관리하는 고위층 연루 카르텔의 실체가 드러나고, 변호사의 생방송 폭로 이후 다수의 성착취 피해자들이 법적 심판을 위해 모이고 있습니다. 명백한 물증이 확보되어 소송금융 투자에 적합한 조건을 갖추고 있습니다.</t>
+          <t>지난 5년간 성범죄로 검거된 성직자가 458명에 달하며, 이 중 강간·강제추행이 89%를 차지합니다. 불법촬영 범죄는 두 배 증가했으며, 시민단체는 수사 및 재판 중 성직자의 종교활동 중단을 요구하고 있습니다. 이는 성직자 성범죄의 심각성과 광범위한 피해를 보여줍니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>불법 성매매 카르텔의 존재와 운영자(현직 검사) 및 고위층 배후가 명확히 특정되어 상대방 책임이 분명합니다. 거대 카르텔의 특성상 자력이 충분할 것으로 예상되며, 생방송 폭로 이후 다수의 성착취 피해자들이 법률사무소를 찾아와 집단적 피해가 확인됩니다. 확보된 접속 기록, 자금 거래 내역 등 명백한 물증이 존재하며, 공론화된 사건으로 법적 절차 진행 가능성이 매우 높습니다.</t>
+          <t>성직자에 의한 성범죄는 사회적 비난 가능성이 높고, '검거된 성직자 458명'이라는 통계는 다수의 피해자가 존재함을 시사합니다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼) 경찰 수사 및 재판 진행 중인 사건들이 많아 증거 확보가 용이하며, 소속 종교단체에 대한 책임 추궁 가능성도 있습니다. (적합 조건: 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 458명 이상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>불법 성매매 추적 타임라인..결말 앞둔 '아너'에 쏠린 시선</t>
+          <t>[단독]'성범죄' 검거된 성직자 5년간 458명…강간·강제추행 89%</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112751336</t>
+          <t>https://www.news1.kr/society/incident-accident/6086155</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-02-28 12:23:14.837767+00:00</t>
+          <t>2026-03-02 00:23:12.000761+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
-      <c r="A246" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>강은석, 권중현</t>
-[...2 lines deleted...]
-      <c r="D246" t="inlineStr"/>
+          <t>마이클 잭슨 유족</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>드라마 줄거리</t>
+          <t>소송 제기</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>드라마 '아너 그녀들의 법정'의 줄거리 요약으로, 윤라영, 강신재, 황현진 변호사가 성범죄 피해자 조유정의 사건을 맡고, 또 다른 피해자 한민서가 등장하며 VIP 권중현과 관련된 이중 보안 휴대폰 '커넥트인'이 언급됩니다. 피고인으로 강은석이 지목됩니다.</t>
+          <t>마이클 잭슨을 상대로 아동 성매매 및 성적 학대 주장이 제기되며 복수의 피해자가 소송을 제기했다. 피해자들은 잭슨이 재산과 유명세를 이용해 자신들을 조종하고 세뇌했다고 주장한다. 잭슨 가족 측은 이번 소송을 '유산을 노린 돈벌이 수단'이라며 강력히 반박하고 있다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정'의 줄거리 요약으로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 투자할 수 없습니다.</t>
+          <t>마이클 잭슨의 유산을 상대로 소송이 제기되어 상대방의 자력이 충분하며(적합 조건 2), 복수의 피해자가 아동 성매매 및 성적 학대를 주장하고 있어 집단적 피해(적합 조건 3) 및 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 다만, 잭슨 가족 측에서 '돈벌이 수단'이라며 강력히 반박하고 있어 책임 명확성 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>복수</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>'아너 그녀들의 법정', 4회 앞두고 L J 변호사 추적 타임라인</t>
+          <t>유산 노린 돈벌이 수단  마이클 잭슨 '아동 성매매·성적 학대' 주장.....</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>gpkorea.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.gpkorea.com/news/articleView.html?idxno=140474</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=801178</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-02-28 12:20:09.107983+00:00</t>
+          <t>2026-03-01 12:53:12.615568+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
-      <c r="A247" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A247" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr"/>
-      <c r="D247" t="inlineStr"/>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>마이클 잭슨 유족</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>드라마 내용</t>
+          <t>캘리포니아 베벌리힐스 법원에 소송 제기, 후속 심리 예정</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>ENA 드라마 &lt;아너 : 그녀들의 법정&gt;은 성범죄 피해자 변호를 전문으로 하는 로펌 'L&amp;J'의 세 변호사가 성범죄 카르텔에 맞서는 이야기를 다룬다. 드라마는 가해자가 권력구조 안에서 재생산되는 현실과 피해자를 주체로 세우는 서사를 통해 성범죄의 일상성과 사회의 폭력성을 조명한다.</t>
+          <t>팝의 황제 마이클 잭슨의 생전 최측근이었던 카시오 가문 남매들이 고인의 유족을 상대로 아동 성매매 및 성적 학대 혐의로 소송을 제기했습니다. 원고들은 잭슨이 재산과 유명세를 이용해 자신들을 조종하고 학대했다고 주장하며, 23페이지 분량의 소송장을 제출했습니다. 유족 측 변호사는 이를 돈벌이 수단이자 유산을 노린 계략으로 일축하며 강하게 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 리뷰이므로, 소송금융 투자 대상이 되는 구체적인 사건이나 피고를 특정할 수 없습니다. 적합 조건 중 어느 하나에도 해당하지 않아 투자 적합도가 매우 낮습니다.</t>
+          <t>상대방(마이클 잭슨 유족)의 자력이 충분하고(적합 조건 2), 아동 성적 학대라는 피해의 심각성을 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 유족 측이 원고들의 주장을 '돈벌이 수단'으로 일축하며 강력히 반박하고 있어 상대방 책임의 명확성에 대한 다툼이 크고(부적합 조건), 객관적인 증거의 존재 여부가 불분명하며(부적합 조건), 기사에서 집단적 피해 여부가 명확히 드러나지 않아(부적합 조건) 추가적인 사실 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명 (카시오 가문 남매)</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>[오수경의 TVIEW] 아너 : 그녀들의 법정</t>
+          <t>죽어서도 눈 못 감는 마이클 잭슨.. 아동 성매매 및 성적학대 피소 [할리...</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>cine21.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>http://www.cine21.com/news/view/?mag_id=109474&amp;utm_source=naver&amp;utm_medium=news</t>
+          <t>https://www.tvreport.co.kr/world/article/1006553/</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-02-28 01:06:43.689315+00:00</t>
+          <t>2026-03-01 12:53:02.832419+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>A씨 (유명 예능 PD)</t>
+          <t>故 마이클 잭슨 유족</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소, 형사 재판 진행 예정</t>
+          <t>아동 성매매 및 성적 학대 혐의로 민사 소송 제기</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨가 후배 B씨를 강제추행한 혐의로 검찰에 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, B씨의 이의신청 후 검찰이 보완 수사를 통해 CCTV 영상에서 B씨가 A씨를 밀치는 장면을 확인하고 혐의를 인정했습니다. 현재 A씨는 재판에 넘겨진 상태입니다.</t>
+          <t>故 마이클 잭슨의 옛 친구 자녀들이 잭슨을 상대로 아동 성매매 및 성적 학대 혐의로 로스앤젤레스 법원에 소송을 제기했습니다. 원고들은 7세 때부터 약물 투여 및 성폭행을 당했다고 주장하며, 유족 측은 이를 돈을 뜯어내려는 시도라고 반박하고 있습니다. 현재 민사 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>검찰이 CCTV 영상 등 객관적 증거를 확보하여 유명 예능 PD를 강제추행 혐의로 불구속 기소함으로써 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 크다고 보기 어렵고, 상대방의 자력에 대한 정보가 부족하여 High 등급에는 미치지 못합니다.</t>
+          <t>피고(故 마이클 잭슨 유족)의 자력이 충분하고(적합 조건 2), 아동 성적 학대 혐의로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 상대방 책임의 명확성이 논쟁 중이며(적합 조건 1 불확실), 객관적 증거 유무가 불분명하여 소송의 승소 가능성에 대한 추가 검토가 필요합니다(적합 조건 5 불확실).</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 이상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>유명 예능 PD, 후배 강제추행 의혹…결국 불구속 기소</t>
+          <t>“7세 때부터 학대”…故 마이클 잭슨, 아동 성매매 등 혐의로 피소 [IS...</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/02/27/20260227500297?wlog_tag3=naver</t>
+          <t>https://isplus.com/article/view/isp202603010035</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-02-28 01:02:44.398363+00:00</t>
+          <t>2026-03-01 12:45:22.672830+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단/관계자</t>
+          <t>마이클 잭슨 유산 관리 단체</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>미국 법무부 엡스타인 파일 공개, 추가 피해자 확인 및 소송 가능성</t>
+          <t>로스앤젤레스 법원에 소장 제출</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>미국 법무부가 공개한 제프리 엡스타인 파일에 스티븐 호킹 박사가 비키니 여성들과 함께 있는 사진이 포함되어 논란이 되고 있습니다. 심포지엄 참석자 중 한 명은 해당 여성들이 엡스타인에 의해 성 착취를 당한 피해자일 수 있다고 주장했으며, 호킹의 이름은 엡스타인 파일에서 250회 이상 언급됩니다. 이는 엡스타인 관련 추가 피해자 발굴 및 소송 가능성을 시사합니다.</t>
+          <t>故 마이클 잭슨이 아동 성매매 및 성적 학대 혐의로 피소되었습니다. 카시오 가문 형제자매들이 마이클 잭슨 유산 관리 단체를 상대로 소장을 제출하며, 10년 이상 약물 투여 및 성폭행을 당했다고 주장했습니다. 유족 측은 이를 돈을 뜯어내려는 시도라고 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>제프리 엡스타인의 미성년자 성착취 혐의는 이미 기소되었고, 미국 법무부가 관련 파일을 공개하여 상대방 책임이 명확합니다. 엡스타인 재단은 상당한 자력을 보유하고 있을 것으로 추정되며, 파일에 이름이 250회 이상 언급되는 등 다수의 피해자가 존재할 가능성이 높습니다. 미성년자 성착취는 심각한 피해를 야기하므로 피해 규모가 크고, 미국 법무부 파일 등 객관적 증거 확보가 가능하며, 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에 해당합니다. 故 마이클 잭슨 유산 관리 단체를 상대로 아동 성매매 및 성적 학대 혐의로 소송이 제기되었으며, 카시오 가문 형제자매 다수가 원고로 참여했습니다. 유족 측이 과거 2억 1300만 달러 갈취 시도를 주장한 점으로 미루어 피해 규모가 매우 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (카시오 가문 형제자매들)</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>스티븐 호킹 박사가 왜 ‘비키니’ 여성들 사이에?</t>
+          <t>[할리웃뮤즈]故 마이클 잭슨, 아동 성매매 및 성적 학대 혐의로 피소</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571231?ref=naver</t>
+          <t>https://www.heraldmuse.com/article/10684736?ref=naver</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-02-28 00:58:20.347382+00:00</t>
+          <t>2026-03-01 12:43:18.429991+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
-      <c r="A250" s="2" t="inlineStr">
+      <c r="A250" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>故 마이클 잭슨 유족</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>로스앤젤레스 법원에 손해배상액 및 징벌적 손해배상액 결정을 위한 재판 요구 소송 제기. 유족 측의 '민사상 공갈 계획' 관련 중재 소송도 진행 중.</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>故 마이클 잭슨의 옛 친구 자녀 3명이 잭슨이 약물을 투여하고 성폭행했다며 유족을 상대로 로스앤젤레스 법원에 소송을 제기했습니다. 원고 측은 잭슨이 10년 넘게 아동 성범죄를 저질렀다고 주장하며 손해배상액과 징벌적 손해배상액을 요구하고 있습니다. 유족 측은 이를 '갈취 시도'로 규정하며 강력히 반박하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>피고 측(故 마이클 잭슨 유족)의 자력이 충분하고, 손해배상액 및 징벌적 손해배상액 요구로 피해 규모가 클 가능성이 있습니다. 그러나 유족 측이 소송을 '갈취 시도'로 강력히 반박하고 있으며, 故 마이클 잭슨이 과거 아동 성추행 혐의로 무죄 판결을 받은 전력이 있어 상대방 책임의 명확성과 증거 확보에 대한 리스크가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>2억 1300만 달러(약 3136억 원) 이상 추정</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>故마이클 잭슨이 약물 투여후 성폭행 ..아동성매매 혐의 피소[Oh!llywood...</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112752010</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:42:37.742610+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B250" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I250" t="inlineStr">
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 3년 6개월)</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>교도소 출소 이틀 만에 과거 교제 폭력 피해 여성을 다시 성폭행하고 출동 경찰관까지 폭행한 50대 남성 A 씨에게 징역 3년 6개월의 실형이 선고되었다. 피해 여성 B 씨는 A 씨의 반복적인 폭력으로 이미 여러 차례 처벌을 이끌어냈던 상황이었다. 재판부는 A 씨의 범행 정도가 심해지고 반복되는 점을 지적하며 엄벌을 결정했다.</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>가해자의 형사상 책임이 명확하고 유죄 판결이 선고되어 증거 확보는 용이하나(적합 조건 1, 5), 상대방이 개인으로 자력 불충분 가능성이 높아 손해배상금 회수 가능성이 낮음. 또한 집단적 피해가 아닌 단일 피해자 사건으로(적합 조건 3, 4 불충족) 소송금융 투자 대상으로서의 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J250" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>CCTV에 걸렸나…‘강제추행 의혹’ 유명 예능 PD, 불구속 기소</t>
+          <t>출소 이틀 만에 과거 교제 폭력 30대 피해 여성 또 성폭행한 50대 남성</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975267</t>
+          <t>https://www.wikitree.co.kr/articles/1121751</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-02-28 00:29:33.294364+00:00</t>
+          <t>2026-03-01 12:26:57.342857+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>30대 남성 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>1심에서 미성년자 유인 혐의 유죄, 아동복지법 위반 혐의 무죄 선고 후 검찰 및 피고인 모두 항소</t>
+          <t>춘천지법 원주지원에서 징역 3년 6개월 실형 선고</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 17세 가출 청소년 B양을 모텔로 유인해 간음한 혐의로 1심에서 징역 1년 실형을 선고받았다. 재판부는 미성년자 유인 혐의는 인정했으나, 아동복지법 위반(성적 학대) 혐의는 무죄로 판단했다. 현재 피고인과 검찰 모두 항소한 상태이다.</t>
+          <t>교도소 출소 이틀 만에 전 연인을 성폭행한 50대 남성 A씨에게 징역 3년 6개월의 실형이 선고되었습니다. 피해자는 A씨의 엄벌을 탄원하고 있으며, A씨는 과거에도 피해자에게 폭력을 휘둘러 처벌받은 전력이 있습니다. 경찰관에게 폭력을 행사하여 공무집행방해 혐의도 추가되었습니다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>상대방이 일반인으로 자력이 충분하지 않을 가능성이 높아 소송금융의 투자 회수 가능성이 낮다 (적합 조건 2 불충족). 또한, 피해자가 1명으로 집단적 피해가 아니며 (적합 조건 3 불충족), 금전적 피해 규모를 특정하기 어렵다 (적합 조건 4 불충족). 비록 유인 혐의에 대한 책임이 명확하고 증거가 확보되었으나, 투자 매력이 떨어진다.</t>
+          <t>상대방의 책임은 형사 판결로 명확하고(적합 조건 1), 증거도 충분히 확보되었으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 종결되었습니다(적합 조건 6). 그러나 상대방의 자력이 충분한지 알 수 없고(부적합 조건), 집단적 피해가 아니며(부적합 조건), 피해 규모를 금전적으로 특정하기 어렵습니다. 특히 피고의 자력 부족 가능성이 높아 소송금융 투자 대상으로서는 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>나이 몰랐다 …17살 가출청소년 모텔 유인 30대, 성학대 '무죄'</t>
+          <t>“도와달라” 문자 뒤 폰 꺼졌다…출소 이틀 된 전남친, 끔찍 성폭행</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10684767?ref=naver</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:21:09.719679+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr"/>
+      <c r="D253" t="inlineStr"/>
+      <c r="E253" t="inlineStr"/>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>이 기사는 드라마나 TV 토론에서 피해자를 변호하는 변호사의 모습을 다룬 문화 평론입니다. 상대 변호사가 성범죄 피해자를 비난하는 발언을 하는 상황을 묘사하며, 피해자들을 위한 변호사의 역할에 대해 논하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 사건에 대한 보도가 아닌, 드라마나 TV 토론 등 문화 콘텐츠에 대한 평론입니다. 따라서 소송금융 투자 대상이 되는 실제 법적 분쟁이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>그들은 어째서 피해자들을 위해 목숨을 걸었나 [정덕현의 문화 헌터스]</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274308</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:24:19.975324+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>교도소 출소 이틀 만에 과거 교제폭력 피해자였던 30대 여성 B씨에게 성범죄를 저지른 50대 남성 A씨가 징역 3년 6개월의 실형을 선고받았습니다. A씨는 신고를 받고 출동한 경찰관에게도 폭력을 가한 혐의도 있습니다. 피해자는 A씨를 용서하지 않고 엄벌을 탄원 중입니다.</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>피고인 A씨는 이미 성범죄 및 공무집행방해 혐의로 실형을 선고받아 책임이 명확하고(적합 조건 1), 형사 재판을 통해 유죄가 확정되어 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 피고인이 출소한 지 이틀 만에 재범을 저지른 개인으로, 소송금융 투자에 필요한 충분한 배상 자력을 갖추고 있을 가능성이 매우 낮아 손해배상금 회수가 어렵습니다. 또한 단일 피해자에 대한 사건으로 집단적 피해에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>출소 이틀 만에 성범죄 저지른 50대... 피해자 또 찾아가 범행</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L252" t="inlineStr">
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/01/2026030107175742333</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:22:58.491595+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 재단 및 관련 공범</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>클린턴 전 대통령 관련 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인의 성범죄 피해자로 알려진 여성과 빌 클린턴 전 대통령이 함께 있는 욕조 사진이 공개되며 논란이 일고 있습니다. 클린턴 전 대통령은 조사에서 해당 여성의 신원을 모르며 엡스타인의 범죄에 대해 알지 못했다고 진술했습니다. 법무부는 해당 여성이 엡스타인의 성범죄 피해자라고 밝힌 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>엡스타인의 성범죄 피해자가 다수 존재하며(적합 조건 3), 법무부의 공식 발표와 욕조 사진 등 객관적 증거가 확보되어 있음(적합 조건 5). 클린턴 전 대통령에 대한 조사 등 공적 절차가 진행 중이며(적합 조건 6), 성범죄 특성상 피해 규모가 크고(적합 조건 4) 엡스타인 재단 및 관련 인물들의 자력이 충분할 것으로 예상되어(적합 조건 2) 소송금융 투자에 매우 적합함.</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>여성과 욕조 사진 공개되자... 클린턴 “엡스타인 범죄 몰랐다”</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/02/28/27DXEABWHFHQJONZTYH6G6LUXA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:28:23.515378+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr"/>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 가해 여성 정신의료기관 입원</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>경기도 안양의 한 아파트에서 초등학생 남자아이가 여성을 따라 집 안까지 들어와 성추행당한 사건. CCTV 영상에 범행 정황이 담겨 있으며, 가해 여성은 정신적인 어려움으로 정신의료기관에 강제 입원 조치됨. 피해 부모는 경찰 수사 진행에 불만을 표하며 엄중한 처벌을 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하고(적합 조건 1) CCTV 영상 등 증거가 충분하며(적합 조건 5) 경찰 수사 및 정신의료기관 입원 등 공적 절차가 진행 중이나(적합 조건 6), 가해자가 정신적인 어려움을 겪고 있어 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>CCTV보고 많이 울어 …초등생 집따라가 추행한 여성, 엘베서 벌인 짓</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M256" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026022815155061824</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:26:00.873248+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>불법 성매매 카르텔 '커넥트인' 운영진 및 고위층 배후</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>생방송 폭로 이후 피해자 모집 및 법적 절차 준비 중</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>ENA 드라마 '아너'는 불법 성매매 어플 '커넥트인'을 추적하는 변호사들의 이야기를 다룹니다. 현직 검사가 관리하는 고위층 연루 카르텔의 실체가 드러나고, 변호사의 생방송 폭로 이후 다수의 성착취 피해자들이 법적 심판을 위해 모이고 있습니다. 명백한 물증이 확보되어 소송금융 투자에 적합한 조건을 갖추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>불법 성매매 카르텔의 존재와 운영자(현직 검사) 및 고위층 배후가 명확히 특정되어 상대방 책임이 분명합니다. 거대 카르텔의 특성상 자력이 충분할 것으로 예상되며, 생방송 폭로 이후 다수의 성착취 피해자들이 법률사무소를 찾아와 집단적 피해가 확인됩니다. 확보된 접속 기록, 자금 거래 내역 등 명백한 물증이 존재하며, 공론화된 사건으로 법적 절차 진행 가능성이 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>불법 성매매 추적 타임라인..결말 앞둔 '아너'에 쏠린 시선</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M257" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112751336</t>
+        </is>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:23:14.837767+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>강은석, 권중현</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr"/>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>드라마 '아너 그녀들의 법정'의 줄거리 요약으로, 윤라영, 강신재, 황현진 변호사가 성범죄 피해자 조유정의 사건을 맡고, 또 다른 피해자 한민서가 등장하며 VIP 권중현과 관련된 이중 보안 휴대폰 '커넥트인'이 언급됩니다. 피고인으로 강은석이 지목됩니다.</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>제공된 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정'의 줄거리 요약으로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 투자할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>'아너 그녀들의 법정', 4회 앞두고 L J 변호사 추적 타임라인</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>gpkorea.com</t>
+        </is>
+      </c>
+      <c r="L258" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M258" t="inlineStr">
+        <is>
+          <t>https://www.gpkorea.com/news/articleView.html?idxno=140474</t>
+        </is>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:20:09.107983+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr"/>
+      <c r="D259" t="inlineStr"/>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>드라마 내용</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>ENA 드라마 &lt;아너 : 그녀들의 법정&gt;은 성범죄 피해자 변호를 전문으로 하는 로펌 'L&amp;J'의 세 변호사가 성범죄 카르텔에 맞서는 이야기를 다룬다. 드라마는 가해자가 권력구조 안에서 재생산되는 현실과 피해자를 주체로 세우는 서사를 통해 성범죄의 일상성과 사회의 폭력성을 조명한다.</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 사건이 아닌 드라마 리뷰이므로, 소송금융 투자 대상이 되는 구체적인 사건이나 피고를 특정할 수 없습니다. 적합 조건 중 어느 하나에도 해당하지 않아 투자 적합도가 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>[오수경의 TVIEW] 아너 : 그녀들의 법정</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>cine21.com</t>
+        </is>
+      </c>
+      <c r="L259" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M252" t="inlineStr">
-[...502 lines deleted...]
-      </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2560678</t>
+          <t>http://www.cine21.com/news/view/?mag_id=109474&amp;utm_source=naver&amp;utm_medium=news</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-02-28 00:17:00.289333+00:00</t>
+          <t>2026-02-28 01:06:43.689315+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨</t>
+          <t>A씨 (유명 예능 PD)</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>검찰 불구속 기소, 형사 재판 진행 예정</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>유명 예능 PD A씨가 후배 B씨를 강제추행한 혐의로 검찰에 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, B씨의 이의신청 후 검찰이 보완 수사를 통해 CCTV 영상에서 B씨가 A씨를 밀치는 장면을 확인하고 혐의를 인정했습니다. 현재 A씨는 재판에 넘겨진 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>검찰이 CCTV 영상 등 객관적 증거를 확보하여 유명 예능 PD를 강제추행 혐의로 불구속 기소함으로써 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 크다고 보기 어렵고, 상대방의 자력에 대한 정보가 부족하여 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>유명 예능 PD, 후배 강제추행 의혹…결국 불구속 기소</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L260" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M260" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/law/2026/02/27/20260227500297?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:02:44.398363+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 재단/관계자</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E260" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I260" t="inlineStr">
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>미국 법무부 엡스타인 파일 공개, 추가 피해자 확인 및 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>미국 법무부가 공개한 제프리 엡스타인 파일에 스티븐 호킹 박사가 비키니 여성들과 함께 있는 사진이 포함되어 논란이 되고 있습니다. 심포지엄 참석자 중 한 명은 해당 여성들이 엡스타인에 의해 성 착취를 당한 피해자일 수 있다고 주장했으며, 호킹의 이름은 엡스타인 파일에서 250회 이상 언급됩니다. 이는 엡스타인 관련 추가 피해자 발굴 및 소송 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인의 미성년자 성착취 혐의는 이미 기소되었고, 미국 법무부가 관련 파일을 공개하여 상대방 책임이 명확합니다. 엡스타인 재단은 상당한 자력을 보유하고 있을 것으로 추정되며, 파일에 이름이 250회 이상 언급되는 등 다수의 피해자가 존재할 가능성이 높습니다. 미성년자 성착취는 심각한 피해를 야기하므로 피해 규모가 크고, 미국 법무부 파일 등 객관적 증거 확보가 가능하며, 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>스티븐 호킹 박사가 왜 ‘비키니’ 여성들 사이에?</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11571231?ref=naver</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:58:20.347382+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>가해 여성</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 가해 여성 정신의료기관 강제 입원 중</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>경기 안양의 한 아파트에서 초등학생 남아를 집안까지 따라가 성추행한 사건이 발생했다. 엘리베이터 CCTV와 홈캠 영상에 범행 장면이 담겨 증거가 명확하며, 가해 여성은 현재 정신의료기관에 강제 입원된 상태로 경찰 조사가 진행 중이다. 피해 아동 부모는 경찰의 미온적 대처와 사회적 인식에 대한 불만을 표하고 있다.</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>가해자의 책임은 CCTV 등 명확한 증거로 입증 가능하나(적합 조건 1, 5), 상대방이 개인이며 정신질환을 앓고 있어 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮음. 또한 집단적 피해가 아닌 단일 피해자 사건임.</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J260" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L260" t="inlineStr">
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>이 상황이 여아였다면 ...초등생 아들 성추행 여성, 당일 엘베 CCTV '충...</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M260" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A261" s="2" t="inlineStr">
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602270743192360</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:29:40.852959+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>A씨 (유명 예능 PD)</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>검찰 불구속 기소, 형사 재판 예정</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>유명 예능 PD A씨가 지난해 8월 B씨를 강제추행한 혐의로 검찰에 불구속 기소되었습니다. 경찰은 불송치 결정했으나, B씨의 불복으로 보완 수사에 나선 검찰이 CCTV 영상을 통해 혐의를 규명했습니다. 현재 형사 재판이 예정되어 있으며, 피해자 측 변호인은 검찰의 결정에 감사를 표했습니다.</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (검찰 기소 및 CCTV 증거 확보), 증거가 있거나 확보 가능함 (CCTV 영상), 이미 공적 절차(검찰 기소)가 진행 중임에 따라 적합 조건 3가지가 충족됩니다. 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어려워 Medium 등급으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>CCTV에 걸렸나…‘강제추행 의혹’ 유명 예능 PD, 불구속 기소</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11975267</t>
+        </is>
+      </c>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:29:33.294364+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B261" t="inlineStr">
-[...69 lines deleted...]
-      <c r="D262" t="inlineStr">
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>30대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E262" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I262" t="inlineStr">
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>1심에서 미성년자 유인 혐의 유죄, 아동복지법 위반 혐의 무죄 선고 후 검찰 및 피고인 모두 항소</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>30대 남성 A씨가 17세 가출 청소년 B양을 모텔로 유인해 간음한 혐의로 1심에서 징역 1년 실형을 선고받았다. 재판부는 미성년자 유인 혐의는 인정했으나, 아동복지법 위반(성적 학대) 혐의는 무죄로 판단했다. 현재 피고인과 검찰 모두 항소한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>상대방이 일반인으로 자력이 충분하지 않을 가능성이 높아 소송금융의 투자 회수 가능성이 낮다 (적합 조건 2 불충족). 또한, 피해자가 1명으로 집단적 피해가 아니며 (적합 조건 3 불충족), 금전적 피해 규모를 특정하기 어렵다 (적합 조건 4 불충족). 비록 유인 혐의에 대한 책임이 명확하고 증거가 확보되었으나, 투자 매력이 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J262" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>힐러리 前영부인, 첫 의회증언서  엡스타인 몰랐다…트럼프 조사 받아야...</t>
+          <t>나이 몰랐다 …17살 가출청소년 모텔 유인 30대, 성학대 '무죄'</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790037.html</t>
+          <t>https://www.mt.co.kr/society/2026/02/28/2026022807325683519</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:53.121223+00:00</t>
+          <t>2026-02-28 00:27:15.417959+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단 및 관련자</t>
+          <t>빌 클린턴</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>연방하원 감독위원회 비공개 증언 진행 중</t>
+          <t>연방 하원 감독위원회 비공개 조사 진행 중</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>힐러리 클린턴 전 국무장관이 미성년자 성착취범 제프리 엡스타인 의혹과 관련해 연방하원 감독위원회 비공개 증언대에 섰다. 클린턴 전 장관은 엡스타인의 범행을 알지 못했다고 주장하며, 트럼프 대통령의 행위로부터 관심을 돌리기 위한 증언 강요라고 비판했다. 빌 클린턴 전 대통령도 증언 예정이며, 과거 엡스타인 성범죄 피해자로 추정되는 여성과 함께 있는 사진이 공개된 바 있다.</t>
+          <t>빌 클린턴 전 미국 대통령이 미성년자 성착취범 제프리 엡스타인의 성범죄 의혹에 대해 몰랐다고 부인했다. 그러나 법무부가 공개한 엡스타인 사건 문건에는 클린턴 전 대통령이 엡스타인의 성범죄 피해자와 함께 있는 사진 등이 포함되어 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>미성년자 성착취범 제프리 엡스타인의 책임이 명확하고(적합 조건 1), 그의 재산으로 충분한 자력이 예상된다(적합 조건 2). 다수의 미성년자 성착취 피해자가 발생하여 집단적 피해 규모가 크며(적합 조건 3, 4), 의회 증언 등 공적 절차가 진행 중이고(적합 조건 6) 관련 증거(공개된 파일)가 존재한다(적합 조건 5).</t>
+          <t>빌 클린턴 전 대통령은 충분한 자력을 가진 상대방이며(적합 조건 2), 엡스타인 사건은 다수의 미성년자 성착취 피해자를 포함하는 집단적 피해 사건임(적합 조건 3). 법무부 공개 문건 및 사진 등 객관적 증거가 존재하며(적합 조건 5), 연방 하원 감독위원회의 비공개 조사가 진행 중이므로(적합 조건 6) 책임 규명 가능성이 높음.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>힐러리, 첫 의회증언서  엡스타인 몰랐다</t>
+          <t>힐러리 이어 빌 클린턴도 “엡스타인 성범죄 몰랐다”</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260227074409Gfd</t>
+          <t>https://www.munhwa.com/article/11571273?ref=naver</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:07.104445+00:00</t>
+          <t>2026-02-28 00:26:39.790400+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단</t>
+          <t>제프리 엡스타인 재단 및 공범</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>미 법무부 제프리 엡스타인 파일 공개</t>
+          <t>사건의 파장이 현재형이며 관련자들에 대한 법적, 사회적 책임 추궁 지속</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>미 법무부가 공개한 제프리 엡스타인 파일에 고 스티븐 호킹 박사와 비키니 차림 여성들의 사진이 포함되어 논란. 엡스타인이 후원한 심포지엄에서 찍힌 사진으로, 노벨상 수상자 필립 제임스 피블스는 사진 속 여성들이 엡스타인의 성 착취 피해자일 수 있다고 주장. 호킹 유족은 여성들이 간병인이었다며 부적절한 행동을 부인.</t>
+          <t>제프리 엡스타인의 성폭력·성착취 범죄 피해자이자 고발자인 버니지아 로버츠 주프레의 회고록 『노바디스 걸』에 대한 기사이다. 엡스타인의 범죄는 여전히 파장이 현재형이며, 주프레는 앤드루 전 왕자의 몰락에 결정적 역할을 했다. 이 책은 묻힐 뻔했던 범죄가 세상에 드러난 과정과 피해자의 고통, 그리고 회복과 용기의 여정을 담고 있다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>미 법무부 공개 엡스타인 파일에 포함된 사진으로, 엡스타인의 미성년자 성 착취 범죄와 연관될 가능성이 높음. (적합 조건 1, 5, 6) 엡스타인 사건은 다수의 피해자가 존재하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 그의 재산으로 배상 능력이 충분할 것으로 예상됨(적합 조건 2). 다만, 사진 속 여성들이 실제 피해자인지, 호킹 박사의 연루 여부는 추가 확인이 필요함.</t>
+          <t>제프리 엡스타인의 성범죄는 상대방 책임이 명확하고(적합 조건 1), 그의 재산 규모와 관련 인물들을 고려할 때 자력이 충분하며(적합 조건 2), 다수의 취약한 여성을 대상으로 한 집단적 피해(적합 조건 3)이다. 피해 규모가 크고(적합 조건 4), 길레인 맥도웰의 유죄 판결 및 회고록 등 증거가 확보 가능하며(적합 조건 5), 사건의 파장이 현재형으로 관련 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 취약 여성</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>비키니 여성들 사이 호킹 박사…유족  간병인일 뿐</t>
+          <t>엡스타인 성범죄 생존자의 목소리</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178413</t>
+          <t>https://www.joongang.co.kr/article/25408108</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-02-27 00:25:43.824822+00:00</t>
+          <t>2026-02-28 00:20:24.463786+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
-      <c r="A267" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A267" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C267" t="inlineStr"/>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>미 하원 감독위원회 조사 진행 중</t>
+          <t>검찰 불구속 기소, 재판 예정</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>미 하원 감독위원회가 제프리 엡스타인 사건과 관련하여 힐러리 클린턴 전 국무장관과 빌 클린턴 전 대통령의 비공개 조사를 진행 중이다. 클린턴 부부는 엡스타인과의 연관성을 부인하며 정치적 의도라고 반발하고 있다. 미 법무부가 공개한 엡스타인 문건에는 빌 클린턴 전 대통령의 여행 기록과 사진이 포함되어 있어 의혹이 증폭되고 있다.</t>
+          <t>유명 예능 PD A 씨가 직장 후배를 강제추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 혐의 없음으로 불송치했으나, 피해자의 이의신청 후 검찰 보완수사 결과 CCTV 영상에서 피해자가 A 씨를 밀치는 장면이 확인되어 추행 혐의가 인정되었다. 현재 재판을 앞두고 있다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 사건은 다수의 피해자(집단적 피해)와 심각한 피해 규모를 동반하며, 미 법무부가 공개한 문건 등 객관적 증거가 존재합니다. 현재 미 하원 감독위원회의 조사가 진행 중(공적 절차 진행 중)이므로, 추가적인 사실관계 규명 및 잠재적 피고인 특정 가능성이 높습니다. 클린턴 부부의 직접적인 불법 행위가 명확히 드러나지는 않았으나, 조사를 통해 새로운 사실이 밝혀질 경우 소송금융 투자 기회가 발생할 수 있습니다.</t>
+          <t>검찰 기소로 상대방 책임이 비교적 명확해졌고(적합 조건 1), CCTV 영상이라는 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰 기소라는 공적 절차가 진행 중임(적합 조건 6). 다만, 피해자가 한 명이고 피해 규모가 명확히 크다고 보기 어려워 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>[자막뉴스] 전 영부인의 굴욕...고발 위기에 등판한 힐러리 '발끈'</t>
+          <t>[단독] 검찰, '강제추행 의혹' 유명 예능 PD 불구속 기소</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602270716576151</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602272332240892</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-02-27 00:25:32.809889+00:00</t>
+          <t>2026-02-28 00:19:42.644306+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
-      <c r="A268" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A268" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>빌 클린턴, 힐러리 클린턴 (잠재적)</t>
+          <t>정모씨</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>미국 의회 증언 진행 중, 엡스타인 파일 공개 촉구</t>
+          <t>검찰 기소, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>힐러리 클린턴 전 국무부 장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 의회에 증언하며 자신은 범행에 대해 아는 바가 없다고 주장했습니다. 빌 클린턴 전 대통령 또한 엡스타인 파일에서 피해자와 함께 찍힌 사진이 공개되는 등 연루 의혹이 제기되어 의회 증언을 앞두고 있습니다. 공화당은 엡스타인 파일 공개를 촉구하며 클린턴 부부를 소환했습니다.</t>
+          <t>유명 예능 PD 정모씨가 직장 후배 A씨를 강제추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 불송치 결정했으나, A씨의 이의신청 후 검찰이 CCTV 영상을 확보하여 혐의를 인정했다. 피해자 A씨는 회사와 경찰로부터 상처를 받았으나, 검찰의 기소 결정에 감사를 표했다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>빌 클린턴, 힐러리 클린턴 등 사회적 지위가 높은 인물이 소송 상대방이 될 가능성이 있어 자력이 충분합니다. 엡스타인 사건은 다수의 미성년자 성범죄 피해자를 포함하는 집단적 피해이며, '엡스타인 파일' 및 법무부의 피해자 특정 등 객관적 증거가 존재하거나 확보 가능합니다. 현재 미국 의회 증언 등 공적 절차가 진행 중이며, 사건이 종결되지 않았습니다.</t>
+          <t>유명 예능 PD의 강제추행 혐의에 대해 검찰이 CCTV 영상 등 객관적 증거를 확보하여 기소함으로써 상대방의 책임이 명확하며(적합 조건 1, 5), 공적 절차(검찰 수사 및 기소)가 진행 중인 점(적합 조건 6)은 소송금융 투자에 적합합니다. 그러나 집단적 피해가 아닌 개별 사건이며 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>힐러리  난 엡스타인 몰랐다…트럼프도 불러라  첫 의회 증언</t>
+          <t>검찰, 유명 예능 PD '후배 강제추행 혐의' 불구속 기소</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602270176&amp;t=NN</t>
+          <t>https://www.nocutnews.co.kr/news/6477820?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227112911</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-02-27 00:25:03.560457+00:00</t>
+          <t>2026-02-28 00:19:25.616866+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
-      <c r="A269" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A269" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>프로골퍼 B씨</t>
+          <t>유명 예능 PD A씨</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>항소심에서 집행유예 선고, 피해자와 합의 완료</t>
+          <t>형사 재판 진행 중 (불구속 기소)</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>프로골퍼 B씨가 레슨생 A씨를 강제 추행하고 폭행한 혐의로 기소되어 1심에서 실형을 선고받았으나, 항소심에서 피해자와 합의하고 반성하는 점이 참작되어 징역형의 집행유예를 선고받았다. B씨는 범행 후 A씨를 '꽃뱀'으로 몰아세우는 2차 가해를 하기도 했다.</t>
+          <t>유명 예능 PD A씨가 지난해 8월 예능 프로그램 제작에 참여한 B씨를 강제추행한 혐의로 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, 피해자 측 이의 신청 후 검찰이 보완 수사를 통해 CCTV 영상 등 증거를 확보하여 기소했습니다. A씨는 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>피해자와 가해자 간 이미 합의가 이루어져 피해자가 처벌을 원하지 않는 점이 항소심 감형의 주요 근거가 되었음. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규 소송 가능성이 없음.</t>
+          <t>검찰의 불구속 기소와 CCTV 영상 등 객관적 증거가 있어 상대방 책임이 비교적 명확합니다. 이미 형사 절차가 진행 중이며, 이는 민사 손해배상 소송에 긍정적인 영향을 줄 수 있습니다. 다만, 단일 피해자 사건이며 상대방의 자력에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>너만 보면 설레 …50대 여성 강제 추행 프로 골퍼, 항소심서 감형</t>
+          <t>‘강제추행 혐의’ 유명 예능 PD, 불구속 기소···경찰 ‘무혐의’ 뒤...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003528625</t>
+          <t>https://www.khan.co.kr/article/202602272220001</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-02-27 00:24:04.133295+00:00</t>
+          <t>2026-02-28 00:17:39.713849+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>친부</t>
+          <t>유명 예능 PD A씨</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>친부 1심 징역 20년 선고, 항소 진행 중</t>
+          <t>형사 재판 진행 중 (불구속 기소)</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>친부가 8년간 친딸을 성폭행하고 성착취물을 제작하는 등 200회 이상 범행을 저질렀으며, 1심에서 징역 20년을 선고받고 현재 항소심이 진행 중입니다. 피해자는 심리적·경제적으로 친부에게 의존하는 취약한 상태에서 장기간 극심한 피해를 입었습니다.</t>
+          <t>유명 예능 PD A씨가 지난해 8월 피해자 B씨에게 원치 않는 신체 접촉을 한 혐의(강제추행)로 검찰의 보완 수사 끝에 불구속 기소되어 재판에 넘겨졌습니다. 경찰은 혐의없음으로 불송치 결정했으나, 피해자 측의 이의신청 후 검찰은 CCTV 영상을 통해 혐의를 인정했습니다. 피해자 측은 검찰의 결정에 감사를 표했습니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>친부의 8년간 성폭행 및 성착취물 제작 등 범죄 사실이 1심 판결로 명확히 확인되어 상대방 책임이 분명하고(적합 조건 1) 객관적 증거가 충분합니다(적합 조건 5). 피해자의 정신적, 신체적 피해 규모는 막대하나(적합 조건 4), 상대방이 개인인 친부이므로 배상금 회수 가능성이 불확실하여 소송금융 투자 적합도가 Medium으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 기소, CCTV 영상), 객관적 증거(CCTV)가 확보되었으며, 형사 재판이라는 공적 절차가 진행 중입니다. 다만, 집단적 피해가 아니며, 소송금융 투자 대상으로서 피해 규모가 크다고 보기 어렵고, 상대방의 자력이 충분한지 불확실하다는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>유일한 혈육 믿었는데…친딸 8년간 성폭행 인면수심 친부[사건의재구성...</t>
+          <t>'강제추행 의혹' 유명 예능PD, 결국 재판 간다…CCTV 영상 확보</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6083144</t>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022722032334768</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-02-27 00:22:55.997656+00:00</t>
+          <t>2026-02-28 00:17:21.262760+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>옥천 장애인 지원 센터, 간부 A씨</t>
+          <t>유명 예능 PD A씨</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>검찰 기소 후 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>유명 예능 PD A씨가 후배 제작진을 강제 추행한 혐의로 재판에 넘겨졌다. 초기 경찰 수사에서는 혐의없음으로 불송치되었으나, 피해자의 이의신청과 검찰의 보안수사 과정에서 확보된 CCTV 영상이 결정적인 증거가 되어 기소되었다. 현재 A씨는 불구속 상태로 재판을 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. CCTV 영상으로 피고인의 책임이 명확해졌고, 검찰 기소 후 형사 재판이 진행 중입니다. 그러나 적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에는 해당하지 않아 소송금융 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>유명 예능 PD, 후배 강제추행 아니라더니⋯CCTV 증거 확보에 재판 行</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2560678</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:17:00.289333+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>유명 예능 PD A씨</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E271" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L271" t="inlineStr">
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>검찰 기소, 형사 재판 예정</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>유명 예능 PD A씨가 지난해 8월 함께 일하던 피해자에게 원치 않는 신체접촉을 한 혐의로 검찰에 불구속 기소되었다. 경찰은 무혐의 처분했으나, 피해자의 불복으로 검찰이 보완 수사를 통해 CCTV 영상을 확보하여 혐의를 규명했다. 피해자 측은 검찰의 결정에 감사를 표했다.</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>검찰이 CCTV 영상을 확보하여 유명 예능 PD의 강제추행 혐의를 규명하고 기소함에 따라 상대방 책임이 비교적 명확하며(조건 1), 객관적 증거(CCTV)가 확보되었고(조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중임(조건 6). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이나 피해 규모가 기사에서 명확히 확인되지 않아 High 등급에는 미치지 못함.</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>경찰이 무혐의 처분한 유명 예능PD…檢, CCTV 확보해 기소</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M272" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790303.html</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:16:23.067576+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr"/>
+      <c r="D273" t="inlineStr"/>
+      <c r="E273" t="inlineStr"/>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>박준환 변호사의 칼럼으로, 친족성추행이 강제추행보다 무겁게 처벌되는 이유를 설명하고 있습니다. 피해자는 경찰을 통한 긴급임시조치나 접근금지 신청, 형사 절차와 별도로 민사상 손해배상 청구가 가능하며, 친족 관계가 책임 감경 사유가 되지 않음을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌 친족성추행 관련 법률 칼럼으로, 소송금융 투자 검토에 필요한 구체적인 사건 정보(상대방 특정, 피해 규모, 진행 단계, 증거 유무 등)가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항을 파악할 수 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>친족성추행, 왜 강제추행보다 무겁게 처벌되는가 [박준환 변호사 칼럼]</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M271" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=381801</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75576</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-02-26 12:45:33.331779+00:00</t>
+          <t>2026-02-27 00:40:43.579649+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>프로골퍼 B씨</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>피고인 형사 재판 1심 선고, 피해 보상 노력 없음</t>
+          <t>형사 항소심 판결 선고 (집행유예), 민사 손해배상 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>남편의 불륜 현장을 덮친 아내가 상간녀를 폭행하고 나체 사진을 촬영해 유포하겠다고 협박한 사건. 피고인은 성폭력처벌법 위반 등으로 징역 1년을 선고받았으며, 재판부는 피해자와 합의할 기회를 주기 위해 법정구속은 하지 않았다. 피고인은 피해 보상을 위한 노력을 하지 않고 있다.</t>
+          <t>프로골퍼 B씨가 50대 여성 A씨를 강제추행 및 폭행한 혐의로 형사 재판을 받았으며, 1심 실형 후 항소심에서 집행유예로 감형받았다. 피해자 A씨는 신체적, 정신적 피해를 호소하며 판결에 대한 억울함을 나타내고 있어 민사상 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>피고인의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 범죄 사실에 대한 객관적 증거가 충분하며(적합 조건 5), 이미 형사 절차가 진행되어 판결이 선고된 상태이다(적합 조건 6). 그러나 피해자가 1인이고 피고인의 자력에 대한 정보가 없어 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
+          <t>피고인 프로골퍼 B씨의 강제추행 및 폭행 혐의가 형사 재판 1심과 항소심에서 모두 유죄로 인정되어 책임이 명확합니다(적합 조건 1). 또한, 재판 과정을 통해 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 피고의 자력이 대기업 수준은 아니라는 점에서 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>남편 불륜현장 덮친 아내, 상간녀 폭행·특정 사진 찍어 협박했다가 ‘...</t>
+          <t>50대 여성 강제 목키스·폭행했는데…유부남 프로골퍼 '감형' 왜?</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225516702?OutUrl=naver</t>
+          <t>https://www.sidae.com/article/2026022708010211443</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-02-26 00:19:07.157050+00:00</t>
+          <t>2026-02-27 00:30:44.151623+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E275" t="inlineStr"/>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>힐러리 클린턴, 빌 클린턴</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>미국 연방하원 감독위원회 증언 진행 중</t>
+        </is>
+      </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>빌 게이츠가 과거 러시아 여성과의 외도를 인정했습니다. 그는 외도 상대가 제프리 엡스타인의 성 착취 피해자가 아니며, 본인 또한 엡스타인의 범죄 사실을 알지 못했고 피해자들과 시간을 보낸 적이 없다고 밝혔습니다.</t>
+          <t>힐러리 클린턴 전 국무장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 미 연방하원 감독위원회에 증언했습니다. 클린턴 전 장관은 엡스타인의 범행에 대해 아는 바가 없다고 주장하며, 도널드 트럼프 대통령도 증언대에 불러야 한다고 촉구했습니다. 빌 클린턴 전 대통령 또한 엡스타인 파일에서 피해자와 함께 찍힌 사진이 공개된 바 있으며, 의회 소환에 응해 증언할 예정입니다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>기사 내용은 빌 게이츠의 개인적인 외도 인정과 엡스타인 성 착취 피해자와의 연관성 부인에 초점을 맞추고 있습니다. 이 기사만으로는 소송금융 투자 대상이 될 만한 명확한 법적 청구권, 피해자, 또는 소송 진행 가능성이 확인되지 않습니다. 오히려 잠재적 책임을 부인하는 내용입니다.</t>
+          <t>이 기사는 힐러리 클린턴과 빌 클린턴의 제프리 엡스타인 관련 의회 증언에 초점을 맞추고 있으며, 피해자들이 클린턴 부부를 상대로 제기할 수 있는 새로운 민사상 손해배상 소송의 가능성을 명확히 제시하지 않습니다. 현재 진행 중인 절차는 의회 조사로, 소송금융이 투자할 만한 구체적인 법적 청구권이 불분명합니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>빌 게이츠, 러 여성과 불륜 인정 “한명은 핵물리학자, 다른 한명은…”</t>
+          <t>힐러리, 의회증언서  엡스타인 만난적 없다…트럼프 불러야</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/02/25/DBVYPKG36BGKVKOSS6SRYR2UYE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178415</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-02-25 12:50:34.185294+00:00</t>
+          <t>2026-02-27 00:29:33.683563+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
-      <c r="A276" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>형사 재판 징역 1년 확정</t>
+          <t>미 연방 하원 감독위원회 비공개 증언 진행 중</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>진주의 한 음식점 업주가 불법 촬영 혐의로 징역 1년형을 확정받았습니다. 재판부는 범행의 죄질과 피해자 수, 범행 횟수 및 기간을 고려했으며, 일부 피해자와 합의했음에도 상당수 피해자가 처벌을 원하고 있다고 밝혔습니다.</t>
+          <t>힐러리 클린턴 전 국무장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 연방 하원 감독위원회에 비공개 증언했다. 클린턴 전 장관은 엡스타인의 범행에 대해 아는 바가 없다고 주장하며 트럼프 대통령도 조사받아야 한다고 촉구했다. 빌 클린턴 전 대통령 또한 증언대에 설 예정이며, 엡스타인 파일에는 그가 공범 및 피해자와 함께 찍힌 사진이 포함된 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>해당 사건은 '불법 촬영'에 대한 형사 재판이 이미 종결되어 징역 1년이 확정된 상태입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하며, 소송금융은 통상 진행 중이거나 예정된 민사 소송을 대상으로 합니다. 또한, 상대방이 개인 음식점 업주로 자력 충분 조건에 부합하지 않을 가능성이 높습니다.</t>
+          <t>미성년자 성범죄자 제프리 엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 다수의 미성년자 피해자가 발생한 집단적 피해이며(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). '엡스타인 파일' 등 객관적 증거가 존재하며(적합 조건 5), 현재 미 연방 하원 감독위원회에서 고위 인사들의 증언을 통해 공적 절차가 진행 중임(적합 조건 6). 엡스타인 재단 및 연루된 고위 인사들의 자력이 충분할 가능성도 높음(적합 조건 2).</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>상당수 (미상)</t>
+          <t>미성년자 피해자 다수</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>'불법 촬영' 진주 음식점 업주 징역 1년 확정</t>
+          <t>힐러리 前영부인, 첫 의회증언서  엡스타인 몰랐다…트럼프 조사 받아야...</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631287</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790037.html</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-02-25 12:46:36.942942+00:00</t>
+          <t>2026-02-27 00:28:53.121223+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단 및 관련 공모자</t>
+          <t>제프리 엡스타인 재단 및 관련자</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>미국 법무부의 '엡스타인 문건' 공개 및 관련 인물 조사</t>
+          <t>연방하원 감독위원회 비공개 증언 진행 중</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>억만장자 성착취범 제프리 엡스타인 사건 관련 '엡스타인 문건'이 미국 법무부에 의해 공개되며, 스티븐 호킹, 빌 게이츠 등 유명 인사들의 연루 정황이 드러났다. 이 문건은 엡스타인의 광범위한 성착취 네트워크와 피해자들에 대한 추가적인 법적 조치의 근거가 될 수 있다. 빌 게이츠는 엡스타인의 범죄 사실을 몰랐다고 해명했으나, 그의 전 부인 멀린다가 엡스타인에 대한 우려를 표명했음에도 교류를 이어간 사실이 밝혀졌다.</t>
+          <t>힐러리 클린턴 전 국무장관이 미성년자 성착취범 제프리 엡스타인 의혹과 관련해 연방하원 감독위원회 비공개 증언대에 섰다. 클린턴 전 장관은 엡스타인의 범행을 알지 못했다고 주장하며, 트럼프 대통령의 행위로부터 관심을 돌리기 위한 증언 강요라고 비판했다. 빌 클린턴 전 대통령도 증언 예정이며, 과거 엡스타인 성범죄 피해자로 추정되는 여성과 함께 있는 사진이 공개된 바 있다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>상대방(제프리 엡스타인 및 그의 네트워크)의 책임이 명확하며(조건 1), 억만장자였던 엡스타인의 자력이 충분합니다(조건 2). 다수의 미성년자 성착취 피해자가 존재하여 집단적 피해에 해당하고(조건 3), 성착취의 특성상 피해 규모가 큽니다(조건 4). 미국 법무부가 공개한 방대한 분량의 '엡스타인 문건'이라는 객관적 증거가 확보되어 있으며(조건 5), 이는 기존 공적 절차의 연장선상에서 새로운 소송의 근거가 될 수 있습니다(조건 6).</t>
+          <t>미성년자 성착취범 제프리 엡스타인의 책임이 명확하고(적합 조건 1), 그의 재산으로 충분한 자력이 예상된다(적합 조건 2). 다수의 미성년자 성착취 피해자가 발생하여 집단적 피해 규모가 크며(적합 조건 3, 4), 의회 증언 등 공적 절차가 진행 중이고(적합 조건 6) 관련 증거(공개된 파일)가 존재한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>비키니 여성들 틈서 활짝 웃는 스티븐 호킹…‘성착취범’ 엡스타인 파...</t>
+          <t>힐러리, 첫 의회증언서  엡스타인 몰랐다</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048478?ref=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260227074409Gfd</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-02-25 12:45:34.510213+00:00</t>
+          <t>2026-02-27 00:28:07.104445+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
-      <c r="A278" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A278" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>제프리 엡스타인 재단</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해자 조사 예정</t>
+          <t>미 법무부 제프리 엡스타인 파일 공개</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>충북의 한 중학교 코치 A씨가 장애 제자를 나체 촬영하고 유포했다는 의혹이 제기되어 학교 측이 경찰에 수사를 의뢰했다. A씨는 의혹 제기 후 사직했으며, 경찰은 조만간 피해자 조사를 통해 사건 경위를 파악할 예정이다.</t>
+          <t>미 법무부가 공개한 제프리 엡스타인 파일에 고 스티븐 호킹 박사와 비키니 차림 여성들의 사진이 포함되어 논란. 엡스타인이 후원한 심포지엄에서 찍힌 사진으로, 노벨상 수상자 필립 제임스 피블스는 사진 속 여성들이 엡스타인의 성 착취 피해자일 수 있다고 주장. 호킹 유족은 여성들이 간병인이었다며 부적절한 행동을 부인.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>코치의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 보이고(집단적 피해 아님), 상대방이 개인 코치여서 자력 확보가 불확실한 점이 투자 매력을 낮춥니다.</t>
+          <t>미 법무부 공개 엡스타인 파일에 포함된 사진으로, 엡스타인의 미성년자 성 착취 범죄와 연관될 가능성이 높음. (적합 조건 1, 5, 6) 엡스타인 사건은 다수의 피해자가 존재하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 그의 재산으로 배상 능력이 충분할 것으로 예상됨(적합 조건 2). 다만, 사진 속 여성들이 실제 피해자인지, 호킹 박사의 연루 여부는 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>충북 중학교 코치, 장애 제자 나체 촬영·유포 의혹…경찰 수사</t>
+          <t>비키니 여성들 사이 호킹 박사…유족  간병인일 뿐</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064980</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178413</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-25 12:37:27.149903+00:00</t>
+          <t>2026-02-27 00:25:43.824822+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>변호사들이 피해자들과 연대하여 반격을 예고하며 집단소송 준비 중</t>
+          <t>미 하원 감독위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>드라마 '아너'에서 윤라영 변호사가 생방송 중 자신이 성폭행 피해자임을 밝히고, 가해자 박제열과 성범죄 조직 '커넥트인'을 폭로했습니다. 이 고백 이후 '커넥트인'의 수많은 피해자들이 윤라영 변호사를 찾아와 연대하며, 변호사들은 이들을 지키기 위한 반격을 예고했습니다.</t>
+          <t>미 하원 감독위원회가 제프리 엡스타인 사건과 관련하여 힐러리 클린턴 전 국무장관과 빌 클린턴 전 대통령의 비공개 조사를 진행 중이다. 클린턴 부부는 엡스타인과의 연관성을 부인하며 정치적 의도라고 반발하고 있다. 미 법무부가 공개한 엡스타인 문건에는 빌 클린턴 전 대통령의 여행 기록과 사진이 포함되어 있어 의혹이 증폭되고 있다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>상대방 책임이 박제열과 '커넥트인'으로 명확히 특정되었고, 윤라영의 공개 폭로 이후 수많은 피해자들이 연대하며 집단적 피해가 확인되었습니다. 결정적 증거(USB)가 확보되었으며, 성범죄라는 사건의 특성상 피해 규모가 크다고 판단됩니다.</t>
+          <t>제프리 엡스타인 사건은 다수의 피해자(집단적 피해)와 심각한 피해 규모를 동반하며, 미 법무부가 공개한 문건 등 객관적 증거가 존재합니다. 현재 미 하원 감독위원회의 조사가 진행 중(공적 절차 진행 중)이므로, 추가적인 사실관계 규명 및 잠재적 피고인 특정 가능성이 높습니다. 클린턴 부부의 직접적인 불법 행위가 명확히 드러나지는 않았으나, 조사를 통해 새로운 사실이 밝혀질 경우 소송금융 투자 기회가 발생할 수 있습니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>이나영, 생방송서 작심 폭로…가해자 서현우 지목, 시청률 4.2% (‘아너’...</t>
+          <t>[자막뉴스] 전 영부인의 굴욕...고발 위기에 등판한 힐러리 '발끈'</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202602250024</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202602270716576151</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-02-25 00:35:33.994622+00:00</t>
+          <t>2026-02-27 00:25:32.809889+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
-      <c r="A280" s="2" t="inlineStr">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>빌 클린턴, 힐러리 클린턴 (잠재적)</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>미국 의회 증언 진행 중, 엡스타인 파일 공개 촉구</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>힐러리 클린턴 전 국무부 장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 의회에 증언하며 자신은 범행에 대해 아는 바가 없다고 주장했습니다. 빌 클린턴 전 대통령 또한 엡스타인 파일에서 피해자와 함께 찍힌 사진이 공개되는 등 연루 의혹이 제기되어 의회 증언을 앞두고 있습니다. 공화당은 엡스타인 파일 공개를 촉구하며 클린턴 부부를 소환했습니다.</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>빌 클린턴, 힐러리 클린턴 등 사회적 지위가 높은 인물이 소송 상대방이 될 가능성이 있어 자력이 충분합니다. 엡스타인 사건은 다수의 미성년자 성범죄 피해자를 포함하는 집단적 피해이며, '엡스타인 파일' 및 법무부의 피해자 특정 등 객관적 증거가 존재하거나 확보 가능합니다. 현재 미국 의회 증언 등 공적 절차가 진행 중이며, 사건이 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>힐러리  난 엡스타인 몰랐다…트럼프도 불러라  첫 의회 증언</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L280" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M280" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602270176&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N280" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:25:03.560457+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B280" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D280" t="inlineStr">
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>프로골퍼 B씨</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>항소심에서 집행유예 선고, 피해자와 합의 완료</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>프로골퍼 B씨가 레슨생 A씨를 강제 추행하고 폭행한 혐의로 기소되어 1심에서 실형을 선고받았으나, 항소심에서 피해자와 합의하고 반성하는 점이 참작되어 징역형의 집행유예를 선고받았다. B씨는 범행 후 A씨를 '꽃뱀'으로 몰아세우는 2차 가해를 하기도 했다.</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>피해자와 가해자 간 이미 합의가 이루어져 피해자가 처벌을 원하지 않는 점이 항소심 감형의 주요 근거가 되었음. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규 소송 가능성이 없음.</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>너만 보면 설레 …50대 여성 강제 추행 프로 골퍼, 항소심서 감형</t>
+        </is>
+      </c>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L281" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M281" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260227_0003528625</t>
+        </is>
+      </c>
+      <c r="N281" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:24:04.133295+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>친부</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>친부 1심 징역 20년 선고, 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>친부가 8년간 친딸을 성폭행하고 성착취물을 제작하는 등 200회 이상 범행을 저질렀으며, 1심에서 징역 20년을 선고받고 현재 항소심이 진행 중입니다. 피해자는 심리적·경제적으로 친부에게 의존하는 취약한 상태에서 장기간 극심한 피해를 입었습니다.</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>친부의 8년간 성폭행 및 성착취물 제작 등 범죄 사실이 1심 판결로 명확히 확인되어 상대방 책임이 분명하고(적합 조건 1) 객관적 증거가 충분합니다(적합 조건 5). 피해자의 정신적, 신체적 피해 규모는 막대하나(적합 조건 4), 상대방이 개인인 친부이므로 배상금 회수 가능성이 불확실하여 소송금융 투자 적합도가 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>유일한 혈육 믿었는데…친딸 8년간 성폭행 인면수심 친부[사건의재구성...</t>
+        </is>
+      </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L282" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M282" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6083144</t>
+        </is>
+      </c>
+      <c r="N282" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:22:55.997656+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>옥천 장애인 지원 센터, 간부 A씨</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E280" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A281" s="3" t="inlineStr">
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>간부 성범죄 혐의로 수사 중, 충청북도 행정처분 진행 중</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>옥천의 한 장애인 지원 센터 간부가 지적 장애인 자매에게 성범죄를 저지른 혐의로 수사를 받고 있으며, 센터 대표는 피해 신고를 묵살했다는 의혹을 받는다. 충청북도는 이를 이유로 센터의 국비 지원센터 지정을 취소하고 보조금 지급을 중단하는 행정처분을 내렸다. 센터는 이에 불복해 충청북도를 상대로 소송을 제기했으나, 지역 장애인단체들은 센터의 이기적인 태도를 비판하고 있다.</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(간부의 성범죄 혐의 및 센터의 묵살 의혹), 이미 검찰 수사 및 충청북도의 행정처분 등 공적 절차가 진행 중이어서 증거 확보가 용이합니다. 다만, 피해자가 '장애인 자매'로 명시되어 집단적 피해 규모가 크지 않고, 피고가 될 장애인 센터 및 간부의 자력에 대한 정보가 부족하여 회수 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>2명 이상 (장애인 자매)</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>‘성범죄 묵살 의혹’ 장애인 센터, 보조금 중단에 반발…충청북도 상대...</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L283" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M283" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494794&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N283" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:25:22.164775+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B281" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D281" t="inlineStr">
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>성범죄 가해 교사 및 울산교육청</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E281" t="inlineStr">
-[...210 lines deleted...]
-      <c r="D284" t="inlineStr">
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중 또는 예정, 교육청 징계 절차 요구</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>성범죄를 저지른 교사에 대한 즉각적인 파면과 영구 퇴출을 요구하는 목소리가 나오고 있습니다. 기사는 재판 결과를 기다리는 것이 피해자에게 2차 피해를 준다고 지적하며, 울산교육청의 형식적인 대응을 비판하고 있습니다. 이는 가해 교사에 대한 형사 및 징계 절차가 진행 중이거나 예상되는 상황을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>성범죄 가해 교사의 책임이 기사에서 명확히 언급되어 상대방 책임이 비교적 명확합니다. (적합 조건 1) 또한, 울산교육청을 상대로 한 손해배상 청구 가능성이 있어 자력이 충분한 상대방을 특정할 수 있습니다. (적합 조건 2) '재판 결과를 지켜보겠다'는 언급을 통해 형사 재판 등 공적 절차가 진행 중이거나 예상되며, 이를 통해 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 5, 6) 다만, 집단적 피해는 아니며 피해 규모는 미상입니다.</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>성범죄 가해 교사 즉각 파면해 영구퇴출</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>ujeil.com</t>
+        </is>
+      </c>
+      <c r="L284" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M284" t="inlineStr">
+        <is>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381786</t>
+        </is>
+      </c>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:45:53.820620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>학교법인</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E284" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>형사 사건 종결 후 출소, 지역 사회 불안 확산</t>
+          <t>시민단체가 학교법인에 문책 요구, 재판 진행 중</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>강간 및 절도 등으로 수차례 실형을 선고받은 노영대가 출소 후 춘천에 거주하며 지역 사회의 불안감이 커지고 있습니다. 그는 2012년 성폭행 혐의로 경찰 조사 중 도주했다가 검거된 전력이 있으며, 법무보호복지공단이 상담 및 모니터링을 통해 주민 불안 해소를 노력 중입니다.</t>
+          <t>시민단체가 학교법인에 성범죄 및 2차 가해에 대한 문책을 요구하고 있습니다. 특히 교장이 성폭력 피해자인 기간제 교사에게 2차 가해를 했다는 주장이 제기되었으며, 시민단체는 재판 결과를 핑계로 시간을 끄는 행위를 비판하며 신속한 조치를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 과거 형사 절차를 통해 증거가 확보되었으나(적합 조건 5), 피고인 개인의 자력 부족이 예상되어 손해배상금 회수 가능성이 낮습니다. 또한, 형사 사건은 이미 종결되어(부적합 조건) 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
+          <t>학교법인이라는 상대방의 자력과 책임이 비교적 명확하며(적합 조건 1, 2), 성범죄 및 2차 가해로 인한 피해 규모가 중대합니다(적합 조건 4). 다만, 기사 내용만으로는 피해자 수가 불확실하고, 구체적인 증거 확보 여부나 소송 외 공적 절차 진행 여부가 명확하지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>인생 전체가 '범죄'…춘천 거주 택한 노영대, 10대 때도 성범죄</t>
+          <t>'성범죄 문책' 학교법인에 요구한 시민단체</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6081549</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381801</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-02-25 00:26:09.595699+00:00</t>
+          <t>2026-02-26 12:45:33.331779+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>아슈라프 하키미</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>피고인 형사 재판 1심 선고, 피해 보상 노력 없음</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>남편의 불륜 현장을 덮친 아내가 상간녀를 폭행하고 나체 사진을 촬영해 유포하겠다고 협박한 사건. 피고인은 성폭력처벌법 위반 등으로 징역 1년을 선고받았으며, 재판부는 피해자와 합의할 기회를 주기 위해 법정구속은 하지 않았다. 피고인은 피해 보상을 위한 노력을 하지 않고 있다.</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>피고인의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 범죄 사실에 대한 객관적 증거가 충분하며(적합 조건 5), 이미 형사 절차가 진행되어 판결이 선고된 상태이다(적합 조건 6). 그러나 피해자가 1인이고 피고인의 자력에 대한 정보가 없어 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>남편 불륜현장 덮친 아내, 상간녀 폭행·특정 사진 찍어 협박했다가 ‘...</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L286" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M286" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260225516702?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:19:07.157050+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr"/>
+      <c r="D287" t="inlineStr"/>
+      <c r="E287" t="inlineStr"/>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>빌 게이츠가 과거 러시아 여성과의 외도를 인정했습니다. 그는 외도 상대가 제프리 엡스타인의 성 착취 피해자가 아니며, 본인 또한 엡스타인의 범죄 사실을 알지 못했고 피해자들과 시간을 보낸 적이 없다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>기사 내용은 빌 게이츠의 개인적인 외도 인정과 엡스타인 성 착취 피해자와의 연관성 부인에 초점을 맞추고 있습니다. 이 기사만으로는 소송금융 투자 대상이 될 만한 명확한 법적 청구권, 피해자, 또는 소송 진행 가능성이 확인되지 않습니다. 오히려 잠재적 책임을 부인하는 내용입니다.</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>빌 게이츠, 러 여성과 불륜 인정 “한명은 핵물리학자, 다른 한명은…”</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L287" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M287" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/02/25/DBVYPKG36BGKVKOSS6SRYR2UYE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:50:34.185294+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>진주 음식점 업주</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>형사 재판 징역 1년 확정</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>진주의 한 음식점 업주가 불법 촬영 혐의로 징역 1년형을 확정받았습니다. 재판부는 범행의 죄질과 피해자 수, 범행 횟수 및 기간을 고려했으며, 일부 피해자와 합의했음에도 상당수 피해자가 처벌을 원하고 있다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>해당 사건은 '불법 촬영'에 대한 형사 재판이 이미 종결되어 징역 1년이 확정된 상태입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하며, 소송금융은 통상 진행 중이거나 예정된 민사 소송을 대상으로 합니다. 또한, 상대방이 개인 음식점 업주로 자력 충분 조건에 부합하지 않을 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>상당수 (미상)</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>'불법 촬영' 진주 음식점 업주 징역 1년 확정</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L288" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M288" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631287</t>
+        </is>
+      </c>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:46:36.942942+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 재단 및 관련 공모자</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E286" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I286" t="inlineStr">
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>미국 법무부의 '엡스타인 문건' 공개 및 관련 인물 조사</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>억만장자 성착취범 제프리 엡스타인 사건 관련 '엡스타인 문건'이 미국 법무부에 의해 공개되며, 스티븐 호킹, 빌 게이츠 등 유명 인사들의 연루 정황이 드러났다. 이 문건은 엡스타인의 광범위한 성착취 네트워크와 피해자들에 대한 추가적인 법적 조치의 근거가 될 수 있다. 빌 게이츠는 엡스타인의 범죄 사실을 몰랐다고 해명했으나, 그의 전 부인 멀린다가 엡스타인에 대한 우려를 표명했음에도 교류를 이어간 사실이 밝혀졌다.</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>상대방(제프리 엡스타인 및 그의 네트워크)의 책임이 명확하며(조건 1), 억만장자였던 엡스타인의 자력이 충분합니다(조건 2). 다수의 미성년자 성착취 피해자가 존재하여 집단적 피해에 해당하고(조건 3), 성착취의 특성상 피해 규모가 큽니다(조건 4). 미국 법무부가 공개한 방대한 분량의 '엡스타인 문건'이라는 객관적 증거가 확보되어 있으며(조건 5), 이는 기존 공적 절차의 연장선상에서 새로운 소송의 근거가 될 수 있습니다(조건 6).</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>비키니 여성들 틈서 활짝 웃는 스티븐 호킹…‘성착취범’ 엡스타인 파...</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12048478?ref=naver</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:45:34.510213+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피해자 조사 예정</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>충북의 한 중학교 코치 A씨가 장애 제자를 나체 촬영하고 유포했다는 의혹이 제기되어 학교 측이 경찰에 수사를 의뢰했다. A씨는 의혹 제기 후 사직했으며, 경찰은 조만간 피해자 조사를 통해 사건 경위를 파악할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>코치의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 보이고(집단적 피해 아님), 상대방이 개인 코치여서 자력 확보가 불확실한 점이 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J286" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L286" t="inlineStr">
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>충북 중학교 코치, 장애 제자 나체 촬영·유포 의혹…경찰 수사</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064980</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:37:27.149903+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>박제열, 커넥트인</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>변호사들이 피해자들과 연대하여 반격을 예고하며 집단소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>드라마 '아너'에서 윤라영 변호사가 생방송 중 자신이 성폭행 피해자임을 밝히고, 가해자 박제열과 성범죄 조직 '커넥트인'을 폭로했습니다. 이 고백 이후 '커넥트인'의 수많은 피해자들이 윤라영 변호사를 찾아와 연대하며, 변호사들은 이들을 지키기 위한 반격을 예고했습니다.</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>상대방 책임이 박제열과 '커넥트인'으로 명확히 특정되었고, 윤라영의 공개 폭로 이후 수많은 피해자들이 연대하며 집단적 피해가 확인되었습니다. 결정적 증거(USB)가 확보되었으며, 성범죄라는 사건의 특성상 피해 규모가 크다고 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>수많은 피해자</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>이나영, 생방송서 작심 폭로…가해자 서현우 지목, 시청률 4.2% (‘아너’...</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L291" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M286" t="inlineStr">
-[...358 lines deleted...]
-      </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048000?ref=naver</t>
+          <t>https://isplus.com/article/view/isp202602250024</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-02-24 00:24:25.979262+00:00</t>
+          <t>2026-02-25 00:35:33.994622+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>박제열 (드라마 등장인물)</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>형사사건 집행유예 판결 선고 및 피해자와 합의 완료</t>
+          <t>드라마 속 사건으로, 박제열 검사에 대한 직무집행정지 통보 및 경찰 수사 진행 중. '커넥트인' 피해자들이 연대하여 법적 대응 준비 중.</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>지하철에서 10대 여성을 불법 촬영한 남성 A씨가 징역 4개월에 집행유예 2년을 선고받았습니다. A씨는 범행 발각 후 휴대전화를 파손하여 촬영물은 확인되지 않았으나, 재판부는 A씨가 잘못을 인정하고 피해자와 합의한 점을 양형에 참작했습니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'의 줄거리를 다룬 기사로, 주인공 윤라영이 20년 전 성폭행 피해를 고백하며 비밀 성매매 어플 '커넥트인'의 존재와 운영에 개입된 박제열 검사를 폭로하는 내용입니다. 다수의 피해자가 연대하여 법적 대응을 준비하고, 박제열은 직무정지 통보를 받는 등 사건이 전개됩니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>기사에 '피해자와 합의해 피고인의 처벌을 원하지 않는 점'이 명시되어 있어, 민사상 손해배상 청구의 가능성이 낮거나 이미 종결된 것으로 판단됩니다. 이는 '이미 종결된 사건'이라는 소송금융 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 월화드라마 '아너 : 그녀들의 법정'의 줄거리를 다룬 드라마 리뷰입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (드라마 등장인물)</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>짧은 바지 10대 여성 노려 '찰칵'...들키자 휴대폰 박살 낸 몰카범</t>
+          <t>이나영, 20년 전 연인에 성폭행 피해 고백..서현우 잡고 女연대('아너')...</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/24/2026022407223990417</t>
+          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100158750011112</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-02-24 00:23:44.253564+00:00</t>
+          <t>2026-02-25 00:34:41.668478+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
-      <c r="A293" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A293" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>비밀 성매매 어플 '커넥트인' 운영사 및 관련 가해자</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>형사 재판 집행유예 선고, 피해자와 합의</t>
+          <t>비밀 성매매 어플 폭로, 수사 착수 가능성</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>지하철에서 여성의 신체를 불법 촬영하다 적발된 남성 A씨가 휴대전화를 파손해 증거 인멸을 시도했습니다. 대구지법은 A씨에게 징역 4개월에 집행유예 2년을 선고했으며, A씨는 잘못을 인정하고 피해자와 합의한 것으로 알려졌습니다.</t>
+          <t>비밀 성매매 어플 '커넥트인'의 실체가 폭로되었으며, 피해자 공급 지시 메시지 등 증거가 확보되었습니다. 윤라영 씨가 성폭행 피해자임을 고백하는 등 다수의 피해자가 발생한 것으로 보이며, '고위층' 연루 가능성도 제기되었습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력 확인이 어렵고, 집단적 피해가 아닌 단일 피해자 사건입니다. 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 형사 재판이 종결되고 피해자와 합의가 이루어져 추가적인 소송의 필요성이나 실익이 낮습니다.</t>
+          <t>비밀 성매매 어플 '커넥트인'의 운영 주체 책임이 명확하며(적합 조건 1), 다수의 성폭행 피해자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 관련 증거가 확보되었다는 점(적합 조건 5)이 소송금융 투자에 매우 적합합니다. '고위층' 연루 가능성 언급으로 상대방의 자력도 충분할 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>지하철 몰카범, 발각되자 휴대전화 던져 파손…집행유예</t>
+          <t>'아너' 이나영, 비밀 성매매 어플 '커넥트인' 폭로…서현우 침몰</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260223_0003522787</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=719220</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-02-24 00:22:16.236340+00:00</t>
+          <t>2026-02-25 00:33:57.958372+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C294" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E294" t="inlineStr"/>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>성범죄 조직 '커넥트인' 및 박제열 (드라마 내 가상 인물/조직)</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>피해자 연대 형성 및 집단소송 예고 (드라마 내 설정)</t>
+        </is>
+      </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>해당 기사는 애매한 신체접촉이 언제부터 범죄가 되는지에 대한 법률 전문가의 조언을 담고 있습니다. 회사 내 신고, 내용증명, 형사 상담 등을 검토한 뒤 필요하다면 형사고소와 손해배상까지 포함한 전략을 세우는 것이 현실적인 대응 방안이라고 설명합니다.</t>
+          <t>드라마 '아너 : 그녀들의 법정'의 줄거리로, 주인공 윤라영이 성폭행 피해자임을 고백하며 성범죄 조직 '커넥트인'과 박제열을 폭로하는 내용. 윤라영의 고백 이후 '커넥트인'의 피해자들이 모여 연대를 형성하고 본격적인 법정 싸움을 예고함.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 애매한 신체접촉에 대한 법적 대응 방안을 조언하는 일반적인 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 TV 드라마의 줄거리를 다루고 있어 소송금융 투자 대상이 될 수 없음. 소송금융은 실제 법적 분쟁에 투자하는 것이 원칙임.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>“그냥 친해서 그랬다?”… 애매한 신체접촉, 언제부터 범죄가 되나</t>
+          <t>“부서졌지만 지지 않아” 이나영의 눈물겨운 각성</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026022315402283366cf2d78c68_29</t>
+          <t>https://sports.donga.com/ent/article/all/20260225/133417302/1</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-02-23 12:57:16.924319+00:00</t>
+          <t>2026-02-25 00:33:34.198361+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
-      <c r="A295" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A295" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>20대 순경</t>
+          <t>노영대</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>경찰 수사 및 입건</t>
+          <t>형사 재판 종결 및 가해자 출소</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>충주경찰서가 전 연인과의 신체 접촉 장면을 몰래 촬영한 혐의로 20대 순경을 입건했습니다. 해당 순경은 발각 후 영상을 삭제했으며, 동의를 받고 촬영했다고 혐의를 부인하고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>2012년 자매 성폭행 사건의 가해자 노영대가 복역 후 출소하여 강원 춘천에 거주하고 있다는 사실이 알려지면서 지역 사회의 불안감이 커지고 있습니다. 노영대는 과거에도 여러 차례 범죄 전력이 있으며, 현재 전자발찌를 착용하고 법무보호복지공단 시설에 머물고 있습니다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 입건), 증거 확보 가능성이 높으며(경찰 수사 중), 이미 공적 절차(경찰 수사)가 진행 중인 사건입니다. 하지만 피해자가 단일하고 상대방의 자력이 대기업 수준은 아니라는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>형사 사건이 이미 종결되고 가해자가 출소한 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 피고가 될 노영대 개인은 자력이 충분하다고 보기 어려우며, 피해자 수가 2명으로 집단적 피해에 해당하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>충주경찰서, 전 연인 불법 촬영 혐의 20대 순경 입건</t>
+          <t>자매 성폭행 노영대, 춘천 거주  주민들 불안...성범죄 추가 전력까지</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260223&amp;SEQUENCE=0118</t>
+          <t>https://www.mt.co.kr/society/2026/02/25/2026022507241225167</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-02-23 12:25:36.784861+00:00</t>
+          <t>2026-02-25 00:30:31.999951+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>쉬(Xu)씨</t>
+          <t>하키미</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역 5개월 선고, 피해자 측과 합의 완료</t>
+          <t>성폭행 혐의로 재판 진행 중</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>대만에서 피트니스 코치 쉬씨가 16세 미만 소녀와 세 차례 성관계를 가진 혐의로 징역 5개월을 선고받았습니다. 재판부는 쉬씨가 범행을 자백하고 피해자 측과 합의 후 용서받은 점을 양형 이유로 밝혔습니다. 가벼운 처벌에 대한 공분이 일고 있습니다.</t>
+          <t>파리 생제르맹 소속 축구선수 하키미가 성폭행 혐의로 재판을 받고 있으며, 본인은 혐의를 강력히 부인하고 있습니다. 그러나 제공된 기사 본문에는 해당 사건에 대한 상세 내용이 없어, 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하나(적합 조건 1), 피해자 측과 이미 합의가 완료되어 용서까지 받았으므로(부적합 조건: 합의 완료), 새로운 민사상 손해배상 소송의 여지가 없거나 매우 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 해당 없음), 상대방의 자력도 불분명합니다(적합 조건 2 불분명).</t>
+          <t>기사 본문이 제목과 무관한 스포츠 관련 내용으로 구성되어 있어, 성폭행 혐의 사건에 대한 구체적인 정보를 파악하기 어렵습니다. 소송 상대방(하키미)의 자력은 높을 것으로 추정되나, 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필수적인 정보가 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>이강인 동료 PSG 하키미, 성폭행 혐의로 '재판' … '혐의 강력 부인'</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L296" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M296" t="inlineStr">
+        <is>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/02/25/2026022500040.html</t>
+        </is>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:29:25.707678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>노영대</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>형사 사건 종결 후 출소, 지역 사회 불안 확산</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>강간 및 절도 등으로 수차례 실형을 선고받은 노영대가 출소 후 춘천에 거주하며 지역 사회의 불안감이 커지고 있습니다. 그는 2012년 성폭행 혐의로 경찰 조사 중 도주했다가 검거된 전력이 있으며, 법무보호복지공단이 상담 및 모니터링을 통해 주민 불안 해소를 노력 중입니다.</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 과거 형사 절차를 통해 증거가 확보되었으나(적합 조건 5), 피고인 개인의 자력 부족이 예상되어 손해배상금 회수 가능성이 낮습니다. 또한, 형사 사건은 이미 종결되어(부적합 조건) 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>인생 전체가 '범죄'…춘천 거주 택한 노영대, 10대 때도 성범죄</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L297" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M297" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/kangwon/6081549</t>
+        </is>
+      </c>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:26:09.595699+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>아슈라프 하키미</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>성폭행 혐의로 검찰 수사 후 재판 회부, 재판 날짜 미정</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>파리 생제르맹 소속 축구선수 아슈라프 하키미가 성폭행 혐의로 재판에 넘겨졌습니다. 한 여성이 강간을 당했다고 주장하며 경찰에 신고했고, 검찰 수사 후 고소장이 접수되어 재판이 진행될 예정입니다. 하키미는 혐의를 부인하며 결백을 주장하고 있어 진술과 증거를 둘러싼 법정 공방이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>상대방(아슈라프 하키미)은 파리 생제르맹 소속의 고액 연봉 선수로 자력이 충분하며(적합 조건 2), 검찰 수사를 거쳐 재판에 회부된 상태로 공적 절차가 진행 중입니다(적합 조건 6). 또한 고소장이 접수되어 수사가 진행된 점으로 보아 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 상대방이 혐의를 부인하고 공갈 피해를 주장하며 책임이 명확하지 않아 법정 공방이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J296" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K296" t="inlineStr">
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>‘성폭행 혐의’ 이강인 동료, 결국 법정으로…PSG는 지지·선수는 결백...</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L298" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M298" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112749230</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:25:47.089061+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>도널드 트럼프, 미 법무부</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>미 법무부 문서 누락 의혹에 대한 민주당의 조사 계획 및 특별검사 임명 요구</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>미 법무부가 미성년자 성착취범 제프리 엡스틴 사건 파일 공개 과정에서 도널드 트럼프 전 대통령의 미성년자 성착취 의혹과 관련된 핵심 문서 수십 쪽을 누락하거나 삭제한 정황이 드러났다. 민주당은 이를 불법적인 은폐로 규정하고 별도 조사 계획을 발표하며 특별검사 임명을 요구하는 등 압박에 나섰다. 법무부와 백악관은 문서 삭제 의혹을 부인하고 있다.</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함(도널드 트럼프의 미성년자 성착취 의혹 및 미 법무부의 문서 누락 정황), 상대방에게 자력이 충분함(전 대통령 및 미 법무부), 피해 규모가 큼(성착취 피해의 심각성), 증거가 있거나 확보 가능함(FBI 면담 기록, 내부 문서, 언론 보도), 이미 공적 절차가 진행 중임(민주당의 조사 계획 및 특검 요구) 등 다수의 적합 조건을 충족한다. 특히 미 법무부의 문서 은폐 의혹은 소송의 정당성을 강화한다.</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>“미 법무부, 엡스틴 파일에서 트럼프 ‘미성년자 성착취 의혹’ 문서 ...</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M299" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/international/america/1246407.html</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:25:15.001032+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 재단 및 관련 공범들</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>국정연설에 피해자 초청을 통해 지속적인 사회적 관심과 법적 구제 노력이 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>워킨쇼 의원이 트럼프 국정연설에 제프리 엡스타인 사건의 피해자를 초청했습니다. 이는 엡스타인의 성범죄 사건에 대한 지속적인 사회적 관심과 피해자 구제 노력이 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>상대방(제프리 엡스타인)의 책임이 명확하고, 그의 재산 및 관련자들의 자력이 충분할 것으로 예상됩니다. 다수의 피해자가 존재하며 피해 규모가 크고, 이미 광범위한 수사와 공적 절차가 진행되어 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>워킨쇼 의원, 트럼프 국정연설에 엡스타인 피해자 초청</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>koreatimes.com</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M300" t="inlineStr">
+        <is>
+          <t>http://www.koreatimes.com/article/1602505</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:19:24.312596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>무속인 A씨</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>가해자 형사 구속 상태</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>30대 무속인 A씨가 점을 보러 온 젊은 여성들을 상대로 강제 추행하고 신체 사진 및 성관계를 요구한 사건이 발생했습니다. A씨는 '할머니 신이 시켰다'거나 '액운을 없애야 한다'는 명목으로 범행을 저질렀으며, 현재 다른 문제로 구속된 상태입니다. 피해자들은 A씨의 추가 범행 가능성을 우려하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>무속인 A씨의 강제 추행 및 성관계 요구 행위가 명확히 보도되어 상대방 책임이 비교적 명확하며(적합 조건 1), 주로 젊은 여성들을 노려 다수의 피해자가 발생한 것으로 보여 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 JTBC 보도와 A씨의 구속 사실 등으로 증거 확보가 가능하고(적합 조건 5), A씨가 다른 문제로 구속된 상태로 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 무속인이며 자력 부족 가능성이 높아 배상 능력에 대한 우려가 있습니다(부적합 조건).</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>젊은 여성 성추행·알몸 사진 요구한 무당… 할머니신이 시켰어</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L296" t="inlineStr">
-[...334 lines deleted...]
-      </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=430802</t>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022408284310105</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-02-22 00:34:52.113742+00:00</t>
+          <t>2026-02-24 00:29:42.350160+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역형)</t>
+          <t>형사 재판 종결 및 집행유예 선고, 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>20대 남성이 10년간 대학 캠퍼스와 길거리에서 상습적으로 여성과 아동에게 신체를 노출한 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 동종 범행 전력과 재범 위험성을 고려하여 실형을 선고했으며, 성폭력 치료 프로그램 이수 및 신상정보 공개 등도 명령했습니다.</t>
+          <t>지하철에서 10대 여성을 불법 촬영하다 적발된 남성이 증거 인멸을 시도했으나 결국 기소되어 징역 4개월에 집행유예 2년을 선고받았습니다. 재판부는 피고인이 잘못을 인정하고 피해자와 합의하여 피해자가 처벌을 원하지 않는 점 등을 양형 이유로 밝혔습니다. 불법 촬영물은 휴대전화 파손으로 확인되지 않았습니다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>가해자가 개인이며 자력이 충분하지 않을 가능성이 높아 (적합 조건 2 불충족) 소송금융 투자 회수 가능성이 낮습니다. 피해는 주로 정신적 손해로, 개별 피해 금액이 소송금융 투자를 정당화할 만큼 크지 않을 수 있습니다 (적합 조건 4 불충족). 다수의 피해자가 있으나 각 피해가 개별적인 범죄 행위로 발생하여 집단소송 형태로 진행하기 어렵습니다 (적합 조건 3 불충족).</t>
+          <t>형사 재판이 이미 종결되었고, 피해자가 피고인과 합의하여 처벌을 원하지 않는다는 점이 양형에 반영되었습니다. 이는 피해자가 이미 민사적 손해배상 등 관련 절차를 통해 합의에 이르렀을 가능성이 높아, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>꼬리 긴 바바리맨에 징역형 선고..10년간 상습 노출 드러나</t>
+          <t>'핫팬츠 10대女 불법촬영' 발각되자 휴대폰 던져 증거인멸…결국 촬영물...</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602210048</t>
+          <t>http://www.fnnews.com/news/202602240722345110</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-02-22 00:32:19.623985+00:00</t>
+          <t>2026-02-24 00:25:51.742950+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
-      <c r="A303" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A303" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>앤드루 마운트배튼 윈저</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>영국 경찰 수사 및 왕위 계승권 박탈 법안 검토 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>찰스 3세 영국 국왕의 동생 앤드루 왕자가 미국의 억만장자 성범죄자 제프리 엡스타인 스캔들에 연루되어 미성년자 성관계 의혹을 받고 있다. 영국 경찰은 공무상 부정행위 혐의로 앤드루 왕자를 체포해 조사하고 왕실 거주지를 수색하는 등 수사를 진행 중이다. 영국 정부는 여론의 압박 속에 앤드루 왕자의 왕위 계승권을 박탈하는 법안 도입을 검토하고 있다.</t>
+          <t>영국 앤드루 왕자가 미국 성착취범 제프리 엡스타인 관련 의혹으로 경찰 조사를 받고 귀가하는 사진이 루브르박물관에 15분간 전시되는 시위가 벌어졌다. 앤드루 왕자는 엡스타인에게 기밀 정보를 유출했다는 의혹으로 경찰 수사를 받고 있으며, 이 사건은 그의 왕자 칭호 박탈로 이어졌다. 시위 단체는 억만장자와 정치인 친구들을 겨냥해왔으며, 이번 시위는 앤드루 왕자에 대한 대중의 기억을 보여주기 위함이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>앤드루 왕자의 성범죄 연루 의혹에 대해 영국 경찰 수사가 진행 중이며(적합 조건 6), 왕실 구성원으로서 자력이 충분하고(적합 조건 2), 공적 기관의 조사로 증거 확보 가능성이 높음(적합 조건 5). 또한, 상대방 책임이 비교적 명확하며(적합 조건 1), 엡스타인 스캔들 자체가 다수의 피해자를 포함하고 있어 집단적 피해 가능성도 있음(적합 조건 3).</t>
+          <t>기사는 앤드루 왕자의 성 착취 연루 의혹과 관련한 경찰 수사 및 대중의 비판에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 '집단적 피해' 및 '피해 규모'가 특정되지 않으며, 특정 피해자 집단이 제기할 수 있는 직접적인 민사상 손해배상 청구권에 대한 언급이 없어 적합도가 낮습니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>영국정부, '엡스타인 연루' 앤드루…왕위계승권 박탈 검토</t>
+          <t>루브르박물관에 ‘앤드루 체포’ 사진 전시됐다…英정치단체 시위</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5177056</t>
+          <t>https://www.dt.co.kr/article/12048000?ref=naver</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-02-22 00:26:22.996509+00:00</t>
+          <t>2026-02-24 00:24:25.979262+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C304" t="inlineStr"/>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
+          <t>형사사건 집행유예 판결 선고 및 피해자와 합의 완료</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>지하철에서 10대 여성을 불법 촬영한 남성 A씨가 징역 4개월에 집행유예 2년을 선고받았습니다. A씨는 범행 발각 후 휴대전화를 파손하여 촬영물은 확인되지 않았으나, 재판부는 A씨가 잘못을 인정하고 피해자와 합의한 점을 양형에 참작했습니다.</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>기사에 '피해자와 합의해 피고인의 처벌을 원하지 않는 점'이 명시되어 있어, 민사상 손해배상 청구의 가능성이 낮거나 이미 종결된 것으로 판단됩니다. 이는 '이미 종결된 사건'이라는 소송금융 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>짧은 바지 10대 여성 노려 '찰칵'...들키자 휴대폰 박살 낸 몰카범</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022407223990417</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:23:44.253564+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>형사 재판 집행유예 선고, 피해자와 합의</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>지하철에서 여성의 신체를 불법 촬영하다 적발된 남성 A씨가 휴대전화를 파손해 증거 인멸을 시도했습니다. 대구지법은 A씨에게 징역 4개월에 집행유예 2년을 선고했으며, A씨는 잘못을 인정하고 피해자와 합의한 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>상대방이 개인으로 자력 확인이 어렵고, 집단적 피해가 아닌 단일 피해자 사건입니다. 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 형사 재판이 종결되고 피해자와 합의가 이루어져 추가적인 소송의 필요성이나 실익이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>지하철 몰카범, 발각되자 휴대전화 던져 파손…집행유예</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M305" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260223_0003522787</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:22:16.236340+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr"/>
+      <c r="D306" t="inlineStr"/>
+      <c r="E306" t="inlineStr"/>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>해당 기사는 애매한 신체접촉이 언제부터 범죄가 되는지에 대한 법률 전문가의 조언을 담고 있습니다. 회사 내 신고, 내용증명, 형사 상담 등을 검토한 뒤 필요하다면 형사고소와 손해배상까지 포함한 전략을 세우는 것이 현실적인 대응 방안이라고 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 애매한 신체접촉에 대한 법적 대응 방안을 조언하는 일반적인 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>“그냥 친해서 그랬다?”… 애매한 신체접촉, 언제부터 범죄가 되나</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>globalepic.co.kr</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026022315402283366cf2d78c68_29</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:57:16.924319+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>20대 순경</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 입건</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>충주경찰서가 전 연인과의 신체 접촉 장면을 몰래 촬영한 혐의로 20대 순경을 입건했습니다. 해당 순경은 발각 후 영상을 삭제했으며, 동의를 받고 촬영했다고 혐의를 부인하고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(경찰 입건), 증거 확보 가능성이 높으며(경찰 수사 중), 이미 공적 절차(경찰 수사)가 진행 중인 사건입니다. 하지만 피해자가 단일하고 상대방의 자력이 대기업 수준은 아니라는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>충주경찰서, 전 연인 불법 촬영 혐의 20대 순경 입건</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>news.mbccb.co.kr</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M307" t="inlineStr">
+        <is>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260223&amp;SEQUENCE=0118</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:25:36.784861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>쉬(Xu)씨</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>형사 재판에서 징역 5개월 선고, 피해자 측과 합의 완료</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>대만에서 피트니스 코치 쉬씨가 16세 미만 소녀와 세 차례 성관계를 가진 혐의로 징역 5개월을 선고받았습니다. 재판부는 쉬씨가 범행을 자백하고 피해자 측과 합의 후 용서받은 점을 양형 이유로 밝혔습니다. 가벼운 처벌에 대한 공분이 일고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>상대방의 책임은 명확하나(적합 조건 1), 피해자 측과 이미 합의가 완료되어 용서까지 받았으므로(부적합 조건: 합의 완료), 새로운 민사상 손해배상 소송의 여지가 없거나 매우 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 해당 없음), 상대방의 자력도 불분명합니다(적합 조건 2 불분명).</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>16세 미만 소녀 유인해 '3차례 성관계'…징역 5개월 선고, 대만 공분</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M308" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/world/2026/02/23/2026022308040036870</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:30:33.164491+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr"/>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>의료법 개정안 추진 중, 다수의 형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>의료 현장에서 반복적으로 발생하는 의료인의 성범죄에 대한 국민적 불안이 커지면서, 국회에서 성범죄 의료인의 면허 제한을 강화하는 의료법 개정안이 추진되고 있다. 경찰청 자료에 따르면 연평균 160건의 의사 직종 성폭력 범죄 검거가 이루어지고 있으며, 이는 환자의 신체적·인격적 권리를 중대하게 침해하는 문제로 인식된다.</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>의료인의 성범죄는 반복적으로 발생하여 다수의 피해자가 존재하며(집단적 피해), 환자의 신체적·인격적 권리를 중대하게 침해하므로 피해 규모가 크다. 경찰청 자료를 통해 연평균 160건 이상의 검거가 확인되어 증거 확보 및 형사 절차 진행 가능성이 높다. 개별 의료인의 책임이 명확하여 소송금융 투자 대상으로서의 잠재력이 높다.</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>연평균 160건 이상의 검거 건수, 다수</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>성범죄 저지른 의료인 면허 제한 강화 법안 추진</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M309" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065603753182958</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:29:12.828948+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>불법 성매매 어플 '커넥트인' 및 관련 카르텔</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr"/>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>드라마 줄거리 진행 중</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'이 거대한 성매매 스캔들과 불법 성매매 어플 '커넥트인'을 추적하는 로펌 변호사들의 이야기를 다루며 2막에 돌입했다. 주인공들은 과거의 트라우마와 현재의 위기에 맞서며 사건의 진실을 파헤치고, L&amp;J 로펌의 독립과 관련된 복잡한 서사가 전개된다.</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>이 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리를 설명하는 내용입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>반환점 돈 ‘아너’, 이나영·정은채·이청아 핵심서사 짚어보기</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>sportsworldi.com</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M310" t="inlineStr">
+        <is>
+          <t>https://www.sportsworldi.com/newsView/20260222507014</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:25:52.801396+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr"/>
+      <c r="D311" t="inlineStr"/>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>이 기사는 '아너 그녀들의 법정'이라는 드라마의 등장인물과 지난 줄거리를 설명하는 내용입니다. 배우 강은석의 성폭행 피해자 조유정을 변호하는 과정에서 '커넥트'라는 비밀 성매매 앱의 존재가 드러나는 가상의 사건을 다룹니다.</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>제공된 기사는 실제 사건이 아닌 드라마의 줄거리 요약으로, 소송금융 투자 대상이 될 수 없습니다. (부적합 조건: 실제 사건 아님)</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>반전에 반전 '아너 그녀들의 법정' 등장인물·인물관계도 및 지난 줄거...</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>nbntv.co.kr</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019011</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:23:09.391967+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>헬스장 대표</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>대만 지방법원 형사 판결 선고</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>대만에서 14세 소녀와 3차례 성관계를 맺은 헬스장 대표에게 대만 지방법원이 징역 5개월을 선고했습니다. 법원은 피해자 가족의 의사를 고려하여 판결했다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>해외(대만)에서 발생한 사건으로 국내 소송금융 투자 대상으로는 적합하지 않습니다. 또한, 단일 피해자 사건이며 상대방(헬스장 대표)의 자력이 충분한지 불분명하여 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>14세 소녀와 '3차례 성관계' 헬스장 대표…고작 징역 5개월</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L312" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M312" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6077870</t>
+        </is>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:35:22.568561+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr"/>
+      <c r="D313" t="inlineStr"/>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>의료법 개정안 발의</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>정혜경 의원이 성범죄로 벌금형을 받은 의료인도 일정 기간 자격을 제한하는 의료법 개정안을 발의했습니다. 현재는 직무 수행 중 발생할 수 있는 성범죄에 대한 별도의 자격 제한 규정이 없어, 피해자의 신체와 존엄을 침해하는 범죄에 대한 규제 공백을 메우려는 취지입니다.</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 성범죄를 저지른 의료인의 자격 제한을 위한 의료법 개정안 발의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사건이 존재하지 않으므로 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>성범죄 벌금형도 일정 기간 의료인 자격 제한, 아동·청소년 대상 성범...</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>pinpointnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M313" t="inlineStr">
+        <is>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=430802</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:34:52.113742+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역형)</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>20대 남성이 10년간 대학 캠퍼스와 길거리에서 상습적으로 여성과 아동에게 신체를 노출한 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 동종 범행 전력과 재범 위험성을 고려하여 실형을 선고했으며, 성폭력 치료 프로그램 이수 및 신상정보 공개 등도 명령했습니다.</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>가해자가 개인이며 자력이 충분하지 않을 가능성이 높아 (적합 조건 2 불충족) 소송금융 투자 회수 가능성이 낮습니다. 피해는 주로 정신적 손해로, 개별 피해 금액이 소송금융 투자를 정당화할 만큼 크지 않을 수 있습니다 (적합 조건 4 불충족). 다수의 피해자가 있으나 각 피해가 개별적인 범죄 행위로 발생하여 집단소송 형태로 진행하기 어렵습니다 (적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>꼬리 긴 바바리맨에 징역형 선고..10년간 상습 노출 드러나</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L314" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M314" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602210048</t>
+        </is>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:32:19.623985+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>앤드루 마운트배튼 윈저</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>영국 경찰 수사 및 왕위 계승권 박탈 법안 검토 중</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>찰스 3세 영국 국왕의 동생 앤드루 왕자가 미국의 억만장자 성범죄자 제프리 엡스타인 스캔들에 연루되어 미성년자 성관계 의혹을 받고 있다. 영국 경찰은 공무상 부정행위 혐의로 앤드루 왕자를 체포해 조사하고 왕실 거주지를 수색하는 등 수사를 진행 중이다. 영국 정부는 여론의 압박 속에 앤드루 왕자의 왕위 계승권을 박탈하는 법안 도입을 검토하고 있다.</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>앤드루 왕자의 성범죄 연루 의혹에 대해 영국 경찰 수사가 진행 중이며(적합 조건 6), 왕실 구성원으로서 자력이 충분하고(적합 조건 2), 공적 기관의 조사로 증거 확보 가능성이 높음(적합 조건 5). 또한, 상대방 책임이 비교적 명확하며(적합 조건 1), 엡스타인 스캔들 자체가 다수의 피해자를 포함하고 있어 집단적 피해 가능성도 있음(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>영국정부, '엡스타인 연루' 앤드루…왕위계승권 박탈 검토</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L315" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M315" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5177056</t>
+        </is>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:26:22.996509+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr"/>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
           <t>형사 재판 무죄 판결</t>
         </is>
       </c>
-      <c r="F304" t="inlineStr">
+      <c r="F316" t="inlineStr">
         <is>
           <t>한 개인이 준강간 및 임신 사건으로 고소당했으나, 재판부는 피고인에게 무죄를 선고했습니다. 피해를 주장하는 측은 피고인에게 5천만 원의 정신적 피해보상을 요구하며 신고를 하겠다고 문자 메시지를 보낸 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G304" t="inlineStr">
+      <c r="G316" t="inlineStr">
         <is>
           <t>기사 제목에 '[무죄]'가 명시되어 있어, 해당 사건의 형사 재판이 이미 종결되었고 피고인이 무죄 판결을 받았음을 알 수 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, '적합 조건 1: 상대방 책임이 비교적 명확함'을 충족하기 매우 어렵게 만듭니다. 소송금융 투자 대상으로서의 성공 가능성이 현저히 낮습니다.</t>
         </is>
       </c>
-      <c r="H304" t="inlineStr">
+      <c r="H316" t="inlineStr">
         <is>
           <t>5천만 원</t>
         </is>
       </c>
-      <c r="I304" t="inlineStr">
+      <c r="I316" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J304" t="inlineStr">
+      <c r="J316" t="inlineStr">
         <is>
           <t>[무죄] 임신하자  5천만 원 아니면 신고  준강간으로 고소…재판부는 어...</t>
         </is>
       </c>
-      <c r="K304" t="inlineStr">
+      <c r="K316" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L304" t="inlineStr">
+      <c r="L316" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M304" t="inlineStr">
+      <c r="M316" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/44J20LYZ8R87</t>
         </is>
       </c>
-      <c r="N304" t="inlineStr">
+      <c r="N316" t="inlineStr">
         <is>
           <t>2026-02-22 00:24:08.343995+00:00</t>
         </is>
       </c>
     </row>
-    <row r="305">
-      <c r="A305" s="4" t="inlineStr">
+    <row r="317">
+      <c r="A317" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B305" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D305" t="inlineStr">
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr"/>
+      <c r="D317" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E305" t="inlineStr">
+      <c r="E317" t="inlineStr">
         <is>
           <t>형사 고소 진행 중 또는 검토 중</t>
         </is>
       </c>
-      <c r="F305" t="inlineStr">
+      <c r="F317" t="inlineStr">
         <is>
           <t>전 남자친구의 불법촬영 피해자가 형사 고소를 취소하려 할 때 발생할 수 있는 위험과 손해배상 청구 가능성에 대해 변호사들이 경고하는 내용입니다. 피해자는 정신적 치료비, 합의금 외 경제적 손실 보상도 요구할 수 있으며, 성매매 등 증거가 민형사 절차에 유리하게 작용할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G305" t="inlineStr">
+      <c r="G317" t="inlineStr">
         <is>
           <t>상대방 책임이 불법촬영으로 비교적 명확하고(적합 조건 1), 증거 확보가 가능하며(적합 조건 5), 형사 고소 등 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6). 그러나 상대방이 개인으로 자력 여부가 불확실하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
-      <c r="H305" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I305" t="inlineStr">
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J305" t="inlineStr">
+      <c r="J317" t="inlineStr">
         <is>
           <t>남친 불법촬영 고소 취소? 스스로 파는 함정  변호사들 만장일치 경고</t>
         </is>
       </c>
-      <c r="K305" t="inlineStr">
+      <c r="K317" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L305" t="inlineStr">
+      <c r="L317" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M305" t="inlineStr">
+      <c r="M317" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/M7S7JWGAJZ3H</t>
         </is>
       </c>
-      <c r="N305" t="inlineStr">
+      <c r="N317" t="inlineStr">
         <is>
           <t>2026-02-22 00:23:31.084118+00:00</t>
         </is>
       </c>
     </row>
-    <row r="306">
-      <c r="A306" s="3" t="inlineStr">
+    <row r="318">
+      <c r="A318" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B306" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C306" t="inlineStr">
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
         <is>
           <t>가해자</t>
         </is>
       </c>
-      <c r="D306" t="inlineStr">
+      <c r="D318" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E306" t="inlineStr">
+      <c r="E318" t="inlineStr">
         <is>
           <t>가해자 구속 및 형사 절차 진행 중</t>
         </is>
       </c>
-      <c r="F306" t="inlineStr">
+      <c r="F318" t="inlineStr">
         <is>
           <t>몰카 피해자가 가해자가 이미 구속된 상황에서 손해배상 청구가 가능한지 문의. 법률 전문가들은 지금이라도 고소하여 처벌을 요구하고 피해를 보상받을 것을 권유. 가해자는 다른 피해자들의 고소로 이미 구속된 상태이며, 피해자는 정신과 치료를 받고 있음.</t>
         </is>
       </c>
-      <c r="G306" t="inlineStr">
+      <c r="G318" t="inlineStr">
         <is>
           <t>가해자가 이미 구속되어 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5), 다른 피해자들의 고소로 집단적 피해가 확인됨(적합 조건 3). 또한 가해자 구속은 공적 절차가 진행 중임을 의미(적합 조건 6). 정신과 치료를 받을 정도의 정신적 피해 규모가 상당할 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합함.</t>
         </is>
       </c>
-      <c r="H306" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I306" t="inlineStr">
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J306" t="inlineStr">
+      <c r="J318" t="inlineStr">
         <is>
           <t>가해자는 구속, 나는 정신과…'내 몰카' 피해, 지금 고소해도 될까?</t>
         </is>
       </c>
-      <c r="K306" t="inlineStr">
+      <c r="K318" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L306" t="inlineStr">
+      <c r="L318" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M306" t="inlineStr">
+      <c r="M318" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/PXJYREPBPXW8</t>
         </is>
       </c>
-      <c r="N306" t="inlineStr">
+      <c r="N318" t="inlineStr">
         <is>
           <t>2026-02-22 00:22:45.108378+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N306"/>
+  <autoFilter ref="A1:N318"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>