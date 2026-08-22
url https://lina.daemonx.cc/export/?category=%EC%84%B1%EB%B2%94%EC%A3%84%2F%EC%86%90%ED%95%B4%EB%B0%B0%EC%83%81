--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,61 +433,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="21" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -525,186 +532,258 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄/손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>빌 코스비</t>
+          <t>A씨 (30대 남성)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 LA 카운티 1심 법원 배심원단 평결, 피고 항소 예정. 캘리포니아주 법 개정으로 다른 피해자들의 추가 소송 가능성 높음.</t>
+          <t>형사 재판 집행유예 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국 코미디언 빌 코스비가 54년 전 성폭행 의혹과 관련하여 1심 법원 배심원단으로부터 5925만 달러(약 885억 원)의 배상 평결을 받았습니다. 코스비 측은 항소할 계획이며, 캘리포니아주의 성범죄 공소시효 유예 법 개정으로 50명 이상의 다른 피해자들의 추가 소송 가능성이 제기되고 있습니다.</t>
+          <t>30대 남성 A씨가 지난해 8월 천안에서 외국인 B씨의 추행을 막으려는 과정에서 흉기로 위협한 혐의로 재판에 넘겨져 집행유예를 선고받았습니다. 재판부는 A씨의 범행 수단과 정황에 비춰 죄책이 가볍지 않다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 배심원단 평결로 명확히 인정되었고(적합 조건 1), 추정 순자산 1억 2800만 달러로 자력이 충분하며(적합 조건 2), 50명 이상의 피해자가 주장하는 집단적 피해(적합 조건 3)에 해당합니다. 또한, 885억 원의 배상 평결로 피해 규모가 매우 크고(적합 조건 4), 캘리포니아주 법 개정으로 추가 소송 가능성이 열려 있어 증거 확보 및 소송 진행에 유리합니다(적합 조건 5).</t>
+          <t>이 사건은 단일 피해자에 대한 개인 간의 형사 사건으로, 소송 상대방의 자력 여부가 불분명하며 대규모 피해 금액을 기대하기 어렵습니다. 비록 형사 재판을 통해 가해자의 책임이 명확히 인정되었으나(적합 조건 1, 5), 소송금융 투자 대상으로서의 상업적 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>5925만 달러 (약 885억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'美 국민아빠' 빌 코스비의 추락…54년 전 성추문 '885억' 배상 판결</t>
+          <t>추행 막으려 …처음 만난 남성 집서 흉기 위협 30대男 집유</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260324_0003561633</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2273504</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 13:06:46.272609+00:00</t>
+          <t>2026-06-21 15:00:41.523248+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성범죄/손해배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>빌 코스비</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>미국 LA 카운티 1심 법원 배심원단 평결, 피고 항소 예정. 캘리포니아주 법 개정으로 다른 피해자들의 추가 소송 가능성 높음.</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>미국 코미디언 빌 코스비가 54년 전 성폭행 의혹과 관련하여 1심 법원 배심원단으로부터 5925만 달러(약 885억 원)의 배상 평결을 받았습니다. 코스비 측은 항소할 계획이며, 캘리포니아주의 성범죄 공소시효 유예 법 개정으로 50명 이상의 다른 피해자들의 추가 소송 가능성이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방 책임이 배심원단 평결로 명확히 인정되었고(적합 조건 1), 추정 순자산 1억 2800만 달러로 자력이 충분하며(적합 조건 2), 50명 이상의 피해자가 주장하는 집단적 피해(적합 조건 3)에 해당합니다. 또한, 885억 원의 배상 평결로 피해 규모가 매우 크고(적합 조건 4), 캘리포니아주 법 개정으로 추가 소송 가능성이 열려 있어 증거 확보 및 소송 진행에 유리합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>5925만 달러 (약 885억 원)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>50명 이상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'美 국민아빠' 빌 코스비의 추락…54년 전 성추문 '885억' 배상 판결</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260324_0003561633</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:06:46.272609+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>성범죄/손해배상</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>토마스 파티</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>형사 기소 및 법원 심리 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>EPL 아스널 출신 축구선수 토마스 파티가 강간 및 성폭행 혐의로 추가 기소되어 최소 4명 이상의 피해자가 발생했다. 그는 모든 혐의를 부인하고 있으나, 이미 지난해부터 여러 성범죄 혐의로 기소된 바 있으며 현재 영국 법원에서 심리가 진행 중이다. 파티는 법정 공방 속에서도 선수 생활을 이어가고 있으며, 다음 달 법정 심리에 직접 출석할 예정이다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>EPL 및 라리가에서 활약한 프로 축구선수인 토마스 파티가 여러 건의 성범죄 혐의로 기소되었고, 추가 기소까지 진행되어 상대방 책임이 비교적 명확하며(조건 1) 충분한 자력이 예상됩니다(조건 2). 최소 4명 이상의 피해자가 존재하여 집단적 피해로 볼 수 있으며(조건 3), 검찰 기소 및 법원 심리가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 사건입니다(조건 5, 6).</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>최소 4명 이상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>'韓 대표팀 월드컵서 울린' EPL 스타 성범죄 논란, 충격 추가 기소  첫 ...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/sports/2026/03/15/2026031422295973474</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-15 00:21:32.159838+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>