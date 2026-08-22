--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
-[...3 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="35" customWidth="1" min="10" max="10"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>성범죄/손해배상</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A씨 (30대 남성)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사 재판 집행유예 선고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>30대 남성 A씨가 지난해 8월 천안에서 외국인 B씨의 추행을 막으려는 과정에서 흉기로 위협한 혐의로 재판에 넘겨져 집행유예를 선고받았습니다. 재판부는 A씨의 범행 수단과 정황에 비춰 죄책이 가볍지 않다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 사건은 단일 피해자에 대한 개인 간의 형사 사건으로, 소송 상대방의 자력 여부가 불분명하며 대규모 피해 금액을 기대하기 어렵습니다. 비록 형사 재판을 통해 가해자의 책임이 명확히 인정되었으나(적합 조건 1, 5), 소송금융 투자 대상으로서의 상업적 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>추행 막으려 …처음 만난 남성 집서 흉기 위협 30대男 집유</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2273504</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-21 15:00:41.523248+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>