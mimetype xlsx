--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$91</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$96</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N91"/>
+  <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="22" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,6464 +535,6824 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>최영중</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 기소, 재판 예정, 추가 범행 수사 중</t>
+          <t>경찰 수사 중, 피의자 구속, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>23년 전 모텔에 몰래카메라를 설치해 성관계 영상을 촬영하고 이를 빌미로 돈을 뜯어낸 남성 A 씨가 검찰 보완수사 끝에 구속 기소되었습니다. 현재까지 확인된 피해자는 20명, 피해 금액은 5천만 원에 달하며, 검찰은 추가 범행 여부를 수사 중입니다. A 씨는 혐의 일체를 자백했습니다.</t>
+          <t>최영중 전 청주시의원이 미성년자 성매매 혐의로 구속되었으며, 경찰 수사 중 피해자에게 증거 인멸을 지시한 사실이 드러났다. 경찰은 통신기록 영장을 발부받아 추가 피해자 여부를 집중 수사할 예정이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확하고(A 씨 자백, 증거 확보), 20명 이상의 집단적 피해가 발생했으며, 검찰 수사 및 기소 등 공적 절차가 진행 중입니다. 또한, 23년 만에 범인이 검거되고 자백하여 증거 확보가 확실합니다. 피고인이 개인이고 현재까지 확인된 피해 금액이 소송금융 투자에 매우 크다고 보기는 어렵지만, 범죄의 심각성을 고려할 때 정신적 손해배상액이 높게 인정될 가능성이 있어 투자 가치가 높습니다.</t>
+          <t>최영중 전 시의원의 미성년자 성매매 혐의가 명확하고(적합 조건 1), 경찰 수사 및 구속 절차가 진행 중이며(적합 조건 6), 통신기록 영장 발부 등으로 증거 확보가 용이하다(적합 조건 5). 또한, 추가 피해자 수사 중으로 집단적 피해 가능성도 있다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>20명</t>
+          <t>1명 확인, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독] '몰카 협박' 23년만에 기소…검찰 보완수사로 덜미</t>
+          <t>우리 대화 지워라  수차례 지시‥최영중 구속</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/news/MYH20260430184754Wim</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6841400_37012.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-16 07:02:19.125027+00:00</t>
+          <t>2026-08-06 22:02:27.959885+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>헌법재판소 부장급 연구관</t>
+          <t>최영중</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 고발인 조사 진행 중, 헌재 내부 징계 처분 완료</t>
+          <t>경찰 수사 및 구속, 추가 피해자 수사 확대</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>헌법재판소 부장급 연구관 2명이 성 비위 혐의로 논란이 되고 있습니다. 한 연구관은 스토킹 의혹으로 견책 징계를 받고 사직했으며, 다른 연구관은 3년 전 워크숍에서 연구관들을 추행한 것으로 조사되었습니다. 현재 경찰이 고발인 조사를 진행 중이며, 헌재의 징계 비공개에 대한 비판도 제기되고 있습니다.</t>
+          <t>최영중 전 청주시의원이 미성년자 성매매 및 성 착취물 제작 요구 혐의로 구속되었다. 법원은 증거 인멸 및 도주 우려를 이유로 구속영장을 발부했으며, 최 씨는 미성년자인 줄 몰랐다며 혐의를 부인하고 있다. 경찰은 최 씨의 신병을 확보하고 추가 피해자 및 범행 여부를 집중적으로 수사할 방침이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(헌재 내부 징계 및 경찰 조사), 상대방에게 자력이 충분합니다(헌법재판소 간부). 또한, 헌재 내부 징계 및 경찰 고발인 조사가 진행 중으로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다. 다만, 집단적 피해는 아니며 피해 규모(금액)는 미상입니다.</t>
+          <t>최영중 전 시의원의 미성년자 성매매 및 성 착취물 제작 요구 혐의에 대해 구속영장이 발부되어 상대방 책임이 명확하며(적합 조건 1), 경찰이 추가 피해자 수사를 확대할 방침이므로 집단적 피해 가능성이 높다(적합 조건 3). 압수수색을 통해 증거가 확보되었고(적합 조건 5), 현재 경찰 수사 및 구속이라는 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>성 비위 헌재 간부들, ‘징계 비공개’ 논란</t>
+          <t>'미성년자 성매매' 혐의 최영중 구속...수사 확대</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260426508874?OutUrl=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202607302021598456</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-13 07:58:03.830328+00:00</t>
+          <t>2026-08-01 07:00:16.619408+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>40대 남자 사장</t>
+          <t>최영중 전 청주시의회 의원</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중, 국회 청원 및 시민단체 규탄 시위 진행 중</t>
+          <t>경찰 수사 진행 중, 추가 범죄 여부 조사 중. 최영중 전 시의원 의원직 사퇴.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>10대 아르바이트생이 40대 사장에게 성폭행당했다고 주장했으나 경찰이 불송치 결정을 내리자 이의신청서를 남기고 극단적 선택을 했습니다. 유족은 경찰의 부실 수사를 규탄하며 국회 청원을 진행 중이며, 시민단체도 1인 시위를 이어가고 있습니다. 현재 사건은 검찰로 송치되어 수사가 진행 중입니다.</t>
+          <t>최영중 전 청주시의회 의원이 미성년자 성매매 및 성착취물 제작 혐의로 경찰 수사를 받고 있으며, 의원직에서 사퇴했습니다. 국민의힘 당협위원장이 최 전 의원을 옹호하는 발언으로 논란이 되어 사퇴하는 등 사회적 파장이 크며, 경찰은 추가 범죄 여부를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피해자의 유서와 이의신청서, 유족의 주장, 시민단체의 규탄 등에서 가해자의 책임이 강하게 제기되고 있으며(상대방 책임 명확), CCTV 영상, 피해자의 이의신청서, 경찰 및 검찰 수사 기록 등 객관적 증거가 존재합니다(증거 확보 가능). 현재 검찰 수사가 진행 중이며 국회 청원 5만 명 동의, 시민단체 시위 등 공적 절차가 활발하게 진행되고 있습니다(공적 절차 진행 중). 사건의 중대성(피해자의 사망)과 높은 사회적 관심, 그리고 부실 수사 논란으로 인한 국가배상 가능성까지 고려할 때 소송금융 투자 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 미성년자 성매매 및 성착취물 제작이라는 중대한 범죄로 경찰 수사가 진행 중이며, '친구들을 데리고 오면 돈을 더 주겠다'는 제안으로 추가 피해자 발생 가능성이 있어 집단적 피해로 이어질 수 있습니다. 사회적 파장이 커 배상액이 높을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>CCTV에서 웃음만 봤나 ‥휴대폰에 이의신청 남기고</t>
+          <t>“불륜 아냐, 여자 의도 알아야”…‘미성년 성매매’ 시의원 감싼 당협...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6816696_37004.html</t>
+          <t>https://www.mk.co.kr/article/12101027</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:32.651958+00:00</t>
+          <t>2026-07-29 07:02:17.928271+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>충청북도교육청</t>
+          <t>청주시의원 A 씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>전 장학관 C씨 구속 송치 및 파면, 형사 절차 진행 중</t>
+          <t>경찰 압수수색 및 수사 진행 중, 국민의힘 충북도당 제명 결정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>충북도교육청 전 장학관이 식당 화장실에 불법 카메라를 설치해 100개 이상의 영상을 촬영한 혐의로 구속 송치되고 파면되었습니다. 이와 별개로 여교사 2명은 음주운전으로 징계를 받았으며, 이러한 일탈 행위로 충북도교육청의 청렴도 평가가 중하위권에 머물고 있습니다.</t>
+          <t>충북 청주시 현직 시의원 A 씨가 채팅 앱을 통해 중학생과 성매매 및 성 착취물 제작 혐의로 경찰 수사를 받고 있습니다. 경찰은 압수수색을 통해 휴대전화 등 증거를 확보했으며, A 씨는 혐의를 부인하고 있습니다. 국민의힘 충북도당은 A 씨를 제명하기로 결정했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>전 장학관의 불법 촬영 사건은 책임 주체가 명확하고(적합 조건 1), 100개 이상의 영상물 촬영으로 다수의 피해자가 발생했을 가능성이 높으며(적합 조건 3), 현행범 체포 및 영상물 확보로 증거가 명확합니다(적합 조건 5). 이미 구속 송치 및 파면 등 공적 절차가 진행 중이며(적합 조건 6), 충북도교육청이라는 공공기관을 상대로 한 손해배상 청구 가능성도 있어 자력도 충분합니다(적합 조건 2). 이러한 여러 적합 조건 충족으로 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(경찰 수사 및 피해자 휴대전화 대화 내역 확보), 현직 시의원으로서 상대방에게 자력이 충분합니다. 또한, 경찰 수사라는 공적 절차가 진행 중이며, 아동 성범죄의 특성상 피해 규모가 클 것으로 예상되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>100명 이상 추정</t>
+          <t>1명 (추가 피해자 수사 중)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>몰카·음주운전 … 이어지는 교육계 일탈</t>
+          <t>현직 청주시의원 압수수색…'아동 성매매' 혐의</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=901984</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH202607151922596gO</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-16 07:02:51.827620+00:00</t>
+          <t>2026-07-17 07:01:18.168614+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>알렉산더 도슨 스쿨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>가해 학생들에 대한 형사 기소 및 성인 법정 재판 진행 중, 피해자 가족의 민사 소송 제기</t>
+          <t>1심 징역 5년 8개월 선고, 성폭력 치료 프로그램 이수 및 취업 제한 명령</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>미국 라스베이거스의 한 사립학교에서 한인 15세 소년을 포함한 동급생들이 A군을 집단 성폭행하고 이를 촬영한 사건이 발생했습니다. 가해 학생들은 성인 법정에서 아동 성착취물 소지 등 혐의로 재판을 받고 있으며, 피해자 가족은 민사 소송을 제기했습니다. 연간 학비가 높은 명문 사립학교에서 발생한 사건으로, 학교 측의 책임 여부도 쟁점이 될 수 있습니다.</t>
+          <t>30대 남성 A씨가 여러 여성과의 성매매 장면을 불법 촬영하고 아동·청소년 성 착취물을 제작, 유포한 혐의로 징역 5년 8개월을 선고받았다. A씨는 동종 범죄 전력이 있으며, 피해자 중 1명은 범행으로 극단적 선택을 하는 등 심각한 피해를 입었다. 현재 1심 판결이 선고된 상태로, 다수의 피해자들이 민사상 손해배상을 청구할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 가해 학생들의 집단 성폭행 및 성착취물 제작/소지 혐의가 명확하며 영상 증거가 존재하고, 명문 사립학교 및 그 재학생 가족의 자력이 충분할 것으로 예상됨. 미성년자 대상 성범죄로 인한 정신적 피해가 커 고액의 손해배상 가능성이 높다.</t>
+          <t>피고인의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 10명이 넘는 여성 및 아동·청소년 등 다수의 피해자가 존재한다(적합 조건 3). 피해자 중 극단적 선택을 한 사례가 있을 정도로 피해 규모가 매우 크며(적합 조건 4), 형사 수사를 통해 증거가 충분히 확보되었을 것으로 판단된다(적합 조건 5). 또한, 이미 1심 판결이 선고되어 공적 절차가 진행 중이다(적합 조건 6). 다만, 피고인의 자력은 불분명하여 민사상 손해배상 집행 가능성에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명 이상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>한인 15세 소년, 美 성인 법정서 재판받는다… “동급생 집단 성폭행”</t>
+          <t>성매매 장면 불법 촬영·아동청소년 성 착취물 제작 30대 징역 5년 8개월</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260407000178</t>
+          <t>https://www.kwnews.co.kr/page/view/2026052450001400000</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-15 22:37:41.124637+00:00</t>
+          <t>2026-07-04 20:00:19.794183+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>30대 남성</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 1심 징역 7년 선고</t>
+          <t>검찰 기소, 재판 예정, 추가 범행 수사 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>SNS를 통해 미성년자 5명을 유인하여 성 착취물을 제작한 30대 남성에게 징역 7년이 선고되었습니다. 일부 피해자는 범행 과정에서 상해를 입었으며, 재판부는 디지털 성범죄의 유포 가능성을 고려하여 엄벌의 필요성을 강조했습니다.</t>
+          <t>23년 전 모텔에 몰래카메라를 설치해 성관계 영상을 촬영하고 이를 빌미로 돈을 뜯어낸 남성 A 씨가 검찰 보완수사 끝에 구속 기소되었습니다. 현재까지 확인된 피해자는 20명, 피해 금액은 5천만 원에 달하며, 검찰은 추가 범행 여부를 수사 중입니다. A 씨는 혐의 일체를 자백했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판에서 유죄 판결로 명확하게 입증되었고(적합 조건 1), 이미 형사 절차가 진행되어 판결이 선고된 상태이므로 증거 확보가 용이합니다(적합 조건 5, 6). 피해 규모는 미성년자를 대상으로 한 성 착취물 제작으로 정신적 피해가 막대하며 디지털 성범죄 특성상 피해 확산 가능성이 높아 매우 큽니다(적합 조건 4). 다만, 피고인이 개인으로 자력 부족 가능성이 있습니다.</t>
+          <t>적합 조건: 상대방 책임이 명확하고(A 씨 자백, 증거 확보), 20명 이상의 집단적 피해가 발생했으며, 검찰 수사 및 기소 등 공적 절차가 진행 중입니다. 또한, 23년 만에 범인이 검거되고 자백하여 증거 확보가 확실합니다. 피고인이 개인이고 현재까지 확인된 피해 금액이 소송금융 투자에 매우 크다고 보기는 어렵지만, 범죄의 심각성을 고려할 때 정신적 손해배상액이 높게 인정될 가능성이 있어 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>20명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>미성년자 성 착취물 제작한 30대 '징역 7년' 선고</t>
+          <t>[단독] '몰카 협박' 23년만에 기소…검찰 보완수사로 덜미</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/04/2026040490059.html</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260430184754Wim</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 12:22:42.165310+00:00</t>
+          <t>2026-05-16 07:02:19.125027+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>황석희</t>
+          <t>헌법재판소 부장급 연구관</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 유죄 판결 확정, 민사 소송 가능성</t>
+          <t>경찰 고발인 조사 진행 중, 헌재 내부 징계 처분 완료</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>인기 번역가 황석희가 과거 5명의 여성을 대상으로 강제추행치상, 준유사강간, 카메라 등 이용 촬영 등 세 차례 성범죄를 저질러 유죄 판결을 받은 사실이 뒤늦게 알려졌다. 이로 인해 방송, 출판, 광고업계에서 '황석희 지우기'가 진행 중이며, 피해자들은 확정된 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>헌법재판소 부장급 연구관 2명이 성 비위 혐의로 논란이 되고 있습니다. 한 연구관은 스토킹 의혹으로 견책 징계를 받고 사직했으며, 다른 연구관은 3년 전 워크숍에서 연구관들을 추행한 것으로 조사되었습니다. 현재 경찰이 고발인 조사를 진행 중이며, 헌재의 징계 비공개에 대한 비판도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>번역가 황석희는 과거 강제추행치상, 준유사강간 등 성범죄로 유죄 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 피해자가 5명으로 집단적 피해에 해당합니다(적합 조건 3). 이미 확정된 형사 판결이 강력한 증거로 작용하며(적합 조건 5), 인기 번역가로서 대중적 인지도가 있어 배상 능력이 있을 가능성이 높습니다(적합 조건 2).</t>
+          <t>상대방 책임이 비교적 명확하며(헌재 내부 징계 및 경찰 조사), 상대방에게 자력이 충분합니다(헌법재판소 간부). 또한, 헌재 내부 징계 및 경찰 고발인 조사가 진행 중으로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다. 다만, 집단적 피해는 아니며 피해 규모(금액)는 미상입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>황석희, 만취녀 유사강간  인기 번역가 두 얼굴...장모 살해→캐리어에...</t>
+          <t>성 비위 헌재 간부들, ‘징계 비공개’ 논란</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/04/2026040313230995059</t>
+          <t>https://www.segye.com/newsView/20260426508874?OutUrl=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 00:25:20.069512+00:00</t>
+          <t>2026-05-13 07:58:03.830328+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>A씨 (충북도교육청 소속 장학관)</t>
+          <t>40대 남자 사장</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>피의자 구속, 충북도교육청 파면 조치</t>
+          <t>검찰 수사 진행 중, 국회 청원 및 시민단체 규탄 시위 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>충북도교육청 소속 장학관 A씨가 식당 공용 화장실에 소형 카메라를 설치해 불법 촬영을 시도하다 현행범으로 체포, 구속되었습니다. 충북도교육청은 A씨를 파면 조치했으며, 피해자들은 정신적 피해에 대한 손해배상을 청구할 수 있을 것으로 보입니다.</t>
+          <t>10대 아르바이트생이 40대 사장에게 성폭행당했다고 주장했으나 경찰이 불송치 결정을 내리자 이의신청서를 남기고 극단적 선택을 했습니다. 유족은 경찰의 부실 수사를 규탄하며 국회 청원을 진행 중이며, 시민단체도 1인 시위를 이어가고 있습니다. 현재 사건은 검찰로 송치되어 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>가해자의 책임이 현행범 체포, 구속, 파면 조치로 명확하며(적합 조건 1, 5), 공용 화장실에서 발생한 사건으로 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 경찰 수사 및 징계 절차가 진행 중이며(적합 조건 6), 가해자가 공무원 신분으로 배상 자력 확보 가능성도 있습니다(적합 조건 2).</t>
+          <t>피해자의 유서와 이의신청서, 유족의 주장, 시민단체의 규탄 등에서 가해자의 책임이 강하게 제기되고 있으며(상대방 책임 명확), CCTV 영상, 피해자의 이의신청서, 경찰 및 검찰 수사 기록 등 객관적 증거가 존재합니다(증거 확보 가능). 현재 검찰 수사가 진행 중이며 국회 청원 5만 명 동의, 시민단체 시위 등 공적 절차가 활발하게 진행되고 있습니다(공적 절차 진행 중). 사건의 중대성(피해자의 사망)과 높은 사회적 관심, 그리고 부실 수사 논란으로 인한 국가배상 가능성까지 고려할 때 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>부끄러운 줄은 아나보네 ...'화장실 몰카' 장학관, 얼굴 감싸며 '허둥지...</t>
+          <t>CCTV에서 웃음만 봤나 ‥휴대폰에 이의신청 남기고</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604020820298589</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6816696_37004.html</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 00:29:48.455368+00:00</t>
+          <t>2026-05-03 07:01:32.651958+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>충청북도교육청</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 법적 조치 검토 중</t>
+          <t>전 장학관 C씨 구속 송치 및 파면, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>태국의 유명 배우가 호흡 곤란으로 출동한 구조대원에게 성추행을 당했다고 폭로하며 현지 사회에 큰 파문을 일으켰다. 피해자는 의식이 있었으나 몸을 가눌 수 없는 취약한 상태에서 옷이 벗겨지고 신체 주요 부위를 만져졌으며, 불법 촬영까지 당했다고 주장했다. 현재 경찰 수사가 진행 중이며, 피해자는 법적 조치를 고려하고 있다.</t>
+          <t>충북도교육청 전 장학관이 식당 화장실에 불법 카메라를 설치해 100개 이상의 영상을 촬영한 혐의로 구속 송치되고 파면되었습니다. 이와 별개로 여교사 2명은 음주운전으로 징계를 받았으며, 이러한 일탈 행위로 충북도교육청의 청렴도 평가가 중하위권에 머물고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(조건 1), 현재 경찰 수사가 진행 중으로 공적 절차가 이미 시작되었고(조건 6), 피해자의 구체적인 진술과 불법 촬영 가능성 등 증거 확보가 용이함(조건 5). 유명인 피해로 사회적 관심이 높아 정신적 손해배상 규모가 클 가능성이 있음(조건 4).</t>
+          <t>전 장학관의 불법 촬영 사건은 책임 주체가 명확하고(적합 조건 1), 100개 이상의 영상물 촬영으로 다수의 피해자가 발생했을 가능성이 높으며(적합 조건 3), 현행범 체포 및 영상물 확보로 증거가 명확합니다(적합 조건 5). 이미 구속 송치 및 파면 등 공적 절차가 진행 중이며(적합 조건 6), 충북도교육청이라는 공공기관을 상대로 한 손해배상 청구 가능성도 있어 자력도 충분합니다(적합 조건 2). 이러한 여러 적합 조건 충족으로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>100명 이상 추정</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“옷 벗기고 만졌다” 유명 여배우, 호흡곤란에 구급차 불렀다가 성추행...</t>
+          <t>몰카·음주운전 … 이어지는 교육계 일탈</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/04/02/20260402500003?wlog_tag3=naver</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=901984</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 00:18:44.544313+00:00</t>
+          <t>2026-04-16 07:02:51.827620+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>시안 도셋</t>
+          <t>알렉산더 도슨 스쿨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>군사재판 유죄 판결, 최종 선고 예정</t>
+          <t>가해 학생들에 대한 형사 기소 및 성인 법정 재판 진행 중, 피해자 가족의 민사 소송 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>영국 해군 구축함 내에서 여성 해군 병사 시안 도셋이 남녀 동료 4명에게 6건의 성추행을 저질러 군사재판에서 유죄 판결을 받았다. 폐쇄적인 환경에서 발생한 사건으로, 10명의 해군 병사가 증언했으며 가해자는 자신의 행동을 인정했다. 최종 선고가 남아있다.</t>
+          <t>미국 라스베이거스의 한 사립학교에서 한인 15세 소년을 포함한 동급생들이 A군을 집단 성폭행하고 이를 촬영한 사건이 발생했습니다. 가해 학생들은 성인 법정에서 아동 성착취물 소지 등 혐의로 재판을 받고 있으며, 피해자 가족은 민사 소송을 제기했습니다. 연간 학비가 높은 명문 사립학교에서 발생한 사건으로, 학교 측의 책임 여부도 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>가해자의 책임이 군사재판에서 유죄 판결로 명확히 입증되었고, 4명의 피해자가 발생했으며 10명의 증언이 확보되어 집단적 피해 및 증거가 충분합니다. 또한 군사재판이라는 공적 절차가 이미 진행되어 유죄 판결이 내려진 상태입니다. 다만, 가해자가 개인이므로 배상 자력은 제한적일 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 가해 학생들의 집단 성폭행 및 성착취물 제작/소지 혐의가 명확하며 영상 증거가 존재하고, 명문 사립학교 및 그 재학생 가족의 자력이 충분할 것으로 예상됨. 미성년자 대상 성범죄로 인한 정신적 피해가 커 고액의 손해배상 가능성이 높다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>女군인, 男 동료 사타구니 잡고…고립된 배 안에서 성범죄 발생 [핫이슈...</t>
+          <t>한인 15세 소년, 美 성인 법정서 재판받는다… “동급생 집단 성폭행”</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260330601001&amp;wlog_tag3=naver</t>
+          <t>https://www.etnews.com/20260407000178</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-30 00:30:23.834311+00:00</t>
+          <t>2026-04-15 22:37:41.124637+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>30대 남성</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>검찰 송치, 수사심의위 진행 중</t>
+          <t>형사 1심 징역 7년 선고</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>장경태 의원이 야당 의원실 여성 보좌진을 성추행한 혐의로 검찰에 송치되었습니다. 피소 이후 피해자 신원 관련 논란이 있었으며, 수사심의위가 열려 수사의 적정성을 따지고 있습니다. 과거 여성인권 관련 발언과 대비되어 비판받고 있습니다.</t>
+          <t>SNS를 통해 미성년자 5명을 유인하여 성 착취물을 제작한 30대 남성에게 징역 7년이 선고되었습니다. 일부 피해자는 범행 과정에서 상해를 입었으며, 재판부는 디지털 성범죄의 유포 가능성을 고려하여 엄벌의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(장경태 의원)의 책임이 검찰 송치로 비교적 명확하며, 국회의원으로서 자력이 충분할 것으로 판단됩니다. 또한 검찰 송치 및 수사심의위 진행 등 공적 절차가 이미 진행 중이며, 수사기관에 의해 증거가 확보되었을 가능성이 높습니다.</t>
+          <t>상대방 책임이 형사 재판에서 유죄 판결로 명확하게 입증되었고(적합 조건 1), 이미 형사 절차가 진행되어 판결이 선고된 상태이므로 증거 확보가 용이합니다(적합 조건 5, 6). 피해 규모는 미성년자를 대상으로 한 성 착취물 제작으로 정신적 피해가 막대하며 디지털 성범죄 특성상 피해 확산 가능성이 높아 매우 큽니다(적합 조건 4). 다만, 피고인이 개인으로 자력 부족 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>장경태, 준강제추행 등 혐의로 檢송치...과거엔 여성인권 외치더니</t>
+          <t>미성년자 성 착취물 제작한 30대 '징역 7년' 선고</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299085</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/04/2026040490059.html</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-29 00:23:52.484536+00:00</t>
+          <t>2026-04-04 12:22:42.165310+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>황석희</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 재판 2심 진행 중</t>
+          <t>형사 유죄 판결 확정, 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>50대 남성이 미성년자 7명에게 성매수, 간음, 성착취물 제작 등의 혐의로 1심에서 징역 6년을 선고받았으며, 현재 2심 공판이 진행 중입니다. 피해자들은 심각한 정신적, 신체적 피해를 입었을 것으로 예상됩니다.</t>
+          <t>인기 번역가 황석희가 과거 5명의 여성을 대상으로 강제추행치상, 준유사강간, 카메라 등 이용 촬영 등 세 차례 성범죄를 저질러 유죄 판결을 받은 사실이 뒤늦게 알려졌다. 이로 인해 방송, 출판, 광고업계에서 '황석희 지우기'가 진행 중이며, 피해자들은 확정된 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건인 상대방 책임 명확(1심 유죄 판결), 다수 피해자(미성년 7명), 증거 확보 용이(형사 재판 진행), 피해 규모 큼(미성년 성범죄의 중대성)에 해당합니다. 형사 재판 결과가 민사 손해배상 소송에 강력한 증거가 될 수 있습니다. 다만, 피고인의 자력 확인이 필수적입니다.</t>
+          <t>번역가 황석희는 과거 강제추행치상, 준유사강간 등 성범죄로 유죄 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 피해자가 5명으로 집단적 피해에 해당합니다(적합 조건 3). 이미 확정된 형사 판결이 강력한 증거로 작용하며(적합 조건 5), 인기 번역가로서 대중적 인지도가 있어 배상 능력이 있을 가능성이 높습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>7명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>성매수·간음·성착취물 제작…미성년 7명에게 몹쓸짓 50대의 최후</t>
+          <t>황석희, 만취녀 유사강간  인기 번역가 두 얼굴...장모 살해→캐리어에...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6116591</t>
+          <t>https://www.mt.co.kr/society/2026/04/04/2026040313230995059</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-28 00:24:18.006293+00:00</t>
+          <t>2026-04-04 00:25:20.069512+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>장 의원</t>
+          <t>A씨 (충북도교육청 소속 장학관)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>피의자 구속, 충북도교육청 파면 조치</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>여성 인권 운동가로 알려진 장 의원이 2024년 10월 야당 의원 보좌진 술자리에서 피해자 A씨를 성추행한 혐의로 피소되었습니다. 장 의원은 피소 이후 피해자 신원 특정 정보를 유출하여 2차 가해 혐의로도 경찰 수사를 받고 있습니다.</t>
+          <t>충북도교육청 소속 장학관 A씨가 식당 공용 화장실에 소형 카메라를 설치해 불법 촬영을 시도하다 현행범으로 체포, 구속되었습니다. 충북도교육청은 A씨를 파면 조치했으며, 피해자들은 정신적 피해에 대한 손해배상을 청구할 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>장 의원이 성추행 및 2차 가해 혐의로 피소되어 경찰 수사를 받고 있어 상대방 책임이 명확하며(적합 조건 1), 공인으로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6).</t>
+          <t>가해자의 책임이 현행범 체포, 구속, 파면 조치로 명확하며(적합 조건 1, 5), 공용 화장실에서 발생한 사건으로 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 경찰 수사 및 징계 절차가 진행 중이며(적합 조건 6), 가해자가 공무원 신분으로 배상 자력 확보 가능성도 있습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>여성 인권 외치더니 성추행 혐의로 추락</t>
+          <t>부끄러운 줄은 아나보네 ...'화장실 몰카' 장학관, 얼굴 감싸며 '허둥지...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/incident/2026/03/28/IMBZ3WFN75GWPMQQ6ECL7OIXRA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.fnnews.com/news/202604020820298589</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-28 00:21:48.316703+00:00</t>
+          <t>2026-04-02 00:29:48.455368+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치</t>
+          <t>경찰 수사 진행 중, 법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>장경태 의원이 비서관 성추행 및 2차 가해 혐의로 경찰 수사심의위원회와 경찰 판단에 따라 검찰에 송치되었습니다. 당시 같은 자리에 있던 남성 비서관도 준강간미수 혐의로 함께 송치되었습니다. 현재 검찰의 최종 결론을 기다리고 있는 상황입니다.</t>
+          <t>태국의 유명 배우가 호흡 곤란으로 출동한 구조대원에게 성추행을 당했다고 폭로하며 현지 사회에 큰 파문을 일으켰다. 피해자는 의식이 있었으나 몸을 가눌 수 없는 취약한 상태에서 옷이 벗겨지고 신체 주요 부위를 만져졌으며, 불법 촬영까지 당했다고 주장했다. 현재 경찰 수사가 진행 중이며, 피해자는 법적 조치를 고려하고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>경찰 수사심의위 및 경찰 판단으로 상대방(장경태 의원)의 책임이 비교적 명확하며(조건 1), 국회의원 출신으로 자력이 충분할 것으로 예상됩니다(조건 2). 경찰 수사를 통해 증거가 확보되었고(조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 사건입니다(조건 6).</t>
+          <t>상대방 책임이 비교적 명확하며(조건 1), 현재 경찰 수사가 진행 중으로 공적 절차가 이미 시작되었고(조건 6), 피해자의 구체적인 진술과 불법 촬영 가능성 등 증거 확보가 용이함(조건 5). 유명인 피해로 사회적 관심이 높아 정신적 손해배상 규모가 클 가능성이 있음(조건 4).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>경찰, '성추행·2차 가해' 혐의 장경태 검찰 송치</t>
+          <t>“옷 벗기고 만졌다” 유명 여배우, 호흡곤란에 구급차 불렀다가 성추행...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603272245382774</t>
+          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/04/02/20260402500003?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-28 00:19:31.274682+00:00</t>
+          <t>2026-04-02 00:18:44.544313+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>시안 도셋</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 송치</t>
+          <t>군사재판 유죄 판결, 최종 선고 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>장경태 의원의 성추행 의혹과 관련하여, 법원 등재 감정인의 영상 분석 결과 '남성의 손이 여성의 우측 하반신 부위를 접촉했을 가능성이 매우 높다'는 소견이 나왔다. 이 사건은 경찰이 장 의원을 준강제추행 혐의로 송치하며 공적 절차가 진행 중이며, 장 의원은 혐의를 부인하고 있다.</t>
+          <t>영국 해군 구축함 내에서 여성 해군 병사 시안 도셋이 남녀 동료 4명에게 6건의 성추행을 저질러 군사재판에서 유죄 판결을 받았다. 폐쇄적인 환경에서 발생한 사건으로, 10명의 해군 병사가 증언했으며 가해자는 자신의 행동을 인정했다. 최종 선고가 남아있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 등재 감정인의 영상 분석 결과로 비교적 명확하며(적합 조건 1, 5), 상대방인 국회의원은 자력이 충분하다(적합 조건 2). 또한 경찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>가해자의 책임이 군사재판에서 유죄 판결로 명확히 입증되었고, 4명의 피해자가 발생했으며 10명의 증언이 확보되어 집단적 피해 및 증거가 충분합니다. 또한 군사재판이라는 공적 절차가 이미 진행되어 유죄 판결이 내려진 상태입니다. 다만, 가해자가 개인이므로 배상 자력은 제한적일 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[단독] 법원 등재 감정인의 '장경태 영상' 분석… 접촉 시간 2.972초</t>
+          <t>女군인, 男 동료 사타구니 잡고…고립된 배 안에서 성범죄 발생 [핫이슈...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790283.html</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260330601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-28 00:17:15.311287+00:00</t>
+          <t>2026-03-30 00:30:23.834311+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>장경태</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치</t>
+          <t>검찰 송치, 수사심의위 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>장경태 전 더불어민주당 의원이 국회의원 여성 보좌진을 성추행하고 2차 가해를 한 혐의로 경찰 수사를 받아 검찰에 송치되었다. 피해자는 지난해 11월 준강제추행 혐의로 고소했으며, 장 의원은 해명 과정에서 피해자 신원을 노출한 혐의도 받고 있다. 경찰은 두 혐의 모두 인정된다고 판단했다.</t>
+          <t>장경태 의원이 야당 의원실 여성 보좌진을 성추행한 혐의로 검찰에 송치되었습니다. 피소 이후 피해자 신원 관련 논란이 있었으며, 수사심의위가 열려 수사의 적정성을 따지고 있습니다. 과거 여성인권 관련 발언과 대비되어 비판받고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사 및 수사심의위원회 결과로 비교적 명확하며(조건 1), 상대방이 국회의원 출신으로 자력이 충분할 가능성이 높고(조건 2), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(조건 6), 피해자 진술 및 수사 기록 등 증거 확보가 가능함(조건 5). 다만 집단적 피해는 아님.</t>
+          <t>상대방(장경태 의원)의 책임이 검찰 송치로 비교적 명확하며, 국회의원으로서 자력이 충분할 것으로 판단됩니다. 또한 검찰 송치 및 수사심의위 진행 등 공적 절차가 이미 진행 중이며, 수사기관에 의해 증거가 확보되었을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>경찰, '성추행·2차 가해 혐의' 장경태 송치…피해자  정의 살아 있었다...</t>
+          <t>장경태, 준강제추행 등 혐의로 檢송치...과거엔 여성인권 외치더니</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184570</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299085</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-27 12:34:05.559893+00:00</t>
+          <t>2026-03-29 00:23:52.484536+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>준강제추행 및 2차 가해 혐의로 검찰 송치</t>
+          <t>형사 재판 2심 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>장경태 의원이 준강제추행 혐의로 검찰에 송치되었으며, 취재진과의 질의응답 과정에서 피해자의 신원을 일부 노출한 혐의(2차 가해)도 적용되었습니다. 피해자는 국회의원 보좌진으로 알려졌습니다.</t>
+          <t>50대 남성이 미성년자 7명에게 성매수, 간음, 성착취물 제작 등의 혐의로 1심에서 징역 6년을 선고받았으며, 현재 2심 공판이 진행 중입니다. 피해자들은 심각한 정신적, 신체적 피해를 입었을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>장경태 의원이 준강제추행 및 2차 가해 혐의로 검찰에 송치되어 상대방의 책임이 명확하고(적합 조건 1), 국회의원으로서 자력이 충분하며(적합 조건 2), 경찰 수사를 통해 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 현재 검찰 송치 단계로 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건인 상대방 책임 명확(1심 유죄 판결), 다수 피해자(미성년 7명), 증거 확보 용이(형사 재판 진행), 피해 규모 큼(미성년 성범죄의 중대성)에 해당합니다. 형사 재판 결과가 민사 손해배상 소송에 강력한 증거가 될 수 있습니다. 다만, 피고인의 자력 확인이 필수적입니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>7명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'성추행 의혹' 장경태, 준강제추행 혐의로 검찰 송치</t>
+          <t>성매수·간음·성착취물 제작…미성년 7명에게 몹쓸짓 50대의 최후</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>todaykorea.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.todaykorea.co.kr/news/articleView.html?idxno=400201</t>
+          <t>https://www.news1.kr/local/kangwon/6116591</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-27 12:24:36.401889+00:00</t>
+          <t>2026-03-28 00:24:18.006293+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>러셀 와이어트</t>
+          <t>장 의원</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포, 불구속 상태에서 조사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>캐나다 위니펙 시 의원이 남성 지인에게 유해 물질을 투여하고 성폭행한 혐의로 체포되어 경찰 수사를 받고 있다. 경찰은 최소 2명의 피해자가 있는 것으로 보고 있으며, 피의자는 2018년에도 성폭행 혐의로 기소된 전력이 있다. 현재 불구속 상태에서 조사를 받고 있으며, 유죄 확정 시 의원직이 박탈될 수 있다.</t>
+          <t>여성 인권 운동가로 알려진 장 의원이 2024년 10월 야당 의원 보좌진 술자리에서 피해자 A씨를 성추행한 혐의로 피소되었습니다. 장 의원은 피소 이후 피해자 신원 특정 정보를 유출하여 2차 가해 혐의로도 경찰 수사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>시 의원이 유해 물질 투여 및 성폭행 혐의로 체포되어 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 최소 2명의 피해자가 확인되어 다수 피해자 소송 가능성이 있고(적합 조건 3), 공직자 신분으로 배상 능력이 있을 것으로 추정된다(적합 조건 2). 종결된 사건이 아니므로 부적합 조건에 해당하지 않는다.</t>
+          <t>장 의원이 성추행 및 2차 가해 혐의로 피소되어 경찰 수사를 받고 있어 상대방 책임이 명확하며(적합 조건 1), 공인으로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>시 의원, 2차례 ‘남성 성폭행’ 혐의로 체포…의원직 유지하는 이유는...</t>
+          <t>여성 인권 외치더니 성추행 혐의로 추락</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260326601001&amp;wlog_tag3=naver</t>
+          <t>https://www.chosun.com/national/incident/2026/03/28/IMBZ3WFN75GWPMQQ6ECL7OIXRA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-26 00:28:03.146047+00:00</t>
+          <t>2026-03-28 00:21:48.316703+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>동국대학교</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>학교 측 사실관계 확인 및 조치 예정, 학생들 교단 퇴출 촉구</t>
+          <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>동국대학교 S 교수가 학생들에게 성희롱 발언과 부적절한 신체 접촉을 하고 사적 노동을 강요했다는 주장이 제기되었습니다. S 교수는 과거 일본에서 강제추행 혐의로 체포된 이력도 있으며, 학생들은 학교 측에 즉각적인 교단 퇴출과 피해 학생 보호 조치를 요구하고 있습니다. 학교 측은 사실관계를 확인 후 조치하겠다는 입장입니다.</t>
+          <t>장경태 의원이 비서관 성추행 및 2차 가해 혐의로 경찰 수사심의위원회와 경찰 판단에 따라 검찰에 송치되었습니다. 당시 같은 자리에 있던 남성 비서관도 준강간미수 혐의로 함께 송치되었습니다. 현재 검찰의 최종 결론을 기다리고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>S 교수의 성희롱 발언 및 부적절한 신체 접촉, 과거 일본에서의 강제추행 혐의 체포 이력 등으로 상대방 책임이 명확합니다. 동국대학교라는 기관을 상대로 소송을 진행할 경우 자력이 충분하며, 다수의 학생이 피해를 주장하고 있어 집단적 피해에 해당합니다. 대자보와 학생들의 증언 등 증거 확보가 가능하며, 학교 측의 사실관계 확인 및 조치 예정으로 공적 절차가 진행 중입니다.</t>
+          <t>경찰 수사심의위 및 경찰 판단으로 상대방(장경태 의원)의 책임이 비교적 명확하며(조건 1), 국회의원 출신으로 자력이 충분할 것으로 예상됩니다(조건 2). 경찰 수사를 통해 증거가 확보되었고(조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 사건입니다(조건 6).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“난 변태” 성희롱 의혹 동국대 교수…학생들 “교단 퇴출” 촉구[사건...</t>
+          <t>경찰, '성추행·2차 가해' 혐의 장경태 검찰 송치</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023665?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603272245382774</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-25 00:17:38.597877+00:00</t>
+          <t>2026-03-28 00:19:31.274682+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>빌 코스비</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>로스앤젤레스 카운티 1심 주 법원 배심원단 평결, 피고 항소 예정</t>
+          <t>경찰 송치</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>유명 코미디언 빌 코스비가 약 50년 전 저지른 성폭행에 대해 1심 배심원단으로부터 287억 원의 배상 평결을 받았습니다. 코스비 측은 혐의를 부인하며 항소 방침을 밝혔으나, 그는 과거에도 성범죄 배상 판결을 받은 바 있으며 '미투' 운동 이후 50여 명의 여성에게 성범죄를 저질렀다는 의혹이 제기되었습니다.</t>
+          <t>장경태 의원의 성추행 의혹과 관련하여, 법원 등재 감정인의 영상 분석 결과 '남성의 손이 여성의 우측 하반신 부위를 접촉했을 가능성이 매우 높다'는 소견이 나왔다. 이 사건은 경찰이 장 의원을 준강제추행 혐의로 송치하며 공적 절차가 진행 중이며, 장 의원은 혐의를 부인하고 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방(빌 코스비)의 책임이 배심원단 평결로 명확히 인정되었고(적합 조건 1), 유명인으로서 자력이 충분하며(적합 조건 2), '미투' 운동 이후 50여 명의 피해 의혹이 제기되어 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 287억 원이라는 거액의 배상금이 평결되어 피해 규모가 크고(적합 조건 4), 배심원단 평결이라는 객관적 증거가 존재합니다(적합 조건 5). 피고가 항소 예정이므로 종결된 사건이 아닙니다.</t>
+          <t>상대방 책임이 법원 등재 감정인의 영상 분석 결과로 비교적 명확하며(적합 조건 1, 5), 상대방인 국회의원은 자력이 충분하다(적합 조건 2). 또한 경찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>287억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명 (현재 소송), 50여 명 (총 의혹 피해자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>추락한 '국민 아빠' 빌 코스비, 성폭행 피해자에 287억 배상</t>
+          <t>[단독] 법원 등재 감정인의 '장경태 영상' 분석… 접촉 시간 2.972초</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5183614</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790283.html</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-24 00:29:03.540439+00:00</t>
+          <t>2026-03-28 00:17:15.311287+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>빌 코스비</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>캘리포니아주 로스앤젤레스 카운티 1심 주 법원 배심원단 평결, 피고 항소 의사 밝힘</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>유명 코미디언 빌 코스비가 1972년 레스토랑 직원 도나 모트싱어를 성폭행한 혐의로 1심 배심원단으로부터 약 287억 원(1,925만 달러)을 배상하라는 평결을 받았습니다. 코스비 측은 즉각 항소 의사를 밝혔으며, 그는 과거에도 성추행 혐의로 배상금을 지급한 바 있고, '미투' 운동으로 50여 명의 여성에게 성범죄를 저질렀다는 의혹이 제기된 인물입니다.</t>
+          <t>장경태 전 더불어민주당 의원이 국회의원 여성 보좌진을 성추행하고 2차 가해를 한 혐의로 경찰 수사를 받아 검찰에 송치되었다. 피해자는 지난해 11월 준강제추행 혐의로 고소했으며, 장 의원은 해명 과정에서 피해자 신원을 노출한 혐의도 받고 있다. 경찰은 두 혐의 모두 인정된다고 판단했다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방(빌 코스비)의 책임이 1심 배심원단 평결로 명확히 인정되었고, 유명인으로서 자력이 충분합니다. 또한, '미투' 운동으로 50여 명의 피해 의혹이 제기되어 집단적 피해 가능성이 높으며, 1인당 287억 원이라는 매우 큰 피해 규모가 확인되었습니다. 이미 법원 평결이 나와 증거가 확보된 상태이며, 피고가 항소 의사를 밝혀 사건이 종결되지 않았습니다.</t>
+          <t>상대방 책임이 경찰 수사 및 수사심의위원회 결과로 비교적 명확하며(조건 1), 상대방이 국회의원 출신으로 자력이 충분할 가능성이 높고(조건 2), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(조건 6), 피해자 진술 및 수사 기록 등 증거 확보가 가능함(조건 5). 다만 집단적 피해는 아님.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>약 287억 원 (1,925만 달러)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명 (도나 모트싱어), 잠재적 피해자 50여 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>코미디언 빌 코스비, 또 패소…성폭행 피해자에 287억 원 배상 평결</t>
+          <t>경찰, '성추행·2차 가해 혐의' 장경태 송치…피해자  정의 살아 있었다...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516415&amp;ref=A</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184570</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-24 00:27:42.659395+00:00</t>
+          <t>2026-03-27 12:34:05.559893+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>빌 코스비</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>LA 카운티 1심 법원 배심원단 평결, 피고 항소 예정</t>
+          <t>준강제추행 및 2차 가해 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>미국 코미디언 빌 코스비가 1972년 레스토랑 직원 도나 모트싱어를 성폭행한 책임으로 캘리포니아주 LA 카운티 1심 법원 배심원단으로부터 1925만 달러(약 287억원) 배상 평결을 받았다. 코스비 측은 항소 의사를 밝혔다. 그는 미투 운동 이후 수십 건의 성범죄 의혹을 받고 있으며, 과거에도 다른 피해자에게 배상 판결을 받은 바 있다.</t>
+          <t>장경태 의원이 준강제추행 혐의로 검찰에 송치되었으며, 취재진과의 질의응답 과정에서 피해자의 신원을 일부 노출한 혐의(2차 가해)도 적용되었습니다. 피해자는 국회의원 보좌진으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 배심원단 평결로 명확히 인정되었고(적합 조건 1), 피해 금액이 287억원으로 매우 크며(적합 조건 4), 50명 이상의 다수 피해자가 존재하여 집단소송 가능성이 높습니다(적합 조건 3). 또한, 빌 코스비는 과거 유명인으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피고 측이 항소 의사를 밝혀 사건이 종결되지 않았습니다.</t>
+          <t>장경태 의원이 준강제추행 및 2차 가해 혐의로 검찰에 송치되어 상대방의 책임이 명확하고(적합 조건 1), 국회의원으로서 자력이 충분하며(적합 조건 2), 경찰 수사를 통해 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 현재 검찰 송치 단계로 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>287억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>빌 코스비, 50년 전 성폭행 인정돼 287억 배상 판결</t>
+          <t>'성추행 의혹' 장경태, 준강제추행 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603240824001</t>
+          <t>https://www.todaykorea.co.kr/news/articleView.html?idxno=400201</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-24 00:27:16.085367+00:00</t>
+          <t>2026-03-27 12:24:36.401889+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>조주빈</t>
+          <t>러셀 와이어트</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>대법원에서 징역 47년 4개월 확정</t>
+          <t>경찰 수사 및 체포, 불구속 상태에서 조사 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>조주빈은 텔레그램 '박사방'을 운영하며 아동·청소년을 포함한 여성 피해자 수십 명을 협박해 성 착취물을 제작하고 유포한 혐의로 기소되었다. 대법원에서 총 징역 47년 4개월이 확정되어 복역 중이며, 범죄 수익으로 추정되는 현금 1억 3천만원과 가상화폐가 몰수보전되었다. 이 사건은 성범죄자 최초 신상 공개 사례로 기록되었다.</t>
+          <t>캐나다 위니펙 시 의원이 남성 지인에게 유해 물질을 투여하고 성폭행한 혐의로 체포되어 경찰 수사를 받고 있다. 경찰은 최소 2명의 피해자가 있는 것으로 보고 있으며, 피의자는 2018년에도 성폭행 혐의로 기소된 전력이 있다. 현재 불구속 상태에서 조사를 받고 있으며, 유죄 확정 시 의원직이 박탈될 수 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확함 (조주빈의 유죄가 대법원에서 확정됨), 집단적 피해 (아동·청소년 포함 70여명), 피해 규모가 큼 (다수 피해자 및 심각한 정신적 피해), 증거가 충분함 (수사 및 재판 과정에서 확보). 상대방이 개인이나, 1억 3천만원 상당의 현금 및 가상화폐가 몰수보전되어 일부 자력 확보 가능성이 있음. 부적합 조건: 해당 없음 (형사 사건은 종결되었으나 민사상 손해배상 청구는 여전히 가능).</t>
+          <t>시 의원이 유해 물질 투여 및 성폭행 혐의로 체포되어 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 최소 2명의 피해자가 확인되어 다수 피해자 소송 가능성이 있고(적합 조건 3), 공직자 신분으로 배상 능력이 있을 것으로 추정된다(적합 조건 2). 종결된 사건이 아니므로 부적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>70여명</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>넌 노예, 시키는 대로 해  성착취물 제작...'성범죄 첫 신상 공개' 조주...</t>
+          <t>시 의원, 2차례 ‘남성 성폭행’ 혐의로 체포…의원직 유지하는 이유는...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/24/2026031917314073167</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260326601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-24 00:24:21.323600+00:00</t>
+          <t>2026-03-26 00:28:03.146047+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>동국대학교</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회에서 성추행 혐의 인정 및 검찰 송치 권고</t>
+          <t>학교 측 사실관계 확인 및 조치 예정, 학생들 교단 퇴출 촉구</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>장경태 의원의 성추행 혐의에 대해 경찰 수사심의위원회가 혐의를 인정하고 검찰 송치를 권고했다. 장 의원은 결백을 주장하며 민주당을 탈당하고 고소인을 무고죄로 맞고소한 상태이다. 경찰은 수심위 권고를 참고하여 검찰 송치 여부를 최종 결정할 예정이다.</t>
+          <t>동국대학교 S 교수가 학생들에게 성희롱 발언과 부적절한 신체 접촉을 하고 사적 노동을 강요했다는 주장이 제기되었습니다. S 교수는 과거 일본에서 강제추행 혐의로 체포된 이력도 있으며, 학생들은 학교 측에 즉각적인 교단 퇴출과 피해 학생 보호 조치를 요구하고 있습니다. 학교 측은 사실관계를 확인 후 조치하겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회에서 성추행 혐의가 인정되어 검찰 송치가 권고되었으므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높음 (적합 조건 1, 5). 상대방이 현직 국회의원이므로 자력이 충분하며 (적합 조건 2), 이미 경찰 수사 및 수사심의위원회라는 공적 절차가 진행 중임 (적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 매우 크다고 보기는 어려움.</t>
+          <t>S 교수의 성희롱 발언 및 부적절한 신체 접촉, 과거 일본에서의 강제추행 혐의 체포 이력 등으로 상대방 책임이 명확합니다. 동국대학교라는 기관을 상대로 소송을 진행할 경우 자력이 충분하며, 다수의 학생이 피해를 주장하고 있어 집단적 피해에 해당합니다. 대자보와 학생들의 증언 등 증거 확보가 가능하며, 학교 측의 사실관계 확인 및 조치 예정으로 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>수사심의위 ‘성추행 혐의 인정’…장경태 “탈당”</t>
+          <t>“난 변태” 성희롱 의혹 동국대 교수…학생들 “교단 퇴출” 촉구[사건...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520068</t>
+          <t>https://www.sedaily.com/article/20023665?ref=naver</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-20 12:32:18.648861+00:00</t>
+          <t>2026-03-25 00:17:38.597877+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>빌 코스비</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사심의위에서 검찰 송치 의견, 2차 가해 혐의 보완 수사 후 송치 예정</t>
+          <t>로스앤젤레스 카운티 1심 주 법원 배심원단 평결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>더불어민주당 장경태 의원이 여성 보좌진 성추행 혐의로 경찰 수사를 받고 있다. 경찰 수사심의위원회는 성추행 혐의를 인정하고 검찰 송치 의견을 냈으며, 2차 가해 혐의는 보완 수사 후 송치할 것을 권고했다. 경찰은 수심위 결과를 토대로 조만간 검찰 송치 여부를 결정할 방침이다.</t>
+          <t>유명 코미디언 빌 코스비가 약 50년 전 저지른 성폭행에 대해 1심 배심원단으로부터 287억 원의 배상 평결을 받았습니다. 코스비 측은 혐의를 부인하며 항소 방침을 밝혔으나, 그는 과거에도 성범죄 배상 판결을 받은 바 있으며 '미투' 운동 이후 50여 명의 여성에게 성범죄를 저질렀다는 의혹이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>경찰 수사심의위에서 성추행 혐의를 인정하고 검찰 송치 의견을 냈으므로 상대방 책임이 명확하며(적합 조건 1), 현역 국회의원으로서 배상 능력이 충분하고(적합 조건 2), 경찰 수사를 통해 증거가 확보되었을 가능성이 높으며(적합 조건 5), 이미 경찰 수사 및 검찰 송치 절차가 진행 중(적합 조건 6)인 점이 소송금융 투자에 적합하다. 다만, 집단적 피해가 아니며 구체적인 피해 금액이 명시되지 않은 점은 고려해야 한다.</t>
+          <t>상대방(빌 코스비)의 책임이 배심원단 평결로 명확히 인정되었고(적합 조건 1), 유명인으로서 자력이 충분하며(적합 조건 2), '미투' 운동 이후 50여 명의 피해 의혹이 제기되어 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 287억 원이라는 거액의 배상금이 평결되어 피해 규모가 크고(적합 조건 4), 배심원단 평결이라는 객관적 증거가 존재합니다(적합 조건 5). 피고가 항소 예정이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>287억 원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (현재 소송), 50여 명 (총 의혹 피해자)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>경찰 수사심의위, 장경태 의원 '검찰 송치' 의견</t>
+          <t>추락한 '국민 아빠' 빌 코스비, 성폭행 피해자에 287억 배상</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808878_37012.html</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5183614</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-20 00:21:28.145169+00:00</t>
+          <t>2026-03-24 00:29:03.540439+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>빌 코스비</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>서울경찰청 수사심의위원회 검찰 송치 의견</t>
+          <t>캘리포니아주 로스앤젤레스 카운티 1심 주 법원 배심원단 평결, 피고 항소 의사 밝힘</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>더불어민주당 장경태 의원이 여성 보좌관 성추행 혐의로 서울경찰청 수사심의위원회로부터 검찰 송치 의견을 받았다. 피해자 신원 노출 등 2차 가해 혐의에 대해서는 보완 수사가 필요하다는 판단도 나왔다.</t>
+          <t>유명 코미디언 빌 코스비가 1972년 레스토랑 직원 도나 모트싱어를 성폭행한 혐의로 1심 배심원단으로부터 약 287억 원(1,925만 달러)을 배상하라는 평결을 받았습니다. 코스비 측은 즉각 항소 의사를 밝혔으며, 그는 과거에도 성추행 혐의로 배상금을 지급한 바 있고, '미투' 운동으로 50여 명의 여성에게 성범죄를 저질렀다는 의혹이 제기된 인물입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(경찰 수사심의위 검찰 송치 의견), 상대방(국회의원)에게 자력이 충분하다. 또한 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이며, 증거가 확보되었을 가능성이 높다.</t>
+          <t>상대방(빌 코스비)의 책임이 1심 배심원단 평결로 명확히 인정되었고, 유명인으로서 자력이 충분합니다. 또한, '미투' 운동으로 50여 명의 피해 의혹이 제기되어 집단적 피해 가능성이 높으며, 1인당 287억 원이라는 매우 큰 피해 규모가 확인되었습니다. 이미 법원 평결이 나와 증거가 확보된 상태이며, 피고가 항소 의사를 밝혀 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 287억 원 (1,925만 달러)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (도나 모트싱어), 잠재적 피해자 50여 명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>1부 오늘의 주요뉴스</t>
+          <t>코미디언 빌 코스비, 또 패소…성폭행 피해자에 287억 원 배상 평결</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808874_37012.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516415&amp;ref=A</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-20 00:20:22.118725+00:00</t>
+          <t>2026-03-24 00:27:42.659395+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>장경태 더불어민주당 의원</t>
+          <t>빌 코스비</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회 송치 의견</t>
+          <t>LA 카운티 1심 법원 배심원단 평결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>장경태 더불어민주당 의원이 여성 보좌관 성추행 혐의로 고소당했으며, 경찰 수사심의위원회는 혐의를 인정하고 송치해야 한다는 의견을 냈습니다. 장 의원은 무혐의를 주장하고 있으나, 심의위의 판단은 수사 방향에 큰 영향을 미칠 것으로 보입니다. 경찰은 심의위 권고를 토대로 최종 처분을 결정할 예정입니다.</t>
+          <t>미국 코미디언 빌 코스비가 1972년 레스토랑 직원 도나 모트싱어를 성폭행한 책임으로 캘리포니아주 LA 카운티 1심 법원 배심원단으로부터 1925만 달러(약 287억원) 배상 평결을 받았다. 코스비 측은 항소 의사를 밝혔다. 그는 미투 운동 이후 수십 건의 성범죄 의혹을 받고 있으며, 과거에도 다른 피해자에게 배상 판결을 받은 바 있다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회에서 혐의를 인정하고 송치 의견을 밝혀 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원이라는 상대방의 자력이 충분합니다(적합 조건 2). 또한, 경찰 수사 및 수사심의위 진행을 통해 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 이는 소송금융 투자에 적합한 여러 조건을 충족합니다.</t>
+          <t>상대방 책임이 법원 배심원단 평결로 명확히 인정되었고(적합 조건 1), 피해 금액이 287억원으로 매우 크며(적합 조건 4), 50명 이상의 다수 피해자가 존재하여 집단소송 가능성이 높습니다(적합 조건 3). 또한, 빌 코스비는 과거 유명인으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피고 측이 항소 의사를 밝혀 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>287억원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>50명 이상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>무혐의 자신한 장경태…경찰 수사심의위는 송치 결론</t>
+          <t>빌 코스비, 50년 전 성폭행 인정돼 287억 배상 판결</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603200541295qx</t>
+          <t>https://www.khan.co.kr/article/202603240824001</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-20 00:18:41.750551+00:00</t>
+          <t>2026-03-24 00:27:16.085367+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>조주빈</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회 송치 의견</t>
+          <t>대법원에서 징역 47년 4개월 확정</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>더불어민주당 장경태 의원이 여성 보좌진 성추행 및 2차 가해 혐의로 고소된 사건입니다. 경찰 수사심의위원회는 장 의원의 준강제추행 혐의에 대해 '송치 의견'을, 2차 가해 혐의에 대해 '보완수사 후 송치 의견'을 냈습니다. 장 의원은 무혐의를 주장하며 거짓말 탐지기 조사 등을 요청한 상태로, 경찰 수사가 진행 중입니다.</t>
+          <t>조주빈은 텔레그램 '박사방'을 운영하며 아동·청소년을 포함한 여성 피해자 수십 명을 협박해 성 착취물을 제작하고 유포한 혐의로 기소되었다. 대법원에서 총 징역 47년 4개월이 확정되어 복역 중이며, 범죄 수익으로 추정되는 현금 1억 3천만원과 가상화폐가 몰수보전되었다. 이 사건은 성범죄자 최초 신상 공개 사례로 기록되었다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰 수사심의위원회에서 준강제추행 혐의에 대해 '송치 의견'을 냈고, 상대방이 현직 국회의원으로 자력이 충분합니다. 비록 단일 피해자 사건이나, 공적 절차 진행 상황과 상대방의 공인 신분은 소송금융 투자에 긍정적인 요소입니다.</t>
+          <t>적합 조건: 상대방 책임이 명확함 (조주빈의 유죄가 대법원에서 확정됨), 집단적 피해 (아동·청소년 포함 70여명), 피해 규모가 큼 (다수 피해자 및 심각한 정신적 피해), 증거가 충분함 (수사 및 재판 과정에서 확보). 상대방이 개인이나, 1억 3천만원 상당의 현금 및 가상화폐가 몰수보전되어 일부 자력 확보 가능성이 있음. 부적합 조건: 해당 없음 (형사 사건은 종결되었으나 민사상 손해배상 청구는 여전히 가능).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>70여명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>성추행 의혹 장경태, “무혐의 자신”했지만 수심위 ‘송치 의견’</t>
+          <t>넌 노예, 시키는 대로 해  성착취물 제작...'성범죄 첫 신상 공개' 조주...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10698465?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/24/2026031917314073167</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-19 12:34:56.144485+00:00</t>
+          <t>2026-03-24 00:24:21.323600+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>소학관</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>출판사 공식 사과, 언론 보도 및 논란 확산</t>
+          <t>경찰 수사심의위원회에서 성추행 혐의 인정 및 검찰 송치 권고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>일본 대형 출판사 소학관이 과거 미성년자 성범죄 전력이 있는 작가의 활동을 지원하고, 피해자에게 합의금을 제시하며 비밀 유지를 요구했다는 의혹이 제기됨. 이에 소학관은 인권 존중 의식 부족을 인정하며 공식 사과했으나, 조직적 은폐 의혹이 확산되고 있음.</t>
+          <t>장경태 의원의 성추행 혐의에 대해 경찰 수사심의위원회가 혐의를 인정하고 검찰 송치를 권고했다. 장 의원은 결백을 주장하며 민주당을 탈당하고 고소인을 무고죄로 맞고소한 상태이다. 경찰은 수심위 권고를 참고하여 검찰 송치 여부를 최종 결정할 예정이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (출판사의 은폐 의혹 및 사과, 작가의 과거 성범죄 처벌 전력), 상대방에게 자력이 충분함 (대형 출판사 소학관), 피해 규모가 큼 (아동 성범죄의 중대성), 증거가 있거나 확보 가능함 (과거 처벌 전력, 언론 보도, 출판사 사과), 이미 공적 절차가 진행 중임 (과거 형사 처벌, 언론 보도 및 출판사 사과). 집단적 피해 가능성도 높음.</t>
+          <t>경찰 수사심의위원회에서 성추행 혐의가 인정되어 검찰 송치가 권고되었으므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높음 (적합 조건 1, 5). 상대방이 현직 국회의원이므로 자력이 충분하며 (적합 조건 2), 이미 경찰 수사 및 수사심의위원회라는 공적 절차가 진행 중임 (적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 매우 크다고 보기는 어려움.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>기안84, '우상' 이토준지 선물에 눈물…'성범죄 은폐' 출판사 소개 논란...</t>
+          <t>수사심의위 ‘성추행 혐의 인정’…장경태 “탈당”</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100128860008929</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520068</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-19 00:31:08.166128+00:00</t>
+          <t>2026-03-20 12:32:18.648861+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (1차 공판 완료, 2차 공판 예정)</t>
+          <t>경찰 수사심의위에서 검찰 송치 의견, 2차 가해 혐의 보완 수사 후 송치 예정</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 지인 집에 침입하여 20대 딸 B씨를 흉기로 위협, 성폭행을 시도한 혐의로 구속기소되었습니다. A씨는 첫 공판에서 혐의를 모두 인정했으며, 피해자 측과 합의를 진행할 예정입니다. 현재 형사 재판이 진행 중이며, 다음 공판은 4월 15일로 예정되어 있습니다.</t>
+          <t>더불어민주당 장경태 의원이 여성 보좌진 성추행 혐의로 경찰 수사를 받고 있다. 경찰 수사심의위원회는 성추행 혐의를 인정하고 검찰 송치 의견을 냈으며, 2차 가해 혐의는 보완 수사 후 송치할 것을 권고했다. 경찰은 수심위 결과를 토대로 조만간 검찰 송치 여부를 결정할 방침이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>피고인 A씨가 혐의를 모두 인정하여 상대방 책임이 명확하며, 경찰 수사 및 CCTV 분석 등 객관적 증거가 확보되어 있습니다. 특수강도강간이라는 중대 범죄로 인한 피해자의 정신적 피해 규모가 매우 클 것으로 예상되며, 현재 형사 재판이 진행 중이므로 공적 절차가 이미 개시되었습니다. 다만, 피고인의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>경찰 수사심의위에서 성추행 혐의를 인정하고 검찰 송치 의견을 냈으므로 상대방 책임이 명확하며(적합 조건 1), 현역 국회의원으로서 배상 능력이 충분하고(적합 조건 2), 경찰 수사를 통해 증거가 확보되었을 가능성이 높으며(적합 조건 5), 이미 경찰 수사 및 검찰 송치 절차가 진행 중(적합 조건 6)인 점이 소송금융 투자에 적합하다. 다만, 집단적 피해가 아니며 구체적인 피해 금액이 명시되지 않은 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>집에 너 혼자야? … 지인 집 털려다 혼자 있던 20대 딸 보고 성폭행 시...</t>
+          <t>경찰 수사심의위, 장경태 의원 '검찰 송치' 의견</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603190615561263</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808878_37012.html</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-19 00:21:04.999887+00:00</t>
+          <t>2026-03-20 00:21:28.145169+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>고교생들</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>소년범 관련 형사 절차 진행 중 또는 완료, 민사 소송 가능성 있음</t>
+          <t>서울경찰청 수사심의위원회 검찰 송치 의견</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>고교생들이 여교사들을 178차례에 걸쳐 불법 촬영한 사건으로, 피해 교사들이 110건의 엄벌 탄원서를 제출하며 극심한 정신적 고통을 호소하고 있습니다. 소년범 관련 법적 절차가 진행 중인 것으로 보이며, 피해 회복이 전혀 이루어지지 않은 상황입니다.</t>
+          <t>더불어민주당 장경태 의원이 여성 보좌관 성추행 혐의로 서울경찰청 수사심의위원회로부터 검찰 송치 의견을 받았다. 피해자 신원 노출 등 2차 가해 혐의에 대해서는 보완 수사가 필요하다는 판단도 나왔다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방의 책임(고교생들의 불법 촬영)이 명확하고, 다수의 피해 교사(110건의 엄벌 탄원서)가 존재하며, 촬영 영상 등 명확한 증거가 확보되어 있을 것으로 판단됩니다. 또한, 소년범 관련 공적 절차가 진행 중인 것으로 보아 소송금융 적합 조건 4가지 이상을 충족합니다. 다만, 상대방의 자력 부족은 고려해야 할 부분입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(경찰 수사심의위 검찰 송치 의견), 상대방(국회의원)에게 자력이 충분하다. 또한 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이며, 증거가 확보되었을 가능성이 높다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수 (최소 수십 명 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>여교사 178차례 몰래 찍은 고교생들, '소년범' 방패 뚫린 결정적 이유</t>
+          <t>1부 오늘의 주요뉴스</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/V6BOZPXOBIEO</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808874_37012.html</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-18 12:37:01.685198+00:00</t>
+          <t>2026-03-20 00:20:22.118725+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>충북교육청</t>
+          <t>장경태 더불어민주당 의원</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>충북교육청의 파면 조치 및 추가 피해자 조사 진행 중</t>
+          <t>경찰 수사심의위원회 송치 의견</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관이 몰카 범죄를 저질러 파면 조치되었으며, 교육청은 추가 피해자 여부 및 보호를 위한 철저한 조사를 지시했습니다. 이 사건은 교육기관의 신뢰를 훼손하는 중대한 범죄로, 피해자들의 인격권 침해에 대한 법적 대응 가능성이 높습니다.</t>
+          <t>장경태 더불어민주당 의원이 여성 보좌관 성추행 혐의로 고소당했으며, 경찰 수사심의위원회는 혐의를 인정하고 송치해야 한다는 의견을 냈습니다. 장 의원은 무혐의를 주장하고 있으나, 심의위의 판단은 수사 방향에 큰 영향을 미칠 것으로 보입니다. 경찰은 심의위 권고를 토대로 최종 처분을 결정할 예정입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>장학관의 몰카 범죄는 상대방 책임이 명확하며(적합 조건 1), 충북교육청 소속 공무원이므로 국가 또는 교육청을 상대로 손해배상 청구 시 자력이 충분합니다(적합 조건 2). '동료 여직원 등 추가 피해자' 언급으로 집단적 피해 가능성이 있으며(적합 조건 3), 수사기관 조사를 통해 증거 확보가 용이하고(적합 조건 5), 충북교육청의 파면 및 추가 피해자 조치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>경찰 수사심의위원회에서 혐의를 인정하고 송치 의견을 밝혀 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원이라는 상대방의 자력이 충분합니다(적합 조건 2). 또한, 경찰 수사 및 수사심의위 진행을 통해 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 이는 소송금융 투자에 적합한 여러 조건을 충족합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>오늘의주장/ 장학관의 '몰카' 범죄는 인격살인</t>
+          <t>무혐의 자신한 장경태…경찰 수사심의위는 송치 결론</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842924</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603200541295qx</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-18 12:30:59.441255+00:00</t>
+          <t>2026-03-20 00:18:41.750551+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 재신청 검토</t>
+          <t>경찰 수사심의위원회 송치 의견</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>상가 여자 화장실에서 상습적으로 불법 촬영을 한 남성 A 씨가 현행범으로 체포되어 경찰 조사를 받고 있다. A 씨는 화장실 천장에 무선 소형 카메라를 설치한 정황도 확인되었으며, 경찰은 B 씨 외에도 여러 피해자가 있을 것으로 보고 디지털 포렌식을 통해 여죄를 확인 중이다. 법원은 증거 확보 및 혐의 인정 등을 이유로 구속영장을 기각했으나, 경찰은 영장 재신청을 검토하고 있다.</t>
+          <t>더불어민주당 장경태 의원이 여성 보좌진 성추행 및 2차 가해 혐의로 고소된 사건입니다. 경찰 수사심의위원회는 장 의원의 준강제추행 혐의에 대해 '송치 의견'을, 2차 가해 혐의에 대해 '보완수사 후 송치 의견'을 냈습니다. 장 의원은 무혐의를 주장하며 거짓말 탐지기 조사 등을 요청한 상태로, 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(현행범 체포, 혐의 인정), 여러 피해자가 있는 집단적 피해 가능성이 높으며, 증거가 이미 확보되었고(디지털 포렌식 진행), 경찰 수사라는 공적 절차가 진행 중이다. 다만, 상대방이 개인으로 자력 여부는 불분명하다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰 수사심의위원회에서 준강제추행 혐의에 대해 '송치 의견'을 냈고, 상대방이 현직 국회의원으로 자력이 충분합니다. 비록 단일 피해자 사건이나, 공적 절차 진행 상황과 상대방의 공인 신분은 소송금융 투자에 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>여러 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>천장에 카메라 등 女화장실 상습몰카범 영장기각, 왜?</t>
+          <t>성추행 의혹 장경태, “무혐의 자신”했지만 수심위 ‘송치 의견’</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260316/133542952/2</t>
+          <t>https://biz.heraldcorp.com/article/10698465?ref=naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-16 12:26:16.543482+00:00</t>
+          <t>2026-03-19 12:34:56.144485+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>소학관</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>미국 법무부 문서 공개 및 의회 조사 진행 중</t>
+          <t>출판사 공식 사과, 언론 보도 및 논란 확산</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>미성년 성착취범 제프리 엡스타인의 범죄에 연루된 고위 인사들의 명단인 '엡스타인 파일'이 미국 법무부에서 공개되고 있으며, 이를 둘러싼 정치적 논란이 가열되고 있습니다. 빌 클린턴 전 대통령이 의회에 출석해 증언하는 등 공적 절차가 진행 중이며, 삭제되거나 미공개된 문서의 내용이 사건의 향방을 결정할 주요 변수로 지목됩니다.</t>
+          <t>일본 대형 출판사 소학관이 과거 미성년자 성범죄 전력이 있는 작가의 활동을 지원하고, 피해자에게 합의금을 제시하며 비밀 유지를 요구했다는 의혹이 제기됨. 이에 소학관은 인권 존중 의식 부족을 인정하며 공식 사과했으나, 조직적 은폐 의혹이 확산되고 있음.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>엡스타인의 미성년 성착취 범죄는 명확하며(적합 조건 1), 연루된 것으로 지목되는 인사들이 '미국과 세계를 움직이는 거물'로 묘사되어 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, '미성년 성착취범'이라는 점에서 다수의 피해자가 존재하며(적합 조건 3), 성착취 범죄의 특성상 피해자들의 정신적, 신체적 피해가 막대하여 고액의 손해배상 청구가 예상됩니다(적합 조건 4). '엡스타인 파일'이라는 방대한 수사 문서(600만 쪽)가 존재하며 절반 이상이 공개되어 증거 확보가 용이하고(적합 조건 5), 미국 법무부의 문서 공개 및 미 의회 조사 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확함 (출판사의 은폐 의혹 및 사과, 작가의 과거 성범죄 처벌 전력), 상대방에게 자력이 충분함 (대형 출판사 소학관), 피해 규모가 큼 (아동 성범죄의 중대성), 증거가 있거나 확보 가능함 (과거 처벌 전력, 언론 보도, 출판사 사과), 이미 공적 절차가 진행 중임 (과거 형사 처벌, 언론 보도 및 출판사 사과). 집단적 피해 가능성도 높음.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[율곡로] 엡스타인 논란, 최후 승자는?</t>
+          <t>기안84, '우상' 이토준지 선물에 눈물…'성범죄 은폐' 출판사 소개 논란...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260313134300546?input=1195m</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100128860008929</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-14 00:25:32.809596+00:00</t>
+          <t>2026-03-19 00:31:08.166128+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 홍익대 직위 해제</t>
+          <t>형사 재판 진행 중 (1차 공판 완료, 2차 공판 예정)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 위력에 의한 간음 혐의로 경찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 수사 결과 혐의가 인정된다고 판단했습니다. 이 사건으로 남경주는 홍익대 부교수 직위에서 해제되었으며, 과거 음주운전 전과도 재조명되고 있습니다.</t>
+          <t>50대 남성 A씨가 지인 집에 침입하여 20대 딸 B씨를 흉기로 위협, 성폭행을 시도한 혐의로 구속기소되었습니다. A씨는 첫 공판에서 혐의를 모두 인정했으며, 피해자 측과 합의를 진행할 예정입니다. 현재 형사 재판이 진행 중이며, 다음 공판은 4월 15일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방(남경주)은 국내 최정상급 뮤지컬 배우이자 대학교수로 자력이 충분할 것으로 예상됩니다. 경찰 수사 결과 혐의가 인정되어 검찰에 송치되었고, 피해자가 즉시 112에 신고하는 등 증거 확보 가능성이 높습니다. 또한, 홍익대에서 직위 해제 조치가 이루어지는 등 공적 절차가 진행 중입니다.</t>
+          <t>피고인 A씨가 혐의를 모두 인정하여 상대방 책임이 명확하며, 경찰 수사 및 CCTV 분석 등 객관적 증거가 확보되어 있습니다. 특수강도강간이라는 중대 범죄로 인한 피해자의 정신적 피해 규모가 매우 클 것으로 예상되며, 현재 형사 재판이 진행 중이므로 공적 절차가 이미 개시되었습니다. 다만, 피고인의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>'도쿄돔의 기적' 한국…뮤지컬 톱배우 남경주 성폭행 혐의 [이주의픽]</t>
+          <t>집에 너 혼자야? … 지인 집 털려다 혼자 있던 20대 딸 보고 성폭행 시...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/14/2026031217370455166</t>
+          <t>http://www.fnnews.com/news/202603190615561263</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-14 00:22:46.542830+00:00</t>
+          <t>2026-03-19 00:21:04.999887+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>세신사 A씨</t>
+          <t>고교생들</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속</t>
+          <t>소년범 관련 형사 절차 진행 중 또는 완료, 민사 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>경북 포항의 한 대중목욕탕 세신사 A씨가 2021년부터 4년 6개월간 포항 및 여러 지역 목욕탕에서 남성 손님 1000여명의 나체를 불법 촬영한 혐의로 구속되었습니다. A씨의 휴대전화에서는 약 4700여장의 불법촬영물이 발견되었으며, 경찰은 추가 여죄를 조사 중입니다.</t>
+          <t>고교생들이 여교사들을 178차례에 걸쳐 불법 촬영한 사건으로, 피해 교사들이 110건의 엄벌 탄원서를 제출하며 극심한 정신적 고통을 호소하고 있습니다. 소년범 관련 법적 절차가 진행 중인 것으로 보이며, 피해 회복이 전혀 이루어지지 않은 상황입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>세신사 A씨가 4년 6개월간 1000여명의 남성 손님 나체를 불법 촬영한 혐의로 구속되었으며, 휴대전화에서 4700여장의 촬영물이 발견되어 책임이 명확합니다 (적합 조건 1, 5). 피해자가 1000여명에 달해 집단 소송 가능성이 높고 피해 규모가 큽니다 (적합 조건 3, 4). 현재 경찰 수사가 진행 중이며 가해자가 구속된 상태입니다 (적합 조건 6). 다만, 가해자가 개인 세신사로 자력 부족 가능성이 있으나, 피해자 수가 많고 증거가 명확하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방의 책임(고교생들의 불법 촬영)이 명확하고, 다수의 피해 교사(110건의 엄벌 탄원서)가 존재하며, 촬영 영상 등 명확한 증거가 확보되어 있을 것으로 판단됩니다. 또한, 소년범 관련 공적 절차가 진행 중인 것으로 보아 소송금융 적합 조건 4가지 이상을 충족합니다. 다만, 상대방의 자력 부족은 고려해야 할 부분입니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1000여명</t>
+          <t>다수 (최소 수십 명 추정)</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>포항 대중목욕탕서 세신사가 알몸 몰래 촬영 ‘구속’…남성 손님1000여...</t>
+          <t>여교사 178차례 몰래 찍은 고교생들, '소년범' 방패 뚫린 결정적 이유</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694102?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/V6BOZPXOBIEO</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-14 00:16:36.418480+00:00</t>
+          <t>2026-03-18 12:37:01.685198+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>충북교육청</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 구속, 추가 피해자 확보 및 여죄 수사 중</t>
+          <t>충북교육청의 파면 조치 및 추가 피해자 조사 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>경북 포항에서 40대 세신사 A씨가 2021년부터 2025년까지 목욕탕 3곳 및 전국 10여 곳의 목욕탕에서 남성 이용객 1000여 명의 나체를 불법 촬영한 혐의로 구속되었습니다. 경찰 디지털 포렌식 결과 4700여 장의 사진이 발견되었으며, 신원 특정된 피해자 100여 명 중에는 미성년자도 포함되어 있습니다. 경찰은 현재 추가 피해자 확보 및 여죄 수사에 집중하고 있습니다.</t>
+          <t>충북교육청 소속 장학관이 몰카 범죄를 저질러 파면 조치되었으며, 교육청은 추가 피해자 여부 및 보호를 위한 철저한 조사를 지시했습니다. 이 사건은 교육기관의 신뢰를 훼손하는 중대한 범죄로, 피해자들의 인격권 침해에 대한 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>세신사 A씨의 불법 촬영 사실이 경찰 수사 및 디지털 포렌식으로 명확히 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 1000여 명의 피해자가 발생했으며, 신원 특정된 피해자만 100여 명에 달하고 미성년자까지 포함되어 집단적 피해 및 피해 규모가 큽니다 (적합 조건 3, 4). 경찰이 A씨 휴대전화에서 4700여 장의 나체 사진을 확보하여 명확한 증거가 존재하며 (적합 조건 5), 현재 경찰 수사가 진행 중이고 가해자가 구속된 상태입니다 (적합 조건 6).</t>
+          <t>장학관의 몰카 범죄는 상대방 책임이 명확하며(적합 조건 1), 충북교육청 소속 공무원이므로 국가 또는 교육청을 상대로 손해배상 청구 시 자력이 충분합니다(적합 조건 2). '동료 여직원 등 추가 피해자' 언급으로 집단적 피해 가능성이 있으며(적합 조건 3), 수사기관 조사를 통해 증거 확보가 용이하고(적합 조건 5), 충북교육청의 파면 및 추가 피해자 조치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1000여 명 추정, 신원 특정 100여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>남탕에서 ‘몰카’ 4700장, 미성년자까지 있었다…범인은 다름 아닌 ‘...</t>
+          <t>오늘의주장/ 장학관의 '몰카' 범죄는 인격살인</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693957?ref=naver</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842924</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-14 00:15:53.472632+00:00</t>
+          <t>2026-03-18 12:30:59.441255+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>사사키 히데오</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>1심 징역 8년 실형 선고, 피고인 항소</t>
+          <t>경찰 수사 중, 구속영장 재신청 검토</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>유명 영화감독 사사키 히데오가 배우 지망생 2명에게 성폭행을 가한 혐의로 1심에서 징역 8년 실형을 선고받았다. 재판부는 감독의 지위를 이용한 비열한 행위로 판단했으며, 수사 과정에서 불법 영상물이 발견되는 등 증거가 명확하다. 피고인은 1심 판결에 불복해 항소한 상태이다.</t>
+          <t>상가 여자 화장실에서 상습적으로 불법 촬영을 한 남성 A 씨가 현행범으로 체포되어 경찰 조사를 받고 있다. A 씨는 화장실 천장에 무선 소형 카메라를 설치한 정황도 확인되었으며, 경찰은 B 씨 외에도 여러 피해자가 있을 것으로 보고 디지털 포렌식을 통해 여죄를 확인 중이다. 법원은 증거 확보 및 혐의 인정 등을 이유로 구속영장을 기각했으나, 경찰은 영장 재신청을 검토하고 있다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>감독의 성폭행 혐의가 1심에서 징역 8년 실형 선고로 유죄가 명확히 인정되어 상대방 책임이 명확하며(적합 조건 1), 수사 과정에서 불법 영상물 등 강력한 증거가 확보됨(적합 조건 5). 형사 재판 결과는 민사 소송에서 강력한 증거로 활용될 수 있어 승소 가능성이 매우 높음(적합 조건 6). 유명 감독으로서 배상 자력도 충분할 것으로 예상됨(적합 조건 2).</t>
+          <t>상대방 책임이 명확하고(현행범 체포, 혐의 인정), 여러 피해자가 있는 집단적 피해 가능성이 높으며, 증거가 이미 확보되었고(디지털 포렌식 진행), 경찰 수사라는 공적 절차가 진행 중이다. 다만, 상대방이 개인으로 자력 여부는 불분명하다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>여러 명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>유명 영화 감독, 성폭행 혐의로 '징역 8년' 실형 선고… 지위 남용해  [...</t>
+          <t>천장에 카메라 등 女화장실 상습몰카범 영장기각, 왜?</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1012928/</t>
+          <t>https://www.donga.com/news/Society/article/all/20260316/133542952/2</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-13 12:32:49.222491+00:00</t>
+          <t>2026-03-16 12:26:16.543482+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속</t>
+          <t>미국 법무부 문서 공개 및 의회 조사 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>경북 포항의 한 대중목욕탕 세신사 A씨가 4년 6개월간 자신이 근무하던 목욕탕 및 다른 지역 목욕탕에서 남성 손님 약 1000여 명의 나체를 4700여장 불법 촬영한 혐의로 경찰에 구속되었다. A씨는 성적인 목적을 부인했으나, 경찰은 그의 진술에 신빙성이 약하다고 보고 있다. 현재까지 외부 유포 정황은 발견되지 않았다.</t>
+          <t>미성년 성착취범 제프리 엡스타인의 범죄에 연루된 고위 인사들의 명단인 '엡스타인 파일'이 미국 법무부에서 공개되고 있으며, 이를 둘러싼 정치적 논란이 가열되고 있습니다. 빌 클린턴 전 대통령이 의회에 출석해 증언하는 등 공적 절차가 진행 중이며, 삭제되거나 미공개된 문서의 내용이 사건의 향방을 결정할 주요 변수로 지목됩니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>세신사 A씨의 불법 촬영 혐의가 경찰 수사로 명확히 드러났고(적합 조건 1, 5), 약 1000여 명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 현재 경찰 수사 및 구속이 진행 중인 공적 절차 단계에 있다(적합 조건 6). 다만, 피고가 개인 세신사로 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
+          <t>엡스타인의 미성년 성착취 범죄는 명확하며(적합 조건 1), 연루된 것으로 지목되는 인사들이 '미국과 세계를 움직이는 거물'로 묘사되어 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, '미성년 성착취범'이라는 점에서 다수의 피해자가 존재하며(적합 조건 3), 성착취 범죄의 특성상 피해자들의 정신적, 신체적 피해가 막대하여 고액의 손해배상 청구가 예상됩니다(적합 조건 4). '엡스타인 파일'이라는 방대한 수사 문서(600만 쪽)가 존재하며 절반 이상이 공개되어 증거 확보가 용이하고(적합 조건 5), 미국 법무부의 문서 공개 및 미 의회 조사 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>약 1000여 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>‘男 특정부위를…’ 1000명 알몸 찍은 세신사. 이유 물으니 “손님 기...</t>
+          <t>[율곡로] 엡스타인 논란, 최후 승자는?</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693328?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260313134300546?input=1195m</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-13 00:22:07.363449+00:00</t>
+          <t>2026-03-14 00:25:32.809596+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>세신사 A씨</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>가해자 구속, 디지털 포렌식 완료, 추가 피해자 및 여죄 수사 중</t>
+          <t>경찰 수사 후 검찰 송치, 홍익대 직위 해제</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>40대 세신사 A씨가 4년 6개월간 전국 10여 곳 목욕탕에서 남성 이용객 1000여 명의 나체를 불법 촬영한 혐의로 구속되었습니다. 경찰은 A씨의 휴대전화에서 4700여 개의 사진 파일을 확보했으며, 신원이 특정된 피해자 100여 명 중 미성년자도 포함되어 성착취물 제작 혐의도 추가 적용했습니다. 현재 외부 유포 정황은 발견되지 않았으며, 경찰은 추가 피해자 확보 및 여죄 수사에 집중하고 있습니다.</t>
+          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 위력에 의한 간음 혐의로 경찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 수사 결과 혐의가 인정된다고 판단했습니다. 이 사건으로 남경주는 홍익대 부교수 직위에서 해제되었으며, 과거 음주운전 전과도 재조명되고 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>세신사 A씨의 불법 촬영 행위가 경찰 수사 및 디지털 포렌식으로 명확히 확인되어 상대방 책임이 명확합니다(적합 조건 1). 전국 10여 곳 목욕탕에서 1000여 명의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 큽니다(적합 조건 4). 경찰이 4700여 개의 불법 촬영 사진 파일을 확보하여 증거가 명확하며(적합 조건 5), 가해자 구속 및 경찰 수사가 활발히 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(남경주)은 국내 최정상급 뮤지컬 배우이자 대학교수로 자력이 충분할 것으로 예상됩니다. 경찰 수사 결과 혐의가 인정되어 검찰에 송치되었고, 피해자가 즉시 112에 신고하는 등 증거 확보 가능성이 높습니다. 또한, 홍익대에서 직위 해제 조치가 이루어지는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1000여 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>단골 기억하려고 ...4년간 남탕서 1000명 나체 몰래 찍은 세신사 구속</t>
+          <t>'도쿄돔의 기적' 한국…뮤지컬 톱배우 남경주 성폭행 혐의 [이주의픽]</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603130628444128</t>
+          <t>https://www.mt.co.kr/society/2026/03/14/2026031217370455166</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-13 00:17:11.716180+00:00</t>
+          <t>2026-03-14 00:22:46.542830+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>충북교육청</t>
+          <t>세신사 A씨</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>피해자 보호 절차 이행 및 인사 검증 시스템 혁신 촉구</t>
+          <t>경찰 수사 및 구속</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관의 불법촬영 사건이 발생하여 비판 여론이 확산되고 있다. 시민단체와 교육감 선거 예비후보가 피해자 보호 절차 이행과 인사 검증 시스템 혁신을 촉구하고 있다. 이 사건은 공공기관의 책임과 피해자 보호 문제가 쟁점이 될 것으로 보인다.</t>
+          <t>경북 포항의 한 대중목욕탕 세신사 A씨가 2021년부터 4년 6개월간 포항 및 여러 지역 목욕탕에서 남성 손님 1000여명의 나체를 불법 촬영한 혐의로 구속되었습니다. A씨의 휴대전화에서는 약 4700여장의 불법촬영물이 발견되었으며, 경찰은 추가 여죄를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관의 불법촬영 사건으로 상대방 책임이 명확하며(적합 조건 1), 충북교육청은 배상 능력이 충분한 공공기관이다(적합 조건 2). 시민단체와 정치권의 기자회견 및 파면 요구 등 공적 절차가 진행 중이며(적합 조건 6), 성범죄 매뉴얼 언급 등으로 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>세신사 A씨가 4년 6개월간 1000여명의 남성 손님 나체를 불법 촬영한 혐의로 구속되었으며, 휴대전화에서 4700여장의 촬영물이 발견되어 책임이 명확합니다 (적합 조건 1, 5). 피해자가 1000여명에 달해 집단 소송 가능성이 높고 피해 규모가 큽니다 (적합 조건 3, 4). 현재 경찰 수사가 진행 중이며 가해자가 구속된 상태입니다 (적합 조건 6). 다만, 가해자가 개인 세신사로 자력 부족 가능성이 있으나, 피해자 수가 많고 증거가 명확하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000여명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>불법촬영 충북교육청 장학관 파면하라 …비판 목소리 확산</t>
+          <t>포항 대중목욕탕서 세신사가 알몸 몰래 촬영 ‘구속’…남성 손님1000여...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842098</t>
+          <t>https://biz.heraldcorp.com/article/10694102?ref=naver</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-12 12:38:06.592412+00:00</t>
+          <t>2026-03-14 00:16:36.418480+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>경찰 수사 및 가해자 구속, 추가 피해자 확보 및 여죄 수사 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 여성을 성폭행한 혐의로 경찰 조사 후 검찰에 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 혐의가 인정된다고 판단했습니다. 현재 그의 SNS 계정은 폐쇄되었으며, 검찰 수사가 진행 중입니다.</t>
+          <t>경북 포항에서 40대 세신사 A씨가 2021년부터 2025년까지 목욕탕 3곳 및 전국 10여 곳의 목욕탕에서 남성 이용객 1000여 명의 나체를 불법 촬영한 혐의로 구속되었습니다. 경찰 디지털 포렌식 결과 4700여 장의 사진이 발견되었으며, 신원 특정된 피해자 100여 명 중에는 미성년자도 포함되어 있습니다. 경찰은 현재 추가 피해자 확보 및 여죄 수사에 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치되었고(상대방 책임 명확, 증거 확보 가능), 유명 뮤지컬 배우이자 대학교 부교수인 남경주는 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 현재 검찰 수사가 진행 중인 공적 절차 단계에 있어(공적 절차 진행 중) 소송금융 투자 적합도가 높습니다.</t>
+          <t>세신사 A씨의 불법 촬영 사실이 경찰 수사 및 디지털 포렌식으로 명확히 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 1000여 명의 피해자가 발생했으며, 신원 특정된 피해자만 100여 명에 달하고 미성년자까지 포함되어 집단적 피해 및 피해 규모가 큽니다 (적합 조건 3, 4). 경찰이 A씨 휴대전화에서 4700여 장의 나체 사진을 확보하여 명확한 증거가 존재하며 (적합 조건 5), 현재 경찰 수사가 진행 중이고 가해자가 구속된 상태입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1000여 명 추정, 신원 특정 100여 명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'성폭행 혐의' 검찰 송치 남경주, SNS 계정 폐쇄</t>
+          <t>남탕에서 ‘몰카’ 4700장, 미성년자까지 있었다…범인은 다름 아닌 ‘...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6483458?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312084847</t>
+          <t>https://biz.heraldcorp.com/article/10693957?ref=naver</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-12 00:28:23.328232+00:00</t>
+          <t>2026-03-14 00:15:53.472632+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>사사키 히데오</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>1심 징역 8년 실형 선고, 피고인 항소</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지난해 여성 A 씨를 상대로 '업무상 위력에 의한 간음' 혐의로 경찰 조사를 받았으며, 경찰은 혐의가 인정된다고 판단하여 기소 의견으로 검찰에 송치했습니다. 남경주 측은 혐의를 부인하고 있으며, 현재 검찰 수사가 진행 중입니다. 이 사건은 그의 명성과 향후 활동에 큰 영향을 미칠 것으로 예상됩니다.</t>
+          <t>유명 영화감독 사사키 히데오가 배우 지망생 2명에게 성폭행을 가한 혐의로 1심에서 징역 8년 실형을 선고받았다. 재판부는 감독의 지위를 이용한 비열한 행위로 판단했으며, 수사 과정에서 불법 영상물이 발견되는 등 증거가 명확하다. 피고인은 1심 판결에 불복해 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>경찰이 혐의를 인정하여 기소 의견으로 검찰 송치했으므로 상대방 책임이 비교적 명확합니다. 유명 뮤지컬 배우이자 대학교수로서 상대방에게 자력이 충분하며, 경찰이 현장 정황 자료와 피해자 진술을 종합 검토하여 증거가 확보된 상태입니다. 현재 검찰 수사가 진행 중으로 공적 절차가 진행되고 있습니다.</t>
+          <t>감독의 성폭행 혐의가 1심에서 징역 8년 실형 선고로 유죄가 명확히 인정되어 상대방 책임이 명확하며(적합 조건 1), 수사 과정에서 불법 영상물 등 강력한 증거가 확보됨(적합 조건 5). 형사 재판 결과는 민사 소송에서 강력한 증거로 활용될 수 있어 승소 가능성이 매우 높음(적합 조건 6). 유명 감독으로서 배상 자력도 충분할 것으로 예상됨(적합 조건 2).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>‘뮤지컬 대부’ 남경주, 성범죄 혐의로 검찰 송치</t>
+          <t>유명 영화 감독, 성폭행 혐의로 '징역 8년' 실형 선고… 지위 남용해  [...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1086481</t>
+          <t>https://www.tvreport.co.kr/world/article/1012928/</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-12 00:23:12.932776+00:00</t>
+          <t>2026-03-13 12:32:49.222491+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>세신사 A씨</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>가해자들이 피해를 주장하며 소송을 제기 중이며, 새로운 성매매 카르텔의 등장으로 추가 피해 발생 가능성 있음</t>
+          <t>경찰 수사 및 구속</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>N번방, 버닝썬, 장자연 리스트 등 과거 권력형 비리 및 성매매 카르텔 사건들이 언급되며, 가해자들이 오히려 피해를 주장하며 소송을 제기하는 현실을 지적한다. 기사는 이러한 사건들이 완전히 해결되지 않았으며, 새로운 성매매 카르텔의 등장으로 인해 피해자들의 법적 대응 필요성이 지속되고 있음을 시사한다.</t>
+          <t>경북 포항의 한 대중목욕탕 세신사 A씨가 4년 6개월간 자신이 근무하던 목욕탕 및 다른 지역 목욕탕에서 남성 손님 약 1000여 명의 나체를 4700여장 불법 촬영한 혐의로 경찰에 구속되었다. A씨는 성적인 목적을 부인했으나, 경찰은 그의 진술에 신빙성이 약하다고 보고 있다. 현재까지 외부 유포 정황은 발견되지 않았다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>N번방, 버닝썬, 장자연 리스트는 모두 가해자 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건이며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 이미 공적 절차가 진행되었고 증거 확보가 용이하며(적합 조건 5, 6), 가해자들이 오히려 소송을 제기하는 상황은 피해자들의 법적 대응 필요성을 높입니다.</t>
+          <t>세신사 A씨의 불법 촬영 혐의가 경찰 수사로 명확히 드러났고(적합 조건 1, 5), 약 1000여 명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 현재 경찰 수사 및 구속이 진행 중인 공적 절차 단계에 있다(적합 조건 6). 다만, 피고가 개인 세신사로 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>약 1000여 명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>N번방·버닝썬·장자연리스트…'아너' 종영, 합 좋은 여자들의 사이다 ...</t>
+          <t>‘男 특정부위를…’ 1000명 알몸 찍은 세신사. 이유 물으니 “손님 기...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122200</t>
+          <t>https://biz.heraldcorp.com/article/10693328?ref=naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-11 13:13:51.787369+00:00</t>
+          <t>2026-03-13 00:22:07.363449+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>세신사 A씨</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 불구속 송치</t>
+          <t>가해자 구속, 디지털 포렌식 완료, 추가 피해자 및 여죄 수사 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 성폭행 혐의로 경찰 수사를 거쳐 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 범죄 혐의가 인정된다고 판단했습니다. 피해자는 사건 직후 112에 신고한 것으로 알려졌습니다.</t>
+          <t>40대 세신사 A씨가 4년 6개월간 전국 10여 곳 목욕탕에서 남성 이용객 1000여 명의 나체를 불법 촬영한 혐의로 구속되었습니다. 경찰은 A씨의 휴대전화에서 4700여 개의 사진 파일을 확보했으며, 신원이 특정된 피해자 100여 명 중 미성년자도 포함되어 성착취물 제작 혐의도 추가 적용했습니다. 현재 외부 유포 정황은 발견되지 않았으며, 경찰은 추가 피해자 확보 및 여죄 수사에 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방(남경주)의 책임이 경찰 수사 결과 인정되어 검찰에 송치되었고, 유명 배우로서 자력이 충분할 것으로 예상됩니다. 경찰 수사 기록 등 객관적 증거가 존재하며, 현재 검찰 수사가 진행 중인 사건입니다. (적합 조건 1, 2, 5, 6)</t>
+          <t>세신사 A씨의 불법 촬영 행위가 경찰 수사 및 디지털 포렌식으로 명확히 확인되어 상대방 책임이 명확합니다(적합 조건 1). 전국 10여 곳 목욕탕에서 1000여 명의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 큽니다(적합 조건 4). 경찰이 4700여 개의 불법 촬영 사진 파일을 확보하여 증거가 명확하며(적합 조건 5), 가해자 구속 및 경찰 수사가 활발히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명 (기사상)</t>
+          <t>1000여 명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'뮤지컬 1세대 배우' 남경주, 성폭행 혐의로 불구속 송치</t>
+          <t>단골 기억하려고 ...4년간 남탕서 1000명 나체 몰래 찍은 세신사 구속</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260311001463</t>
+          <t>http://www.fnnews.com/news/202603130628444128</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-11 12:40:30.331612+00:00</t>
+          <t>2026-03-13 00:17:11.716180+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>충북교육청</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>피해자 보호 절차 이행 및 인사 검증 시스템 혁신 촉구</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>유명 뮤지컬 배우이자 홍익대 부교수인 남경주 씨가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었습니다. 피해자 A씨는 신변 위협을 느껴 112에 신고했으며, 경찰은 조사를 통해 혐의가 인정된다고 판단했습니다. 현재 검찰 수사가 진행 중이며, 남경주 씨는 혐의에 대해 자세한 설명을 하지 않고 있습니다.</t>
+          <t>충북교육청 소속 장학관의 불법촬영 사건이 발생하여 비판 여론이 확산되고 있다. 시민단체와 교육감 선거 예비후보가 피해자 보호 절차 이행과 인사 검증 시스템 혁신을 촉구하고 있다. 이 사건은 공공기관의 책임과 피해자 보호 문제가 쟁점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 조사 결과 명확하다고 판단되어 검찰 송치되었고, 상대방(남경주)은 유명 뮤지컬 배우이자 대학교수로 자력이 충분합니다. 또한, 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이며, 피해자의 112 신고 등 증거가 확보된 상태입니다. 다만, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>충북교육청 소속 장학관의 불법촬영 사건으로 상대방 책임이 명확하며(적합 조건 1), 충북교육청은 배상 능력이 충분한 공공기관이다(적합 조건 2). 시민단체와 정치권의 기자회견 및 파면 요구 등 공적 절차가 진행 중이며(적합 조건 6), 성범죄 매뉴얼 언급 등으로 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주 '성폭력 혐의'로 검찰 송치...피해자는 신변 위협 느...</t>
+          <t>불법촬영 충북교육청 장학관 파면하라 …비판 목소리 확산</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1124137</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842098</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-11 12:36:21.141213+00:00</t>
+          <t>2026-03-12 12:38:06.592412+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 성폭행 혐의로 경찰 조사를 거쳐 검찰에 송치되었다. 피해자 A씨의 신고로 수사가 시작되었으며, 경찰은 관련 진술과 증거를 종합해 사건을 검찰로 넘겼다. 남경주는 SNS 계정을 폐쇄했다.</t>
+          <t>뮤지컬 배우 남경주가 여성을 성폭행한 혐의로 경찰 조사 후 검찰에 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 혐의가 인정된다고 판단했습니다. 현재 그의 SNS 계정은 폐쇄되었으며, 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사 결과 검찰 송치로 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이다(적합 조건 6). 상대방은 뮤지컬 톱스타로 자력이 충분할 가능성이 높고(적합 조건 2), 경찰이 증거를 확보한 것으로 보인다(적합 조건 5). 성폭행 사건의 특성상 피해 규모가 클 수 있어 소송금융 투자 적합도가 높다(적합 조건 4).</t>
+          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치되었고(상대방 책임 명확, 증거 확보 가능), 유명 뮤지컬 배우이자 대학교 부교수인 남경주는 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 현재 검찰 수사가 진행 중인 공적 절차 단계에 있어(공적 절차 진행 중) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>'뮤지컬 톱스타' 남경주, 성폭행 혐의 검찰 송치...SNS는 폐쇄</t>
+          <t>'성폭행 혐의' 검찰 송치 남경주, SNS 계정 폐쇄</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>starnewsk.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.starnewsk.com/news/articleView.html?idxno=53834</t>
+          <t>https://www.nocutnews.co.kr/news/6483458?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312084847</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:17.823788+00:00</t>
+          <t>2026-03-12 00:28:23.328232+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>최정상급 뮤지컬 배우 남경주가 성폭력 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 경찰은 피해자 진술과 당시 상황을 종합 검토하여 혐의가 인정된다고 판단했으며, 남경주 본인도 수사 진행 중임을 인정했습니다. 이 사건은 현재 검찰 수사가 진행 중입니다.</t>
+          <t>뮤지컬 배우 남경주가 지난해 여성 A 씨를 상대로 '업무상 위력에 의한 간음' 혐의로 경찰 조사를 받았으며, 경찰은 혐의가 인정된다고 판단하여 기소 의견으로 검찰에 송치했습니다. 남경주 측은 혐의를 부인하고 있으며, 현재 검찰 수사가 진행 중입니다. 이 사건은 그의 명성과 향후 활동에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>경찰이 성폭력 혐의를 인정하여 검찰에 송치한 점(상대방 책임 명확, 증거 확보 가능), 최정상급 뮤지컬 배우라는 점에서 자력 가능성이 있는 점, 현재 검찰 수사가 진행 중인 점(공적 절차 진행 중) 등을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+          <t>경찰이 혐의를 인정하여 기소 의견으로 검찰 송치했으므로 상대방 책임이 비교적 명확합니다. 유명 뮤지컬 배우이자 대학교수로서 상대방에게 자력이 충분하며, 경찰이 현장 정황 자료와 피해자 진술을 종합 검토하여 증거가 확보된 상태입니다. 현재 검찰 수사가 진행 중으로 공적 절차가 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>'성폭력 혐의' 최정상급 뮤지컬 배우, 남경주였다… 수사 진행 중</t>
+          <t>‘뮤지컬 대부’ 남경주, 성범죄 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122223</t>
+          <t>https://www.mediapen.com/news/view/1086481</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-11 12:30:51.575734+00:00</t>
+          <t>2026-03-12 00:23:12.932776+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>형사 재판 예정, CJ ENM 내부 징계 완료</t>
+          <t>가해자들이 피해를 주장하며 소송을 제기 중이며, 새로운 성매매 카르텔의 등장으로 추가 피해 발생 가능성 있음</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>tvN '식스센스' PD A씨가 강제추행 혐의로 검찰에 기소되어 재판에 넘겨졌다. 경찰의 불송치 결정이 피해자 측 이의 제기로 뒤집혔으며, CJ ENM 내부 조사에서도 직장 내 성희롱 사실이 일부 인정되어 A씨는 징계받았다. 피해자 B씨 측은 합의 없이 재판을 통해 강제추행 사실을 다툴 방침이다.</t>
+          <t>N번방, 버닝썬, 장자연 리스트 등 과거 권력형 비리 및 성매매 카르텔 사건들이 언급되며, 가해자들이 오히려 피해를 주장하며 소송을 제기하는 현실을 지적한다. 기사는 이러한 사건들이 완전히 해결되지 않았으며, 새로운 성매매 카르텔의 등장으로 인해 피해자들의 법적 대응 필요성이 지속되고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소 및 CJ ENM 내부 조사로 일부 인정되어 명확하며 (적합 조건 1), 상대방의 고용주인 CJ ENM은 자력이 충분한 대기업입니다 (적합 조건 2). 검찰 수사 및 내부 조사를 통해 증거가 확보되었고 (적합 조건 5), 이미 검찰 기소 및 CJ ENM 징계라는 공적 절차가 진행 중입니다 (적합 조건 6). 피해자는 합의를 고려하지 않고 재판을 통해 강제추행 사실과 피해 경위를 다툴 예정입니다.</t>
+          <t>N번방, 버닝썬, 장자연 리스트는 모두 가해자 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건이며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 이미 공적 절차가 진행되었고 증거 확보가 용이하며(적합 조건 5, 6), 가해자들이 오히려 소송을 제기하는 상황은 피해자들의 법적 대응 필요성을 높입니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[SC이슈] ‘식스센스’ PD, 강제추행 혐의로 기소…검찰 불송치 뒤집혔...</t>
+          <t>N번방·버닝썬·장자연리스트…'아너' 종영, 합 좋은 여자들의 사이다 ...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-11/202603110100077620005480</t>
+          <t>https://www.xportsnews.com/article/2122200</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-11 12:29:56.784998+00:00</t>
+          <t>2026-03-11 13:13:51.787369+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치</t>
+          <t>경찰 수사 완료 후 검찰 불구속 송치</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>국내 최정상급 뮤지컬 배우 남경주가 지난해 여성 B씨를 성폭행한 혐의로 경찰 수사를 받아 검찰에 송치되었다. 남경주 측은 혐의를 부인하고 있으나, 경찰은 위력에 의한 간음 혐의를 인정하여 사건을 서울중앙지검으로 넘겼다. 피해자는 범행 직후 112에 신고한 것으로 알려졌다.</t>
+          <t>뮤지컬 배우 남경주가 성폭행 혐의로 경찰 수사를 거쳐 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 범죄 혐의가 인정된다고 판단했습니다. 피해자는 사건 직후 112에 신고한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사 후 검찰 송치로 비교적 명확하며 (조건 1), 최정상급 뮤지컬 배우로서 상대방의 자력이 충분할 것으로 판단됩니다 (조건 2). 피해자가 즉시 신고하여 증거 확보 가능성이 높고 (조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 점 (조건 6) 또한 소송금융 투자에 적합합니다.</t>
+          <t>상대방(남경주)의 책임이 경찰 수사 결과 인정되어 검찰에 송치되었고, 유명 배우로서 자력이 충분할 것으로 예상됩니다. 경찰 수사 기록 등 객관적 증거가 존재하며, 현재 검찰 수사가 진행 중인 사건입니다. (적합 조건 1, 2, 5, 6)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (기사상)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>성폭행 혐의로 경찰 수사→검찰에 넘겨진 ‘국내 최정상급’ 뮤지컬 배...</t>
+          <t>'뮤지컬 1세대 배우' 남경주, 성폭행 혐의로 불구속 송치</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/250233</t>
+          <t>https://www.newspim.com/news/view/20260311001463</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-11 12:28:15.930800+00:00</t>
+          <t>2026-03-11 12:40:30.331612+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>범죄 분석 프로그램에서 사건 다룸</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>MBC에브리원 '히든아이'에서 12명의 여성을 성추행한 사건이 다뤄졌다. 코와 입가에 흰 가루를 묻힌 남성이 카페에서 혼자 있는 여성들만 골라 성추행을 저질렀으며, 방송인 김동현은 더 큰 범죄로 이어질 수 있다며 분노했다. 해당 사건의 충격적인 실체가 추가로 밝혀질 예정이다.</t>
+          <t>유명 뮤지컬 배우이자 홍익대 부교수인 남경주 씨가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었습니다. 피해자 A씨는 신변 위협을 느껴 112에 신고했으며, 경찰은 조사를 통해 혐의가 인정된다고 판단했습니다. 현재 검찰 수사가 진행 중이며, 남경주 씨는 혐의에 대해 자세한 설명을 하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(조건 1), 12명의 다수 피해자가 발생하여 집단적 피해(조건 3)에 해당합니다. 방송에서 다뤄질 정도로 증거 확보 가능성이 높고(조건 5), 공적 절차가 진행 중임을 암시합니다(조건 6). 다만, 상대방의 자력과 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임이 경찰 조사 결과 명확하다고 판단되어 검찰 송치되었고, 상대방(남경주)은 유명 뮤지컬 배우이자 대학교수로 자력이 충분합니다. 또한, 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이며, 피해자의 112 신고 등 증거가 확보된 상태입니다. 다만, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>성추행당한 여성만 12명..김동현  더 큰 범죄로 이어질 수도  분노 [히든...</t>
+          <t>뮤지컬 배우 남경주 '성폭력 혐의'로 검찰 송치...피해자는 신변 위협 느...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/03/09/2026030908401657347</t>
+          <t>https://www.wikitree.co.kr/articles/1124137</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-09 00:28:39.840604+00:00</t>
+          <t>2026-03-11 12:36:21.141213+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>용의자 행적 드러남, 프로파일러 분석 언급</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>‘히든아이’ 프로그램에서 12명의 성추행 피해자가 발생했으며, 용의자로 추정되는 남성의 수상한 행적이 드러나 스튜디오가 패닉에 휩싸였다. 프로파일러 권일용이 이 사건에 대해 분석을 덧붙였다.</t>
+          <t>뮤지컬 배우 남경주가 성폭행 혐의로 경찰 조사를 거쳐 검찰에 송치되었다. 피해자 A씨의 신고로 수사가 시작되었으며, 경찰은 관련 진술과 증거를 종합해 사건을 검찰로 넘겼다. 남경주는 SNS 계정을 폐쇄했다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>다수(12명)의 피해자가 발생한 성추행 사건으로, 용의자의 행적이 드러나 책임 주체가 특정될 가능성이 높고 증거 확보 가능성이 있어 소송금융 투자에 적합하다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>상대방 책임이 경찰 수사 결과 검찰 송치로 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이다(적합 조건 6). 상대방은 뮤지컬 톱스타로 자력이 충분할 가능성이 높고(적합 조건 2), 경찰이 증거를 확보한 것으로 보인다(적합 조건 5). 성폭행 사건의 특성상 피해 규모가 클 수 있어 소송금융 투자 적합도가 높다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>‘히든아이’ 12명 성추행</t>
+          <t>'뮤지컬 톱스타' 남경주, 성폭행 혐의 검찰 송치...SNS는 폐쇄</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>starnewsk.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603090067</t>
+          <t>http://www.starnewsk.com/news/articleView.html?idxno=53834</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-09 00:26:57.289170+00:00</t>
+          <t>2026-03-11 12:33:17.823788+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>성매매 카르텔 관련자 및 커넥트인 어플 개발자</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>성매매 어플 설계자 정체 공개 및 거대 카르텔과의 법정 공방 심화</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'에서 성매매 어플 '커넥트인'의 설계자가 밝혀지며 정치·재계·법조계를 아우르는 성매매 카르텔의 실체가 드러났다. 20년 전 여배우 성상납 사건과 연루된 이 카르텔은 고위층의 착취를 통해 견고해졌으며, 어플 설계자는 이를 박멸하기 위해 수단을 가리지 않았다고 주장한다. 주인공 강신재 변호사가 어플 설계자와 손을 잡으며 거대 권력과의 법정 공방이 심화될 예정이다.</t>
+          <t>최정상급 뮤지컬 배우 남경주가 성폭력 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 경찰은 피해자 진술과 당시 상황을 종합 검토하여 혐의가 인정된다고 판단했으며, 남경주 본인도 수사 진행 중임을 인정했습니다. 이 사건은 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 성매매 카르텔과 어플 개발자의 책임이 명확히 드러남. 적합 조건 2(상대방 자력 충분): 정치·재계·법조계를 아우르는 거대한 권력과 카르텔이 상대방이므로 자력이 충분함. 적합 조건 3(집단적 피해): 20년간 이어진 고위층의 착취와 성매매 어플을 통한 다수의 피해자 발생 가능성이 높음. 적합 조건 4(피해 규모 큼): 성상납, 착취, 자살 등 심각한 인명 및 정신적 피해가 발생했으며, 장기간에 걸쳐 광범위하게 이루어졌음. 적합 조건 5(증거 확보 가능): 어플 설계자인 백태주가 존재하고, 20년 전 사건의 통화 목록 등 핵심 증거가 언급됨.</t>
+          <t>경찰이 성폭력 혐의를 인정하여 검찰에 송치한 점(상대방 책임 명확, 증거 확보 가능), 최정상급 뮤지컬 배우라는 점에서 자력 가능성이 있는 점, 현재 검찰 수사가 진행 중인 점(공적 절차 진행 중) 등을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>연우진, 성매매 어플 개발자였다… 목적을 위해 수단을 고른 것  뒤틀린...</t>
+          <t>'성폭력 혐의' 최정상급 뮤지컬 배우, 남경주였다… 수사 진행 중</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030630464</t>
+          <t>https://www.xportsnews.com/article/2122223</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-08 12:17:18.286782+00:00</t>
+          <t>2026-03-11 12:30:51.575734+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 (사망), 길레인 맥스웰 (수감), 앤드루 왕자, 빌 게이츠, 래리 서머스 등 연루된 거물 인사들</t>
+          <t>CJ ENM</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>엡스타인 관련 수사 자료 공개, 아동 성범죄 공소시효 폐지, 추가 민사 소송 가능성</t>
+          <t>형사 재판 예정, CJ ENM 내부 징계 완료</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>제프리 엡스타인과 그의 연인 길레인 맥스웰이 전 세계 취약한 미성년자들을 대상으로 조직적인 성 착취를 자행한 사건입니다. 빌 게이츠, 앤드루 왕자 등 유력 인사들이 연루되어 '엡스타인 게이트'로 불리며 국제적 파장을 일으켰습니다. 엡스타인은 사망하고 맥스웰은 수감되었으나, 수사 자료 공개와 아동 성범죄 공소시효 폐지 등으로 인해 피해자들의 추가적인 법적 대응 가능성이 열려 있습니다.</t>
+          <t>tvN '식스센스' PD A씨가 강제추행 혐의로 검찰에 기소되어 재판에 넘겨졌다. 경찰의 불송치 결정이 피해자 측 이의 제기로 뒤집혔으며, CJ ENM 내부 조사에서도 직장 내 성희롱 사실이 일부 인정되어 A씨는 징계받았다. 피해자 B씨 측은 합의 없이 재판을 통해 강제추행 사실을 다툴 방침이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 억만장자 엡스타인 및 빌 게이츠, 앤드루 왕자 등 연루된 거물 인사들의 자력이 충분하며(적합 조건 2), 전 세계 다수의 취약한 소녀들이 피해를 입은 집단적 피해 사건(적합 조건 3, 4)입니다. 미국 법원 공개 자료와 저서를 통해 증거 확보가 가능하고(적합 조건 5), 최근 수사 자료 공개 및 아동 성범죄 공소시효 폐지 등 공적 절차가 진행 중이거나 추가 소송 가능성이 높습니다(적합 조건 6). 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 검찰 기소 및 CJ ENM 내부 조사로 일부 인정되어 명확하며 (적합 조건 1), 상대방의 고용주인 CJ ENM은 자력이 충분한 대기업입니다 (적합 조건 2). 검찰 수사 및 내부 조사를 통해 증거가 확보되었고 (적합 조건 5), 이미 검찰 기소 및 CJ ENM 징계라는 공적 절차가 진행 중입니다 (적합 조건 6). 피해자는 합의를 고려하지 않고 재판을 통해 강제추행 사실과 피해 경위를 다툴 예정입니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>다수 (전 세계 정서적으로 취약한 소녀들)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>성착취 지옥도에 끌려간 소녀…“그들은 나를 사랑한다고 말했다” [Boo...</t>
+          <t>[SC이슈] ‘식스센스’ PD, 강제추행 혐의로 기소…검찰 불송치 뒤집혔...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11981778</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-11/202603110100077620005480</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-08 00:20:03.718193+00:00</t>
+          <t>2026-03-11 12:29:56.784998+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>NHK</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>경찰 체포 및 추가 범행 여부 조사 중</t>
+          <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>일본 NHK 뉴스국 스포츠센터 책임자가 20대 여성을 협박해 성폭행한 혐의로 체포되었습니다. 경찰은 비슷한 피해 신고가 여러 건 접수되었고, 가해자의 휴대전화에서 관련 증거가 발견되어 추가 범행 여부를 조사하고 있습니다. NHK 국장은 이번 사건에 대해 유감을 표명하며 엄정 처리를 약속했습니다.</t>
+          <t>국내 최정상급 뮤지컬 배우 남경주가 지난해 여성 B씨를 성폭행한 혐의로 경찰 수사를 받아 검찰에 송치되었다. 남경주 측은 혐의를 부인하고 있으나, 경찰은 위력에 의한 간음 혐의를 인정하여 사건을 서울중앙지검으로 넘겼다. 피해자는 범행 직후 112에 신고한 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>NHK 뉴스국 간부의 성폭행 혐의는 경찰에 체포되었고, NHK 국장이 유감을 표명하는 등 상대방 책임이 비교적 명확합니다. (적합 조건 1) 가해자의 소속 기관인 NHK는 공영방송으로 자력이 충분하며 (적합 조건 2), '비슷한 피해 신고가 여러 건 접수'되어 집단적 피해 가능성이 높습니다. (적합 조건 3) 경찰 수사 중 휴대전화에서 관련 사진과 영상이 발견되는 등 증거 확보 가능성이 높고 (적합 조건 5), 현재 경찰 수사라는 공적 절차가 진행 중입니다. (적합 조건 6)</t>
+          <t>상대방 책임이 경찰 수사 후 검찰 송치로 비교적 명확하며 (조건 1), 최정상급 뮤지컬 배우로서 상대방의 자력이 충분할 것으로 판단됩니다 (조건 2). 피해자가 즉시 신고하여 증거 확보 가능성이 높고 (조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 점 (조건 6) 또한 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수 추정</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>日 NHK 뉴스국 간부, 성폭행 혐의 체포…“강제로 한 것 아니다”</t>
+          <t>성폭행 혐의로 경찰 수사→검찰에 넘겨진 ‘국내 최정상급’ 뮤지컬 배...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572828?ref=naver</t>
+          <t>https://www.huffingtonpost.kr/article/250233</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-07 12:22:46.790749+00:00</t>
+          <t>2026-03-11 12:28:15.930800+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>불법 성매매 어플 카르텔 추적 중</t>
+          <t>범죄 분석 프로그램에서 사건 다룸</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>변호사들이 불법 성매매 어플 '커넥트인'이라는 거대한 카르텔을 추적하며 성범죄 피해자들을 돕고 있습니다. 이 사건은 상대방의 불법 행위가 명확하고 다수의 피해자가 발생했을 가능성이 높아 소송금융 투자에 적합한 잠재력을 가집니다.</t>
+          <t>MBC에브리원 '히든아이'에서 12명의 여성을 성추행한 사건이 다뤄졌다. 코와 입가에 흰 가루를 묻힌 남성이 카페에서 혼자 있는 여성들만 골라 성추행을 저질렀으며, 방송인 김동현은 더 큰 범죄로 이어질 수 있다며 분노했다. 해당 사건의 충격적인 실체가 추가로 밝혀질 예정이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>불법 성매매 어플 '커넥트인' 카르텔에 의한 성범죄 피해로 상대방의 책임이 명확하며(조건 1), 다수의 피해자가 발생했을 가능성이 높아 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)가 예상됩니다. 변호사들이 적극적으로 추적 중이므로 증거 확보 가능성(조건 5)도 높습니다.</t>
+          <t>상대방의 책임이 명확하고(조건 1), 12명의 다수 피해자가 발생하여 집단적 피해(조건 3)에 해당합니다. 방송에서 다뤄질 정도로 증거 확보 가능성이 높고(조건 5), 공적 절차가 진행 중임을 암시합니다(조건 6). 다만, 상대방의 자력과 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>12명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>화제작엔 이유가 있다...이나영·정은채·이청아, 연대의 힘 '아너'</t>
+          <t>성추행당한 여성만 12명..김동현  더 큰 범죄로 이어질 수도  분노 [히든...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>nc.press</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.nc.press/news/articleView.html?idxno=609520</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/03/09/2026030908401657347</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-07 12:14:59.016497+00:00</t>
+          <t>2026-03-09 00:28:39.840604+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>책 출간을 통해 피해자들의 회복과 정의 추구 과정이 조명되고 있으며, 추가적인 민사 소송 또는 배상 절차가 진행될 가능성</t>
+          <t>용의자 행적 드러남, 프로파일러 분석 언급</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>이 책은 제프리 엡스타인과 길레인 맥스웰 사건의 생존자인 버지니아 주프레의 삶을 다루며, 피해자들이 겪은 고통과 정의를 위한 투쟁을 조명한다. 엡스타인 사건은 다수의 피해자가 발생하고 가해자의 책임이 명확하며 막대한 재산이 관련된 대표적인 사례로, 피해자들의 지속적인 법적 구제 노력이 예상된다.</t>
+          <t>‘히든아이’ 프로그램에서 12명의 성추행 피해자가 발생했으며, 용의자로 추정되는 남성의 수상한 행적이 드러나 스튜디오가 패닉에 휩싸였다. 프로파일러 권일용이 이 사건에 대해 분석을 덧붙였다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>이 기사는 엡스타인과 맥스웰 사건의 생존자 서사를 다룬 책에 대한 내용으로, 해당 사건은 상대방 책임이 명확하고(엡스타인, 맥스웰), 상대방에게 자력이 충분하며(엡스타인의 막대한 재산), 집단적 피해(다수의 피해자)가 발생했고, 피해 규모가 매우 큼. 이미 공적 절차(수사 및 형사 재판)가 진행되었으며, 책 출간은 피해자들의 회복과 정의 추구가 여전히 진행 중임을 시사하여 추가적인 민사 소송 가능성이 높음. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>다수(12명)의 피해자가 발생한 성추행 사건으로, 용의자의 행적이 드러나 책임 주체가 특정될 가능성이 높고 증거 확보 가능성이 있어 소송금융 투자에 적합하다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>12명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>[주간 책타래] 차별을 훔치는 남자들 外</t>
+          <t>‘히든아이’ 12명 성추행</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274560</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603090067</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-07 00:20:18.978521+00:00</t>
+          <t>2026-03-09 00:26:57.289170+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>제프리 엡스틴 재단, 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 연루된 권력자들</t>
+          <t>성매매 카르텔 관련자 및 커넥트인 어플 개발자</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>미 법무부 수사 기록 '엡스틴 파일' 공개, 생존자들의 지속적인 정의 추구</t>
+          <t>성매매 어플 설계자 정체 공개 및 거대 카르텔과의 법정 공방 심화</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>억만장자 제프리 엡스틴이 최소 200명의 소녀들을 성적으로 착취하고 권력자들에게 몸을 팔아넘긴 사건입니다. 지난 1월 미 법무부가 수사 기록 '엡스틴 파일'을 공개하며 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 유력 인사들의 연루 사실이 드러났습니다. 생존자 버지니아 로버츠 주프레의 회고록을 통해 피해자들의 고통과 정의를 향한 투쟁이 조명되고 있습니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'에서 성매매 어플 '커넥트인'의 설계자가 밝혀지며 정치·재계·법조계를 아우르는 성매매 카르텔의 실체가 드러났다. 20년 전 여배우 성상납 사건과 연루된 이 카르텔은 고위층의 착취를 통해 견고해졌으며, 어플 설계자는 이를 박멸하기 위해 수단을 가리지 않았다고 주장한다. 주인공 강신재 변호사가 어플 설계자와 손을 잡으며 거대 권력과의 법정 공방이 심화될 예정이다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>제프리 엡스틴의 성범죄는 명확하며, 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 권력자들의 연루 가능성이 제기되어 상대방 책임이 비교적 명확합니다. 엡스틴은 억만장자였고 연루된 권력자들 역시 막대한 자력을 보유하여 배상 능력이 충분합니다. 최소 200명 이상의 소녀들이 성적으로 착취당한 집단적 피해이며, 피해자들의 심각한 정신적, 신체적 트라우마로 피해 규모가 큽니다. 미 법무부의 '엡스틴 파일' 공개 및 생존자 버지니아 로버츠 주프레의 회고록 등 강력한 증거가 존재하며, 미 법무부의 수사 기록 공개는 공적 절차의 일환으로 진행 중입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 성매매 카르텔과 어플 개발자의 책임이 명확히 드러남. 적합 조건 2(상대방 자력 충분): 정치·재계·법조계를 아우르는 거대한 권력과 카르텔이 상대방이므로 자력이 충분함. 적합 조건 3(집단적 피해): 20년간 이어진 고위층의 착취와 성매매 어플을 통한 다수의 피해자 발생 가능성이 높음. 적합 조건 4(피해 규모 큼): 성상납, 착취, 자살 등 심각한 인명 및 정신적 피해가 발생했으며, 장기간에 걸쳐 광범위하게 이루어졌음. 적합 조건 5(증거 확보 가능): 어플 설계자인 백태주가 존재하고, 20년 전 사건의 통화 목록 등 핵심 증거가 언급됨.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>최소 200명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>피해자 목소리로 쓴 ‘엡스틴 파일’ [.txt]</t>
+          <t>연우진, 성매매 어플 개발자였다… 목적을 위해 수단을 고른 것  뒤틀린...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/culture/book/1247941.html</t>
+          <t>https://www.tenasia.co.kr/article/2026030630464</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-06 00:16:58.975417+00:00</t>
+          <t>2026-03-08 12:17:18.286782+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>40대 남성</t>
+          <t>제프리 엡스타인 (사망), 길레인 맥스웰 (수감), 앤드루 왕자, 빌 게이츠, 래리 서머스 등 연루된 거물 인사들</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고</t>
+          <t>엡스타인 관련 수사 자료 공개, 아동 성범죄 공소시효 폐지, 추가 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>40대 남성이 SNS를 통해 미성년자 6명과 성매매를 하고 몰래 촬영한 성착취물을 유포한 혐의로 징역 5년을 선고받았다. 재판부는 어린 피해자들을 대상으로 한 범행의 죄책이 무겁고 피해자들이 엄벌을 탄원한 점을 고려했다. 피해자들은 가해자를 상대로 민사상 손해배상 청구를 할 수 있다.</t>
+          <t>제프리 엡스타인과 그의 연인 길레인 맥스웰이 전 세계 취약한 미성년자들을 대상으로 조직적인 성 착취를 자행한 사건입니다. 빌 게이츠, 앤드루 왕자 등 유력 인사들이 연루되어 '엡스타인 게이트'로 불리며 국제적 파장을 일으켰습니다. 엡스타인은 사망하고 맥스웰은 수감되었으나, 수사 자료 공개와 아동 성범죄 공소시효 폐지 등으로 인해 피해자들의 추가적인 법적 대응 가능성이 열려 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>가해자가 미성년자 6명을 대상으로 성매매 및 성착취 영상 유포 혐의로 형사 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5, 6), 다수의 피해자가 발생했고 피해의 심각성을 고려할 때 피해 규모가 크다(적합 조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 억만장자 엡스타인 및 빌 게이츠, 앤드루 왕자 등 연루된 거물 인사들의 자력이 충분하며(적합 조건 2), 전 세계 다수의 취약한 소녀들이 피해를 입은 집단적 피해 사건(적합 조건 3, 4)입니다. 미국 법원 공개 자료와 저서를 통해 증거 확보가 가능하고(적합 조건 5), 최근 수사 자료 공개 및 아동 성범죄 공소시효 폐지 등 공적 절차가 진행 중이거나 추가 소송 가능성이 높습니다(적합 조건 6). 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>다수 (전 세계 정서적으로 취약한 소녀들)</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>미성년자 상대 성범죄 40대 남성 징역 5년</t>
+          <t>성착취 지옥도에 끌려간 소녀…“그들은 나를 사랑한다고 말했다” [Boo...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>jejumbc.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://jejumbc.com/NewsArticle/827777</t>
+          <t>https://www.mk.co.kr/article/11981778</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-05 01:17:25.123648+00:00</t>
+          <t>2026-03-08 00:20:03.718193+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>도널드 트럼프, 미국 법무부</t>
+          <t>NHK</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>미 법무부 문건 재검토 및 의회 진상 조사 진행 중</t>
+          <t>경찰 체포 및 추가 범행 여부 조사 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>미 법무부가 제프리 엡스타인 사건 관련 트럼프 대통령의 과거 성비위 의혹이 담긴 FBI 수사 기록을 비공개 처리하여 논란이 되고 있다. '엡스타인 문건 투명성법' 위반 지적이 제기되었으며, 민주당은 의회 차원의 진상 조사를 예고했다. 법무부는 개인정보 검토 후 재공개하겠다고 밝혔고, 트럼프 측은 혐의를 부인하고 있다.</t>
+          <t>일본 NHK 뉴스국 스포츠센터 책임자가 20대 여성을 협박해 성폭행한 혐의로 체포되었습니다. 경찰은 비슷한 피해 신고가 여러 건 접수되었고, 가해자의 휴대전화에서 관련 증거가 발견되어 추가 범행 여부를 조사하고 있습니다. NHK 국장은 이번 사건에 대해 유감을 표명하며 엄정 처리를 약속했습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 5(객관적 증거 존재), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 적합도가 높음. FBI 수사 기록이라는 명확한 증거가 존재하며, 미 법무부의 문건 공개 의무 위반 가능성 및 의회 조사가 진행 중인 점이 긍정적임. 피해 규모는 미상이지만, 성범죄 특성상 정신적 피해가 크고 고위 인사 연루로 사회적 파장이 커 배상액이 높을 가능성이 있음.</t>
+          <t>NHK 뉴스국 간부의 성폭행 혐의는 경찰에 체포되었고, NHK 국장이 유감을 표명하는 등 상대방 책임이 비교적 명확합니다. (적합 조건 1) 가해자의 소속 기관인 NHK는 공영방송으로 자력이 충분하며 (적합 조건 2), '비슷한 피해 신고가 여러 건 접수'되어 집단적 피해 가능성이 높습니다. (적합 조건 3) 경찰 수사 중 휴대전화에서 관련 사진과 영상이 발견되는 등 증거 확보 가능성이 높고 (적합 조건 5), 현재 경찰 수사라는 공적 절차가 진행 중입니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명 (익명의 여성)</t>
+          <t>다수 추정</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>美 법무부, 트럼프 성비위 증언 포함된 엡스타인 문건 무더기 비공개 처...</t>
+          <t>日 NHK 뉴스국 간부, 성폭행 혐의 체포…“강제로 한 것 아니다”</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/103992</t>
+          <t>https://www.munhwa.com/article/11572828?ref=naver</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-05 00:59:38.723937+00:00</t>
+          <t>2026-03-07 12:22:46.790749+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>40대 남성</t>
+          <t>불법 성매매 어플 '커넥트인' 카르텔</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>형사 1심 징역 5년 선고, 아동·청소년 관련 기관 취업제한 명령</t>
+          <t>불법 성매매 어플 카르텔 추적 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>40대 남성이 2024년부터 1년여간 온라인으로 미성년자에게 접근해 성매수하고 성착취물을 제작한 혐의로 징역 5년을 선고받았습니다. 재판부는 죄책이 무겁다고 판단했으며, 10년간 아동·청소년 관련 기관 취업제한도 명령했습니다. 기사에 따르면 일부 피해자와는 합의가 이루어진 상태입니다.</t>
+          <t>변호사들이 불법 성매매 어플 '커넥트인'이라는 거대한 카르텔을 추적하며 성범죄 피해자들을 돕고 있습니다. 이 사건은 상대방의 불법 행위가 명확하고 다수의 피해자가 발생했을 가능성이 높아 소송금융 투자에 적합한 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 판결로 명확하게 인정되었으며(적합 조건 1), 이미 유죄 판결이 선고되어 증거가 충분히 확보된 상태(적합 조건 5)입니다. 성착취물 제작이라는 범죄의 중대성으로 피해 규모가 매우 크고(적합 조건 4), '일부와는 합의'했다는 점에서 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 피고인의 자력은 미상이지만, 명확한 유죄 판결은 민사 소송의 강력한 근거가 됩니다.</t>
+          <t>불법 성매매 어플 '커넥트인' 카르텔에 의한 성범죄 피해로 상대방의 책임이 명확하며(조건 1), 다수의 피해자가 발생했을 가능성이 높아 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)가 예상됩니다. 변호사들이 적극적으로 추적 중이므로 증거 확보 가능성(조건 5)도 높습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>미성년자 성매수·성착취물 제작 40대 징역 5년</t>
+          <t>화제작엔 이유가 있다...이나영·정은채·이청아, 연대의 힘 '아너'</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499840&amp;ref=A</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=609520</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-05 00:24:41.243710+00:00</t>
+          <t>2026-03-07 12:14:59.016497+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 (사망, 재산상속인), 길레인 맥스웰, 및 '엡스타인 파일'에 연루된 인물들</t>
+          <t>제프리 엡스타인, 길레인 맥스웰</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>엡스타인 파일 공개, 공범 유죄 판결, 피해자 회고록 출간 및 진실 규명 진행 중</t>
+          <t>책 출간을 통해 피해자들의 회복과 정의 추구 과정이 조명되고 있으며, 추가적인 민사 소송 또는 배상 절차가 진행될 가능성</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>제프리 엡스타인의 성범죄 실체를 폭로한 피해자 버지니아 로버츠 주프레의 회고록 '노바디스 걸'이 출간되었습니다. 이 책은 엡스타인과 공범 길레인 맥스웰로부터 10대 시절 성착취를 당한 주프레의 끔찍한 경험과 이후 진실 규명을 위한 투쟁 과정을 담고 있습니다. 엡스타인 파일 공개로 도널드 트럼프, 빌 클린턴, 빌 게이츠 등 세계적 인물들이 연루 의혹에 거론되며 파장이 확산되었고, 엡스타인 사망 후에도 진실 규명은 계속되고 있습니다.</t>
+          <t>이 책은 제프리 엡스타인과 길레인 맥스웰 사건의 생존자인 버지니아 주프레의 삶을 다루며, 피해자들이 겪은 고통과 정의를 위한 투쟁을 조명한다. 엡스타인 사건은 다수의 피해자가 발생하고 가해자의 책임이 명확하며 막대한 재산이 관련된 대표적인 사례로, 피해자들의 지속적인 법적 구제 노력이 예상된다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>제프리 엡스타인과 길레인 맥스웰의 성착취 범죄 책임이 명확하고(적합 조건 1), '엡스타인 파일'에 거론된 세계적 영향력을 지닌 인물들을 대상으로 한 추가 소송 가능성도 있어 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). '수많은 피해자'가 존재하여 집단적 피해의 성격이 강하며(적합 조건 3), 피해자들이 '영구적인 고통'을 호소할 정도로 피해 규모가 매우 큽니다(적합 조건 4). '엡스타인 파일' 공개, 피해자 회고록, 공범 유죄 판결 등 증거가 충분히 확보되어 있습니다(적합 조건 5). 엡스타인 사망 및 맥스웰 유죄 판결 등 공적 절차가 진행되었고, 진실 규명은 여전히 진행 중입니다(적합 조건 6).</t>
+          <t>이 기사는 엡스타인과 맥스웰 사건의 생존자 서사를 다룬 책에 대한 내용으로, 해당 사건은 상대방 책임이 명확하고(엡스타인, 맥스웰), 상대방에게 자력이 충분하며(엡스타인의 막대한 재산), 집단적 피해(다수의 피해자)가 발생했고, 피해 규모가 매우 큼. 이미 공적 절차(수사 및 형사 재판)가 진행되었으며, 책 출간은 피해자들의 회복과 정의 추구가 여전히 진행 중임을 시사하여 추가적인 민사 소송 가능성이 높음. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>엡스타인의 민낯 폭로한 마지막 증언…주프레 회고록 '노바디스 걸'</t>
+          <t>[주간 책타래] 차별을 훔치는 남자들 外</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260304_0003535015</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274560</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-05 00:22:43.873131+00:00</t>
+          <t>2026-03-07 00:20:18.978521+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>tvN PD A씨</t>
+          <t>제프리 엡스틴 재단, 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 연루된 권력자들</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>검찰 기소, 재판 예정</t>
+          <t>미 법무부 수사 기록 '엡스틴 파일' 공개, 생존자들의 지속적인 정의 추구</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>tvN '식스센스' PD A씨가 후배 제작진 B씨를 강제 추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 불송치 결정을 내렸으나, 피해자 측의 이의신청 후 검찰이 CCTV 영상 등 증거를 바탕으로 혐의를 인정했다. 피해자는 2차 가해를 주장하며 회사와 경찰 조사 과정에서 상처를 받았다고 밝혔다.</t>
+          <t>억만장자 제프리 엡스틴이 최소 200명의 소녀들을 성적으로 착취하고 권력자들에게 몸을 팔아넘긴 사건입니다. 지난 1월 미 법무부가 수사 기록 '엡스틴 파일'을 공개하며 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 유력 인사들의 연루 사실이 드러났습니다. 생존자 버지니아 로버츠 주프레의 회고록을 통해 피해자들의 고통과 정의를 향한 투쟁이 조명되고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>검찰 기소로 상대방 책임이 명확하고(조건 1), tvN PD는 대기업 소속으로 상대방 자력이 충분하며(조건 2), CCTV 영상 등 객관적 증거가 확보되었고(조건 5), 검찰 기소라는 공적 절차가 진행 중이다(조건 6). 이는 소송금융 투자에 적합한 여러 조건을 충족한다.</t>
+          <t>제프리 엡스틴의 성범죄는 명확하며, 빌 게이츠, 빌 클린턴, 앤드루 왕자 등 권력자들의 연루 가능성이 제기되어 상대방 책임이 비교적 명확합니다. 엡스틴은 억만장자였고 연루된 권력자들 역시 막대한 자력을 보유하여 배상 능력이 충분합니다. 최소 200명 이상의 소녀들이 성적으로 착취당한 집단적 피해이며, 피해자들의 심각한 정신적, 신체적 트라우마로 피해 규모가 큽니다. 미 법무부의 '엡스틴 파일' 공개 및 생존자 버지니아 로버츠 주프레의 회고록 등 강력한 증거가 존재하며, 미 법무부의 수사 기록 공개는 공적 절차의 일환으로 진행 중입니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 200명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>‘식스센스’ PD, 불구속 기소…경찰 ‘불송치’ 뒤집혔다</t>
+          <t>피해자 목소리로 쓴 ‘엡스틴 파일’ [.txt]</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11977465</t>
+          <t>https://www.hani.co.kr/arti/culture/book/1247941.html</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-04 00:59:57.555383+00:00</t>
+          <t>2026-03-06 00:16:58.975417+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>IT기업 더 프라임 대표 백태주, 고위층 인사들, 로펌 해일</t>
+          <t>40대 남성</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>윤라영 변호사의 살인 혐의 재판 진행 중, '커넥트인' 성착취 사건의 전모가 폭로되는 단계</t>
+          <t>형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>IT기업 '더 프라임' 대표 백태주가 20년 전 신인배우 성상납 사건 은폐에 대한 복수로 '커넥트인' 성착취 플랫폼을 만들고 고위층 인사들을 유인. 이 과정에서 다수의 성착취 피해자가 발생했으며, 백태주가 확보한 영상 증거를 통해 사건의 전모가 드러나고 있음. 현재 윤라영 변호사의 살인 혐의 재판이 진행 중이며, 이 재판을 통해 거대 로펌 '해일'의 은폐 시도 등 권력형 비리가 폭로될 것으로 예상됨.</t>
+          <t>40대 남성이 SNS를 통해 미성년자 6명과 성매매를 하고 몰래 촬영한 성착취물을 유포한 혐의로 징역 5년을 선고받았다. 재판부는 어린 피해자들을 대상으로 한 범행의 죄책이 무겁고 피해자들이 엄벌을 탄원한 점을 고려했다. 피해자들은 가해자를 상대로 민사상 손해배상 청구를 할 수 있다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>본 기사는 드라마 줄거리이나, 내용에 기반하여 분석 시 자력 있는 상대방(IT기업 더 프라임, 고위층 인사들, 로펌 해일)이 특정되고(조건 2), '성상납 리스트'와 '성착취 영상'으로 다수의 피해자가 발생했으며(조건 3), 백태주가 확보한 영상 증거가 명확함(조건 5). 윤라영의 살인 혐의 재판이 진행 중이며, 이 과정에서 '커넥트인' 성착취 사건의 전모가 드러나고 있어 공적 절차가 진행 중인 것으로 볼 수 있음(조건 6).</t>
+          <t>가해자가 미성년자 6명을 대상으로 성매매 및 성착취 영상 유포 혐의로 형사 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5, 6), 다수의 피해자가 발생했고 피해의 심각성을 고려할 때 피해 규모가 크다(적합 조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>'전 연인 살해 혐의' 이나영, 정당방위 입증되나..정은채, '흑막' 연우진...</t>
+          <t>미성년자 상대 성범죄 40대 남성 징역 5년</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>jejumbc.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-04/202603040100021470001446</t>
+          <t>https://jejumbc.com/NewsArticle/827777</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-04 00:30:33.478720+00:00</t>
+          <t>2026-03-05 01:17:25.123648+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>커넥트인 카르텔 구성원</t>
+          <t>도널드 트럼프, 미국 법무부</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>L&amp;J 변호사들의 형사 고소 예고 및 검경합동수사본부 구성</t>
+          <t>미 법무부 문건 재검토 및 의회 진상 조사 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너: 그녀들의 법정'에서 L&amp;J 변호사들이 비밀 성착취 조직 '커넥트인'의 실체를 파헤치고 있다. 법조, 정치, 언론, 재계 최상위층으로 구성된 카르텔의 이용자 명단과 성착취 현장 영상이 확보되었으며, L&amp;J는 긴급 기자회견을 통해 형사 고소를 예고했다. 이 과정에서 검경합동수사본부가 꾸려지고 주요 인물들의 복잡한 관계와 반전이 드러나며 사건은 격화되고 있다.</t>
+          <t>미 법무부가 제프리 엡스타인 사건 관련 트럼프 대통령의 과거 성비위 의혹이 담긴 FBI 수사 기록을 비공개 처리하여 논란이 되고 있다. '엡스타인 문건 투명성법' 위반 지적이 제기되었으며, 민주당은 의회 차원의 진상 조사를 예고했다. 법무부는 개인정보 검토 후 재공개하겠다고 밝혔고, 트럼프 측은 혐의를 부인하고 있다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>성착취 범죄의 상대방 책임이 명확하고(적합 조건 1), 법조, 정치, 언론, 재계 최상위 카르텔로 자력이 충분하다(적합 조건 2). 다수의 피해자가 존재하며(적합 조건 3), 이용자 명단 및 성착취 현장 영상 등 객관적 증거가 확보되었고(적합 조건 5), 형사 고소 예고 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>적합 조건 2(상대방 자력 충분), 5(객관적 증거 존재), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 적합도가 높음. FBI 수사 기록이라는 명확한 증거가 존재하며, 미 법무부의 문건 공개 의무 위반 가능성 및 의회 조사가 진행 중인 점이 긍정적임. 피해 규모는 미상이지만, 성범죄 특성상 정신적 피해가 크고 고위 인사 연루로 사회적 파장이 커 배상액이 높을 가능성이 있음.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (익명의 여성)</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>'아너' 서현우 사망·이나영 딸 전소영·연우진 반전 정체…역대급 엔딩</t>
+          <t>美 법무부, 트럼프 성비위 증언 포함된 엡스타인 문건 무더기 비공개 처...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02929046645379712</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/103992</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-03 00:32:03.279474+00:00</t>
+          <t>2026-03-05 00:59:38.723937+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>커넥트인 카르텔 (법조, 정치, 언론, 재계 고위 인사 및 관련 기업)</t>
+          <t>40대 남성</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>성착취 범죄 관련 형사 고소 진행 중, 검경합동수사본부 수사 착수</t>
+          <t>형사 1심 징역 5년 선고, 아동·청소년 관련 기관 취업제한 명령</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>성착취 범죄 카르텔 '커넥트인'에 대한 법적 대응이 진행 중인 사건. L&amp;J 변호사들은 피해자 증언과 핵심 증거를 확보하여 카르텔의 실명을 공개하고 형사 고소를 진행하고 있다. 이와 함께 검경합동수사본부의 수사가 착수되었으며, 사건의 배후에는 법조, 정치, 언론, 재계의 최상위 포식자들이 연루되어 있다.</t>
+          <t>40대 남성이 2024년부터 1년여간 온라인으로 미성년자에게 접근해 성매수하고 성착취물을 제작한 혐의로 징역 5년을 선고받았습니다. 재판부는 죄책이 무겁다고 판단했으며, 10년간 아동·청소년 관련 기관 취업제한도 명령했습니다. 기사에 따르면 일부 피해자와는 합의가 이루어진 상태입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임이 성착취 범죄 카르텔로 명확하며, 법조, 정치, 언론, 재계의 최상위 포식자들로 자력이 충분하다. 다수의 피해자가 발생했고, 노트북 핵심 자료, 이용자 명단, 성착취 현장 영상 등 객관적 증거가 확보되었다. 현재 형사 고소가 진행 중이며 검경합동수사본부의 수사가 착수되는 등 공적 절차가 활발히 진행되고 있다.</t>
+          <t>상대방의 책임이 형사 판결로 명확하게 인정되었으며(적합 조건 1), 이미 유죄 판결이 선고되어 증거가 충분히 확보된 상태(적합 조건 5)입니다. 성착취물 제작이라는 범죄의 중대성으로 피해 규모가 매우 크고(적합 조건 4), '일부와는 합의'했다는 점에서 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 피고인의 자력은 미상이지만, 명확한 유죄 판결은 민사 소송의 강력한 근거가 됩니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>'아너' 서현우, 이나영 손에 사망  고마워요 엄마 ..3단 충격 엔딩[종합...</t>
+          <t>미성년자 성매수·성착취물 제작 40대 징역 5년</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-drama/2026/03/03/2026030308080710038</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499840&amp;ref=A</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-03 00:31:09.945396+00:00</t>
+          <t>2026-03-05 00:24:41.243710+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>앤드루 전 왕자, 엡스타인 관련 재단/재산</t>
+          <t>제프리 엡스타인 (사망, 재산상속인), 길레인 맥스웰, 및 '엡스타인 파일'에 연루된 인물들</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>피해자 회고록 국내 출간, 앤드루 전 왕자 체포 및 석방 등 공적 절차 진행 중</t>
+          <t>엡스타인 파일 공개, 공범 유죄 판결, 피해자 회고록 출간 및 진실 규명 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>제프리 엡스타인의 성착취 사건과 관련하여 앤드루 전 왕자의 성학대 정황이 다시 부각되고 있으며, 피해자의 회고록이 국내에 번역 출간되었습니다. 앤드루 전 왕자가 체포됐다 풀려나는 등 공적 절차가 진행된 바 있어, 다수의 피해자에 대한 손해배상 소송 가능성이 높습니다.</t>
+          <t>제프리 엡스타인의 성범죄 실체를 폭로한 피해자 버지니아 로버츠 주프레의 회고록 '노바디스 걸'이 출간되었습니다. 이 책은 엡스타인과 공범 길레인 맥스웰로부터 10대 시절 성착취를 당한 주프레의 끔찍한 경험과 이후 진실 규명을 위한 투쟁 과정을 담고 있습니다. 엡스타인 파일 공개로 도널드 트럼프, 빌 클린턴, 빌 게이츠 등 세계적 인물들이 연루 의혹에 거론되며 파장이 확산되었고, 엡스타인 사망 후에도 진실 규명은 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(성학대, 성착취 폭로), 상대방에게 자력이 충분하며(앤드루 전 왕자), 집단적 피해(다수의 피해자)가 발생했고, 증거 확보 가능성이 높으며(회고록, 공적 절차), 이미 공적 절차가 진행 중인 점(앤드루 전 왕자 체포) 등 여러 적합 조건에 해당합니다.</t>
+          <t>제프리 엡스타인과 길레인 맥스웰의 성착취 범죄 책임이 명확하고(적합 조건 1), '엡스타인 파일'에 거론된 세계적 영향력을 지닌 인물들을 대상으로 한 추가 소송 가능성도 있어 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). '수많은 피해자'가 존재하여 집단적 피해의 성격이 강하며(적합 조건 3), 피해자들이 '영구적인 고통'을 호소할 정도로 피해 규모가 매우 큽니다(적합 조건 4). '엡스타인 파일' 공개, 피해자 회고록, 공범 유죄 판결 등 증거가 충분히 확보되어 있습니다(적합 조건 5). 엡스타인 사망 및 맥스웰 유죄 판결 등 공적 절차가 진행되었고, 진실 규명은 여전히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>다수의 피해자</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>엡스타인은 사라졌지만 괴물 키운 토양은 여전히 비옥</t>
+          <t>엡스타인의 민낯 폭로한 마지막 증언…주프레 회고록 '노바디스 걸'</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461217&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260304_0003535015</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-03 00:29:56.681766+00:00</t>
+          <t>2026-03-05 00:22:43.873131+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>박제열 검사</t>
+          <t>tvN PD A씨</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>피해자 생방송 폭로, 가해자 몰락 예고</t>
+          <t>검찰 기소, 재판 예정</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너'에서 고위층 비밀 성매매 앱 '커넥트인'과 연루된 박제열 검사의 성범죄 및 가스라이팅 사실이 드러났다. 피해자 윤라영은 생방송 폭로를 통해 박 검사의 잔혹성을 고발하며 그의 몰락을 예고했다. 이 사건은 고위층 권력형 성범죄로 다수의 피해자가 발생했을 가능성이 높으며, 사회적 파장이 클 것으로 예상된다.</t>
+          <t>tvN '식스센스' PD A씨가 후배 제작진 B씨를 강제 추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 불송치 결정을 내렸으나, 피해자 측의 이의신청 후 검찰이 CCTV 영상 등 증거를 바탕으로 혐의를 인정했다. 피해자는 2차 가해를 주장하며 회사와 경찰 조사 과정에서 상처를 받았다고 밝혔다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방(박제열 검사)의 성범죄 가해 사실이 피해자 폭로를 통해 명확히 드러났고 (적합 조건 1), 고위층 검사로서 충분한 자력이 있을 것으로 예상됩니다 (적합 조건 2). '커넥트인'이라는 비밀 성매매 앱을 통해 다수의 피해자가 발생했을 가능성이 높으며 (적합 조건 3), 피해자 윤라영의 생방송 폭로라는 객관적 증거가 존재합니다 (적합 조건 5). 사건이 아직 종결되지 않고 가해자의 몰락이 예고되는 단계입니다 (부적합 조건 0개).</t>
+          <t>검찰 기소로 상대방 책임이 명확하고(조건 1), tvN PD는 대기업 소속으로 상대방 자력이 충분하며(조건 2), CCTV 영상 등 객관적 증거가 확보되었고(조건 5), 검찰 기소라는 공적 절차가 진행 중이다(조건 6). 이는 소송금융 투자에 적합한 여러 조건을 충족한다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>서현우, 성매매 피해자 가스라이팅… 영원히 못 벗어나  경악 ('아너')</t>
+          <t>‘식스센스’ PD, 불구속 기소…경찰 ‘불송치’ 뒤집혔다</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/entertainment/article/1006773/</t>
+          <t>https://www.mk.co.kr/article/11977465</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-02 12:34:41.703926+00:00</t>
+          <t>2026-03-04 00:59:57.555383+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>IT기업 더 프라임 대표 백태주, 고위층 인사들, 로펌 해일</t>
+        </is>
+      </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 재판 진행 중인 다수의 사건 포함</t>
+          <t>윤라영 변호사의 살인 혐의 재판 진행 중, '커넥트인' 성착취 사건의 전모가 폭로되는 단계</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>지난 5년간 성범죄로 검거된 성직자가 458명에 달하며, 이 중 강간·강제추행이 89%를 차지합니다. 불법촬영 범죄는 두 배 증가했으며, 시민단체는 수사 및 재판 중 성직자의 종교활동 중단을 요구하고 있습니다. 이는 성직자 성범죄의 심각성과 광범위한 피해를 보여줍니다.</t>
+          <t>IT기업 '더 프라임' 대표 백태주가 20년 전 신인배우 성상납 사건 은폐에 대한 복수로 '커넥트인' 성착취 플랫폼을 만들고 고위층 인사들을 유인. 이 과정에서 다수의 성착취 피해자가 발생했으며, 백태주가 확보한 영상 증거를 통해 사건의 전모가 드러나고 있음. 현재 윤라영 변호사의 살인 혐의 재판이 진행 중이며, 이 재판을 통해 거대 로펌 '해일'의 은폐 시도 등 권력형 비리가 폭로될 것으로 예상됨.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>성직자에 의한 성범죄는 사회적 비난 가능성이 높고, '검거된 성직자 458명'이라는 통계는 다수의 피해자가 존재함을 시사합니다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼) 경찰 수사 및 재판 진행 중인 사건들이 많아 증거 확보가 용이하며, 소속 종교단체에 대한 책임 추궁 가능성도 있습니다. (적합 조건: 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>본 기사는 드라마 줄거리이나, 내용에 기반하여 분석 시 자력 있는 상대방(IT기업 더 프라임, 고위층 인사들, 로펌 해일)이 특정되고(조건 2), '성상납 리스트'와 '성착취 영상'으로 다수의 피해자가 발생했으며(조건 3), 백태주가 확보한 영상 증거가 명확함(조건 5). 윤라영의 살인 혐의 재판이 진행 중이며, 이 과정에서 '커넥트인' 성착취 사건의 전모가 드러나고 있어 공적 절차가 진행 중인 것으로 볼 수 있음(조건 6).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>최소 458명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>[단독]'성범죄' 검거된 성직자 5년간 458명…강간·강제추행 89%</t>
+          <t>'전 연인 살해 혐의' 이나영, 정당방위 입증되나..정은채, '흑막' 연우진...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6086155</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-04/202603040100021470001446</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-02 00:23:12.000761+00:00</t>
+          <t>2026-03-04 00:30:33.478720+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>마이클 잭슨 유족</t>
+          <t>커넥트인 카르텔 구성원</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>소송 제기</t>
+          <t>L&amp;J 변호사들의 형사 고소 예고 및 검경합동수사본부 구성</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>마이클 잭슨을 상대로 아동 성매매 및 성적 학대 주장이 제기되며 복수의 피해자가 소송을 제기했다. 피해자들은 잭슨이 재산과 유명세를 이용해 자신들을 조종하고 세뇌했다고 주장한다. 잭슨 가족 측은 이번 소송을 '유산을 노린 돈벌이 수단'이라며 강력히 반박하고 있다.</t>
+          <t>ENA 드라마 '아너: 그녀들의 법정'에서 L&amp;J 변호사들이 비밀 성착취 조직 '커넥트인'의 실체를 파헤치고 있다. 법조, 정치, 언론, 재계 최상위층으로 구성된 카르텔의 이용자 명단과 성착취 현장 영상이 확보되었으며, L&amp;J는 긴급 기자회견을 통해 형사 고소를 예고했다. 이 과정에서 검경합동수사본부가 꾸려지고 주요 인물들의 복잡한 관계와 반전이 드러나며 사건은 격화되고 있다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>마이클 잭슨의 유산을 상대로 소송이 제기되어 상대방의 자력이 충분하며(적합 조건 2), 복수의 피해자가 아동 성매매 및 성적 학대를 주장하고 있어 집단적 피해(적합 조건 3) 및 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 다만, 잭슨 가족 측에서 '돈벌이 수단'이라며 강력히 반박하고 있어 책임 명확성 입증이 쟁점이 될 수 있습니다.</t>
+          <t>성착취 범죄의 상대방 책임이 명확하고(적합 조건 1), 법조, 정치, 언론, 재계 최상위 카르텔로 자력이 충분하다(적합 조건 2). 다수의 피해자가 존재하며(적합 조건 3), 이용자 명단 및 성착취 현장 영상 등 객관적 증거가 확보되었고(적합 조건 5), 형사 고소 예고 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>복수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>유산 노린 돈벌이 수단  마이클 잭슨 '아동 성매매·성적 학대' 주장.....</t>
+          <t>'아너' 서현우 사망·이나영 딸 전소영·연우진 반전 정체…역대급 엔딩</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=801178</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02929046645379712</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-01 12:53:12.615568+00:00</t>
+          <t>2026-03-03 00:32:03.279474+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>마이클 잭슨 유산 관리 단체</t>
+          <t>커넥트인 카르텔 (법조, 정치, 언론, 재계 고위 인사 및 관련 기업)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>로스앤젤레스 법원에 소장 제출</t>
+          <t>성착취 범죄 관련 형사 고소 진행 중, 검경합동수사본부 수사 착수</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨이 아동 성매매 및 성적 학대 혐의로 피소되었습니다. 카시오 가문 형제자매들이 마이클 잭슨 유산 관리 단체를 상대로 소장을 제출하며, 10년 이상 약물 투여 및 성폭행을 당했다고 주장했습니다. 유족 측은 이를 돈을 뜯어내려는 시도라고 반박하고 있습니다.</t>
+          <t>성착취 범죄 카르텔 '커넥트인'에 대한 법적 대응이 진행 중인 사건. L&amp;J 변호사들은 피해자 증언과 핵심 증거를 확보하여 카르텔의 실명을 공개하고 형사 고소를 진행하고 있다. 이와 함께 검경합동수사본부의 수사가 착수되었으며, 사건의 배후에는 법조, 정치, 언론, 재계의 최상위 포식자들이 연루되어 있다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에 해당합니다. 故 마이클 잭슨 유산 관리 단체를 상대로 아동 성매매 및 성적 학대 혐의로 소송이 제기되었으며, 카시오 가문 형제자매 다수가 원고로 참여했습니다. 유족 측이 과거 2억 1300만 달러 갈취 시도를 주장한 점으로 미루어 피해 규모가 매우 클 것으로 예상됩니다.</t>
+          <t>상대방 책임이 성착취 범죄 카르텔로 명확하며, 법조, 정치, 언론, 재계의 최상위 포식자들로 자력이 충분하다. 다수의 피해자가 발생했고, 노트북 핵심 자료, 이용자 명단, 성착취 현장 영상 등 객관적 증거가 확보되었다. 현재 형사 고소가 진행 중이며 검경합동수사본부의 수사가 착수되는 등 공적 절차가 활발히 진행되고 있다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>다수 (카시오 가문 형제자매들)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[할리웃뮤즈]故 마이클 잭슨, 아동 성매매 및 성적 학대 혐의로 피소</t>
+          <t>'아너' 서현우, 이나영 손에 사망  고마워요 엄마 ..3단 충격 엔딩[종합...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10684736?ref=naver</t>
+          <t>https://www.starnewskorea.com/broadcast-drama/2026/03/03/2026030308080710038</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-01 12:43:18.429991+00:00</t>
+          <t>2026-03-03 00:31:09.945396+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단 및 관련 공범</t>
+          <t>앤드루 전 왕자, 엡스타인 관련 재단/재산</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>클린턴 전 대통령 관련 조사 진행 중</t>
+          <t>피해자 회고록 국내 출간, 앤드루 전 왕자 체포 및 석방 등 공적 절차 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>제프리 엡스타인의 성범죄 피해자로 알려진 여성과 빌 클린턴 전 대통령이 함께 있는 욕조 사진이 공개되며 논란이 일고 있습니다. 클린턴 전 대통령은 조사에서 해당 여성의 신원을 모르며 엡스타인의 범죄에 대해 알지 못했다고 진술했습니다. 법무부는 해당 여성이 엡스타인의 성범죄 피해자라고 밝힌 바 있습니다.</t>
+          <t>제프리 엡스타인의 성착취 사건과 관련하여 앤드루 전 왕자의 성학대 정황이 다시 부각되고 있으며, 피해자의 회고록이 국내에 번역 출간되었습니다. 앤드루 전 왕자가 체포됐다 풀려나는 등 공적 절차가 진행된 바 있어, 다수의 피해자에 대한 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>엡스타인의 성범죄 피해자가 다수 존재하며(적합 조건 3), 법무부의 공식 발표와 욕조 사진 등 객관적 증거가 확보되어 있음(적합 조건 5). 클린턴 전 대통령에 대한 조사 등 공적 절차가 진행 중이며(적합 조건 6), 성범죄 특성상 피해 규모가 크고(적합 조건 4) 엡스타인 재단 및 관련 인물들의 자력이 충분할 것으로 예상되어(적합 조건 2) 소송금융 투자에 매우 적합함.</t>
+          <t>상대방 책임이 비교적 명확하고(성학대, 성착취 폭로), 상대방에게 자력이 충분하며(앤드루 전 왕자), 집단적 피해(다수의 피해자)가 발생했고, 증거 확보 가능성이 높으며(회고록, 공적 절차), 이미 공적 절차가 진행 중인 점(앤드루 전 왕자 체포) 등 여러 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 피해자</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>여성과 욕조 사진 공개되자... 클린턴 “엡스타인 범죄 몰랐다”</t>
+          <t>엡스타인은 사라졌지만 괴물 키운 토양은 여전히 비옥</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/02/28/27DXEABWHFHQJONZTYH6G6LUXA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461217&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-28 12:28:23.515378+00:00</t>
+          <t>2026-03-03 00:29:56.681766+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>불법 성매매 카르텔 '커넥트인' 운영진 및 고위층 배후</t>
+          <t>박제열 검사</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>생방송 폭로 이후 피해자 모집 및 법적 절차 준비 중</t>
+          <t>피해자 생방송 폭로, 가해자 몰락 예고</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너'는 불법 성매매 어플 '커넥트인'을 추적하는 변호사들의 이야기를 다룹니다. 현직 검사가 관리하는 고위층 연루 카르텔의 실체가 드러나고, 변호사의 생방송 폭로 이후 다수의 성착취 피해자들이 법적 심판을 위해 모이고 있습니다. 명백한 물증이 확보되어 소송금융 투자에 적합한 조건을 갖추고 있습니다.</t>
+          <t>ENA 드라마 '아너'에서 고위층 비밀 성매매 앱 '커넥트인'과 연루된 박제열 검사의 성범죄 및 가스라이팅 사실이 드러났다. 피해자 윤라영은 생방송 폭로를 통해 박 검사의 잔혹성을 고발하며 그의 몰락을 예고했다. 이 사건은 고위층 권력형 성범죄로 다수의 피해자가 발생했을 가능성이 높으며, 사회적 파장이 클 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>불법 성매매 카르텔의 존재와 운영자(현직 검사) 및 고위층 배후가 명확히 특정되어 상대방 책임이 분명합니다. 거대 카르텔의 특성상 자력이 충분할 것으로 예상되며, 생방송 폭로 이후 다수의 성착취 피해자들이 법률사무소를 찾아와 집단적 피해가 확인됩니다. 확보된 접속 기록, 자금 거래 내역 등 명백한 물증이 존재하며, 공론화된 사건으로 법적 절차 진행 가능성이 매우 높습니다.</t>
+          <t>상대방(박제열 검사)의 성범죄 가해 사실이 피해자 폭로를 통해 명확히 드러났고 (적합 조건 1), 고위층 검사로서 충분한 자력이 있을 것으로 예상됩니다 (적합 조건 2). '커넥트인'이라는 비밀 성매매 앱을 통해 다수의 피해자가 발생했을 가능성이 높으며 (적합 조건 3), 피해자 윤라영의 생방송 폭로라는 객관적 증거가 존재합니다 (적합 조건 5). 사건이 아직 종결되지 않고 가해자의 몰락이 예고되는 단계입니다 (부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>불법 성매매 추적 타임라인..결말 앞둔 '아너'에 쏠린 시선</t>
+          <t>서현우, 성매매 피해자 가스라이팅… 영원히 못 벗어나  경악 ('아너')</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112751336</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1006773/</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-28 12:23:14.837767+00:00</t>
+          <t>2026-03-02 12:34:41.703926+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>미국 법무부 엡스타인 파일 공개, 추가 피해자 확인 및 소송 가능성</t>
+          <t>경찰 수사 및 형사 재판 진행 중인 다수의 사건 포함</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>미국 법무부가 공개한 제프리 엡스타인 파일에 스티븐 호킹 박사가 비키니 여성들과 함께 있는 사진이 포함되어 논란이 되고 있습니다. 심포지엄 참석자 중 한 명은 해당 여성들이 엡스타인에 의해 성 착취를 당한 피해자일 수 있다고 주장했으며, 호킹의 이름은 엡스타인 파일에서 250회 이상 언급됩니다. 이는 엡스타인 관련 추가 피해자 발굴 및 소송 가능성을 시사합니다.</t>
+          <t>지난 5년간 성범죄로 검거된 성직자가 458명에 달하며, 이 중 강간·강제추행이 89%를 차지합니다. 불법촬영 범죄는 두 배 증가했으며, 시민단체는 수사 및 재판 중 성직자의 종교활동 중단을 요구하고 있습니다. 이는 성직자 성범죄의 심각성과 광범위한 피해를 보여줍니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>제프리 엡스타인의 미성년자 성착취 혐의는 이미 기소되었고, 미국 법무부가 관련 파일을 공개하여 상대방 책임이 명확합니다. 엡스타인 재단은 상당한 자력을 보유하고 있을 것으로 추정되며, 파일에 이름이 250회 이상 언급되는 등 다수의 피해자가 존재할 가능성이 높습니다. 미성년자 성착취는 심각한 피해를 야기하므로 피해 규모가 크고, 미국 법무부 파일 등 객관적 증거 확보가 가능하며, 공적 절차가 진행 중입니다.</t>
+          <t>성직자에 의한 성범죄는 사회적 비난 가능성이 높고, '검거된 성직자 458명'이라는 통계는 다수의 피해자가 존재함을 시사합니다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼) 경찰 수사 및 재판 진행 중인 사건들이 많아 증거 확보가 용이하며, 소속 종교단체에 대한 책임 추궁 가능성도 있습니다. (적합 조건: 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 458명 이상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>스티븐 호킹 박사가 왜 ‘비키니’ 여성들 사이에?</t>
+          <t>[단독]'성범죄' 검거된 성직자 5년간 458명…강간·강제추행 89%</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571231?ref=naver</t>
+          <t>https://www.news1.kr/society/incident-accident/6086155</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-28 00:58:20.347382+00:00</t>
+          <t>2026-03-02 00:23:12.000761+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>빌 클린턴</t>
+          <t>마이클 잭슨 유족</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>연방 하원 감독위원회 비공개 조사 진행 중</t>
+          <t>소송 제기</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>빌 클린턴 전 미국 대통령이 미성년자 성착취범 제프리 엡스타인의 성범죄 의혹에 대해 몰랐다고 부인했다. 그러나 법무부가 공개한 엡스타인 사건 문건에는 클린턴 전 대통령이 엡스타인의 성범죄 피해자와 함께 있는 사진 등이 포함되어 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중이다.</t>
+          <t>마이클 잭슨을 상대로 아동 성매매 및 성적 학대 주장이 제기되며 복수의 피해자가 소송을 제기했다. 피해자들은 잭슨이 재산과 유명세를 이용해 자신들을 조종하고 세뇌했다고 주장한다. 잭슨 가족 측은 이번 소송을 '유산을 노린 돈벌이 수단'이라며 강력히 반박하고 있다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>빌 클린턴 전 대통령은 충분한 자력을 가진 상대방이며(적합 조건 2), 엡스타인 사건은 다수의 미성년자 성착취 피해자를 포함하는 집단적 피해 사건임(적합 조건 3). 법무부 공개 문건 및 사진 등 객관적 증거가 존재하며(적합 조건 5), 연방 하원 감독위원회의 비공개 조사가 진행 중이므로(적합 조건 6) 책임 규명 가능성이 높음.</t>
+          <t>마이클 잭슨의 유산을 상대로 소송이 제기되어 상대방의 자력이 충분하며(적합 조건 2), 복수의 피해자가 아동 성매매 및 성적 학대를 주장하고 있어 집단적 피해(적합 조건 3) 및 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 다만, 잭슨 가족 측에서 '돈벌이 수단'이라며 강력히 반박하고 있어 책임 명확성 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>복수</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>힐러리 이어 빌 클린턴도 “엡스타인 성범죄 몰랐다”</t>
+          <t>유산 노린 돈벌이 수단  마이클 잭슨 '아동 성매매·성적 학대' 주장.....</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571273?ref=naver</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=801178</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-28 00:26:39.790400+00:00</t>
+          <t>2026-03-01 12:53:12.615568+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단 및 공범</t>
+          <t>마이클 잭슨 유산 관리 단체</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>사건의 파장이 현재형이며 관련자들에 대한 법적, 사회적 책임 추궁 지속</t>
+          <t>로스앤젤레스 법원에 소장 제출</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>제프리 엡스타인의 성폭력·성착취 범죄 피해자이자 고발자인 버니지아 로버츠 주프레의 회고록 『노바디스 걸』에 대한 기사이다. 엡스타인의 범죄는 여전히 파장이 현재형이며, 주프레는 앤드루 전 왕자의 몰락에 결정적 역할을 했다. 이 책은 묻힐 뻔했던 범죄가 세상에 드러난 과정과 피해자의 고통, 그리고 회복과 용기의 여정을 담고 있다.</t>
+          <t>故 마이클 잭슨이 아동 성매매 및 성적 학대 혐의로 피소되었습니다. 카시오 가문 형제자매들이 마이클 잭슨 유산 관리 단체를 상대로 소장을 제출하며, 10년 이상 약물 투여 및 성폭행을 당했다고 주장했습니다. 유족 측은 이를 돈을 뜯어내려는 시도라고 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>제프리 엡스타인의 성범죄는 상대방 책임이 명확하고(적합 조건 1), 그의 재산 규모와 관련 인물들을 고려할 때 자력이 충분하며(적합 조건 2), 다수의 취약한 여성을 대상으로 한 집단적 피해(적합 조건 3)이다. 피해 규모가 크고(적합 조건 4), 길레인 맥도웰의 유죄 판결 및 회고록 등 증거가 확보 가능하며(적합 조건 5), 사건의 파장이 현재형으로 관련 절차가 진행 중이다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에 해당합니다. 故 마이클 잭슨 유산 관리 단체를 상대로 아동 성매매 및 성적 학대 혐의로 소송이 제기되었으며, 카시오 가문 형제자매 다수가 원고로 참여했습니다. 유족 측이 과거 2억 1300만 달러 갈취 시도를 주장한 점으로 미루어 피해 규모가 매우 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>다수의 취약 여성</t>
+          <t>다수 (카시오 가문 형제자매들)</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>엡스타인 성범죄 생존자의 목소리</t>
+          <t>[할리웃뮤즈]故 마이클 잭슨, 아동 성매매 및 성적 학대 혐의로 피소</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408108</t>
+          <t>https://www.heraldmuse.com/article/10684736?ref=naver</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-28 00:20:24.463786+00:00</t>
+          <t>2026-03-01 12:43:18.429991+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 재단 및 관련 공범</t>
+        </is>
+      </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>미 연방 하원 감독위원회 비공개 증언 진행 중</t>
+          <t>클린턴 전 대통령 관련 조사 진행 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>힐러리 클린턴 전 국무장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 연방 하원 감독위원회에 비공개 증언했다. 클린턴 전 장관은 엡스타인의 범행에 대해 아는 바가 없다고 주장하며 트럼프 대통령도 조사받아야 한다고 촉구했다. 빌 클린턴 전 대통령 또한 증언대에 설 예정이며, 엡스타인 파일에는 그가 공범 및 피해자와 함께 찍힌 사진이 포함된 것으로 알려졌다.</t>
+          <t>제프리 엡스타인의 성범죄 피해자로 알려진 여성과 빌 클린턴 전 대통령이 함께 있는 욕조 사진이 공개되며 논란이 일고 있습니다. 클린턴 전 대통령은 조사에서 해당 여성의 신원을 모르며 엡스타인의 범죄에 대해 알지 못했다고 진술했습니다. 법무부는 해당 여성이 엡스타인의 성범죄 피해자라고 밝힌 바 있습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>미성년자 성범죄자 제프리 엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 다수의 미성년자 피해자가 발생한 집단적 피해이며(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). '엡스타인 파일' 등 객관적 증거가 존재하며(적합 조건 5), 현재 미 연방 하원 감독위원회에서 고위 인사들의 증언을 통해 공적 절차가 진행 중임(적합 조건 6). 엡스타인 재단 및 연루된 고위 인사들의 자력이 충분할 가능성도 높음(적합 조건 2).</t>
+          <t>엡스타인의 성범죄 피해자가 다수 존재하며(적합 조건 3), 법무부의 공식 발표와 욕조 사진 등 객관적 증거가 확보되어 있음(적합 조건 5). 클린턴 전 대통령에 대한 조사 등 공적 절차가 진행 중이며(적합 조건 6), 성범죄 특성상 피해 규모가 크고(적합 조건 4) 엡스타인 재단 및 관련 인물들의 자력이 충분할 것으로 예상되어(적합 조건 2) 소송금융 투자에 매우 적합함.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>미성년자 피해자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>힐러리 前영부인, 첫 의회증언서  엡스타인 몰랐다…트럼프 조사 받아야...</t>
+          <t>여성과 욕조 사진 공개되자... 클린턴 “엡스타인 범죄 몰랐다”</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790037.html</t>
+          <t>https://www.chosun.com/international/international_general/2026/02/28/27DXEABWHFHQJONZTYH6G6LUXA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:53.121223+00:00</t>
+          <t>2026-02-28 12:28:23.515378+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단 및 관련자</t>
+          <t>불법 성매매 카르텔 '커넥트인' 운영진 및 고위층 배후</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>연방하원 감독위원회 비공개 증언 진행 중</t>
+          <t>생방송 폭로 이후 피해자 모집 및 법적 절차 준비 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>힐러리 클린턴 전 국무장관이 미성년자 성착취범 제프리 엡스타인 의혹과 관련해 연방하원 감독위원회 비공개 증언대에 섰다. 클린턴 전 장관은 엡스타인의 범행을 알지 못했다고 주장하며, 트럼프 대통령의 행위로부터 관심을 돌리기 위한 증언 강요라고 비판했다. 빌 클린턴 전 대통령도 증언 예정이며, 과거 엡스타인 성범죄 피해자로 추정되는 여성과 함께 있는 사진이 공개된 바 있다.</t>
+          <t>ENA 드라마 '아너'는 불법 성매매 어플 '커넥트인'을 추적하는 변호사들의 이야기를 다룹니다. 현직 검사가 관리하는 고위층 연루 카르텔의 실체가 드러나고, 변호사의 생방송 폭로 이후 다수의 성착취 피해자들이 법적 심판을 위해 모이고 있습니다. 명백한 물증이 확보되어 소송금융 투자에 적합한 조건을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>미성년자 성착취범 제프리 엡스타인의 책임이 명확하고(적합 조건 1), 그의 재산으로 충분한 자력이 예상된다(적합 조건 2). 다수의 미성년자 성착취 피해자가 발생하여 집단적 피해 규모가 크며(적합 조건 3, 4), 의회 증언 등 공적 절차가 진행 중이고(적합 조건 6) 관련 증거(공개된 파일)가 존재한다(적합 조건 5).</t>
+          <t>불법 성매매 카르텔의 존재와 운영자(현직 검사) 및 고위층 배후가 명확히 특정되어 상대방 책임이 분명합니다. 거대 카르텔의 특성상 자력이 충분할 것으로 예상되며, 생방송 폭로 이후 다수의 성착취 피해자들이 법률사무소를 찾아와 집단적 피해가 확인됩니다. 확보된 접속 기록, 자금 거래 내역 등 명백한 물증이 존재하며, 공론화된 사건으로 법적 절차 진행 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>힐러리, 첫 의회증언서  엡스타인 몰랐다</t>
+          <t>불법 성매매 추적 타임라인..결말 앞둔 '아너'에 쏠린 시선</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260227074409Gfd</t>
+          <t>http://www.osen.co.kr/article/G1112751336</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:07.104445+00:00</t>
+          <t>2026-02-28 12:23:14.837767+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단</t>
+          <t>제프리 엡스타인 재단/관계자</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>미 법무부 제프리 엡스타인 파일 공개</t>
+          <t>미국 법무부 엡스타인 파일 공개, 추가 피해자 확인 및 소송 가능성</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>미 법무부가 공개한 제프리 엡스타인 파일에 고 스티븐 호킹 박사와 비키니 차림 여성들의 사진이 포함되어 논란. 엡스타인이 후원한 심포지엄에서 찍힌 사진으로, 노벨상 수상자 필립 제임스 피블스는 사진 속 여성들이 엡스타인의 성 착취 피해자일 수 있다고 주장. 호킹 유족은 여성들이 간병인이었다며 부적절한 행동을 부인.</t>
+          <t>미국 법무부가 공개한 제프리 엡스타인 파일에 스티븐 호킹 박사가 비키니 여성들과 함께 있는 사진이 포함되어 논란이 되고 있습니다. 심포지엄 참석자 중 한 명은 해당 여성들이 엡스타인에 의해 성 착취를 당한 피해자일 수 있다고 주장했으며, 호킹의 이름은 엡스타인 파일에서 250회 이상 언급됩니다. 이는 엡스타인 관련 추가 피해자 발굴 및 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>미 법무부 공개 엡스타인 파일에 포함된 사진으로, 엡스타인의 미성년자 성 착취 범죄와 연관될 가능성이 높음. (적합 조건 1, 5, 6) 엡스타인 사건은 다수의 피해자가 존재하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 그의 재산으로 배상 능력이 충분할 것으로 예상됨(적합 조건 2). 다만, 사진 속 여성들이 실제 피해자인지, 호킹 박사의 연루 여부는 추가 확인이 필요함.</t>
+          <t>제프리 엡스타인의 미성년자 성착취 혐의는 이미 기소되었고, 미국 법무부가 관련 파일을 공개하여 상대방 책임이 명확합니다. 엡스타인 재단은 상당한 자력을 보유하고 있을 것으로 추정되며, 파일에 이름이 250회 이상 언급되는 등 다수의 피해자가 존재할 가능성이 높습니다. 미성년자 성착취는 심각한 피해를 야기하므로 피해 규모가 크고, 미국 법무부 파일 등 객관적 증거 확보가 가능하며, 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>비키니 여성들 사이 호킹 박사…유족  간병인일 뿐</t>
+          <t>스티븐 호킹 박사가 왜 ‘비키니’ 여성들 사이에?</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178413</t>
+          <t>https://www.munhwa.com/article/11571231?ref=naver</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-27 00:25:43.824822+00:00</t>
+          <t>2026-02-28 00:58:20.347382+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>빌 클린턴</t>
+        </is>
+      </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>미 하원 감독위원회 조사 진행 중</t>
+          <t>연방 하원 감독위원회 비공개 조사 진행 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>미 하원 감독위원회가 제프리 엡스타인 사건과 관련하여 힐러리 클린턴 전 국무장관과 빌 클린턴 전 대통령의 비공개 조사를 진행 중이다. 클린턴 부부는 엡스타인과의 연관성을 부인하며 정치적 의도라고 반발하고 있다. 미 법무부가 공개한 엡스타인 문건에는 빌 클린턴 전 대통령의 여행 기록과 사진이 포함되어 있어 의혹이 증폭되고 있다.</t>
+          <t>빌 클린턴 전 미국 대통령이 미성년자 성착취범 제프리 엡스타인의 성범죄 의혹에 대해 몰랐다고 부인했다. 그러나 법무부가 공개한 엡스타인 사건 문건에는 클린턴 전 대통령이 엡스타인의 성범죄 피해자와 함께 있는 사진 등이 포함되어 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 사건은 다수의 피해자(집단적 피해)와 심각한 피해 규모를 동반하며, 미 법무부가 공개한 문건 등 객관적 증거가 존재합니다. 현재 미 하원 감독위원회의 조사가 진행 중(공적 절차 진행 중)이므로, 추가적인 사실관계 규명 및 잠재적 피고인 특정 가능성이 높습니다. 클린턴 부부의 직접적인 불법 행위가 명확히 드러나지는 않았으나, 조사를 통해 새로운 사실이 밝혀질 경우 소송금융 투자 기회가 발생할 수 있습니다.</t>
+          <t>빌 클린턴 전 대통령은 충분한 자력을 가진 상대방이며(적합 조건 2), 엡스타인 사건은 다수의 미성년자 성착취 피해자를 포함하는 집단적 피해 사건임(적합 조건 3). 법무부 공개 문건 및 사진 등 객관적 증거가 존재하며(적합 조건 5), 연방 하원 감독위원회의 비공개 조사가 진행 중이므로(적합 조건 6) 책임 규명 가능성이 높음.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[자막뉴스] 전 영부인의 굴욕...고발 위기에 등판한 힐러리 '발끈'</t>
+          <t>힐러리 이어 빌 클린턴도 “엡스타인 성범죄 몰랐다”</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602270716576151</t>
+          <t>https://www.munhwa.com/article/11571273?ref=naver</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-02-27 00:25:32.809889+00:00</t>
+          <t>2026-02-28 00:26:39.790400+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>빌 클린턴, 힐러리 클린턴 (잠재적)</t>
+          <t>제프리 엡스타인 재단 및 공범</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>미국 의회 증언 진행 중, 엡스타인 파일 공개 촉구</t>
+          <t>사건의 파장이 현재형이며 관련자들에 대한 법적, 사회적 책임 추궁 지속</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>힐러리 클린턴 전 국무부 장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 의회에 증언하며 자신은 범행에 대해 아는 바가 없다고 주장했습니다. 빌 클린턴 전 대통령 또한 엡스타인 파일에서 피해자와 함께 찍힌 사진이 공개되는 등 연루 의혹이 제기되어 의회 증언을 앞두고 있습니다. 공화당은 엡스타인 파일 공개를 촉구하며 클린턴 부부를 소환했습니다.</t>
+          <t>제프리 엡스타인의 성폭력·성착취 범죄 피해자이자 고발자인 버니지아 로버츠 주프레의 회고록 『노바디스 걸』에 대한 기사이다. 엡스타인의 범죄는 여전히 파장이 현재형이며, 주프레는 앤드루 전 왕자의 몰락에 결정적 역할을 했다. 이 책은 묻힐 뻔했던 범죄가 세상에 드러난 과정과 피해자의 고통, 그리고 회복과 용기의 여정을 담고 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>빌 클린턴, 힐러리 클린턴 등 사회적 지위가 높은 인물이 소송 상대방이 될 가능성이 있어 자력이 충분합니다. 엡스타인 사건은 다수의 미성년자 성범죄 피해자를 포함하는 집단적 피해이며, '엡스타인 파일' 및 법무부의 피해자 특정 등 객관적 증거가 존재하거나 확보 가능합니다. 현재 미국 의회 증언 등 공적 절차가 진행 중이며, 사건이 종결되지 않았습니다.</t>
+          <t>제프리 엡스타인의 성범죄는 상대방 책임이 명확하고(적합 조건 1), 그의 재산 규모와 관련 인물들을 고려할 때 자력이 충분하며(적합 조건 2), 다수의 취약한 여성을 대상으로 한 집단적 피해(적합 조건 3)이다. 피해 규모가 크고(적합 조건 4), 길레인 맥도웰의 유죄 판결 및 회고록 등 증거가 확보 가능하며(적합 조건 5), 사건의 파장이 현재형으로 관련 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 취약 여성</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>힐러리  난 엡스타인 몰랐다…트럼프도 불러라  첫 의회 증언</t>
+          <t>엡스타인 성범죄 생존자의 목소리</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602270176&amp;t=NN</t>
+          <t>https://www.joongang.co.kr/article/25408108</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-27 00:25:03.560457+00:00</t>
+          <t>2026-02-28 00:20:24.463786+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 또는 예정, 교육청 징계 절차 요구</t>
+          <t>미 연방 하원 감독위원회 비공개 증언 진행 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>성범죄를 저지른 교사에 대한 즉각적인 파면과 영구 퇴출을 요구하는 목소리가 나오고 있습니다. 기사는 재판 결과를 기다리는 것이 피해자에게 2차 피해를 준다고 지적하며, 울산교육청의 형식적인 대응을 비판하고 있습니다. 이는 가해 교사에 대한 형사 및 징계 절차가 진행 중이거나 예상되는 상황을 보여줍니다.</t>
+          <t>힐러리 클린턴 전 국무장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 연방 하원 감독위원회에 비공개 증언했다. 클린턴 전 장관은 엡스타인의 범행에 대해 아는 바가 없다고 주장하며 트럼프 대통령도 조사받아야 한다고 촉구했다. 빌 클린턴 전 대통령 또한 증언대에 설 예정이며, 엡스타인 파일에는 그가 공범 및 피해자와 함께 찍힌 사진이 포함된 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>성범죄 가해 교사의 책임이 기사에서 명확히 언급되어 상대방 책임이 비교적 명확합니다. (적합 조건 1) 또한, 울산교육청을 상대로 한 손해배상 청구 가능성이 있어 자력이 충분한 상대방을 특정할 수 있습니다. (적합 조건 2) '재판 결과를 지켜보겠다'는 언급을 통해 형사 재판 등 공적 절차가 진행 중이거나 예상되며, 이를 통해 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 5, 6) 다만, 집단적 피해는 아니며 피해 규모는 미상입니다.</t>
+          <t>미성년자 성범죄자 제프리 엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 다수의 미성년자 피해자가 발생한 집단적 피해이며(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). '엡스타인 파일' 등 객관적 증거가 존재하며(적합 조건 5), 현재 미 연방 하원 감독위원회에서 고위 인사들의 증언을 통해 공적 절차가 진행 중임(적합 조건 6). 엡스타인 재단 및 연루된 고위 인사들의 자력이 충분할 가능성도 높음(적합 조건 2).</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미성년자 피해자 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>성범죄 가해 교사 즉각 파면해 영구퇴출</t>
+          <t>힐러리 前영부인, 첫 의회증언서  엡스타인 몰랐다…트럼프 조사 받아야...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=381786</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790037.html</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-02-26 12:45:53.820620+00:00</t>
+          <t>2026-02-27 00:28:53.121223+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단 및 관련 공모자</t>
+          <t>제프리 엡스타인 재단 및 관련자</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>미국 법무부의 '엡스타인 문건' 공개 및 관련 인물 조사</t>
+          <t>연방하원 감독위원회 비공개 증언 진행 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>억만장자 성착취범 제프리 엡스타인 사건 관련 '엡스타인 문건'이 미국 법무부에 의해 공개되며, 스티븐 호킹, 빌 게이츠 등 유명 인사들의 연루 정황이 드러났다. 이 문건은 엡스타인의 광범위한 성착취 네트워크와 피해자들에 대한 추가적인 법적 조치의 근거가 될 수 있다. 빌 게이츠는 엡스타인의 범죄 사실을 몰랐다고 해명했으나, 그의 전 부인 멀린다가 엡스타인에 대한 우려를 표명했음에도 교류를 이어간 사실이 밝혀졌다.</t>
+          <t>힐러리 클린턴 전 국무장관이 미성년자 성착취범 제프리 엡스타인 의혹과 관련해 연방하원 감독위원회 비공개 증언대에 섰다. 클린턴 전 장관은 엡스타인의 범행을 알지 못했다고 주장하며, 트럼프 대통령의 행위로부터 관심을 돌리기 위한 증언 강요라고 비판했다. 빌 클린턴 전 대통령도 증언 예정이며, 과거 엡스타인 성범죄 피해자로 추정되는 여성과 함께 있는 사진이 공개된 바 있다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>상대방(제프리 엡스타인 및 그의 네트워크)의 책임이 명확하며(조건 1), 억만장자였던 엡스타인의 자력이 충분합니다(조건 2). 다수의 미성년자 성착취 피해자가 존재하여 집단적 피해에 해당하고(조건 3), 성착취의 특성상 피해 규모가 큽니다(조건 4). 미국 법무부가 공개한 방대한 분량의 '엡스타인 문건'이라는 객관적 증거가 확보되어 있으며(조건 5), 이는 기존 공적 절차의 연장선상에서 새로운 소송의 근거가 될 수 있습니다(조건 6).</t>
+          <t>미성년자 성착취범 제프리 엡스타인의 책임이 명확하고(적합 조건 1), 그의 재산으로 충분한 자력이 예상된다(적합 조건 2). 다수의 미성년자 성착취 피해자가 발생하여 집단적 피해 규모가 크며(적합 조건 3, 4), 의회 증언 등 공적 절차가 진행 중이고(적합 조건 6) 관련 증거(공개된 파일)가 존재한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>비키니 여성들 틈서 활짝 웃는 스티븐 호킹…‘성착취범’ 엡스타인 파...</t>
+          <t>힐러리, 첫 의회증언서  엡스타인 몰랐다</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048478?ref=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260227074409Gfd</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-02-25 12:45:34.510213+00:00</t>
+          <t>2026-02-27 00:28:07.104445+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>박제열, 커넥트인</t>
+          <t>제프리 엡스타인 재단</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>변호사들이 피해자들과 연대하여 반격을 예고하며 집단소송 준비 중</t>
+          <t>미 법무부 제프리 엡스타인 파일 공개</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>드라마 '아너'에서 윤라영 변호사가 생방송 중 자신이 성폭행 피해자임을 밝히고, 가해자 박제열과 성범죄 조직 '커넥트인'을 폭로했습니다. 이 고백 이후 '커넥트인'의 수많은 피해자들이 윤라영 변호사를 찾아와 연대하며, 변호사들은 이들을 지키기 위한 반격을 예고했습니다.</t>
+          <t>미 법무부가 공개한 제프리 엡스타인 파일에 고 스티븐 호킹 박사와 비키니 차림 여성들의 사진이 포함되어 논란. 엡스타인이 후원한 심포지엄에서 찍힌 사진으로, 노벨상 수상자 필립 제임스 피블스는 사진 속 여성들이 엡스타인의 성 착취 피해자일 수 있다고 주장. 호킹 유족은 여성들이 간병인이었다며 부적절한 행동을 부인.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>상대방 책임이 박제열과 '커넥트인'으로 명확히 특정되었고, 윤라영의 공개 폭로 이후 수많은 피해자들이 연대하며 집단적 피해가 확인되었습니다. 결정적 증거(USB)가 확보되었으며, 성범죄라는 사건의 특성상 피해 규모가 크다고 판단됩니다.</t>
+          <t>미 법무부 공개 엡스타인 파일에 포함된 사진으로, 엡스타인의 미성년자 성 착취 범죄와 연관될 가능성이 높음. (적합 조건 1, 5, 6) 엡스타인 사건은 다수의 피해자가 존재하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 그의 재산으로 배상 능력이 충분할 것으로 예상됨(적합 조건 2). 다만, 사진 속 여성들이 실제 피해자인지, 호킹 박사의 연루 여부는 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>이나영, 생방송서 작심 폭로…가해자 서현우 지목, 시청률 4.2% (‘아너’...</t>
+          <t>비키니 여성들 사이 호킹 박사…유족  간병인일 뿐</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202602250024</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178413</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-02-25 00:35:33.994622+00:00</t>
+          <t>2026-02-27 00:25:43.824822+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>비밀 성매매 어플 폭로, 수사 착수 가능성</t>
+          <t>미 하원 감독위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>비밀 성매매 어플 '커넥트인'의 실체가 폭로되었으며, 피해자 공급 지시 메시지 등 증거가 확보되었습니다. 윤라영 씨가 성폭행 피해자임을 고백하는 등 다수의 피해자가 발생한 것으로 보이며, '고위층' 연루 가능성도 제기되었습니다.</t>
+          <t>미 하원 감독위원회가 제프리 엡스타인 사건과 관련하여 힐러리 클린턴 전 국무장관과 빌 클린턴 전 대통령의 비공개 조사를 진행 중이다. 클린턴 부부는 엡스타인과의 연관성을 부인하며 정치적 의도라고 반발하고 있다. 미 법무부가 공개한 엡스타인 문건에는 빌 클린턴 전 대통령의 여행 기록과 사진이 포함되어 있어 의혹이 증폭되고 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>비밀 성매매 어플 '커넥트인'의 운영 주체 책임이 명확하며(적합 조건 1), 다수의 성폭행 피해자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 관련 증거가 확보되었다는 점(적합 조건 5)이 소송금융 투자에 매우 적합합니다. '고위층' 연루 가능성 언급으로 상대방의 자력도 충분할 것으로 추정됩니다.</t>
+          <t>제프리 엡스타인 사건은 다수의 피해자(집단적 피해)와 심각한 피해 규모를 동반하며, 미 법무부가 공개한 문건 등 객관적 증거가 존재합니다. 현재 미 하원 감독위원회의 조사가 진행 중(공적 절차 진행 중)이므로, 추가적인 사실관계 규명 및 잠재적 피고인 특정 가능성이 높습니다. 클린턴 부부의 직접적인 불법 행위가 명확히 드러나지는 않았으나, 조사를 통해 새로운 사실이 밝혀질 경우 소송금융 투자 기회가 발생할 수 있습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>'아너' 이나영, 비밀 성매매 어플 '커넥트인' 폭로…서현우 침몰</t>
+          <t>[자막뉴스] 전 영부인의 굴욕...고발 위기에 등판한 힐러리 '발끈'</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=719220</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202602270716576151</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:57.958372+00:00</t>
+          <t>2026-02-27 00:25:32.809889+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>도널드 트럼프, 미 법무부</t>
+          <t>빌 클린턴, 힐러리 클린턴 (잠재적)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>미 법무부 문서 누락 의혹에 대한 민주당의 조사 계획 및 특별검사 임명 요구</t>
+          <t>미국 의회 증언 진행 중, 엡스타인 파일 공개 촉구</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>미 법무부가 미성년자 성착취범 제프리 엡스틴 사건 파일 공개 과정에서 도널드 트럼프 전 대통령의 미성년자 성착취 의혹과 관련된 핵심 문서 수십 쪽을 누락하거나 삭제한 정황이 드러났다. 민주당은 이를 불법적인 은폐로 규정하고 별도 조사 계획을 발표하며 특별검사 임명을 요구하는 등 압박에 나섰다. 법무부와 백악관은 문서 삭제 의혹을 부인하고 있다.</t>
+          <t>힐러리 클린턴 전 국무부 장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 의회에 증언하며 자신은 범행에 대해 아는 바가 없다고 주장했습니다. 빌 클린턴 전 대통령 또한 엡스타인 파일에서 피해자와 함께 찍힌 사진이 공개되는 등 연루 의혹이 제기되어 의회 증언을 앞두고 있습니다. 공화당은 엡스타인 파일 공개를 촉구하며 클린턴 부부를 소환했습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함(도널드 트럼프의 미성년자 성착취 의혹 및 미 법무부의 문서 누락 정황), 상대방에게 자력이 충분함(전 대통령 및 미 법무부), 피해 규모가 큼(성착취 피해의 심각성), 증거가 있거나 확보 가능함(FBI 면담 기록, 내부 문서, 언론 보도), 이미 공적 절차가 진행 중임(민주당의 조사 계획 및 특검 요구) 등 다수의 적합 조건을 충족한다. 특히 미 법무부의 문서 은폐 의혹은 소송의 정당성을 강화한다.</t>
+          <t>빌 클린턴, 힐러리 클린턴 등 사회적 지위가 높은 인물이 소송 상대방이 될 가능성이 있어 자력이 충분합니다. 엡스타인 사건은 다수의 미성년자 성범죄 피해자를 포함하는 집단적 피해이며, '엡스타인 파일' 및 법무부의 피해자 특정 등 객관적 증거가 존재하거나 확보 가능합니다. 현재 미국 의회 증언 등 공적 절차가 진행 중이며, 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>“미 법무부, 엡스틴 파일에서 트럼프 ‘미성년자 성착취 의혹’ 문서 ...</t>
+          <t>힐러리  난 엡스타인 몰랐다…트럼프도 불러라  첫 의회 증언</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/international/america/1246407.html</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602270176&amp;t=NN</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-02-25 00:25:15.001032+00:00</t>
+          <t>2026-02-27 00:25:03.560457+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단 및 관련 공범들</t>
+          <t>성범죄 가해 교사 및 울산교육청</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>국정연설에 피해자 초청을 통해 지속적인 사회적 관심과 법적 구제 노력이 진행 중임을 시사합니다.</t>
+          <t>형사 재판 진행 중 또는 예정, 교육청 징계 절차 요구</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>워킨쇼 의원이 트럼프 국정연설에 제프리 엡스타인 사건의 피해자를 초청했습니다. 이는 엡스타인의 성범죄 사건에 대한 지속적인 사회적 관심과 피해자 구제 노력이 진행 중임을 시사합니다.</t>
+          <t>성범죄를 저지른 교사에 대한 즉각적인 파면과 영구 퇴출을 요구하는 목소리가 나오고 있습니다. 기사는 재판 결과를 기다리는 것이 피해자에게 2차 피해를 준다고 지적하며, 울산교육청의 형식적인 대응을 비판하고 있습니다. 이는 가해 교사에 대한 형사 및 징계 절차가 진행 중이거나 예상되는 상황을 보여줍니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>상대방(제프리 엡스타인)의 책임이 명확하고, 그의 재산 및 관련자들의 자력이 충분할 것으로 예상됩니다. 다수의 피해자가 존재하며 피해 규모가 크고, 이미 광범위한 수사와 공적 절차가 진행되어 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>성범죄 가해 교사의 책임이 기사에서 명확히 언급되어 상대방 책임이 비교적 명확합니다. (적합 조건 1) 또한, 울산교육청을 상대로 한 손해배상 청구 가능성이 있어 자력이 충분한 상대방을 특정할 수 있습니다. (적합 조건 2) '재판 결과를 지켜보겠다'는 언급을 통해 형사 재판 등 공적 절차가 진행 중이거나 예상되며, 이를 통해 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 5, 6) 다만, 집단적 피해는 아니며 피해 규모는 미상입니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>워킨쇼 의원, 트럼프 국정연설에 엡스타인 피해자 초청</t>
+          <t>성범죄 가해 교사 즉각 파면해 영구퇴출</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1602505</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381786</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-02-25 00:19:24.312596+00:00</t>
+          <t>2026-02-26 12:45:53.820620+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 재단 및 관련 공모자</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>의료법 개정안 추진 중, 다수의 형사 수사 진행 중</t>
+          <t>미국 법무부의 '엡스타인 문건' 공개 및 관련 인물 조사</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>의료 현장에서 반복적으로 발생하는 의료인의 성범죄에 대한 국민적 불안이 커지면서, 국회에서 성범죄 의료인의 면허 제한을 강화하는 의료법 개정안이 추진되고 있다. 경찰청 자료에 따르면 연평균 160건의 의사 직종 성폭력 범죄 검거가 이루어지고 있으며, 이는 환자의 신체적·인격적 권리를 중대하게 침해하는 문제로 인식된다.</t>
+          <t>억만장자 성착취범 제프리 엡스타인 사건 관련 '엡스타인 문건'이 미국 법무부에 의해 공개되며, 스티븐 호킹, 빌 게이츠 등 유명 인사들의 연루 정황이 드러났다. 이 문건은 엡스타인의 광범위한 성착취 네트워크와 피해자들에 대한 추가적인 법적 조치의 근거가 될 수 있다. 빌 게이츠는 엡스타인의 범죄 사실을 몰랐다고 해명했으나, 그의 전 부인 멀린다가 엡스타인에 대한 우려를 표명했음에도 교류를 이어간 사실이 밝혀졌다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>의료인의 성범죄는 반복적으로 발생하여 다수의 피해자가 존재하며(집단적 피해), 환자의 신체적·인격적 권리를 중대하게 침해하므로 피해 규모가 크다. 경찰청 자료를 통해 연평균 160건 이상의 검거가 확인되어 증거 확보 및 형사 절차 진행 가능성이 높다. 개별 의료인의 책임이 명확하여 소송금융 투자 대상으로서의 잠재력이 높다.</t>
+          <t>상대방(제프리 엡스타인 및 그의 네트워크)의 책임이 명확하며(조건 1), 억만장자였던 엡스타인의 자력이 충분합니다(조건 2). 다수의 미성년자 성착취 피해자가 존재하여 집단적 피해에 해당하고(조건 3), 성착취의 특성상 피해 규모가 큽니다(조건 4). 미국 법무부가 공개한 방대한 분량의 '엡스타인 문건'이라는 객관적 증거가 확보되어 있으며(조건 5), 이는 기존 공적 절차의 연장선상에서 새로운 소송의 근거가 될 수 있습니다(조건 6).</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>연평균 160건 이상의 검거 건수, 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>성범죄 저지른 의료인 면허 제한 강화 법안 추진</t>
+          <t>비키니 여성들 틈서 활짝 웃는 스티븐 호킹…‘성착취범’ 엡스타인 파...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065603753182958</t>
+          <t>https://www.dt.co.kr/article/12048478?ref=naver</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-02-23 00:29:12.828948+00:00</t>
+          <t>2026-02-25 12:45:34.510213+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>앤드루 마운트배튼 윈저</t>
+          <t>박제열, 커넥트인</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>영국 경찰 수사 및 왕위 계승권 박탈 법안 검토 중</t>
+          <t>변호사들이 피해자들과 연대하여 반격을 예고하며 집단소송 준비 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>찰스 3세 영국 국왕의 동생 앤드루 왕자가 미국의 억만장자 성범죄자 제프리 엡스타인 스캔들에 연루되어 미성년자 성관계 의혹을 받고 있다. 영국 경찰은 공무상 부정행위 혐의로 앤드루 왕자를 체포해 조사하고 왕실 거주지를 수색하는 등 수사를 진행 중이다. 영국 정부는 여론의 압박 속에 앤드루 왕자의 왕위 계승권을 박탈하는 법안 도입을 검토하고 있다.</t>
+          <t>드라마 '아너'에서 윤라영 변호사가 생방송 중 자신이 성폭행 피해자임을 밝히고, 가해자 박제열과 성범죄 조직 '커넥트인'을 폭로했습니다. 이 고백 이후 '커넥트인'의 수많은 피해자들이 윤라영 변호사를 찾아와 연대하며, 변호사들은 이들을 지키기 위한 반격을 예고했습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>앤드루 왕자의 성범죄 연루 의혹에 대해 영국 경찰 수사가 진행 중이며(적합 조건 6), 왕실 구성원으로서 자력이 충분하고(적합 조건 2), 공적 기관의 조사로 증거 확보 가능성이 높음(적합 조건 5). 또한, 상대방 책임이 비교적 명확하며(적합 조건 1), 엡스타인 스캔들 자체가 다수의 피해자를 포함하고 있어 집단적 피해 가능성도 있음(적합 조건 3).</t>
+          <t>상대방 책임이 박제열과 '커넥트인'으로 명확히 특정되었고, 윤라영의 공개 폭로 이후 수많은 피해자들이 연대하며 집단적 피해가 확인되었습니다. 결정적 증거(USB)가 확보되었으며, 성범죄라는 사건의 특성상 피해 규모가 크다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>영국정부, '엡스타인 연루' 앤드루…왕위계승권 박탈 검토</t>
+          <t>이나영, 생방송서 작심 폭로…가해자 서현우 지목, 시청률 4.2% (‘아너’...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5177056</t>
+          <t>https://isplus.com/article/view/isp202602250024</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-22 00:26:22.996509+00:00</t>
+          <t>2026-02-25 00:35:33.994622+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
+          <t>비밀 성매매 어플 '커넥트인' 운영사 및 관련 가해자</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>비밀 성매매 어플 폭로, 수사 착수 가능성</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>비밀 성매매 어플 '커넥트인'의 실체가 폭로되었으며, 피해자 공급 지시 메시지 등 증거가 확보되었습니다. 윤라영 씨가 성폭행 피해자임을 고백하는 등 다수의 피해자가 발생한 것으로 보이며, '고위층' 연루 가능성도 제기되었습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>비밀 성매매 어플 '커넥트인'의 운영 주체 책임이 명확하며(적합 조건 1), 다수의 성폭행 피해자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 관련 증거가 확보되었다는 점(적합 조건 5)이 소송금융 투자에 매우 적합합니다. '고위층' 연루 가능성 언급으로 상대방의 자력도 충분할 것으로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>'아너' 이나영, 비밀 성매매 어플 '커넥트인' 폭로…서현우 침몰</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=719220</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:33:57.958372+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>도널드 트럼프, 미 법무부</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>미 법무부 문서 누락 의혹에 대한 민주당의 조사 계획 및 특별검사 임명 요구</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>미 법무부가 미성년자 성착취범 제프리 엡스틴 사건 파일 공개 과정에서 도널드 트럼프 전 대통령의 미성년자 성착취 의혹과 관련된 핵심 문서 수십 쪽을 누락하거나 삭제한 정황이 드러났다. 민주당은 이를 불법적인 은폐로 규정하고 별도 조사 계획을 발표하며 특별검사 임명을 요구하는 등 압박에 나섰다. 법무부와 백악관은 문서 삭제 의혹을 부인하고 있다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함(도널드 트럼프의 미성년자 성착취 의혹 및 미 법무부의 문서 누락 정황), 상대방에게 자력이 충분함(전 대통령 및 미 법무부), 피해 규모가 큼(성착취 피해의 심각성), 증거가 있거나 확보 가능함(FBI 면담 기록, 내부 문서, 언론 보도), 이미 공적 절차가 진행 중임(민주당의 조사 계획 및 특검 요구) 등 다수의 적합 조건을 충족한다. 특히 미 법무부의 문서 은폐 의혹은 소송의 정당성을 강화한다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>“미 법무부, 엡스틴 파일에서 트럼프 ‘미성년자 성착취 의혹’ 문서 ...</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/international/america/1246407.html</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:25:15.001032+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 재단 및 관련 공범들</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>국정연설에 피해자 초청을 통해 지속적인 사회적 관심과 법적 구제 노력이 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>워킨쇼 의원이 트럼프 국정연설에 제프리 엡스타인 사건의 피해자를 초청했습니다. 이는 엡스타인의 성범죄 사건에 대한 지속적인 사회적 관심과 피해자 구제 노력이 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>상대방(제프리 엡스타인)의 책임이 명확하고, 그의 재산 및 관련자들의 자력이 충분할 것으로 예상됩니다. 다수의 피해자가 존재하며 피해 규모가 크고, 이미 광범위한 수사와 공적 절차가 진행되어 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>워킨쇼 의원, 트럼프 국정연설에 엡스타인 피해자 초청</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>koreatimes.com</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>http://www.koreatimes.com/article/1602505</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:19:24.312596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>의료법 개정안 추진 중, 다수의 형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>의료 현장에서 반복적으로 발생하는 의료인의 성범죄에 대한 국민적 불안이 커지면서, 국회에서 성범죄 의료인의 면허 제한을 강화하는 의료법 개정안이 추진되고 있다. 경찰청 자료에 따르면 연평균 160건의 의사 직종 성폭력 범죄 검거가 이루어지고 있으며, 이는 환자의 신체적·인격적 권리를 중대하게 침해하는 문제로 인식된다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>의료인의 성범죄는 반복적으로 발생하여 다수의 피해자가 존재하며(집단적 피해), 환자의 신체적·인격적 권리를 중대하게 침해하므로 피해 규모가 크다. 경찰청 자료를 통해 연평균 160건 이상의 검거가 확인되어 증거 확보 및 형사 절차 진행 가능성이 높다. 개별 의료인의 책임이 명확하여 소송금융 투자 대상으로서의 잠재력이 높다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>연평균 160건 이상의 검거 건수, 다수</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>성범죄 저지른 의료인 면허 제한 강화 법안 추진</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065603753182958</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:29:12.828948+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>앤드루 마운트배튼 윈저</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>영국 경찰 수사 및 왕위 계승권 박탈 법안 검토 중</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>찰스 3세 영국 국왕의 동생 앤드루 왕자가 미국의 억만장자 성범죄자 제프리 엡스타인 스캔들에 연루되어 미성년자 성관계 의혹을 받고 있다. 영국 경찰은 공무상 부정행위 혐의로 앤드루 왕자를 체포해 조사하고 왕실 거주지를 수색하는 등 수사를 진행 중이다. 영국 정부는 여론의 압박 속에 앤드루 왕자의 왕위 계승권을 박탈하는 법안 도입을 검토하고 있다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>앤드루 왕자의 성범죄 연루 의혹에 대해 영국 경찰 수사가 진행 중이며(적합 조건 6), 왕실 구성원으로서 자력이 충분하고(적합 조건 2), 공적 기관의 조사로 증거 확보 가능성이 높음(적합 조건 5). 또한, 상대방 책임이 비교적 명확하며(적합 조건 1), 엡스타인 스캔들 자체가 다수의 피해자를 포함하고 있어 집단적 피해 가능성도 있음(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>영국정부, '엡스타인 연루' 앤드루…왕위계승권 박탈 검토</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5177056</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:26:22.996509+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
           <t>가해자</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E91" t="inlineStr">
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
         <is>
           <t>가해자 구속 및 형사 절차 진행 중</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
+      <c r="F96" t="inlineStr">
         <is>
           <t>몰카 피해자가 가해자가 이미 구속된 상황에서 손해배상 청구가 가능한지 문의. 법률 전문가들은 지금이라도 고소하여 처벌을 요구하고 피해를 보상받을 것을 권유. 가해자는 다른 피해자들의 고소로 이미 구속된 상태이며, 피해자는 정신과 치료를 받고 있음.</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="G96" t="inlineStr">
         <is>
           <t>가해자가 이미 구속되어 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5), 다른 피해자들의 고소로 집단적 피해가 확인됨(적합 조건 3). 또한 가해자 구속은 공적 절차가 진행 중임을 의미(적합 조건 6). 정신과 치료를 받을 정도의 정신적 피해 규모가 상당할 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합함.</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I91" t="inlineStr">
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
+      <c r="J96" t="inlineStr">
         <is>
           <t>가해자는 구속, 나는 정신과…'내 몰카' 피해, 지금 고소해도 될까?</t>
         </is>
       </c>
-      <c r="K91" t="inlineStr">
+      <c r="K96" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L91" t="inlineStr">
+      <c r="L96" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
+      <c r="M96" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/PXJYREPBPXW8</t>
         </is>
       </c>
-      <c r="N91" t="inlineStr">
+      <c r="N96" t="inlineStr">
         <is>
           <t>2026-02-22 00:22:45.108378+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N91"/>
+  <autoFilter ref="A1:N96"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>