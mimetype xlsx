--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$136</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$139</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N136"/>
+  <dimension ref="A1:N139"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="49" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="25" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,9309 +538,9513 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 성착취물의 정의와 성폭력처벌법에 따른 법적 내용을 설명하는 법률 상식 칼럼입니다. 피해자의 의사에 반해 촬영되거나 협박, 강요 등으로 제작된 성적 촬영물 및 편집물을 포괄하는 개념을 다룹니다. 특정 사건이나 피해 사례에 대한 보도가 아닙니다.</t>
+          <t>권민성 변호사가 피서지 헌팅 과정에서 발생할 수 있는 강제추행의 법적 판단 기준을 설명합니다. 상대방의 명확한 동의 없는 신체 접촉은 '기습추행'에 해당할 수 있으며, 음주 상태에서의 동의는 엄격하게 판단되어 준강제추행으로 이어질 수 있음을 강조합니다. 이는 특정 사건이 아닌 일반적인 법률 해설입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성착취물 관련 법률 상식을 설명하는 일반적인 정보글입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 적합도를 판단할 수 있는 구체적인 정보가 전혀 없어 투자 대상으로서 부적합합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 피서지에서의 헌팅과 강제추행의 법적 경계에 대한 변호사의 법률 칼럼입니다. 소송금융 투자 대상이 되기 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[알아두면 쓸모있는 법률상식] 성착취물 제작·유포, 제작 지시·기획 가...</t>
+          <t>[기고] 피서지 헌팅과 강제추행의 모호한 경계, 법원은 어디까지 인정할...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=127268</t>
+          <t>https://www.wikitree.co.kr/articles/1152339</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:01:14.404064+00:00</t>
+          <t>2026-08-15 07:01:11.763292+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>1심 실형 선고 후 2심 진행 중</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>곽태영 변호사의 칼럼은 강제추행치상죄의 법적 정의와 처벌 수위를 설명합니다. 추행 과정에서 발생한 경미한 멍이나 찰과상도 상해로 인정되어 5년 이상의 유기징역에 처해질 수 있음을 강조합니다. 이는 특정 사건이 아닌 일반적인 법률 해설입니다.</t>
+          <t>데이트 앱을 통해 만난 여성을 성폭행하고 불법 촬영물 유포를 협박한 30대 남성이 1심에서 징역 5년을 선고받았다. 이 남성은 미등록 대부업을 운영하며 고금리 이자를 수수한 혐의도 받고 있다. 피고인은 피해자와 합의한 점이 유리한 정상으로 참작되었으며, 현재 1심 판결에 불복해 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌 강제추행치상죄에 대한 법률 칼럼으로, 소송금융 투자 검토에 필요한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
+          <t>피해자 B씨와 피고인 A씨 사이에 합의가 이루어져 형사 재판에서 유리한 정상으로 참작되었으므로, 이는 소송금융 투자 대상으로서 이미 종결된 사건(합의 완료)에 해당할 가능성이 높습니다. 또한, 피고인이 개인이며 자력이 충분한지 불분명하고, 집단적 피해 사례가 아니라는 점도 부적합 판단에 영향을 미칩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>강제추행치상죄, 5년 이상의 유기징역 처해진다 [곽태영 변호사 칼럼]</t>
+          <t>남편한테 영상 보낸다 …데이트앱서 만난 여성 성폭행·협박한 30대</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=78677</t>
+          <t>https://www.mt.co.kr/society/2026/05/23/2026052315390315551</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-14 07:00:07.904008+00:00</t>
+          <t>2026-07-06 08:46:51.266363+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>류규하</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>정당 공천심사위원회에 성추행 의혹 제기 및 공천 배제 요청 진행 중</t>
+          <t>제자 성폭행 혐의로 수사 또는 기소 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>정장수 후보가 류규하 후보에 대한 성추행 의혹을 제기하며 공천 배제를 요구했다. 피해자의 자술탄원서와 여성단체의 공문이 시당 공심위에 제출된 상태이다. 류규하 후보는 경선 요구를 받아들일 수 없으며 중앙당 공관위에 이의를 제기할 것이라고 밝혔다.</t>
+          <t>남경주가 제자 성폭행 혐의로 수사 또는 기소되고 있으며, 현재 관련 절차가 진행 중이다. 기사에서는 피해자에게 억울함이 없도록 증거와 법리에 따라 혐의 입증에 만전을 기하고 죄에 상응하는 처벌이 이뤄질 수 있도록 하겠다는 내용이 언급되었다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사 내용은 정치인의 공천 심사 과정에서 제기된 성추행 의혹에 대한 것으로, 상대방(류규하 후보)이 특정되고 피해자의 탄원서와 여성단체의 공문이 존재하여 일부 적합 조건(1, 5, 6)을 충족한다. 그러나 현재 진행 중인 절차가 법적 소송이 아닌 정당 내부 절차이며, 상대방의 자력과 피해 규모가 불분명하여 소송금융 투자 대상으로 적합하다고 보기 어렵다.</t>
+          <t>피의자가 개인(남경주)이며 자력 여부가 기사에서 불분명하여 소송금융 투자 회수 가능성이 낮다. 피해 규모 및 피해자 수에 대한 구체적인 정보가 부족하여 투자 매력도가 낮다. (적합 조건: 증거 확보 가능성, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정장수 “경선하라는 의견 받아들일 수 없다⋯중앙당 공관위에 이의신...</t>
+          <t>제리케이 사망 / 뉴진스 컴백 임박 / ‘제자 성폭행 혐의’ 남경주 불구...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260425500069</t>
+          <t>https://www.dailian.co.kr/news/view/1640298/?sc=Naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-09 07:01:38.358734+00:00</t>
+          <t>2026-06-27 16:47:57.037345+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>해당 기사는 아동·청소년 대상 성범죄(아청법 강제추행)의 처벌 기준과 판단 시 유의사항에 대해 설명하는 법률 칼럼입니다. 사건 당시 피해자의 나이를 기준으로 판단한다는 점을 강조하며, 성범죄의 중대성을 언급합니다.</t>
+          <t>이 기사는 성착취물의 정의와 성폭력처벌법에 따른 법적 내용을 설명하는 법률 상식 칼럼입니다. 피해자의 의사에 반해 촬영되거나 협박, 강요 등으로 제작된 성적 촬영물 및 편집물을 포괄하는 개념을 다룹니다. 특정 사건이나 피해 사례에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 아동·청소년 대상 성범죄의 법적 처벌 기준에 대한 일반적인 설명으로, 특정 사건이나 피해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성착취물 관련 법률 상식을 설명하는 일반적인 정보글입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 적합도를 판단할 수 있는 구체적인 정보가 전혀 없어 투자 대상으로서 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>아청법 강제추행 처벌 기준, 일반 강제추행과 무엇이 다른가 [조정현 변...</t>
+          <t>[알아두면 쓸모있는 법률상식] 성착취물 제작·유포, 제작 지시·기획 가...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76735</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=127268</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 00:26:41.341505+00:00</t>
+          <t>2026-05-30 07:01:14.404064+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>술집에서 20대 여성을 강제추행한 50대 남성이 1심에서 벌금 700만원과 성폭력 치료 프로그램 이수를 선고받았다. 피고인은 범행을 전면 부인했으나, 재판부는 피해자 진술의 일관성과 CCTV 정황 증거를 바탕으로 유죄를 인정했다. 피해자는 별도의 합의금 요구 없이 정신적 충격을 호소했다.</t>
+          <t>곽태영 변호사의 칼럼은 강제추행치상죄의 법적 정의와 처벌 수위를 설명합니다. 추행 과정에서 발생한 경미한 멍이나 찰과상도 상해로 인정되어 5년 이상의 유기징역에 처해질 수 있음을 강조합니다. 이는 특정 사건이 아닌 일반적인 법률 해설입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>개인 간의 강제추행 사건으로, 상대방의 자력이 충분하지 않고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 대상이 될 만큼 크지 않다(적합 조건 4 미충족). 또한, 형사 재판은 이미 판결이 선고되어 종결된 사건이다(부적합 조건 해당).</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌 강제추행치상죄에 대한 법률 칼럼으로, 소송금융 투자 검토에 필요한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>20대女 뒤에서 껴안고 입김 '후~'…잡아떼던 50대, 벌금 700만원 철퇴</t>
+          <t>강제추행치상죄, 5년 이상의 유기징역 처해진다 [곽태영 변호사 칼럼]</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040421192512831</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=78677</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 00:15:48.087658+00:00</t>
+          <t>2026-05-14 07:00:07.904008+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>류규하</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 1심 징역 7년 선고 완료</t>
+          <t>정당 공천심사위원회에 성추행 의혹 제기 및 공천 배제 요청 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>30대 요리사 A씨가 카카오톡 오픈 채팅방을 통해 알게 된 미성년자 5명을 성폭행하고 성 착취물을 제작한 혐의로 징역 7년을 선고받았다. 재판부는 피해자들이 상당한 정신적 충격을 받았다고 판단했으며, A씨는 2명의 피해자와 합의했으나 3명의 피해자로부터는 용서받지 못했다.</t>
+          <t>정장수 후보가 류규하 후보에 대한 성추행 의혹을 제기하며 공천 배제를 요구했다. 피해자의 자술탄원서와 여성단체의 공문이 시당 공심위에 제출된 상태이다. 류규하 후보는 경선 요구를 받아들일 수 없으며 중앙당 공관위에 이의를 제기할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(개인 요리사)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮다(적합 조건 2 미충족). 비록 상대방 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5 충족), 소송금융 투자의 핵심은 회수 가능성이므로 부적합하다. 또한, 이미 형사 판결이 선고된 사건으로, 민사 소송이 가능하더라도 투자 매력도가 낮다.</t>
+          <t>기사 내용은 정치인의 공천 심사 과정에서 제기된 성추행 의혹에 대한 것으로, 상대방(류규하 후보)이 특정되고 피해자의 탄원서와 여성단체의 공문이 존재하여 일부 적합 조건(1, 5, 6)을 충족한다. 그러나 현재 진행 중인 절차가 법적 소송이 아닌 정당 내부 절차이며, 상대방의 자력과 피해 규모가 불분명하여 소송금융 투자 대상으로 적합하다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명 (추정)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“충격”…30대 요리사, 미성년자 5명 성폭행·성착취물 제작</t>
+          <t>정장수 “경선하라는 의견 받아들일 수 없다⋯중앙당 공관위에 이의신...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/04/20260404500030?wlog_tag3=naver</t>
+          <t>https://www.kbmaeil.com/article/20260425500069</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 12:29:28.051957+00:00</t>
+          <t>2026-05-09 07:01:38.358734+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>카카오톡 오픈채팅을 통해 미성년자 5명을 유인하여 성범죄를 저지르고 성 착취물을 제작한 30대 남성 A씨에게 징역 7년이 선고되었습니다. 재판부는 디지털 성범죄의 사회적 해악을 지적하며 엄중한 처벌을 내렸습니다. 일부 피해자와는 합의가 이루어졌으나, 다른 피해자 및 부모들은 강한 처벌을 요구하고 있습니다.</t>
+          <t>해당 기사는 아동·청소년 대상 성범죄(아청법 강제추행)의 처벌 기준과 판단 시 유의사항에 대해 설명하는 법률 칼럼입니다. 사건 당시 피해자의 나이를 기준으로 판단한다는 점을 강조하며, 성범죄의 중대성을 언급합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행되어 판결이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인으로 자력 확보가 불분명하고(부적합 조건), 피해자 수가 5명으로 집단적 피해 규모가 아니며(부적합 조건), 피해 금액이 특정되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>기사는 아동·청소년 대상 성범죄의 법적 처벌 기준에 대한 일반적인 설명으로, 특정 사건이나 피해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>오픈채팅으로 미성년자 노린 30대…성착취물 제작 '징역 7년'</t>
+          <t>아청법 강제추행 처벌 기준, 일반 강제추행과 무엇이 다른가 [조정현 변...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/04/2026040419173874230</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76735</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 12:28:26.332118+00:00</t>
+          <t>2026-04-06 00:26:41.341505+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>A씨 (50대 남성)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>형사 재판에서 벌금 700만 원 및 성폭력 치료프로그램 이수 명령 선고</t>
+          <t>강제추행 혐의 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 주점에서 20대 여성을 추행한 혐의로 기소되어 벌금 700만 원과 40시간의 성폭력 치료프로그램 이수 명령을 선고받았습니다. A씨는 혐의를 부인했으나, 재판부는 피해자 진술과 CCTV 정황을 토대로 유죄를 인정했습니다.</t>
+          <t>술집에서 20대 여성을 강제추행한 50대 남성이 1심에서 벌금 700만원과 성폭력 치료 프로그램 이수를 선고받았다. 피고인은 범행을 전면 부인했으나, 재판부는 피해자 진술의 일관성과 CCTV 정황 증거를 바탕으로 유죄를 인정했다. 피해자는 별도의 합의금 요구 없이 정신적 충격을 호소했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 사건은 형사 재판이 이미 종결되어 벌금형이 선고된 상태입니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 이 사건은 개인 간의 성범죄로 집단적 피해나 대규모 손해배상 가능성이 낮고, 피고인의 자력 또한 불확실하여 투자 매력이 떨어집니다.</t>
+          <t>개인 간의 강제추행 사건으로, 상대방의 자력이 충분하지 않고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 대상이 될 만큼 크지 않다(적합 조건 4 미충족). 또한, 형사 재판은 이미 판결이 선고되어 종결된 사건이다(부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'주점서 20대 여성 추행' 50대, 벌금 700만 원 선고</t>
+          <t>20대女 뒤에서 껴안고 입김 '후~'…잡아떼던 50대, 벌금 700만원 철퇴</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1519808</t>
+          <t>https://www.imaeil.com/page/view/2026040421192512831</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-04 12:27:34.226639+00:00</t>
+          <t>2026-04-05 00:15:48.087658+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>해당 교사 및 학교</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>학교 측 은폐 의혹, 지역 사회 철저한 조사 및 책임자 처벌 요구</t>
+          <t>형사 재판 1심 징역 7년 선고 완료</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>태국 학교에서 남성 교사가 여학생과 여교사의 신체를 몰래 촬영하고 수업 중 부적절한 행동과 성적인 발언을 일삼았다는 의혹이 제기되었다. 학교 측은 이를 은폐하려 했다는 주장이 나왔으며, 현재까지 10대 여학생 10명과 여교사 1명이 피해를 호소하고 있다. 지역 사회에서는 철저한 조사와 책임자 처벌을 요구하고 있으나, 학교와 교육 당국은 공식 입장을 내놓지 않고 있다.</t>
+          <t>30대 요리사 A씨가 카카오톡 오픈 채팅방을 통해 알게 된 미성년자 5명을 성폭행하고 성 착취물을 제작한 혐의로 징역 7년을 선고받았다. 재판부는 피해자들이 상당한 정신적 충격을 받았다고 판단했으며, A씨는 2명의 피해자와 합의했으나 3명의 피해자로부터는 용서받지 못했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>교사의 책임은 명확하나(적합 조건 1), 상대방(교사 및 학교)의 자력 여부가 불확실하며(적합 조건 2 미흡), 현재까지 파악된 피해자 수가 소송금융 투자 대상으로서의 집단적 피해(수십 명 이상) 기준에 미치지 못함(적합 조건 3 미흡). 또한, 아직 공적 절차(수사, 조사 등)가 진행되지 않은 초기 단계이며(적합 조건 6 미흡), 국제 사건이라는 점도 고려된다.</t>
+          <t>상대방(개인 요리사)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮다(적합 조건 2 미충족). 비록 상대방 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5 충족), 소송금융 투자의 핵심은 회수 가능성이므로 부적합하다. 또한, 이미 형사 판결이 선고된 사건으로, 민사 소송이 가능하더라도 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>10대 여학생 10명, 여교사 1명 (총 11명)</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>치마 속 몰래 촬영 …태국 교사 의혹에 '은폐 논란'까지</t>
+          <t>“충격”…30대 요리사, 미성년자 5명 성폭행·성착취물 제작</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260404_0003577749</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/04/20260404500030?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-04 12:19:36.776291+00:00</t>
+          <t>2026-04-04 12:29:28.051957+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>30대 남성</t>
+          <t>A씨 (30대)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고</t>
+          <t>형사 재판 1심 징역 7년 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>카카오톡을 통해 알게 된 미성년자 5명을 대상으로 성착취물을 제작하고 일부 피해자에게 상해를 입힌 30대 남성에게 중형이 선고되었습니다. 재판부는 디지털 성범죄의 유포 가능성을 지적하며 엄벌의 필요성을 강조했습니다. 현재 3명의 피해자는 가해자를 용서하지 않은 상태입니다.</t>
+          <t>카카오톡 오픈채팅을 통해 미성년자 5명을 유인하여 성범죄를 저지르고 성 착취물을 제작한 30대 남성 A씨에게 징역 7년이 선고되었습니다. 재판부는 디지털 성범죄의 사회적 해악을 지적하며 엄중한 처벌을 내렸습니다. 일부 피해자와는 합의가 이루어졌으나, 다른 피해자 및 부모들은 강한 처벌을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 상대방이 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮습니다(부적합 조건: 상대방 자력 부족). 또한 피해자 수가 소송금융 투자 대상으로서 집단적 피해로 보기 어렵습니다(부적합 조건: 집단적 피해 아님).</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행되어 판결이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인으로 자력 확보가 불분명하고(부적합 조건), 피해자 수가 5명으로 집단적 피해 규모가 아니며(부적합 조건), 피해 금액이 특정되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>5명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>카카오톡으로 알게된 미성년자 5명 성착취물 제작한 30대 중형</t>
+          <t>오픈채팅으로 미성년자 노린 30대…성착취물 제작 '징역 7년'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/incheon/6125308</t>
+          <t>https://www.mt.co.kr/society/2026/04/04/2026040419173874230</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-04 12:19:17.672317+00:00</t>
+          <t>2026-04-04 12:28:26.332118+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>30대 남성</t>
+          <t>A씨 (50대 남성)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 7년)</t>
+          <t>형사 재판에서 벌금 700만 원 및 성폭력 치료프로그램 이수 명령 선고</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>30대 남성이 오픈채팅을 통해 미성년자 5명을 성착취하고 상해를 입히며 성착취물을 제작, 소지한 혐의로 징역 7년을 선고받았다. 재판부는 피고인의 죄질이 매우 불량하고 피해자들에게 회복하기 어려운 피해를 줬다고 판단했다.</t>
+          <t>50대 남성 A씨가 주점에서 20대 여성을 추행한 혐의로 기소되어 벌금 700만 원과 40시간의 성폭력 치료프로그램 이수 명령을 선고받았습니다. A씨는 혐의를 부인했으나, 재판부는 피해자 진술과 CCTV 정황을 토대로 유죄를 인정했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으나(적합 조건 5, 6), 상대방이 개인으로 배상 능력이 부족할 가능성이 높아 소송금융 투자 회수 가능성이 낮다. 또한 피해자 수가 소송금융의 집단적 피해 기준(수십 명 이상)에 미치지 못한다.</t>
+          <t>해당 사건은 형사 재판이 이미 종결되어 벌금형이 선고된 상태입니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 이 사건은 개인 간의 성범죄로 집단적 피해나 대규모 손해배상 가능성이 낮고, 피고인의 자력 또한 불확실하여 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>오픈채팅으로 미성년 5명 성착취 30대, 징역 7년</t>
+          <t>'주점서 20대 여성 추행' 50대, 벌금 700만 원 선고</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=729131</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1519808</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-04 00:25:06.783656+00:00</t>
+          <t>2026-04-04 12:27:34.226639+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>해당 교사 및 학교</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고</t>
+          <t>학교 측 은폐 의혹, 지역 사회 철저한 조사 및 책임자 처벌 요구</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>카카오톡 오픈채팅방을 통해 알게 된 미성년자 5명을 성폭행하고 성 착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었다. 재판부는 A씨의 다수 성범죄에 대한 비난 가능성이 크고 피해자들이 상당한 정신적 충격을 받았다고 판단했다. 2명의 피해자와는 합의했으나 3명의 피해자는 엄벌을 탄원하고 있다.</t>
+          <t>태국 학교에서 남성 교사가 여학생과 여교사의 신체를 몰래 촬영하고 수업 중 부적절한 행동과 성적인 발언을 일삼았다는 의혹이 제기되었다. 학교 측은 이를 은폐하려 했다는 주장이 나왔으며, 현재까지 10대 여학생 10명과 여교사 1명이 피해를 호소하고 있다. 지역 사회에서는 철저한 조사와 책임자 처벌을 요구하고 있으나, 학교와 교육 당국은 공식 입장을 내놓지 않고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) 형사 유죄 판결로 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 종결된 점(적합 조건 6)은 긍정적이다. 그러나 가해자가 '30대 요리사'로 특정되어 배상 능력이 충분한 상대방으로 보기 어렵고(부적합 조건: 상대방 자력 부족), 피해자 수가 5명으로 소송금융의 집단적 피해 기준에 미치지 못한다(적합 조건 3 미흡). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮다.</t>
+          <t>교사의 책임은 명확하나(적합 조건 1), 상대방(교사 및 학교)의 자력 여부가 불확실하며(적합 조건 2 미흡), 현재까지 파악된 피해자 수가 소송금융 투자 대상으로서의 집단적 피해(수십 명 이상) 기준에 미치지 못함(적합 조건 3 미흡). 또한, 아직 공적 절차(수사, 조사 등)가 진행되지 않은 초기 단계이며(적합 조건 6 미흡), 국제 사건이라는 점도 고려된다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>10대 여학생 10명, 여교사 1명 (총 11명)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>오픈채팅방서 만난 미성년자 5명 성폭행·성착취...30대 요리사 징역 7년</t>
+          <t>치마 속 몰래 촬영 …태국 교사 의혹에 '은폐 논란'까지</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202604040004</t>
+          <t>https://www.newsis.com/view/NISX20260404_0003577749</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 00:24:55.399392+00:00</t>
+          <t>2026-04-04 12:19:36.776291+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>30대 남성</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 징역 7년 선고</t>
+          <t>형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>미성년자 성폭행 및 성 착취물 제작 혐의로 기소된 30대 남성에게 징역 7년이 선고되었습니다. 재판부는 피해자들이 상당한 정신적 충격을 받았으며, 피고인이 아직 용서받지 못했고 피해자 부모들도 엄벌을 탄원하고 있음을 언급했습니다. 이 사건은 3명의 미성년 피해자에게 심각한 정신적 피해를 입혔습니다.</t>
+          <t>카카오톡을 통해 알게 된 미성년자 5명을 대상으로 성착취물을 제작하고 일부 피해자에게 상해를 입힌 30대 남성에게 중형이 선고되었습니다. 재판부는 디지털 성범죄의 유포 가능성을 지적하며 엄벌의 필요성을 강조했습니다. 현재 3명의 피해자는 가해자를 용서하지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>피고인의 책임은 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 증거도 충분하나(적합 조건 5), 피고인이 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한 피해자 수가 3명으로 집단적 피해(적합 조건 3)에 해당하지 않아 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 상대방이 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮습니다(부적합 조건: 상대방 자력 부족). 또한 피해자 수가 소송금융 투자 대상으로서 집단적 피해로 보기 어렵습니다(부적합 조건: 집단적 피해 아님).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>미성년자 성폭행·성 착취물 제작 30대 남성 징역 7년</t>
+          <t>카카오톡으로 알게된 미성년자 5명 성착취물 제작한 30대 중형</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275864</t>
+          <t>https://www.news1.kr/local/incheon/6125308</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-04 00:24:43.814008+00:00</t>
+          <t>2026-04-04 12:19:17.672317+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>30대 남성</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 7년)</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>나체사진 협박은 성폭력처벌법상 촬영물 등을 이용한 협박에 해당하여 무거운 형사 처벌 및 민사상 정신적 손해배상 청구가 가능한 사안이다. 다만, 증거가 화질이 낮은 캡처본뿐이라는 점이 언급되어 증거 확보에 어려움이 있을 수 있다.</t>
+          <t>30대 남성이 오픈채팅을 통해 미성년자 5명을 성착취하고 상해를 입히며 성착취물을 제작, 소지한 혐의로 징역 7년을 선고받았다. 재판부는 피고인의 죄질이 매우 불량하고 피해자들에게 회복하기 어려운 피해를 줬다고 판단했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>가해자의 책임은 성폭력처벌법상 명확하나(적합 조건 1), 기사에서 상대방의 자력(적합 조건 2), 피해 규모(적합 조건 4), 피해자 수(적합 조건 3), 공적 절차 진행 여부(적합 조건 6)에 대한 정보가 부족하다. 또한, 증거가 화질이 낮은 캡처본이라는 점이 언급되어 증거 확보에 어려움이 있을 수 있다(적합 조건 5 불확실).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으나(적합 조건 5, 6), 상대방이 개인으로 배상 능력이 부족할 가능성이 높아 소송금융 투자 회수 가능성이 낮다. 또한 피해자 수가 소송금융의 집단적 피해 기준(수십 명 이상)에 미치지 못한다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>나체사진 협박 증거가 화질 나쁜 캡처본 뿐인데…</t>
+          <t>오픈채팅으로 미성년 5명 성착취 30대, 징역 7년</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/YN0O2IWYDOAR</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=729131</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 12:46:22.911604+00:00</t>
+          <t>2026-04-04 00:25:06.783656+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>황석희</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사 판결 선고 및 피해자와 합의 완료</t>
+          <t>형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>황석희의 과거 성범죄 의혹과 관련하여, 2005년 사건에서 징역 1년 6개월에 집행유예 2년이 선고되었으며 피해자와 100% 합의가 이루어진 것으로 해석됩니다. 이는 이미 형사 및 민사적으로 종결된 사건으로 보입니다.</t>
+          <t>카카오톡 오픈채팅방을 통해 알게 된 미성년자 5명을 성폭행하고 성 착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었다. 재판부는 A씨의 다수 성범죄에 대한 비난 가능성이 크고 피해자들이 상당한 정신적 충격을 받았다고 판단했다. 2명의 피해자와는 합의했으나 3명의 피해자는 엄벌을 탄원하고 있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>기사에 언급된 성범죄 사건은 2005년에 이미 형사 판결(징역형의 집행유예)이 선고되었고, 피해자와 100% 합의가 이루어진 것으로 해석되어 이미 종결된 사건으로 판단됩니다. (부적합 조건 해당) 소송금융은 신규 소송 발굴이 목적이므로, 이미 종결된 사건은 투자 대상으로 부적합합니다.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1) 형사 유죄 판결로 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 종결된 점(적합 조건 6)은 긍정적이다. 그러나 가해자가 '30대 요리사'로 특정되어 배상 능력이 충분한 상대방으로 보기 어렵고(부적합 조건: 상대방 자력 부족), 피해자 수가 5명으로 소송금융의 집단적 피해 기준에 미치지 못한다(적합 조건 3 미흡). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'과거 성범죄 의혹' 황석희 논란 바라보는 법조계 시선은?… 지금이면 ...</t>
+          <t>오픈채팅방서 만난 미성년자 5명 성폭행·성착취...30대 요리사 징역 7년</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2131641</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202604040004</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 12:24:54.357674+00:00</t>
+          <t>2026-04-04 00:24:55.399392+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>30대 남성</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>공공부문 성범죄 매뉴얼 개정 및 배포</t>
+          <t>형사 재판 종결 및 징역 7년 선고</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>성평등가족부가 공공부문 성희롱·성폭력 사건처리 매뉴얼을 개정·배포합니다. 이번 개정은 최근 법령 개정 사항과 현장 사례를 반영하여 피해자 보호 조치를 강화하고, 2차 피해 예방을 위한 실무 체크리스트와 주요 판례 등을 포함합니다. 국가기관, 지방정부 및 공직유관단체 등에 배포되어 사건 처리 이해도를 높이고 공정하고 신속한 처리를 기대합니다.</t>
+          <t>미성년자 성폭행 및 성 착취물 제작 혐의로 기소된 30대 남성에게 징역 7년이 선고되었습니다. 재판부는 피해자들이 상당한 정신적 충격을 받았으며, 피고인이 아직 용서받지 못했고 피해자 부모들도 엄벌을 탄원하고 있음을 언급했습니다. 이 사건은 3명의 미성년 피해자에게 심각한 정신적 피해를 입혔습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 성범죄 사건에 대한 보도가 아닌, 공공부문 성범죄 사건 처리 매뉴얼 개정 및 배포에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>피고인의 책임은 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 증거도 충분하나(적합 조건 5), 피고인이 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한 피해자 수가 3명으로 집단적 피해(적합 조건 3)에 해당하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'공공부문 성범죄 매뉴얼' 바뀐다…양성평등법 등 반영</t>
+          <t>미성년자 성폭행·성 착취물 제작 30대 남성 징역 7년</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260402_0003575767</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275864</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-03 00:16:33.240700+00:00</t>
+          <t>2026-04-04 00:24:43.814008+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>번역가 황석희가 2005년과 2014년에 걸쳐 강제추행치상, 준유사강간 등 성범죄를 저질러 유죄 판결을 받은 사실이 보도되었다. 논란이 커지자 황석희는 SNS 계정의 흔적을 지우고 있으며, 방송가에서도 그의 출연분을 삭제하는 등 사회적 손절에 나서고 있다. 피해자들은 과거 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>나체사진 협박은 성폭력처벌법상 촬영물 등을 이용한 협박에 해당하여 무거운 형사 처벌 및 민사상 정신적 손해배상 청구가 가능한 사안이다. 다만, 증거가 화질이 낮은 캡처본뿐이라는 점이 언급되어 증거 확보에 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 과거 형사 판결로 명확하고(적합 조건 1), 공적 조사 결과(형사 재판) 및 판결문이라는 객관적 증거가 존재하나(적합 조건 5), 피해자 수가 소수이며(집단적 피해 아님), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움. 또한 상대방의 자력 또한 대기업 등에 비해 불확실하여 투자 회수 가능성이 낮음.</t>
+          <t>가해자의 책임은 성폭력처벌법상 명확하나(적합 조건 1), 기사에서 상대방의 자력(적합 조건 2), 피해 규모(적합 조건 4), 피해자 수(적합 조건 3), 공적 절차 진행 여부(적합 조건 6)에 대한 정보가 부족하다. 또한, 증거가 화질이 낮은 캡처본이라는 점이 언급되어 증거 확보에 어려움이 있을 수 있다(적합 조건 5 불확실).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>최소 5명 (2005년 4명, 2014년 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'성범죄 전과 의혹' 황석희, 딸 사진도 지웠다..SNS 흔적 정리ing[핫피플...</t>
+          <t>나체사진 협박 증거가 화질 나쁜 캡처본 뿐인데…</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112772681</t>
+          <t>https://lawtalknews.co.kr/article/YN0O2IWYDOAR</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-02 12:23:15.586858+00:00</t>
+          <t>2026-04-03 12:46:22.911604+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>40대 아빠</t>
+          <t>황석희</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중</t>
+          <t>형사 판결 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>12세 딸을 성폭행한 40대 아빠가 1심에서 징역 10년을 선고받았으며, 다음 달 항소심 첫 재판을 앞두고 있습니다. 이 사건은 친족 간 성범죄로, 피해자의 정신적 피해가 막대할 것으로 예상됩니다. 현재 형사 절차가 진행 중이며, 유죄 판결이 내려진 상황입니다.</t>
+          <t>황석희의 과거 성범죄 의혹과 관련하여, 2005년 사건에서 징역 1년 6개월에 집행유예 2년이 선고되었으며 피해자와 100% 합의가 이루어진 것으로 해석됩니다. 이는 이미 형사 및 민사적으로 종결된 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하고(적합 조건 1, 5), 피해 규모는 중대하며(적합 조건 4), 형사 항소심이 진행 중입니다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮아 보입니다(부적합 조건: 상대방 자력 부족). 소송금융은 회수 가능성이 낮은 사건에는 투자하기 어렵습니다.</t>
+          <t>기사에 언급된 성범죄 사건은 2005년에 이미 형사 판결(징역형의 집행유예)이 선고되었고, 피해자와 100% 합의가 이루어진 것으로 해석되어 이미 종결된 사건으로 판단됩니다. (부적합 조건 해당) 소송금융은 신규 소송 발굴이 목적이므로, 이미 종결된 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>딴 데 말하지 마 …12살 딸 성폭행한 40대 아빠, 내달 항소심 첫 재판</t>
+          <t>'과거 성범죄 의혹' 황석희 논란 바라보는 법조계 시선은?… 지금이면 ...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6120460</t>
+          <t>https://www.xportsnews.com/article/2131641</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-01 00:23:25.878714+00:00</t>
+          <t>2026-04-03 12:24:54.357674+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>성범죄 의혹 제기, 피의자 법적 대응 검토 중</t>
+          <t>공공부문 성범죄 매뉴얼 개정 및 배포</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>번역가 황석희에 대한 성범죄 의혹이 제기되었으며, 피해자는 총 5명으로 알려졌습니다. 황석희는 변호사와 내용을 검토 중이며 사실과 다른 부분에 대해 법적 대응을 고려하겠다고 밝혔습니다. 이로 인해 그의 에세이 판매가 중단되는 등 사회적 물의를 빚고 있습니다.</t>
+          <t>성평등가족부가 공공부문 성희롱·성폭력 사건처리 매뉴얼을 개정·배포합니다. 이번 개정은 최근 법령 개정 사항과 현장 사례를 반영하여 피해자 보호 조치를 강화하고, 2차 피해 예방을 위한 실무 체크리스트와 주요 판례 등을 포함합니다. 국가기관, 지방정부 및 공직유관단체 등에 배포되어 사건 처리 이해도를 높이고 공정하고 신속한 처리를 기대합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 '의혹' 단계로 명확하지 않고, 상대방(개인)의 자력 또한 충분하다고 보기 어렵습니다. 피해자 수가 5명으로 집단적 피해로 보기 어려우며, 피해 규모나 증거 확보 여부도 기사에서 확인되지 않습니다. 현재 공적 절차가 진행 중이라는 언급도 없어 소송금융 투자 적합 조건에 부합하는 항목이 거의 없습니다.</t>
+          <t>해당 기사는 특정 성범죄 사건에 대한 보도가 아닌, 공공부문 성범죄 사건 처리 매뉴얼 개정 및 배포에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'성범죄 의혹' 황석희, 에세이 판매도 중단… 사회적 물의 있는 사안  [...</t>
+          <t>'공공부문 성범죄 매뉴얼' 바뀐다…양성평등법 등 반영</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026033120084237130</t>
+          <t>https://www.newsis.com/view/NISX20260402_0003575767</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 12:42:57.020006+00:00</t>
+          <t>2026-04-03 00:16:33.240700+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>황석희</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>과거 성범죄 형사 사건은 이미 집행유예 선고로 종결됨. 현재는 사회적 논란 및 활동 중단.</t>
+          <t>과거 형사사건 판결 선고 완료</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>번역가 황석희가 과거 성범죄 전과 의혹에 휩싸이며 출판계, 방송계 등에서 '손절'당하고 있다. 디스패치 보도에 따르면 황석희는 2005년 강제추행치상, 2014년 준유사강간 등으로 징역형 집행유예를 선고받았으며, 피해자는 여성 5명으로 알려졌다. 이로 인해 그의 에세이 판매가 중단되고 출연 방송 VOD가 비공개 처리되는 등 활동에 제약이 따르고 있다.</t>
+          <t>번역가 황석희가 2005년과 2014년에 걸쳐 강제추행치상, 준유사강간 등 성범죄를 저질러 유죄 판결을 받은 사실이 보도되었다. 논란이 커지자 황석희는 SNS 계정의 흔적을 지우고 있으며, 방송가에서도 그의 출연분을 삭제하는 등 사회적 손절에 나서고 있다. 피해자들은 과거 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>핵심적인 성범죄 사건은 이미 형사적으로 종결되어 집행유예 판결이 선고된 상태임 (부적합 조건: 이미 종결된 사건). 기사는 과거 사건의 폭로로 인한 사회적 파장과 황석희의 활동 중단에 초점을 맞추고 있어, 소송금융 투자 대상으로서의 새로운 법적 쟁점이나 원고가 될 만한 집단적 피해자 그룹(적합 조건 3)이 명확하지 않음. 또한, 상대방의 자력(적합 조건 2)이 대기업 수준은 아니며, 피해 규모(적합 조건 4)도 구체적으로 파악하기 어려움.</t>
+          <t>상대방 책임이 과거 형사 판결로 명확하고(적합 조건 1), 공적 조사 결과(형사 재판) 및 판결문이라는 객관적 증거가 존재하나(적합 조건 5), 피해자 수가 소수이며(집단적 피해 아님), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움. 또한 상대방의 자력 또한 대기업 등에 비해 불확실하여 투자 회수 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>최소 5명 (2005년 4명, 2014년 1명)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'성범죄 전과 의혹' 황석희, 출판계도 '손절'… 에세이 온라인 판매 중...</t>
+          <t>'성범죄 전과 의혹' 황석희, 딸 사진도 지웠다..SNS 흔적 정리ing[핫피플...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1022746/</t>
+          <t>http://www.osen.co.kr/article/G1112772681</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-31 12:34:20.535901+00:00</t>
+          <t>2026-04-02 12:23:15.586858+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>40대 아빠</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (징역형 집행유예 선고), 피해자와 합의 완료</t>
+          <t>형사 항소심 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>구인 앱을 통해 10대 청소년을 집으로 불러 강제 추행한 남성 A 씨가 징역 1년에 집행유예 2년을 선고받았습니다. 재판부는 A 씨가 범행을 인정하고 피해자와 원만히 합의한 점을 양형 이유로 밝혔습니다. 성폭력 치료강의 수강 및 아동·청소년·장애인 관련 기관 취업제한 명령도 함께 내려졌습니다.</t>
+          <t>12세 딸을 성폭행한 40대 아빠가 1심에서 징역 10년을 선고받았으며, 다음 달 항소심 첫 재판을 앞두고 있습니다. 이 사건은 친족 간 성범죄로, 피해자의 정신적 피해가 막대할 것으로 예상됩니다. 현재 형사 절차가 진행 중이며, 유죄 판결이 내려진 상황입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>형사 재판이 이미 종결되었고, 피해자와 원만히 합의가 이루어졌습니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 대상으로서의 가능성이 매우 낮습니다.</t>
+          <t>상대방의 책임은 명확하고(적합 조건 1, 5), 피해 규모는 중대하며(적합 조건 4), 형사 항소심이 진행 중입니다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮아 보입니다(부적합 조건: 상대방 자력 부족). 소송금융은 회수 가능성이 낮은 사건에는 투자하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>“방청소 알바 구함” 10대女에 허벅지 마사지 요구 男</t>
+          <t>딴 데 말하지 마 …12살 딸 성폭행한 40대 아빠, 내달 항소심 첫 재판</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578806?ref=naver</t>
+          <t>https://www.news1.kr/local/kangwon/6120460</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-31 12:31:58.000883+00:00</t>
+          <t>2026-04-01 00:23:25.878714+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>황석희</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 전수 점검 및 TF팀 구성</t>
+          <t>성범죄 의혹 제기, 피의자 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>부안경찰서가 스토킹, 교제폭력, 가정폭력 등 관계성 성범죄에 선제적으로 대응하기 위해 전담 TF팀을 구성하고 사건관리 강화를 위한 전수 점검을 추진합니다. 경찰은 서장을 팀장으로 하는 TF팀을 통해 수사부터 피해자 보호까지 전 단계를 종합적으로 점검하고, 위험도를 재평가하여 체계적으로 관리할 계획입니다.</t>
+          <t>번역가 황석희에 대한 성범죄 의혹이 제기되었으며, 피해자는 총 5명으로 알려졌습니다. 황석희는 변호사와 내용을 검토 중이며 사실과 다른 부분에 대해 법적 대응을 고려하겠다고 밝혔습니다. 이로 인해 그의 에세이 판매가 중단되는 등 사회적 물의를 빚고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피고를 대상으로 한 민사 소송의 기회를 제공하지 않습니다. 경찰의 관계성 성범죄 대응을 위한 전수 점검 및 TF팀 구성에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 또는 집단적 민사 청구 가능성이 파악되지 않습니다.</t>
+          <t>상대방 책임이 '의혹' 단계로 명확하지 않고, 상대방(개인)의 자력 또한 충분하다고 보기 어렵습니다. 피해자 수가 5명으로 집단적 피해로 보기 어려우며, 피해 규모나 증거 확보 여부도 기사에서 확인되지 않습니다. 현재 공적 절차가 진행 중이라는 언급도 없어 소송금융 투자 적합 조건에 부합하는 항목이 거의 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>부안경찰서, 관계성 성범죄 전수 점검 추진</t>
+          <t>'성범죄 의혹' 황석희, 에세이 판매도 중단… 사회적 물의 있는 사안  [...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=875148</t>
+          <t>https://www.mydaily.co.kr/page/view/2026033120084237130</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-31 12:30:59.076314+00:00</t>
+          <t>2026-03-31 12:42:57.020006+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 과거 사건의 자작극 실체 공개</t>
+          <t>과거 성범죄 형사 사건은 이미 집행유예 선고로 종결됨. 현재는 사회적 논란 및 활동 중단.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>'서프라이즈 미스터리 살롱'에서 SNS를 뜨겁게 달궜던 성범죄 피해자의 증언 뒤에 감춰진 충격적인 비밀이 공개되었다. 장기간 성범죄 피해를 주장했던 고백이 잔혹한 자작극으로 드러나면서, 사건의 실체가 밝혀졌다.</t>
+          <t>번역가 황석희가 과거 성범죄 전과 의혹에 휩싸이며 출판계, 방송계 등에서 '손절'당하고 있다. 디스패치 보도에 따르면 황석희는 2005년 강제추행치상, 2014년 준유사강간 등으로 징역형 집행유예를 선고받았으며, 피해자는 여성 5명으로 알려졌다. 이로 인해 그의 에세이 판매가 중단되고 출연 방송 VOD가 비공개 처리되는 등 활동에 제약이 따르고 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 '성범죄 피해자'의 주장이 '잔혹한 자작극'으로 밝혀진 사건을 다루고 있다. 이는 소송금융 투자 대상이 되는 실제 피해자나 명확한 상대방의 책임이 존재하지 않음을 의미한다. 적합 조건에 해당하는 사항이 전혀 없으며, 사건의 본질이 허위 주장으로 밝혀져 투자 적합성이 매우 낮다.</t>
+          <t>핵심적인 성범죄 사건은 이미 형사적으로 종결되어 집행유예 판결이 선고된 상태임 (부적합 조건: 이미 종결된 사건). 기사는 과거 사건의 폭로로 인한 사회적 파장과 황석희의 활동 중단에 초점을 맞추고 있어, 소송금융 투자 대상으로서의 새로운 법적 쟁점이나 원고가 될 만한 집단적 피해자 그룹(적합 조건 3)이 명확하지 않음. 또한, 상대방의 자력(적합 조건 2)이 대기업 수준은 아니며, 피해 규모(적합 조건 4)도 구체적으로 파악하기 어려움.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'서프라이즈 미스터리 살롱' 이찬원, SNS를 뜨겁게 달군 성범죄 피해자...</t>
+          <t>'성범죄 전과 의혹' 황석희, 출판계도 '손절'… 에세이 온라인 판매 중...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019362</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1022746/</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-29 12:28:31.645811+00:00</t>
+          <t>2026-03-31 12:34:20.535901+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>정신건강의학과 전문의가 가해자 처벌의 필요성을 언급</t>
+          <t>형사 재판 종결 (징역형 집행유예 선고), 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>누수 점검을 위해 방문한 남성이 피해자에게 부적절한 행위를 저질러 정신적 트라우마를 유발한 사건. 정신건강의학과 전문의는 가해자에 대한 명확한 처벌이 피해자의 안정에 중요하며, 같은 생활권에 머무는 상황이 트라우마를 반복시킨다고 지적했다.</t>
+          <t>구인 앱을 통해 10대 청소년을 집으로 불러 강제 추행한 남성 A 씨가 징역 1년에 집행유예 2년을 선고받았습니다. 재판부는 A 씨가 범행을 인정하고 피해자와 원만히 합의한 점을 양형 이유로 밝혔습니다. 성폭력 치료강의 수강 및 아동·청소년·장애인 관련 기관 취업제한 명령도 함께 내려졌습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확해 보이나(적합 조건 1), 상대방이 개인으로 특정되어 자력 확보가 불확실하며(적합 조건 2 부적합), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움(적합 조건 3, 4 부적합). 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>형사 재판이 이미 종결되었고, 피해자와 원만히 합의가 이루어졌습니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 대상으로서의 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>아랫집 물 새요  누수 보러 온 남자…돌연 내 속옷을 집었다</t>
+          <t>“방청소 알바 구함” 10대女에 허벅지 마사지 요구 男</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291790?influxDiv=NAVER</t>
+          <t>https://www.munhwa.com/article/11578806?ref=naver</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-29 00:22:16.180913+00:00</t>
+          <t>2026-03-31 12:31:58.000883+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>대법원 벌금형 확정 및 피해자와 3억원 합의 완료. 현재 국민의힘 공천 심사 진행 중.</t>
+          <t>경찰 전수 점검 및 TF팀 구성</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>오태완 의령군수가 과거 강제추행 혐의로 대법원에서 벌금 1000만원이 확정되었으며, 피해자에게 3억원을 지급하고 합의하여 군수직을 유지하고 있다. 현재 국민의힘 공천 신청자들은 당 윤리 규정을 근거로 오 군수의 공천 배제를 요구하고 있으며, 당 공천관리위원회에서 이 사안을 심사 중이다.</t>
+          <t>부안경찰서가 스토킹, 교제폭력, 가정폭력 등 관계성 성범죄에 선제적으로 대응하기 위해 전담 TF팀을 구성하고 사건관리 강화를 위한 전수 점검을 추진합니다. 경찰은 서장을 팀장으로 하는 TF팀을 통해 수사부터 피해자 보호까지 전 단계를 종합적으로 점검하고, 위험도를 재평가하여 체계적으로 관리할 계획입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 오태완 군수의 강제추행 혐의에 대한 형사 사건은 대법원에서 벌금형이 확정되었고, 피해자와의 민사 손해배상은 3억원 합의로 종결되었습니다. 따라서 소송금융 투자 대상으로서의 새로운 민사 소송 기회가 없습니다.</t>
+          <t>이 기사는 특정 사건이나 피고를 대상으로 한 민사 소송의 기회를 제공하지 않습니다. 경찰의 관계성 성범죄 대응을 위한 전수 점검 및 TF팀 구성에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 또는 집단적 민사 청구 가능성이 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>3억원 (합의 완료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[6·3의령]오태완 군수 출마자격 '논란'…내주 심사 ‘촉각’</t>
+          <t>부안경찰서, 관계성 성범죄 전수 점검 추진</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260328_0003567806</t>
+          <t>http://sjbnews.com/news/news.php?number=875148</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-29 00:19:57.014014+00:00</t>
+          <t>2026-03-31 12:30:59.076314+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>스토킹 살해 혐의로 검찰 송치, 스토킹 혐의 추가 수사 중</t>
+          <t>TV 프로그램에서 과거 사건의 자작극 실체 공개</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>김훈은 과거 결혼정보업체 및 보도방 운영 중 20대 여성 2명에게 강간치상 등 성범죄를 저질러 각각 징역 3년을 선고받았다. 최근에는 과거 교제하던 20대 여성을 스토킹 살해한 혐의로 검찰에 송치되었으며, 스토킹 혐의에 대한 추가 수사가 진행 중이다. 모든 피해자가 20대 여성이라는 공통점이 있다.</t>
+          <t>'서프라이즈 미스터리 살롱'에서 SNS를 뜨겁게 달궜던 성범죄 피해자의 증언 뒤에 감춰진 충격적인 비밀이 공개되었다. 장기간 성범죄 피해를 주장했던 고백이 잔혹한 자작극으로 드러나면서, 사건의 실체가 밝혀졌다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>피고인 김훈의 책임은 과거 유죄 판결 및 현재 검찰 송치로 명확하나(적합 조건 1, 5), 개인 피고인의 자력(배상 능력)이 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮다(적합 조건 2 미충족). 또한, 과거 사건들은 형사적으로 종결되었으며, 민사상 손해배상 청구의 소멸시효 등 법리적 검토가 필요하다(부적합 조건: 이미 종결된 사건 가능성).</t>
+          <t>이 기사는 '성범죄 피해자'의 주장이 '잔혹한 자작극'으로 밝혀진 사건을 다루고 있다. 이는 소송금융 투자 대상이 되는 실제 피해자나 명확한 상대방의 책임이 존재하지 않음을 의미한다. 적합 조건에 해당하는 사항이 전혀 없으며, 사건의 본질이 허위 주장으로 밝혀져 투자 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[단독]스토킹살해 김훈 과거 2차례 '강간치상'…모두 20대女</t>
+          <t>'서프라이즈 미스터리 살롱' 이찬원, SNS를 뜨겁게 달군 성범죄 피해자...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567321</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019362</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-29 00:19:30.706272+00:00</t>
+          <t>2026-03-29 12:28:31.645811+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>영국 검찰청의 형사 소송 중단</t>
+          <t>정신건강의학과 전문의가 가해자 처벌의 필요성을 언급</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>전 맨유 선수가 전 여자친구에 대한 강간, 폭행, 강압적 통제 시도 혐의로 영국 검찰청의 수사를 받았으나, 주요 증인 철회와 새로운 자료로 인해 형사 소송이 중단되었습니다. 이로 인해 해당 선수는 맨유를 떠나 커리어를 이어가기로 결정했습니다.</t>
+          <t>누수 점검을 위해 방문한 남성이 피해자에게 부적절한 행위를 저질러 정신적 트라우마를 유발한 사건. 정신건강의학과 전문의는 가해자에 대한 명확한 처벌이 피해자의 안정에 중요하며, 같은 생활권에 머무는 상황이 트라우마를 반복시킨다고 지적했다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>영국 검찰청이 주요 증인 철회와 새로운 자료를 이유로 강간, 폭행 혐의에 대한 형사 소송을 중단하여 (상대방 책임이 비교적 명확함 조건 불충족) 상대방의 책임 입증이 어렵고 증거 확보에 난항이 예상됩니다 (증거가 있거나 확보 가능함 조건 불충족). 또한, 공적 절차(형사 소송)가 이미 종결되어 (이미 종결된 사건 부적합 조건 해당) 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>상대방의 책임은 명확해 보이나(적합 조건 1), 상대방이 개인으로 특정되어 자력 확보가 불확실하며(적합 조건 2 부적합), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움(적합 조건 3, 4 부적합). 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>성범죄 옹호하는 감독? 절대 안돼!…'강등 위기' 토트넘 데제르비 선임...</t>
+          <t>아랫집 물 새요  누수 보러 온 남자…돌연 내 속옷을 집었다</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2128510</t>
+          <t>https://news.jtbc.co.kr/article/NB12291790?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-28 12:39:36.186732+00:00</t>
+          <t>2026-03-29 00:22:16.180913+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>게리 글리터</t>
+          <t>오태완</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>아동 성범죄로 징역 16년형 선고 및 복역 중, 민사상 배상금 미지급으로 파산 상태</t>
+          <t>대법원 벌금형 확정 및 피해자와 3억원 합의 완료. 현재 국민의힘 공천 심사 진행 중.</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>1970년대 영국 가수 게리 글리터가 수십 년에 걸친 아동 성범죄로 2024년 징역 16년형을 선고받고 복역 중입니다. 현재 건강이 크게 악화되어 교도소에서 생을 마감할 가능성이 제기되고 있습니다. 그는 피해자에게 지급해야 할 거액의 배상금을 마련하지 못해 파산한 상태입니다.</t>
+          <t>오태완 의령군수가 과거 강제추행 혐의로 대법원에서 벌금 1000만원이 확정되었으며, 피해자에게 3억원을 지급하고 합의하여 군수직을 유지하고 있다. 현재 국민의힘 공천 신청자들은 당 윤리 규정을 근거로 오 군수의 공천 배제를 요구하고 있으며, 당 공천관리위원회에서 이 사안을 심사 중이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 있으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 유죄 판결로 증거가 확실하지만(적합 조건 5), 피고인 게리 글리터가 파산하여 피해자에게 지급해야 할 거액의 배상금을 마련하지 못하고 있습니다. 소송금융 투자의 핵심인 회수 가능성이 전무하여 투자 부적합으로 판단됩니다.</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 오태완 군수의 강제추행 혐의에 대한 형사 사건은 대법원에서 벌금형이 확정되었고, 피해자와의 민사 손해배상은 3억원 합의로 종결되었습니다. 따라서 소송금융 투자 대상으로서의 새로운 민사 소송 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억원 (합의 완료)</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>‘소아성애’ 범죄 저지른 록스타의 말로…“감옥서 생 마감 가능성”</t>
+          <t>[6·3의령]오태완 군수 출마자격 '논란'…내주 심사 ‘촉각’</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1597690?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260328_0003567806</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-28 00:18:54.564211+00:00</t>
+          <t>2026-03-29 00:19:57.014014+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>스토킹 살해 혐의로 검찰 송치, 스토킹 혐의 추가 수사 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>친부가 6년간 친딸을 성폭행한 혐의로 기소되어 항소심에서 징역 10년을 선고받았다. 피해자는 친모에게 도움을 요청했으나 받지 못했고, 학교 교사의 신고로 사건이 드러났다. 재판부는 일부 혐의에 대해 피고인의 주장을 받아들여 원심보다 감형했다.</t>
+          <t>김훈은 과거 결혼정보업체 및 보도방 운영 중 20대 여성 2명에게 강간치상 등 성범죄를 저질러 각각 징역 3년을 선고받았다. 최근에는 과거 교제하던 20대 여성을 스토킹 살해한 혐의로 검찰에 송치되었으며, 스토킹 혐의에 대한 추가 수사가 진행 중이다. 모든 피해자가 20대 여성이라는 공통점이 있다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>친부의 성폭행 혐의에 대한 형사 유죄 판결로 상대방 책임이 명확하고 증거 확보가 용이하다는 적합 조건이 있으나, 피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개별 사건이다.</t>
+          <t>피고인 김훈의 책임은 과거 유죄 판결 및 현재 검찰 송치로 명확하나(적합 조건 1, 5), 개인 피고인의 자력(배상 능력)이 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮다(적합 조건 2 미충족). 또한, 과거 사건들은 형사적으로 종결되었으며, 민사상 손해배상 청구의 소멸시효 등 법리적 검토가 필요하다(부적합 조건: 이미 종결된 사건 가능성).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>친딸 6살 때부터 6년여간 성폭행한 아빠 ‘감형’</t>
+          <t>[단독]스토킹살해 김훈 과거 2차례 '강간치상'…모두 20대女</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260327512318?OutUrl=naver</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003567321</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-28 00:18:09.863511+00:00</t>
+          <t>2026-03-29 00:19:30.706272+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>전 맨유 선수 (이름 미상)</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>성폭력처벌법 개정안 발의</t>
+          <t>영국 검찰청의 형사 소송 중단</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>스마트폰 성희롱은 처벌되지만 종이 쪽지 성희롱은 처벌이 어려운 현행법의 문제점을 지적하며, 이를 개선하기 위한 성폭력처벌법 개정안이 국회에 발의되었습니다. 이 개정안은 성적 수치심을 유발하는 말이나 글을 전달하는 행위 자체를 처벌 대상으로 삼아, 신종 성범죄까지 포괄할 수 있도록 하는 내용을 담고 있습니다. 법안이 통과되면 통신매체 이용 성범죄와 동일한 처벌을 받게 됩니다.</t>
+          <t>전 맨유 선수가 전 여자친구에 대한 강간, 폭행, 강압적 통제 시도 혐의로 영국 검찰청의 수사를 받았으나, 주요 증인 철회와 새로운 자료로 인해 형사 소송이 중단되었습니다. 이로 인해 해당 선수는 맨유를 떠나 커리어를 이어가기로 결정했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해가 아닌, 현행법상 처벌이 어려운 '쪽지 성희롱'에 대한 법 개정안 발의 소식을 다루고 있습니다. 현재 법적 책임이 명확하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1개 이하)</t>
+          <t>영국 검찰청이 주요 증인 철회와 새로운 자료를 이유로 강간, 폭행 혐의에 대한 형사 소송을 중단하여 (상대방 책임이 비교적 명확함 조건 불충족) 상대방의 책임 입증이 어렵고 증거 확보에 난항이 예상됩니다 (증거가 있거나 확보 가능함 조건 불충족). 또한, 공적 절차(형사 소송)가 이미 종결되어 (이미 종결된 사건 부적합 조건 해당) 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>처벌 힘든 '쪽지 성희롱' 법 개정안 발의</t>
+          <t>성범죄 옹호하는 감독? 절대 안돼!…'강등 위기' 토트넘 데제르비 선임...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/134874</t>
+          <t>https://www.xportsnews.com/article/2128510</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-27 12:37:05.119560+00:00</t>
+          <t>2026-03-28 12:39:36.186732+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>게리 글리터</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>법적 쟁점 논의 중</t>
+          <t>아동 성범죄로 징역 16년형 선고 및 복역 중, 민사상 배상금 미지급으로 파산 상태</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>기사는 만취 상태에서 발생한 '강제 사정' 행위에 대해 법조계 내에서 '명백한 준강간'이라는 의견과 '처벌이 어려울 수 있다'는 의견이 대립하고 있음을 보여줍니다. 피해자의 성행위 거부 의사 해석과 가해자 측의 '피해자 협조 없이는 불가능했다'는 주장이 주요 쟁점으로 다뤄지고 있습니다.</t>
+          <t>1970년대 영국 가수 게리 글리터가 수십 년에 걸친 아동 성범죄로 2024년 징역 16년형을 선고받고 복역 중입니다. 현재 건강이 크게 악화되어 교도소에서 생을 마감할 가능성이 제기되고 있습니다. 그는 피해자에게 지급해야 할 거액의 배상금을 마련하지 못해 파산한 상태입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 만취 상태에서의 '강제 사정'에 대한 법조계의 일반적인 법리 해석 논의를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 가해자, 구체적인 피해 규모, 진행 단계 등 핵심 정보가 부재하여 투자 적합성이 매우 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 있으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 유죄 판결로 증거가 확실하지만(적합 조건 5), 피고인 게리 글리터가 파산하여 피해자에게 지급해야 할 거액의 배상금을 마련하지 못하고 있습니다. 소송금융 투자의 핵심인 회수 가능성이 전무하여 투자 부적합으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>만취 상태서 당한 '강제 사정'… 법조계  명백한 준강간  vs  처벌 어려워...</t>
+          <t>‘소아성애’ 범죄 저지른 록스타의 말로…“감옥서 생 마감 가능성”</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/WOY8QX4E5NR1</t>
+          <t>https://www.sportsseoul.com/news/read/1597690?ref=naver</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-27 12:30:34.936946+00:00</t>
+          <t>2026-03-28 00:18:54.564211+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>게리 글리터</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>형사 사건 종결(징역 16년형 선고), 민사 배상금 미지급으로 인한 파산</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>70년대 유명 가수 게리 글리터가 아동 성범죄로 여러 차례 유죄 판결을 받고 현재 교도소에 수감 중이다. 그는 한 피해자에게 50만 파운드 이상의 배상금을 지급하지 못해 파산했으며, 건강이 매우 악화된 상태이다. 그의 실체를 다룬 다큐멘터리도 방영되었다.</t>
+          <t>친부가 6년간 친딸을 성폭행한 혐의로 기소되어 항소심에서 징역 10년을 선고받았다. 피해자는 친모에게 도움을 요청했으나 받지 못했고, 학교 교사의 신고로 사건이 드러났다. 재판부는 일부 혐의에 대해 피고인의 주장을 받아들여 원심보다 감형했다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방(게리 글리터)의 책임은 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 충분하지만(적합 조건 5), 상대방이 이미 파산하여 피해자에게 배상금을 지급할 자력이 없습니다. 소송에서 승소하더라도 배상금 회수가 불가능하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>친부의 성폭행 혐의에 대한 형사 유죄 판결로 상대방 책임이 명확하고 증거 확보가 용이하다는 적합 조건이 있으나, 피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개별 사건이다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>최소 50만 파운드 (약 10억 원) 이상 (1인당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>최소 3명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'소아성애' 유명 男가수, 교도소서 맞이한 '비참한' 말로… 몸 한계 와 ...</t>
+          <t>친딸 6살 때부터 6년여간 성폭행한 아빠 ‘감형’</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1020583/</t>
+          <t>https://www.segye.com/newsView/20260327512318?OutUrl=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-27 12:23:38.518454+00:00</t>
+          <t>2026-03-28 00:18:09.863511+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>신종 성범죄 예방 교육 실시</t>
+          <t>성폭력처벌법 개정안 발의</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>칠곡경찰서가 딥페이크 기술과 마약류를 이용한 신종 성범죄 예방을 위해 성폭력상담사를 대상으로 교육을 실시했다. 이 교육은 신종 성범죄의 개념, 사례, 대처법을 공유하고 피해자들이 적극적으로 신고할 수 있도록 협력하는 것을 목표로 한다. 기사는 특정 사건이 아닌 예방 활동에 초점을 맞추고 있다.</t>
+          <t>스마트폰 성희롱은 처벌되지만 종이 쪽지 성희롱은 처벌이 어려운 현행법의 문제점을 지적하며, 이를 개선하기 위한 성폭력처벌법 개정안이 국회에 발의되었습니다. 이 개정안은 성적 수치심을 유발하는 말이나 글을 전달하는 행위 자체를 처벌 대상으로 삼아, 신종 성범죄까지 포괄할 수 있도록 하는 내용을 담고 있습니다. 법안이 통과되면 통신매체 이용 성범죄와 동일한 처벌을 받게 됩니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>본 기사는 딥페이크 및 마약류를 이용한 신종 성범죄 예방 교육에 대한 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건의 피해가 아닌, 현행법상 처벌이 어려운 '쪽지 성희롱'에 대한 법 개정안 발의 소식을 다루고 있습니다. 현재 법적 책임이 명확하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>칠곡경찰서, 신종 성범죄 예방 앞장</t>
+          <t>처벌 힘든 '쪽지 성희롱' 법 개정안 발의</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>mbceg.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=614130</t>
+          <t>https://www.mbceg.co.kr/post/134874</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-26 12:37:44.985020+00:00</t>
+          <t>2026-03-27 12:37:05.119560+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>형사 사건 대법원 판례 선고</t>
+          <t>법적 쟁점 논의 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>검찰의 보완수사를 통해 20년간 이어진 계부의 의붓딸 성범죄와 출산 사실이 밝혀졌으며, 이 사건은 대법원 판례까지 나왔다. 해당 사건을 담당했던 검사는 검찰 수사권 폐지 등 사법제도 변화에 대한 우려로 사직을 표명했다.</t>
+          <t>기사는 만취 상태에서 발생한 '강제 사정' 행위에 대해 법조계 내에서 '명백한 준강간'이라는 의견과 '처벌이 어려울 수 있다'는 의견이 대립하고 있음을 보여줍니다. 피해자의 성행위 거부 의사 해석과 가해자 측의 '피해자 협조 없이는 불가능했다'는 주장이 주요 쟁점으로 다뤄지고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>계부의 성범죄 책임은 명확하고(적합 조건 1), 검찰 수사 및 대법원 판례로 증거가 충분히 확보되었으며(적합 조건 5), 20년간의 피해로 비금전적 피해 규모는 매우 크다(적합 조건 4). 그러나 소송금융의 핵심인 상대방의 자력(적합 조건 2)이 불분명하고, 집단적 피해(적합 조건 3)가 아닌 개별 사건이다. 형사 사건은 대법원 판례까지 나와 종결된 것으로 보이며, 민사 손해배상 소송의 진행 여부 및 잠재적 회수 가치가 불분명하여 소송금융 투자 대상으로 적합도가 낮다.</t>
+          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 만취 상태에서의 '강제 사정'에 대한 법조계의 일반적인 법리 해석 논의를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 가해자, 구체적인 피해 규모, 진행 단계 등 핵심 정보가 부재하여 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>보완수사로 '계부 성폭행' 밝힌 검사 사의… 사법공백 누가 책임지나</t>
+          <t>만취 상태서 당한 '강제 사정'… 법조계  명백한 준강간  vs  처벌 어려워...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04346006645387256</t>
+          <t>https://lawtalknews.co.kr/article/WOY8QX4E5NR1</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-26 12:18:14.951201+00:00</t>
+          <t>2026-03-27 12:30:34.936946+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>게리 글리터</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>1심 및 2심 무죄 판결</t>
+          <t>형사 사건 종결(징역 16년형 선고), 민사 배상금 미지급으로 인한 파산</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>성범죄 사건에서 유죄 입증의 엄격성을 다루는 기사로, 특정 피고인이 1심과 2심에서 '범죄의 증명이 없다'는 이유로 무죄 판결을 받았습니다. 이는 법원이 유죄 입증에 필요한 증거가 부족하다고 판단했음을 보여줍니다.</t>
+          <t>70년대 유명 가수 게리 글리터가 아동 성범죄로 여러 차례 유죄 판결을 받고 현재 교도소에 수감 중이다. 그는 한 피해자에게 50만 파운드 이상의 배상금을 지급하지 못해 파산했으며, 건강이 매우 악화된 상태이다. 그의 실체를 다룬 다큐멘터리도 방영되었다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사 내용상 1심과 2심 모두 '범죄의 증명이 없다'는 이유로 무죄 판결이 선고되어 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 증거가 부족한 상황으로 판단됩니다(적합 조건 5 불충족). 소송금융은 승소 가능성이 높은 사건에 투자하므로, 이미 두 차례 무죄 판결을 받은 사건은 투자 적합도가 매우 낮습니다.</t>
+          <t>상대방(게리 글리터)의 책임은 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 충분하지만(적합 조건 5), 상대방이 이미 파산하여 피해자에게 배상금을 지급할 자력이 없습니다. 소송에서 승소하더라도 배상금 회수가 불가능하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 50만 파운드 (약 10억 원) 이상 (1인당)</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명 이상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>성범죄 유죄 입증, 얼마나 엄격해야 하나?1·2심 무죄 판결로 본 법원의...</t>
+          <t>'소아성애' 유명 男가수, 교도소서 맞이한 '비참한' 말로… 몸 한계 와 ...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/O4QKSS2DU5EI</t>
+          <t>https://www.tvreport.co.kr/world/article/1020583/</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-25 13:13:14.293696+00:00</t>
+          <t>2026-03-27 12:23:38.518454+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>예방 교육 진행 중</t>
+          <t>신종 성범죄 예방 교육 실시</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>칠곡경찰서가 딥페이크 기술과 마약류를 이용한 신종 성범죄 예방 활동의 일환으로 종합상담센터 성폭력상담사들을 대상으로 교육을 실시했습니다. 이 교육은 피해자 및 사회적 약자의 인권 보호를 목표로 하며, AI 기술을 활용한 범죄 예방에 대한 내용을 포함합니다.</t>
+          <t>칠곡경찰서가 딥페이크 기술과 마약류를 이용한 신종 성범죄 예방을 위해 성폭력상담사를 대상으로 교육을 실시했다. 이 교육은 신종 성범죄의 개념, 사례, 대처법을 공유하고 피해자들이 적극적으로 신고할 수 있도록 협력하는 것을 목표로 한다. 기사는 특정 사건이 아닌 예방 활동에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 칠곡경찰서가 신종 성범죄 예방 교육을 실시했다는 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 딥페이크 및 마약류를 이용한 신종 성범죄 예방 교육에 대한 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>칠곡서, 종합상담센터 성폭력상담사 대상 신종 성범죄 예방교육</t>
+          <t>칠곡경찰서, 신종 성범죄 예방 앞장</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596809</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=614130</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-25 12:34:57.210594+00:00</t>
+          <t>2026-03-26 12:37:44.985020+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>계부</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>형사 사건 대법원 판례 선고</t>
+        </is>
+      </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>ENA 드라마 '클라이맥스'의 줄거리를 다룬 기사로, 극 중 배우 한지수(한동희 분)가 소속사 대표 오광재(서현우 분)로부터 베드신 강요와 성 접대를 강요받고 극단적인 선택을 하는 내용이 묘사되어 있습니다. 이는 실제 사건이 아닌 드라마 속 허구의 이야기입니다.</t>
+          <t>검찰의 보완수사를 통해 20년간 이어진 계부의 의붓딸 성범죄와 출산 사실이 밝혀졌으며, 이 사건은 대법원 판례까지 나왔다. 해당 사건을 담당했던 검사는 검찰 수사권 폐지 등 사법제도 변화에 대한 우려로 사직을 표명했다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 실제 사건이 아닌 ENA 드라마 '클라이맥스'의 줄거리를 묘사하고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없으며, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>계부의 성범죄 책임은 명확하고(적합 조건 1), 검찰 수사 및 대법원 판례로 증거가 충분히 확보되었으며(적합 조건 5), 20년간의 피해로 비금전적 피해 규모는 매우 크다(적합 조건 4). 그러나 소송금융의 핵심인 상대방의 자력(적합 조건 2)이 불분명하고, 집단적 피해(적합 조건 3)가 아닌 개별 사건이다. 형사 사건은 대법원 판례까지 나와 종결된 것으로 보이며, 민사 손해배상 소송의 진행 여부 및 잠재적 회수 가치가 불분명하여 소송금융 투자 대상으로 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'하지원♥' 한동희, 알고보니 레즈였다…베드신 강요와 성접대에 극단적...</t>
+          <t>보완수사로 '계부 성폭행' 밝힌 검사 사의… 사법공백 누가 책임지나</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032544684</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04346006645387256</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-25 12:25:11.074608+00:00</t>
+          <t>2026-03-26 12:18:14.951201+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 조사 단계</t>
+          <t>1심 및 2심 무죄 판결</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>기사는 성범죄 사건에 억울하게 연루된 피의자가 경찰 조사 단계에서 변호인의 조력을 받아야 함을 강조한다. 피해자의 일관된 진술만으로도 공소사실이 인정될 수 있는 성범죄 사건의 특수성을 언급하며, 변호인이 법리적 근거를 마련하여 재판부를 설득해야 한다고 설명한다.</t>
+          <t>성범죄 사건에서 유죄 입증의 엄격성을 다루는 기사로, 특정 피고인이 1심과 2심에서 '범죄의 증명이 없다'는 이유로 무죄 판결을 받았습니다. 이는 법원이 유죄 입증에 필요한 증거가 부족하다고 판단했음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 성범죄 사건에 억울하게 연루된 피의자의 형사 변호에 대한 내용을 다루고 있다. 소송금융은 주로 민사 소송에서 원고의 손해배상 청구를 지원하여 금전적 회수를 목표로 하므로, 피의자 방어를 위한 형사 사건은 투자 대상으로서의 적합성이 매우 낮다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>기사 내용상 1심과 2심 모두 '범죄의 증명이 없다'는 이유로 무죄 판결이 선고되어 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 증거가 부족한 상황으로 판단됩니다(적합 조건 5 불충족). 소송금융은 승소 가능성이 높은 사건에 투자하므로, 이미 두 차례 무죄 판결을 받은 사건은 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>억울한 성범죄 연루, 성범죄경찰조사 단계에서 성범죄변호사의 조력이...</t>
+          <t>성범죄 유죄 입증, 얼마나 엄격해야 하나?1·2심 무죄 판결로 본 법원의...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76339</t>
+          <t>https://lawtalknews.co.kr/article/O4QKSS2DU5EI</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-25 12:20:27.822947+00:00</t>
+          <t>2026-03-25 13:13:14.293696+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
-      <c r="E40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>예방 교육 진행 중</t>
+        </is>
+      </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>해당 기사는 준강제추행 사건에서 유무죄를 가르는 핵심 요소인 피해자의 '심신상실' 상태와 피의자의 인식을 법률 전문가의 시각으로 분석합니다. 특히 수사 기관이 피해자의 만취 정도를 집중적으로 추궁하는 실무적 측면을 다루며, 사건 초기부터의 대응 중요성을 강조합니다.</t>
+          <t>칠곡경찰서가 딥페이크 기술과 마약류를 이용한 신종 성범죄 예방 활동의 일환으로 종합상담센터 성폭력상담사들을 대상으로 교육을 실시했습니다. 이 교육은 피해자 및 사회적 약자의 인권 보호를 목표로 하며, AI 기술을 활용한 범죄 예방에 대한 내용을 포함합니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 준강제추행 사건에서 '심신상실' 판단 기준에 대한 법률 전문가의 일반적인 분석 및 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 칠곡경찰서가 신종 성범죄 예방 교육을 실시했다는 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>준강제추행 실형 위기, 성범죄변호사가 분석한 '심신상실' 판단의 실무...</t>
+          <t>칠곡서, 종합상담센터 성폭력상담사 대상 신종 성범죄 예방교육</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>edu.donga.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://edu.donga.com/news/articleView.html?idxno=105186</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596809</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-25 00:29:37.177718+00:00</t>
+          <t>2026-03-25 12:34:57.210594+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>10대 A 군이 13세 미만 아동 B 양을 협박하여 성폭행하고 촬영한 혐의로 재판에 넘겨져 검찰이 징역 10년을 구형했습니다. A 군은 소년보호 처분 전력이 있으며, 피해자 측은 엄벌을 탄원하고 있습니다. 선고 기일은 5월 15일로 예정되어 있습니다.</t>
+          <t>ENA 드라마 '클라이맥스'의 줄거리를 다룬 기사로, 극 중 배우 한지수(한동희 분)가 소속사 대표 오광재(서현우 분)로부터 베드신 강요와 성 접대를 강요받고 극단적인 선택을 하는 내용이 묘사되어 있습니다. 이는 실제 사건이 아닌 드라마 속 허구의 이야기입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 공적 절차(형사 재판)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인이 10대이며 소년보호 처분 전력이 있어 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건: 상대방에게 자력이 충분함 미충족), 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
+          <t>이 기사는 실제 사건이 아닌 ENA 드라마 '클라이맥스'의 줄거리를 묘사하고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없으며, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>13세 미만 아동, DM으로 협박한 뒤 성폭행한 10대男</t>
+          <t>'하지원♥' 한동희, 알고보니 레즈였다…베드신 강요와 성접대에 극단적...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577026?ref=naver</t>
+          <t>https://www.tenasia.co.kr/article/2026032544684</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-25 00:17:15.740359+00:00</t>
+          <t>2026-03-25 12:25:11.074608+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>경찰 조사 단계</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>2018년 또래 여중생을 집단 성폭행하고 온라인으로 생중계한 혐의로 기소된 A씨 등 4명이 항소심에서도 실형을 선고받았다. 주범 A씨는 징역 8년, 공범 2명은 각각 징역 4년과 5년을 선고받았다. 피해자는 사건 발생 6년 만에 고소장을 접수했으며, 경찰의 불송치 결정 후 검찰의 재수사 요청으로 기소되어 7년 만에 재판이 진행되었다.</t>
+          <t>기사는 성범죄 사건에 억울하게 연루된 피의자가 경찰 조사 단계에서 변호인의 조력을 받아야 함을 강조한다. 피해자의 일관된 진술만으로도 공소사실이 인정될 수 있는 성범죄 사건의 특수성을 언급하며, 변호인이 법리적 근거를 마련하여 재판부를 설득해야 한다고 설명한다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>가해자들의 책임이 명확하고(적합 조건 1) 형사 재판을 통해 유죄가 인정되어 증거가 확보되었으나(적합 조건 5), 가해자들이 당시 미성년자였고 현재 자력 여부가 불분명하여 손해배상금 회수 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 경제적 실익이 부족함.</t>
+          <t>이 기사는 성범죄 사건에 억울하게 연루된 피의자의 형사 변호에 대한 내용을 다루고 있다. 소송금융은 주로 민사 소송에서 원고의 손해배상 청구를 지원하여 금전적 회수를 목표로 하므로, 피의자 방어를 위한 형사 사건은 투자 대상으로서의 적합성이 매우 낮다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>“또래 여중생 집단 성폭행 하고 온라인 생중계”…2심 주범 징역 8년</t>
+          <t>억울한 성범죄 연루, 성범죄경찰조사 단계에서 성범죄변호사의 조력이...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11997287</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76339</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-24 12:44:46.281986+00:00</t>
+          <t>2026-03-25 12:20:27.822947+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>할리우드 배우 케빈 스페이시가 성추행 혐의로 자신을 고소했던 남성 3명과 민사 소송 취하 합의를 마쳤습니다. 합의 조건과 금액은 공개되지 않았으며, 스페이시는 과거 법적 비용으로 인한 재정적 어려움을 토로한 바 있습니다. 그는 2023년 형사 재판에서는 모든 혐의에 대해 무죄 판결을 받았습니다.</t>
+          <t>해당 기사는 준강제추행 사건에서 유무죄를 가르는 핵심 요소인 피해자의 '심신상실' 상태와 피의자의 인식을 법률 전문가의 시각으로 분석합니다. 특히 수사 기관이 피해자의 만취 정도를 집중적으로 추궁하는 실무적 측면을 다루며, 사건 초기부터의 대응 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>민사 소송이 이미 합의로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 피고인 케빈 스페이시가 재정 상황이 좋지 않다고 본인이 언급하여 배상 자력에 대한 우려가 큽니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 준강제추행 사건에서 '심신상실' 판단 기준에 대한 법률 전문가의 일반적인 분석 및 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'동성 성폭행 혐의' 유명 男배우, 감옥 겨우 피했다…합의 조건은 '기밀...</t>
+          <t>준강제추행 실형 위기, 성범죄변호사가 분석한 '심신상실' 판단의 실무...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>edu.donga.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1017206/</t>
+          <t>https://edu.donga.com/news/articleView.html?idxno=105186</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-23 00:44:51.227567+00:00</t>
+          <t>2026-03-25 00:29:37.177718+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>10대 A 군</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>친족관계에 의한 강간 혐의로 징역 10년 선고. 민사상 손해배상 청구 가능성 있음.</t>
+          <t>1심 결심공판 진행, 선고 기일 예정</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>40대 아버지가 12세 딸을 성폭행하여 징역 10년을 선고받았다. 피해 사실은 딸이 보호시설에서 상담 중 밝혀졌으며, 재판부는 피고인의 죄책이 매우 중하다고 판단했다. 형사 재판은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>10대 A 군이 13세 미만 아동 B 양을 협박하여 성폭행하고 촬영한 혐의로 재판에 넘겨져 검찰이 징역 10년을 구형했습니다. A 군은 소년보호 처분 전력이 있으며, 피해자 측은 엄벌을 탄원하고 있습니다. 선고 기일은 5월 15일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1), 경찰 수사 및 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고되었으나(적합 조건 6), 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 떨어뜨려 부적합하다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 공적 절차(형사 재판)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인이 10대이며 소년보호 처분 전력이 있어 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건: 상대방에게 자력이 충분함 미충족), 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>아무한테도 말하지 마 …12세 딸 강간한 '파렴치' 40대父, 징역 10년</t>
+          <t>13세 미만 아동, DM으로 협박한 뒤 성폭행한 10대男</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603230834591454</t>
+          <t>https://www.munhwa.com/article/11577026?ref=naver</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-23 00:28:31.428182+00:00</t>
+          <t>2026-03-25 00:17:15.740359+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A씨 외 3명</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 10년)</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>40대 남성이 12세 딸을 성폭행한 혐의로 징역 10년을 선고받았다. 피해 사실은 2024년 12월 피해자가 보호 시설로 옮겨진 후 상담 과정에서 밝혀졌다. 재판부는 피고인의 죄책이 매우 중하다고 판단했다.</t>
+          <t>2018년 또래 여중생을 집단 성폭행하고 온라인으로 생중계한 혐의로 기소된 A씨 등 4명이 항소심에서도 실형을 선고받았다. 주범 A씨는 징역 8년, 공범 2명은 각각 징역 4년과 5년을 선고받았다. 피해자는 사건 발생 6년 만에 고소장을 접수했으며, 경찰의 불송치 결정 후 검찰의 재수사 요청으로 기소되어 7년 만에 재판이 진행되었다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 재판)가 진행되어 유죄 판결이 선고되었으나(적합 조건 6), 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
+          <t>가해자들의 책임이 명확하고(적합 조건 1) 형사 재판을 통해 유죄가 인정되어 증거가 확보되었으나(적합 조건 5), 가해자들이 당시 미성년자였고 현재 자력 여부가 불분명하여 손해배상금 회수 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 경제적 실익이 부족함.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>12살 딸 강간한 아빠 징역 10년... 아무에게도 말하지 마  입막음까지</t>
+          <t>“또래 여중생 집단 성폭행 하고 온라인 생중계”…2심 주범 징역 8년</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/23/2026032308131170476</t>
+          <t>https://www.mk.co.kr/article/11997287</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-23 00:27:47.400901+00:00</t>
+          <t>2026-03-24 12:44:46.281986+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>A (42) (친부)</t>
+          <t>케빈 스페이시</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>친부의 형사 재판 1심 판결 선고 완료. 피해자의 민사상 손해배상 소송은 아직 제기되지 않음.</t>
+          <t>민사 소송 합의 종결</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>12세 딸을 성폭행한 40대 친부에게 춘천지법에서 징역 10년이 선고되었다. 피해 사실은 친부의 신체적 학대로 보호시설에 이동한 딸이 상담 과정에서 드러났으며, 재판부는 피고인의 죄책이 매우 중하다고 판단했다.</t>
+          <t>할리우드 배우 케빈 스페이시가 성추행 혐의로 자신을 고소했던 남성 3명과 민사 소송 취하 합의를 마쳤습니다. 합의 조건과 금액은 공개되지 않았으며, 스페이시는 과거 법적 비용으로 인한 재정적 어려움을 토로한 바 있습니다. 그는 2023년 형사 재판에서는 모든 혐의에 대해 무죄 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방(친부)의 자력에 대한 정보가 없어 배상 능력 확인이 어렵고 (적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건으로 (적합 조건 3 불충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 피해 금액의 회수 가능성이 불확실하여 투자 위험이 높습니다.</t>
+          <t>민사 소송이 이미 합의로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 피고인 케빈 스페이시가 재정 상황이 좋지 않다고 본인이 언급하여 배상 자력에 대한 우려가 큽니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>12살 딸 성폭행한 뒤 “말하지 마” 40대 남성, 징역 10년</t>
+          <t>'동성 성폭행 혐의' 유명 男배우, 감옥 겨우 피했다…합의 조건은 '기밀...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576442?ref=naver</t>
+          <t>https://www.tvreport.co.kr/world/article/1017206/</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-23 00:23:58.112929+00:00</t>
+          <t>2026-03-23 00:44:51.227567+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>A 씨 (친부)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>춘천지법 제2형사부에서 징역 10년 선고 (1심)</t>
+          <t>친족관계에 의한 강간 혐의로 징역 10년 선고. 민사상 손해배상 청구 가능성 있음.</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>40대 친부가 12세 딸을 수차례 강간한 혐의로 기소되어 1심에서 징역 10년을 선고받았다. 피해 사실은 딸이 보호시설에서 상담 중 밝혀졌으며, 재판부는 피고인의 죄책이 매우 중하다고 판시했다.</t>
+          <t>40대 아버지가 12세 딸을 성폭행하여 징역 10년을 선고받았다. 피해 사실은 딸이 보호시설에서 상담 중 밝혀졌으며, 재판부는 피고인의 죄책이 매우 중하다고 판단했다. 형사 재판은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방(친부)의 책임은 형사 판결로 명확하고 증거도 충분하나 (적합 조건 1, 5, 6), 상대방이 개인으로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 매우 낮습니다 (적합 조건 2 미충족). 이는 소송금융 투자에 있어 중요한 위험 요소로 작용합니다.</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1), 경찰 수사 및 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고되었으나(적합 조건 6), 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 떨어뜨려 부적합하다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>“아무한테도 말하지 마”…12살 딸 강간한 ‘짐승아빠’</t>
+          <t>아무한테도 말하지 마 …12세 딸 강간한 '파렴치' 40대父, 징역 10년</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699991?ref=naver</t>
+          <t>http://www.fnnews.com/news/202603230834591454</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-23 00:23:15.578159+00:00</t>
+          <t>2026-03-23 00:28:31.428182+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>케빈 스페이시</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>민사 소송 합의 종결</t>
+          <t>형사 1심 판결 선고 (징역 10년)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>유명 배우 케빈 스페이시를 성폭행 혐의로 고소했던 세 명의 남성이 재판을 앞두고 민사 소송을 합의로 마무리했다. 케빈 스페이시는 혐의를 부인하며 사건들은 발생하지 않았거나 합의에 의한 것이었다고 주장했다.</t>
+          <t>40대 남성이 12세 딸을 성폭행한 혐의로 징역 10년을 선고받았다. 피해 사실은 2024년 12월 피해자가 보호 시설로 옮겨진 후 상담 과정에서 밝혀졌다. 재판부는 피고인의 죄책이 매우 중하다고 판단했다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>민사 소송이 합의로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 재판)가 진행되어 유죄 판결이 선고되었으나(적합 조건 6), 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>유명 男배우, '동성 성폭행' 혐의→고소→결국 '합의' 결말</t>
+          <t>12살 딸 강간한 아빠 징역 10년... 아무에게도 말하지 마  입막음까지</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=519183</t>
+          <t>https://www.mt.co.kr/society/2026/03/23/2026032308131170476</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-22 12:53:41.710186+00:00</t>
+          <t>2026-03-23 00:27:47.400901+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>임란 칸 순경</t>
+          <t>A (42) (친부)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰관 직무 정지 및 입건, 추가 조사 진행 중</t>
+          <t>친부의 형사 재판 1심 판결 선고 완료. 피해자의 민사상 손해배상 소송은 아직 제기되지 않음.</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>인도에서 한 경찰관이 성폭행 피해 여성에게 고소장 접수를 대가로 성관계를 요구하고 협박한 혐의로 정직 처분 및 입건되었습니다. 피해 여성은 대화 내용을 녹음하여 고위 간부에게 알렸으며, 현재 추가 조사가 진행 중입니다.</t>
+          <t>12세 딸을 성폭행한 40대 친부에게 춘천지법에서 징역 10년이 선고되었다. 피해 사실은 친부의 신체적 학대로 보호시설에 이동한 딸이 상담 과정에서 드러났으며, 재판부는 피고인의 죄책이 매우 중하다고 판단했다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>경찰관의 책임이 명확하고(적합 조건 1), 피해 여성이 녹음한 증거가 있으며(적합 조건 5), 이미 공적 절차(정직 처분, 입건)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해자이며(집단적 피해 아님), 피고가 개인 경찰관으로 자력 확보가 불확실하고(상대방 자력 불충분), 주된 피해가 정신적 손해로 금전적 피해 규모를 추정하기 어려워(피해 규모 불확실) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방(친부)의 자력에 대한 정보가 없어 배상 능력 확인이 어렵고 (적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건으로 (적합 조건 3 불충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 피해 금액의 회수 가능성이 불확실하여 투자 위험이 높습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“성관계 해주면 사건 접수해주겠다”, 경찰이 성범죄 피해 여성에게 한...</t>
+          <t>12살 딸 성폭행한 뒤 “말하지 마” 40대 남성, 징역 10년</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576395?ref=naver</t>
+          <t>https://www.munhwa.com/article/11576442?ref=naver</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:54.042887+00:00</t>
+          <t>2026-03-23 00:23:58.112929+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>60대 학원차량 기사</t>
+          <t>A 씨 (친부)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>대법원 상고심 판결 예정 (1심 징역 6년, 2심 항소 기각)</t>
+          <t>춘천지법 제2형사부에서 징역 10년 선고 (1심)</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>60대 학원차량 기사가 7~9세 자매를 추행한 혐의로 1심에서 징역 6년을 선고받고 2심에서 항소가 기각되었으며, 현재 대법원 상고심 판결을 앞두고 있습니다. 피고는 혐의를 부인하고 있습니다.</t>
+          <t>40대 친부가 12세 딸을 수차례 강간한 혐의로 기소되어 1심에서 징역 10년을 선고받았다. 피해 사실은 딸이 보호시설에서 상담 중 밝혀졌으며, 재판부는 피고인의 죄책이 매우 중하다고 판시했다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 1, 2심에서 유죄 판결을 받았으나 (적합 조건 1, 5), 상대방이 개인(학원차량 기사)으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 자력 부족). 또한 집단적 피해가 아닌 2명의 피해자에 대한 사건으로 피해 규모가 소송금융 투자 유치에 충분하지 않습니다 (부적합 조건: 집단적 피해 아님, 피해 규모 작음).</t>
+          <t>상대방(친부)의 책임은 형사 판결로 명확하고 증거도 충분하나 (적합 조건 1, 5, 6), 상대방이 개인으로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 매우 낮습니다 (적합 조건 2 미충족). 이는 소송금융 투자에 있어 중요한 위험 요소로 작용합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>7~9살 자매 추행 혐의 60대 학원차량 기사…대법, 내달 선고</t>
+          <t>“아무한테도 말하지 마”…12살 딸 강간한 ‘짐승아빠’</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6108728</t>
+          <t>https://biz.heraldcorp.com/article/10699991?ref=naver</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-22 00:23:43.646852+00:00</t>
+          <t>2026-03-23 00:23:15.578159+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>케빈 스페이시</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>더불어민주당 윤리심판원 징계 검토 및 요구 중</t>
+          <t>민사 소송 합의 종결</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>국민의힘은 성추행 의혹으로 더불어민주당을 탈당한 장경태 의원의 제명을 촉구했습니다. 민주당은 장 의원이 징계 검토 중 탈당했으나, 제명에 준하는 중징계를 당 윤리심판원에 요구했으며 조만간 조처가 내려질 것이라고 밝혔습니다. 이 사건은 현재 당 차원의 징계 절차가 진행 중입니다.</t>
+          <t>유명 배우 케빈 스페이시를 성폭행 혐의로 고소했던 세 명의 남성이 재판을 앞두고 민사 소송을 합의로 마무리했다. 케빈 스페이시는 혐의를 부인하며 사건들은 발생하지 않았거나 합의에 의한 것이었다고 주장했다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방이 개인이므로 자력 충분 조건에 부합하지 않으며, 집단적 피해가 아닌 개별 피해로 판단되어 소송금융 투자 매력도가 낮습니다. 피해 규모 또한 기사에서 특정되지 않습니다. 다만 당 윤리심판원 징계 절차가 진행 중인 것은 공적 절차 진행 조건에 해당하나, 전반적인 투자 적합도는 낮습니다.</t>
+          <t>민사 소송이 합의로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명 또는 미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>국민의힘  장경태, 탈당 뒤 숨지 말고 제명돼야 ...민주  제명 준하는 중...</t>
+          <t>유명 男배우, '동성 성폭행' 혐의→고소→결국 '합의' 결말</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603220203538436</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=519183</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-22 00:21:25.321403+00:00</t>
+          <t>2026-03-22 12:53:41.710186+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>임란 칸 순경</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>항소심에서 징역 15년 선고, 상고 가능성 있음.</t>
+          <t>경찰관 직무 정지 및 입건, 추가 조사 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>88세 여성을 두 차례 성폭행하고 상해를 입힌 50대 남성 A씨가 항소심에서 징역 15년을 선고받았다. A씨는 합의를 주장했으나 법원은 피해자 진술, 의학적 자료, CCTV 등을 근거로 유죄를 인정했다. A씨는 과거에도 다수의 폭력, 절도, 성범죄 전력이 있으며 누범 기간 중 범행을 저질렀다.</t>
+          <t>인도에서 한 경찰관이 성폭행 피해 여성에게 고소장 접수를 대가로 성관계를 요구하고 협박한 혐의로 정직 처분 및 입건되었습니다. 피해 여성은 대화 내용을 녹음하여 고위 간부에게 알렸으며, 현재 추가 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1) 피해자의 일관된 진술, 의학적 자료, CCTV 등 객관적 증거가 충분하나(적합 조건 5), 피고인이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮을 것으로 판단된다. 또한 집단적 피해가 아닌 단일 피해 사건으로 소송금융 투자 매력도가 낮다.</t>
+          <t>경찰관의 책임이 명확하고(적합 조건 1), 피해 여성이 녹음한 증거가 있으며(적합 조건 5), 이미 공적 절차(정직 처분, 입건)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해자이며(집단적 피해 아님), 피고가 개인 경찰관으로 자력 확보가 불확실하고(상대방 자력 불충분), 주된 피해가 정신적 손해로 금전적 피해 규모를 추정하기 어려워(피해 규모 불확실) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>88세 여성 성폭행하고 “합의였다” 주장한 55세…징역 15년</t>
+          <t>“성관계 해주면 사건 접수해주겠다”, 경찰이 성범죄 피해 여성에게 한...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/21/20260321500004?wlog_tag3=naver</t>
+          <t>https://www.munhwa.com/article/11576395?ref=naver</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-21 00:17:42.987256+00:00</t>
+          <t>2026-03-22 12:29:54.042887+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>60대 학원차량 기사</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>형사 항소심 선고 완료</t>
+          <t>대법원 상고심 판결 예정 (1심 징역 6년, 2심 항소 기각)</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>88세 여성을 성폭행하고 상해를 입힌 50대 남성 A씨가 항소심에서 징역 15년을 선고받았다. A씨는 범행을 부인했으나 피해자의 일관된 진술, 의학적 자료, CCTV 등 증거로 유죄가 인정되었다. A씨는 과거 23차례 형사처벌 전력이 있으며 누범 기간 중 범행을 저질렀다.</t>
+          <t>60대 학원차량 기사가 7~9세 자매를 추행한 혐의로 1심에서 징역 6년을 선고받고 2심에서 항소가 기각되었으며, 현재 대법원 상고심 판결을 앞두고 있습니다. 피고는 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 형사 재판이 진행되어 유죄가 인정된 점(적합 조건 6)은 긍정적입니다. 그러나 피고인이 개인이며 다수의 전과가 있는 점을 미루어 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 현저히 낮습니다. (적합 조건 2 미충족)</t>
+          <t>상대방 책임이 명확하고 1, 2심에서 유죄 판결을 받았으나 (적합 조건 1, 5), 상대방이 개인(학원차량 기사)으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 자력 부족). 또한 집단적 피해가 아닌 2명의 피해자에 대한 사건으로 피해 규모가 소송금융 투자 유치에 충분하지 않습니다 (부적합 조건: 집단적 피해 아님, 피해 규모 작음).</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>88세 할머니 도와주는 척…2번 성폭행한 남성, 결국</t>
+          <t>7~9살 자매 추행 혐의 60대 학원차량 기사…대법, 내달 선고</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05067606645385288</t>
+          <t>https://www.news1.kr/local/kangwon/6108728</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-20 12:25:48.986014+00:00</t>
+          <t>2026-03-22 00:23:43.646852+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>더불어민주당 윤리심판원 징계 검토 및 요구 중</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>이 기사는 성추행 및 성폭행 피해자들이 사건 발생 직후부터 법적 절차에 이르기까지 현실적으로 대응해야 할 방법을 안내합니다. 증거 확보의 중요성, 수사기관 신고, 민사 손해배상 청구, 직장/학교 내 징계 절차 등 다양한 대응 방안과 변호사의 역할을 설명하며, 초기 대응의 중요성을 강조합니다.</t>
+          <t>국민의힘은 성추행 의혹으로 더불어민주당을 탈당한 장경태 의원의 제명을 촉구했습니다. 민주당은 장 의원이 징계 검토 중 탈당했으나, 제명에 준하는 중징계를 당 윤리심판원에 요구했으며 조만간 조처가 내려질 것이라고 밝혔습니다. 이 사건은 현재 당 차원의 징계 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성범죄 피해자를 위한 일반적인 법률 상담 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방이 개인이므로 자력 충분 조건에 부합하지 않으며, 집단적 피해가 아닌 개별 피해로 판단되어 소송금융 투자 매력도가 낮습니다. 피해 규모 또한 기사에서 특정되지 않습니다. 다만 당 윤리심판원 징계 절차가 진행 중인 것은 공적 절차 진행 조건에 해당하나, 전반적인 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 또는 미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[부산 변호사 한변의 리얼 상담실3]  성추행, 그때 바로 신고했어야 했...</t>
+          <t>국민의힘  장경태, 탈당 뒤 숨지 말고 제명돼야 ...민주  제명 준하는 중...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>civicnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.civicnews.com/news/articleView.html?idxno=39429</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202603220203538436</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-19 12:56:33.586885+00:00</t>
+          <t>2026-03-22 00:21:25.321403+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>1차 공판 진행, 합의 진행 예정</t>
+          <t>항소심에서 징역 15년 선고, 상고 가능성 있음.</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>지인의 집에 침입해 금품을 훔치려다 20대 딸을 흉기로 위협하고 성폭행을 시도한 50대 남성이 재판에 넘겨졌습니다. 피고인은 공소사실을 모두 인정하고 피해자 측과 합의를 진행할 예정이라고 밝혔으며, 다음 공판은 4월 15일로 예정되어 있습니다.</t>
+          <t>88세 여성을 두 차례 성폭행하고 상해를 입힌 50대 남성 A씨가 항소심에서 징역 15년을 선고받았다. A씨는 합의를 주장했으나 법원은 피해자 진술, 의학적 자료, CCTV 등을 근거로 유죄를 인정했다. A씨는 과거에도 다수의 폭력, 절도, 성범죄 전력이 있으며 누범 기간 중 범행을 저질렀다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되었으나(적합 조건 5), 상대방의 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합한 대규모 경제적 손해로 보기 어려워(적합 조건 4 미충족) 투자 매력이 낮습니다. 주로 형사 사건으로, 소송금융이 목표하는 대규모 민사 손해배상 청구와는 거리가 있습니다.</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1) 피해자의 일관된 진술, 의학적 자료, CCTV 등 객관적 증거가 충분하나(적합 조건 5), 피고인이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮을 것으로 판단된다. 또한 집단적 피해가 아닌 단일 피해 사건으로 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>“20대딸 혼자네?” 지인 집 털려다 성폭행 시도 50대</t>
+          <t>88세 여성 성폭행하고 “합의였다” 주장한 55세…징역 15년</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575921?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/21/20260321500004?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-19 12:37:20.766110+00:00</t>
+          <t>2026-03-21 00:17:42.987256+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>형사 항소심 선고 완료</t>
+        </is>
+      </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>드라마 '아너: 그녀들의 법정'은 성폭력 피해자들이 낙인을 이겨내고 자신의 흉터를 '생존자의 훈장'으로 재정의하는 과정을 그린다. 특히 디지털 성범죄의 영속적 기록 문제와 2차 가해를 다루며, 가해자 시스템에 맞서는 피해자들의 단단한 의지를 강조한다. 이 기사는 드라마의 메시지와 한국 사회의 미투 운동 이후 나아가야 할 방향을 논한다.</t>
+          <t>88세 여성을 성폭행하고 상해를 입힌 50대 남성 A씨가 항소심에서 징역 15년을 선고받았다. A씨는 범행을 부인했으나 피해자의 일관된 진술, 의학적 자료, CCTV 등 증거로 유죄가 인정되었다. A씨는 과거 23차례 형사처벌 전력이 있으며 누범 기간 중 범행을 저질렀다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>이 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'에 대한 리뷰 및 분석입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 드라마 속 가상의 사건은 투자 대상에 해당하지 않습니다. 따라서 적합 조건에 부합하는 실제 사건이 존재하지 않습니다.</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 형사 재판이 진행되어 유죄가 인정된 점(적합 조건 6)은 긍정적입니다. 그러나 피고인이 개인이며 다수의 전과가 있는 점을 미루어 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 현저히 낮습니다. (적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>성범죄 흉터를 ‘생존자의 훈장’으로 재정의하다</t>
+          <t>88세 할머니 도와주는 척…2번 성폭행한 남성, 결국</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1250174.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05067606645385288</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-19 12:26:21.751117+00:00</t>
+          <t>2026-03-20 12:25:48.986014+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
-          <t>이 법률 칼럼은 성범죄 사건에서 피고인이 혐의를 전면 부인할 경우, 피고인과 피해자의 진술이 충돌하게 되므로 기소 전 수사의 중요성을 강조하고 있습니다. 특히 피고인 측 변호인이 피해자 진술의 신빙성을 다툴 수 있음을 언급하며 철저한 초기 수사의 필요성을 역설합니다.</t>
+          <t>이 기사는 성추행 및 성폭행 피해자들이 사건 발생 직후부터 법적 절차에 이르기까지 현실적으로 대응해야 할 방법을 안내합니다. 증거 확보의 중요성, 수사기관 신고, 민사 손해배상 청구, 직장/학교 내 징계 절차 등 다양한 대응 방안과 변호사의 역할을 설명하며, 초기 대응의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 성범죄 사건에 대한 보도가 아닌, 성범죄 사건의 '기소 전 수사'의 중요성을 다루는 법률 칼럼입니다. 소송금융 투자 검토를 위한 특정 피고인, 피해자, 피해 규모, 진행 단계 등 구체적인 정보가 전혀 없어 적합도 판단이 불가합니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성범죄 피해자를 위한 일반적인 법률 상담 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[법률칼럼] 성범죄 사건 '기소 전 수사' 중요</t>
+          <t>[부산 변호사 한변의 리얼 상담실3]  성추행, 그때 바로 신고했어야 했...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>civicnews.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263585</t>
+          <t>http://www.civicnews.com/news/articleView.html?idxno=39429</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-19 00:22:08.271969+00:00</t>
+          <t>2026-03-19 12:56:33.586885+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>정준영</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>형사 재판 대법원 확정 판결 및 만기 출소</t>
+          <t>1차 공판 진행, 합의 진행 예정</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>가수 정준영이 술 취한 여성을 집단 성폭행하고 불법 촬영물을 유포한 혐의로 징역 5년을 선고받고 만기 출소했다. 이 사건은 '정준영 단톡방'으로 불리며 연예계 최악의 성범죄로 기록되었고, 피해자는 10명이 넘는 것으로 조사되었다. 정준영은 출소 후 해외에서 새 출발을 준비 중인 것으로 알려졌다.</t>
+          <t>지인의 집에 침입해 금품을 훔치려다 20대 딸을 흉기로 위협하고 성폭행을 시도한 50대 남성이 재판에 넘겨졌습니다. 피고인은 공소사실을 모두 인정하고 피해자 측과 합의를 진행할 예정이라고 밝혔으며, 다음 공판은 4월 15일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>형사 사건은 이미 대법원 판결로 종결되어 부적합 조건에 해당합니다. 또한, 피고인 정준영의 현재 자력 여부가 불확실하여 손해배상금 회수 가능성이 낮다는 점에서 기타 투자 어려운 이유가 있습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되었으나(적합 조건 5), 상대방의 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합한 대규모 경제적 손해로 보기 어려워(적합 조건 4 미충족) 투자 매력이 낮습니다. 주로 형사 사건으로, 소송금융이 목표하는 대규모 민사 손해배상 청구와는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>10명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>의식 잃은 여성 성폭행 뒤  재미있다 ...성범죄로 추락한 오디션 스타[뉴...</t>
+          <t>“20대딸 혼자네?” 지인 집 털려다 성폭행 시도 50대</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/19/2026031711001334781</t>
+          <t>https://www.munhwa.com/article/11575921?ref=naver</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-19 00:19:31.555415+00:00</t>
+          <t>2026-03-19 12:37:20.766110+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
-      <c r="D59" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>이 기사는 검찰의 보완수사가 성범죄와 같이 진술 외 증거가 부족한 사건에서 진실을 규명하고 피해자의 억울함을 해소하는 데 얼마나 중요한 역할을 하는지 세 가지 사례를 통해 설명합니다. 경찰 수사 단계에서 놓치거나 불충분했던 부분을 검찰의 보완수사가 채워 최종적으로 유죄 판결을 이끌어냈습니다. 이는 형사사법 시스템의 완성도를 높이는 장치로서 보완수사권의 필요성을 강조합니다.</t>
+          <t>드라마 '아너: 그녀들의 법정'은 성폭력 피해자들이 낙인을 이겨내고 자신의 흉터를 '생존자의 훈장'으로 재정의하는 과정을 그린다. 특히 디지털 성범죄의 영속적 기록 문제와 2차 가해를 다루며, 가해자 시스템에 맞서는 피해자들의 단단한 의지를 강조한다. 이 기사는 드라마의 메시지와 한국 사회의 미투 운동 이후 나아가야 할 방향을 논한다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>기사는 검찰의 보완수사 중요성을 설명하기 위해 이미 형사 절차가 완료된 과거 성범죄 사건들을 예시로 들고 있습니다. 소송금융은 현재 진행 중이거나 발생 예정인 민사 소송에 투자하므로, 이미 종결된 이 사건들은 투자 대상에 해당하지 않습니다.</t>
+          <t>이 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'에 대한 리뷰 및 분석입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 드라마 속 가상의 사건은 투자 대상에 해당하지 않습니다. 따라서 적합 조건에 부합하는 실제 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>“추행” “장난”… 덮일 뻔했던 성폭력, 보완수사로 억울함 풀었다 [...</t>
+          <t>성범죄 흉터를 ‘생존자의 훈장’으로 재정의하다</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/2026/03/19/20260319010001?wlog_tag3=naver</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1250174.html</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-18 12:25:54.863718+00:00</t>
+          <t>2026-03-19 12:26:21.751117+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>영국 배우 존 알포드가 미성년자 성폭행 혐의로 징역 8년 6개월을 선고받고 복역 중 교도소에서 숨진 채 발견되었습니다. 그는 14세, 15세 미성년자 소녀 두 명을 성폭행한 혐의로 유죄 판결을 받았습니다. 가해자의 사망으로 인해 민사상 손해배상 청구의 실효성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 법률 칼럼은 성범죄 사건에서 피고인이 혐의를 전면 부인할 경우, 피고인과 피해자의 진술이 충돌하게 되므로 기소 전 수사의 중요성을 강조하고 있습니다. 특히 피고인 측 변호인이 피해자 진술의 신빙성을 다툴 수 있음을 언급하며 철저한 초기 수사의 필요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>가해자가 이미 형사 처벌을 받고 복역 중 사망하여 형사 사건은 종결되었고, 민사상 손해배상 청구를 진행하기 어렵습니다. 피해자 수가 2명으로 집단적 피해에 해당하지 않으며, 가해자의 자력 또한 불분명합니다. 이는 '부적합 조건: 이미 종결된 사건' 및 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>해당 기사는 특정 성범죄 사건에 대한 보도가 아닌, 성범죄 사건의 '기소 전 수사'의 중요성을 다루는 법률 칼럼입니다. 소송금융 투자 검토를 위한 특정 피고인, 피해자, 피해 규모, 진행 단계 등 구체적인 정보가 전혀 없어 적합도 판단이 불가합니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>미성년자 성폭행한 50대 배우, 교도소서 숨진 채 발견…범죄 이력 보니...</t>
+          <t>[법률칼럼] 성범죄 사건 '기소 전 수사' 중요</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260318601001&amp;wlog_tag3=naver</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263585</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-18 00:28:35.064680+00:00</t>
+          <t>2026-03-19 00:22:08.271969+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>장경태 더불어민주당 의원</t>
+          <t>정준영</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 수사 및 수사심의위원회 진행 중</t>
+          <t>형사 재판 대법원 확정 판결 및 만기 출소</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>장경태 더불어민주당 의원이 성추행 혐의로 경찰 수사를 받는 가운데, 서울경찰청 수사심의위원회(수심위)가 장 의원의 요청으로 직권부의 심의를 열고 장 의원에게 직접 발언 기회를 주기로 했다. 고소인 측은 수심위 개최가 수사에 부당한 영향력을 행사하고 2차 가해를 유발한다며 반발하고 있으며, 전문가들은 이번 수심위 개최가 이례적이며 수사 지연을 초래할 수 있다고 지적한다.</t>
+          <t>가수 정준영이 술 취한 여성을 집단 성폭행하고 불법 촬영물을 유포한 혐의로 징역 5년을 선고받고 만기 출소했다. 이 사건은 '정준영 단톡방'으로 불리며 연예계 최악의 성범죄로 기록되었고, 피해자는 10명이 넘는 것으로 조사되었다. 정준영은 출소 후 해외에서 새 출발을 준비 중인 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 중 '증거가 있거나 확보 가능함'(영상 증거 언급)과 '이미 공적 절차가 진행 중임'(경찰 수사 및 수사심의위원회)에 해당한다. 그러나 상대방이 대기업/기관이 아닌 개인 국회의원이므로 '상대방에게 자력이 충분함' 조건에 미흡하며, '집단적 피해'나 '피해 규모가 큼' 조건에도 해당하지 않는다. 소송금융은 대규모 금전적 회수를 목표로 하기에, 이 사건은 투자 매력이 낮다.</t>
+          <t>형사 사건은 이미 대법원 판결로 종결되어 부적합 조건에 해당합니다. 또한, 피고인 정준영의 현재 자력 여부가 불확실하여 손해배상금 회수 가능성이 낮다는 점에서 기타 투자 어려운 이유가 있습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명 이상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>[단독]‘장경태 성추행 의혹’ 수심위, 장경태 진술 듣는다…제도 시행...</t>
+          <t>의식 잃은 여성 성폭행 뒤  재미있다 ...성범죄로 추락한 오디션 스타[뉴...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603180600121</t>
+          <t>https://www.mt.co.kr/society/2026/03/19/2026031711001334781</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-18 00:19:10.944022+00:00</t>
+          <t>2026-03-19 00:19:31.555415+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>형사 절차 완료 (유죄 확정 또는 합의)</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 20대 남성이 출소 7개월 만에 미성년자를 성폭행하고 불법 촬영한 사건입니다. 의정부지검은 지난해 10월 박모씨 등 2명을 구속 기소했으며, 박씨는 재판에서 혐의를 부인하고 있습니다.</t>
+          <t>이 기사는 검찰의 보완수사가 성범죄와 같이 진술 외 증거가 부족한 사건에서 진실을 규명하고 피해자의 억울함을 해소하는 데 얼마나 중요한 역할을 하는지 세 가지 사례를 통해 설명합니다. 경찰 수사 단계에서 놓치거나 불충분했던 부분을 검찰의 보완수사가 채워 최종적으로 유죄 판결을 이끌어냈습니다. 이는 형사사법 시스템의 완성도를 높이는 장치로서 보완수사권의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 증거가 충분하지만, 피고의 재정적 능력이 투자 적합도를 크게 저하시킵니다.</t>
+          <t>기사는 검찰의 보완수사 중요성을 설명하기 위해 이미 형사 절차가 완료된 과거 성범죄 사건들을 예시로 들고 있습니다. 소송금융은 현재 진행 중이거나 발생 예정인 민사 소송에 투자하므로, 이미 종결된 이 사건들은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>전자발찌 찬 상태로..  출소 7개월 만에 또 미성년자 성폭행한 20대男</t>
+          <t>“추행” “장난”… 덮일 뻔했던 성폭력, 보완수사로 억울함 풀었다 [...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603170636391515</t>
+          <t>https://www.seoul.co.kr/news/plan/2026/03/19/20260319010001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-17 00:24:54.222003+00:00</t>
+          <t>2026-03-18 12:25:54.863718+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>존 알포드 (사망)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>형사 유죄 판결 및 복역 중 사망</t>
+          <t>가해자 형사 처벌 후 복역 중 사망</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>영국 배우 존 알포드가 미성년자 성범죄로 징역 8년 6개월을 선고받고 복역 중 교도소에서 사망했습니다. 그는 BBC 드라마 'Grange Hill'에 출연하며 인기를 얻었던 배우로, 검찰은 그가 미성년자에게 술을 마시게 한 뒤 범행을 저질렀다고 주장했습니다.</t>
+          <t>영국 배우 존 알포드가 미성년자 성폭행 혐의로 징역 8년 6개월을 선고받고 복역 중 교도소에서 숨진 채 발견되었습니다. 그는 14세, 15세 미성년자 소녀 두 명을 성폭행한 혐의로 유죄 판결을 받았습니다. 가해자의 사망으로 인해 민사상 손해배상 청구의 실효성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>가해자(피고)인 존 알포드가 복역 중 사망하여, 소송 진행 및 손해배상금 회수 가능성이 매우 낮습니다. 비록 형사 유죄 판결로 책임은 명확하고 증거 확보가 용이하지만, 자력 있는 상대방 부재로 소송금융 투자에 부적합합니다.</t>
+          <t>가해자가 이미 형사 처벌을 받고 복역 중 사망하여 형사 사건은 종결되었고, 민사상 손해배상 청구를 진행하기 어렵습니다. 피해자 수가 2명으로 집단적 피해에 해당하지 않으며, 가해자의 자력 또한 불분명합니다. 이는 '부적합 조건: 이미 종결된 사건' 및 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>미성년 성범죄 저지른 유명 男 배우, 교도소서 사망 [DA할리우드]</t>
+          <t>미성년자 성폭행한 50대 배우, 교도소서 숨진 채 발견…범죄 이력 보니...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260316/133543065/1</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260318601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-16 12:30:19.186602+00:00</t>
+          <t>2026-03-18 00:28:35.064680+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>베어</t>
+          <t>장경태 더불어민주당 의원</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>형사 유죄 판결 및 배상금 지급 명령</t>
+          <t>경찰 수사 및 수사심의위원회 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>남성 스타 베어가 성범죄로 징역 21개월을 선고받고 피해자에게 약 850만 원의 배상금 지급 명령을 받았습니다. 조기 출소 후 18세 여성과 임신 소식을 전하며 논란이 되고 있으며, 이는 과거 사건의 후속 보도입니다.</t>
+          <t>장경태 더불어민주당 의원이 성추행 혐의로 경찰 수사를 받는 가운데, 서울경찰청 수사심의위원회(수심위)가 장 의원의 요청으로 직권부의 심의를 열고 장 의원에게 직접 발언 기회를 주기로 했다. 고소인 측은 수심위 개최가 수사에 부당한 영향력을 행사하고 2차 가해를 유발한다며 반발하고 있으며, 전문가들은 이번 수심위 개최가 이례적이며 수사 지연을 초래할 수 있다고 지적한다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 형사 유죄 판결로 증거가 충분하나(적합 조건 5), 피해 규모가 약 850만 원으로 소액이며(적합 조건 4 불충족) 집단적 피해가 아닌 개별 사건임(적합 조건 3 불충족). 소송금융 투자 대상으로서의 경제적 매력이 낮음.</t>
+          <t>적합 조건 중 '증거가 있거나 확보 가능함'(영상 증거 언급)과 '이미 공적 절차가 진행 중임'(경찰 수사 및 수사심의위원회)에 해당한다. 그러나 상대방이 대기업/기관이 아닌 개인 국회의원이므로 '상대방에게 자력이 충분함' 조건에 미흡하며, '집단적 피해'나 '피해 규모가 큼' 조건에도 해당하지 않는다. 소송금융은 대규모 금전적 회수를 목표로 하기에, 이 사건은 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>약 850만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>'성범죄 징역 21개월' 男스타, 조기 출소→18살女 임신…태아 사진 공개</t>
+          <t>[단독]‘장경태 성추행 의혹’ 수심위, 장경태 진술 듣는다…제도 시행...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=518128</t>
+          <t>https://www.khan.co.kr/article/202603180600121</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-16 12:28:45.719647+00:00</t>
+          <t>2026-03-18 00:19:10.944022+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>박모씨 외 1명</t>
+        </is>
+      </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 및 구속 상태</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>30대 남성이 SNS를 통해 10대 여성을 유인하여 성매매를 하고 불법 촬영한 뒤, 해당 영상으로 약 2년 6개월간 협박하며 추가 사진을 요구한 혐의로 구속 송치되었습니다. 이 남성은 아동·청소년의 성보호에 관한 법률 및 성폭력범죄의 처벌 등에 관한 특례법 위반 등 혐의를 받고 있습니다.</t>
+          <t>전자발찌를 착용한 20대 남성이 출소 7개월 만에 미성년자를 성폭행하고 불법 촬영한 사건입니다. 의정부지검은 지난해 10월 박모씨 등 2명을 구속 기소했으며, 박씨는 재판에서 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5) 검찰 송치 등 공적 절차가 진행 중이나(적합 조건 6), 상대방이 개인으로 자력 확보가 불확실하고(적합 조건 2 미충족) 단일 피해 사례로 집단적 피해에 해당하지 않아(적합 조건 3 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방이 개인으로 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 증거가 충분하지만, 피고의 재정적 능력이 투자 적합도를 크게 저하시킵니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>미성년자 성매매·불법촬영물 협박 30대 남성 구속 송치</t>
+          <t>전자발찌 찬 상태로..  출소 7개월 만에 또 미성년자 성폭행한 20대男</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6807847_36918.html</t>
+          <t>http://www.fnnews.com/news/202603170636391515</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-16 12:22:43.360596+00:00</t>
+          <t>2026-03-17 00:24:54.222003+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>존 알포드 (사망)</t>
+        </is>
+      </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>가해자 사망으로 형사 절차 종결, 아버지의 살인 사건도 판결 확정</t>
+          <t>형사 유죄 판결 및 복역 중 사망</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>1984년 10살 아들을 성폭행한 범인을 아버지가 재판장 앞에서 살해한 사건. 가해자는 사망했으며, 아버지는 과실치사 혐의로 집행유예를 선고받았다. 피해 아동은 성인이 되어 아동학대 피해 예방 활동을 하고 있다.</t>
+          <t>영국 배우 존 알포드가 미성년자 성범죄로 징역 8년 6개월을 선고받고 복역 중 교도소에서 사망했습니다. 그는 BBC 드라마 'Grange Hill'에 출연하며 인기를 얻었던 배우로, 검찰은 그가 미성년자에게 술을 마시게 한 뒤 범행을 저질렀다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>가해자가 이미 사망하여 소송 진행이 불가능하며, 사건 발생 시점(1984년)이 매우 오래되어 소송금융 투자 대상으로서의 신규성이 없음. 이는 '부적합 조건: 이미 종결된 사건'에 해당한다.</t>
+          <t>가해자(피고)인 존 알포드가 복역 중 사망하여, 소송 진행 및 손해배상금 회수 가능성이 매우 낮습니다. 비록 형사 유죄 판결로 책임은 명확하고 증거 확보가 용이하지만, 자력 있는 상대방 부재로 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1명 (기사 내 특정 피해자 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>6개월 간 추행하더니 성폭행까지...10살 아들 강간범 살해한 아빠 [뉴스...</t>
+          <t>미성년 성범죄 저지른 유명 男 배우, 교도소서 사망 [DA할리우드]</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/16/2026031215514218310</t>
+          <t>https://sports.donga.com/ent/article/all/20260316/133543065/1</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-16 00:22:12.684523+00:00</t>
+          <t>2026-03-16 12:30:19.186602+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>베어</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>형사 유죄 판결 및 배상금 지급 명령</t>
+        </is>
+      </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>배우 정은채가 드라마 'L J'에서 여성 대상 범죄 피해자 전문 로펌 대표 강신재 역을 맡아 활약했으며, 드라마는 최근 자체 최고 시청률을 기록하며 종영했다는 내용의 기사입니다.</t>
+          <t>남성 스타 베어가 성범죄로 징역 21개월을 선고받고 피해자에게 약 850만 원의 배상금 지급 명령을 받았습니다. 조기 출소 후 18세 여성과 임신 소식을 전하며 논란이 되고 있으며, 이는 과거 사건의 후속 보도입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마의 내용과 시청률에 대한 보도입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 유죄 판결로 증거가 충분하나(적합 조건 5), 피해 규모가 약 850만 원으로 소액이며(적합 조건 4 불충족) 집단적 피해가 아닌 개별 사건임(적합 조건 3 불충족). 소송금융 투자 대상으로서의 경제적 매력이 낮음.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 850만 원</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>'성범죄 피해자 전문 로펌' 정은채  도망 다녔다, 가장 오래 고민…책임...</t>
+          <t>'성범죄 징역 21개월' 男스타, 조기 출소→18살女 임신…태아 사진 공개</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122974</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=518128</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-15 12:23:24.257525+00:00</t>
+          <t>2026-03-16 12:28:45.719647+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>드라마 종영. 드라마 내에서는 성 착취 앱 관련 비리 심판 및 성매매 혐의 벌금형 선고. 이후 가해자들이 원고가 되어 천문학적 위약금 집단소송 제기.</t>
+          <t>경찰 수사 완료, 검찰 송치 및 구속 상태</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>ENA 월화드라마 '아너: 그녀들의 법정'은 성 착취 앱 '커넥트인' 관련 권력형 비리와 성매매 카르텔에 맞서는 세 여성 변호사의 이야기를 다룬다. 드라마 속에서는 비리에 대한 심판과 벌금형이 선고되었으나, 현실은 크게 바뀌지 않고 새로운 피해자가 발생하며, 가해자들이 오히려 천문학적 위약금의 집단소송을 제기하는 등 미해결된 이야기로 마무리된다.</t>
+          <t>30대 남성이 SNS를 통해 10대 여성을 유인하여 성매매를 하고 불법 촬영한 뒤, 해당 영상으로 약 2년 6개월간 협박하며 추가 사진을 요구한 혐의로 구속 송치되었습니다. 이 남성은 아동·청소년의 성보호에 관한 법률 및 성폭력범죄의 처벌 등에 관한 특례법 위반 등 혐의를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'의 줄거리와 배우 인터뷰를 다루고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5) 검찰 송치 등 공적 절차가 진행 중이나(적합 조건 6), 상대방이 개인으로 자력 확보가 불확실하고(적합 조건 2 미충족) 단일 피해 사례로 집단적 피해에 해당하지 않아(적합 조건 3 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>[인터뷰] 정은채  '아너' 강신재 연기하며 타협하고 싶지 않았다</t>
+          <t>미성년자 성매매·불법촬영물 협박 30대 남성 구속 송치</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>digitalchosun.dizzo.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://digitalchosun.dizzo.com/site/data/html_dir/2026/03/13/2026031380186.html</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6807847_36918.html</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-14 00:45:05.665780+00:00</t>
+          <t>2026-03-16 12:22:43.360596+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
-      <c r="D69" t="inlineStr"/>
-      <c r="E69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>가해자 사망으로 형사 절차 종결, 아버지의 살인 사건도 판결 확정</t>
+        </is>
+      </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>해당 기사는 배우 정은채가 드라마 '아너'에서 성범죄 피해자들을 대변하는 변호사 강신재 역을 맡은 소감을 밝힌 인터뷰 내용입니다. 실제 발생한 사건이 아닌 드라마 속 가상의 이야기를 다루고 있어 소송금융 투자 검토 대상이 아닙니다.</t>
+          <t>1984년 10살 아들을 성폭행한 범인을 아버지가 재판장 앞에서 살해한 사건. 가해자는 사망했으며, 아버지는 과실치사 혐의로 집행유예를 선고받았다. 피해 아동은 성인이 되어 아동학대 피해 예방 활동을 하고 있다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>제공된 기사는 배우의 인터뷰로, 드라마 속 가상의 사건을 다루고 있어 실제 소송금융 투자 대상이 될 수 없습니다. (부적합 조건: 실제 사건 아님)</t>
+          <t>가해자가 이미 사망하여 소송 진행이 불가능하며, 사건 발생 시점(1984년)이 매우 오래되어 소송금융 투자 대상으로서의 신규성이 없음. 이는 '부적합 조건: 이미 종결된 사건'에 해당한다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (기사 내 특정 피해자 기준)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>정은채 “강신재로 대리 만족…법카 날리는 어른 닮고파” [인터뷰②]</t>
+          <t>6개월 간 추행하더니 성폭행까지...10살 아들 강간범 살해한 아빠 [뉴스...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987941</t>
+          <t>https://www.mt.co.kr/society/2026/03/16/2026031215514218310</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-14 00:26:41.834824+00:00</t>
+          <t>2026-03-16 00:22:12.684523+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
-      <c r="D70" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
-          <t>강간 사건 피해자가 사망하자 경찰이 불송치 결정을 내렸으나, 피해자 모친의 이의신청으로 검찰이 사건을 송치받아 보완수사를 진행 중이다. 검찰은 필적 감정과 휴대전화 음성파일 확보 등 추가 증거 확보에 나섰다. 이 사건은 보완수사권의 중요성을 보여주는 사례로 언급되었다.</t>
+          <t>배우 정은채가 드라마 'L J'에서 여성 대상 범죄 피해자 전문 로펌 대표 강신재 역을 맡아 활약했으며, 드라마는 최근 자체 최고 시청률을 기록하며 종영했다는 내용의 기사입니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>상대방이 특정된 개인이므로 자력 부족 가능성이 높고 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건임 (적합 조건 3 미충족). 기사 내용만으로는 예상 피해 금액을 특정하기 어려워 (적합 조건 4 미충족) 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮아 부적합함. 비록 검찰 수사라는 공적 절차가 진행 중이고 증거 확보 노력이 있으나, 투자 매력이 낮음.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마의 내용과 시청률에 대한 보도입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>보완수사권은 사법적 안전장치</t>
+          <t>'성범죄 피해자 전문 로펌' 정은채  도망 다녔다, 가장 오래 고민…책임...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217659</t>
+          <t>https://www.xportsnews.com/article/2122974</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-14 00:21:17.545614+00:00</t>
+          <t>2026-03-15 12:23:24.257525+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>이씨</t>
+          <t>커넥트인 회원들 및 성매매 카르텔</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>대법원 확정 판결 이후 헌법재판소에 재판소원 청구</t>
+          <t>드라마 종영. 드라마 내에서는 성 착취 앱 관련 비리 심판 및 성매매 혐의 벌금형 선고. 이후 가해자들이 원고가 되어 천문학적 위약금 집단소송 제기.</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>유튜버 쯔양을 협박하고 성추행한 혐의로 대법원에서 유죄 확정 판결을 받은 이씨가 헌법재판소에 재판소원을 청구했다. 헌재가 이를 받아들여 정식 심리에 돌입할 경우, 피해자인 쯔양이 다시 심판대에 오를 수 있다.</t>
+          <t>ENA 월화드라마 '아너: 그녀들의 법정'은 성 착취 앱 '커넥트인' 관련 권력형 비리와 성매매 카르텔에 맞서는 세 여성 변호사의 이야기를 다룬다. 드라마 속에서는 비리에 대한 심판과 벌금형이 선고되었으나, 현실은 크게 바뀌지 않고 새로운 피해자가 발생하며, 가해자들이 오히려 천문학적 위약금의 집단소송을 제기하는 등 미해결된 이야기로 마무리된다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 대법원 확정 판결로 법적 싸움이 종결되었으며, 재판소원은 일반적인 소송금융 투자 대상이 되는 신규 소송이나 진행 중인 소송이 아니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'의 줄거리와 배우 인터뷰를 다루고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>성추행범도 협박범도 “4심 받겠다”</t>
+          <t>[인터뷰] 정은채  '아너' 강신재 연기하며 타협하고 싶지 않았다</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>digitalchosun.dizzo.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/14/R4GH3P6Q4FDJJOVNSMX6SUBJ54/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://digitalchosun.dizzo.com/site/data/html_dir/2026/03/13/2026031380186.html</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-14 00:18:59.766313+00:00</t>
+          <t>2026-03-14 00:45:05.665780+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
-          <t>배우 이청아의 드라마 '아너: 그녀들의 법정' 종영 인터뷰 기사입니다. 드라마 줄거리상 '커넥트인' 회원들이 권력형 비리와 성매매 카르텔로 인한 성착취 피해를 주장하며 집단 소송을 제기하는 내용이 언급됩니다. 하지만 이는 실제 사건이 아닌 드라마의 허구적 내용입니다.</t>
+          <t>해당 기사는 배우 정은채가 드라마 '아너'에서 성범죄 피해자들을 대변하는 변호사 강신재 역을 맡은 소감을 밝힌 인터뷰 내용입니다. 실제 발생한 사건이 아닌 드라마 속 가상의 이야기를 다루고 있어 소송금융 투자 검토 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>본 기사는 배우의 드라마 종영 인터뷰로, 소송금융 투자 대상이 될 수 있는 실제 사건이 아닌 드라마의 줄거리를 다루고 있습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>제공된 기사는 배우의 인터뷰로, 드라마 속 가상의 사건을 다루고 있어 실제 소송금융 투자 대상이 될 수 없습니다. (부적합 조건: 실제 사건 아님)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[조이人]① '아너' 이청아  평평한 삶, 뜨겁고 정신없어졌다</t>
+          <t>정은채 “강신재로 대리 만족…법카 날리는 어른 닮고파” [인터뷰②]</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1948726</t>
+          <t>https://www.mk.co.kr/article/11987941</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-13 12:49:27.685372+00:00</t>
+          <t>2026-03-14 00:26:41.834824+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>검찰 구속기소 및 형사 절차 진행 중</t>
+          <t>경찰 불송치 결정 후 검찰 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>광주지검이 미성년자 성폭행 및 성착취물 제작 혐의로 40대 남성 A씨를 구속기소했습니다. 검찰은 경찰로부터 사건을 송치받아 보완 수사를 진행하며 A씨가 피해자의 나이를 알고도 범행한 정황을 확인, 처벌 수위가 높은 미성년자의제강간 혐의를 적용했습니다.</t>
+          <t>강간 사건 피해자가 사망하자 경찰이 불송치 결정을 내렸으나, 피해자 모친의 이의신청으로 검찰이 사건을 송치받아 보완수사를 진행 중이다. 검찰은 필적 감정과 휴대전화 음성파일 확보 등 추가 증거 확보에 나섰다. 이 사건은 보완수사권의 중요성을 보여주는 사례로 언급되었다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속기소로 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 소송 상대방이 개인으로 자력 확인이 어렵고(부적합 조건), 집단적 피해가 아니며 피해 규모(금액) 추정이 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>상대방이 특정된 개인이므로 자력 부족 가능성이 높고 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건임 (적합 조건 3 미충족). 기사 내용만으로는 예상 피해 금액을 특정하기 어려워 (적합 조건 4 미충족) 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮아 부적합함. 비록 검찰 수사라는 공적 절차가 진행 중이고 증거 확보 노력이 있으나, 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>광주지검, 미성년자 성폭행·성착취물 제작 40대 구속기소</t>
+          <t>보완수사권은 사법적 안전장치</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072007</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217659</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-13 12:35:19.912974+00:00</t>
+          <t>2026-03-14 00:21:17.545614+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>이씨</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>준강간 혐의 무죄 선고</t>
+          <t>대법원 확정 판결 이후 헌법재판소에 재판소원 청구</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>법무법인 태창의 조형래, 조우영 변호사가 준강간 혐의로 기소된 피고인에게 무죄를 이끌어낸 사례입니다. 사건 발생 7년 후 고소가 이루어져 객관적 증거가 부족한 상황에서, 변호인단은 피해자 진술의 논리적 허점을 공략하여 재판부로부터 공소사실이 증명되지 않았다는 판단을 받았습니다.</t>
+          <t>유튜버 쯔양을 협박하고 성추행한 혐의로 대법원에서 유죄 확정 판결을 받은 이씨가 헌법재판소에 재판소원을 청구했다. 헌재가 이를 받아들여 정식 심리에 돌입할 경우, 피해자인 쯔양이 다시 심판대에 오를 수 있다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>해당 기사는 준강간 혐의 형사사건에서 피고인이 무죄를 선고받아 종결된 사례를 다루고 있습니다. 이미 형사 재판에서 공소사실이 합리적 의심 없이 증명되지 않았다고 판단되었으므로, 피해자가 민사상 손해배상을 청구하더라도 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 대법원 확정 판결로 법적 싸움이 종결되었으며, 재판소원은 일반적인 소송금융 투자 대상이 되는 신규 소송이나 진행 중인 소송이 아니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>중형에 처할 위기의 성범죄 사건 피고인을 구한 조형래, 조우영 형사전...</t>
+          <t>성추행범도 협박범도 “4심 받겠다”</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>jeonmin.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=435754</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/14/R4GH3P6Q4FDJJOVNSMX6SUBJ54/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-13 12:28:56.300980+00:00</t>
+          <t>2026-03-14 00:18:59.766313+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
-      <c r="E75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>배우 이청아가 ENA 월화드라마 '아너 : 그녀들의 법정' 출연 소감을 밝힌 인터뷰 기사입니다. 드라마는 성범죄 피해자 변호 전문 로펌의 세 여성 변호사가 과거의 스캔들에 맞서는 미스터리 추적극을 다룹니다. 실제 사건이 아닌 드라마 내용에 대한 보도입니다.</t>
+          <t>배우 이청아의 드라마 '아너: 그녀들의 법정' 종영 인터뷰 기사입니다. 드라마 줄거리상 '커넥트인' 회원들이 권력형 비리와 성매매 카르텔로 인한 성착취 피해를 주장하며 집단 소송을 제기하는 내용이 언급됩니다. 하지만 이는 실제 사건이 아닌 드라마의 허구적 내용입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>해당 기사는 배우의 드라마 출연 소감 인터뷰로, 실제 발생한 법적 분쟁이나 사건에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단할 수 없습니다.</t>
+          <t>본 기사는 배우의 드라마 종영 인터뷰로, 소송금융 투자 대상이 될 수 있는 실제 사건이 아닌 드라마의 줄거리를 다루고 있습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[인터뷰②] 이청아  매번 사고치는데 수습도 잘해..비겁하지 않아 만족...</t>
+          <t>[조이人]① '아너' 이청아  평평한 삶, 뜨겁고 정신없어졌다</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-12/202603120100081110005700</t>
+          <t>http://www.joynews24.com/view/1948726</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-13 00:24:05.635240+00:00</t>
+          <t>2026-03-13 12:49:27.685372+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>검찰 구속기소 및 형사 절차 진행 중</t>
+        </is>
+      </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>해당 기사는 성범죄 사건에서 피해자 진술의 중요성과 피고인의 이익을 고려하는 원칙 사이의 균형에 대한 법률 칼럼입니다. 특정 사건이나 소송 진행 상황을 다루는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 정보는 포함되어 있지 않습니다.</t>
+          <t>광주지검이 미성년자 성폭행 및 성착취물 제작 혐의로 40대 남성 A씨를 구속기소했습니다. 검찰은 경찰로부터 사건을 송치받아 보완 수사를 진행하며 A씨가 피해자의 나이를 알고도 범행한 정황을 확인, 처벌 수위가 높은 미성년자의제강간 혐의를 적용했습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 성범죄 사실인정에 관한 법률 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속기소로 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 소송 상대방이 개인으로 자력 확인이 어렵고(부적합 조건), 집단적 피해가 아니며 피해 규모(금액) 추정이 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>[법률칼럼] 성범죄 사실인정에 관한 판결</t>
+          <t>광주지검, 미성년자 성폭행·성착취물 제작 40대 구속기소</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262169</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072007</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-12 00:21:12.340893+00:00</t>
+          <t>2026-03-13 12:35:19.912974+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>드라마 속 형사 소송 1심 판결 후 민사 소송 진행 중 및 특별법 발의 촉구</t>
+          <t>준강간 혐의 무죄 선고</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'은 비밀 성매매 어플 '커넥트인'을 통해 벌어진 디지털 성착취 사건을 다룬다. 여성 변호사 3인방이 가해자 백태주와 시스템에 맞서 싸우며, 형사 소송 이후 민사 소송을 준비하고 특별법 발의를 촉구하는 내용으로 종영했다. 이 사건은 드라마의 가상 시나리오이므로 실제 소송금융 투자 대상이 될 수 없다.</t>
+          <t>법무법인 태창의 조형래, 조우영 변호사가 준강간 혐의로 기소된 피고인에게 무죄를 이끌어낸 사례입니다. 사건 발생 7년 후 고소가 이루어져 객관적 증거가 부족한 상황에서, 변호인단은 피해자 진술의 논리적 허점을 공략하여 재판부로부터 공소사실이 증명되지 않았다는 판단을 받았습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>본 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 종영 소식을 다루고 있으며, 언급된 '커넥트인' 성매매 스캔들은 드라마 속 가상의 사건입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 준강간 혐의 형사사건에서 피고인이 무죄를 선고받아 종결된 사례를 다루고 있습니다. 이미 형사 재판에서 공소사실이 합리적 의심 없이 증명되지 않았다고 판단되었으므로, 피해자가 민사상 손해배상을 청구하더라도 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>‘아너’ 자체 최고 4.9%로 종영…연우진 세계 무너졌다 [TV핫스팟]</t>
+          <t>중형에 처할 위기의 성범죄 사건 피고인을 구한 조형래, 조우영 형사전...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260311503291</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=435754</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-11 00:48:13.656068+00:00</t>
+          <t>2026-03-13 12:28:56.300980+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
-      <c r="E78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마 내용)</t>
+        </is>
+      </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'이 자체 최고 시청률 4.7%를 기록하며 종영했다. 이 드라마는 성착취 플랫폼 '커넥트인'을 매개로 한 구조적 성범죄에 맞서는 세 여성 변호사의 이야기를 다루며, 현실적인 '끝나지 않은 싸움'이라는 메시지를 남겼다.</t>
+          <t>배우 이청아가 ENA 월화드라마 '아너 : 그녀들의 법정' 출연 소감을 밝힌 인터뷰 기사입니다. 드라마는 성범죄 피해자 변호 전문 로펌의 세 여성 변호사가 과거의 스캔들에 맞서는 미스터리 추적극을 다룹니다. 실제 사건이 아닌 드라마 내용에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 종영 소식과 내용 요약을 다루고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 사건에 대한 정보가 전혀 포함되어 있지 않아 부적합합니다.</t>
+          <t>해당 기사는 배우의 드라마 출연 소감 인터뷰로, 실제 발생한 법적 분쟁이나 사건에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>'아너', 찬란하고 명예로운 연대…자체 최고 4.7% 종영</t>
+          <t>[인터뷰②] 이청아  매번 사고치는데 수습도 잘해..비겁하지 않아 만족...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02925766645382336</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-12/202603120100081110005700</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-11 00:25:51.962199+00:00</t>
+          <t>2026-03-13 00:24:05.635240+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>컬리 김슬아 대표의 남편이자 외식 브랜드 대표인 정 모 씨가 수습 직원을 성추행한 혐의로 재판에 넘겨져 징역형의 집행유예가 구형되었다. 정 씨는 혐의를 인정하고 피해자와 합의하여 처벌불원서를 제출했으며, 피해 회복을 위해 노력했다고 밝혔다. 다음 달 선고가 예정되어 있다.</t>
+          <t>해당 기사는 성범죄 사건에서 피해자 진술의 중요성과 피고인의 이익을 고려하는 원칙 사이의 균형에 대한 법률 칼럼입니다. 특정 사건이나 소송 진행 상황을 다루는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>피고인이 혐의를 인정하고(적합 조건 1, 5) 형사 재판이 진행 중이나(적합 조건 6), 피해자와 이미 합의에 이르러 처벌불원서를 제출받았다는 점이 소송금융 투자 대상으로서의 민사 소송 실익을 크게 감소시킨다. 피해 회복을 위한 노력이 있었고 합의가 이루어졌으므로, 추가적인 손해배상 청구 가능성이 낮아 투자 적합도가 낮다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 성범죄 사실인정에 관한 법률 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>컬리 대표 남편, 성추행 혐의 인정 “피해자, 정직원 채용 등 노력”</t>
+          <t>[법률칼럼] 성범죄 사실인정에 관한 판결</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11573619?ref=naver</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262169</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-11 00:20:33.961547+00:00</t>
+          <t>2026-03-12 00:21:12.340893+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
-      <c r="D80" t="inlineStr"/>
-      <c r="E80" t="inlineStr"/>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>드라마 속 형사 소송 1심 판결 후 민사 소송 진행 중 및 특별법 발의 촉구</t>
+        </is>
+      </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>이 기사는 ENA 드라마 '아너: 그녀들의 법정'의 11회 줄거리와 시청률을 다루는 리뷰 기사입니다. 과거 성상납 사건과 비밀 성매매 앱 '커넥트인'을 둘러싼 복수극이 주요 내용이며, 등장인물들의 갈등과 진실 추적 과정을 상세히 묘사하고 있습니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'은 비밀 성매매 어플 '커넥트인'을 통해 벌어진 디지털 성착취 사건을 다룬다. 여성 변호사 3인방이 가해자 백태주와 시스템에 맞서 싸우며, 형사 소송 이후 민사 소송을 준비하고 특별법 발의를 촉구하는 내용으로 종영했다. 이 사건은 드라마의 가상 시나리오이므로 실제 소송금융 투자 대상이 될 수 없다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'의 줄거리를 다룬 리뷰 기사입니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건에는 투자할 수 없습니다.</t>
+          <t>본 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 종영 소식을 다루고 있으며, 언급된 '커넥트인' 성매매 스캔들은 드라마 속 가상의 사건입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>연우진, 성상납 피해자 동생이었다...'아너' 최종회 직전 자체 최고 시청...</t>
+          <t>‘아너’ 자체 최고 4.9%로 종영…연우진 세계 무너졌다 [TV핫스팟]</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112757611</t>
+          <t>https://www.sportsworldi.com/newsView/20260311503291</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-10 00:30:09.362766+00:00</t>
+          <t>2026-03-11 00:48:13.656068+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>박사방 운영자 조주빈이 교도소에서 블로그를 운영하며 피해자들에게 2차 가해 논란이 일자 결국 블로그를 폐쇄했습니다. 조주빈은 2019년부터 2020년까지 아동·청소년 등 여성 수십 명을 협박해 성착취 영상물을 제작하고 유포한 혐의로 복역 중입니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'이 자체 최고 시청률 4.7%를 기록하며 종영했다. 이 드라마는 성착취 플랫폼 '커넥트인'을 매개로 한 구조적 성범죄에 맞서는 세 여성 변호사의 이야기를 다루며, 현실적인 '끝나지 않은 싸움'이라는 메시지를 남겼다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해자 수 많음), 5(증거 확보 가능)에 해당하나, 피고인 조주빈은 개인으로 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 결정적인 부적합 요인입니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 종영 소식과 내용 요약을 다루고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 사건에 대한 정보가 전혀 포함되어 있지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>'박사방' 조주빈, 교도소서 받은 상장 자랑… 결국 블로그 폐쇄</t>
+          <t>'아너', 찬란하고 명예로운 연대…자체 최고 4.7% 종영</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031007220004925?did=NA</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02925766645382336</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-10 00:26:45.499376+00:00</t>
+          <t>2026-03-11 00:25:51.962199+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>정 모 씨</t>
+        </is>
+      </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>기사 본문 손상으로 상세 파악 불가</t>
+          <t>형사 재판 진행 중, 선고 예정. 피해자와 합의 및 처벌불원서 제출.</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>여성 12명을 대상으로 한 연쇄 성추행 사건이 보도되었으며, 이에 대해 김동현, 박하선 등 공인들이 분노를 표했습니다. 기사 본문이 손상되어 사건의 구체적인 진행 상황이나 피해 규모 등 상세 정보는 파악하기 어렵습니다.</t>
+          <t>컬리 김슬아 대표의 남편이자 외식 브랜드 대표인 정 모 씨가 수습 직원을 성추행한 혐의로 재판에 넘겨져 징역형의 집행유예가 구형되었다. 정 씨는 혐의를 인정하고 피해자와 합의하여 처벌불원서를 제출했으며, 피해 회복을 위해 노력했다고 밝혔다. 다음 달 선고가 예정되어 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 정확한 분석이 어려우나, 제목에 따르면 상대방이 연쇄 성추행범이라는 개인으로 특정되어 소송금융의 핵심 조건인 상대방의 충분한 자력(적합 조건 2)을 기대하기 어렵습니다. 비록 다수의 피해자(12명)가 존재하지만(적합 조건 3), 개인을 상대로 한 손해배상 청구의 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>피고인이 혐의를 인정하고(적합 조건 1, 5) 형사 재판이 진행 중이나(적합 조건 6), 피해자와 이미 합의에 이르러 처벌불원서를 제출받았다는 점이 소송금융 투자 대상으로서의 민사 소송 실익을 크게 감소시킨다. 피해 회복을 위한 노력이 있었고 합의가 이루어졌으므로, 추가적인 손해배상 청구 가능성이 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>여성 12명 노린 연쇄 성추행범에 김동현 분노,박하선 김풍 반응은?(히든...</t>
+          <t>컬리 대표 남편, 성추행 혐의 인정 “피해자, 정직원 채용 등 노력”</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603090835191210</t>
+          <t>https://www.munhwa.com/article/11573619?ref=naver</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-09 00:26:52.065404+00:00</t>
+          <t>2026-03-11 00:20:33.961547+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
-      <c r="D83" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>배우 조민기의 '미투' 의혹이 제기된 지 8주기가 되었다는 기사입니다. 조민기는 경찰 조사를 앞두고 사망했으며, 피해자들은 그의 사망 소식에 대한 복잡한 심경을 토로했습니다. 이 사건은 피의자의 사망으로 인해 법적 절차가 중단된 상태입니다.</t>
+          <t>이 기사는 ENA 드라마 '아너: 그녀들의 법정'의 11회 줄거리와 시청률을 다루는 리뷰 기사입니다. 과거 성상납 사건과 비밀 성매매 앱 '커넥트인'을 둘러싼 복수극이 주요 내용이며, 등장인물들의 갈등과 진실 추적 과정을 상세히 묘사하고 있습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>피의자(조민기)의 사망으로 인해 경찰 조사가 중단되었으며, 이는 사실상 사건의 형사적 종결을 의미합니다. 민사상 손해배상 청구가 이론적으로 가능할 수 있으나, 피고가 사망하여 책임 입증 및 배상금 확보에 상당한 어려움이 예상되어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'의 줄거리를 다룬 리뷰 기사입니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건에는 투자할 수 없습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>“경찰 조사 앞두고 돌연 사망”…‘미투’ 조민기 8주기</t>
+          <t>연우진, 성상납 피해자 동생이었다...'아너' 최종회 직전 자체 최고 시청...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982293</t>
+          <t>http://www.osen.co.kr/article/G1112757611</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-09 00:25:27.118632+00:00</t>
+          <t>2026-03-10 00:30:09.362766+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>조주빈</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인한 경찰 수사 중단 및 형사 절차 종결</t>
+          <t>형사 재판 종결 및 복역 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>배우 故 조민기가 성추행 혐의로 경찰 조사를 앞두고 사망한 지 8년이 되었다. 그는 사망 전 자신의 잘못을 인정하고 피해자들에게 사과하며 법적, 사회적 책임을 회피하지 않겠다고 밝혔었다. 이 사건은 그의 사망으로 인해 형사 절차가 종결되었다.</t>
+          <t>박사방 운영자 조주빈이 교도소에서 블로그를 운영하며 피해자들에게 2차 가해 논란이 일자 결국 블로그를 폐쇄했습니다. 조주빈은 2019년부터 2020년까지 아동·청소년 등 여성 수십 명을 협박해 성착취 영상물을 제작하고 유포한 혐의로 복역 중입니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 가해자가 경찰 조사 직전 사망하여 형사 절차가 종결되었고, 8년이 경과하여 민사 소송 제기 또한 시효 문제 및 가해자 사망으로 인한 복잡성으로 인해 소송금융 투자 대상으로 부적합함.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해자 수 많음), 5(증거 확보 가능)에 해당하나, 피고인 조주빈은 개인으로 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 결정적인 부적합 요인입니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>故 조민기, 오늘(9일) 8주기…성추행 경찰 조사 앞두고 사망</t>
+          <t>'박사방' 조주빈, 교도소서 받은 상장 자랑… 결국 블로그 폐쇄</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15996703</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031007220004925?did=NA</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-09 00:23:01.546659+00:00</t>
+          <t>2026-03-10 00:26:45.499376+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>피고인 사망으로 인한 공소권 없음 종결</t>
+          <t>기사 본문 손상으로 상세 파악 불가</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>배우 조민기가 2018년 #MeToo 폭로로 성추행 가해자로 지목되었으나, 사망으로 인해 형사 사건은 '공소권 없음'으로 종결되었다. 그는 생전에 자신의 잘못에 대해 사과하며 법적, 사회적 책임을 회피하지 않겠다고 밝혔으나, 사건은 그의 사망으로 마무리되었다.</t>
+          <t>여성 12명을 대상으로 한 연쇄 성추행 사건이 보도되었으며, 이에 대해 김동현, 박하선 등 공인들이 분노를 표했습니다. 기사 본문이 손상되어 사건의 구체적인 진행 상황이나 피해 규모 등 상세 정보는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>주요 피고인인 조민기가 사망하여 형사 사건이 '공소권 없음'으로 종결되었으므로 (부적합 조건: 이미 종결된 사건), 민사 소송의 경우에도 상대방 특정 및 자력 확보에 어려움이 예상됩니다 (적합 조건: 상대방 책임 명확성, 상대방 자력 부족). 또한, 사건 발생 시점이 오래되어 소멸시효 문제도 발생할 수 있어 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>기사 본문이 손상되어 정확한 분석이 어려우나, 제목에 따르면 상대방이 연쇄 성추행범이라는 개인으로 특정되어 소송금융의 핵심 조건인 상대방의 충분한 자력(적합 조건 2)을 기대하기 어렵습니다. 비록 다수의 피해자(12명)가 존재하지만(적합 조건 3), 개인을 상대로 한 손해배상 청구의 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>12명</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>조민기, 사망 8주기…‘미투’ 가해자 지목 ‘공소권 없음’ 종결</t>
+          <t>여성 12명 노린 연쇄 성추행범에 김동현 분노,박하선 김풍 반응은?(히든...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982281</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603090835191210</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-09 00:22:30.070915+00:00</t>
+          <t>2026-03-09 00:26:52.065404+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인한 공소권 없음 종결</t>
+          <t>피의자 사망으로 경찰 조사 중단</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>배우 고 조민기가 청주대 연극학과 교수로 재직 중 제자들을 성추행했다는 '미투' 의혹에 휩싸였다. 그는 의혹을 부인하다 학생들의 폭로가 쏟아지자 사과했으나, 경찰 소환을 사흘 앞두고 사망하여 사건은 '공소권 없음'으로 종결되었다. 사망 8주기를 맞아 기사가 보도되었다.</t>
+          <t>배우 조민기의 '미투' 의혹이 제기된 지 8주기가 되었다는 기사입니다. 조민기는 경찰 조사를 앞두고 사망했으며, 피해자들은 그의 사망 소식에 대한 복잡한 심경을 토로했습니다. 이 사건은 피의자의 사망으로 인해 법적 절차가 중단된 상태입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인해 형사 사건이 '공소권 없음'으로 종결되어 부적합 조건(이미 종결된 사건)에 해당합니다. 이미 사건이 종결되었고, 8년이라는 시간이 흘러 민사 소송을 제기하더라도 증거 확보 및 손해배상 청구의 실익이 매우 낮을 것으로 판단됩니다.</t>
+          <t>피의자(조민기)의 사망으로 인해 경찰 조사가 중단되었으며, 이는 사실상 사건의 형사적 종결을 의미합니다. 민사상 손해배상 청구가 이론적으로 가능할 수 있으나, 피고가 사망하여 책임 입증 및 배상금 확보에 상당한 어려움이 예상되어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>故 조민기, ‘미투’ 성추행 의혹 속 별세…오늘 사망 8주기</t>
+          <t>“경찰 조사 앞두고 돌연 사망”…‘미투’ 조민기 8주기</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1591764?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11982293</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-09 00:20:50.489749+00:00</t>
+          <t>2026-03-09 00:25:27.118632+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>주요 가해자 사망으로 인한 사건 종결</t>
+          <t>가해자 사망으로 인한 경찰 수사 중단 및 형사 절차 종결</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>故 조민기의 '미투' 논란 8주기를 맞아 피해자들이 2차 가해로 인한 고통을 호소하고 있다는 내용의 기사입니다. 조민기는 성추행 논란 이후 사망했으며, 피해자들은 그의 사망 소식 이후에도 정신적 고통을 겪고 있습니다.</t>
+          <t>배우 故 조민기가 성추행 혐의로 경찰 조사를 앞두고 사망한 지 8년이 되었다. 그는 사망 전 자신의 잘못을 인정하고 피해자들에게 사과하며 법적, 사회적 책임을 회피하지 않겠다고 밝혔었다. 이 사건은 그의 사망으로 인해 형사 절차가 종결되었다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>주요 가해자인 조민기가 사망하여 직접적인 소송 진행이 불가능합니다. 소송금융은 소송 승소 시 회수 가능성을 전제로 하는데, 피고의 사망은 이 가능성을 크게 저해합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>부적합 조건: 이미 종결된 사건. 가해자가 경찰 조사 직전 사망하여 형사 절차가 종결되었고, 8년이 경과하여 민사 소송 제기 또한 시효 문제 및 가해자 사망으로 인한 복잡성으로 인해 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>故 조민기, '미투' 논란에 책임 대신 불명예 죽음…어느새 8주기</t>
+          <t>故 조민기, 오늘(9일) 8주기…성추행 경찰 조사 앞두고 사망</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2120805</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15996703</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-09 00:20:43.549016+00:00</t>
+          <t>2026-03-09 00:23:01.546659+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>피의자 사망으로 공소권 없음 종결</t>
+          <t>피고인 사망으로 인한 공소권 없음 종결</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>배우 故 조민기가 '미투' 의혹으로 제자들을 성추행했다는 사실을 인정하고 사과한 지 8년이 지났습니다. 그는 경찰 조사를 앞두고 사망했으며, 이로 인해 해당 사건은 '공소권 없음'으로 종결되었습니다. 기사는 그의 사망 8주기를 맞아 과거 사건을 회고하고 있습니다.</t>
+          <t>배우 조민기가 2018년 #MeToo 폭로로 성추행 가해자로 지목되었으나, 사망으로 인해 형사 사건은 '공소권 없음'으로 종결되었다. 그는 생전에 자신의 잘못에 대해 사과하며 법적, 사회적 책임을 회피하지 않겠다고 밝혔으나, 사건은 그의 사망으로 마무리되었다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>피의자 故 조민기 본인이 성추행 사실을 인정하여 상대방 책임이 명확하고, 다수의 제자가 피해를 입은 집단적 피해 사건으로 볼 수 있습니다. 그러나 피의자의 사망으로 인해 형사 사건이 '공소권 없음'으로 종결되었으며, 8년이 지난 시점에서 민사상 손해배상 청구를 진행하기에는 법적, 실무적 어려움이 커 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>주요 피고인인 조민기가 사망하여 형사 사건이 '공소권 없음'으로 종결되었으므로 (부적합 조건: 이미 종결된 사건), 민사 소송의 경우에도 상대방 특정 및 자력 확보에 어려움이 예상됩니다 (적합 조건: 상대방 책임 명확성, 상대방 자력 부족). 또한, 사건 발생 시점이 오래되어 소멸시효 문제도 발생할 수 있어 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[뮤즈★]故 조민기, ‘미투’ 불명예로 떠난 배우‥오늘(9일) 8주기</t>
+          <t>조민기, 사망 8주기…‘미투’ 가해자 지목 ‘공소권 없음’ 종결</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10687905?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11982281</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-09 00:19:46.521927+00:00</t>
+          <t>2026-03-09 00:22:30.070915+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>형사 사건 '공소권 없음'으로 종결</t>
+          <t>가해자 사망으로 인한 공소권 없음 종결</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>배우 고 조민기가 2018년 청주대 연극학과 교수 재직 시절 학생들을 성추행했다는 '미투' 의혹에 휩싸였다. 경찰 소환을 사흘 앞두고 사망했으며, 이로 인해 해당 형사 사건은 '공소권 없음'으로 종결되었다. 사망 8주기를 맞아 기사가 보도되었다.</t>
+          <t>배우 고 조민기가 청주대 연극학과 교수로 재직 중 제자들을 성추행했다는 '미투' 의혹에 휩싸였다. 그는 의혹을 부인하다 학생들의 폭로가 쏟아지자 사과했으나, 경찰 소환을 사흘 앞두고 사망하여 사건은 '공소권 없음'으로 종결되었다. 사망 8주기를 맞아 기사가 보도되었다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>상대방(조민기)이 사망하여 형사 사건이 '공소권 없음'으로 종결되었으므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 사망한 피고를 상대로 소송을 진행하기 어렵고, 유족을 상대로 한 민사 소송의 경우 자력 확인 및 증거 확보에 어려움이 예상되어 소송금융 투자 대상으로서 적합도가 낮습니다.</t>
+          <t>가해자 사망으로 인해 형사 사건이 '공소권 없음'으로 종결되어 부적합 조건(이미 종결된 사건)에 해당합니다. 이미 사건이 종결되었고, 8년이라는 시간이 흘러 민사 소송을 제기하더라도 증거 확보 및 손해배상 청구의 실익이 매우 낮을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (미상)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>경찰 조사 앞두고..故 조민기, 오늘(9일) '미투' 사망 8주기 [스타이슈]</t>
+          <t>故 조민기, ‘미투’ 성추행 의혹 속 별세…오늘 사망 8주기</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/09/2026030816230559141</t>
+          <t>https://www.sportsseoul.com/news/read/1591764?ref=naver</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-09 00:18:05.609405+00:00</t>
+          <t>2026-03-09 00:20:50.489749+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>경찰 수사 '공소권 없음'으로 종결</t>
+          <t>주요 가해자 사망으로 인한 사건 종결</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>배우 故 조민기는 대학교 재직 중 20여 명의 여제자를 상습 성추행했다는 '미투' 폭로로 경찰 수사를 받던 중 사망했습니다. 그의 사망으로 인해 관련 사건은 '공소권 없음'으로 종결되었으며, 유서에는 제자들과 가족들에게 미안하다는 내용이 담겨 있었습니다.</t>
+          <t>故 조민기의 '미투' 논란 8주기를 맞아 피해자들이 2차 가해로 인한 고통을 호소하고 있다는 내용의 기사입니다. 조민기는 성추행 논란 이후 사망했으며, 피해자들은 그의 사망 소식 이후에도 정신적 고통을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>故 조민기의 성추행 책임은 비교적 명확하고, 20여 명의 집단적 피해자가 있으며, 경찰 수사 및 피해자 증언 등 증거가 확보되었고 공적 절차가 진행 중이었던 점은 적합 조건에 해당합니다. 그러나 주된 가해자인 故 조민기가 사망하여 형사 사건이 '공소권 없음'으로 종결되었고, 이로 인해 민사상 손해배상 청구 및 소송금융 회수가 사실상 불가능하므로 투자 부적합 조건에 해당합니다.</t>
+          <t>주요 가해자인 조민기가 사망하여 직접적인 소송 진행이 불가능합니다. 소송금융은 소송 승소 시 회수 가능성을 전제로 하는데, 피고의 사망은 이 가능성을 크게 저해합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>20여명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>故 조민기, '여제자 20명 미투 폭로' 속 숨진 채 발견..28년 커리어 불명...</t>
+          <t>故 조민기, '미투' 논란에 책임 대신 불명예 죽음…어느새 8주기</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-09/202603090100054620003856</t>
+          <t>https://www.xportsnews.com/article/2120805</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-09 00:17:38.661804+00:00</t>
+          <t>2026-03-09 00:20:43.549016+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D91" t="inlineStr"/>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>드라마 줄거리</t>
+          <t>피의자 사망으로 공소권 없음 종결</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>드라마 '아너 그녀들의 법정'은 윤라영, 강신재, 황현진 변호사들이 L J 로펌을 통해 성 착취 피해자들을 변호하는 이야기를 다룹니다. 커넥트인의 피해자 조유정이 VIP 이용자들의 압박에 못 이겨 이준혁을 살해하고 스스로 생을 마감하는 사건이 발생합니다.</t>
+          <t>배우 故 조민기가 '미투' 의혹으로 제자들을 성추행했다는 사실을 인정하고 사과한 지 8년이 지났습니다. 그는 경찰 조사를 앞두고 사망했으며, 이로 인해 해당 사건은 '공소권 없음'으로 종결되었습니다. 기사는 그의 사망 8주기를 맞아 과거 사건을 회고하고 있습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>본 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정'의 줄거리와 등장인물을 설명하는 내용입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 적용될 수 없어 투자 적합도가 낮습니다.</t>
+          <t>피의자 故 조민기 본인이 성추행 사실을 인정하여 상대방 책임이 명확하고, 다수의 제자가 피해를 입은 집단적 피해 사건으로 볼 수 있습니다. 그러나 피의자의 사망으로 인해 형사 사건이 '공소권 없음'으로 종결되었으며, 8년이 지난 시점에서 민사상 손해배상 청구를 진행하기에는 법적, 실무적 어려움이 커 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>'아너 그녀들의 법정' 결말 전 등장인물·인물관계도 및 지난 줄거리 정...</t>
+          <t>[뮤즈★]故 조민기, ‘미투’ 불명예로 떠난 배우‥오늘(9일) 8주기</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019558</t>
+          <t>https://www.heraldmuse.com/article/10687905?ref=naver</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-08 12:27:23.650922+00:00</t>
+          <t>2026-03-09 00:19:46.521927+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>드라마 내 사건 종결 임박</t>
+          <t>형사 사건 '공소권 없음'으로 종결</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'은 20년 전 법대 동기였던 세 변호사가 불법 성매매 어플 '커넥트인'이라는 거대 카르텔을 추적하며 성범죄 피해자들을 변호하는 이야기를 다룬다. 이나영, 정은채, 이청아 배우의 연대와 활약이 돋보이며, 드라마는 종영까지 단 2회만을 남겨두고 있다.</t>
+          <t>배우 고 조민기가 2018년 청주대 연극학과 교수 재직 시절 학생들을 성추행했다는 '미투' 의혹에 휩싸였다. 경찰 소환을 사흘 앞두고 사망했으며, 이로 인해 해당 형사 사건은 '공소권 없음'으로 종결되었다. 사망 8주기를 맞아 기사가 보도되었다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 월화드라마 '아너 : 그녀들의 법정'에 대한 리뷰 및 홍보 기사입니다. 소송금융 투자 대상이 될 수 있는 실제 사건이 아니므로 투자 적합도는 Low입니다.</t>
+          <t>상대방(조민기)이 사망하여 형사 사건이 '공소권 없음'으로 종결되었으므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 사망한 피고를 상대로 소송을 진행하기 어렵고, 유족을 상대로 한 민사 소송의 경우 자력 확인 및 증거 확보에 어려움이 예상되어 소송금융 투자 대상으로서 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>‘아너’ 이나영-정은채-이청아, 응원할 수밖에 없는 이유</t>
+          <t>경찰 조사 앞두고..故 조민기, 오늘(9일) '미투' 사망 8주기 [스타이슈]</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497077</t>
+          <t>https://www.starnewskorea.com/star/2026/03/09/2026030816230559141</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-08 00:24:26.823673+00:00</t>
+          <t>2026-03-09 00:18:05.609405+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>형사고소 및 민사소송 제기 예정</t>
+          <t>경찰 수사 '공소권 없음'으로 종결</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>헤어진 연인에게 성범죄 피해를 입은 사건으로, 가해자의 '미안하다'는 카톡 메시지가 증거로 존재합니다. 피해자는 2년간 고통받았으며, 변호사는 형사고소와 정신적 피해에 대한 민사 손해배상 청구를 조언했습니다.</t>
+          <t>배우 故 조민기는 대학교 재직 중 20여 명의 여제자를 상습 성추행했다는 '미투' 폭로로 경찰 수사를 받던 중 사망했습니다. 그의 사망으로 인해 관련 사건은 '공소권 없음'으로 종결되었으며, 유서에는 제자들과 가족들에게 미안하다는 내용이 담겨 있었습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고('미안하다' 카톡 등 증거 확보 가능) 피해 사실은 명확하나, 상대방의 자력에 대한 정보가 없어 배상 능력 확인이 어렵습니다. 또한, 집단적 피해가 아닌 개인 간의 사건으로 소송금융 투자에 필요한 충분한 피해 규모를 확보하기 어려울 수 있습니다.</t>
+          <t>故 조민기의 성추행 책임은 비교적 명확하고, 20여 명의 집단적 피해자가 있으며, 경찰 수사 및 피해자 증언 등 증거가 확보되었고 공적 절차가 진행 중이었던 점은 적합 조건에 해당합니다. 그러나 주된 가해자인 故 조민기가 사망하여 형사 사건이 '공소권 없음'으로 종결되었고, 이로 인해 민사상 손해배상 청구 및 소송금융 회수가 사실상 불가능하므로 투자 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>20여명</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>헤어지자 는 말에 강간범 돌변한 연인…'미안하다' 카톡, 2년 만의 구원...</t>
+          <t>故 조민기, '여제자 20명 미투 폭로' 속 숨진 채 발견..28년 커리어 불명...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/QQJ10B9H9L5T</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-09/202603090100054620003856</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-06 01:41:23.650402+00:00</t>
+          <t>2026-03-09 00:17:38.661804+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>정철민</t>
-[...6 lines deleted...]
-      </c>
+          <t>VIP 이용자들</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>검찰 기소</t>
+          <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 경찰의 불송치 결정에 대한 피해자 측의 이의신청을 검토한 결과이며, 현재 형사 재판이 진행될 예정입니다.</t>
+          <t>드라마 '아너 그녀들의 법정'은 윤라영, 강신재, 황현진 변호사들이 L J 로펌을 통해 성 착취 피해자들을 변호하는 이야기를 다룹니다. 커넥트인의 피해자 조유정이 VIP 이용자들의 압박에 못 이겨 이준혁을 살해하고 스스로 생을 마감하는 사건이 발생합니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>상대방이 개인이며(부적합 조건: 상대방 자력 부족), 집단적 피해가 아닌 단일 피해자로 추정되어(부적합 조건: 집단적 피해 아님) 소송금융 투자에 적합한 규모의 회수 가능성이 낮습니다. 검찰 기소로 상대방 책임이 비교적 명확해지고 증거 확보가 용이하다는 점은 긍정적입니다(적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중).</t>
+          <t>본 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정'의 줄거리와 등장인물을 설명하는 내용입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 적용될 수 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1명 (추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>불송치 뒤집혔다…검찰, '식스센스' 정철민 PD 강제추행 기소 [엑's 이슈...</t>
+          <t>'아너 그녀들의 법정' 결말 전 등장인물·인물관계도 및 지난 줄거리 정...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2118895</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019558</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:22.088360+00:00</t>
+          <t>2026-03-08 12:27:23.650922+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>유 전 행정관</t>
+          <t>불법 성매매 어플 '커넥트인' 카르텔</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>공천 배제 요구 및 단식 농성 중</t>
+          <t>드라마 내 사건 종결 임박</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>유 전 행정관의 40년 전 성추행 의혹이 2018년 미투 운동과 함께 다시 논란이 되고 있습니다. 피해자 측은 유 전 행정관의 공천 배제를 요구하며 더불어민주당 충북도당에서 단식 농성을 진행 중입니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'은 20년 전 법대 동기였던 세 변호사가 불법 성매매 어플 '커넥트인'이라는 거대 카르텔을 추적하며 성범죄 피해자들을 변호하는 이야기를 다룬다. 이나영, 정은채, 이청아 배우의 연대와 활약이 돋보이며, 드라마는 종영까지 단 2회만을 남겨두고 있다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>적합 조건 중 상대방 책임의 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 모두 불분명하거나 해당하지 않습니다. 특히 상대방이 개인이며, 사건 발생 시점이 40년 전으로 오래되어 증거 확보가 어려울 수 있습니다. 따라서 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 월화드라마 '아너 : 그녀들의 법정'에 대한 리뷰 및 홍보 기사입니다. 소송금융 투자 대상이 될 수 있는 실제 사건이 아니므로 투자 적합도는 Low입니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>유행열 단식 농성장 찾은 국힘 윤희근…  당 떠나 건강 염려</t>
+          <t>‘아너’ 이나영-정은채-이청아, 응원할 수밖에 없는 이유</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499813</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497077</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-05 01:05:32.968303+00:00</t>
+          <t>2026-03-08 00:24:26.823673+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>B 교수</t>
+          <t>연인</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>A 교수가 B 교수를 상대로 낸 손해배상 소송에서 강간·강제추행 청구는 인용되지 않음. B 교수에 대한 형사 불기소 처분도 있었음.</t>
+          <t>형사고소 및 민사소송 제기 예정</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>A 교수가 B 교수를 상대로 제기한 손해배상 소송에서 법원은 강간·강제추행을 원인으로 하는 청구를 인용하지 않았다. 다만 B 교수의 부적절한 언행으로 인한 정신적 피해는 언급되었다. 기사 제목은 피고소인 불기소 이유로 성범죄 폭로가 처벌받지 않았다는 내용이다.</t>
+          <t>헤어진 연인에게 성범죄 피해를 입은 사건으로, 가해자의 '미안하다'는 카톡 메시지가 증거로 존재합니다. 피해자는 2년간 고통받았으며, 변호사는 형사고소와 정신적 피해에 대한 민사 손해배상 청구를 조언했습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>법원이 강간·강제추행을 원인으로 하는 손해배상 청구를 인용하지 않아 상대방 책임(적합 조건 1)이 명확하다고 보기 어렵다. 피해 규모(적합 조건 4)나 상대방 자력(적합 조건 2)도 불분명하며, 집단적 피해(적합 조건 3)도 아니다. 비록 불기소 처분으로 인해 성범죄 폭로가 처벌받지 않은 공적 절차(적합 조건 6)가 있었으나, 이는 민사 소송에서의 책임 입증과는 별개로 판단된다.</t>
+          <t>상대방 책임이 비교적 명확하고('미안하다' 카톡 등 증거 확보 가능) 피해 사실은 명확하나, 상대방의 자력에 대한 정보가 없어 배상 능력 확인이 어렵습니다. 또한, 집단적 피해가 아닌 개인 간의 사건으로 소송금융 투자에 필요한 충분한 피해 규모를 확보하기 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>1명 (A 교수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>[판결]  피고소인 불기소 이유로 성범죄 폭로 처벌 안돼</t>
+          <t>헤어지자 는 말에 강간범 돌변한 연인…'미안하다' 카톡, 2년 만의 구원...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217078</t>
+          <t>https://lawtalknews.co.kr/article/QQJ10B9H9L5T</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-05 00:37:48.501171+00:00</t>
+          <t>2026-03-06 01:41:23.650402+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>정철민</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고</t>
+          <t>검찰 기소</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>50대 남성이 20대 여성을 흉기로 위협해 성폭행하고 신고를 막기 위해 동영상 촬영까지 한 사건. 가해자는 과거 유사 범죄 전력이 있으며, 1심에서 징역 13년을 선고받았다. 피해자는 심각한 트라우마를 겪고 있으며, 가해자는 피해 회복 노력이 없는 상태이다.</t>
+          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 경찰의 불송치 결정에 대한 피해자 측의 이의신청을 검토한 결과이며, 현재 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방(가해자)이 개인이며 자력이 충분하다는 근거가 없어 배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
+          <t>상대방이 개인이며(부적합 조건: 상대방 자력 부족), 집단적 피해가 아닌 단일 피해자로 추정되어(부적합 조건: 집단적 피해 아님) 소송금융 투자에 적합한 규모의 회수 가능성이 낮습니다. 검찰 기소로 상대방 책임이 비교적 명확해지고 증거 확보가 용이하다는 점은 긍정적입니다(적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (추정)</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>담요로 입 막고 끌고가 성폭행 ...신고 못하게 이름·주소 물으며 영상...</t>
+          <t>불송치 뒤집혔다…검찰, '식스센스' 정철민 PD 강제추행 기소 [엑's 이슈...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603050810339666</t>
+          <t>https://www.xportsnews.com/article/2118895</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-05 00:29:33.398902+00:00</t>
+          <t>2026-03-05 01:11:22.088360+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>동료교수</t>
+          <t>유 전 행정관</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>대법원 명예훼손 무죄 판결 확정</t>
+          <t>공천 배제 요구 및 단식 농성 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>동료 교수에 대한 성폭행 의혹 사건이 검찰의 불기소 처분으로 종결되었으나, 피해자의 폭로가 명예훼손에 해당하지 않는다는 대법원 판결이 확정되었습니다. 이는 피해자의 폭로 행위가 법적으로 보호받음을 의미합니다.</t>
+          <t>유 전 행정관의 40년 전 성추행 의혹이 2018년 미투 운동과 함께 다시 논란이 되고 있습니다. 피해자 측은 유 전 행정관의 공천 배제를 요구하며 더불어민주당 충북도당에서 단식 농성을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>명예훼손 소송은 대법원 판결로 이미 종결(확정)되어 신규 투자 대상이 아닙니다. (부적합 조건: 이미 종결된 사건) 또한, 원 사건인 성폭행 의혹은 검찰의 불기소 처분으로 종결되어 상대방의 책임이 명확하지 않으며, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다.</t>
+          <t>적합 조건 중 상대방 책임의 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 모두 불분명하거나 해당하지 않습니다. 특히 상대방이 개인이며, 사건 발생 시점이 40년 전으로 오래되어 증거 확보가 어려울 수 있습니다. 따라서 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>'동료교수 성폭행' 불기소로 끝났지만…폭로는  명예훼손 무죄</t>
+          <t>유행열 단식 농성장 찾은 국힘 윤희근…  당 떠나 건강 염려</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225572</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499813</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-05 00:24:11.799874+00:00</t>
+          <t>2026-03-05 01:05:32.968303+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E99" t="inlineStr"/>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>B 교수</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>A 교수가 B 교수를 상대로 낸 손해배상 소송에서 강간·강제추행 청구는 인용되지 않음. B 교수에 대한 형사 불기소 처분도 있었음.</t>
+        </is>
+      </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>이 기사는 드라마 '아너: 그녀들의 법정'의 남성 캐릭터 활용과 줄거리를 분석하는 리뷰입니다. 극중 세 여성 변호사가 비밀 성매매 앱 '커넥트인'과 20년 전 실종 사건에 얽힌 거대한 범죄 카르텔에 맞서는 미스터리 추적극입니다.</t>
+          <t>A 교수가 B 교수를 상대로 제기한 손해배상 소송에서 법원은 강간·강제추행을 원인으로 하는 청구를 인용하지 않았다. 다만 B 교수의 부적절한 언행으로 인한 정신적 피해는 언급되었다. 기사 제목은 피고소인 불기소 이유로 성범죄 폭로가 처벌받지 않았다는 내용이다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'의 줄거리와 등장인물에 대한 리뷰입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 이 기사는 투자 대상에 해당하지 않습니다.</t>
+          <t>법원이 강간·강제추행을 원인으로 하는 손해배상 청구를 인용하지 않아 상대방 책임(적합 조건 1)이 명확하다고 보기 어렵다. 피해 규모(적합 조건 4)나 상대방 자력(적합 조건 2)도 불분명하며, 집단적 피해(적합 조건 3)도 아니다. 비록 불기소 처분으로 인해 성범죄 폭로가 처벌받지 않은 공적 절차(적합 조건 6)가 있었으나, 이는 민사 소송에서의 책임 입증과는 별개로 판단된다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A 교수)</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>여성 서사 ‘아너’, 남캐도 절묘하다…‘놈놈놈’ 서현우·최영준·연...</t>
+          <t>[판결]  피고소인 불기소 이유로 성범죄 폭로 처벌 안돼</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603030085</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217078</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-05 00:19:37.962504+00:00</t>
+          <t>2026-03-05 00:37:48.501171+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>전라남도교육청</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>학교 성고충심의위원회 이관 등 행정 절차 진행 중</t>
+          <t>형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>전라남도교육청이 학교 내 성고충심의위원회를 교육지원청 및 본청으로 이관하는 개선 조치를 발표했습니다. 이는 기존 학교 단위 심의가 피해자 보호에 소홀했다는 지속적인 문제 제기에 따른 것으로, 피해자 보호 강화 및 교육활동 집중을 목표로 합니다.</t>
+          <t>50대 남성이 20대 여성을 흉기로 위협해 성폭행하고 신고를 막기 위해 동영상 촬영까지 한 사건. 가해자는 과거 유사 범죄 전력이 있으며, 1심에서 징역 13년을 선고받았다. 피해자는 심각한 트라우마를 겪고 있으며, 가해자는 피해 회복 노력이 없는 상태이다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>기사는 학교 성고충심의위원회 이관이라는 행정적 개선 조치에 대한 내용으로, 특정 사건의 피해자나 구체적인 손해배상 청구 가능성을 명확히 제시하지 않습니다. 상대방(도교육청)의 자력은 충분하나, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 규모가 불분명합니다.</t>
+          <t>상대방(가해자)이 개인이며 자력이 충분하다는 근거가 없어 배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>전남지역 학교 성고충심의위원회, 교육지원청·본청 이관</t>
+          <t>담요로 입 막고 끌고가 성폭행 ...신고 못하게 이름·주소 물으며 영상...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772527394428035007</t>
+          <t>http://www.fnnews.com/news/202603050810339666</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-04 00:59:11.440392+00:00</t>
+          <t>2026-03-05 00:29:33.398902+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>동료교수</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>대법원 명예훼손 무죄 판결 확정</t>
+        </is>
+      </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>기사는 한민서라는 인물이 피해자들의 얼굴이 드러난 성착취 영상을 폭로하고 친부모의 죽음을 목격하는 내용을 담고 있습니다. 피해자와 행위자의 경계가 모호한 지점에서 인물의 설계를 다루는 것으로 보입니다.</t>
+          <t>동료 교수에 대한 성폭행 의혹 사건이 검찰의 불기소 처분으로 종결되었으나, 피해자의 폭로가 명예훼손에 해당하지 않는다는 대법원 판결이 확정되었습니다. 이는 피해자의 폭로 행위가 법적으로 보호받음을 의미합니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>기사 내용이 실제 사건이 아닌 드라마/영화의 줄거리로 판단됩니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>명예훼손 소송은 대법원 판결로 이미 종결(확정)되어 신규 투자 대상이 아닙니다. (부적합 조건: 이미 종결된 사건) 또한, 원 사건인 성폭행 의혹은 검찰의 불기소 처분으로 종결되어 상대방의 책임이 명확하지 않으며, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>정은채,  기꺼이 지옥까지 와보라 …연우진 손잡은 위험한 선택</t>
+          <t>'동료교수 성폭행' 불기소로 끝났지만…폭로는  명예훼손 무죄</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15989977</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225572</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-04 00:28:03.875352+00:00</t>
+          <t>2026-03-05 00:24:11.799874+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
-      <c r="E102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정' 9회 줄거리로, L&amp;J 변호사팀이 비밀 성매매 조직 '커넥트인'의 피해자 증언과 이용자 명단을 확보하며 카르텔에 맞서는 내용입니다. 사건의 배후에 있는 인물들의 정체가 드러나고, 검경합동수사본부가 L&amp;J를 압수수색하는 등 복잡한 전개가 이어집니다.</t>
+          <t>이 기사는 드라마 '아너: 그녀들의 법정'의 남성 캐릭터 활용과 줄거리를 분석하는 리뷰입니다. 극중 세 여성 변호사가 비밀 성매매 앱 '커넥트인'과 20년 전 실종 사건에 얽힌 거대한 범죄 카르텔에 맞서는 미스터리 추적극입니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>본 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리 요약입니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '아너: 그녀들의 법정'의 줄거리와 등장인물에 대한 리뷰입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 이 기사는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>'아너' 서현우 사망→이나영 딸 전소영, 연우진 흑막 정체 암시 '3단 충...</t>
+          <t>여성 서사 ‘아너’, 남캐도 절묘하다…‘놈놈놈’ 서현우·최영준·연...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496483</t>
+          <t>https://isplus.com/article/view/isp202603030085</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-03 00:30:29.514650+00:00</t>
+          <t>2026-03-05 00:19:37.962504+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>전라남도교육청</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고</t>
+          <t>학교 성고충심의위원회 이관 등 행정 절차 진행 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>20대 여성 A씨가 헤어진 동성 연인 B씨를 불법 촬영하고, 촬영물을 유포하겠다고 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 범행의 죄질이 좋지 않고 피해자가 현재까지도 정신적 고통을 호소하며 엄벌을 탄원하고 있음을 언급했습니다.</t>
+          <t>전라남도교육청이 학교 내 성고충심의위원회를 교육지원청 및 본청으로 이관하는 개선 조치를 발표했습니다. 이는 기존 학교 단위 심의가 피해자 보호에 소홀했다는 지속적인 문제 제기에 따른 것으로, 피해자 보호 강화 및 교육활동 집중을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되고(적합 조건 1), 증거도 확보되었으나(적합 조건 5), 피고인이 20대 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 학교 성고충심의위원회 이관이라는 행정적 개선 조치에 대한 내용으로, 특정 사건의 피해자나 구체적인 손해배상 청구 가능성을 명확히 제시하지 않습니다. 상대방(도교육청)의 자력은 충분하나, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 규모가 불분명합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>[속보] 전여친 불법촬영에 ‘커밍아웃’ 협박까지…20대女 징역 1년 6개...</t>
+          <t>전남지역 학교 성고충심의위원회, 교육지원청·본청 이관</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/02/20260302500146?wlog_tag3=naver</t>
+          <t>http://www.jndn.com/article.php?aid=1772527394428035007</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-02 12:36:06.329306+00:00</t>
+          <t>2026-03-04 00:59:11.440392+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
-      <c r="E104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>ENA 월화드라마 '아너 그녀들의 법정'은 윤라영의 성폭행 피해 고백과 조유정 변호를 통해 비밀 성매매 앱 '커넥트'의 실체를 파헤치는 내용을 다룹니다. 이는 실제 사건이 아닌 드라마의 줄거리입니다.</t>
+          <t>기사는 한민서라는 인물이 피해자들의 얼굴이 드러난 성착취 영상을 폭로하고 친부모의 죽음을 목격하는 내용을 담고 있습니다. 피해자와 행위자의 경계가 모호한 지점에서 인물의 설계를 다루는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>제공된 기사는 ENA 월화드라마 '아너 그녀들의 법정'의 줄거리를 설명하는 내용으로, 실제 사건이 아닌 허구의 드라마에 대한 정보입니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>기사 내용이 실제 사건이 아닌 드라마/영화의 줄거리로 판단됩니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>'아너 그녀들의 법정' 등장인물·인물관계도 및 지난 줄거리 한눈에 보...</t>
+          <t>정은채,  기꺼이 지옥까지 와보라 …연우진 손잡은 위험한 선택</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019410</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15989977</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-02 12:29:10.137912+00:00</t>
+          <t>2026-03-04 00:28:03.875352+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>B씨</t>
-[...6 lines deleted...]
-      </c>
+          <t>커넥트인 카르텔 (법조, 정치, 언론, 재계 최상위 인물들), 더 프라임 대표 백태주</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
-          <t>피의자 검찰 송치 및 기소 완료, 추가 여죄 수사 검토 중</t>
+          <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>20대 남성 B씨가 초등학생 C양을 성폭행하고 성착취물을 제작한 혐의로 체포, 검찰에 송치되어 기소되었습니다. 경찰은 B씨 휴대전화에서 다른 미성년자들에 대한 추가 범죄 정황을 포착했으나, 변호인 측의 절차적 문제 제기로 여죄 수사를 미뤘다는 의혹이 제기되었습니다. 현재 경찰은 여죄 수사를 검토 중이나, 증거능력 관련 법적 다툼이 예상됩니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정' 9회 줄거리로, L&amp;J 변호사팀이 비밀 성매매 조직 '커넥트인'의 피해자 증언과 이용자 명단을 확보하며 카르텔에 맞서는 내용입니다. 사건의 배후에 있는 인물들의 정체가 드러나고, 검경합동수사본부가 L&amp;J를 압수수색하는 등 복잡한 전개가 이어집니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'이 충족되지 않아 손해배상금 회수 가능성이 낮습니다. 또한, '증거가 있거나 확보 가능함' 조건은 충족되나, 경찰의 수사 절차상 문제로 여죄에 대한 증거능력 다툼의 여지가 있어 추가 피해자들의 소송 진행에 어려움이 예상됩니다. 이는 소송금융 투자에 있어 중요한 위험 요소입니다.</t>
+          <t>본 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리 요약입니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>최소 1명, 추가 피해자 다수 예상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[단독] 아동 성폭행범 추가 범행 알고도… 수사 손놓은 경찰</t>
+          <t>'아너' 서현우 사망→이나영 딸 전소영, 연우진 흑막 정체 암시 '3단 충...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302510068?OutUrl=naver</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496483</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-02 12:28:07.576238+00:00</t>
+          <t>2026-03-03 00:30:29.514650+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 3년 6개월)</t>
+          <t>형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>교도소 출소 이틀 만에 과거 교제 폭력 피해 여성을 다시 성폭행하고 출동 경찰관까지 폭행한 50대 남성 A 씨에게 징역 3년 6개월의 실형이 선고되었다. 피해 여성 B 씨는 A 씨의 반복적인 폭력으로 이미 여러 차례 처벌을 이끌어냈던 상황이었다. 재판부는 A 씨의 범행 정도가 심해지고 반복되는 점을 지적하며 엄벌을 결정했다.</t>
+          <t>20대 여성 A씨가 헤어진 동성 연인 B씨를 불법 촬영하고, 촬영물을 유포하겠다고 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 범행의 죄질이 좋지 않고 피해자가 현재까지도 정신적 고통을 호소하며 엄벌을 탄원하고 있음을 언급했습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>가해자의 형사상 책임이 명확하고 유죄 판결이 선고되어 증거 확보는 용이하나(적합 조건 1, 5), 상대방이 개인으로 자력 불충분 가능성이 높아 손해배상금 회수 가능성이 낮음. 또한 집단적 피해가 아닌 단일 피해자 사건으로(적합 조건 3, 4 불충족) 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되고(적합 조건 1), 증거도 확보되었으나(적합 조건 5), 피고인이 20대 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>출소 이틀 만에 과거 교제 폭력 30대 피해 여성 또 성폭행한 50대 남성</t>
+          <t>[속보] 전여친 불법촬영에 ‘커밍아웃’ 협박까지…20대女 징역 1년 6개...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1121751</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/02/20260302500146?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-01 12:26:57.342857+00:00</t>
+          <t>2026-03-02 12:36:06.329306+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
-          <t>춘천지법 원주지원에서 징역 3년 6개월 실형 선고</t>
+          <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>교도소 출소 이틀 만에 전 연인을 성폭행한 50대 남성 A씨에게 징역 3년 6개월의 실형이 선고되었습니다. 피해자는 A씨의 엄벌을 탄원하고 있으며, A씨는 과거에도 피해자에게 폭력을 휘둘러 처벌받은 전력이 있습니다. 경찰관에게 폭력을 행사하여 공무집행방해 혐의도 추가되었습니다.</t>
+          <t>ENA 월화드라마 '아너 그녀들의 법정'은 윤라영의 성폭행 피해 고백과 조유정 변호를 통해 비밀 성매매 앱 '커넥트'의 실체를 파헤치는 내용을 다룹니다. 이는 실제 사건이 아닌 드라마의 줄거리입니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방의 책임은 형사 판결로 명확하고(적합 조건 1), 증거도 충분히 확보되었으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 종결되었습니다(적합 조건 6). 그러나 상대방의 자력이 충분한지 알 수 없고(부적합 조건), 집단적 피해가 아니며(부적합 조건), 피해 규모를 금전적으로 특정하기 어렵습니다. 특히 피고의 자력 부족 가능성이 높아 소송금융 투자 대상으로서는 매력도가 낮습니다.</t>
+          <t>제공된 기사는 ENA 월화드라마 '아너 그녀들의 법정'의 줄거리를 설명하는 내용으로, 실제 사건이 아닌 허구의 드라마에 대한 정보입니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>“도와달라” 문자 뒤 폰 꺼졌다…출소 이틀 된 전남친, 끔찍 성폭행</t>
+          <t>'아너 그녀들의 법정' 등장인물·인물관계도 및 지난 줄거리 한눈에 보...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10684767?ref=naver</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019410</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-01 12:21:09.719679+00:00</t>
+          <t>2026-03-02 12:29:10.137912+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>피의자 검찰 송치 및 기소 완료, 추가 여죄 수사 검토 중</t>
+        </is>
+      </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>이 기사는 드라마나 TV 토론에서 피해자를 변호하는 변호사의 모습을 다룬 문화 평론입니다. 상대 변호사가 성범죄 피해자를 비난하는 발언을 하는 상황을 묘사하며, 피해자들을 위한 변호사의 역할에 대해 논하고 있습니다.</t>
+          <t>20대 남성 B씨가 초등학생 C양을 성폭행하고 성착취물을 제작한 혐의로 체포, 검찰에 송치되어 기소되었습니다. 경찰은 B씨 휴대전화에서 다른 미성년자들에 대한 추가 범죄 정황을 포착했으나, 변호인 측의 절차적 문제 제기로 여죄 수사를 미뤘다는 의혹이 제기되었습니다. 현재 경찰은 여죄 수사를 검토 중이나, 증거능력 관련 법적 다툼이 예상됩니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건에 대한 보도가 아닌, 드라마나 TV 토론 등 문화 콘텐츠에 대한 평론입니다. 따라서 소송금융 투자 대상이 되는 실제 법적 분쟁이 존재하지 않습니다.</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'이 충족되지 않아 손해배상금 회수 가능성이 낮습니다. 또한, '증거가 있거나 확보 가능함' 조건은 충족되나, 경찰의 수사 절차상 문제로 여죄에 대한 증거능력 다툼의 여지가 있어 추가 피해자들의 소송 진행에 어려움이 예상됩니다. 이는 소송금융 투자에 있어 중요한 위험 요소입니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1명, 추가 피해자 다수 예상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>그들은 어째서 피해자들을 위해 목숨을 걸었나 [정덕현의 문화 헌터스]</t>
+          <t>[단독] 아동 성폭행범 추가 범행 알고도… 수사 손놓은 경찰</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274308</t>
+          <t>https://www.segye.com/newsView/20260302510068?OutUrl=naver</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-01 00:24:19.975324+00:00</t>
+          <t>2026-03-02 12:28:07.576238+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>50대 남성 A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고</t>
+          <t>형사 1심 판결 선고 (징역 3년 6개월)</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>교도소 출소 이틀 만에 과거 교제폭력 피해자였던 30대 여성 B씨에게 성범죄를 저지른 50대 남성 A씨가 징역 3년 6개월의 실형을 선고받았습니다. A씨는 신고를 받고 출동한 경찰관에게도 폭력을 가한 혐의도 있습니다. 피해자는 A씨를 용서하지 않고 엄벌을 탄원 중입니다.</t>
+          <t>교도소 출소 이틀 만에 과거 교제 폭력 피해 여성을 다시 성폭행하고 출동 경찰관까지 폭행한 50대 남성 A 씨에게 징역 3년 6개월의 실형이 선고되었다. 피해 여성 B 씨는 A 씨의 반복적인 폭력으로 이미 여러 차례 처벌을 이끌어냈던 상황이었다. 재판부는 A 씨의 범행 정도가 심해지고 반복되는 점을 지적하며 엄벌을 결정했다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>피고인 A씨는 이미 성범죄 및 공무집행방해 혐의로 실형을 선고받아 책임이 명확하고(적합 조건 1), 형사 재판을 통해 유죄가 확정되어 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 피고인이 출소한 지 이틀 만에 재범을 저지른 개인으로, 소송금융 투자에 필요한 충분한 배상 자력을 갖추고 있을 가능성이 매우 낮아 손해배상금 회수가 어렵습니다. 또한 단일 피해자에 대한 사건으로 집단적 피해에 해당하지 않습니다.</t>
+          <t>가해자의 형사상 책임이 명확하고 유죄 판결이 선고되어 증거 확보는 용이하나(적합 조건 1, 5), 상대방이 개인으로 자력 불충분 가능성이 높아 손해배상금 회수 가능성이 낮음. 또한 집단적 피해가 아닌 단일 피해자 사건으로(적합 조건 3, 4 불충족) 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>출소 이틀 만에 성범죄 저지른 50대... 피해자 또 찾아가 범행</t>
+          <t>출소 이틀 만에 과거 교제 폭력 30대 피해 여성 또 성폭행한 50대 남성</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/01/2026030107175742333</t>
+          <t>https://www.wikitree.co.kr/articles/1121751</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-01 00:22:58.491595+00:00</t>
+          <t>2026-03-01 12:26:57.342857+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr"/>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 가해 여성 정신의료기관 입원</t>
+          <t>춘천지법 원주지원에서 징역 3년 6개월 실형 선고</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>경기도 안양의 한 아파트에서 초등학생 남자아이가 여성을 따라 집 안까지 들어와 성추행당한 사건. CCTV 영상에 범행 정황이 담겨 있으며, 가해 여성은 정신적인 어려움으로 정신의료기관에 강제 입원 조치됨. 피해 부모는 경찰 수사 진행에 불만을 표하며 엄중한 처벌을 요구하고 있습니다.</t>
+          <t>교도소 출소 이틀 만에 전 연인을 성폭행한 50대 남성 A씨에게 징역 3년 6개월의 실형이 선고되었습니다. 피해자는 A씨의 엄벌을 탄원하고 있으며, A씨는 과거에도 피해자에게 폭력을 휘둘러 처벌받은 전력이 있습니다. 경찰관에게 폭력을 행사하여 공무집행방해 혐의도 추가되었습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) CCTV 영상 등 증거가 충분하며(적합 조건 5) 경찰 수사 및 정신의료기관 입원 등 공적 절차가 진행 중이나(적합 조건 6), 가해자가 정신적인 어려움을 겪고 있어 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>상대방의 책임은 형사 판결로 명확하고(적합 조건 1), 증거도 충분히 확보되었으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 종결되었습니다(적합 조건 6). 그러나 상대방의 자력이 충분한지 알 수 없고(부적합 조건), 집단적 피해가 아니며(부적합 조건), 피해 규모를 금전적으로 특정하기 어렵습니다. 특히 피고의 자력 부족 가능성이 높아 소송금융 투자 대상으로서는 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>CCTV보고 많이 울어 …초등생 집따라가 추행한 여성, 엘베서 벌인 짓</t>
+          <t>“도와달라” 문자 뒤 폰 꺼졌다…출소 이틀 된 전남친, 끔찍 성폭행</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022815155061824</t>
+          <t>https://biz.heraldcorp.com/article/10684767?ref=naver</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:00.873248+00:00</t>
+          <t>2026-03-01 12:21:09.719679+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
-      <c r="E111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
-          <t>드라마 '아너 그녀들의 법정'의 줄거리 요약으로, 윤라영, 강신재, 황현진 변호사가 성범죄 피해자 조유정의 사건을 맡고, 또 다른 피해자 한민서가 등장하며 VIP 권중현과 관련된 이중 보안 휴대폰 '커넥트인'이 언급됩니다. 피고인으로 강은석이 지목됩니다.</t>
+          <t>이 기사는 드라마나 TV 토론에서 피해자를 변호하는 변호사의 모습을 다룬 문화 평론입니다. 상대 변호사가 성범죄 피해자를 비난하는 발언을 하는 상황을 묘사하며, 피해자들을 위한 변호사의 역할에 대해 논하고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정'의 줄거리 요약으로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 투자할 수 없습니다.</t>
+          <t>해당 기사는 실제 사건에 대한 보도가 아닌, 드라마나 TV 토론 등 문화 콘텐츠에 대한 평론입니다. 따라서 소송금융 투자 대상이 되는 실제 법적 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>'아너 그녀들의 법정', 4회 앞두고 L J 변호사 추적 타임라인</t>
+          <t>그들은 어째서 피해자들을 위해 목숨을 걸었나 [정덕현의 문화 헌터스]</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>gpkorea.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.gpkorea.com/news/articleView.html?idxno=140474</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274308</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-02-28 12:20:09.107983+00:00</t>
+          <t>2026-03-01 00:24:19.975324+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
-      <c r="D112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>드라마 내용</t>
+          <t>형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>ENA 드라마 &lt;아너 : 그녀들의 법정&gt;은 성범죄 피해자 변호를 전문으로 하는 로펌 'L&amp;J'의 세 변호사가 성범죄 카르텔에 맞서는 이야기를 다룬다. 드라마는 가해자가 권력구조 안에서 재생산되는 현실과 피해자를 주체로 세우는 서사를 통해 성범죄의 일상성과 사회의 폭력성을 조명한다.</t>
+          <t>교도소 출소 이틀 만에 과거 교제폭력 피해자였던 30대 여성 B씨에게 성범죄를 저지른 50대 남성 A씨가 징역 3년 6개월의 실형을 선고받았습니다. A씨는 신고를 받고 출동한 경찰관에게도 폭력을 가한 혐의도 있습니다. 피해자는 A씨를 용서하지 않고 엄벌을 탄원 중입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 리뷰이므로, 소송금융 투자 대상이 되는 구체적인 사건이나 피고를 특정할 수 없습니다. 적합 조건 중 어느 하나에도 해당하지 않아 투자 적합도가 매우 낮습니다.</t>
+          <t>피고인 A씨는 이미 성범죄 및 공무집행방해 혐의로 실형을 선고받아 책임이 명확하고(적합 조건 1), 형사 재판을 통해 유죄가 확정되어 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 피고인이 출소한 지 이틀 만에 재범을 저지른 개인으로, 소송금융 투자에 필요한 충분한 배상 자력을 갖추고 있을 가능성이 매우 낮아 손해배상금 회수가 어렵습니다. 또한 단일 피해자에 대한 사건으로 집단적 피해에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>[오수경의 TVIEW] 아너 : 그녀들의 법정</t>
+          <t>출소 이틀 만에 성범죄 저지른 50대... 피해자 또 찾아가 범행</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>cine21.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>http://www.cine21.com/news/view/?mag_id=109474&amp;utm_source=naver&amp;utm_medium=news</t>
+          <t>https://www.mt.co.kr/society/2026/03/01/2026030107175742333</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-02-28 01:06:43.689315+00:00</t>
+          <t>2026-03-01 00:22:58.491595+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 가해 여성 정신의료기관 강제 입원 중</t>
+          <t>경찰 수사 진행 중, 가해 여성 정신의료기관 입원</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>경기 안양의 한 아파트에서 초등학생 남아를 집안까지 따라가 성추행한 사건이 발생했다. 엘리베이터 CCTV와 홈캠 영상에 범행 장면이 담겨 증거가 명확하며, 가해 여성은 현재 정신의료기관에 강제 입원된 상태로 경찰 조사가 진행 중이다. 피해 아동 부모는 경찰의 미온적 대처와 사회적 인식에 대한 불만을 표하고 있다.</t>
+          <t>경기도 안양의 한 아파트에서 초등학생 남자아이가 여성을 따라 집 안까지 들어와 성추행당한 사건. CCTV 영상에 범행 정황이 담겨 있으며, 가해 여성은 정신적인 어려움으로 정신의료기관에 강제 입원 조치됨. 피해 부모는 경찰 수사 진행에 불만을 표하며 엄중한 처벌을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>가해자의 책임은 CCTV 등 명확한 증거로 입증 가능하나(적합 조건 1, 5), 상대방이 개인이며 정신질환을 앓고 있어 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮음. 또한 집단적 피해가 아닌 단일 피해자 사건임.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1) CCTV 영상 등 증거가 충분하며(적합 조건 5) 경찰 수사 및 정신의료기관 입원 등 공적 절차가 진행 중이나(적합 조건 6), 가해자가 정신적인 어려움을 겪고 있어 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>이 상황이 여아였다면 ...초등생 아들 성추행 여성, 당일 엘베 CCTV '충...</t>
+          <t>CCTV보고 많이 울어 …초등생 집따라가 추행한 여성, 엘베서 벌인 짓</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602270743192360</t>
+          <t>https://www.imaeil.com/page/view/2026022815155061824</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-02-28 00:29:40.852959+00:00</t>
+          <t>2026-02-28 12:26:00.873248+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>30대 남성 A씨</t>
-[...6 lines deleted...]
-      </c>
+          <t>강은석, 권중현</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
-          <t>1심에서 미성년자 유인 혐의 유죄, 아동복지법 위반 혐의 무죄 선고 후 검찰 및 피고인 모두 항소</t>
+          <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 17세 가출 청소년 B양을 모텔로 유인해 간음한 혐의로 1심에서 징역 1년 실형을 선고받았다. 재판부는 미성년자 유인 혐의는 인정했으나, 아동복지법 위반(성적 학대) 혐의는 무죄로 판단했다. 현재 피고인과 검찰 모두 항소한 상태이다.</t>
+          <t>드라마 '아너 그녀들의 법정'의 줄거리 요약으로, 윤라영, 강신재, 황현진 변호사가 성범죄 피해자 조유정의 사건을 맡고, 또 다른 피해자 한민서가 등장하며 VIP 권중현과 관련된 이중 보안 휴대폰 '커넥트인'이 언급됩니다. 피고인으로 강은석이 지목됩니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방이 일반인으로 자력이 충분하지 않을 가능성이 높아 소송금융의 투자 회수 가능성이 낮다 (적합 조건 2 불충족). 또한, 피해자가 1명으로 집단적 피해가 아니며 (적합 조건 3 불충족), 금전적 피해 규모를 특정하기 어렵다 (적합 조건 4 불충족). 비록 유인 혐의에 대한 책임이 명확하고 증거가 확보되었으나, 투자 매력이 떨어진다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정'의 줄거리 요약으로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 투자할 수 없습니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>나이 몰랐다 …17살 가출청소년 모텔 유인 30대, 성학대 '무죄'</t>
+          <t>'아너 그녀들의 법정', 4회 앞두고 L J 변호사 추적 타임라인</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>gpkorea.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/28/2026022807325683519</t>
+          <t>https://www.gpkorea.com/news/articleView.html?idxno=140474</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-02-28 00:27:15.417959+00:00</t>
+          <t>2026-02-28 12:20:09.107983+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
-      <c r="E115" t="inlineStr"/>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>드라마 내용</t>
+        </is>
+      </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>박준환 변호사의 칼럼으로, 친족성추행이 강제추행보다 무겁게 처벌되는 이유를 설명하고 있습니다. 피해자는 경찰을 통한 긴급임시조치나 접근금지 신청, 형사 절차와 별도로 민사상 손해배상 청구가 가능하며, 친족 관계가 책임 감경 사유가 되지 않음을 강조합니다.</t>
+          <t>ENA 드라마 &lt;아너 : 그녀들의 법정&gt;은 성범죄 피해자 변호를 전문으로 하는 로펌 'L&amp;J'의 세 변호사가 성범죄 카르텔에 맞서는 이야기를 다룬다. 드라마는 가해자가 권력구조 안에서 재생산되는 현실과 피해자를 주체로 세우는 서사를 통해 성범죄의 일상성과 사회의 폭력성을 조명한다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌 친족성추행 관련 법률 칼럼으로, 소송금융 투자 검토에 필요한 구체적인 사건 정보(상대방 특정, 피해 규모, 진행 단계, 증거 유무 등)가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항을 파악할 수 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 리뷰이므로, 소송금융 투자 대상이 되는 구체적인 사건이나 피고를 특정할 수 없습니다. 적합 조건 중 어느 하나에도 해당하지 않아 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>친족성추행, 왜 강제추행보다 무겁게 처벌되는가 [박준환 변호사 칼럼]</t>
+          <t>[오수경의 TVIEW] 아너 : 그녀들의 법정</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>cine21.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75576</t>
+          <t>http://www.cine21.com/news/view/?mag_id=109474&amp;utm_source=naver&amp;utm_medium=news</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-02-27 00:40:43.579649+00:00</t>
+          <t>2026-02-28 01:06:43.689315+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>힐러리 클린턴, 빌 클린턴</t>
+          <t>가해 여성</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>미국 연방하원 감독위원회 증언 진행 중</t>
+          <t>경찰 수사 진행 중, 가해 여성 정신의료기관 강제 입원 중</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>힐러리 클린턴 전 국무장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 미 연방하원 감독위원회에 증언했습니다. 클린턴 전 장관은 엡스타인의 범행에 대해 아는 바가 없다고 주장하며, 도널드 트럼프 대통령도 증언대에 불러야 한다고 촉구했습니다. 빌 클린턴 전 대통령 또한 엡스타인 파일에서 피해자와 함께 찍힌 사진이 공개된 바 있으며, 의회 소환에 응해 증언할 예정입니다.</t>
+          <t>경기 안양의 한 아파트에서 초등학생 남아를 집안까지 따라가 성추행한 사건이 발생했다. 엘리베이터 CCTV와 홈캠 영상에 범행 장면이 담겨 증거가 명확하며, 가해 여성은 현재 정신의료기관에 강제 입원된 상태로 경찰 조사가 진행 중이다. 피해 아동 부모는 경찰의 미온적 대처와 사회적 인식에 대한 불만을 표하고 있다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>이 기사는 힐러리 클린턴과 빌 클린턴의 제프리 엡스타인 관련 의회 증언에 초점을 맞추고 있으며, 피해자들이 클린턴 부부를 상대로 제기할 수 있는 새로운 민사상 손해배상 소송의 가능성을 명확히 제시하지 않습니다. 현재 진행 중인 절차는 의회 조사로, 소송금융이 투자할 만한 구체적인 법적 청구권이 불분명합니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>가해자의 책임은 CCTV 등 명확한 증거로 입증 가능하나(적합 조건 1, 5), 상대방이 개인이며 정신질환을 앓고 있어 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮음. 또한 집단적 피해가 아닌 단일 피해자 사건임.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>힐러리, 의회증언서  엡스타인 만난적 없다…트럼프 불러야</t>
+          <t>이 상황이 여아였다면 ...초등생 아들 성추행 여성, 당일 엘베 CCTV '충...</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178415</t>
+          <t>http://www.fnnews.com/news/202602270743192360</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-02-27 00:29:33.683563+00:00</t>
+          <t>2026-02-28 00:29:40.852959+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>프로골퍼 B씨</t>
+          <t>30대 남성 A씨</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>항소심에서 집행유예 선고, 피해자와 합의 완료</t>
+          <t>1심에서 미성년자 유인 혐의 유죄, 아동복지법 위반 혐의 무죄 선고 후 검찰 및 피고인 모두 항소</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>프로골퍼 B씨가 레슨생 A씨를 강제 추행하고 폭행한 혐의로 기소되어 1심에서 실형을 선고받았으나, 항소심에서 피해자와 합의하고 반성하는 점이 참작되어 징역형의 집행유예를 선고받았다. B씨는 범행 후 A씨를 '꽃뱀'으로 몰아세우는 2차 가해를 하기도 했다.</t>
+          <t>30대 남성 A씨가 17세 가출 청소년 B양을 모텔로 유인해 간음한 혐의로 1심에서 징역 1년 실형을 선고받았다. 재판부는 미성년자 유인 혐의는 인정했으나, 아동복지법 위반(성적 학대) 혐의는 무죄로 판단했다. 현재 피고인과 검찰 모두 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>피해자와 가해자 간 이미 합의가 이루어져 피해자가 처벌을 원하지 않는 점이 항소심 감형의 주요 근거가 되었음. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규 소송 가능성이 없음.</t>
+          <t>상대방이 일반인으로 자력이 충분하지 않을 가능성이 높아 소송금융의 투자 회수 가능성이 낮다 (적합 조건 2 불충족). 또한, 피해자가 1명으로 집단적 피해가 아니며 (적합 조건 3 불충족), 금전적 피해 규모를 특정하기 어렵다 (적합 조건 4 불충족). 비록 유인 혐의에 대한 책임이 명확하고 증거가 확보되었으나, 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>너만 보면 설레 …50대 여성 강제 추행 프로 골퍼, 항소심서 감형</t>
+          <t>나이 몰랐다 …17살 가출청소년 모텔 유인 30대, 성학대 '무죄'</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003528625</t>
+          <t>https://www.mt.co.kr/society/2026/02/28/2026022807325683519</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-02-27 00:24:04.133295+00:00</t>
+          <t>2026-02-28 00:27:15.417959+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
-          <t>빌 게이츠가 과거 러시아 여성과의 외도를 인정했습니다. 그는 외도 상대가 제프리 엡스타인의 성 착취 피해자가 아니며, 본인 또한 엡스타인의 범죄 사실을 알지 못했고 피해자들과 시간을 보낸 적이 없다고 밝혔습니다.</t>
+          <t>박준환 변호사의 칼럼으로, 친족성추행이 강제추행보다 무겁게 처벌되는 이유를 설명하고 있습니다. 피해자는 경찰을 통한 긴급임시조치나 접근금지 신청, 형사 절차와 별도로 민사상 손해배상 청구가 가능하며, 친족 관계가 책임 감경 사유가 되지 않음을 강조합니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>기사 내용은 빌 게이츠의 개인적인 외도 인정과 엡스타인 성 착취 피해자와의 연관성 부인에 초점을 맞추고 있습니다. 이 기사만으로는 소송금융 투자 대상이 될 만한 명확한 법적 청구권, 피해자, 또는 소송 진행 가능성이 확인되지 않습니다. 오히려 잠재적 책임을 부인하는 내용입니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌 친족성추행 관련 법률 칼럼으로, 소송금융 투자 검토에 필요한 구체적인 사건 정보(상대방 특정, 피해 규모, 진행 단계, 증거 유무 등)가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항을 파악할 수 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>빌 게이츠, 러 여성과 불륜 인정 “한명은 핵물리학자, 다른 한명은…”</t>
+          <t>친족성추행, 왜 강제추행보다 무겁게 처벌되는가 [박준환 변호사 칼럼]</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/02/25/DBVYPKG36BGKVKOSS6SRYR2UYE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75576</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-02-25 12:50:34.185294+00:00</t>
+          <t>2026-02-27 00:40:43.579649+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>진주 음식점 업주</t>
+          <t>힐러리 클린턴, 빌 클린턴</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>형사 재판 징역 1년 확정</t>
+          <t>미국 연방하원 감독위원회 증언 진행 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>진주의 한 음식점 업주가 불법 촬영 혐의로 징역 1년형을 확정받았습니다. 재판부는 범행의 죄질과 피해자 수, 범행 횟수 및 기간을 고려했으며, 일부 피해자와 합의했음에도 상당수 피해자가 처벌을 원하고 있다고 밝혔습니다.</t>
+          <t>힐러리 클린턴 전 국무장관이 미성년자 성범죄자 제프리 엡스타인 의혹과 관련해 미 연방하원 감독위원회에 증언했습니다. 클린턴 전 장관은 엡스타인의 범행에 대해 아는 바가 없다고 주장하며, 도널드 트럼프 대통령도 증언대에 불러야 한다고 촉구했습니다. 빌 클린턴 전 대통령 또한 엡스타인 파일에서 피해자와 함께 찍힌 사진이 공개된 바 있으며, 의회 소환에 응해 증언할 예정입니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>해당 사건은 '불법 촬영'에 대한 형사 재판이 이미 종결되어 징역 1년이 확정된 상태입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하며, 소송금융은 통상 진행 중이거나 예정된 민사 소송을 대상으로 합니다. 또한, 상대방이 개인 음식점 업주로 자력 충분 조건에 부합하지 않을 가능성이 높습니다.</t>
+          <t>이 기사는 힐러리 클린턴과 빌 클린턴의 제프리 엡스타인 관련 의회 증언에 초점을 맞추고 있으며, 피해자들이 클린턴 부부를 상대로 제기할 수 있는 새로운 민사상 손해배상 소송의 가능성을 명확히 제시하지 않습니다. 현재 진행 중인 절차는 의회 조사로, 소송금융이 투자할 만한 구체적인 법적 청구권이 불분명합니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>상당수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>'불법 촬영' 진주 음식점 업주 징역 1년 확정</t>
+          <t>힐러리, 의회증언서  엡스타인 만난적 없다…트럼프 불러야</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631287</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178415</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-02-25 12:46:36.942942+00:00</t>
+          <t>2026-02-27 00:29:33.683563+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>박제열 (드라마 등장인물)</t>
+          <t>프로골퍼 B씨</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>드라마 속 사건으로, 박제열 검사에 대한 직무집행정지 통보 및 경찰 수사 진행 중. '커넥트인' 피해자들이 연대하여 법적 대응 준비 중.</t>
+          <t>항소심에서 집행유예 선고, 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'의 줄거리를 다룬 기사로, 주인공 윤라영이 20년 전 성폭행 피해를 고백하며 비밀 성매매 어플 '커넥트인'의 존재와 운영에 개입된 박제열 검사를 폭로하는 내용입니다. 다수의 피해자가 연대하여 법적 대응을 준비하고, 박제열은 직무정지 통보를 받는 등 사건이 전개됩니다.</t>
+          <t>프로골퍼 B씨가 레슨생 A씨를 강제 추행하고 폭행한 혐의로 기소되어 1심에서 실형을 선고받았으나, 항소심에서 피해자와 합의하고 반성하는 점이 참작되어 징역형의 집행유예를 선고받았다. B씨는 범행 후 A씨를 '꽃뱀'으로 몰아세우는 2차 가해를 하기도 했다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 월화드라마 '아너 : 그녀들의 법정'의 줄거리를 다룬 드라마 리뷰입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상으로 부적합합니다.</t>
+          <t>피해자와 가해자 간 이미 합의가 이루어져 피해자가 처벌을 원하지 않는 점이 항소심 감형의 주요 근거가 되었음. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규 소송 가능성이 없음.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>다수 (드라마 등장인물)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>이나영, 20년 전 연인에 성폭행 피해 고백..서현우 잡고 女연대('아너')...</t>
+          <t>너만 보면 설레 …50대 여성 강제 추행 프로 골퍼, 항소심서 감형</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100158750011112</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003528625</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-25 00:34:41.668478+00:00</t>
+          <t>2026-02-27 00:24:04.133295+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C121" t="inlineStr"/>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
-          <t>드라마 '아너 : 그녀들의 법정'의 줄거리로, 주인공 윤라영이 성폭행 피해자임을 고백하며 성범죄 조직 '커넥트인'과 박제열을 폭로하는 내용. 윤라영의 고백 이후 '커넥트인'의 피해자들이 모여 연대를 형성하고 본격적인 법정 싸움을 예고함.</t>
+          <t>빌 게이츠가 과거 러시아 여성과의 외도를 인정했습니다. 그는 외도 상대가 제프리 엡스타인의 성 착취 피해자가 아니며, 본인 또한 엡스타인의 범죄 사실을 알지 못했고 피해자들과 시간을 보낸 적이 없다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 TV 드라마의 줄거리를 다루고 있어 소송금융 투자 대상이 될 수 없음. 소송금융은 실제 법적 분쟁에 투자하는 것이 원칙임.</t>
+          <t>기사 내용은 빌 게이츠의 개인적인 외도 인정과 엡스타인 성 착취 피해자와의 연관성 부인에 초점을 맞추고 있습니다. 이 기사만으로는 소송금융 투자 대상이 될 만한 명확한 법적 청구권, 피해자, 또는 소송 진행 가능성이 확인되지 않습니다. 오히려 잠재적 책임을 부인하는 내용입니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>“부서졌지만 지지 않아” 이나영의 눈물겨운 각성</t>
+          <t>빌 게이츠, 러 여성과 불륜 인정 “한명은 핵물리학자, 다른 한명은…”</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260225/133417302/1</t>
+          <t>https://www.chosun.com/international/international_general/2026/02/25/DBVYPKG36BGKVKOSS6SRYR2UYE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:34.198361+00:00</t>
+          <t>2026-02-25 12:50:34.185294+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>노영대</t>
+          <t>진주 음식점 업주</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 가해자 출소</t>
+          <t>형사 재판 징역 1년 확정</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>2012년 자매 성폭행 사건의 가해자 노영대가 복역 후 출소하여 강원 춘천에 거주하고 있다는 사실이 알려지면서 지역 사회의 불안감이 커지고 있습니다. 노영대는 과거에도 여러 차례 범죄 전력이 있으며, 현재 전자발찌를 착용하고 법무보호복지공단 시설에 머물고 있습니다.</t>
+          <t>진주의 한 음식점 업주가 불법 촬영 혐의로 징역 1년형을 확정받았습니다. 재판부는 범행의 죄질과 피해자 수, 범행 횟수 및 기간을 고려했으며, 일부 피해자와 합의했음에도 상당수 피해자가 처벌을 원하고 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>형사 사건이 이미 종결되고 가해자가 출소한 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 피고가 될 노영대 개인은 자력이 충분하다고 보기 어려우며, 피해자 수가 2명으로 집단적 피해에 해당하지 않아 투자 매력이 낮습니다.</t>
+          <t>해당 사건은 '불법 촬영'에 대한 형사 재판이 이미 종결되어 징역 1년이 확정된 상태입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당하며, 소송금융은 통상 진행 중이거나 예정된 민사 소송을 대상으로 합니다. 또한, 상대방이 개인 음식점 업주로 자력 충분 조건에 부합하지 않을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>상당수 (미상)</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>자매 성폭행 노영대, 춘천 거주  주민들 불안...성범죄 추가 전력까지</t>
+          <t>'불법 촬영' 진주 음식점 업주 징역 1년 확정</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/25/2026022507241225167</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631287</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-25 00:30:31.999951+00:00</t>
+          <t>2026-02-25 12:46:36.942942+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>하키미</t>
+          <t>박제열 (드라마 등장인물)</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>성폭행 혐의로 재판 진행 중</t>
+          <t>드라마 속 사건으로, 박제열 검사에 대한 직무집행정지 통보 및 경찰 수사 진행 중. '커넥트인' 피해자들이 연대하여 법적 대응 준비 중.</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>파리 생제르맹 소속 축구선수 하키미가 성폭행 혐의로 재판을 받고 있으며, 본인은 혐의를 강력히 부인하고 있습니다. 그러나 제공된 기사 본문에는 해당 사건에 대한 상세 내용이 없어, 추가적인 정보 확인이 필요합니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'의 줄거리를 다룬 기사로, 주인공 윤라영이 20년 전 성폭행 피해를 고백하며 비밀 성매매 어플 '커넥트인'의 존재와 운영에 개입된 박제열 검사를 폭로하는 내용입니다. 다수의 피해자가 연대하여 법적 대응을 준비하고, 박제열은 직무정지 통보를 받는 등 사건이 전개됩니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>기사 본문이 제목과 무관한 스포츠 관련 내용으로 구성되어 있어, 성폭행 혐의 사건에 대한 구체적인 정보를 파악하기 어렵습니다. 소송 상대방(하키미)의 자력은 높을 것으로 추정되나, 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필수적인 정보가 기사에서 확인되지 않습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 월화드라마 '아너 : 그녀들의 법정'의 줄거리를 다룬 드라마 리뷰입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (드라마 등장인물)</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>이강인 동료 PSG 하키미, 성폭행 혐의로 '재판' … '혐의 강력 부인'</t>
+          <t>이나영, 20년 전 연인에 성폭행 피해 고백..서현우 잡고 女연대('아너')...</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/02/25/2026022500040.html</t>
+          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100158750011112</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-25 00:29:25.707678+00:00</t>
+          <t>2026-02-25 00:34:41.668478+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>노영대</t>
+          <t>성범죄 조직 '커넥트인' 및 박제열 (드라마 내 가상 인물/조직)</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>형사 사건 종결 후 출소, 지역 사회 불안 확산</t>
+          <t>피해자 연대 형성 및 집단소송 예고 (드라마 내 설정)</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>강간 및 절도 등으로 수차례 실형을 선고받은 노영대가 출소 후 춘천에 거주하며 지역 사회의 불안감이 커지고 있습니다. 그는 2012년 성폭행 혐의로 경찰 조사 중 도주했다가 검거된 전력이 있으며, 법무보호복지공단이 상담 및 모니터링을 통해 주민 불안 해소를 노력 중입니다.</t>
+          <t>드라마 '아너 : 그녀들의 법정'의 줄거리로, 주인공 윤라영이 성폭행 피해자임을 고백하며 성범죄 조직 '커넥트인'과 박제열을 폭로하는 내용. 윤라영의 고백 이후 '커넥트인'의 피해자들이 모여 연대를 형성하고 본격적인 법정 싸움을 예고함.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 과거 형사 절차를 통해 증거가 확보되었으나(적합 조건 5), 피고인 개인의 자력 부족이 예상되어 손해배상금 회수 가능성이 낮습니다. 또한, 형사 사건은 이미 종결되어(부적합 조건) 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 TV 드라마의 줄거리를 다루고 있어 소송금융 투자 대상이 될 수 없음. 소송금융은 실제 법적 분쟁에 투자하는 것이 원칙임.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>인생 전체가 '범죄'…춘천 거주 택한 노영대, 10대 때도 성범죄</t>
+          <t>“부서졌지만 지지 않아” 이나영의 눈물겨운 각성</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6081549</t>
+          <t>https://sports.donga.com/ent/article/all/20260225/133417302/1</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-02-25 00:26:09.595699+00:00</t>
+          <t>2026-02-25 00:33:34.198361+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>노영대</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 집행유예 선고, 피해자와 합의 완료</t>
+          <t>형사 재판 종결 및 가해자 출소</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>지하철에서 10대 여성을 불법 촬영하다 적발된 남성이 증거 인멸을 시도했으나 결국 기소되어 징역 4개월에 집행유예 2년을 선고받았습니다. 재판부는 피고인이 잘못을 인정하고 피해자와 합의하여 피해자가 처벌을 원하지 않는 점 등을 양형 이유로 밝혔습니다. 불법 촬영물은 휴대전화 파손으로 확인되지 않았습니다.</t>
+          <t>2012년 자매 성폭행 사건의 가해자 노영대가 복역 후 출소하여 강원 춘천에 거주하고 있다는 사실이 알려지면서 지역 사회의 불안감이 커지고 있습니다. 노영대는 과거에도 여러 차례 범죄 전력이 있으며, 현재 전자발찌를 착용하고 법무보호복지공단 시설에 머물고 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>형사 재판이 이미 종결되었고, 피해자가 피고인과 합의하여 처벌을 원하지 않는다는 점이 양형에 반영되었습니다. 이는 피해자가 이미 민사적 손해배상 등 관련 절차를 통해 합의에 이르렀을 가능성이 높아, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건으로 판단됩니다.</t>
+          <t>형사 사건이 이미 종결되고 가해자가 출소한 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 피고가 될 노영대 개인은 자력이 충분하다고 보기 어려우며, 피해자 수가 2명으로 집단적 피해에 해당하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>'핫팬츠 10대女 불법촬영' 발각되자 휴대폰 던져 증거인멸…결국 촬영물...</t>
+          <t>자매 성폭행 노영대, 춘천 거주  주민들 불안...성범죄 추가 전력까지</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602240722345110</t>
+          <t>https://www.mt.co.kr/society/2026/02/25/2026022507241225167</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-02-24 00:25:51.742950+00:00</t>
+          <t>2026-02-25 00:30:31.999951+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>앤드루 마운트배튼 윈저</t>
+          <t>하키미</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>성폭행 혐의로 재판 진행 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>영국 앤드루 왕자가 미국 성착취범 제프리 엡스타인 관련 의혹으로 경찰 조사를 받고 귀가하는 사진이 루브르박물관에 15분간 전시되는 시위가 벌어졌다. 앤드루 왕자는 엡스타인에게 기밀 정보를 유출했다는 의혹으로 경찰 수사를 받고 있으며, 이 사건은 그의 왕자 칭호 박탈로 이어졌다. 시위 단체는 억만장자와 정치인 친구들을 겨냥해왔으며, 이번 시위는 앤드루 왕자에 대한 대중의 기억을 보여주기 위함이라고 밝혔다.</t>
+          <t>파리 생제르맹 소속 축구선수 하키미가 성폭행 혐의로 재판을 받고 있으며, 본인은 혐의를 강력히 부인하고 있습니다. 그러나 제공된 기사 본문에는 해당 사건에 대한 상세 내용이 없어, 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>기사는 앤드루 왕자의 성 착취 연루 의혹과 관련한 경찰 수사 및 대중의 비판에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 '집단적 피해' 및 '피해 규모'가 특정되지 않으며, 특정 피해자 집단이 제기할 수 있는 직접적인 민사상 손해배상 청구권에 대한 언급이 없어 적합도가 낮습니다. (적합 조건 3, 4 미충족)</t>
+          <t>기사 본문이 제목과 무관한 스포츠 관련 내용으로 구성되어 있어, 성폭행 혐의 사건에 대한 구체적인 정보를 파악하기 어렵습니다. 소송 상대방(하키미)의 자력은 높을 것으로 추정되나, 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필수적인 정보가 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>루브르박물관에 ‘앤드루 체포’ 사진 전시됐다…英정치단체 시위</t>
+          <t>이강인 동료 PSG 하키미, 성폭행 혐의로 '재판' … '혐의 강력 부인'</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048000?ref=naver</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/02/25/2026022500040.html</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-02-24 00:24:25.979262+00:00</t>
+          <t>2026-02-25 00:29:25.707678+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>노영대</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>형사사건 집행유예 판결 선고 및 피해자와 합의 완료</t>
+          <t>형사 사건 종결 후 출소, 지역 사회 불안 확산</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>지하철에서 10대 여성을 불법 촬영한 남성 A씨가 징역 4개월에 집행유예 2년을 선고받았습니다. A씨는 범행 발각 후 휴대전화를 파손하여 촬영물은 확인되지 않았으나, 재판부는 A씨가 잘못을 인정하고 피해자와 합의한 점을 양형에 참작했습니다.</t>
+          <t>강간 및 절도 등으로 수차례 실형을 선고받은 노영대가 출소 후 춘천에 거주하며 지역 사회의 불안감이 커지고 있습니다. 그는 2012년 성폭행 혐의로 경찰 조사 중 도주했다가 검거된 전력이 있으며, 법무보호복지공단이 상담 및 모니터링을 통해 주민 불안 해소를 노력 중입니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>기사에 '피해자와 합의해 피고인의 처벌을 원하지 않는 점'이 명시되어 있어, 민사상 손해배상 청구의 가능성이 낮거나 이미 종결된 것으로 판단됩니다. 이는 '이미 종결된 사건'이라는 소송금융 부적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 과거 형사 절차를 통해 증거가 확보되었으나(적합 조건 5), 피고인 개인의 자력 부족이 예상되어 손해배상금 회수 가능성이 낮습니다. 또한, 형사 사건은 이미 종결되어(부적합 조건) 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>짧은 바지 10대 여성 노려 '찰칵'...들키자 휴대폰 박살 낸 몰카범</t>
+          <t>인생 전체가 '범죄'…춘천 거주 택한 노영대, 10대 때도 성범죄</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/24/2026022407223990417</t>
+          <t>https://www.news1.kr/local/kangwon/6081549</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-02-24 00:23:44.253564+00:00</t>
+          <t>2026-02-25 00:26:09.595699+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>형사 재판 집행유예 선고, 피해자와 합의</t>
+          <t>형사 재판 종결 및 집행유예 선고, 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>지하철에서 여성의 신체를 불법 촬영하다 적발된 남성 A씨가 휴대전화를 파손해 증거 인멸을 시도했습니다. 대구지법은 A씨에게 징역 4개월에 집행유예 2년을 선고했으며, A씨는 잘못을 인정하고 피해자와 합의한 것으로 알려졌습니다.</t>
+          <t>지하철에서 10대 여성을 불법 촬영하다 적발된 남성이 증거 인멸을 시도했으나 결국 기소되어 징역 4개월에 집행유예 2년을 선고받았습니다. 재판부는 피고인이 잘못을 인정하고 피해자와 합의하여 피해자가 처벌을 원하지 않는 점 등을 양형 이유로 밝혔습니다. 불법 촬영물은 휴대전화 파손으로 확인되지 않았습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력 확인이 어렵고, 집단적 피해가 아닌 단일 피해자 사건입니다. 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 형사 재판이 종결되고 피해자와 합의가 이루어져 추가적인 소송의 필요성이나 실익이 낮습니다.</t>
+          <t>형사 재판이 이미 종결되었고, 피해자가 피고인과 합의하여 처벌을 원하지 않는다는 점이 양형에 반영되었습니다. 이는 피해자가 이미 민사적 손해배상 등 관련 절차를 통해 합의에 이르렀을 가능성이 높아, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>지하철 몰카범, 발각되자 휴대전화 던져 파손…집행유예</t>
+          <t>'핫팬츠 10대女 불법촬영' 발각되자 휴대폰 던져 증거인멸…결국 촬영물...</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260223_0003522787</t>
+          <t>http://www.fnnews.com/news/202602240722345110</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-02-24 00:22:16.236340+00:00</t>
+          <t>2026-02-24 00:25:51.742950+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>앤드루 마운트배튼 윈저</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>해당 기사는 애매한 신체접촉이 언제부터 범죄가 되는지에 대한 법률 전문가의 조언을 담고 있습니다. 회사 내 신고, 내용증명, 형사 상담 등을 검토한 뒤 필요하다면 형사고소와 손해배상까지 포함한 전략을 세우는 것이 현실적인 대응 방안이라고 설명합니다.</t>
+          <t>영국 앤드루 왕자가 미국 성착취범 제프리 엡스타인 관련 의혹으로 경찰 조사를 받고 귀가하는 사진이 루브르박물관에 15분간 전시되는 시위가 벌어졌다. 앤드루 왕자는 엡스타인에게 기밀 정보를 유출했다는 의혹으로 경찰 수사를 받고 있으며, 이 사건은 그의 왕자 칭호 박탈로 이어졌다. 시위 단체는 억만장자와 정치인 친구들을 겨냥해왔으며, 이번 시위는 앤드루 왕자에 대한 대중의 기억을 보여주기 위함이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 애매한 신체접촉에 대한 법적 대응 방안을 조언하는 일반적인 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 앤드루 왕자의 성 착취 연루 의혹과 관련한 경찰 수사 및 대중의 비판에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 '집단적 피해' 및 '피해 규모'가 특정되지 않으며, 특정 피해자 집단이 제기할 수 있는 직접적인 민사상 손해배상 청구권에 대한 언급이 없어 적합도가 낮습니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>“그냥 친해서 그랬다?”… 애매한 신체접촉, 언제부터 범죄가 되나</t>
+          <t>루브르박물관에 ‘앤드루 체포’ 사진 전시됐다…英정치단체 시위</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026022315402283366cf2d78c68_29</t>
+          <t>https://www.dt.co.kr/article/12048000?ref=naver</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-02-23 12:57:16.924319+00:00</t>
+          <t>2026-02-24 00:24:25.979262+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>쉬(Xu)씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역 5개월 선고, 피해자 측과 합의 완료</t>
+          <t>형사사건 집행유예 판결 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>대만에서 피트니스 코치 쉬씨가 16세 미만 소녀와 세 차례 성관계를 가진 혐의로 징역 5개월을 선고받았습니다. 재판부는 쉬씨가 범행을 자백하고 피해자 측과 합의 후 용서받은 점을 양형 이유로 밝혔습니다. 가벼운 처벌에 대한 공분이 일고 있습니다.</t>
+          <t>지하철에서 10대 여성을 불법 촬영한 남성 A씨가 징역 4개월에 집행유예 2년을 선고받았습니다. A씨는 범행 발각 후 휴대전화를 파손하여 촬영물은 확인되지 않았으나, 재판부는 A씨가 잘못을 인정하고 피해자와 합의한 점을 양형에 참작했습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하나(적합 조건 1), 피해자 측과 이미 합의가 완료되어 용서까지 받았으므로(부적합 조건: 합의 완료), 새로운 민사상 손해배상 소송의 여지가 없거나 매우 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 해당 없음), 상대방의 자력도 불분명합니다(적합 조건 2 불분명).</t>
+          <t>기사에 '피해자와 합의해 피고인의 처벌을 원하지 않는 점'이 명시되어 있어, 민사상 손해배상 청구의 가능성이 낮거나 이미 종결된 것으로 판단됩니다. 이는 '이미 종결된 사건'이라는 소송금융 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>16세 미만 소녀 유인해 '3차례 성관계'…징역 5개월 선고, 대만 공분</t>
+          <t>짧은 바지 10대 여성 노려 '찰칵'...들키자 휴대폰 박살 낸 몰카범</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/02/23/2026022308040036870</t>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022407223990417</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-02-23 00:30:33.164491+00:00</t>
+          <t>2026-02-24 00:23:44.253564+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>불법 성매매 어플 '커넥트인' 및 관련 카르텔</t>
-[...2 lines deleted...]
-      <c r="D131" t="inlineStr"/>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>드라마 줄거리 진행 중</t>
+          <t>형사 재판 집행유예 선고, 피해자와 합의</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'이 거대한 성매매 스캔들과 불법 성매매 어플 '커넥트인'을 추적하는 로펌 변호사들의 이야기를 다루며 2막에 돌입했다. 주인공들은 과거의 트라우마와 현재의 위기에 맞서며 사건의 진실을 파헤치고, L&amp;J 로펌의 독립과 관련된 복잡한 서사가 전개된다.</t>
+          <t>지하철에서 여성의 신체를 불법 촬영하다 적발된 남성 A씨가 휴대전화를 파손해 증거 인멸을 시도했습니다. 대구지법은 A씨에게 징역 4개월에 집행유예 2년을 선고했으며, A씨는 잘못을 인정하고 피해자와 합의한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>이 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리를 설명하는 내용입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>상대방이 개인으로 자력 확인이 어렵고, 집단적 피해가 아닌 단일 피해자 사건입니다. 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 형사 재판이 종결되고 피해자와 합의가 이루어져 추가적인 소송의 필요성이나 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>반환점 돈 ‘아너’, 이나영·정은채·이청아 핵심서사 짚어보기</t>
+          <t>지하철 몰카범, 발각되자 휴대전화 던져 파손…집행유예</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260222507014</t>
+          <t>https://www.newsis.com/view/NISX20260223_0003522787</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-02-23 00:25:52.801396+00:00</t>
+          <t>2026-02-24 00:22:16.236340+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
-      <c r="E132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
-          <t>이 기사는 '아너 그녀들의 법정'이라는 드라마의 등장인물과 지난 줄거리를 설명하는 내용입니다. 배우 강은석의 성폭행 피해자 조유정을 변호하는 과정에서 '커넥트'라는 비밀 성매매 앱의 존재가 드러나는 가상의 사건을 다룹니다.</t>
+          <t>해당 기사는 애매한 신체접촉이 언제부터 범죄가 되는지에 대한 법률 전문가의 조언을 담고 있습니다. 회사 내 신고, 내용증명, 형사 상담 등을 검토한 뒤 필요하다면 형사고소와 손해배상까지 포함한 전략을 세우는 것이 현실적인 대응 방안이라고 설명합니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마의 줄거리 요약으로, 소송금융 투자 대상이 될 수 없습니다. (부적합 조건: 실제 사건 아님)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 애매한 신체접촉에 대한 법적 대응 방안을 조언하는 일반적인 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>반전에 반전 '아너 그녀들의 법정' 등장인물·인물관계도 및 지난 줄거...</t>
+          <t>“그냥 친해서 그랬다?”… 애매한 신체접촉, 언제부터 범죄가 되나</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019011</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026022315402283366cf2d78c68_29</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-02-22 12:23:09.391967+00:00</t>
+          <t>2026-02-23 12:57:16.924319+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>헬스장 대표</t>
+          <t>쉬(Xu)씨</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>대만 지방법원 형사 판결 선고</t>
+          <t>형사 재판에서 징역 5개월 선고, 피해자 측과 합의 완료</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>대만에서 14세 소녀와 3차례 성관계를 맺은 헬스장 대표에게 대만 지방법원이 징역 5개월을 선고했습니다. 법원은 피해자 가족의 의사를 고려하여 판결했다고 밝혔습니다.</t>
+          <t>대만에서 피트니스 코치 쉬씨가 16세 미만 소녀와 세 차례 성관계를 가진 혐의로 징역 5개월을 선고받았습니다. 재판부는 쉬씨가 범행을 자백하고 피해자 측과 합의 후 용서받은 점을 양형 이유로 밝혔습니다. 가벼운 처벌에 대한 공분이 일고 있습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>해외(대만)에서 발생한 사건으로 국내 소송금융 투자 대상으로는 적합하지 않습니다. 또한, 단일 피해자 사건이며 상대방(헬스장 대표)의 자력이 충분한지 불분명하여 투자 매력이 낮습니다.</t>
+          <t>상대방의 책임은 명확하나(적합 조건 1), 피해자 측과 이미 합의가 완료되어 용서까지 받았으므로(부적합 조건: 합의 완료), 새로운 민사상 손해배상 소송의 여지가 없거나 매우 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 해당 없음), 상대방의 자력도 불분명합니다(적합 조건 2 불분명).</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>14세 소녀와 '3차례 성관계' 헬스장 대표…고작 징역 5개월</t>
+          <t>16세 미만 소녀 유인해 '3차례 성관계'…징역 5개월 선고, 대만 공분</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6077870</t>
+          <t>https://www.mt.co.kr/world/2026/02/23/2026022308040036870</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-02-22 00:35:22.568561+00:00</t>
+          <t>2026-02-23 00:30:33.164491+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr"/>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>불법 성매매 어플 '커넥트인' 및 관련 카르텔</t>
+        </is>
+      </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
-          <t>의료법 개정안 발의</t>
+          <t>드라마 줄거리 진행 중</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>정혜경 의원이 성범죄로 벌금형을 받은 의료인도 일정 기간 자격을 제한하는 의료법 개정안을 발의했습니다. 현재는 직무 수행 중 발생할 수 있는 성범죄에 대한 별도의 자격 제한 규정이 없어, 피해자의 신체와 존엄을 침해하는 범죄에 대한 규제 공백을 메우려는 취지입니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'이 거대한 성매매 스캔들과 불법 성매매 어플 '커넥트인'을 추적하는 로펌 변호사들의 이야기를 다루며 2막에 돌입했다. 주인공들은 과거의 트라우마와 현재의 위기에 맞서며 사건의 진실을 파헤치고, L&amp;J 로펌의 독립과 관련된 복잡한 서사가 전개된다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 성범죄를 저지른 의료인의 자격 제한을 위한 의료법 개정안 발의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사건이 존재하지 않으므로 적합도가 낮습니다.</t>
+          <t>이 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리를 설명하는 내용입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>성범죄 벌금형도 일정 기간 의료인 자격 제한, 아동·청소년 대상 성범...</t>
+          <t>반환점 돈 ‘아너’, 이나영·정은채·이청아 핵심서사 짚어보기</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=430802</t>
+          <t>https://www.sportsworldi.com/newsView/20260222507014</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-02-22 00:34:52.113742+00:00</t>
+          <t>2026-02-23 00:25:52.801396+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr"/>
+      <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역형)</t>
+          <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>20대 남성이 10년간 대학 캠퍼스와 길거리에서 상습적으로 여성과 아동에게 신체를 노출한 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 동종 범행 전력과 재범 위험성을 고려하여 실형을 선고했으며, 성폭력 치료 프로그램 이수 및 신상정보 공개 등도 명령했습니다.</t>
+          <t>이 기사는 '아너 그녀들의 법정'이라는 드라마의 등장인물과 지난 줄거리를 설명하는 내용입니다. 배우 강은석의 성폭행 피해자 조유정을 변호하는 과정에서 '커넥트'라는 비밀 성매매 앱의 존재가 드러나는 가상의 사건을 다룹니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>가해자가 개인이며 자력이 충분하지 않을 가능성이 높아 (적합 조건 2 불충족) 소송금융 투자 회수 가능성이 낮습니다. 피해는 주로 정신적 손해로, 개별 피해 금액이 소송금융 투자를 정당화할 만큼 크지 않을 수 있습니다 (적합 조건 4 불충족). 다수의 피해자가 있으나 각 피해가 개별적인 범죄 행위로 발생하여 집단소송 형태로 진행하기 어렵습니다 (적합 조건 3 불충족).</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마의 줄거리 요약으로, 소송금융 투자 대상이 될 수 없습니다. (부적합 조건: 실제 사건 아님)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>꼬리 긴 바바리맨에 징역형 선고..10년간 상습 노출 드러나</t>
+          <t>반전에 반전 '아너 그녀들의 법정' 등장인물·인물관계도 및 지난 줄거...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602210048</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019011</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-02-22 00:32:19.623985+00:00</t>
+          <t>2026-02-22 12:23:09.391967+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>헬스장 대표</t>
+        </is>
+      </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
+          <t>대만 지방법원 형사 판결 선고</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>대만에서 14세 소녀와 3차례 성관계를 맺은 헬스장 대표에게 대만 지방법원이 징역 5개월을 선고했습니다. 법원은 피해자 가족의 의사를 고려하여 판결했다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>해외(대만)에서 발생한 사건으로 국내 소송금융 투자 대상으로는 적합하지 않습니다. 또한, 단일 피해자 사건이며 상대방(헬스장 대표)의 자력이 충분한지 불분명하여 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>14세 소녀와 '3차례 성관계' 헬스장 대표…고작 징역 5개월</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6077870</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:35:22.568561+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr"/>
+      <c r="D137" t="inlineStr"/>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>의료법 개정안 발의</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>정혜경 의원이 성범죄로 벌금형을 받은 의료인도 일정 기간 자격을 제한하는 의료법 개정안을 발의했습니다. 현재는 직무 수행 중 발생할 수 있는 성범죄에 대한 별도의 자격 제한 규정이 없어, 피해자의 신체와 존엄을 침해하는 범죄에 대한 규제 공백을 메우려는 취지입니다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 성범죄를 저지른 의료인의 자격 제한을 위한 의료법 개정안 발의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사건이 존재하지 않으므로 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>성범죄 벌금형도 일정 기간 의료인 자격 제한, 아동·청소년 대상 성범...</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>pinpointnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=430802</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:34:52.113742+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역형)</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>20대 남성이 10년간 대학 캠퍼스와 길거리에서 상습적으로 여성과 아동에게 신체를 노출한 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 동종 범행 전력과 재범 위험성을 고려하여 실형을 선고했으며, 성폭력 치료 프로그램 이수 및 신상정보 공개 등도 명령했습니다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>가해자가 개인이며 자력이 충분하지 않을 가능성이 높아 (적합 조건 2 불충족) 소송금융 투자 회수 가능성이 낮습니다. 피해는 주로 정신적 손해로, 개별 피해 금액이 소송금융 투자를 정당화할 만큼 크지 않을 수 있습니다 (적합 조건 4 불충족). 다수의 피해자가 있으나 각 피해가 개별적인 범죄 행위로 발생하여 집단소송 형태로 진행하기 어렵습니다 (적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>꼬리 긴 바바리맨에 징역형 선고..10년간 상습 노출 드러나</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602210048</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:32:19.623985+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
           <t>형사 재판 무죄 판결</t>
         </is>
       </c>
-      <c r="F136" t="inlineStr">
+      <c r="F139" t="inlineStr">
         <is>
           <t>한 개인이 준강간 및 임신 사건으로 고소당했으나, 재판부는 피고인에게 무죄를 선고했습니다. 피해를 주장하는 측은 피고인에게 5천만 원의 정신적 피해보상을 요구하며 신고를 하겠다고 문자 메시지를 보낸 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G136" t="inlineStr">
+      <c r="G139" t="inlineStr">
         <is>
           <t>기사 제목에 '[무죄]'가 명시되어 있어, 해당 사건의 형사 재판이 이미 종결되었고 피고인이 무죄 판결을 받았음을 알 수 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, '적합 조건 1: 상대방 책임이 비교적 명확함'을 충족하기 매우 어렵게 만듭니다. 소송금융 투자 대상으로서의 성공 가능성이 현저히 낮습니다.</t>
         </is>
       </c>
-      <c r="H136" t="inlineStr">
+      <c r="H139" t="inlineStr">
         <is>
           <t>5천만 원</t>
         </is>
       </c>
-      <c r="I136" t="inlineStr">
+      <c r="I139" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J136" t="inlineStr">
+      <c r="J139" t="inlineStr">
         <is>
           <t>[무죄] 임신하자  5천만 원 아니면 신고  준강간으로 고소…재판부는 어...</t>
         </is>
       </c>
-      <c r="K136" t="inlineStr">
+      <c r="K139" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L136" t="inlineStr">
+      <c r="L139" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M136" t="inlineStr">
+      <c r="M139" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/44J20LYZ8R87</t>
         </is>
       </c>
-      <c r="N136" t="inlineStr">
+      <c r="N139" t="inlineStr">
         <is>
           <t>2026-02-22 00:24:08.343995+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N136"/>
+  <autoFilter ref="A1:N139"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>