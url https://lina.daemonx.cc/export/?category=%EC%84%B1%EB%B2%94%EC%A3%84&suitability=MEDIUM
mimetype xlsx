--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$81</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$85</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N81"/>
+  <dimension ref="A1:N85"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,5772 +535,6060 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨 (서울 소재 지방직 공무원)</t>
+          <t>A(30대)씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 기소 후 재판 진행 중</t>
+          <t>형사 재판 실형 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>서울 소재 지방직 공무원 A씨가 부하 여직원 B씨와의 가짜 연인 사진을 AI로 만들어 카카오톡 프로필에 올린 혐의로 재판에 넘겨졌다. B씨는 성적 수치심을 느껴 고소했으며, 검찰은 성폭력처벌법 위반(허위영상물편집·반포 등) 및 명예훼손 혐의를 적용해 A씨를 불구속기소했다. 현재 공판이 진행될 예정이다.</t>
+          <t>SNS를 통해 알게 된 미성년자와 3차례 성관계를 한 30대 남성에게 징역 2년의 실형이 선고되었습니다. 형사 재판에서 유죄가 확정되어 가해자의 책임이 명확하며, 이는 민사상 손해배상 청구의 강력한 근거가 될 수 있습니다. 다만, 가해자의 자력과 피해 규모에 대한 정보가 부족하고 단일 피해자 사건이라는 점이 소송금융 투자 검토 시 고려될 수 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확해졌고(적합 조건 1), AI 가짜 사진 및 카카오톡 프로필 등 명확한 증거가 존재하며(적합 조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 금전적으로 크다고 보기 어렵고, 상대방의 자력이 대기업 수준은 아니라는 점에서 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>상대방 책임이 형사 재판에서 실형 선고로 명확히 입증되었고(적합 조건 1), 형사 판결문이 강력한 증거로 활용될 수 있습니다(적합 조건 5). 그러나 상대방의 자력이 불분명하며(부적합 조건), 단일 피해자 사건으로 집단적 피해에 해당하지 않아(부적합 조건) 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>부하 여직원과 연인인 척…가짜 프로필 사진 올린 공무원 발칵</t>
+          <t>SNS서 만난 미성년자와 3차례 성관계 한 30대 실형</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25423210</t>
+          <t>https://www.nocutnews.co.kr/news/6554090?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260727080349</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-08 07:00:33.102840+00:00</t>
+          <t>2026-07-29 07:02:40.923259+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>가해자 3명</t>
+          <t>최영중 전 시의원</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>소멸시효 만료 전 소송 제기 가능</t>
+          <t>경찰 수사 진행 중, 추가 범죄 여부 조사</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>7년 전 발생한 학폭 성범죄에 대해 피해자가 성인이 된 시점부터 소멸시효가 재기산되어 3년 내 소송 제기가 가능합니다. 가해자 3명은 공동불법행위로 연대하여 손해를 배상할 책임이 있습니다.</t>
+          <t>미성년자 성매매 혐의로 수사를 받던 최영중 전 청주시의원이 의원직을 사퇴했습니다. 경찰은 최 전 시의원이 피해 학생에게 친구들을 데려오면 돈을 더 주겠다고 제안하거나 성적인 대화를 한 혐의를 포착하고 추가 범죄 여부를 조사하고 있습니다. 한편, 김진모 국민의힘 청주서원 당협위원장이 최 전 시의원을 두둔하는 발언을 해 논란이 커지자 당협위원장직 사퇴서를 제출했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>공동불법행위 성립 및 연대 배상 책임이 명시되어 상대방 책임이 명확하며(적합 조건 1), 소멸시효가 재기산되어 소송 제기 가능 기간이 남아있습니다(부적합 조건 해당 없음). 학폭 성범죄의 특성상 피해 규모가 클 수 있으나(적합 조건 4), 상대방이 개인 3명으로 자력 확보가 어려울 수 있다는 점이 투자 리스크입니다.</t>
+          <t>최영중 전 시의원이 미성년자 성매매 혐의로 경찰 수사를 받고 있어 상대방 책임이 명확하고(적합 조건 1), 경찰이 혐의를 포착하고 추가 범죄 여부를 조사 중이므로 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 현재 기사상 피해자 수가 명확하지 않고 집단적 피해로 보기 어려워 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>성인이 된 날, 멈췄던 시계가 움직였다  7년 전 학폭 성범죄, 고소 가능...</t>
+          <t>미혼이잖아‥불륜 아니고  시의원 두둔하다 '뭇매'</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/N1IFEJGAFJKI</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6838181_36918.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-03 07:02:25.767992+00:00</t>
+          <t>2026-07-29 07:01:13.909695+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>최영중 전 청주시의원</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 당 윤리심판원 징계 절차 진행 중</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>장경태 무소속 의원이 여성 보좌진 성추행 및 2차 가해 혐의로 경찰에 수사받고 검찰에 송치되었습니다. 더불어민주당 윤리심판원은 징계 회피 목적 탈당으로 판단하여 제명에 해당하는 징계 처분을 의결했습니다. 현재 검찰 수사가 진행 중입니다.</t>
+          <t>최영중 전 청주시의원이 아동 성매매 및 미성년자 의제강간 등 혐의로 경찰 수사를 받고 있습니다. 시민사회와 여성단체는 최 전 의원의 발언이 피해자에 대한 2차 가해에 해당할 수 있다며 강하게 비판하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(국회의원)의 책임이 경찰 송치 및 당 윤리심판원 징계로 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사, 검찰 송치, 당 징계)가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 피해자가 1인이고 금전적 피해 규모가 명확히 크다고 보기 어려워 집단소송 가능성은 낮습니다(적합 조건 3, 4 불충족).</t>
+          <t>상대방 책임이 비교적 명확하며(최영중 전 청주시의원), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 다만 상대방이 개인이라 자력 여부가 불확실하고, 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[속보] 민주당, ‘성추행 혐의’ 장경태 의원 제명 해당 처분…“징계 ...</t>
+          <t>'아동 성매매' 최영중 전 청주시의원 사태 '일파만파'…김진모 국민의힘...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604062024001</t>
+          <t>https://www.dynews.co.kr/news/articleView.html?idxno=858439</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-12 15:34:02.499362+00:00</t>
+          <t>2026-07-21 07:02:28.977684+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>제주장애인권익옹호기관</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고 완료</t>
+          <t>가해자의 형사 재판 대법원 확정 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>카카오톡 오픈 채팅방을 통해 미성년자 5명을 성폭행하고 성착취물을 제작한 30대 남성 A 씨가 징역 7년을 선고받았다. 재판부는 피해자들의 상당한 정신적 충격과 디지털 성범죄의 유포 가능성을 고려해 엄벌을 내렸다. 이 사건은 형사 판결이 확정되어 민사상 손해배상 청구의 강력한 근거가 될 수 있다.</t>
+          <t>제주장애인권익옹호기관 소속 조사관이 10대 지적장애 여학생 2명과 그 여동생 1명을 성추행 및 강간한 혐의로 기소되어 대법원에서 징역 10년이 확정되었다. 가해자는 장애인 보호시설 종사자로서 피해자들을 보호해야 할 지위에 있었음에도 범죄를 저질러 죄책이 무겁다고 판단되었다. 이 사건은 형사 재판이 종결되었으며, 피해자들은 이를 바탕으로 민사상 손해배상 청구를 진행할 수 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자의 형사 책임이 명확하고(적합 조건 1), 유죄 판결로 증거가 충분히 확보되었으며(적합 조건 5), 공적 절차(형사 재판)가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 그러나 가해자가 개인 요리사로 자력 부족이 예상되어 손해배상금 회수 가능성이 낮고, 피해자 수가 소송금융이 일반적으로 고려하는 집단소송 규모에는 미치지 못합니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확) 및 5 (증거 확보 가능) 충족: 가해자의 형사 재판에서 대법원 확정 판결이 나와 책임이 명확하고 강력한 증거가 확보됨. 적합 조건 2 (상대방 자력 충분) 부분 충족: 가해자 개인의 자력은 불분명하나, 소속 기관인 제주장애인권익옹호기관에 대한 손해배상 청구 가능성 있음. 다만, 피해자 수가 3명으로 적합 조건 3 (집단적 피해) 미충족.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>오픈 채팅방서 만난 미성년자 성폭행·성착취물 제작 30대 男, 징역 7년</t>
+          <t>지적장애 학생·동생 성적학대…보호기관 직원의 최후</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579831?ref=naver</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202607180134&amp;t=NN</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:17:36.262070+00:00</t>
+          <t>2026-07-20 07:00:17.456978+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A씨 (서울 소재 지방직 공무원)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>강제추행 형사 재판 유죄 판결, 민사 손해배상 소송 가능성 있음</t>
+          <t>검찰 기소 후 재판 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 술집에서 20대 여성 B씨를 강제추행한 혐의로 정식 재판 끝에 유죄를 선고받았습니다. 재판부는 A씨에게 벌금 700만원과 성폭력 치료 프로그램 이수를 명령했으며, 피해 회복이나 합의가 이루어지지 않은 점을 양형 이유로 밝혔습니다.</t>
+          <t>서울 소재 지방직 공무원 A씨가 부하 여직원 B씨와의 가짜 연인 사진을 AI로 만들어 카카오톡 프로필에 올린 혐의로 재판에 넘겨졌다. B씨는 성적 수치심을 느껴 고소했으며, 검찰은 성폭력처벌법 위반(허위영상물편집·반포 등) 및 명예훼손 혐의를 적용해 A씨를 불구속기소했다. 현재 공판이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자의 형사 유죄 판결로 책임이 명확하며(적합 조건 1), 피해자 진술의 일관성과 CCTV 등 증거가 확보되어 있습니다(적합 조건 5). 또한 형사 재판이라는 공적 절차가 진행되어 사실관계가 상당 부분 확정되었습니다(적합 조건 6). 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
+          <t>상대방 책임이 검찰 기소로 명확해졌고(적합 조건 1), AI 가짜 사진 및 카카오톡 프로필 등 명확한 증거가 존재하며(적합 조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 금전적으로 크다고 보기 어렵고, 상대방의 자력이 대기업 수준은 아니라는 점에서 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'술집서 갑자기…' 20대 여성 추행한 50대, 정식 재판 끝에 유죄</t>
+          <t>부하 여직원과 연인인 척…가짜 프로필 사진 올린 공무원 발칵</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260404580123</t>
+          <t>https://www.joongang.co.kr/article/25423210</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 12:28:51.472942+00:00</t>
+          <t>2026-05-08 07:00:33.102840+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>가해자 3명</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 유죄 판결 및 벌금형 선고</t>
+          <t>소멸시효 만료 전 소송 제기 가능</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>50대 남성이 술집에서 20대 여성을 강제추행한 혐의로 기소되어 정식 재판에서 유죄 판결을 받고 벌금 700만원과 성폭력 치료 프로그램 이수를 명령받았다. 피고인은 혐의를 부인했으나, 재판부는 피해자의 일관된 진술과 CCTV 정황을 근거로 유죄를 인정했다. 피해자는 아직 민사상 손해배상을 청구하지 않은 상태이다.</t>
+          <t>7년 전 발생한 학폭 성범죄에 대해 피해자가 성인이 된 시점부터 소멸시효가 재기산되어 3년 내 소송 제기가 가능합니다. 가해자 3명은 공동불법행위로 연대하여 손해를 배상할 책임이 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 정황 및 피해자 진술 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 형사 재판의 유죄 판결은 민사 소송의 강력한 근거가 됩니다(적합 조건 6). 그러나 피해자가 1인이고 상대방의 자력에 대한 정보가 부족하며, 피해 규모가 구체적으로 명시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>공동불법행위 성립 및 연대 배상 책임이 명시되어 상대방 책임이 명확하며(적합 조건 1), 소멸시효가 재기산되어 소송 제기 가능 기간이 남아있습니다(부적합 조건 해당 없음). 학폭 성범죄의 특성상 피해 규모가 클 수 있으나(적합 조건 4), 상대방이 개인 3명으로 자력 확보가 어려울 수 있다는 점이 투자 리스크입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>뒤에서 25세女 껴안고 귀에  후~ ...51세男 기습 추행, 결국</t>
+          <t>성인이 된 날, 멈췄던 시계가 움직였다  7년 전 학폭 성범죄, 고소 가능...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/04/2026040415170553070</t>
+          <t>https://lawtalknews.co.kr/article/N1IFEJGAFJKI</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 12:24:46.517670+00:00</t>
+          <t>2026-05-03 07:02:25.767992+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>미성년자 성범죄 및 성 착취물 제작 혐의로 징역 7년 선고 (1심)</t>
+          <t>경찰 수사 및 검찰 송치, 당 윤리심판원 징계 절차 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>카카오톡 오픈채팅을 통해 미성년자 5명을 상대로 성범죄를 저지르고 성 착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었습니다. 법원은 A씨의 범행이 다수의 피해자에게 심각한 정신적 충격을 주었으며, 디지털 성범죄의 특성상 엄벌할 필요성이 크다고 판단했습니다. A씨는 범행을 인정하고 일부 피해자와 합의했지만, 3명의 피해자로부터는 용서받지 못했습니다.</t>
+          <t>장경태 무소속 의원이 여성 보좌진 성추행 및 2차 가해 혐의로 경찰에 수사받고 검찰에 송치되었습니다. 더불어민주당 윤리심판원은 징계 회피 목적 탈당으로 판단하여 제명에 해당하는 징계 처분을 의결했습니다. 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(징역 7년 선고), 객관적 증거가 존재하며(법원 판결, 성 착취물), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고된 점은 적합 조건에 해당합니다. 다만, 상대방이 개인(요리사)으로 자력이 충분하지 않을 가능성이 높고, 피해자 수가 5명으로 집단적 피해 규모에는 미치지 못하는 점이 부적합 요인으로 작용합니다.</t>
+          <t>상대방(국회의원)의 책임이 경찰 송치 및 당 윤리심판원 징계로 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사, 검찰 송치, 당 징계)가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 피해자가 1인이고 금전적 피해 규모가 명확히 크다고 보기 어려워 집단소송 가능성은 낮습니다(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>카톡에서 시작된 범행 …미성년자 5명 노린 30대, 징역 7년</t>
+          <t>[속보] 민주당, ‘성추행 혐의’ 장경태 의원 제명 해당 처분…“징계 ...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040408000870836</t>
+          <t>https://www.khan.co.kr/article/202604062024001</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 00:25:37.336122+00:00</t>
+          <t>2026-04-12 15:34:02.499362+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>티모시 버스필드</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰 수사 및 형사 공판 예정</t>
+          <t>형사 재판 판결 선고 완료</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>유명 배우 티모시 버스필드가 미성년자 쌍둥이 연기 지망생을 성추행한 혐의로 기소되어 법적 공방 중이다. 버스필드 측은 혐의를 강력히 부인하고 있으며, 검찰은 추가 피해자 가능성을 열어두고 수사를 확대하고 있다. 첫 공판은 5월 말에서 6월 초에 열릴 예정이다.</t>
+          <t>카카오톡 오픈 채팅방을 통해 미성년자 5명을 성폭행하고 성착취물을 제작한 30대 남성 A 씨가 징역 7년을 선고받았다. 재판부는 피해자들의 상당한 정신적 충격과 디지털 성범죄의 유포 가능성을 고려해 엄벌을 내렸다. 이 사건은 형사 판결이 확정되어 민사상 손해배상 청구의 강력한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>적합 조건으로 유명 배우/감독인 상대방(티모시 버스필드)의 자력이 충분하며, 검찰 수사가 진행 중인 공적 절차가 존재합니다. 또한 추가 피해자 발생 가능성이 언급되어 집단적 피해로 확대될 여지가 있습니다. 그러나 상대방 책임이 명확하지 않고 강력히 부인하고 있으며, 현재까지 피해 규모가 구체적으로 확인되지 않는 점은 투자에 있어 불확실성을 높입니다.</t>
+          <t>가해자의 형사 책임이 명확하고(적합 조건 1), 유죄 판결로 증거가 충분히 확보되었으며(적합 조건 5), 공적 절차(형사 재판)가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 그러나 가해자가 개인 요리사로 자력 부족이 예상되어 손해배상금 회수 가능성이 낮고, 피해자 수가 소송금융이 일반적으로 고려하는 집단소송 규모에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[월드 프리즘] '초원의 집' 멜리사 길버트의 눈물…남편 성범죄 혐의에...</t>
+          <t>오픈 채팅방서 만난 미성년자 성폭행·성착취물 제작 30대 男, 징역 7년</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185867</t>
+          <t>https://www.munhwa.com/article/11579831?ref=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-04 00:22:13.918693+00:00</t>
+          <t>2026-04-05 00:17:36.262070+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>학교</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>학교 측에 조사 및 징계 요구 중</t>
+          <t>강제추행 형사 재판 유죄 판결, 민사 손해배상 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>한 교사가 여학생 10명과 여교사 1명의 치마 속을 불법 촬영하다 적발되었으나, 학교 측이 침묵하자 학생들이 이를 폭로했습니다. 피해자들과 시민들은 학교에 철저한 조사와 투명한 징계 공개를 요구하고 있습니다.</t>
+          <t>50대 남성 A씨가 술집에서 20대 여성 B씨를 강제추행한 혐의로 정식 재판 끝에 유죄를 선고받았습니다. 재판부는 A씨에게 벌금 700만원과 성폭력 치료 프로그램 이수를 명령했으며, 피해 회복이나 합의가 이루어지지 않은 점을 양형 이유로 밝혔습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>교사의 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성이 높음(적합 조건 5). 학교가 피고가 될 경우 자력이 있을 수 있으나(적합 조건 2 부분 충족), 피해자 수가 '수십 명 이상' 기준에는 미치지 못하며(적합 조건 3 불충족), 피해 금액 추정치가 없어(적합 조건 4 불충족) 'Medium'으로 판단됩니다.</t>
+          <t>가해자의 형사 유죄 판결로 책임이 명확하며(적합 조건 1), 피해자 진술의 일관성과 CCTV 등 증거가 확보되어 있습니다(적합 조건 5). 또한 형사 재판이라는 공적 절차가 진행되어 사실관계가 상당 부분 확정되었습니다(적합 조건 6). 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>11명 (학생 10명, 여교사 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>여교사·여학생 치마 속 찍다 꼬리 잡힌 교사…학교 침묵에 학생이 폭로</t>
+          <t>'술집서 갑자기…' 20대 여성 추행한 50대, 정식 재판 끝에 유죄</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/general-world/6124505</t>
+          <t>https://www.kyeonggi.com/article/20260404580123</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-04 00:20:46.899308+00:00</t>
+          <t>2026-04-04 12:28:51.472942+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>경찰관 B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰관 B씨 긴급 체포 및 직위해제, 수사 진행 중</t>
+          <t>형사 재판 유죄 판결 및 벌금형 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>인천 경찰관 B씨가 SNS를 통해 미성년자에게 접근하여 성적인 대화를 나누고 성착취물을 요구한 사건이 발생했습니다. B씨는 위장 수사에 의해 긴급 체포되었으며, 현재 직위해제된 상태로 수사가 진행 중입니다.</t>
+          <t>50대 남성이 술집에서 20대 여성을 강제추행한 혐의로 기소되어 정식 재판에서 유죄 판결을 받고 벌금 700만원과 성폭력 치료 프로그램 이수를 명령받았다. 피고인은 혐의를 부인했으나, 재판부는 피해자의 일관된 진술과 CCTV 정황을 근거로 유죄를 인정했다. 피해자는 아직 민사상 손해배상을 청구하지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>경찰관 B씨의 미성년자 성범죄 행위가 위장 수사를 통해 긴급 체포되고 직위해제된 상태로, 상대방의 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 다만, 기사 내용만으로는 집단적 피해나 구체적인 피해 규모가 확인되지 않습니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 정황 및 피해자 진술 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 형사 재판의 유죄 판결은 민사 소송의 강력한 근거가 됩니다(적합 조건 6). 그러나 피해자가 1인이고 상대방의 자력에 대한 정보가 부족하며, 피해 규모가 구체적으로 명시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>인천 경찰, 기강해이 '도마'…미성년자 성범죄에 음주운전까지</t>
+          <t>뒤에서 25세女 껴안고 귀에  후~ ...51세男 기습 추행, 결국</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.ifm.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.ifm.kr/news/articleView.html?idxno=468241</t>
+          <t>https://www.mt.co.kr/society/2026/04/04/2026040415170553070</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-03 12:29:45.616927+00:00</t>
+          <t>2026-04-04 12:24:46.517670+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>징역 3년 선고</t>
+          <t>미성년자 성범죄 및 성 착취물 제작 혐의로 징역 7년 선고 (1심)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>SNS로 만난 지적장애 여성을 성폭행한 20대 남성 A씨에게 징역 3년이 선고되었다. 재판부는 피해자가 정도가 심한 지적장애인으로 피고인의 범행에 제대로 대응하지 못하고 반복된 피해를 입었다고 판단했다.</t>
+          <t>카카오톡 오픈채팅을 통해 미성년자 5명을 상대로 성범죄를 저지르고 성 착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었습니다. 법원은 A씨의 범행이 다수의 피해자에게 심각한 정신적 충격을 주었으며, 디지털 성범죄의 특성상 엄벌할 필요성이 크다고 판단했습니다. A씨는 범행을 인정하고 일부 피해자와 합의했지만, 3명의 피해자로부터는 용서받지 못했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피고인의 범행에 대한 형사 판결이 선고되어 책임이 명확하고(적합 조건 1), 증거 확보가 용이함(적합 조건 5). 그러나 피고인이 피해자의 집에 얹혀 지냈다는 점에서 자력 부족 가능성이 높고, 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 낮춤.</t>
+          <t>상대방 책임이 명확하고(징역 7년 선고), 객관적 증거가 존재하며(법원 판결, 성 착취물), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고된 점은 적합 조건에 해당합니다. 다만, 상대방이 개인(요리사)으로 자력이 충분하지 않을 가능성이 높고, 피해자 수가 5명으로 집단적 피해 규모에는 미치지 못하는 점이 부적합 요인으로 작용합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>SNS로 만난 지적장애 여성 성폭행 20대 징역 3년 선고</t>
+          <t>카톡에서 시작된 범행 …미성년자 5명 노린 30대, 징역 7년</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071372</t>
+          <t>https://www.imaeil.com/page/view/2026040408000870836</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-02 12:25:25.350658+00:00</t>
+          <t>2026-04-04 00:25:37.336122+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>티모시 버스필드</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>정부의 AI 기반 성착취물 탐지 및 삭제 시스템 도입 및 운영</t>
+          <t>검찰 수사 및 형사 공판 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>정부가 딥페이크 등 온라인 성착취물을 AI로 탐지하고 신속하게 삭제 요청하는 시스템을 도입했습니다. 이 시스템은 연간 1만여 명에 달하는 온라인 성범죄 피해자들을 보호하고, 아동·청소년 성착취물은 선제적으로 차단하는 역할을 합니다. '서울대 N번방' 사건과 같은 사례에서 보듯 온라인 성착취물은 피해가 영구히 상존하는 심각한 문제입니다.</t>
+          <t>유명 배우 티모시 버스필드가 미성년자 쌍둥이 연기 지망생을 성추행한 혐의로 기소되어 법적 공방 중이다. 버스필드 측은 혐의를 강력히 부인하고 있으며, 검찰은 추가 피해자 가능성을 열어두고 수사를 확대하고 있다. 첫 공판은 5월 말에서 6월 초에 열릴 예정이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>연간 1만여 명의 집단적 피해가 발생하고 피해 규모가 매우 심각하며, AI 시스템 도입으로 증거 확보 및 공적 절차 진행 중이라는 적합 조건이 다수 충족됩니다. 그러나 소송금융 투자에 필수적인 자력 있는 특정 상대방(대기업, 기관 등)이 부재하고, 가해자가 주로 개인이라는 점에서 투자 회수 가능성이 낮아 'Medium'으로 판단합니다.</t>
+          <t>적합 조건으로 유명 배우/감독인 상대방(티모시 버스필드)의 자력이 충분하며, 검찰 수사가 진행 중인 공적 절차가 존재합니다. 또한 추가 피해자 발생 가능성이 언급되어 집단적 피해로 확대될 여지가 있습니다. 그러나 상대방 책임이 명확하지 않고 강력히 부인하고 있으며, 현재까지 피해 규모가 구체적으로 확인되지 않는 점은 투자에 있어 불확실성을 높입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>연간 1만여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>‘온라인 성착취’ 1분이면 적발…AI로 찾는다</t>
+          <t>[월드 프리즘] '초원의 집' 멜리사 길버트의 눈물…남편 성범죄 혐의에...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524837&amp;ref=A</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185867</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 00:22:23.527574+00:00</t>
+          <t>2026-04-04 00:22:13.918693+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>충북교육청 전 장학관 A씨</t>
+          <t>학교</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사 절차 진행 중 (구속 및 영장실질심사)</t>
+          <t>학교 측에 조사 및 징계 요구 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>충북교육청 전 장학관 A씨가 화장실 몰카 혐의로 구속되었으며, 영장실질심사를 받기 위해 법원에 출석하여 죄송하다고 답했습니다. 현재 형사 절차가 진행 중으로, 피해자들은 정신적 피해에 대한 손해배상을 청구할 가능성이 있습니다.</t>
+          <t>한 교사가 여학생 10명과 여교사 1명의 치마 속을 불법 촬영하다 적발되었으나, 학교 측이 침묵하자 학생들이 이를 폭로했습니다. 피해자들과 시민들은 학교에 철저한 조사와 투명한 징계 공개를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>전 충북교육청 장학관이 화장실 몰카 혐의로 구속되었고 영장실질심사에서 죄송하다고 답하여 책임이 비교적 명확하며(적합 조건 1), 형사 절차(구속, 영장실질심사)가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 기사에서 피해 규모와 피해자 수가 명확히 확인되지 않고, 상대방이 개인이므로 자력에 대한 추가 확인이 필요하여 'Medium'으로 판단합니다.</t>
+          <t>교사의 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성이 높음(적합 조건 5). 학교가 피고가 될 경우 자력이 있을 수 있으나(적합 조건 2 부분 충족), 피해자 수가 '수십 명 이상' 기준에는 미치지 못하며(적합 조건 3 불충족), 피해 금액 추정치가 없어(적합 조건 4 불충족) 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11명 (학생 10명, 여교사 1명)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'화장실 몰카' 충북교육청 전 장학관 구속…  도주 우려</t>
+          <t>여교사·여학생 치마 속 찍다 꼬리 잡힌 교사…학교 침묵에 학생이 폭로</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071159</t>
+          <t>https://www.news1.kr/world/general-world/6124505</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-01 12:33:57.069119+00:00</t>
+          <t>2026-04-04 00:20:46.899308+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>완더 프랑코</t>
+          <t>경찰관 B씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>미성년자 성범죄 형사 재판 항소심 진행 중, 총기 사건 연루</t>
+          <t>경찰관 B씨 긴급 체포 및 직위해제, 수사 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>메이저리그 선수 완더 프랑코가 미성년자 성범죄 혐의로 유죄 판결을 받고 항소심이 진행 중이며, 별도의 총기 사건에도 연루되었다. 이로 인해 그의 메이저리그 복귀가 불투명해졌고, 탬파베이 레이스와의 거액 계약도 잠정 정지된 상태이다. 피해자 어머니의 건강 문제로 재판 일정이 연기되었다.</t>
+          <t>인천 경찰관 B씨가 SNS를 통해 미성년자에게 접근하여 성적인 대화를 나누고 성착취물을 요구한 사건이 발생했습니다. B씨는 위장 수사에 의해 긴급 체포되었으며, 현재 직위해제된 상태로 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(완더 프랑코)의 책임이 초기 유죄 판결로 비교적 명확하며(적합 조건 1), 형사 재판이 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중임(적합 조건 5, 6). 그러나 상대방의 자력이 계약 정지 및 복귀 불투명으로 불확실하며, 피해 규모가 명확히 제시되지 않아 투자 매력도가 낮음.</t>
+          <t>경찰관 B씨의 미성년자 성범죄 행위가 위장 수사를 통해 긴급 체포되고 직위해제된 상태로, 상대방의 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 다만, 기사 내용만으로는 집단적 피해나 구체적인 피해 규모가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>무죄 판결 받아도 美복귀 불투명  11년 2765억 사나이, 어쩌다 이 지경...</t>
+          <t>인천 경찰, 기강해이 '도마'…미성년자 성범죄에 음주운전까지</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>news.ifm.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/baseball/2026-03-30/202603310100208880014441</t>
+          <t>https://news.ifm.kr/news/articleView.html?idxno=468241</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-31 00:19:03.548669+00:00</t>
+          <t>2026-04-03 12:29:45.616927+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고</t>
+          <t>징역 3년 선고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>인터넷을 통해 방 청소 아르바이트를 하던 10대 피해자가 가해자 A씨에게 강제추행을 당한 사건입니다. 재판부는 A씨의 범행으로 피해자가 상당한 정신적 충격과 고통을 겪었음을 지적했습니다. 피해자는 형사 판결을 바탕으로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>SNS로 만난 지적장애 여성을 성폭행한 20대 남성 A씨에게 징역 3년이 선고되었다. 재판부는 피해자가 정도가 심한 지적장애인으로 피고인의 범행에 제대로 대응하지 못하고 반복된 피해를 입었다고 판단했다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>가해자의 책임이 재판부 판단으로 명확하게 확인되었고(적합 조건 1), 범죄 사실에 대한 증거가 확보되어 있습니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 미해당), 가해자의 자력 정보가 없어 투자 회수 가능성을 추가 검토해야 합니다(적합 조건 2 미해당).</t>
+          <t>피고인의 범행에 대한 형사 판결이 선고되어 책임이 명확하고(적합 조건 1), 증거 확보가 용이함(적합 조건 5). 그러나 피고인이 피해자의 집에 얹혀 지냈다는 점에서 자력 부족 가능성이 높고, 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 낮춤.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>방 청소 알바 10대에게  마사지 해달라  강제추행</t>
+          <t>SNS로 만난 지적장애 여성 성폭행 20대 징역 3년 선고</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026033044047</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071372</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-30 00:26:11.323162+00:00</t>
+          <t>2026-04-02 12:25:25.350658+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>정부의 AI 기반 성착취물 탐지 및 삭제 시스템 도입 및 운영</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>장경태 의원이 성추행 의혹과 수사 과정에서 피해자 정보를 누설하여 2차 피해를 유발한 혐의로 검찰에 송치되었다. 경찰은 관련 진술과 확보된 자료를 종합해 혐의가 성립된다고 판단했으며, 김 씨 또한 피해자로부터 별도로 고소된 상태이다.</t>
+          <t>정부가 딥페이크 등 온라인 성착취물을 AI로 탐지하고 신속하게 삭제 요청하는 시스템을 도입했습니다. 이 시스템은 연간 1만여 명에 달하는 온라인 성범죄 피해자들을 보호하고, 아동·청소년 성착취물은 선제적으로 차단하는 역할을 합니다. '서울대 N번방' 사건과 같은 사례에서 보듯 온라인 성착취물은 피해가 영구히 상존하는 심각한 문제입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사 결과 혐의가 성립된다고 판단되었고, 검찰 송치되어 공적 절차가 진행 중이다. 증거도 확보된 것으로 보이며, 상대방이 공인이라는 점에서 자력도 어느 정도 예상된다. 그러나 집단적 피해가 아닌 개별 사건이며, 구체적인 피해 규모가 명시되지 않아 'Medium'으로 판단한다. (적합 조건 1, 2, 5, 6 해당)</t>
+          <t>연간 1만여 명의 집단적 피해가 발생하고 피해 규모가 매우 심각하며, AI 시스템 도입으로 증거 확보 및 공적 절차 진행 중이라는 적합 조건이 다수 충족됩니다. 그러나 소송금융 투자에 필수적인 자력 있는 특정 상대방(대기업, 기관 등)이 부재하고, 가해자가 주로 개인이라는 점에서 투자 회수 가능성이 낮아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>연간 1만여 명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>장경태 검찰 송치, 성추행 의혹 전면전...수사 판단 vs 결백 주장</t>
+          <t>‘온라인 성착취’ 1분이면 적발…AI로 찾는다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57676</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524837&amp;ref=A</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-30 00:25:30.497681+00:00</t>
+          <t>2026-04-02 00:22:23.527574+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>충북교육청 전 장학관 A씨</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>검찰 수사 및 기소 예정</t>
+          <t>형사 절차 진행 중 (구속 및 영장실질심사)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>장경태 국회의원이 보좌진을 성추행하고 2차 가해를 했다는 의혹으로 검찰에 송치되었습니다. 이는 형사 절차의 시작을 의미하며, 피해 보좌진은 정신적, 신체적 피해에 대한 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>충북교육청 전 장학관 A씨가 화장실 몰카 혐의로 구속되었으며, 영장실질심사를 받기 위해 법원에 출석하여 죄송하다고 답했습니다. 현재 형사 절차가 진행 중으로, 피해자들은 정신적 피해에 대한 손해배상을 청구할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>장경태 의원이 검찰에 송치되어 책임 주체가 명확하고(적합 조건 1), 국회의원으로서 배상 능력이 있을 것으로 예상되며(적합 조건 2), 검찰 송치 단계이므로 증거가 확보되었을 가능성이 높고(적합 조건 5), 형사 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(적합 조건 3, 4 불충족).</t>
+          <t>전 충북교육청 장학관이 화장실 몰카 혐의로 구속되었고 영장실질심사에서 죄송하다고 답하여 책임이 비교적 명확하며(적합 조건 1), 형사 절차(구속, 영장실질심사)가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 기사에서 피해 규모와 피해자 수가 명확히 확인되지 않고, 상대방이 개인이므로 자력에 대한 추가 확인이 필요하여 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>檢 폐지·법왜곡죄 신설에 검사실 '텅텅' … 쌓여가는 미제 속 사법 시스...</t>
+          <t>'화장실 몰카' 충북교육청 전 장학관 구속…  도주 우려</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700272.html</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071159</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-29 12:24:49.922439+00:00</t>
+          <t>2026-04-01 12:33:57.069119+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>완더 프랑코</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 양측 항소, 춘천지법에서 다시 심리 예정</t>
+          <t>미성년자 성범죄 형사 재판 항소심 진행 중, 총기 사건 연루</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>가출 여성청소년을 유인해 모텔에서 간음한 30대 남성 A씨가 1심에서 징역 1년을 선고받고 법정 구속되었습니다. 재판부는 A씨가 미성년자임을 알았다고 보기는 어렵다며 아동복지법 위반 혐의는 무죄로 판단했습니다. 현재 A씨와 검찰 모두 항소하여 춘천지법에서 사건을 다시 심리할 예정입니다.</t>
+          <t>메이저리그 선수 완더 프랑코가 미성년자 성범죄 혐의로 유죄 판결을 받고 항소심이 진행 중이며, 별도의 총기 사건에도 연루되었다. 이로 인해 그의 메이저리그 복귀가 불투명해졌고, 탬파베이 레이스와의 거액 계약도 잠정 정지된 상태이다. 피해자 어머니의 건강 문제로 재판 일정이 연기되었다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>피고인의 미성년자 유인 및 간음 혐의가 1심에서 유죄로 인정되어 책임이 비교적 명확하고(적합 조건 1), 형사 재판 과정에서 증거가 확보되었으며(적합 조건 5), 이미 1심 판결이 선고된 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불해당), 피고인의 자력이 충분한지 불분명하여 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 2, 4 불해당).</t>
+          <t>상대방(완더 프랑코)의 책임이 초기 유죄 판결로 비교적 명확하며(적합 조건 1), 형사 재판이 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중임(적합 조건 5, 6). 그러나 상대방의 자력이 계약 정지 및 복귀 불투명으로 불확실하며, 피해 규모가 명확히 제시되지 않아 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>18세 미만인 건 몰랐을 것 …미성년 모텔 유인한 간음한 30대男 '아동복...</t>
+          <t>무죄 판결 받아도 美복귀 불투명  11년 2765억 사나이, 어쩌다 이 지경...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602281134101354</t>
+          <t>https://www.sportschosun.com/baseball/2026-03-30/202603310100208880014441</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-28 12:22:31.614356+00:00</t>
+          <t>2026-03-31 00:19:03.548669+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Jeremiah Duggar</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>성추행 혐의로 기소됨</t>
+          <t>형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>대가족 리얼리티 쇼 출연자 Jeremiah Duggar가 9세 소녀를 성추행한 혐의로 기소되었습니다. 피해자 진술서에 따르면 장기간 반복적인 성추행이 있었으며, 다른 미성년자 피해자도 언급되었습니다. 현재 형사 절차가 진행 중입니다.</t>
+          <t>인터넷을 통해 방 청소 아르바이트를 하던 10대 피해자가 가해자 A씨에게 강제추행을 당한 사건입니다. 재판부는 A씨의 범행으로 피해자가 상당한 정신적 충격과 고통을 겪었음을 지적했습니다. 피해자는 형사 판결을 바탕으로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 공적 절차(기소)가 진행 중이며(6), 피해자 진술서 등 증거가 확보된 것으로 보입니다(5). 그러나 상대방의 자력(2)이 대기업 수준으로 명확히 확인되지 않고, 집단적 피해(3)로 보기 어렵습니다. 피해 규모(4) 또한 기사에서 특정하기 어렵습니다.</t>
+          <t>가해자의 책임이 재판부 판단으로 명확하게 확인되었고(적합 조건 1), 범죄 사실에 대한 증거가 확보되어 있습니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 미해당), 가해자의 자력 정보가 없어 투자 회수 가능성을 추가 검토해야 합니다(적합 조건 2 미해당).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>대가족 예능 출연자가 9세 소녀 성추행, 피해자 진술서 보니 충격</t>
+          <t>방 청소 알바 10대에게  마사지 해달라  강제추행</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603271758216310</t>
+          <t>https://www.hankyung.com/article/2026033044047</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-27 12:26:47.947761+00:00</t>
+          <t>2026-03-30 00:26:11.323162+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>정철민 PD</t>
+          <t>장경태, 김 씨</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>형사 재판 첫 공판 예정</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>tvN '식스센스'를 연출한 정철민 PD가 강제추행 혐의로 기소되어 4월 14일 첫 공판을 앞두고 있습니다. 피해자 PD A씨는 정 PD가 회식 자리에서 신체 접촉을 했으며, 이후 2차 가해까지 있었다고 주장합니다. 경찰 불송치 결정 후 검찰의 재수사를 통해 기소된 사건입니다.</t>
+          <t>장경태 의원이 성추행 의혹과 수사 과정에서 피해자 정보를 누설하여 2차 피해를 유발한 혐의로 검찰에 송치되었다. 경찰은 관련 진술과 확보된 자료를 종합해 혐의가 성립된다고 판단했으며, 김 씨 또한 피해자로부터 별도로 고소된 상태이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되어 상대방 책임이 비교적 명확하며(적합 조건 1), 경찰이 CCTV를 확보하고 검찰이 직접 조사하여 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 또한, 경찰 수사 및 검찰 기소 등 공적 절차가 이미 진행 중입니다(적합 조건 6). 그러나 피해자가 1인이며 상대방이 대기업/기관이 아닌 개인이라는 점에서 투자 매력도가 제한적일 수 있습니다.</t>
+          <t>상대방 책임이 경찰 수사 결과 혐의가 성립된다고 판단되었고, 검찰 송치되어 공적 절차가 진행 중이다. 증거도 확보된 것으로 보이며, 상대방이 공인이라는 점에서 자력도 어느 정도 예상된다. 그러나 집단적 피해가 아닌 개별 사건이며, 구체적인 피해 규모가 명시되지 않아 'Medium'으로 판단한다. (적합 조건 1, 2, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>불송치→기소..'식스센스' PD 강제추행 혐의 4월 14일 첫 공판[스타이슈...</t>
+          <t>장경태 검찰 송치, 성추행 의혹 전면전...수사 판단 vs 결백 주장</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/03/27/2026032620501847393</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57676</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-27 00:24:54.551676+00:00</t>
+          <t>2026-03-30 00:25:30.497681+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>오태완 의령군수</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>형사 사건 대법원 유죄 확정 판결, 민사 소송 제기 여부 미확인</t>
+          <t>검찰 수사 및 기소 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>오태완 의령군수가 여기자 강제추행 및 무고 혐의로 기소되어 대법원에서 벌금형이 확정되었습니다. 현재 국민의힘 당내에서는 오 군수의 공천 신청에 대해 다른 후보들이 윤리 규정 위반을 이유로 반발하며 공천 철회와 불출마를 촉구하고 있습니다. 기사는 주로 정치적 논란에 초점을 맞추고 있으며, 피해자의 민사상 손해배상 청구 진행 여부는 언급되지 않았습니다.</t>
+          <t>장경태 국회의원이 보좌진을 성추행하고 2차 가해를 했다는 의혹으로 검찰에 송치되었습니다. 이는 형사 절차의 시작을 의미하며, 피해 보좌진은 정신적, 신체적 피해에 대한 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>오태완 의령군수의 강제추행 및 무고 혐의가 대법원에서 유죄 확정되어 상대방 책임이 명확하고(적합 조건 1), 확정 판결문이 강력한 증거가 될 수 있습니다(적합 조건 5). 또한 현직 군수로서 자력이 충분할 것으로 판단됩니다(적합 조건 2). 다만, 피해자가 1명으로 집단적 피해가 아니며(부적합), 민사상 피해 규모가 구체적으로 명시되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>장경태 의원이 검찰에 송치되어 책임 주체가 명확하고(적합 조건 1), 국회의원으로서 배상 능력이 있을 것으로 예상되며(적합 조건 2), 검찰 송치 단계이므로 증거가 확보되었을 가능성이 높고(적합 조건 5), 형사 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'강제추행 유죄' 의령군수 3선 도전에 국힘 공천신청자들 반발</t>
+          <t>檢 폐지·법왜곡죄 신설에 검사실 '텅텅' … 쌓여가는 미제 속 사법 시스...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=470055</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700272.html</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-26 12:31:09.824791+00:00</t>
+          <t>2026-03-29 12:24:49.922439+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>계부</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>검찰 수사/기소 진행 중</t>
+          <t>1심 판결 선고 후 양측 항소, 춘천지법에서 다시 심리 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>계부 성폭행 사건을 밝혀낸 검사가 사법 제도의 정치적 논란으로 인해 직무 수행이 어렵다고 밝히며 사직 의사를 표명했습니다. 이는 수사권 논란을 재점화하는 계기가 되었으며, 해당 사건은 계부에 의한 성폭행 피해를 다룹니다.</t>
+          <t>가출 여성청소년을 유인해 모텔에서 간음한 30대 남성 A씨가 1심에서 징역 1년을 선고받고 법정 구속되었습니다. 재판부는 A씨가 미성년자임을 알았다고 보기는 어렵다며 아동복지법 위반 혐의는 무죄로 판단했습니다. 현재 A씨와 검찰 모두 항소하여 춘천지법에서 사건을 다시 심리할 예정입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. 다만, 상대방이 개인으로 자력 확인이 어렵고 집단적 피해가 아닌 개별 사건이므로 소송금융 적합도는 Medium으로 판단됩니다.</t>
+          <t>피고인의 미성년자 유인 및 간음 혐의가 1심에서 유죄로 인정되어 책임이 비교적 명확하고(적합 조건 1), 형사 재판 과정에서 증거가 확보되었으며(적합 조건 5), 이미 1심 판결이 선고된 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불해당), 피고인의 자력이 충분한지 불분명하여 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 2, 4 불해당).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'계부 성폭행' 밝혀낸 검사 떠난다…수사권 논란 재점화</t>
+          <t>18세 미만인 건 몰랐을 것 …미성년 모텔 유인한 간음한 30대男 '아동복...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298865</t>
+          <t>http://www.fnnews.com/news/202602281134101354</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-26 12:24:17.085726+00:00</t>
+          <t>2026-03-28 12:22:31.614356+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>정철민</t>
+          <t>Jeremiah Duggar</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>강제추행 혐의로 형사 재판 진행 중</t>
+          <t>성추행 혐의로 기소됨</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>유명 PD 정철민이 강제추행 혐의로 검찰 수사를 거쳐 재판에 넘겨졌습니다. 4월 14일 첫 재판이 예정되어 있으며, 피해자 측은 추행 후 부당한 대우를 받았다고 주장하고 있습니다. CCTV 분석 등 증거를 바탕으로 형사 절차가 진행 중입니다.</t>
+          <t>대가족 리얼리티 쇼 출연자 Jeremiah Duggar가 9세 소녀를 성추행한 혐의로 기소되었습니다. 피해자 진술서에 따르면 장기간 반복적인 성추행이 있었으며, 다른 미성년자 피해자도 언급되었습니다. 현재 형사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(검찰 수사 및 CCTV 분석), 공적 절차(형사 재판)가 진행 중이며 증거가 확보된 것으로 보입니다. 그러나 피해자가 단일하고, 피해 규모가 크다고 단정하기 어려우며, 상대방의 자력이 대기업 등에 비해 불확실하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(1), 공적 절차(기소)가 진행 중이며(6), 피해자 진술서 등 증거가 확보된 것으로 보입니다(5). 그러나 상대방의 자력(2)이 대기업 수준으로 명확히 확인되지 않고, 집단적 피해(3)로 보기 어렵습니다. 피해 규모(4) 또한 기사에서 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'식스센스' 연출 정철민 PD, 강제추행 혐의 4월 14일 첫 재판</t>
+          <t>대가족 예능 출연자가 9세 소녀 성추행, 피해자 진술서 보니 충격</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6114244</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603271758216310</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-26 00:25:47.011521+00:00</t>
+          <t>2026-03-27 12:26:47.947761+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>여호와의증인</t>
+          <t>정철민 PD</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>성범죄 은폐 의혹 고발, 경찰 수사 가능성</t>
+          <t>형사 재판 첫 공판 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>여호와의증인 내부에서 발생한 성범죄를 조직적으로 은폐했다는 의혹이 제기되며 고발되었습니다. 피해자들은 경찰 신고 시 불이익을 우려하는 상황으로, 다수의 피해자가 발생했을 가능성이 있습니다. (제공된 본문 내용은 기사 제목과 무관하여 분석에 반영하지 않았습니다.)</t>
+          <t>tvN '식스센스'를 연출한 정철민 PD가 강제추행 혐의로 기소되어 4월 14일 첫 공판을 앞두고 있습니다. 피해자 PD A씨는 정 PD가 회식 자리에서 신체 접촉을 했으며, 이후 2차 가해까지 있었다고 주장합니다. 경찰 불송치 결정 후 검찰의 재수사를 통해 기소된 사건입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>여호와의증인이라는 특정 단체가 성범죄 은폐 의혹으로 고발되어 상대방 책임이 특정됩니다. 성범죄 특성상 집단적 피해와 큰 피해 규모가 예상되나, 상대방의 자력은 불확실하며, 공적 절차 진행 여부도 명확하지 않습니다. (적합 조건: 상대방 책임 특정, 집단적 피해 가능성, 피해 규모 큼. 부적합 조건: 상대방 자력 불확실, 공적 절차 진행 여부 불확실)</t>
+          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되어 상대방 책임이 비교적 명확하며(적합 조건 1), 경찰이 CCTV를 확보하고 검찰이 직접 조사하여 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 또한, 경찰 수사 및 검찰 기소 등 공적 절차가 이미 진행 중입니다(적합 조건 6). 그러나 피해자가 1인이며 상대방이 대기업/기관이 아닌 개인이라는 점에서 투자 매력도가 제한적일 수 있습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>경찰 신고하면 하나님 이름 먹칠  여호와의증인 성범죄 은폐 의혹 고발...</t>
+          <t>불송치→기소..'식스센스' PD 강제추행 혐의 4월 14일 첫 공판[스타이슈...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400368</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/03/27/2026032620501847393</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-23 00:46:46.912772+00:00</t>
+          <t>2026-03-27 00:24:54.551676+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>오태완 의령군수</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>1심 형사 판결 선고</t>
+          <t>형사 사건 대법원 유죄 확정 판결, 민사 소송 제기 여부 미확인</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>40대 아빠 A씨가 12세 친딸 B양을 성폭행하고 유사 성행위를 강요한 혐의로 징역 10년을 선고받았습니다. 2022년 발생한 사건은 2024년 B양이 보호시설에서 상담 중 피해 사실을 털어놓으며 드러났습니다. 재판부는 A씨의 죄책이 매우 무겁다고 판단했습니다.</t>
+          <t>오태완 의령군수가 여기자 강제추행 및 무고 혐의로 기소되어 대법원에서 벌금형이 확정되었습니다. 현재 국민의힘 당내에서는 오 군수의 공천 신청에 대해 다른 후보들이 윤리 규정 위반을 이유로 반발하며 공천 철회와 불출마를 촉구하고 있습니다. 기사는 주로 정치적 논란에 초점을 맞추고 있으며, 피해자의 민사상 손해배상 청구 진행 여부는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>피고인의 형사 책임이 명확히 인정되어 유죄 판결이 선고되었고(적합 조건 1), 관련 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 적합 조건에 해당합니다. 그러나 상대방이 개인이며 자력에 대한 정보가 없어 피해 금액 회수 가능성이 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
+          <t>오태완 의령군수의 강제추행 및 무고 혐의가 대법원에서 유죄 확정되어 상대방 책임이 명확하고(적합 조건 1), 확정 판결문이 강력한 증거가 될 수 있습니다(적합 조건 5). 또한 현직 군수로서 자력이 충분할 것으로 판단됩니다(적합 조건 2). 다만, 피해자가 1명으로 집단적 피해가 아니며(부적합), 민사상 피해 규모가 구체적으로 명시되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>미안해, 비밀로 해줘  12살 친딸 안방 불러 성폭행한 아빠</t>
+          <t>'강제추행 유죄' 의령군수 3선 도전에 국힘 공천신청자들 반발</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413923</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=470055</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-23 00:26:13.625153+00:00</t>
+          <t>2026-03-26 12:31:09.824791+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>조셉 더거, 켄드라 더거</t>
+          <t>계부</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구금 진행 중</t>
+          <t>검찰 수사/기소 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>미국 리얼리티 스타 조셉 더거가 9세 소녀 성추행 혐의로 체포되어 범행을 시인했으며, 그의 아내 켄드라 더거 또한 미성년자 불법 감금 혐의로 체포되었습니다. 현재 경찰 수사가 진행 중이며, 조셉은 구치소에 수감되어 있습니다. 이 사건은 더거 가족의 과거 아동 성범죄 스캔들과 유사하여 사회적 파장이 예상됩니다.</t>
+          <t>계부 성폭행 사건을 밝혀낸 검사가 사법 제도의 정치적 논란으로 인해 직무 수행이 어렵다고 밝히며 사직 의사를 표명했습니다. 이는 수사권 논란을 재점화하는 계기가 되었으며, 해당 사건은 계부에 의한 성폭행 피해를 다룹니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>남편 조셉 더거가 9세 소녀 성추행 혐의를 시인했고, 아내 켄드라 더거도 미성년자 불법 감금 혐의로 체포되어 상대방 책임이 명확하며(적합 조건 1) 공적 절차(경찰 수사)가 진행 중이고 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모(금액)가 특정되지 않아 'Medium'으로 판단합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. 다만, 상대방이 개인으로 자력 확인이 어렵고 집단적 피해가 아닌 개별 사건이므로 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>남편은 9세 소녀 성추행→아내는 미성년자 불법 감금.. 美 스타 부부 체...</t>
+          <t>'계부 성폭행' 밝혀낸 검사 떠난다…수사권 논란 재점화</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1016906/</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298865</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-22 00:20:58.203564+00:00</t>
+          <t>2026-03-26 12:24:17.085726+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>정철민</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회 송치 의견 결정, 경찰 수사 진행 중, 당 윤리심판원 징계 절차 진행 중</t>
+          <t>강제추행 혐의로 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>장경태 의원이 성추행 혐의로 경찰 수사를 받고 있으며, 경찰 수사심의위원회에서 송치 의견이 결정되자 탈당을 선언했습니다. 국민의힘은 이를 '꼬리 자르기'로 비판했고, 민주당은 제명에 준하는 중징계를 요구했습니다. 장 의원은 무고를 주장하며 결백을 밝히겠다고 밝혔습니다.</t>
+          <t>유명 PD 정철민이 강제추행 혐의로 검찰 수사를 거쳐 재판에 넘겨졌습니다. 4월 14일 첫 재판이 예정되어 있으며, 피해자 측은 추행 후 부당한 대우를 받았다고 주장하고 있습니다. CCTV 분석 등 증거를 바탕으로 형사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>경찰 수사심의위원회에서 '송치' 의견이 결정되어 상대방 책임이 비교적 명확해지고 증거 확보 가능성이 높으며, 경찰 수사 및 당 윤리심판원 징계 절차 등 공적 절차가 진행 중입니다. 그러나 집단적 피해가 아니며, 피해 규모가 불분명하고, 상대방이 대기업/기관이 아닌 개인이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 수사 및 CCTV 분석), 공적 절차(형사 재판)가 진행 중이며 증거가 확보된 것으로 보입니다. 그러나 피해자가 단일하고, 피해 규모가 크다고 단정하기 어려우며, 상대방의 자력이 대기업 등에 비해 불확실하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>김병기·강선우에 장경태까지…野 “탈당=꼬리 자르기” 맹공</t>
+          <t>'식스센스' 연출 정철민 PD, 강제추행 혐의 4월 14일 첫 재판</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699305?ref=naver</t>
+          <t>https://www.news1.kr/society/incident-accident/6114244</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-21 00:28:11.101647+00:00</t>
+          <t>2026-03-26 00:25:47.011521+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>여호와의증인</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>당 징계 절차 진행 중 탈당</t>
+          <t>성범죄 은폐 의혹 고발, 경찰 수사 가능성</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>장경태 의원이 여성 보좌진 성추행 및 2차 가해 혐의를 받고 있으며, 논란이 언론에 보도되자 당 징계를 앞두고 탈당했습니다. 피해자는 한 명으로, 사건은 당 차원의 징계 절차가 진행 중이었습니다.</t>
+          <t>여호와의증인 내부에서 발생한 성범죄를 조직적으로 은폐했다는 의혹이 제기되며 고발되었습니다. 피해자들은 경찰 신고 시 불이익을 우려하는 상황으로, 다수의 피해자가 발생했을 가능성이 있습니다. (제공된 본문 내용은 기사 제목과 무관하여 분석에 반영하지 않았습니다.)</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방이 정치인으로 자력이 충분하며(적합 조건 2), 당 징계 절차가 진행 중이었던 점(적합 조건 6)을 고려할 때 소송금융 적합성이 있습니다. 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 금전적 피해 규모가 명확히 특정되지 않아(적합 조건 4 불충족) High 등급에는 미치지 못합니다.</t>
+          <t>여호와의증인이라는 특정 단체가 성범죄 은폐 의혹으로 고발되어 상대방 책임이 특정됩니다. 성범죄 특성상 집단적 피해와 큰 피해 규모가 예상되나, 상대방의 자력은 불확실하며, 공적 절차 진행 여부도 명확하지 않습니다. (적합 조건: 상대방 책임 특정, 집단적 피해 가능성, 피해 규모 큼. 부적합 조건: 상대방 자력 불확실, 공적 절차 진행 여부 불확실)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>‘성추행 의혹’ 장경태, 당 징계 앞두고 탈당</t>
+          <t>경찰 신고하면 하나님 이름 먹칠  여호와의증인 성범죄 은폐 의혹 고발...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/politics/assembly/2026/03/21/7UTWPT3MMZF4RNPWJBRAMR6CA4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400368</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-21 00:17:30.162003+00:00</t>
+          <t>2026-03-23 00:46:46.912772+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>사이토 신지</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>성폭행 혐의로 재판 진행 중</t>
+          <t>1심 형사 판결 선고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>일본 개그맨 사이토 신지가 20대 여성에 대한 성폭행 혐의로 재판을 받고 있습니다. 사이토 신지는 경찰 수사 단계에서 혐의를 시인했으며, 소속사와의 계약도 해지되었습니다. 재판 다음날 팬미팅을 공지해 논란이 되고 있습니다.</t>
+          <t>40대 아빠 A씨가 12세 친딸 B양을 성폭행하고 유사 성행위를 강요한 혐의로 징역 10년을 선고받았습니다. 2022년 발생한 사건은 2024년 B양이 보호시설에서 상담 중 피해 사실을 털어놓으며 드러났습니다. 재판부는 A씨의 죄책이 매우 무겁다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방(사이토 신지)이 경찰 수사 단계에서 혐의를 시인하여 책임이 명확하고(적합 조건 1), 피해자 증언 및 혐의 시인으로 증거 확보가 가능하며(적합 조건 5), 현재 재판이 진행 중인 사건입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3), 상대방의 자력이 불분명하고(적합 조건 2) 피해 금액이 특정되지 않아(적합 조건 4) 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>피고인의 형사 책임이 명확히 인정되어 유죄 판결이 선고되었고(적합 조건 1), 관련 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 적합 조건에 해당합니다. 그러나 상대방이 개인이며 자력에 대한 정보가 없어 피해 금액 회수 가능성이 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>성폭행 재판 받은 '유부남' 유명 개그맨, 다음날 팬미팅 공지</t>
+          <t>미안해, 비밀로 해줘  12살 친딸 안방 불러 성폭행한 아빠</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547072</t>
+          <t>https://www.joongang.co.kr/article/25413923</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-20 00:30:43.058600+00:00</t>
+          <t>2026-03-23 00:26:13.625153+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>조셉 더거, 켄드라 더거</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>변호사 상담 또는 수사 진행 가능성</t>
+          <t>경찰 수사 및 구금 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>한 여직원이 상사에 의해 딥페이크 성범죄 피해를 입어 정신적 고통을 겪고 있습니다. 딥페이크 이미지가 유포되어 공직사회 내에서 피해자로 낙인찍히는 등 심각한 피해를 호소하고 있으며, 변호사의 언급으로 보아 법적 대응을 준비 중인 것으로 보입니다.</t>
+          <t>미국 리얼리티 스타 조셉 더거가 9세 소녀 성추행 혐의로 체포되어 범행을 시인했으며, 그의 아내 켄드라 더거 또한 미성년자 불법 감금 혐의로 체포되었습니다. 현재 경찰 수사가 진행 중이며, 조셉은 구치소에 수감되어 있습니다. 이 사건은 더거 가족의 과거 아동 성범죄 스캔들과 유사하여 사회적 파장이 예상됩니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상사의 딥페이크 성범죄로 인한 피해자의 정신적 고통이 크고, 딥페이크 이미지 자체가 명확한 증거가 될 수 있습니다. 변호사 언급으로 보아 공적 절차가 진행 중일 가능성이 있습니다. 다만, 피해자가 1인이고 상대방의 구체적인 자력은 확인되지 않아 피해 규모의 금전적 환산 및 배상 가능성 검토가 필요합니다.</t>
+          <t>남편 조셉 더거가 9세 소녀 성추행 혐의를 시인했고, 아내 켄드라 더거도 미성년자 불법 감금 혐의로 체포되어 상대방 책임이 명확하며(적합 조건 1) 공적 절차(경찰 수사)가 진행 중이고 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모(금액)가 특정되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>민소매 상사 옆에  나잖아? …프사 보고 놀란 여직원</t>
+          <t>남편은 9세 소녀 성추행→아내는 미성년자 불법 감금.. 美 스타 부부 체...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484807&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.tvreport.co.kr/world/article/1016906/</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:25.951131+00:00</t>
+          <t>2026-03-22 00:20:58.203564+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>사이토 신지</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>경찰 수사심의위원회 송치 의견 결정, 경찰 수사 진행 중, 당 윤리심판원 징계 절차 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>일본 유명 개그맨 사이토 신지가 20대 여성 A씨를 로케이션 버스 안에서 성폭행한 혐의로 재판을 받고 있습니다. 사이토 신지는 경찰 조사에서 혐의를 인정했으며, 소속사와의 계약은 해지되었습니다. 피해자는 실형 선고를 요구하고 있습니다.</t>
+          <t>장경태 의원이 성추행 혐의로 경찰 수사를 받고 있으며, 경찰 수사심의위원회에서 송치 의견이 결정되자 탈당을 선언했습니다. 국민의힘은 이를 '꼬리 자르기'로 비판했고, 민주당은 제명에 준하는 중징계를 요구했습니다. 장 의원은 무고를 주장하며 결백을 밝히겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방(유명 개그맨)의 책임이 경찰 조사 과정에서 본인 인정으로 명확하며, 공적 절차(경찰 수사 및 형사 재판)가 진행 중이고 증거가 확보된 상태입니다. 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
+          <t>경찰 수사심의위원회에서 '송치' 의견이 결정되어 상대방 책임이 비교적 명확해지고 증거 확보 가능성이 높으며, 경찰 수사 및 당 윤리심판원 징계 절차 등 공적 절차가 진행 중입니다. 그러나 집단적 피해가 아니며, 피해 규모가 불분명하고, 상대방이 대기업/기관이 아닌 개인이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>연예인이랑 술 마셔봤어? …유명 男 개그맨, 성폭행 재판 후 팬미팅[SC...</t>
+          <t>김병기·강선우에 장경태까지…野 “탈당=꼬리 자르기” 맹공</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-20/202603200100137110009457</t>
+          <t>https://biz.heraldcorp.com/article/10699305?ref=naver</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-20 00:22:38.192756+00:00</t>
+          <t>2026-03-21 00:28:11.101647+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>장경태</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 및 수사심의위원회 진행 중</t>
+          <t>당 징계 절차 진행 중 탈당</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>장경태 더불어민주당 의원이 여성 보좌진을 성추행한 혐의로 경찰 수사를 받고 있으며, 장 의원 요청으로 수사심의위원회가 열려 보완수사 필요성 여부를 논의 중이다. 장 의원은 혐의를 부인하고 있으며, 고소인 측은 처벌을 주장하고 있다. 논란 이후 2차 가해 의혹도 제기되었다.</t>
+          <t>장경태 의원이 여성 보좌진 성추행 및 2차 가해 혐의를 받고 있으며, 논란이 언론에 보도되자 당 징계를 앞두고 탈당했습니다. 피해자는 한 명으로, 사건은 당 차원의 징계 절차가 진행 중이었습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방(국회의원)의 자력이 충분하고, 경찰 수사 및 수사심의위원회 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 기사 내용만으로는 상대방의 책임이 명확하다고 보기 어렵고 증거 확보 여부도 불확실합니다.</t>
+          <t>상대방이 정치인으로 자력이 충분하며(적합 조건 2), 당 징계 절차가 진행 중이었던 점(적합 조건 6)을 고려할 때 소송금융 적합성이 있습니다. 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 금전적 피해 규모가 명확히 특정되지 않아(적합 조건 4 불충족) High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>장경태 수사심의 4시간 만에 종료…“대질·거짓말탐지 다 할 것”</t>
+          <t>‘성추행 의혹’ 장경태, 당 징계 앞두고 탈당</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021730?ref=naver</t>
+          <t>https://www.chosun.com/politics/assembly/2026/03/21/7UTWPT3MMZF4RNPWJBRAMR6CA4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:49.658964+00:00</t>
+          <t>2026-03-21 00:17:30.162003+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>사이토 신지</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사심의 종료</t>
+          <t>성폭행 혐의로 재판 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>장경태 의원이 2023년 10월 여성 보좌진을 성추행하고 2차 가해를 했다는 의혹을 받고 있습니다. 해당 사건에 대한 경찰 수사심의가 종료되었으며, 장 의원은 무혐의를 주장하고 있습니다.</t>
+          <t>일본 개그맨 사이토 신지가 20대 여성에 대한 성폭행 혐의로 재판을 받고 있습니다. 사이토 신지는 경찰 수사 단계에서 혐의를 시인했으며, 소속사와의 계약도 해지되었습니다. 재판 다음날 팬미팅을 공지해 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>적합 조건 6(공적 절차 진행 중)에 따라 경찰 수사심의가 종료되었으며, 상대방이 국회의원이므로 적합 조건 2(상대방 자력 충분)에 해당할 수 있습니다. 그러나 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방(사이토 신지)이 경찰 수사 단계에서 혐의를 시인하여 책임이 명확하고(적합 조건 1), 피해자 증언 및 혐의 시인으로 증거 확보가 가능하며(적합 조건 5), 현재 재판이 진행 중인 사건입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3), 상대방의 자력이 불분명하고(적합 조건 2) 피해 금액이 특정되지 않아(적합 조건 4) 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>‘성추행 의혹’ 장경태, 경찰 수사심의 종료… “무혐의 자신”</t>
+          <t>성폭행 재판 받은 '유부남' 유명 개그맨, 다음날 팬미팅 공지</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/policy/politics/2026/03/19/5Z2WBWPTXFDBJP22MJ2NNQOBIE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.insight.co.kr/news/547072</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:17.844624+00:00</t>
+          <t>2026-03-20 00:30:43.058600+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>미국 아칸소주에서 체포, 구금 상태에서 조사 중, 플로리다로 송환 예정</t>
+          <t>변호사 상담 또는 수사 진행 가능성</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>미국 리얼리티쇼 '19 Kids and Counting' 출연자 조셉 더거가 9세 여아 성추행 혐의로 체포되어 기소되었습니다. 2020년 플로리다에서 발생한 사건으로, 피해자 진술과 피의자의 인정이 있었으며 현재 형사 절차가 진행 중입니다. 과거 형의 아동 성 착취물 범죄 전력으로 가족 관련 논란이 재점화되고 있습니다.</t>
+          <t>한 여직원이 상사에 의해 딥페이크 성범죄 피해를 입어 정신적 고통을 겪고 있습니다. 딥페이크 이미지가 유포되어 공직사회 내에서 피해자로 낙인찍히는 등 심각한 피해를 호소하고 있으며, 변호사의 언급으로 보아 법적 대응을 준비 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 형사 절차가 진행 중이며(적합 조건 6), 피의자가 자신의 행동을 인정한 것으로 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 피해자가 1명이고 피해 금액이 명확히 특정되지 않아 집단소송 가능성이 낮습니다.</t>
+          <t>상사의 딥페이크 성범죄로 인한 피해자의 정신적 고통이 크고, 딥페이크 이미지 자체가 명확한 증거가 될 수 있습니다. 변호사 언급으로 보아 공적 절차가 진행 중일 가능성이 있습니다. 다만, 피해자가 1인이고 상대방의 구체적인 자력은 확인되지 않아 피해 규모의 금전적 환산 및 배상 가능성 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'대가족 예능 출신' 男연예인, 9세 여아 성추행 혐의 체포 [Oh!llywood]</t>
+          <t>민소매 상사 옆에  나잖아? …프사 보고 놀란 여직원</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112763860</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484807&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-19 12:24:55.472975+00:00</t>
+          <t>2026-03-20 00:26:25.951131+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>사이토 신지</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>검찰 수사 및 수사심의위 진행 중</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>장경태 의원에 대한 준강제추행 혐의 고소 사건으로, 현재 검찰 수사가 마무리 단계에 있으며 수사심의위가 개최되었습니다. 피해자 측은 증거가 많다고 주장하나, 장 의원은 혐의를 전면 부인하고 있습니다.</t>
+          <t>일본 유명 개그맨 사이토 신지가 20대 여성 A씨를 로케이션 버스 안에서 성폭행한 혐의로 재판을 받고 있습니다. 사이토 신지는 경찰 조사에서 혐의를 인정했으며, 소속사와의 계약은 해지되었습니다. 피해자는 실형 선고를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방(장경태 의원)이 공인으로 자력이 충분하며, 검찰 수사 및 수사심의위 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자가 1명이고, 상대방이 혐의를 전면 부인하고 있어 책임 명확성이 아직 불분명하며, 피해 규모와 증거의 구체적인 내용이 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>상대방(유명 개그맨)의 책임이 경찰 조사 과정에서 본인 인정으로 명확하며, 공적 절차(경찰 수사 및 형사 재판)가 진행 중이고 증거가 확보된 상태입니다. 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>“증거 많다” vs “절차 악용”… 장경태 성추행 의혹 수사심의위 개최</t>
+          <t>연예인이랑 술 마셔봤어? …유명 男 개그맨, 성폭행 재판 후 팬미팅[SC...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275146</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-20/202603200100137110009457</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-19 12:23:15.048640+00:00</t>
+          <t>2026-03-20 00:22:38.192756+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>60대 택시기사 A씨</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 상태</t>
+          <t>경찰 수사 및 수사심의위원회 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>충북 괴산군에서 60대 택시기사가 치매 환자인 여성 승객을 상습적으로 추행한 혐의로 구속되었습니다. 경찰은 피해자의 주거지 홈캠 영상에서 거부 의사를 드러낸 정황 등 증거를 확보했으며, 가해자는 혐의를 부인하고 있습니다. 현재 경찰이 사건 경위와 여죄를 조사 중입니다.</t>
+          <t>장경태 더불어민주당 의원이 여성 보좌진을 성추행한 혐의로 경찰 수사를 받고 있으며, 장 의원 요청으로 수사심의위원회가 열려 보완수사 필요성 여부를 논의 중이다. 장 의원은 혐의를 부인하고 있으며, 고소인 측은 처벌을 주장하고 있다. 논란 이후 2차 가해 의혹도 제기되었다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>택시기사가 치매 환자인 피해자를 상습적으로 추행한 혐의로 구속되었으며(적합 조건 1), 피해자의 거부 의사를 담은 홈캠 영상 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 수사가 진행 중인 사건입니다(적합 조건 6). 다만, 가해자가 개인 택시기사로 자력이 충분하지 않을 가능성이 높고, 현재까지는 단일 피해자로 파악되어 집단적 피해로 보기 어려워 소송금융 투자 매력이 제한적입니다.</t>
+          <t>상대방(국회의원)의 자력이 충분하고, 경찰 수사 및 수사심의위원회 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 기사 내용만으로는 상대방의 책임이 명확하다고 보기 어렵고 증거 확보 여부도 불확실합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명 (여죄 수사 중)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>손님이 치매인 것 알자 돌변한 택시기사... 탈 때마다 추행</t>
+          <t>장경태 수사심의 4시간 만에 종료…“대질·거짓말탐지 다 할 것”</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/16/2026031605075048731</t>
+          <t>https://www.sedaily.com/article/20021730?ref=naver</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-16 00:21:07.600395+00:00</t>
+          <t>2026-03-19 12:33:49.658964+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>피의자 구속기소, 형사 재판 진행 예정</t>
+          <t>경찰 수사심의 종료</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 15세 미만 미성년자를 성폭행하고 성착취물을 제작한 혐의로 구속기소되었습니다. 경찰 송치 후 검찰 보완 수사를 통해 미성년자의제강간 혐의가 추가 적용되었으며, 광주지검은 아동·청소년 대상 성범죄에 단호히 대응할 방침입니다.</t>
+          <t>장경태 의원이 2023년 10월 여성 보좌진을 성추행하고 2차 가해를 했다는 의혹을 받고 있습니다. 해당 사건에 대한 경찰 수사심의가 종료되었으며, 장 의원은 무혐의를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>피의자 A씨가 구속기소되고 미성년자의제강간 혐의를 자백하여 상대방 책임이 명확하며(적합 조건 1), 경찰 및 검찰 수사 결과와 피의자 자백 등 객관적 증거가 존재하고(적합 조건 5), 형사 기소되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력 정보가 불분명하고(적합 조건 2 미충족) 단일 피해자로 집단적 피해에 해당하지 않으며(적합 조건 3 미충족), 금전적 피해 규모가 명시되지 않았습니다(적합 조건 4 미충족).</t>
+          <t>적합 조건 6(공적 절차 진행 중)에 따라 경찰 수사심의가 종료되었으며, 상대방이 국회의원이므로 적합 조건 2(상대방 자력 충분)에 해당할 수 있습니다. 그러나 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>광주지검, 미성년자 성폭행 40대 구속기소</t>
+          <t>‘성추행 의혹’ 장경태, 경찰 수사심의 종료… “무혐의 자신”</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1773563401674863005</t>
+          <t>https://biz.chosun.com/policy/politics/2026/03/19/5Z2WBWPTXFDBJP22MJ2NNQOBIE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-15 12:33:38.857845+00:00</t>
+          <t>2026-03-19 12:33:17.844624+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>40대 남성</t>
+          <t>조셉 더거</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 중</t>
+          <t>미국 아칸소주에서 체포, 구금 상태에서 조사 중, 플로리다로 송환 예정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>40대 남성이 오픈채팅방에서 알게 된 15세 미만 청소년을 성폭행하고 성착취물을 제작한 혐의로 구속 기소되었습니다. 검찰은 보완 수사를 통해 미성년자의제강간 혐의를 적용했으며, 제작된 성착취물은 유포되지 않은 것으로 파악되었습니다. 현재 형사 재판이 진행 중입니다.</t>
+          <t>미국 리얼리티쇼 '19 Kids and Counting' 출연자 조셉 더거가 9세 여아 성추행 혐의로 체포되어 기소되었습니다. 2020년 플로리다에서 발생한 사건으로, 피해자 진술과 피의자의 인정이 있었으며 현재 형사 절차가 진행 중입니다. 과거 형의 아동 성 착취물 범죄 전력으로 가족 관련 논란이 재점화되고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 검찰 수사를 통해 증거가 확보되었으며(조건 5), 현재 형사 절차가 진행 중(조건 6)이라는 점에서 적합성이 있습니다. 그러나 상대방의 자력 불확실, 집단적 피해가 아닌 점, 그리고 구체적인 피해 금액 추정이 어렵다는 점을 고려하여 Medium으로 판단합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 형사 절차가 진행 중이며(적합 조건 6), 피의자가 자신의 행동을 인정한 것으로 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 피해자가 1명이고 피해 금액이 명확히 특정되지 않아 집단소송 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>미성년자 성착취물 제작·성폭행 40대 구속 기소</t>
+          <t>'대가족 예능 출신' 男연예인, 9세 여아 성추행 혐의 체포 [Oh!llywood]</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1509221</t>
+          <t>http://www.osen.co.kr/article/G1112763860</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-14 12:33:18.759834+00:00</t>
+          <t>2026-03-19 12:24:55.472975+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>남경주, 조진웅</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>남경주는 위력에 의한 간음 혐의로 검찰 송치, 조진웅은 소년범 전력 공개 후 활동 중단 및 드라마 방영 불투명.</t>
+          <t>검찰 수사 및 수사심의위 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>배우 남경주는 위력에 의한 간음 혐의로 검찰에 송치되었으며, 과거 음주운전 전력도 드러났다. 배우 조진웅은 고등학교 시절 차량 절도, 무면허 운전, 성폭행 등 소년범 전력이 공개되어 모든 활동을 중단했고, 출연 예정이던 드라마 '시그널2'의 방영이 불투명해졌다. 두 배우 모두 과거와 현재의 잘못된 행적으로 대중에게 충격을 주고 있다.</t>
+          <t>장경태 의원에 대한 준강제추행 혐의 고소 사건으로, 현재 검찰 수사가 마무리 단계에 있으며 수사심의위가 개최되었습니다. 피해자 측은 증거가 많다고 주장하나, 장 의원은 혐의를 전면 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>남경주의 위력에 의한 간음 혐의는 경찰이 혐의를 인정하여 검찰에 송치했고, 유명 배우로서 자력이 충분하며 공적 절차가 진행 중인 점(적합 조건 1, 2, 6)에서 소송금융 적합성이 높습니다. 그러나 조진웅의 소년범 전력은 이미 법적 절차가 종결되어(부적합 조건) 새로운 소송금융 투자 대상으로 부적합하며, 두 사건 모두 집단적 피해나 명확한 피해 규모가 특정되지 않습니다.</t>
+          <t>상대방(장경태 의원)이 공인으로 자력이 충분하며, 검찰 수사 및 수사심의위 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자가 1명이고, 상대방이 혐의를 전면 부인하고 있어 책임 명확성이 아직 불분명하며, 피해 규모와 증거의 구체적인 내용이 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>'성폭행 혐의' 남경주→'강간 소년범' 조진웅..평생 '건실한 배우' 연기...</t>
+          <t>“증거 많다” vs “절차 악용”… 장경태 성추행 의혹 수사심의위 개최</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/14/2026031318130756608</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275146</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-14 00:21:59.628579+00:00</t>
+          <t>2026-03-19 12:23:15.048640+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>A씨 (40대 세신사)</t>
+          <t>60대 택시기사 A씨</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 추가 피해자 확보 및 여죄 수사 중</t>
+          <t>경찰 수사 및 구속 상태</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>40대 세신사 A씨가 포항 및 전국 10여 곳의 대중목욕탕에서 남성 손님 1000여 명의 알몸을 불법 촬영한 혐의로 구속되었습니다. 경찰 포렌식 결과 4700여 개의 불법 촬영물이 발견되었으며, 미성년자 피해자도 포함되어 있습니다. 현재 경찰은 추가 피해자 확보 및 여죄를 수사 중입니다.</t>
+          <t>충북 괴산군에서 60대 택시기사가 치매 환자인 여성 승객을 상습적으로 추행한 혐의로 구속되었습니다. 경찰은 피해자의 주거지 홈캠 영상에서 거부 의사를 드러낸 정황 등 증거를 확보했으며, 가해자는 혐의를 부인하고 있습니다. 현재 경찰이 사건 경위와 여죄를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>세신사 A씨의 불법 촬영 책임이 명확하고(적합 조건 1), 경찰 수사로 4700여 개의 증거가 확보되었으며(적합 조건 5), 피해자가 1000여 명에 달하는 집단적 피해(적합 조건 3, 4)로 공적 절차(경찰 수사 및 구속)가 진행 중(적합 조건 6)입니다. 그러나 피고가 개인 세신사로 특정되어 배상 자력이 충분한지 불확실하다는 점(적합 조건 2 미충족)이 소송금융 투자에 있어 주요 리스크입니다. 다만, 그가 근무했던 목욕탕들의 관리 책임 등 추가적인 피고 발굴 가능성도 존재합니다.</t>
+          <t>택시기사가 치매 환자인 피해자를 상습적으로 추행한 혐의로 구속되었으며(적합 조건 1), 피해자의 거부 의사를 담은 홈캠 영상 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 수사가 진행 중인 사건입니다(적합 조건 6). 다만, 가해자가 개인 택시기사로 자력이 충분하지 않을 가능성이 높고, 현재까지는 단일 피해자로 파악되어 집단적 피해로 보기 어려워 소송금융 투자 매력이 제한적입니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>약 1000여 명</t>
+          <t>1명 (여죄 수사 중)</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'대중목욕탕 남성 알몸 불법 촬영' 40대 세신사…피해자 1000여명</t>
+          <t>손님이 치매인 것 알자 돌변한 택시기사... 탈 때마다 추행</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260313001035</t>
+          <t>https://www.mt.co.kr/society/2026/03/16/2026031605075048731</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-13 12:28:25.569203+00:00</t>
+          <t>2026-03-16 00:21:07.600395+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰 조사 후 검찰에 불구속 송치</t>
+          <t>피의자 구속기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 경찰 조사 후 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인했으나 경찰은 혐의가 인정된다고 판단했습니다. 사건 직후 피해자가 112에 신고한 기록이 있으며, '위력에 의한 간음' 여부가 주요 쟁점이 될 것으로 보입니다.</t>
+          <t>40대 남성 A씨가 15세 미만 미성년자를 성폭행하고 성착취물을 제작한 혐의로 구속기소되었습니다. 경찰 송치 후 검찰 보완 수사를 통해 미성년자의제강간 혐의가 추가 적용되었으며, 광주지검은 아동·청소년 대상 성범죄에 단호히 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 조사 결과 인정되어 검찰에 송치되었고, 피해자가 사건 직후 112에 신고한 기록 등 객관적 증거가 존재합니다. 또한, 검찰 송치라는 공적 절차가 진행 중입니다. 다만, 피해자가 1인이고 상대방의 구체적인 자력 정보가 부족하여 High 등급에는 미치지 못합니다.</t>
+          <t>피의자 A씨가 구속기소되고 미성년자의제강간 혐의를 자백하여 상대방 책임이 명확하며(적합 조건 1), 경찰 및 검찰 수사 결과와 피의자 자백 등 객관적 증거가 존재하고(적합 조건 5), 형사 기소되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력 정보가 불분명하고(적합 조건 2 미충족) 단일 피해자로 집단적 피해에 해당하지 않으며(적합 조건 3 미충족), 금전적 피해 규모가 명시되지 않았습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>애처가·딸바보 남경주, 검찰 송치에도 평소처럼 연락 …지인들 충격</t>
+          <t>광주지검, 미성년자 성폭행 40대 구속기소</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031308023329803</t>
+          <t>http://www.kjdaily.com/article.php?aid=1773563401674863005</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-13 00:27:19.962695+00:00</t>
+          <t>2026-03-15 12:33:38.857845+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>40대 남성</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>검찰 수사 중</t>
+          <t>검찰 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 경찰 수사를 거쳐 검찰에 불구속 송치되었습니다. 피해 여성은 사건 직후 112에 신고했으며, 경찰은 약 1년간의 수사를 통해 관련 정황과 물증을 확보한 것으로 알려졌습니다. 남경주는 혐의를 부인하고 있으며, 현재 검찰 단계에서 추가 수사가 진행 중입니다.</t>
+          <t>40대 남성이 오픈채팅방에서 알게 된 15세 미만 청소년을 성폭행하고 성착취물을 제작한 혐의로 구속 기소되었습니다. 검찰은 보완 수사를 통해 미성년자의제강간 혐의를 적용했으며, 제작된 성착취물은 유포되지 않은 것으로 파악되었습니다. 현재 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>경찰이 1년간 수사 후 관련 정황과 물증을 확보하여 검찰에 송치했으므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 또한, 현재 검찰 수사가 진행 중인 공적 절차 단계에 있습니다. 다만, 피해 규모가 구체적으로 명시되지 않았고, 기사상으로는 단일 피해자로 보이며, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단했습니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), 검찰 수사를 통해 증거가 확보되었으며(조건 5), 현재 형사 절차가 진행 중(조건 6)이라는 점에서 적합성이 있습니다. 그러나 상대방의 자력 불확실, 집단적 피해가 아닌 점, 그리고 구체적인 피해 금액 추정이 어렵다는 점을 고려하여 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>“소름 돋는 두 얼굴” 남경주, ‘애처가’ 가면 뒤로 숨긴 성범죄 의혹...</t>
+          <t>미성년자 성착취물 제작·성폭행 40대 구속 기소</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1593411?ref=naver</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1509221</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-13 00:25:27.369644+00:00</t>
+          <t>2026-03-14 12:33:18.759834+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>남경주, 조진웅</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중, 홍익대학교 직위해제</t>
+          <t>남경주는 위력에 의한 간음 혐의로 검찰 송치, 조진웅은 소년범 전력 공개 후 활동 중단 및 드라마 방영 불투명.</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지인 여성 A씨를 성폭행한 혐의로 검찰에 불구속 송치되었다. 남경주는 혐의를 부인하고 있으나 경찰은 피해자 진술과 물증을 확보한 상태다. 재직 중이던 홍익대학교에서는 직위해제 조치가 내려졌다.</t>
+          <t>배우 남경주는 위력에 의한 간음 혐의로 검찰에 송치되었으며, 과거 음주운전 전력도 드러났다. 배우 조진웅은 고등학교 시절 차량 절도, 무면허 운전, 성폭행 등 소년범 전력이 공개되어 모든 활동을 중단했고, 출연 예정이던 드라마 '시그널2'의 방영이 불투명해졌다. 두 배우 모두 과거와 현재의 잘못된 행적으로 대중에게 충격을 주고 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰이 물증 확보 후 검찰 송치), 증거가 존재하며(피해자 진술 및 물증), 이미 공적 절차(검찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 현재까지는 단일 피해자로 집단적 피해가 확인되지 않고, 상대방의 자력이 대기업 수준으로 명확하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>남경주의 위력에 의한 간음 혐의는 경찰이 혐의를 인정하여 검찰에 송치했고, 유명 배우로서 자력이 충분하며 공적 절차가 진행 중인 점(적합 조건 1, 2, 6)에서 소송금융 적합성이 높습니다. 그러나 조진웅의 소년범 전력은 이미 법적 절차가 종결되어(부적합 조건) 새로운 소송금융 투자 대상으로 부적합하며, 두 사건 모두 집단적 피해나 명확한 피해 규모가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명 (지인 여성 A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[공식] '성폭행 혐의' 남경주, 홍익대 부교수 직위해제..“언행 수위 논...</t>
+          <t>'성폭행 혐의' 남경주→'강간 소년범' 조진웅..평생 '건실한 배우' 연기...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112759400</t>
+          <t>https://www.starnewskorea.com/star/2026/03/14/2026031318130756608</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-12 12:37:15.072740+00:00</t>
+          <t>2026-03-14 00:21:59.628579+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>A씨 (40대 세신사)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치</t>
+          <t>경찰 수사 및 구속, 추가 피해자 확보 및 여죄 수사 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었다. 피해자의 112 신고로 사건이 접수되었으며, 남경주는 혐의를 부인하고 있으나 경찰은 혐의가 인정된다고 판단했다. 과거 방송에서의 부적절한 발언도 재조명되고 있다.</t>
+          <t>40대 세신사 A씨가 포항 및 전국 10여 곳의 대중목욕탕에서 남성 손님 1000여 명의 알몸을 불법 촬영한 혐의로 구속되었습니다. 경찰 포렌식 결과 4700여 개의 불법 촬영물이 발견되었으며, 미성년자 피해자도 포함되어 있습니다. 현재 경찰은 추가 피해자 확보 및 여죄를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방(남경주)의 책임이 경찰 조사 결과 혐의 인정으로 비교적 명확하며(적합 조건 1), 검찰 송치되어 공적 절차가 진행 중이다(적합 조건 6). 또한 피해자의 112 신고 등 증거 확보 가능성이 높다(적합 조건 5). 그러나 피해자가 1인으로 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 금전적으로 특정하기 어렵고 상대방의 자력이 대기업 수준은 아니다.</t>
+          <t>세신사 A씨의 불법 촬영 책임이 명확하고(적합 조건 1), 경찰 수사로 4700여 개의 증거가 확보되었으며(적합 조건 5), 피해자가 1000여 명에 달하는 집단적 피해(적합 조건 3, 4)로 공적 절차(경찰 수사 및 구속)가 진행 중(적합 조건 6)입니다. 그러나 피고가 개인 세신사로 특정되어 배상 자력이 충분한지 불확실하다는 점(적합 조건 2 미충족)이 소송금융 투자에 있어 주요 리스크입니다. 다만, 그가 근무했던 목욕탕들의 관리 책임 등 추가적인 피고 발굴 가능성도 존재합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>약 1000여 명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>'성추문' 남경주, 반백살 시절 동안 비결?  클럽서 즐거운 상상하기..女...</t>
+          <t>'대중목욕탕 남성 알몸 불법 촬영' 40대 세신사…피해자 1000여명</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/12/2026031219502560285</t>
+          <t>https://www.newspim.com/news/view/20260313001035</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-12 12:36:49.087251+00:00</t>
+          <t>2026-03-13 12:28:25.569203+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰에 불구속 송치</t>
+          <t>경찰 조사 후 검찰에 불구속 송치</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 경찰 조사를 거쳐 검찰에 불구속 송치되었습니다. 피해자 A씨는 신변의 위협을 느껴 112에 신고했으며, 경찰은 조사 결과 혐의가 인정된다고 판단했습니다. 이 기사는 남경주의 과거 음주운전, 무면허 운전, 삼청교육대 관련 일화도 함께 재조명하고 있습니다.</t>
+          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 경찰 조사 후 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인했으나 경찰은 혐의가 인정된다고 판단했습니다. 사건 직후 피해자가 112에 신고한 기록이 있으며, '위력에 의한 간음' 여부가 주요 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치된 점(적합 조건 1), 피해자의 112 신고 및 경찰 조사로 증거가 확보된 점(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 등 명확히 충분하다고 보기 어려워 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 경찰 조사 결과 인정되어 검찰에 송치되었고, 피해자가 사건 직후 112에 신고한 기록 등 객관적 증거가 존재합니다. 또한, 검찰 송치라는 공적 절차가 진행 중입니다. 다만, 피해자가 1인이고 상대방의 구체적인 자력 정보가 부족하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'성폭행 혐의' 남경주, 과거 음주·무면허 운전 '파묘'… 삼청교육대도...</t>
+          <t>애처가·딸바보 남경주, 검찰 송치에도 평소처럼 연락 …지인들 충격</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>sidae.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031208290963726</t>
+          <t>https://www.sidae.com/article/2026031308023329803</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-12 00:27:04.425930+00:00</t>
+          <t>2026-03-13 00:27:19.962695+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>검찰 수사 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>유명 배우 남경주가 지난해 서울에서 피해자 A 씨를 성폭행한 혐의로 경찰 조사를 받았다. 피해자 A 씨는 사건 현장에서 112에 신고했으며, 경찰은 혐의가 인정된다고 판단하여 사건을 검찰에 송치했다.</t>
+          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 경찰 수사를 거쳐 검찰에 불구속 송치되었습니다. 피해 여성은 사건 직후 112에 신고했으며, 경찰은 약 1년간의 수사를 통해 관련 정황과 물증을 확보한 것으로 알려졌습니다. 남경주는 혐의를 부인하고 있으며, 현재 검찰 단계에서 추가 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>경찰이 혐의를 인정하여 검찰에 송치한 점으로 보아 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자의 즉각적인 신고와 경찰 수사로 증거 확보 가능성이 높고(적합 조건 5), 현재 검찰 수사가 진행 중인 사건이다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 명확히 파악되지 않아 'Medium'으로 판단한다.</t>
+          <t>경찰이 1년간 수사 후 관련 정황과 물증을 확보하여 검찰에 송치했으므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 또한, 현재 검찰 수사가 진행 중인 공적 절차 단계에 있습니다. 다만, 피해 규모가 구체적으로 명시되지 않았고, 기사상으로는 단일 피해자로 보이며, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>남경주 형  동생은 사고뭉치, 고교 때 삼청교육대 끌려갔다  과거 '파묘...</t>
+          <t>“소름 돋는 두 얼굴” 남경주, ‘애처가’ 가면 뒤로 숨긴 성범죄 의혹...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6098412</t>
+          <t>https://www.sportsseoul.com/news/read/1593411?ref=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-12 00:26:22.412358+00:00</t>
+          <t>2026-03-13 00:25:27.369644+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>성폭행 혐의로 검찰에 불구속 송치</t>
+          <t>검찰 수사 진행 중, 홍익대학교 직위해제</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자는 사건 직후 112에 신고했으며, 경찰은 혐의가 인정된다고 판단하여 사건을 검찰로 넘겼습니다. 기사는 남경주의 과거 삼청교육대 관련 발언도 함께 재조명하고 있습니다.</t>
+          <t>뮤지컬 배우 남경주가 지인 여성 A씨를 성폭행한 혐의로 검찰에 불구속 송치되었다. 남경주는 혐의를 부인하고 있으나 경찰은 피해자 진술과 물증을 확보한 상태다. 재직 중이던 홍익대학교에서는 직위해제 조치가 내려졌다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>경찰이 혐의를 인정하여 검찰에 송치한 상태로 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자가 즉시 112에 신고하여 증거 확보가 용이하고(적합 조건 5), 현재 검찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 피해자가 1명이며 구체적인 피해 금액이 명시되지 않아 집단적 피해나 대규모 피해로 보기는 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(경찰이 물증 확보 후 검찰 송치), 증거가 존재하며(피해자 진술 및 물증), 이미 공적 절차(검찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 현재까지는 단일 피해자로 집단적 피해가 확인되지 않고, 상대방의 자력이 대기업 수준으로 명확하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (지인 여성 A씨)</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>'성폭행 혐의' 남경주, 삼청교육대 끌려간 걸 자랑이라고… 때를 잘못 ...</t>
+          <t>[공식] '성폭행 혐의' 남경주, 홍익대 부교수 직위해제..“언행 수위 논...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026031251684</t>
+          <t>http://www.osen.co.kr/article/G1112759400</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-12 00:23:49.610622+00:00</t>
+          <t>2026-03-12 12:37:15.072740+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지난해 말 지인 여성 A 씨를 위력에 의한 간음 혐의로 경찰 수사 후 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 피해자 진술과 물증을 확보한 것으로 알려졌습니다. 현재 남경주의 개인 SNS는 폐쇄되었고 소속사와도 결별한 상태입니다.</t>
+          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었다. 피해자의 112 신고로 사건이 접수되었으며, 남경주는 혐의를 부인하고 있으나 경찰은 혐의가 인정된다고 판단했다. 과거 방송에서의 부적절한 발언도 재조명되고 있다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 수사 후 검찰 송치), 피해자 진술 및 물증이 확보되었으며, 공적 절차(검찰 수사)가 진행 중인 점은 긍정적입니다. 그러나 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않고, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>상대방(남경주)의 책임이 경찰 조사 결과 혐의 인정으로 비교적 명확하며(적합 조건 1), 검찰 송치되어 공적 절차가 진행 중이다(적합 조건 6). 또한 피해자의 112 신고 등 증거 확보 가능성이 높다(적합 조건 5). 그러나 피해자가 1인으로 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 금전적으로 특정하기 어렵고 상대방의 자력이 대기업 수준은 아니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>'성폭행 혐의' 남경주, 과거 파묘中</t>
+          <t>'성추문' 남경주, 반백살 시절 동안 비결?  클럽서 즐거운 상상하기..女...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2564434</t>
+          <t>https://www.starnewskorea.com/star/2026/03/12/2026031219502560285</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-12 00:23:04.394275+00:00</t>
+          <t>2026-03-12 12:36:49.087251+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>경찰 조사 후 검찰 송치</t>
+          <t>경찰 수사 완료 후 검찰에 불구속 송치</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 성추행 혐의로 경찰 조사를 받았으며, 경찰은 피해자 진술과 증거를 토대로 혐의가 인정된다고 판단해 사건을 검찰에 송치했다. 남경주는 혐의를 강하게 부인하고 있으나, 현재 검찰 수사가 진행 중이다.</t>
+          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 경찰 조사를 거쳐 검찰에 불구속 송치되었습니다. 피해자 A씨는 신변의 위협을 느껴 112에 신고했으며, 경찰은 조사 결과 혐의가 인정된다고 판단했습니다. 이 기사는 남경주의 과거 음주운전, 무면허 운전, 삼청교육대 관련 일화도 함께 재조명하고 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 조사 결과 비교적 명확하다고 판단되어 검찰 송치되었고, 관련 증거가 확보된 상태로 공적 절차(검찰 수사)가 진행 중이다. (적합 조건 1, 5, 6) 다만, 기사 내용만으로는 피해 규모나 집단적 피해 여부가 불분명하며, 상대방의 자력에 대한 구체적인 정보가 부족하다.</t>
+          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치된 점(적합 조건 1), 피해자의 112 신고 및 경찰 조사로 증거가 확보된 점(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 등 명확히 충분하다고 보기 어려워 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>“이젠 남경주마저?” 뮤지컬계 성추문 또 터졌다… 1세대 배우의 씁쓸...</t>
+          <t>'성폭행 혐의' 남경주, 과거 음주·무면허 운전 '파묘'… 삼청교육대도...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11985545</t>
+          <t>https://www.sidae.com/article/2026031208290963726</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:55.549387+00:00</t>
+          <t>2026-03-12 00:27:04.425930+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>유행열</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>더불어민주당에 징계 및 공직 배제 요구 중</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>유행열 전 청와대 선임행정관에게 40년 전 성폭행을 당했다고 주장하는 피해자와 가족들이 더불어민주당 당사 앞에서 유 전 행정관의 징계와 공직 배제를 요구하며 시위했다. 피해자 측은 유 전 행정관의 책임을 묻고 공적 지위 박탈을 촉구하고 있다.</t>
+          <t>유명 배우 남경주가 지난해 서울에서 피해자 A 씨를 성폭행한 혐의로 경찰 조사를 받았다. 피해자 A 씨는 사건 현장에서 112에 신고했으며, 경찰은 혐의가 인정된다고 판단하여 사건을 검찰에 송치했다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>가해자로 유행열 전 청와대 선임행정관이 명확히 특정되었고(적합 조건 1), 공직자 출신으로 자력이 충분할 가능성이 높습니다(적합 조건 2). 피해자 측에서 더불어민주당 당사 앞에서 징계 및 공직 배제를 요구하며 공론화하고 있어 관련 절차가 진행될 가능성이 있습니다(적합 조건 6). 다만, 40년 전 사건으로 증거 확보의 어려움과 금전적 피해 규모의 불확실성이 존재합니다.</t>
+          <t>경찰이 혐의를 인정하여 검찰에 송치한 점으로 보아 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자의 즉각적인 신고와 경찰 수사로 증거 확보 가능성이 높고(적합 조건 5), 현재 검찰 수사가 진행 중인 사건이다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 명확히 파악되지 않아 'Medium'으로 판단한다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>성폭행 피해자 가족들 “유행열 징계를”[포토뉴스]</t>
+          <t>남경주 형  동생은 사고뭉치, 고교 때 삼청교육대 끌려갔다  과거 '파묘...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092046005</t>
+          <t>https://www.news1.kr/society/general-society/6098412</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-09 12:41:22.311164+00:00</t>
+          <t>2026-03-12 00:26:22.412358+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중으로 추정</t>
+          <t>성폭행 혐의로 검찰에 불구속 송치</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>카페에서 여성 12명을 대상으로 성추행을 저지른 남성의 범죄 행각이 방송 프로그램을 통해 공개될 예정입니다. 가해자의 책임은 명확하고 다수의 피해자가 발생했으나, 피해자들의 구체적인 피해 규모와 가해자의 자력 여부는 불분명하여 손해배상금 회수 가능성이 낮을 수 있습니다.</t>
+          <t>뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자는 사건 직후 112에 신고했으며, 경찰은 혐의가 인정된다고 판단하여 사건을 검찰로 넘겼습니다. 기사는 남경주의 과거 삼청교육대 관련 발언도 함께 재조명하고 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 12명의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 범죄 분석 프로그램에서 다룰 정도로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(수사)가 진행 중인 것으로 보이나(적합 조건 6), 가해자의 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮을 수 있다는 점(부적합 조건 2)이 투자에 큰 제약이 됩니다. 피해 규모 또한 구체적으로 파악하기 어렵습니다(부적합 조건 4).</t>
+          <t>경찰이 혐의를 인정하여 검찰에 송치한 상태로 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자가 즉시 112에 신고하여 증거 확보가 용이하고(적합 조건 5), 현재 검찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 피해자가 1명이며 구체적인 피해 금액이 명시되지 않아 집단적 피해나 대규모 피해로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>“여성 껴안고 더듬어”…카페 성추행범에 김동현 ‘격분’ (히든아이)</t>
+          <t>'성폭행 혐의' 남경주, 삼청교육대 끌려간 걸 자랑이라고… 때를 잘못 ...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260309/133488703/1</t>
+          <t>https://www.tenasia.co.kr/article/2026031251684</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-09 00:26:39.484311+00:00</t>
+          <t>2026-03-12 00:23:49.610622+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>도널드 트럼프</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>FBI 심문 영상 및 보고서 공개, 미 하원 감독위원회에서 법무부의 파일 처리 과정 조사 중</t>
+          <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>미 법무부가 도널드 트럼프 전 대통령의 성범죄자 엡스타인 관련 파일 일부를 공개했습니다. 이 파일에는 10대 시절 트럼프에게 성폭행을 당했다고 주장하는 여성의 FBI 심문 영상 3건이 포함되어 있습니다. 트럼프 측은 해당 주장을 근거 없는 것으로 일축하며, 바이든 행정부 법무부가 4년간 아무 조치도 취하지 않은 점을 들어 트럼프의 무죄를 주장하고 있습니다.</t>
+          <t>뮤지컬 배우 남경주가 지난해 말 지인 여성 A 씨를 위력에 의한 간음 혐의로 경찰 수사 후 검찰에 불구속 송치되었습니다. 남경주는 혐의를 부인하고 있으나, 경찰은 피해자 진술과 물증을 확보한 것으로 알려졌습니다. 현재 남경주의 개인 SNS는 폐쇄되었고 소속사와도 결별한 상태입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방(도널드 트럼프)의 자력은 충분하며(적합 조건 2), FBI 심문 영상 및 보고서 등 증거가 존재하고(적합 조건 5), 관련 공적 절차(FBI 조사, 법무부 파일 공개, 의회 조사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방 책임이 명확히 입증되지 않았고 강력히 부인하고 있으며, 현재까지는 단일 피해자 사건으로 집단적 피해(적합 조건 3)에 해당하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(경찰 수사 후 검찰 송치), 피해자 진술 및 물증이 확보되었으며, 공적 절차(검찰 수사)가 진행 중인 점은 긍정적입니다. 그러나 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않고, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>美 법무부, 이란 공습 와중 트럼프 ‘엡스타인 민감 파일’ 공개</t>
+          <t>'성폭행 혐의' 남경주, 과거 파묘中</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260307_0003538925</t>
+          <t>https://www.etoday.co.kr/news/view/2564434</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-08 00:17:33.070207+00:00</t>
+          <t>2026-03-12 00:23:04.394275+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>마이클 잭슨 유산 관리 단체</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>법원 명령에 따라 비공개 중재로 이관</t>
+          <t>경찰 조사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>마이클 잭슨의 유산 관리 단체가 카시오 가문 남매들로부터 아동 성매매 및 성적 학대 혐의로 2억 달러 규모의 손해배상 소송을 당했습니다. 재판부는 기존 합의 계약을 근거로 해당 소송을 비공개 중재로 이관하도록 명령했으며, 이는 잭슨 측의 승리로 해석됩니다. 카시오 남매 측은 과거 잭슨을 옹호했던 진술과 상반되는 주장을 펼치고 있어 진실 공방이 예상됩니다.</t>
+          <t>뮤지컬 배우 남경주가 성추행 혐의로 경찰 조사를 받았으며, 경찰은 피해자 진술과 증거를 토대로 혐의가 인정된다고 판단해 사건을 검찰에 송치했다. 남경주는 혐의를 강하게 부인하고 있으나, 현재 검찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방인 마이클 잭슨 유산 관리 단체는 자력이 충분하며(적합 조건 2), 청구 금액이 2억 달러로 매우 크다는 점(적합 조건 4)에서 소송금융 투자에 적합한 요소가 있습니다. 그러나 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 이미 합의 계약이 존재하여 비공개 중재로 이관된 점은 투자 리스크를 높입니다.</t>
+          <t>상대방 책임이 경찰 조사 결과 비교적 명확하다고 판단되어 검찰 송치되었고, 관련 증거가 확보된 상태로 공적 절차(검찰 수사)가 진행 중이다. (적합 조건 1, 5, 6) 다만, 기사 내용만으로는 피해 규모나 집단적 피해 여부가 불분명하며, 상대방의 자력에 대한 구체적인 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>2억 달러 (약 2,970억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>2명 (카시오 가문 남매)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>마이클 잭슨 한 풀었다.. '아동 성매매' 재판 비공개 처리 [할리웃통신...</t>
+          <t>“이젠 남경주마저?” 뮤지컬계 성추문 또 터졌다… 1세대 배우의 씁쓸...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1009547/</t>
+          <t>https://www.mk.co.kr/article/11985545</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-07 12:41:15.298768+00:00</t>
+          <t>2026-03-11 12:33:55.549387+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>정철민 PD</t>
+          <t>유행열</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>검찰 기소 완료, 형사 재판 예정</t>
+          <t>더불어민주당에 징계 및 공직 배제 요구 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>tvN '식스센스' 정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 피해자 A씨는 변호인을 통해 고소장을 제출했으며, 사건은 지난해 12월 31일 회식 자리에서 발생했습니다. 현재 검찰의 기소가 완료되어 형사 재판이 진행될 예정입니다.</t>
+          <t>유행열 전 청와대 선임행정관에게 40년 전 성폭행을 당했다고 주장하는 피해자와 가족들이 더불어민주당 당사 앞에서 유 전 행정관의 징계와 공직 배제를 요구하며 시위했다. 피해자 측은 유 전 행정관의 책임을 묻고 공적 지위 박탈을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>적합 조건으로 검찰이 강제추행 혐의로 기소하여 상대방 책임이 비교적 명확하며, 검찰 수사를 통해 증거가 확보되었고 공적 절차(형사 기소)가 진행 중입니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵고, 상대방의 자력 또한 대기업 수준은 아니므로 Medium 등급으로 판단합니다.</t>
+          <t>가해자로 유행열 전 청와대 선임행정관이 명확히 특정되었고(적합 조건 1), 공직자 출신으로 자력이 충분할 가능성이 높습니다(적합 조건 2). 피해자 측에서 더불어민주당 당사 앞에서 징계 및 공직 배제를 요구하며 공론화하고 있어 관련 절차가 진행될 가능성이 있습니다(적합 조건 6). 다만, 40년 전 사건으로 증거 확보의 어려움과 금전적 피해 규모의 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>검찰, ‘식스센스’ 정철민 PD 강제추행 혐의 기소</t>
+          <t>성폭행 피해자 가족들 “유행열 징계를”[포토뉴스]</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17726233991779598002</t>
+          <t>https://www.khan.co.kr/article/202603092046005</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-05 01:15:13.088040+00:00</t>
+          <t>2026-03-09 12:41:22.311164+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>피해자 명예훼손 무죄 대법원 확정 판결</t>
+          <t>경찰 수사 및 형사 절차 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>영남대 동료 교수 성폭행 의혹 사건에서, 피해자 A 씨가 가해자로 지목한 B 씨를 폭로한 것이 허위가 아니라는 대법원 판결이 확정되었다. A 씨는 B 씨를 성폭행 혐의로 고소했으나 증거 부족으로 불송치되었고, 이후 명예훼손으로 기소되었으나 최종 무죄를 받았다. 이번 판결로 피해자 A 씨의 민사상 손해배상 청구 가능성이 높아졌다.</t>
+          <t>카페에서 여성 12명을 대상으로 성추행을 저지른 남성의 범죄 행각이 방송 프로그램을 통해 공개될 예정입니다. 가해자의 책임은 명확하고 다수의 피해자가 발생했으나, 피해자들의 구체적인 피해 규모와 가해자의 자력 여부는 불분명하여 손해배상금 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>대법원에서 피해자의 폭로가 허위로 단정할 수 없다고 판결하여 상대방 책임 입증에 유리한 근거가 확보됨 (적합 조건 1, 5). 상대방은 대학교수로 자력이 충분할 것으로 예상됨 (적합 조건 2). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않은 점은 한계.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 12명의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 범죄 분석 프로그램에서 다룰 정도로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(수사)가 진행 중인 것으로 보이나(적합 조건 6), 가해자의 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮을 수 있다는 점(부적합 조건 2)이 투자에 큰 제약이 됩니다. 피해 규모 또한 구체적으로 파악하기 어렵습니다(부적합 조건 4).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>12명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>'동료교수 성폭행 의혹' 불기소...대법  피해자 폭로 무죄</t>
+          <t>“여성 껴안고 더듬어”…카페 성추행범에 김동현 ‘격분’ (히든아이)</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603050853204072</t>
+          <t>https://sports.donga.com/ent/article/all/20260309/133488703/1</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-05 00:28:44.854574+00:00</t>
+          <t>2026-03-09 00:26:39.484311+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>정철민</t>
+          <t>도널드 트럼프</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>검찰 기소</t>
+          <t>FBI 심문 영상 및 보고서 공개, 미 하원 감독위원회에서 법무부의 파일 처리 과정 조사 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 이는 이전 경찰의 불송치 결정과 달리 검찰이 혐의를 인정하여 법적 절차가 진행 중임을 의미합니다. 피해자 측은 이은의 변호사를 통해 법률 대리를 받고 있습니다.</t>
+          <t>미 법무부가 도널드 트럼프 전 대통령의 성범죄자 엡스타인 관련 파일 일부를 공개했습니다. 이 파일에는 10대 시절 트럼프에게 성폭행을 당했다고 주장하는 여성의 FBI 심문 영상 3건이 포함되어 있습니다. 트럼프 측은 해당 주장을 근거 없는 것으로 일축하며, 바이든 행정부 법무부가 4년간 아무 조치도 취하지 않은 점을 들어 트럼프의 무죄를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>검찰이 강제추행 혐의를 인정하여 기소했으므로 상대방 책임이 비교적 명확하고 증거가 확보되었을 가능성이 높습니다. 또한 형사 절차가 진행 중이므로 민사 소송으로의 연계 가능성이 있습니다. 다만, 집단적 피해가 아니며 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 상대방의 자력이 대기업 수준은 아니라는 점이 한계입니다.</t>
+          <t>상대방(도널드 트럼프)의 자력은 충분하며(적합 조건 2), FBI 심문 영상 및 보고서 등 증거가 존재하고(적합 조건 5), 관련 공적 절차(FBI 조사, 법무부 파일 공개, 의회 조사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방 책임이 명확히 입증되지 않았고 강력히 부인하고 있으며, 현재까지는 단일 피해자 사건으로 집단적 피해(적합 조건 3)에 해당하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>1명 또는 미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>경찰 불송치라더니…‘식스센스’ PD, 강제추행 혐의 검찰 기소</t>
+          <t>美 법무부, 이란 공습 와중 트럼프 ‘엡스타인 민감 파일’ 공개</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603031747003?pt=nv</t>
+          <t>https://www.newsis.com/view/NISX20260307_0003538925</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-04 00:59:34.469575+00:00</t>
+          <t>2026-03-08 00:17:33.070207+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr"/>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>마이클 잭슨 유산 관리 단체</t>
+        </is>
+      </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 민사소송 제기 권유 단계</t>
+          <t>법원 명령에 따라 비공개 중재로 이관</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>준강간 피해자가 가해자의 공탁 압박에 직면해 있으며, 신상 공개에 대한 두려움을 느끼고 있습니다. 법률 전문가들은 형사 재판에서 합의를 단호히 거부하고 고액의 손해배상금을 위한 민사소송 제기를 적극 권유하고 있습니다.</t>
+          <t>마이클 잭슨의 유산 관리 단체가 카시오 가문 남매들로부터 아동 성매매 및 성적 학대 혐의로 2억 달러 규모의 손해배상 소송을 당했습니다. 재판부는 기존 합의 계약을 근거로 해당 소송을 비공개 중재로 이관하도록 명령했으며, 이는 잭슨 측의 승리로 해석됩니다. 카시오 남매 측은 과거 잭슨을 옹호했던 진술과 상반되는 주장을 펼치고 있어 진실 공방이 예상됩니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(준강간), 고액의 손해배상금이 예상되며, 형사 재판이 진행 중이므로 증거 확보 및 공적 절차 진행 조건은 충족됩니다. 그러나 상대방이 개인이므로 자력에 대한 불확실성이 있고, 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
+          <t>상대방인 마이클 잭슨 유산 관리 단체는 자력이 충분하며(적합 조건 2), 청구 금액이 2억 달러로 매우 크다는 점(적합 조건 4)에서 소송금융 투자에 적합한 요소가 있습니다. 그러나 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 이미 합의 계약이 존재하여 비공개 중재로 이관된 점은 투자 리스크를 높입니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>고액 예상</t>
+          <t>2억 달러 (약 2,970억 원)</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (카시오 가문 남매)</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>가해자 '공탁' 압박, 준강간 피해자  신상 털릴까 두려워요</t>
+          <t>마이클 잭슨 한 풀었다.. '아동 성매매' 재판 비공개 처리 [할리웃통신...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/9HC9MFLHUDQD</t>
+          <t>https://www.tvreport.co.kr/world/article/1009547/</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-03 12:18:22.655546+00:00</t>
+          <t>2026-03-07 12:41:15.298768+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>정철민 PD</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 3년 6개월)</t>
+          <t>검찰 기소 완료, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>교도소 출소 이틀 만에 과거 교제폭력 피해 여성을 성폭행하고 출동한 경찰관을 폭행한 50대 남성 A 씨에게 징역 3년 6개월의 실형이 선고되었습니다. 피해 여성 B 씨는 A 씨의 반복적인 폭력으로 이미 두 차례 처벌받은 바 있으며, 재판부는 피해자가 피고인에 대한 엄벌을 탄원하는 점을 참작했습니다.</t>
+          <t>tvN '식스센스' 정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 피해자 A씨는 변호인을 통해 고소장을 제출했으며, 사건은 지난해 12월 31일 회식 자리에서 발생했습니다. 현재 검찰의 기소가 완료되어 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>피고인의 형사상 책임이 명확하고(적합 조건 1) 이미 형사 재판에서 유죄 판결이 선고되어 증거 확보가 용이하다는 점(적합 조건 5, 6)은 긍정적입니다. 그러나 단일 피해자 사건이며, 피고인의 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮을 수 있어 투자 적합도는 중간 수준입니다.</t>
+          <t>적합 조건으로 검찰이 강제추행 혐의로 기소하여 상대방 책임이 비교적 명확하며, 검찰 수사를 통해 증거가 확보되었고 공적 절차(형사 기소)가 진행 중입니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵고, 상대방의 자력 또한 대기업 수준은 아니므로 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>‘출소한지 이틀만에’…과거 교제 폭력 피해 여성 또 성폭행한 50대</t>
+          <t>검찰, ‘식스센스’ 정철민 PD 강제추행 혐의 기소</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571546?ref=naver</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17726233991779598002</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-03 00:24:12.646035+00:00</t>
+          <t>2026-03-05 01:15:13.088040+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>A씨 (현직 검사)</t>
+          <t>B 씨 (영남대 교수)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 휴대전화 압수수색</t>
+          <t>피해자 명예훼손 무죄 대법원 확정 판결</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>현직 검사 A씨가 지인 신체를 불법 촬영한 혐의로 경찰 수사를 받고 있다. 피해자의 고소로 수사가 시작되었으며, 경찰은 A씨의 휴대전화를 압수수색하여 사실관계를 파악 중이다. A씨는 혐의를 부인하고 있다.</t>
+          <t>영남대 동료 교수 성폭행 의혹 사건에서, 피해자 A 씨가 가해자로 지목한 B 씨를 폭로한 것이 허위가 아니라는 대법원 판결이 확정되었다. A 씨는 B 씨를 성폭행 혐의로 고소했으나 증거 부족으로 불송치되었고, 이후 명예훼손으로 기소되었으나 최종 무죄를 받았다. 이번 판결로 피해자 A 씨의 민사상 손해배상 청구 가능성이 높아졌다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>현직 검사라는 상대방의 자력이 충분하고(적합 조건 2), 경찰이 휴대전화를 압수수색하는 등 증거 확보 노력이 진행 중이며(적합 조건 5), 이미 경찰 수사라는 공적 절차가 진행 중이다(적합 조건 6). 다만, 피해자가 다수가 아닌 개인이므로 집단소송 가능성은 낮다.</t>
+          <t>대법원에서 피해자의 폭로가 허위로 단정할 수 없다고 판결하여 상대방 책임 입증에 유리한 근거가 확보됨 (적합 조건 1, 5). 상대방은 대학교수로 자력이 충분할 것으로 예상됨 (적합 조건 2). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않은 점은 한계.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>현직 검사, 지인 신체 불법촬영 의혹…경찰 수사</t>
+          <t>'동료교수 성폭행 의혹' 불기소...대법  피해자 폭로 무죄</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772440589427959005</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603050853204072</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-02 12:27:19.638403+00:00</t>
+          <t>2026-03-05 00:28:44.854574+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>마이클 잭슨 유족</t>
+          <t>정철민</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>캘리포니아 베벌리힐스 법원에 소송 제기, 후속 심리 예정</t>
+          <t>검찰 기소</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>팝의 황제 마이클 잭슨의 생전 최측근이었던 카시오 가문 남매들이 고인의 유족을 상대로 아동 성매매 및 성적 학대 혐의로 소송을 제기했습니다. 원고들은 잭슨이 재산과 유명세를 이용해 자신들을 조종하고 학대했다고 주장하며, 23페이지 분량의 소송장을 제출했습니다. 유족 측 변호사는 이를 돈벌이 수단이자 유산을 노린 계략으로 일축하며 강하게 반박하고 있습니다.</t>
+          <t>정철민 PD가 강제추행 혐의로 검찰에 기소되었습니다. 이는 이전 경찰의 불송치 결정과 달리 검찰이 혐의를 인정하여 법적 절차가 진행 중임을 의미합니다. 피해자 측은 이은의 변호사를 통해 법률 대리를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방(마이클 잭슨 유족)의 자력이 충분하고(적합 조건 2), 아동 성적 학대라는 피해의 심각성을 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 유족 측이 원고들의 주장을 '돈벌이 수단'으로 일축하며 강력히 반박하고 있어 상대방 책임의 명확성에 대한 다툼이 크고(부적합 조건), 객관적인 증거의 존재 여부가 불분명하며(부적합 조건), 기사에서 집단적 피해 여부가 명확히 드러나지 않아(부적합 조건) 추가적인 사실 확인이 필요합니다.</t>
+          <t>검찰이 강제추행 혐의를 인정하여 기소했으므로 상대방 책임이 비교적 명확하고 증거가 확보되었을 가능성이 높습니다. 또한 형사 절차가 진행 중이므로 민사 소송으로의 연계 가능성이 있습니다. 다만, 집단적 피해가 아니며 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 상대방의 자력이 대기업 수준은 아니라는 점이 한계입니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>최소 2명 (카시오 가문 남매)</t>
+          <t>1명 또는 미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>죽어서도 눈 못 감는 마이클 잭슨.. 아동 성매매 및 성적학대 피소 [할리...</t>
+          <t>경찰 불송치라더니…‘식스센스’ PD, 강제추행 혐의 검찰 기소</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1006553/</t>
+          <t>https://sports.khan.co.kr/article/202603031747003?pt=nv</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-01 12:53:02.832419+00:00</t>
+          <t>2026-03-04 00:59:34.469575+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>아동 성매매 및 성적 학대 혐의로 민사 소송 제기</t>
+          <t>형사 재판 진행 중, 민사소송 제기 권유 단계</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨의 옛 친구 자녀들이 잭슨을 상대로 아동 성매매 및 성적 학대 혐의로 로스앤젤레스 법원에 소송을 제기했습니다. 원고들은 7세 때부터 약물 투여 및 성폭행을 당했다고 주장하며, 유족 측은 이를 돈을 뜯어내려는 시도라고 반박하고 있습니다. 현재 민사 소송이 진행 중입니다.</t>
+          <t>준강간 피해자가 가해자의 공탁 압박에 직면해 있으며, 신상 공개에 대한 두려움을 느끼고 있습니다. 법률 전문가들은 형사 재판에서 합의를 단호히 거부하고 고액의 손해배상금을 위한 민사소송 제기를 적극 권유하고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>피고(故 마이클 잭슨 유족)의 자력이 충분하고(적합 조건 2), 아동 성적 학대 혐의로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 상대방 책임의 명확성이 논쟁 중이며(적합 조건 1 불확실), 객관적 증거 유무가 불분명하여 소송의 승소 가능성에 대한 추가 검토가 필요합니다(적합 조건 5 불확실).</t>
+          <t>상대방 책임이 명확하고(준강간), 고액의 손해배상금이 예상되며, 형사 재판이 진행 중이므로 증거 확보 및 공적 절차 진행 조건은 충족됩니다. 그러나 상대방이 개인이므로 자력에 대한 불확실성이 있고, 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고액 예상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>3명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>“7세 때부터 학대”…故 마이클 잭슨, 아동 성매매 등 혐의로 피소 [IS...</t>
+          <t>가해자 '공탁' 압박, 준강간 피해자  신상 털릴까 두려워요</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603010035</t>
+          <t>https://lawtalknews.co.kr/article/9HC9MFLHUDQD</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-01 12:45:22.672830+00:00</t>
+          <t>2026-03-03 12:18:22.655546+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨 유족</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>로스앤젤레스 법원에 손해배상액 및 징벌적 손해배상액 결정을 위한 재판 요구 소송 제기. 유족 측의 '민사상 공갈 계획' 관련 중재 소송도 진행 중.</t>
+          <t>형사 1심 판결 선고 (징역 3년 6개월)</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨의 옛 친구 자녀 3명이 잭슨이 약물을 투여하고 성폭행했다며 유족을 상대로 로스앤젤레스 법원에 소송을 제기했습니다. 원고 측은 잭슨이 10년 넘게 아동 성범죄를 저질렀다고 주장하며 손해배상액과 징벌적 손해배상액을 요구하고 있습니다. 유족 측은 이를 '갈취 시도'로 규정하며 강력히 반박하고 있습니다.</t>
+          <t>교도소 출소 이틀 만에 과거 교제폭력 피해 여성을 성폭행하고 출동한 경찰관을 폭행한 50대 남성 A 씨에게 징역 3년 6개월의 실형이 선고되었습니다. 피해 여성 B 씨는 A 씨의 반복적인 폭력으로 이미 두 차례 처벌받은 바 있으며, 재판부는 피해자가 피고인에 대한 엄벌을 탄원하는 점을 참작했습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>피고 측(故 마이클 잭슨 유족)의 자력이 충분하고, 손해배상액 및 징벌적 손해배상액 요구로 피해 규모가 클 가능성이 있습니다. 그러나 유족 측이 소송을 '갈취 시도'로 강력히 반박하고 있으며, 故 마이클 잭슨이 과거 아동 성추행 혐의로 무죄 판결을 받은 전력이 있어 상대방 책임의 명확성과 증거 확보에 대한 리스크가 높습니다.</t>
+          <t>피고인의 형사상 책임이 명확하고(적합 조건 1) 이미 형사 재판에서 유죄 판결이 선고되어 증거 확보가 용이하다는 점(적합 조건 5, 6)은 긍정적입니다. 그러나 단일 피해자 사건이며, 피고인의 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮을 수 있어 투자 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>2억 1300만 달러(약 3136억 원) 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>故마이클 잭슨이 약물 투여후 성폭행 ..아동성매매 혐의 피소[Oh!llywood...</t>
+          <t>‘출소한지 이틀만에’…과거 교제 폭력 피해 여성 또 성폭행한 50대</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112752010</t>
+          <t>https://www.munhwa.com/article/11571546?ref=naver</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-01 12:42:37.742610+00:00</t>
+          <t>2026-03-03 00:24:12.646035+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>A씨 (유명 예능 PD)</t>
+          <t>A씨 (현직 검사)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소, 형사 재판 진행 예정</t>
+          <t>경찰 수사 중, 휴대전화 압수수색</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨가 후배 B씨를 강제추행한 혐의로 검찰에 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, B씨의 이의신청 후 검찰이 보완 수사를 통해 CCTV 영상에서 B씨가 A씨를 밀치는 장면을 확인하고 혐의를 인정했습니다. 현재 A씨는 재판에 넘겨진 상태입니다.</t>
+          <t>현직 검사 A씨가 지인 신체를 불법 촬영한 혐의로 경찰 수사를 받고 있다. 피해자의 고소로 수사가 시작되었으며, 경찰은 A씨의 휴대전화를 압수수색하여 사실관계를 파악 중이다. A씨는 혐의를 부인하고 있다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>검찰이 CCTV 영상 등 객관적 증거를 확보하여 유명 예능 PD를 강제추행 혐의로 불구속 기소함으로써 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 크다고 보기 어렵고, 상대방의 자력에 대한 정보가 부족하여 High 등급에는 미치지 못합니다.</t>
+          <t>현직 검사라는 상대방의 자력이 충분하고(적합 조건 2), 경찰이 휴대전화를 압수수색하는 등 증거 확보 노력이 진행 중이며(적합 조건 5), 이미 경찰 수사라는 공적 절차가 진행 중이다(적합 조건 6). 다만, 피해자가 다수가 아닌 개인이므로 집단소송 가능성은 낮다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>유명 예능 PD, 후배 강제추행 의혹…결국 불구속 기소</t>
+          <t>현직 검사, 지인 신체 불법촬영 의혹…경찰 수사</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/02/27/20260227500297?wlog_tag3=naver</t>
+          <t>http://www.jndn.com/article.php?aid=1772440589427959005</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-02-28 01:02:44.398363+00:00</t>
+          <t>2026-03-02 12:27:19.638403+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>A씨 (유명 예능 PD)</t>
+          <t>마이클 잭슨 유족</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소, 형사 재판 예정</t>
+          <t>캘리포니아 베벌리힐스 법원에 소송 제기, 후속 심리 예정</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨가 지난해 8월 B씨를 강제추행한 혐의로 검찰에 불구속 기소되었습니다. 경찰은 불송치 결정했으나, B씨의 불복으로 보완 수사에 나선 검찰이 CCTV 영상을 통해 혐의를 규명했습니다. 현재 형사 재판이 예정되어 있으며, 피해자 측 변호인은 검찰의 결정에 감사를 표했습니다.</t>
+          <t>팝의 황제 마이클 잭슨의 생전 최측근이었던 카시오 가문 남매들이 고인의 유족을 상대로 아동 성매매 및 성적 학대 혐의로 소송을 제기했습니다. 원고들은 잭슨이 재산과 유명세를 이용해 자신들을 조종하고 학대했다고 주장하며, 23페이지 분량의 소송장을 제출했습니다. 유족 측 변호사는 이를 돈벌이 수단이자 유산을 노린 계략으로 일축하며 강하게 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (검찰 기소 및 CCTV 증거 확보), 증거가 있거나 확보 가능함 (CCTV 영상), 이미 공적 절차(검찰 기소)가 진행 중임에 따라 적합 조건 3가지가 충족됩니다. 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어려워 Medium 등급으로 판단됩니다.</t>
+          <t>상대방(마이클 잭슨 유족)의 자력이 충분하고(적합 조건 2), 아동 성적 학대라는 피해의 심각성을 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 유족 측이 원고들의 주장을 '돈벌이 수단'으로 일축하며 강력히 반박하고 있어 상대방 책임의 명확성에 대한 다툼이 크고(부적합 조건), 객관적인 증거의 존재 여부가 불분명하며(부적합 조건), 기사에서 집단적 피해 여부가 명확히 드러나지 않아(부적합 조건) 추가적인 사실 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명 (카시오 가문 남매)</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>CCTV에 걸렸나…‘강제추행 의혹’ 유명 예능 PD, 불구속 기소</t>
+          <t>죽어서도 눈 못 감는 마이클 잭슨.. 아동 성매매 및 성적학대 피소 [할리...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975267</t>
+          <t>https://www.tvreport.co.kr/world/article/1006553/</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-02-28 00:29:33.294364+00:00</t>
+          <t>2026-03-01 12:53:02.832419+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>故 마이클 잭슨 유족</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소, 재판 예정</t>
+          <t>아동 성매매 및 성적 학대 혐의로 민사 소송 제기</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>유명 예능 PD A 씨가 직장 후배를 강제추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 혐의 없음으로 불송치했으나, 피해자의 이의신청 후 검찰 보완수사 결과 CCTV 영상에서 피해자가 A 씨를 밀치는 장면이 확인되어 추행 혐의가 인정되었다. 현재 재판을 앞두고 있다.</t>
+          <t>故 마이클 잭슨의 옛 친구 자녀들이 잭슨을 상대로 아동 성매매 및 성적 학대 혐의로 로스앤젤레스 법원에 소송을 제기했습니다. 원고들은 7세 때부터 약물 투여 및 성폭행을 당했다고 주장하며, 유족 측은 이를 돈을 뜯어내려는 시도라고 반박하고 있습니다. 현재 민사 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>검찰 기소로 상대방 책임이 비교적 명확해졌고(적합 조건 1), CCTV 영상이라는 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰 기소라는 공적 절차가 진행 중임(적합 조건 6). 다만, 피해자가 한 명이고 피해 규모가 명확히 크다고 보기 어려워 High 등급에는 미치지 못함.</t>
+          <t>피고(故 마이클 잭슨 유족)의 자력이 충분하고(적합 조건 2), 아동 성적 학대 혐의로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 상대방 책임의 명확성이 논쟁 중이며(적합 조건 1 불확실), 객관적 증거 유무가 불분명하여 소송의 승소 가능성에 대한 추가 검토가 필요합니다(적합 조건 5 불확실).</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 이상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[단독] 검찰, '강제추행 의혹' 유명 예능 PD 불구속 기소</t>
+          <t>“7세 때부터 학대”…故 마이클 잭슨, 아동 성매매 등 혐의로 피소 [IS...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602272332240892</t>
+          <t>https://isplus.com/article/view/isp202603010035</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-02-28 00:19:42.644306+00:00</t>
+          <t>2026-03-01 12:45:22.672830+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>정모씨</t>
+          <t>故 마이클 잭슨 유족</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 예정</t>
+          <t>로스앤젤레스 법원에 손해배상액 및 징벌적 손해배상액 결정을 위한 재판 요구 소송 제기. 유족 측의 '민사상 공갈 계획' 관련 중재 소송도 진행 중.</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>유명 예능 PD 정모씨가 직장 후배 A씨를 강제추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 불송치 결정했으나, A씨의 이의신청 후 검찰이 CCTV 영상을 확보하여 혐의를 인정했다. 피해자 A씨는 회사와 경찰로부터 상처를 받았으나, 검찰의 기소 결정에 감사를 표했다.</t>
+          <t>故 마이클 잭슨의 옛 친구 자녀 3명이 잭슨이 약물을 투여하고 성폭행했다며 유족을 상대로 로스앤젤레스 법원에 소송을 제기했습니다. 원고 측은 잭슨이 10년 넘게 아동 성범죄를 저질렀다고 주장하며 손해배상액과 징벌적 손해배상액을 요구하고 있습니다. 유족 측은 이를 '갈취 시도'로 규정하며 강력히 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>유명 예능 PD의 강제추행 혐의에 대해 검찰이 CCTV 영상 등 객관적 증거를 확보하여 기소함으로써 상대방의 책임이 명확하며(적합 조건 1, 5), 공적 절차(검찰 수사 및 기소)가 진행 중인 점(적합 조건 6)은 소송금융 투자에 적합합니다. 그러나 집단적 피해가 아닌 개별 사건이며 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>피고 측(故 마이클 잭슨 유족)의 자력이 충분하고, 손해배상액 및 징벌적 손해배상액 요구로 피해 규모가 클 가능성이 있습니다. 그러나 유족 측이 소송을 '갈취 시도'로 강력히 반박하고 있으며, 故 마이클 잭슨이 과거 아동 성추행 혐의로 무죄 판결을 받은 전력이 있어 상대방 책임의 명확성과 증거 확보에 대한 리스크가 높습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 1300만 달러(약 3136억 원) 이상 추정</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>검찰, 유명 예능 PD '후배 강제추행 혐의' 불구속 기소</t>
+          <t>故마이클 잭슨이 약물 투여후 성폭행 ..아동성매매 혐의 피소[Oh!llywood...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477820?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227112911</t>
+          <t>http://www.osen.co.kr/article/G1112752010</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-02-28 00:19:25.616866+00:00</t>
+          <t>2026-03-01 12:42:37.742610+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨</t>
+          <t>A씨 (유명 예능 PD)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (불구속 기소)</t>
+          <t>검찰 불구속 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨가 지난해 8월 예능 프로그램 제작에 참여한 B씨를 강제추행한 혐의로 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, 피해자 측 이의 신청 후 검찰이 보완 수사를 통해 CCTV 영상 등 증거를 확보하여 기소했습니다. A씨는 혐의를 부인하고 있습니다.</t>
+          <t>유명 예능 PD A씨가 후배 B씨를 강제추행한 혐의로 검찰에 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, B씨의 이의신청 후 검찰이 보완 수사를 통해 CCTV 영상에서 B씨가 A씨를 밀치는 장면을 확인하고 혐의를 인정했습니다. 현재 A씨는 재판에 넘겨진 상태입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>검찰의 불구속 기소와 CCTV 영상 등 객관적 증거가 있어 상대방 책임이 비교적 명확합니다. 이미 형사 절차가 진행 중이며, 이는 민사 손해배상 소송에 긍정적인 영향을 줄 수 있습니다. 다만, 단일 피해자 사건이며 상대방의 자력에 대한 정보가 부족합니다.</t>
+          <t>검찰이 CCTV 영상 등 객관적 증거를 확보하여 유명 예능 PD를 강제추행 혐의로 불구속 기소함으로써 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 크다고 보기 어렵고, 상대방의 자력에 대한 정보가 부족하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>‘강제추행 혐의’ 유명 예능 PD, 불구속 기소···경찰 ‘무혐의’ 뒤...</t>
+          <t>유명 예능 PD, 후배 강제추행 의혹…결국 불구속 기소</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602272220001</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/02/27/20260227500297?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-02-28 00:17:39.713849+00:00</t>
+          <t>2026-02-28 01:02:44.398363+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨</t>
+          <t>A씨 (유명 예능 PD)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (불구속 기소)</t>
+          <t>검찰 불구속 기소, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨가 지난해 8월 피해자 B씨에게 원치 않는 신체 접촉을 한 혐의(강제추행)로 검찰의 보완 수사 끝에 불구속 기소되어 재판에 넘겨졌습니다. 경찰은 혐의없음으로 불송치 결정했으나, 피해자 측의 이의신청 후 검찰은 CCTV 영상을 통해 혐의를 인정했습니다. 피해자 측은 검찰의 결정에 감사를 표했습니다.</t>
+          <t>유명 예능 PD A씨가 지난해 8월 B씨를 강제추행한 혐의로 검찰에 불구속 기소되었습니다. 경찰은 불송치 결정했으나, B씨의 불복으로 보완 수사에 나선 검찰이 CCTV 영상을 통해 혐의를 규명했습니다. 현재 형사 재판이 예정되어 있으며, 피해자 측 변호인은 검찰의 결정에 감사를 표했습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(검찰 기소, CCTV 영상), 객관적 증거(CCTV)가 확보되었으며, 형사 재판이라는 공적 절차가 진행 중입니다. 다만, 집단적 피해가 아니며, 소송금융 투자 대상으로서 피해 규모가 크다고 보기 어렵고, 상대방의 자력이 충분한지 불확실하다는 점에서 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (검찰 기소 및 CCTV 증거 확보), 증거가 있거나 확보 가능함 (CCTV 영상), 이미 공적 절차(검찰 기소)가 진행 중임에 따라 적합 조건 3가지가 충족됩니다. 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어려워 Medium 등급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>'강제추행 의혹' 유명 예능PD, 결국 재판 간다…CCTV 영상 확보</t>
+          <t>CCTV에 걸렸나…‘강제추행 의혹’ 유명 예능 PD, 불구속 기소</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/27/2026022722032334768</t>
+          <t>https://www.mk.co.kr/article/11975267</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-02-28 00:17:21.262760+00:00</t>
+          <t>2026-02-28 00:29:33.294364+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>검찰 기소 후 형사 재판 진행 중</t>
+          <t>검찰 불구속 기소, 재판 예정</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨가 후배 제작진을 강제 추행한 혐의로 재판에 넘겨졌다. 초기 경찰 수사에서는 혐의없음으로 불송치되었으나, 피해자의 이의신청과 검찰의 보안수사 과정에서 확보된 CCTV 영상이 결정적인 증거가 되어 기소되었다. 현재 A씨는 불구속 상태로 재판을 받고 있다.</t>
+          <t>유명 예능 PD A 씨가 직장 후배를 강제추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 혐의 없음으로 불송치했으나, 피해자의 이의신청 후 검찰 보완수사 결과 CCTV 영상에서 피해자가 A 씨를 밀치는 장면이 확인되어 추행 혐의가 인정되었다. 현재 재판을 앞두고 있다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. CCTV 영상으로 피고인의 책임이 명확해졌고, 검찰 기소 후 형사 재판이 진행 중입니다. 그러나 적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에는 해당하지 않아 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>검찰 기소로 상대방 책임이 비교적 명확해졌고(적합 조건 1), CCTV 영상이라는 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰 기소라는 공적 절차가 진행 중임(적합 조건 6). 다만, 피해자가 한 명이고 피해 규모가 명확히 크다고 보기 어려워 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>유명 예능 PD, 후배 강제추행 아니라더니⋯CCTV 증거 확보에 재판 行</t>
+          <t>[단독] 검찰, '강제추행 의혹' 유명 예능 PD 불구속 기소</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2560678</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602272332240892</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-02-28 00:17:00.289333+00:00</t>
+          <t>2026-02-28 00:19:42.644306+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨</t>
+          <t>정모씨</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>검찰 기소, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨가 지난해 8월 함께 일하던 피해자에게 원치 않는 신체접촉을 한 혐의로 검찰에 불구속 기소되었다. 경찰은 무혐의 처분했으나, 피해자의 불복으로 검찰이 보완 수사를 통해 CCTV 영상을 확보하여 혐의를 규명했다. 피해자 측은 검찰의 결정에 감사를 표했다.</t>
+          <t>유명 예능 PD 정모씨가 직장 후배 A씨를 강제추행한 혐의로 검찰에 불구속 기소되었다. 경찰은 불송치 결정했으나, A씨의 이의신청 후 검찰이 CCTV 영상을 확보하여 혐의를 인정했다. 피해자 A씨는 회사와 경찰로부터 상처를 받았으나, 검찰의 기소 결정에 감사를 표했다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>검찰이 CCTV 영상을 확보하여 유명 예능 PD의 강제추행 혐의를 규명하고 기소함에 따라 상대방 책임이 비교적 명확하며(조건 1), 객관적 증거(CCTV)가 확보되었고(조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중임(조건 6). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이나 피해 규모가 기사에서 명확히 확인되지 않아 High 등급에는 미치지 못함.</t>
+          <t>유명 예능 PD의 강제추행 혐의에 대해 검찰이 CCTV 영상 등 객관적 증거를 확보하여 기소함으로써 상대방의 책임이 명확하며(적합 조건 1, 5), 공적 절차(검찰 수사 및 기소)가 진행 중인 점(적합 조건 6)은 소송금융 투자에 적합합니다. 그러나 집단적 피해가 아닌 개별 사건이며 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>경찰이 무혐의 처분한 유명 예능PD…檢, CCTV 확보해 기소</t>
+          <t>검찰, 유명 예능 PD '후배 강제추행 혐의' 불구속 기소</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790303.html</t>
+          <t>https://www.nocutnews.co.kr/news/6477820?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227112911</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-28 00:16:23.067576+00:00</t>
+          <t>2026-02-28 00:19:25.616866+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>프로골퍼 B씨</t>
+          <t>유명 예능 PD A씨</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고 (집행유예), 민사 손해배상 소송 가능성 있음</t>
+          <t>형사 재판 진행 중 (불구속 기소)</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>프로골퍼 B씨가 50대 여성 A씨를 강제추행 및 폭행한 혐의로 형사 재판을 받았으며, 1심 실형 후 항소심에서 집행유예로 감형받았다. 피해자 A씨는 신체적, 정신적 피해를 호소하며 판결에 대한 억울함을 나타내고 있어 민사상 손해배상 청구 가능성이 있다.</t>
+          <t>유명 예능 PD A씨가 지난해 8월 예능 프로그램 제작에 참여한 B씨를 강제추행한 혐의로 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, 피해자 측 이의 신청 후 검찰이 보완 수사를 통해 CCTV 영상 등 증거를 확보하여 기소했습니다. A씨는 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>피고인 프로골퍼 B씨의 강제추행 및 폭행 혐의가 형사 재판 1심과 항소심에서 모두 유죄로 인정되어 책임이 명확합니다(적합 조건 1). 또한, 재판 과정을 통해 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 피고의 자력이 대기업 수준은 아니라는 점에서 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>검찰의 불구속 기소와 CCTV 영상 등 객관적 증거가 있어 상대방 책임이 비교적 명확합니다. 이미 형사 절차가 진행 중이며, 이는 민사 손해배상 소송에 긍정적인 영향을 줄 수 있습니다. 다만, 단일 피해자 사건이며 상대방의 자력에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>50대 여성 강제 목키스·폭행했는데…유부남 프로골퍼 '감형' 왜?</t>
+          <t>‘강제추행 혐의’ 유명 예능 PD, 불구속 기소···경찰 ‘무혐의’ 뒤...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026022708010211443</t>
+          <t>https://www.khan.co.kr/article/202602272220001</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-27 00:30:44.151623+00:00</t>
+          <t>2026-02-28 00:17:39.713849+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>친부</t>
+          <t>유명 예능 PD A씨</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>친부 1심 징역 20년 선고, 항소 진행 중</t>
+          <t>형사 재판 진행 중 (불구속 기소)</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>친부가 8년간 친딸을 성폭행하고 성착취물을 제작하는 등 200회 이상 범행을 저질렀으며, 1심에서 징역 20년을 선고받고 현재 항소심이 진행 중입니다. 피해자는 심리적·경제적으로 친부에게 의존하는 취약한 상태에서 장기간 극심한 피해를 입었습니다.</t>
+          <t>유명 예능 PD A씨가 지난해 8월 피해자 B씨에게 원치 않는 신체 접촉을 한 혐의(강제추행)로 검찰의 보완 수사 끝에 불구속 기소되어 재판에 넘겨졌습니다. 경찰은 혐의없음으로 불송치 결정했으나, 피해자 측의 이의신청 후 검찰은 CCTV 영상을 통해 혐의를 인정했습니다. 피해자 측은 검찰의 결정에 감사를 표했습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>친부의 8년간 성폭행 및 성착취물 제작 등 범죄 사실이 1심 판결로 명확히 확인되어 상대방 책임이 분명하고(적합 조건 1) 객관적 증거가 충분합니다(적합 조건 5). 피해자의 정신적, 신체적 피해 규모는 막대하나(적합 조건 4), 상대방이 개인인 친부이므로 배상금 회수 가능성이 불확실하여 소송금융 투자 적합도가 Medium으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 기소, CCTV 영상), 객관적 증거(CCTV)가 확보되었으며, 형사 재판이라는 공적 절차가 진행 중입니다. 다만, 집단적 피해가 아니며, 소송금융 투자 대상으로서 피해 규모가 크다고 보기 어렵고, 상대방의 자력이 충분한지 불확실하다는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>유일한 혈육 믿었는데…친딸 8년간 성폭행 인면수심 친부[사건의재구성...</t>
+          <t>'강제추행 의혹' 유명 예능PD, 결국 재판 간다…CCTV 영상 확보</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6083144</t>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022722032334768</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-27 00:22:55.997656+00:00</t>
+          <t>2026-02-28 00:17:21.262760+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>옥천 장애인 지원 센터, 간부 A씨</t>
+          <t>유명 예능 PD A씨</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>간부 성범죄 혐의로 수사 중, 충청북도 행정처분 진행 중</t>
+          <t>검찰 기소 후 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>옥천의 한 장애인 지원 센터 간부가 지적 장애인 자매에게 성범죄를 저지른 혐의로 수사를 받고 있으며, 센터 대표는 피해 신고를 묵살했다는 의혹을 받는다. 충청북도는 이를 이유로 센터의 국비 지원센터 지정을 취소하고 보조금 지급을 중단하는 행정처분을 내렸다. 센터는 이에 불복해 충청북도를 상대로 소송을 제기했으나, 지역 장애인단체들은 센터의 이기적인 태도를 비판하고 있다.</t>
+          <t>유명 예능 PD A씨가 후배 제작진을 강제 추행한 혐의로 재판에 넘겨졌다. 초기 경찰 수사에서는 혐의없음으로 불송치되었으나, 피해자의 이의신청과 검찰의 보안수사 과정에서 확보된 CCTV 영상이 결정적인 증거가 되어 기소되었다. 현재 A씨는 불구속 상태로 재판을 받고 있다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(간부의 성범죄 혐의 및 센터의 묵살 의혹), 이미 검찰 수사 및 충청북도의 행정처분 등 공적 절차가 진행 중이어서 증거 확보가 용이합니다. 다만, 피해자가 '장애인 자매'로 명시되어 집단적 피해 규모가 크지 않고, 피고가 될 장애인 센터 및 간부의 자력에 대한 정보가 부족하여 회수 가능성이 불확실합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. CCTV 영상으로 피고인의 책임이 명확해졌고, 검찰 기소 후 형사 재판이 진행 중입니다. 그러나 적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에는 해당하지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>2명 이상 (장애인 자매)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>‘성범죄 묵살 의혹’ 장애인 센터, 보조금 중단에 반발…충청북도 상대...</t>
+          <t>유명 예능 PD, 후배 강제추행 아니라더니⋯CCTV 증거 확보에 재판 行</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494794&amp;ref=A</t>
+          <t>https://www.etoday.co.kr/news/view/2560678</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-26 13:25:22.164775+00:00</t>
+          <t>2026-02-28 00:17:00.289333+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>학교법인</t>
+          <t>유명 예능 PD A씨</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>시민단체가 학교법인에 문책 요구, 재판 진행 중</t>
+          <t>검찰 기소, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>시민단체가 학교법인에 성범죄 및 2차 가해에 대한 문책을 요구하고 있습니다. 특히 교장이 성폭력 피해자인 기간제 교사에게 2차 가해를 했다는 주장이 제기되었으며, 시민단체는 재판 결과를 핑계로 시간을 끄는 행위를 비판하며 신속한 조치를 촉구했습니다.</t>
+          <t>유명 예능 PD A씨가 지난해 8월 함께 일하던 피해자에게 원치 않는 신체접촉을 한 혐의로 검찰에 불구속 기소되었다. 경찰은 무혐의 처분했으나, 피해자의 불복으로 검찰이 보완 수사를 통해 CCTV 영상을 확보하여 혐의를 규명했다. 피해자 측은 검찰의 결정에 감사를 표했다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>학교법인이라는 상대방의 자력과 책임이 비교적 명확하며(적합 조건 1, 2), 성범죄 및 2차 가해로 인한 피해 규모가 중대합니다(적합 조건 4). 다만, 기사 내용만으로는 피해자 수가 불확실하고, 구체적인 증거 확보 여부나 소송 외 공적 절차 진행 여부가 명확하지 않아 추가 확인이 필요합니다.</t>
+          <t>검찰이 CCTV 영상을 확보하여 유명 예능 PD의 강제추행 혐의를 규명하고 기소함에 따라 상대방 책임이 비교적 명확하며(조건 1), 객관적 증거(CCTV)가 확보되었고(조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중임(조건 6). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이나 피해 규모가 기사에서 명확히 확인되지 않아 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>'성범죄 문책' 학교법인에 요구한 시민단체</t>
+          <t>경찰이 무혐의 처분한 유명 예능PD…檢, CCTV 확보해 기소</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=381801</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790303.html</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-26 12:45:33.331779+00:00</t>
+          <t>2026-02-28 00:16:23.067576+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>프로골퍼 B씨</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>피고인 형사 재판 1심 선고, 피해 보상 노력 없음</t>
+          <t>형사 항소심 판결 선고 (집행유예), 민사 손해배상 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>남편의 불륜 현장을 덮친 아내가 상간녀를 폭행하고 나체 사진을 촬영해 유포하겠다고 협박한 사건. 피고인은 성폭력처벌법 위반 등으로 징역 1년을 선고받았으며, 재판부는 피해자와 합의할 기회를 주기 위해 법정구속은 하지 않았다. 피고인은 피해 보상을 위한 노력을 하지 않고 있다.</t>
+          <t>프로골퍼 B씨가 50대 여성 A씨를 강제추행 및 폭행한 혐의로 형사 재판을 받았으며, 1심 실형 후 항소심에서 집행유예로 감형받았다. 피해자 A씨는 신체적, 정신적 피해를 호소하며 판결에 대한 억울함을 나타내고 있어 민사상 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>피고인의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 범죄 사실에 대한 객관적 증거가 충분하며(적합 조건 5), 이미 형사 절차가 진행되어 판결이 선고된 상태이다(적합 조건 6). 그러나 피해자가 1인이고 피고인의 자력에 대한 정보가 없어 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
+          <t>피고인 프로골퍼 B씨의 강제추행 및 폭행 혐의가 형사 재판 1심과 항소심에서 모두 유죄로 인정되어 책임이 명확합니다(적합 조건 1). 또한, 재판 과정을 통해 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 피고의 자력이 대기업 수준은 아니라는 점에서 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>남편 불륜현장 덮친 아내, 상간녀 폭행·특정 사진 찍어 협박했다가 ‘...</t>
+          <t>50대 여성 강제 목키스·폭행했는데…유부남 프로골퍼 '감형' 왜?</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225516702?OutUrl=naver</t>
+          <t>https://www.sidae.com/article/2026022708010211443</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-26 00:19:07.157050+00:00</t>
+          <t>2026-02-27 00:30:44.151623+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>친부</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해자 조사 예정</t>
+          <t>친부 1심 징역 20년 선고, 항소 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>충북의 한 중학교 코치 A씨가 장애 제자를 나체 촬영하고 유포했다는 의혹이 제기되어 학교 측이 경찰에 수사를 의뢰했다. A씨는 의혹 제기 후 사직했으며, 경찰은 조만간 피해자 조사를 통해 사건 경위를 파악할 예정이다.</t>
+          <t>친부가 8년간 친딸을 성폭행하고 성착취물을 제작하는 등 200회 이상 범행을 저질렀으며, 1심에서 징역 20년을 선고받고 현재 항소심이 진행 중입니다. 피해자는 심리적·경제적으로 친부에게 의존하는 취약한 상태에서 장기간 극심한 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>코치의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 보이고(집단적 피해 아님), 상대방이 개인 코치여서 자력 확보가 불확실한 점이 투자 매력을 낮춥니다.</t>
+          <t>친부의 8년간 성폭행 및 성착취물 제작 등 범죄 사실이 1심 판결로 명확히 확인되어 상대방 책임이 분명하고(적합 조건 1) 객관적 증거가 충분합니다(적합 조건 5). 피해자의 정신적, 신체적 피해 규모는 막대하나(적합 조건 4), 상대방이 개인인 친부이므로 배상금 회수 가능성이 불확실하여 소송금융 투자 적합도가 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>충북 중학교 코치, 장애 제자 나체 촬영·유포 의혹…경찰 수사</t>
+          <t>유일한 혈육 믿었는데…친딸 8년간 성폭행 인면수심 친부[사건의재구성...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064980</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6083144</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-25 12:37:27.149903+00:00</t>
+          <t>2026-02-27 00:22:55.997656+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>아슈라프 하키미</t>
+          <t>옥천 장애인 지원 센터, 간부 A씨</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>성폭행 혐의로 검찰 수사 후 재판 회부, 재판 날짜 미정</t>
+          <t>간부 성범죄 혐의로 수사 중, 충청북도 행정처분 진행 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>파리 생제르맹 소속 축구선수 아슈라프 하키미가 성폭행 혐의로 재판에 넘겨졌습니다. 한 여성이 강간을 당했다고 주장하며 경찰에 신고했고, 검찰 수사 후 고소장이 접수되어 재판이 진행될 예정입니다. 하키미는 혐의를 부인하며 결백을 주장하고 있어 진술과 증거를 둘러싼 법정 공방이 예상됩니다.</t>
+          <t>옥천의 한 장애인 지원 센터 간부가 지적 장애인 자매에게 성범죄를 저지른 혐의로 수사를 받고 있으며, 센터 대표는 피해 신고를 묵살했다는 의혹을 받는다. 충청북도는 이를 이유로 센터의 국비 지원센터 지정을 취소하고 보조금 지급을 중단하는 행정처분을 내렸다. 센터는 이에 불복해 충청북도를 상대로 소송을 제기했으나, 지역 장애인단체들은 센터의 이기적인 태도를 비판하고 있다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>상대방(아슈라프 하키미)은 파리 생제르맹 소속의 고액 연봉 선수로 자력이 충분하며(적합 조건 2), 검찰 수사를 거쳐 재판에 회부된 상태로 공적 절차가 진행 중입니다(적합 조건 6). 또한 고소장이 접수되어 수사가 진행된 점으로 보아 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 상대방이 혐의를 부인하고 공갈 피해를 주장하며 책임이 명확하지 않아 법정 공방이 예상됩니다.</t>
+          <t>상대방 책임이 비교적 명확하며(간부의 성범죄 혐의 및 센터의 묵살 의혹), 이미 검찰 수사 및 충청북도의 행정처분 등 공적 절차가 진행 중이어서 증거 확보가 용이합니다. 다만, 피해자가 '장애인 자매'로 명시되어 집단적 피해 규모가 크지 않고, 피고가 될 장애인 센터 및 간부의 자력에 대한 정보가 부족하여 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 이상 (장애인 자매)</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>‘성폭행 혐의’ 이강인 동료, 결국 법정으로…PSG는 지지·선수는 결백...</t>
+          <t>‘성범죄 묵살 의혹’ 장애인 센터, 보조금 중단에 반발…충청북도 상대...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112749230</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494794&amp;ref=A</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-25 00:25:47.089061+00:00</t>
+          <t>2026-02-26 13:25:22.164775+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>무속인 A씨</t>
+          <t>학교법인</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>가해자 형사 구속 상태</t>
+          <t>시민단체가 학교법인에 문책 요구, 재판 진행 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>30대 무속인 A씨가 점을 보러 온 젊은 여성들을 상대로 강제 추행하고 신체 사진 및 성관계를 요구한 사건이 발생했습니다. A씨는 '할머니 신이 시켰다'거나 '액운을 없애야 한다'는 명목으로 범행을 저질렀으며, 현재 다른 문제로 구속된 상태입니다. 피해자들은 A씨의 추가 범행 가능성을 우려하고 있습니다.</t>
+          <t>시민단체가 학교법인에 성범죄 및 2차 가해에 대한 문책을 요구하고 있습니다. 특히 교장이 성폭력 피해자인 기간제 교사에게 2차 가해를 했다는 주장이 제기되었으며, 시민단체는 재판 결과를 핑계로 시간을 끄는 행위를 비판하며 신속한 조치를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>무속인 A씨의 강제 추행 및 성관계 요구 행위가 명확히 보도되어 상대방 책임이 비교적 명확하며(적합 조건 1), 주로 젊은 여성들을 노려 다수의 피해자가 발생한 것으로 보여 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 JTBC 보도와 A씨의 구속 사실 등으로 증거 확보가 가능하고(적합 조건 5), A씨가 다른 문제로 구속된 상태로 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 무속인이며 자력 부족 가능성이 높아 배상 능력에 대한 우려가 있습니다(부적합 조건).</t>
+          <t>학교법인이라는 상대방의 자력과 책임이 비교적 명확하며(적합 조건 1, 2), 성범죄 및 2차 가해로 인한 피해 규모가 중대합니다(적합 조건 4). 다만, 기사 내용만으로는 피해자 수가 불확실하고, 구체적인 증거 확보 여부나 소송 외 공적 절차 진행 여부가 명확하지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>젊은 여성 성추행·알몸 사진 요구한 무당… 할머니신이 시켰어</t>
+          <t>'성범죄 문책' 학교법인에 요구한 시민단체</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/24/2026022408284310105</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381801</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-24 00:29:42.350160+00:00</t>
+          <t>2026-02-26 12:45:33.331779+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>20대 순경</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>경찰 수사 및 입건</t>
+          <t>피고인 형사 재판 1심 선고, 피해 보상 노력 없음</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>충주경찰서가 전 연인과의 신체 접촉 장면을 몰래 촬영한 혐의로 20대 순경을 입건했습니다. 해당 순경은 발각 후 영상을 삭제했으며, 동의를 받고 촬영했다고 혐의를 부인하고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>남편의 불륜 현장을 덮친 아내가 상간녀를 폭행하고 나체 사진을 촬영해 유포하겠다고 협박한 사건. 피고인은 성폭력처벌법 위반 등으로 징역 1년을 선고받았으며, 재판부는 피해자와 합의할 기회를 주기 위해 법정구속은 하지 않았다. 피고인은 피해 보상을 위한 노력을 하지 않고 있다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 입건), 증거 확보 가능성이 높으며(경찰 수사 중), 이미 공적 절차(경찰 수사)가 진행 중인 사건입니다. 하지만 피해자가 단일하고 상대방의 자력이 대기업 수준은 아니라는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>피고인의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 범죄 사실에 대한 객관적 증거가 충분하며(적합 조건 5), 이미 형사 절차가 진행되어 판결이 선고된 상태이다(적합 조건 6). 그러나 피해자가 1인이고 피고인의 자력에 대한 정보가 없어 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>충주경찰서, 전 연인 불법 촬영 혐의 20대 순경 입건</t>
+          <t>남편 불륜현장 덮친 아내, 상간녀 폭행·특정 사진 찍어 협박했다가 ‘...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260223&amp;SEQUENCE=0118</t>
+          <t>https://www.segye.com/newsView/20260225516702?OutUrl=naver</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-23 12:25:36.784861+00:00</t>
+          <t>2026-02-26 00:19:07.157050+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>성범죄</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
+          <t>경찰 수사 진행 중, 피해자 조사 예정</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>충북의 한 중학교 코치 A씨가 장애 제자를 나체 촬영하고 유포했다는 의혹이 제기되어 학교 측이 경찰에 수사를 의뢰했다. A씨는 의혹 제기 후 사직했으며, 경찰은 조만간 피해자 조사를 통해 사건 경위를 파악할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>코치의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 보이고(집단적 피해 아님), 상대방이 개인 코치여서 자력 확보가 불확실한 점이 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>충북 중학교 코치, 장애 제자 나체 촬영·유포 의혹…경찰 수사</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064980</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:37:27.149903+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>아슈라프 하키미</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>성폭행 혐의로 검찰 수사 후 재판 회부, 재판 날짜 미정</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>파리 생제르맹 소속 축구선수 아슈라프 하키미가 성폭행 혐의로 재판에 넘겨졌습니다. 한 여성이 강간을 당했다고 주장하며 경찰에 신고했고, 검찰 수사 후 고소장이 접수되어 재판이 진행될 예정입니다. 하키미는 혐의를 부인하며 결백을 주장하고 있어 진술과 증거를 둘러싼 법정 공방이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>상대방(아슈라프 하키미)은 파리 생제르맹 소속의 고액 연봉 선수로 자력이 충분하며(적합 조건 2), 검찰 수사를 거쳐 재판에 회부된 상태로 공적 절차가 진행 중입니다(적합 조건 6). 또한 고소장이 접수되어 수사가 진행된 점으로 보아 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 상대방이 혐의를 부인하고 공갈 피해를 주장하며 책임이 명확하지 않아 법정 공방이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>‘성폭행 혐의’ 이강인 동료, 결국 법정으로…PSG는 지지·선수는 결백...</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112749230</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:25:47.089061+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>무속인 A씨</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>가해자 형사 구속 상태</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>30대 무속인 A씨가 점을 보러 온 젊은 여성들을 상대로 강제 추행하고 신체 사진 및 성관계를 요구한 사건이 발생했습니다. A씨는 '할머니 신이 시켰다'거나 '액운을 없애야 한다'는 명목으로 범행을 저질렀으며, 현재 다른 문제로 구속된 상태입니다. 피해자들은 A씨의 추가 범행 가능성을 우려하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>무속인 A씨의 강제 추행 및 성관계 요구 행위가 명확히 보도되어 상대방 책임이 비교적 명확하며(적합 조건 1), 주로 젊은 여성들을 노려 다수의 피해자가 발생한 것으로 보여 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 JTBC 보도와 A씨의 구속 사실 등으로 증거 확보가 가능하고(적합 조건 5), A씨가 다른 문제로 구속된 상태로 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 무속인이며 자력 부족 가능성이 높아 배상 능력에 대한 우려가 있습니다(부적합 조건).</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>젊은 여성 성추행·알몸 사진 요구한 무당… 할머니신이 시켰어</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022408284310105</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:29:42.350160+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>20대 순경</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 입건</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>충주경찰서가 전 연인과의 신체 접촉 장면을 몰래 촬영한 혐의로 20대 순경을 입건했습니다. 해당 순경은 발각 후 영상을 삭제했으며, 동의를 받고 촬영했다고 혐의를 부인하고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(경찰 입건), 증거 확보 가능성이 높으며(경찰 수사 중), 이미 공적 절차(경찰 수사)가 진행 중인 사건입니다. 하지만 피해자가 단일하고 상대방의 자력이 대기업 수준은 아니라는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>충주경찰서, 전 연인 불법 촬영 혐의 20대 순경 입건</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>news.mbccb.co.kr</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260223&amp;SEQUENCE=0118</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:25:36.784861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>성범죄</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
           <t>형사 고소 진행 중 또는 검토 중</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F85" t="inlineStr">
         <is>
           <t>전 남자친구의 불법촬영 피해자가 형사 고소를 취소하려 할 때 발생할 수 있는 위험과 손해배상 청구 가능성에 대해 변호사들이 경고하는 내용입니다. 피해자는 정신적 치료비, 합의금 외 경제적 손실 보상도 요구할 수 있으며, 성매매 등 증거가 민형사 절차에 유리하게 작용할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G85" t="inlineStr">
         <is>
           <t>상대방 책임이 불법촬영으로 비교적 명확하고(적합 조건 1), 증거 확보가 가능하며(적합 조건 5), 형사 고소 등 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6). 그러나 상대방이 개인으로 자력 여부가 불확실하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I81" t="inlineStr">
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
+      <c r="J85" t="inlineStr">
         <is>
           <t>남친 불법촬영 고소 취소? 스스로 파는 함정  변호사들 만장일치 경고</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K85" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M85" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/M7S7JWGAJZ3H</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N85" t="inlineStr">
         <is>
           <t>2026-02-22 00:23:31.084118+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N81"/>
+  <autoFilter ref="A1:N85"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>