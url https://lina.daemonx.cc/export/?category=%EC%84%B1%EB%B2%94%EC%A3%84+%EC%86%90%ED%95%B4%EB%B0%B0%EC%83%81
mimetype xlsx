--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,610 +539,754 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A 씨 등</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사사건 상고심 진행 중</t>
+          <t>형사 항소심에서 유죄 판결 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2018년 발생한 또래 성폭행 및 불법촬영 사건의 주범 A씨 등이 징역 8년형을 선고받았으나 이에 불복하여 상고했습니다. 10대 시절 저지른 범죄로, 피해자 B씨의 나체를 실시간 온라인 중계한 혐의를 받고 있습니다. 현재 형사 재판이 대법원 상고심 단계에 있습니다.</t>
+          <t>30대 남성 A씨가 장애가 있는 장모와 10대 처제를 추행한 혐의로 항소심에서도 징역 5년을 선고받았다. A씨는 1심에서 혐의를 부인했으나 항소심에서 범행을 시인했으며, 재판부는 친족 관계 피해자들을 추행한 죄질이 좋지 않다고 판시했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거도 충분히 확보된 상태입니다(적합 조건 5). 그러나 가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 한계가 있을 수 있고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건으로 보여(적합 조건 3 미충족) 소송금융 투자 매력도가 중간 수준입니다.</t>
+          <t>피고인의 책임은 형사 재판 유죄 판결 및 항소심 자백으로 명확하나 (적합 조건 1, 5), 피해자가 2명으로 집단적 피해가 아니며 (부적합 조건: 집단적 피해 없음), 피고인의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하여 소송금융 투자에 부적합함 (부적합 조건: 상대방 자력 미상).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>7년 전 또래 성폭행·불법촬영 주범, 징역 8년 불복 상고</t>
+          <t>장모와 처제 추행한 30대 항소심서도 징역 5년</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6125022</t>
+          <t>https://www.nocutnews.co.kr/news/6559516?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260806082655</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:25:15.334149+00:00</t>
+          <t>2026-08-08 07:00:15.797426+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>유재환</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 보완수사 및 디지털포렌식 진행 중</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>경찰이 구속송치한 사건에 대해 검찰이 피해자 얼굴의 심각한 멍자국 등을 확인하고 보완수사를 실시했습니다. 검찰은 디지털포렌식을 통해 핵심 증거를 확보, 피고인의 유사강간 등 추가 범행과 잔혹한 폭행 사실을 확인했습니다. 현재 검찰 수사가 진행 중이며, 향후 피해자의 손해배상 청구가 예상됩니다.</t>
+          <t>유재환의 강제추행 재판에서 재판부는 피해자 진술의 일관성과 신빙성을 높게 평가했습니다. 유재환 측은 진술의 일부 불일치를 지적했으나, 재판부는 공소사실의 핵심적인 부분에 집중하고 있습니다. 현재 재판이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피고인의 잔혹한 폭행 및 유사강간 등 추가 범행이 확인되어 상대방 책임이 명확하며(적합 조건 1), 경찰이 증거를 넘기고 검찰이 디지털포렌식을 통해 핵심 증거를 확보하는 등 증거가 확보되었거나 확보 가능합니다(적합 조건 5). 또한 구속송치 및 검찰 보완수사가 진행 중으로 공적 절차가 진행되고 있으며(적합 조건 6), 피해자의 심각한 멍자국과 범행의 잔혹성으로 미루어 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>재판부가 피해자 진술의 신빙성을 높게 평가하여 상대방 책임이 비교적 명확하며, 형사 재판이 진행 중이므로 공적 절차가 진행 중인 사건입니다. 다만, 집단적 피해가 아니며 피해 규모가 금전적으로 명확히 제시되지 않아 적합도 등급이 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>경찰이 증거 넘겼는데 검찰 성과? 검경 수사 공적 신경전</t>
+          <t>'강제추행 재판' 유재환, 요요로 후덕해진 얼굴…몰라보게 변한 근황 [M...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041730</t>
+          <t>https://www.mydaily.co.kr/page/view/2026071708084774401</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:17:12.085276+00:00</t>
+          <t>2026-07-22 08:49:46.308156+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>황석희</t>
+          <t>A 씨 등</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>과거 성범죄 전과 재조명 및 민사상 손해배상 청구 가능성</t>
+          <t>형사사건 상고심 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>유명 번역가 황석희의 과거 성범죄 전과가 재조명되며 논란이 되고 있습니다. 2005년 여성 5명에 대한 폭행 및 강제추행, 2014년 문화센터 수강생에 대한 준유사강간 및 불법 촬영 혐의로 유죄 판결을 받은 사실이 보도되었습니다. 과거 결혼과 부부 생활에 대한 책임 있는 태도를 강조했던 그의 SNS 글이 위선적이라는 비판을 받고 있으며, 피해자들의 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>2018년 발생한 또래 성폭행 및 불법촬영 사건의 주범 A씨 등이 징역 8년형을 선고받았으나 이에 불복하여 상고했습니다. 10대 시절 저지른 범죄로, 피해자 B씨의 나체를 실시간 온라인 중계한 혐의를 받고 있습니다. 현재 형사 재판이 대법원 상고심 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>번역가 황석희의 성범죄 전과가 법원 판결로 명확히 드러나 상대방 책임이 분명하며(적합 조건 1), 유죄 판결문이 강력한 증거로 존재합니다(적합 조건 5). 공인으로서 자력도 충분할 것으로 예상되며(적합 조건 2), 성범죄 피해의 성격상 정신적 손해배상 규모가 클 수 있습니다(적합 조건 4). 비록 형사 사건은 종결되었으나, 피해자들이 민사상 손해배상 청구를 진행할 가능성이 높습니다.</t>
+          <t>가해자의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거도 충분히 확보된 상태입니다(적합 조건 5). 그러나 가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 한계가 있을 수 있고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건으로 보여(적합 조건 3 미충족) 소송금융 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>최소 6명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>아내 샤워 소리 겁난다?  황석희, 유부남 농담 비판하더니... 위선자  뭇...</t>
+          <t>7년 전 또래 성폭행·불법촬영 주범, 징역 8년 불복 상고</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/30/2026033019232758742</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6125022</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 12:34:05.344412+00:00</t>
+          <t>2026-04-03 12:25:15.334149+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>미국 로스앤젤레스 카운티 1심 주 법원 배심원단 판결 선고, 피고 항소 예정</t>
+          <t>검찰 보완수사 및 디지털포렌식 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>유명 코미디언 빌 코스비가 약 50년 전 식당 직원에게 저지른 성범죄 의혹과 관련해 1심 법원 배심원단으로부터 800억 원대(약 6천만 달러) 배상금 지급 판결을 받았습니다. 여기에는 정신적 피해 보상금과 징벌적 손해배상금이 포함됩니다. 코스비 측은 혐의를 부인하며 즉각 항소 방침을 밝혔습니다.</t>
+          <t>경찰이 구속송치한 사건에 대해 검찰이 피해자 얼굴의 심각한 멍자국 등을 확인하고 보완수사를 실시했습니다. 검찰은 디지털포렌식을 통해 핵심 증거를 확보, 피고인의 유사강간 등 추가 범행과 잔혹한 폭행 사실을 확인했습니다. 현재 검찰 수사가 진행 중이며, 향후 피해자의 손해배상 청구가 예상됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>유명 코미디언 빌 코스비의 성범죄에 대해 1심 법원 배심원단이 800억 원대 배상 판결을 내렸습니다. 상대방 책임이 명확하고(적합 조건 1), 상대방이 유명인으로 자력이 충분하며(적합 조건 2), 피해 규모가 매우 크고(적합 조건 4), 법원 판결로 증거가 인정된 상황입니다(적합 조건 5). 피고가 항소 예정이므로 사건이 종결되지 않았습니다.</t>
+          <t>피고인의 잔혹한 폭행 및 유사강간 등 추가 범행이 확인되어 상대방 책임이 명확하며(적합 조건 1), 경찰이 증거를 넘기고 검찰이 디지털포렌식을 통해 핵심 증거를 확보하는 등 증거가 확보되었거나 확보 가능합니다(적합 조건 5). 또한 구속송치 및 검찰 보완수사가 진행 중으로 공적 절차가 진행되고 있으며(적합 조건 6), 피해자의 심각한 멍자국과 범행의 잔혹성으로 미루어 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>800억 원대 (약 6천만 달러)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (추정)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[문화연예 플러스]  50년 전 성폭행  빌 코스비, 수백억 배상 판결</t>
+          <t>경찰이 증거 넘겼는데 검찰 성과? 검경 수사 공적 신경전</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6810064_37012.html</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041730</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-25 00:34:12.373753+00:00</t>
+          <t>2026-03-31 00:17:12.085276+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>코스비</t>
+          <t>황석희</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>민사 소송 배심원단 패소 판결</t>
+          <t>과거 성범죄 전과 재조명 및 민사상 손해배상 청구 가능성</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>'국민아빠'로 불린 남배우 코스비가 성폭행 민사 소송에서 패소하여 피해자에게 약 288억 원의 손해배상금을 지급하라는 배심원단 판결을 받았다. 이번 판결은 코스비의 명성을 다시 한번 훼손하는 결과로 평가된다.</t>
+          <t>유명 번역가 황석희의 과거 성범죄 전과가 재조명되며 논란이 되고 있습니다. 2005년 여성 5명에 대한 폭행 및 강제추행, 2014년 문화센터 수강생에 대한 준유사강간 및 불법 촬영 혐의로 유죄 판결을 받은 사실이 보도되었습니다. 과거 결혼과 부부 생활에 대한 책임 있는 태도를 강조했던 그의 SNS 글이 위선적이라는 비판을 받고 있으며, 피해자들의 민사상 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(유명 배우 코스비)의 책임이 배심원단 판결로 명확히 인정되었고(적합 조건 1), 약 288억 원의 큰 피해 금액이 책정되었으며(적합 조건 4), 상대방의 자력도 충분할 것으로 예상된다(적합 조건 2). 이미 소송을 통해 증거가 확보된 상태이다(적합 조건 5).</t>
+          <t>번역가 황석희의 성범죄 전과가 법원 판결로 명확히 드러나 상대방 책임이 분명하며(적합 조건 1), 유죄 판결문이 강력한 증거로 존재합니다(적합 조건 5). 공인으로서 자력도 충분할 것으로 예상되며(적합 조건 2), 성범죄 피해의 성격상 정신적 손해배상 규모가 클 수 있습니다(적합 조건 4). 비록 형사 사건은 종결되었으나, 피해자들이 민사상 손해배상 청구를 진행할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>288억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 6명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'국민아빠'로 불린 男배우, 성폭행 민사 소송 패소…'288억' 배상 위기</t>
+          <t>아내 샤워 소리 겁난다?  황석희, 유부남 농담 비판하더니... 위선자  뭇...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=520179</t>
+          <t>https://www.mt.co.kr/society/2026/03/30/2026033019232758742</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-24 13:06:36.737395+00:00</t>
+          <t>2026-03-30 12:34:05.344412+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>빌 코스비</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>LA법원 배심원단 평결 및 배상 판결</t>
+          <t>미국 로스앤젤레스 카운티 1심 주 법원 배심원단 판결 선고, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>미국 원로 코미디언 빌 코스비가 1972년 식당 종업원 성폭행 혐의로 LA법원 배심원단으로부터 유죄 평결을 받았다. 이로 인해 54년 만에 882억 원의 배상금을 지급하라는 판결이 내려졌다. 이는 유명인의 과거 성범죄에 대한 뒤늦은 사법적 단죄 사례이다.</t>
+          <t>유명 코미디언 빌 코스비가 약 50년 전 식당 직원에게 저지른 성범죄 의혹과 관련해 1심 법원 배심원단으로부터 800억 원대(약 6천만 달러) 배상금 지급 판결을 받았습니다. 여기에는 정신적 피해 보상금과 징벌적 손해배상금이 포함됩니다. 코스비 측은 혐의를 부인하며 즉각 항소 방침을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>LA법원 배심원단 평결로 상대방 책임이 명확히 인정되었고(적합 조건 1), 유명인인 빌 코스비에게 882억 원이라는 막대한 배상금이 명령되어 자력 및 피해 규모가 충분하다(적합 조건 2, 4). 법원 평결 자체가 객관적 증거가 된다(적합 조건 5). 이미 판결이 선고된 단계로, 항소 또는 집행 절차에 대한 소송금융 투자를 고려할 수 있다.</t>
+          <t>유명 코미디언 빌 코스비의 성범죄에 대해 1심 법원 배심원단이 800억 원대 배상 판결을 내렸습니다. 상대방 책임이 명확하고(적합 조건 1), 상대방이 유명인으로 자력이 충분하며(적합 조건 2), 피해 규모가 매우 크고(적합 조건 4), 법원 판결로 증거가 인정된 상황입니다(적합 조건 5). 피고가 항소 예정이므로 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>882억 원</t>
+          <t>800억 원대 (약 6천만 달러)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>국민 아빠 코스비의 충격 성폭행, 54년만에 882억 배상 철퇴</t>
+          <t>[문화연예 플러스]  50년 전 성폭행  빌 코스비, 수백억 배상 판결</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6112343</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6810064_37012.html</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 13:04:43.081591+00:00</t>
+          <t>2026-03-25 00:34:12.373753+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>케빈 스페이시</t>
+          <t>코스비</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>민사 소송 합의 종결</t>
+          <t>민사 소송 배심원단 패소 판결</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>배우 케빈 스페이시가 동성 성추행 혐의로 자신을 고소했던 남성 3명과 민사 재판을 앞두고 합의했다. 합의 조건과 금액은 기밀이며, 재판 절차는 중단되었다. 스페이시는 과거 형사 재판에서는 무죄를 받았으나, 현재 재정 상황이 좋지 않다고 토로한 바 있다.</t>
+          <t>'국민아빠'로 불린 남배우 코스비가 성폭행 민사 소송에서 패소하여 피해자에게 약 288억 원의 손해배상금을 지급하라는 배심원단 판결을 받았다. 이번 판결은 코스비의 명성을 다시 한번 훼손하는 결과로 평가된다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 배우 케빈 스페이시가 피해자 3명과 민사 소송 합의를 마쳐 재판 절차가 중단되었기 때문이다. 또한, 상대방 본인이 재정 상황이 좋지 않다고 토로하여 배상 능력에 대한 우려가 크다.</t>
+          <t>상대방(유명 배우 코스비)의 책임이 배심원단 판결로 명확히 인정되었고(적합 조건 1), 약 288억 원의 큰 피해 금액이 책정되었으며(적합 조건 4), 상대방의 자력도 충분할 것으로 예상된다(적합 조건 2). 이미 소송을 통해 증거가 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>288억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'동성 성폭행 혐의' 유명 배우, 피해자 3명과 합의…조건은 기밀</t>
+          <t>'국민아빠'로 불린 男배우, 성폭행 민사 소송 패소…'288억' 배상 위기</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/03/23/2026032313241342426</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=520179</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-23 12:56:10.535170+00:00</t>
+          <t>2026-03-24 13:06:36.737395+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>성범죄 손해배상</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>빌 코스비</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>LA법원 배심원단 평결 및 배상 판결</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>미국 원로 코미디언 빌 코스비가 1972년 식당 종업원 성폭행 혐의로 LA법원 배심원단으로부터 유죄 평결을 받았다. 이로 인해 54년 만에 882억 원의 배상금을 지급하라는 판결이 내려졌다. 이는 유명인의 과거 성범죄에 대한 뒤늦은 사법적 단죄 사례이다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>LA법원 배심원단 평결로 상대방 책임이 명확히 인정되었고(적합 조건 1), 유명인인 빌 코스비에게 882억 원이라는 막대한 배상금이 명령되어 자력 및 피해 규모가 충분하다(적합 조건 2, 4). 법원 평결 자체가 객관적 증거가 된다(적합 조건 5). 이미 판결이 선고된 단계로, 항소 또는 집행 절차에 대한 소송금융 투자를 고려할 수 있다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>882억 원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>국민 아빠 코스비의 충격 성폭행, 54년만에 882억 배상 철퇴</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/world/usa-canada/6112343</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:04:43.081591+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>성범죄 손해배상</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>케빈 스페이시</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>민사 소송 합의 종결</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>배우 케빈 스페이시가 동성 성추행 혐의로 자신을 고소했던 남성 3명과 민사 재판을 앞두고 합의했다. 합의 조건과 금액은 기밀이며, 재판 절차는 중단되었다. 스페이시는 과거 형사 재판에서는 무죄를 받았으나, 현재 재정 상황이 좋지 않다고 토로한 바 있다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 배우 케빈 스페이시가 피해자 3명과 민사 소송 합의를 마쳐 재판 절차가 중단되었기 때문이다. 또한, 상대방 본인이 재정 상황이 좋지 않다고 토로하여 배상 능력에 대한 우려가 크다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>'동성 성폭행 혐의' 유명 배우, 피해자 3명과 합의…조건은 기밀</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/world/2026/03/23/2026032313241342426</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:56:10.535170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>형사 처벌 완료, 민사소송 예정</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>기사는 가해자가 형사 처벌을 받았더라도 피해자가 전 연인을 상대로 불법행위에 대한 민사소송을 통해 손해배상을 청구할 수 있음을 강조한다. 이는 형사 처벌과 별개로 민사상 책임이 남아있음을 의미하며, 특히 '영상 잘봤다'와 같은 2차 가해 상황에서 피해 구제의 중요성을 부각한다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (형사 처벌 완료), 증거 확보 용이함 (형사 판결), 이미 공적 절차 진행 중 (형사 재판 및 유죄 판결) 조건에 해당하여 소송금융 적합도가 높다. 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>감옥 갔는데 왜 끝나지 않죠? …'영상 잘봤다' 2차 가해의 지옥</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/730ZTFXTWQHS</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-19 12:20:49.693561+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>