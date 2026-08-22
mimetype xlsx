--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="19" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="38" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사 항소심에서 유죄 판결 선고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>30대 남성 A씨가 장애가 있는 장모와 10대 처제를 추행한 혐의로 항소심에서도 징역 5년을 선고받았다. A씨는 1심에서 혐의를 부인했으나 항소심에서 범행을 시인했으며, 재판부는 친족 관계 피해자들을 추행한 죄질이 좋지 않다고 판시했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>피고인의 책임은 형사 재판 유죄 판결 및 항소심 자백으로 명확하나 (적합 조건 1, 5), 피해자가 2명으로 집단적 피해가 아니며 (부적합 조건: 집단적 피해 없음), 피고인의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하여 소송금융 투자에 부적합함 (부적합 조건: 상대방 자력 미상).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>장모와 처제 추행한 30대 항소심서도 징역 5년</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6559516?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260806082655</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-08 07:00:15.797426+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>성범죄 손해배상</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>케빈 스페이시</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>민사 소송 합의 종결</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>배우 케빈 스페이시가 동성 성추행 혐의로 자신을 고소했던 남성 3명과 민사 재판을 앞두고 합의했다. 합의 조건과 금액은 기밀이며, 재판 절차는 중단되었다. 스페이시는 과거 형사 재판에서는 무죄를 받았으나, 현재 재정 상황이 좋지 않다고 토로한 바 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 배우 케빈 스페이시가 피해자 3명과 민사 소송 합의를 마쳐 재판 절차가 중단되었기 때문이다. 또한, 상대방 본인이 재정 상황이 좋지 않다고 토로하여 배상 능력에 대한 우려가 크다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>'동성 성폭행 혐의' 유명 배우, 피해자 3명과 합의…조건은 기밀</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/world/2026/03/23/2026032313241342426</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-23 12:56:10.535170+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>