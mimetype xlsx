--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="38" customWidth="1" min="10" max="10"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,172 +535,244 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A 씨 등</t>
+          <t>유재환</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사사건 상고심 진행 중</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2018년 발생한 또래 성폭행 및 불법촬영 사건의 주범 A씨 등이 징역 8년형을 선고받았으나 이에 불복하여 상고했습니다. 10대 시절 저지른 범죄로, 피해자 B씨의 나체를 실시간 온라인 중계한 혐의를 받고 있습니다. 현재 형사 재판이 대법원 상고심 단계에 있습니다.</t>
+          <t>유재환의 강제추행 재판에서 재판부는 피해자 진술의 일관성과 신빙성을 높게 평가했습니다. 유재환 측은 진술의 일부 불일치를 지적했으나, 재판부는 공소사실의 핵심적인 부분에 집중하고 있습니다. 현재 재판이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거도 충분히 확보된 상태입니다(적합 조건 5). 그러나 가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 한계가 있을 수 있고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건으로 보여(적합 조건 3 미충족) 소송금융 투자 매력도가 중간 수준입니다.</t>
+          <t>재판부가 피해자 진술의 신빙성을 높게 평가하여 상대방 책임이 비교적 명확하며, 형사 재판이 진행 중이므로 공적 절차가 진행 중인 사건입니다. 다만, 집단적 피해가 아니며 피해 규모가 금전적으로 명확히 제시되지 않아 적합도 등급이 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>7년 전 또래 성폭행·불법촬영 주범, 징역 8년 불복 상고</t>
+          <t>'강제추행 재판' 유재환, 요요로 후덕해진 얼굴…몰라보게 변한 근황 [M...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6125022</t>
+          <t>https://www.mydaily.co.kr/page/view/2026071708084774401</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:25:15.334149+00:00</t>
+          <t>2026-07-22 08:49:46.308156+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성범죄 손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>A 씨 등</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>형사사건 상고심 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>2018년 발생한 또래 성폭행 및 불법촬영 사건의 주범 A씨 등이 징역 8년형을 선고받았으나 이에 불복하여 상고했습니다. 10대 시절 저지른 범죄로, 피해자 B씨의 나체를 실시간 온라인 중계한 혐의를 받고 있습니다. 현재 형사 재판이 대법원 상고심 단계에 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거도 충분히 확보된 상태입니다(적합 조건 5). 그러나 가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 한계가 있을 수 있고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건으로 보여(적합 조건 3 미충족) 소송금융 투자 매력도가 중간 수준입니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>7년 전 또래 성폭행·불법촬영 주범, 징역 8년 불복 상고</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6125022</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:25:15.334149+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>성범죄 손해배상</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>형사 처벌 완료, 민사소송 예정</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>기사는 가해자가 형사 처벌을 받았더라도 피해자가 전 연인을 상대로 불법행위에 대한 민사소송을 통해 손해배상을 청구할 수 있음을 강조한다. 이는 형사 처벌과 별개로 민사상 책임이 남아있음을 의미하며, 특히 '영상 잘봤다'와 같은 2차 가해 상황에서 피해 구제의 중요성을 부각한다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (형사 처벌 완료), 증거 확보 용이함 (형사 판결), 이미 공적 절차 진행 중 (형사 재판 및 유죄 판결) 조건에 해당하여 소송금융 적합도가 높다. 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>감옥 갔는데 왜 끝나지 않죠? …'영상 잘봤다' 2차 가해의 지옥</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/730ZTFXTWQHS</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-19 12:20:49.693561+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>