--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,67 +440,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
-    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="24" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -539,1558 +539,1630 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>최영중 전 청주시의원</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 구속 수사 및 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>최영중 전 청주시의원의 아동 성매수 혐의로 구속 수사가 진행 중이며, 이 과정에서 미성년 피해자 한 명이 추가로 확인되었습니다. 경찰은 신병을 검찰로 넘길 예정이며, 추가 피해자가 있을 가능성도 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(최영중 전 청주시의원)의 책임이 명확하고, 경찰 수사 및 검찰 송치 예정으로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 또한, '또 있었다'는 표현과 '추가 피해자 확인'으로 보아 집단적 피해 가능성이 있으며, 피해자가 미성년자라는 점에서 사회적 파장 및 배상 책임이 클 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>최소 2명 이상, 추가 확인 가능성 있음</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>R) 미성년 피해자 또 있었다 ‥'아동 성매수' 최</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>news.mbccb.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260806&amp;SEQUENCE=4496</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-08 07:00:22.988586+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>계부</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>검찰 수사 중 과거 성범죄 발견</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>한 검사가 스토킹 피해자를 조사하던 중 과거 성적 착취를 당한 사실을 알게 된 사건이 보도되었습니다. 기사는 검사가 눈앞의 중차대한 범죄를 신속하게 수사하기 어려운 현행 시스템의 문제점을 지적하고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>기사는 검사가 수사 중 발견한 과거 성적 착취 사건에 대한 내용으로, 소송금융 투자에 필요한 상대방의 자력, 집단적 피해 여부, 구체적인 피해 금액 등 핵심 정보가 부족합니다. 또한, 사건의 초점이 형사 사법 시스템의 문제점에 맞춰져 있어 대규모 민사 손해배상 소송으로 발전할 가능성이 낮아 보입니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>안미현 “검사가 눈앞 범죄 수사 못하고, 112신고해야 할 판”</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.chosun.com/national/court_law/2026/04/04/ABNTSNQPHZF3NDHNPB2B4JJLV4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-04 12:24:55.242922+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
         <is>
           <t>이 기사는 아동·청소년 성착취물 제작에 대해 피해자의 동의 여부와 상관없이 법원이 매우 엄격한 잣대를 적용하여 중대 범죄로 다루고 있음을 강조합니다. 이는 가해자에게 일상을 송두리째 흔드는 무거운 실형으로 이어진다고 설명합니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>이 기사는 아동성착취물 제작에 대한 형사법적 처벌의 엄격함을 다루고 있으며, 소송금융의 주 대상인 민사상 손해배상 청구 사건이 아닙니다. 피해자를 위한 민사상 손해배상 청구의 구체적인 내용이나 상대방, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J3" t="inlineStr">
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
         <is>
           <t>아동성착취물 제작, '피해자 동의'가 있어도 무거운 실형 처한다</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>ikoreanspirit.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84623</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-03 00:26:03.175533+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-25 00:17:46.521864+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>가해자 4명</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>형사 2심 실형 선고</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>또래 여중생을 성폭행하고 불법 촬영한 혐의로 기소된 4명에게 항소심에서도 실형이 선고되었습니다. 재판부는 주도적으로 범행을 저지른 A씨에게 원심과 동일한 형량을 선고하며 피해자에게 심각한 정신적, 신체적 고통을 주었다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>가해자들의 책임은 형사 재판을 통해 명확히 인정되었으나(적합 조건 1), 가해자들이 또래 여중생으로 자력이 충분하지 않을 가능성이 매우 높아 손해배상금 회수 가능성이 낮습니다(부적합 조건). 또한, 기사는 형사 재판의 진행 상황에 초점을 맞추고 있어 소송금융의 주요 대상인 민사상 손해배상 청구의 구체적인 진행 여부나 규모를 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>또래 여중생 성폭행·불법 촬영한 4명, 2심도 실형</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490725&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:17:46.521864+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>교구 당국</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>교구 당국이 6가구와 합의 시도 후 1가구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>아동 성범죄 사제의 범죄와 교구 당국의 은폐 의혹이 제기된 사건입니다. 교구는 이미 6가구에 약 500만 달러를 지급하며 입막음을 시도했으나, 한 가구가 소송을 강행하고 있으며, 유사한 피해 사례가 다른 교구로 확산될 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>교구 당국의 아동 성범죄 은폐 책임이 명확하며(상대방 책임 명확), 교회가 자력이 충분한 기관으로 판단됩니다(상대방 자력 충분). 이미 6가구에 500만 달러 규모의 합의가 있었고(피해 규모 큼), 한 가구가 소송을 강행하는 등 집단적 피해 양상을 보입니다(집단적 피해).</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>가구당 83만 달러 이상 (총 500만 달러 이상)</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수 (최소 7가구 이상)</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>아동 성범죄 사제와 교회의 은폐에 짓눌린 케이준 변호사</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.hankookilbo.com/news/article/A2026032216130004538?did=NA</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-24 00:33:21.637663+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-18 00:20:26.698142+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>빌 게이츠, 도널드 트럼프, 앤드루 왕자 등</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>피해자들의 정의 실현 노력 지속, 연루된 권력자들에 대한 추가 책임 추궁 가능성</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인의 미성년자 성 착취 사건에 빌 게이츠, 도널드 트럼프, 앤드루 왕자 등 권력자들이 연루된 사실이 밝혀지며 파장이 계속되고 있습니다. 피해자들은 여전히 고통받으며 진실을 밝히기 위해 노력하고 있으며, 이 책은 엡스타인의 피해자이자 생존자의 고통스러운 경로를 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>엡스타인 사건은 제프리 엡스타인의 성 착취 책임이 명확하며, 빌 게이츠, 도널드 트럼프, 앤드루 왕자 등 연루된 권력자들의 자력이 충분합니다. 수백 명의 미성년자가 피해를 입은 집단적 피해이며, 성 착취라는 심각한 피해 규모를 가집니다. 또한 수많은 보도와 다큐멘터리를 통해 증거 확보가 가능하며, '파장이 계속되고 있다'는 점에서 사건이 완전히 종결되지 않고 피해자들의 정의 실현 노력이 지속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>수백 명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>이 시대에 묻는 ‘대학이란 무엇인가’[신간]</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>weekly.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://weekly.khan.co.kr/article/202603180600041</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:20:26.698142+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
         <is>
           <t>드라마 종영</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>배우 이나영이 출연한 ENA 월화드라마 '아너: 그녀들의 법정'이 종영했으며, 기사는 드라마의 내용과 이나영의 인터뷰를 다루고 있습니다. 드라마는 대규모 범죄 카르텔인 비밀 성매매 어플 '커넥트인' 피해 사례와 주인공들의 과거 데이트 폭력 트라우마를 다루는 법정 미스터리 추적극입니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>본 기사는 ENA 드라마 '아너: 그녀들의 법정'의 내용과 배우 인터뷰를 다루고 있으며, 소송금융 투자 대상이 될 수 있는 실제 사건이 아닌 드라마 속 가상의 사건을 묘사하고 있습니다. 따라서 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>[라이프 인물 탐구] 성공적인 복귀 이나영 “‘아너’ 윤라영 캐릭터 어...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>beyondpost.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>http://www.beyondpost.co.kr/view.php?ud=202603160639497293d3244b4fed_30</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-16 00:26:39.417456+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-13 00:26:01.709707+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰에 불구속 송치되어 수사 진행 중, 홍익대학교 직위 해제</t>
+          <t>경찰 신고 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었으며, 홍익대학교 부교수 직위에서 해제되었다. 경찰은 피해자 진술과 물증을 토대로 사건을 검찰에 넘겼고, 남경주는 혐의를 부인하고 있다. 과거 음주운전, 무면허 운전 전력 및 삼청교육대 관련 발언까지 재조명되며 여론이 악화되고 있다.</t>
+          <t>유명 뮤지컬 배우 남경주가 지난해 서울에서 피해자 A씨를 성폭행한 혐의를 받고 있습니다. 피해자 A씨는 사건 현장에서 벗어나 112에 신고하여 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 송치), 증거가 확보되었으며, 검찰 수사라는 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 수준으로 충분하다고 보기는 어렵고, 금전적 피해 규모가 '수억 원 이상'으로 명확히 추정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방(남경주)의 책임이 비교적 명확하게 특정되었고, 피해자가 112에 신고하여 공적 절차(경찰 수사)가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 피해자가 1명으로 집단적 피해가 아니며, 피해 금액이 명확히 제시되지 않아 대규모 소송금융 투자 유치에는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>삼청교육대 끌려가  남경주, '성폭행 혐의' 논란 속 고교시절 행적 '파...</t>
+          <t>[TOP이슈] 남경주, 겉으론 애처가에 딸바보?…'성폭행 혐의' 지인들 반응...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112759544</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16002639</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-13 00:19:38.867555+00:00</t>
+          <t>2026-03-13 00:26:01.709707+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
+          <t>검찰에 불구속 송치되어 수사 진행 중, 홍익대학교 직위 해제</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었으며, 홍익대학교 부교수 직위에서 해제되었다. 경찰은 피해자 진술과 물증을 토대로 사건을 검찰에 넘겼고, 남경주는 혐의를 부인하고 있다. 과거 음주운전, 무면허 운전 전력 및 삼청교육대 관련 발언까지 재조명되며 여론이 악화되고 있다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(경찰 송치), 증거가 확보되었으며, 검찰 수사라는 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 수준으로 충분하다고 보기는 어렵고, 금전적 피해 규모가 '수억 원 이상'으로 명확히 추정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>삼청교육대 끌려가  남경주, '성폭행 혐의' 논란 속 고교시절 행적 '파...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112759544</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:19:38.867555+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
           <t>검찰 송치, 혐의 부인 중</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>뮤지컬 배우 남경주가 지난해 여성 A씨를 성폭행한 혐의로 검찰에 불구속 송치되었다. 남경주 측은 혐의를 부인하고 있으나, 경찰은 피해자 진술과 물증을 확보하여 사건을 검찰로 넘겼다. 현재 남경주는 홍익대학교 부교수직을 맡고 있으며, 사건에 대한 공식 입장은 아직 나오지 않았다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(경찰이 물증 확보 및 검찰 송치), 증거가 확보되었으며, 공적 절차(검찰 송치)가 진행 중인 점은 긍정적입니다. 그러나 피해자가 1인으로 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아니라는 점에서 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>‘뮤지컬 대부’ 남경주, 성폭행 혐의 검찰 송치→범행 부인..직접 입 열...</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>osen.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>http://www.osen.co.kr/article/G1112758719</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-12 00:22:26.629972+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr">
         <is>
           <t>기사는 아동·청소년 대상 성범죄를 중대 범죄로 규정하고, 강화된 양형 기준에 따라 미성년자성매매의 경우 미수범이라도 처벌을 피할 수 없음을 강조합니다. 행위의 완결성보다는 성매매를 목적으로 한 유인 및 권유 단계에서부터 처벌이 가능함을 설명하며 사법부의 엄중한 입장을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>해당 기사는 미성년자성매매에 대한 강화된 양형 기준을 다루는 일반적인 법률 논평으로, 특정 피해자나 가해자, 구체적인 민사 소송 사건을 언급하고 있지 않습니다. 소송금융의 적합 조건인 '상대방 책임의 명확성', '상대방의 자력', '피해 규모' 등이 전혀 파악되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>강화된 양형 기준과 미성년자성매매, 미수범이라도 처벌 피할 수 없는 ...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>thebigdata.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>http://www.thebigdata.co.kr/view.php?ud=2026031010281367276cf2d78c68_23</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-10 12:44:13.948318+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>조주빈</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>형사 재판 종결, 복역 중</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>N번방 사건으로 복역 중인 조주빈이 교도소에서 받은 '교육우수상'을 블로그에 자랑하며 누리꾼들의 공분을 사고 있다. 피해자들이 고통받는 상황에서 반성 없는 태도를 보인다는 비판이 제기되었으며, 해당 블로그는 2년 전 대리인을 통해 개설된 것으로 알려졌다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>부적합 조건인 '이미 종결된 사건'에 해당하며(형사 재판 종결 및 복역 중), 상대방(조주빈)의 자력이 불충분하여 소송금융 투자 대상으로서의 매력이 낮음. 기사 내용만으로는 새로운 민사상 손해배상 청구의 명확한 근거와 피해 규모를 특정하기 어려움.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>'미성년자 성착취' 조주빈, 교도소에서 상 받고  자랑할 만하다  - 뉴스...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180908</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-10 12:39:14.415531+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>조주빈</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>형사 사건 종결, 블로그 폐쇄로 인한 2차 가해 중단</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>'박사방' 운영자 조주빈이 교도소에서 블로그를 운영하며 상장을 자랑한 사실이 알려져 피해자들에게 2차 가해 논란이 일었다. 조주빈은 아동·청소년을 포함한 여성 수십 명을 협박해 성 착취물을 제작한 혐의로 유죄 판결을 받았다. 해당 블로그는 결국 폐쇄되었다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>가해자(조주빈)의 책임은 명확하고 피해자 수가 다수이며 증거도 충분하나 (적합 조건 1, 3, 5 해당), 가해자가 개인이며 자력이 부족하여 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건이다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>수십 명</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>교도소서 받은 상장 자랑한 ‘박사방’ 조주빈…결국 블로그 폐쇄</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Society/article/all/20260310/133497274/1</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-10 00:31:53.580287+00:00</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>조주빈</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>2차 가해 논란 발생, 블로그 계정 차단</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>텔레그램 '박사방' 주범 조주빈이 교도소에서 받은 표창장을 블로그에 자랑하는 글을 올려 논란이 되었습니다. 이는 피해자들에게 2차 가해라는 비판을 받았고, 결국 블로그 운영사는 해당 계정을 차단했습니다. 조주빈은 현재 총 47년의 징역형을 복역 중입니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>원 사건인 '박사방' 성 착취물 제작 및 유포 사건은 이미 대법원 판결로 종결되어(부적합 조건: 이미 종결된 사건) 소송금융 투자 대상이 아닙니다. 블로그 게시글로 인한 2차 가해 논란은 집단적 피해(적합 조건: 집단적 피해)와 증거 확보 가능성(적합 조건: 증거가 있거나 확보 가능함)이 있으나, 주범 조주빈은 자력이 부족하여 손해배상금 회수가 사실상 불가능하므로(부적합 조건: 상대방에게 자력이 충분함 - 불충족) 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
         <is>
           <t>수십명 이상</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>'박사방' 조주빈, '교도소 표창장 자랑글'에 블로그 계정 차단</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603100827341264</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-10 00:31:41.692492+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-03-09 00:27:24.490753+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>프로파일러 권일용이 연쇄 성추행 사건과 관련하여 피해자를 향한 2차 가해의 심각성을 지적했다. 그는 살인사건의 행적뿐 아니라 피해자를 둘러싼 왜곡된 시선과 행동이 어떻게 추가적인 상처를 남기는지 분석했다. 이 기사는 특정 사건의 진행 상황보다는 일반적인 사회 현상에 대한 전문가의 견해를 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>본문 내용이 매우 단편적이고 추상적입니다. 특정 가해자, 피해자 수, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>김동현,  나중에 더 큰 범죄로 …연쇄 성추행 사건에 격분</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15996797</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:27:24.490753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>프리츠커 가문 및 하얏트 호텔</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>피해자 중심 조사 위원회 설립 법안 추진 중</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>일리노이 주에서 제프리 엡스틴 관련 피해자 중심 조사를 위한 법안이 추진 중이다. 이 법안이 통과되면 주지사가 임명하는 위원회가 조사를 맡게 되며, 이는 엡스틴 관련 이메일 공개 이후 프리츠커 주지사의 사촌인 토마스 프리츠커와 프리츠커 가문 소유 하얏트 호텔 이사회에 대한 논란과 연관되어 있다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>프리츠커 가문 소유의 하얏트 호텔은 충분한 자력을 갖춘 대기업입니다 (적합 조건 2). '피해자 중심의 조사' 언급은 다수의 피해자가 존재함을 시사하며 (적합 조건 3), '엡스틴 관련 이메일 공개' 및 '주지사 임명 위원회 조사'를 통해 증거 확보 가능성이 높습니다 (적합 조건 5). 또한, 법안 통과 시 주지사 임명 위원회의 조사가 진행될 예정으로 공적 절차가 임박했습니다 (적합 조건 6).</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>JB 프리츠커, “엡스틴과 일면식도 없다”</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>koreadaily.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.koreadaily.com/article/20260305133726747</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-06 00:20:29.458164+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-04 01:02:25.453753+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>PD A씨 및 tvN (CJ ENM)</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>PD A씨가 강제추행 혐의로 검찰에 기소되어 형사 재판이 진행될 예정</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>tvN 예능 프로그램 '식스센스'의 PD A씨가 강제추행 혐의로 검찰에 기소되었다. 경찰의 불송치 결정이 검찰에 의해 뒤집힌 사건으로, 피해자 B씨는 회의실에서 A씨에게 강제추행을 당해 큰 정신적 고통을 겪었다고 주장하고 있다. A씨는 혐의를 부인하고 있다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>PD A씨가 강제추행 혐의로 검찰에 기소되어 상대방 책임이 비교적 명확하며(적합 조건 1), tvN 소속으로 자력이 충분한 대기업 계열사 직원이다(적합 조건 2). 검찰 기소는 증거가 확보되었음을 의미하며(적합 조건 5), 현재 공적 절차(형사 기소)가 진행 중이다(적합 조건 6). 이는 소송금융 투자에 적합한 여러 조건을 충족한다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>‘식스센스’ PD 강제추행 혐의 검찰선 기소‥경찰 결정 뒤집혔다</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603031800176710</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:02:25.453753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>성착취 범죄 관련 법적 절차 진행 중 (드라마/영화 내 설정)</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>기사는 배우 이나영이 연기하는 '윤라영' 캐릭터가 성착취 범죄의 실체를 밝히기 위해 법정에서 맞서는 내용을 다루고 있습니다. 윤라영은 자료와 피해자들의 증언을 토대로 일부 이용자의 실명을 공개하며 범죄에 대응합니다. 이는 드라마/영화 '아너'의 줄거리로 추정됩니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>기사 내용이 실제 사건이 아닌 드라마/영화 '아너'의 줄거리 또는 등장인물에 대한 설명으로 판단됩니다. 소송금융 투자는 실제 발생한 사건을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>이나영,  복수라는 말로 더럽히지 말아달라 …'아너' 법정에서 맞선 과...</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15990025</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-04 00:31:43.209934+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-02-28 01:23:21.684204+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>해당 기사는 성범죄 피해자가 신체적 상처, 정신적 고통(위자료), 향후 치료비에 대해 민사상 손해배상을 청구할 수 있으며, 변호사가 소송 절차를 대행하여 가해자와 대면할 필요가 없음을 설명하고 있습니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 정보입니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 성범죄 피해자의 민사상 손해배상 청구 가능성에 대한 일반적인 법률 정보입니다. 소송금융 투자 검토에 필요한 특정 가해자, 피해 규모, 진행 단계, 증거 유무 등 구체적인 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>신고하면 성범죄 가해자 또 만나야 하나요?  법이 세운 완벽한 가해자...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/RK6QDKET8F36</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:23:21.684204+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>법무부 조사 및 의회 소환 절차 진행 중</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>엡스타인 의혹과 관련하여 법무부는 일부 인물이 범죄 피해자라고 밝혔으며, 클린턴 전 대통령 부부는 소환 요구를 거부하다 의회모독 혐의 가능성에 입장을 바꿨다. 이 사건은 다수의 피해자가 연루된 심각한 범죄로, 현재 공적 절차가 진행 중이다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>엡스타인 사건은 다수의 피해자가 발생한 심각한 범죄로, 법무부의 설명과 소환 요구 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다 (적합 조건 3, 4, 5, 6 해당). 다만, 기사 내용만으로는 소송 상대방의 자력 여부가 명확히 드러나지 않습니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>힐러리, 엡스타인 의혹 전면 부인… 트럼프 관심 돌리기 위한 것</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026022784577</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-02-27 00:26:12.682293+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="3" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>제프리 엡스타인</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>'엡스타인 문건' 공개 및 관련 증언 확보 중</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>스티븐 호킹 박사가 비키니 여성들과 함께 있는 '엡스타인 문건' 사진이 공개되며 논란이 되고 있다. 사진 속 여성들이 엡스타인의 성범죄 피해자일 가능성이 크다는 증언이 나오면서, 대규모 성범죄 피해자들에 대한 추가적인 법적 조치 가능성이 제기된다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하며(엡스타인의 범죄), 다수의 피해자(사진 속 여성들)가 존재할 가능성이 높다. '엡스타인 문건'이라는 객관적 증거가 있으며, 관련 증언도 확보되고 있어 집단적 피해 및 증거 확보 가능성 조건에 부합한다. 엡스타인의 재력과 사건의 심각성을 고려할 때 피해 규모가 크고 상대방 자력도 충분할 것으로 예상되어 High 등급으로 판단한다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I21" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>호킹 박사가 비키니 여성들과… '엡스타인 문건' 사진 두고 논란</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.hankookilbo.com/news/article/A2026022707030005532?did=NA</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-02-27 00:25:53.216937+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="3" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>박제열(현직 검사) 및 '커넥트인' 관련자들</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>박제열 직무집행정지 통보, 관련 경찰 체포, 수사기관 조치 촉구, 피해자 연대 시작</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>ENA 드라마 '아너 : 그녀들의 법정'의 8회 내용으로, 윤라영이 20년 전 성폭행 피해를 고백하고 비밀 성매매 어플 '커넥트인'의 존재와 현직 검사 박제열의 개입을 폭로했습니다. 이 폭로로 박제열은 직무집행정지를 통보받고 관련 경찰이 체포되는 등 공적 절차가 시작되었으며, '커넥트인' 피해자들이 용기를 내어 연대를 시작했습니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>현직 검사인 박제열의 성폭행 및 비밀 성매매 어플 '커넥트인' 운영 개입 책임이 명확하게 폭로되었고(적합 조건 1), 고위층 연루 가능성으로 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). '커넥트인' 피해자들이 연대하여 L&amp;J 사무실을 찾고 있어 집단적 피해가 확인되며(적합 조건 3), 성폭행, 살인 누명 등 피해 규모가 매우 심각합니다(적합 조건 4). 박제열의 휴대폰 데이터 등 객관적 증거가 확보되었고(적합 조건 5), 박제열의 직무집행정지 및 관련 경찰 체포 등 공적 절차가 이미 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>'커넥트인' 피해자 다수</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>'아너' 서현우, 최종 빌런 아니었나…이나영 폭로로 몰락</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02912646645354128</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-02-25 00:33:03.066678+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="3" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>성폭행 혐의로 구금 및 사법 감독 조건 석방, 재판 대기 중</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>유럽축구연맹(UCL) 우승 주역인 월드 클래스 축구선수가 성폭행 혐의로 구금 조사를 받은 뒤 사법 감독 조건으로 석방되었다. 피해자와의 접촉 금지 조치가 내려졌으며, 선수는 재판을 통해 진실이 밝혀지기를 기다리겠다고 밝혔다. 최대 징역 15년형에 처해질 수 있는 심각한 사안이다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>상대방(월드 클래스 선수)의 자력이 충분할 가능성이 높고 (적합 조건 2), 성폭행 피해는 피해 규모가 크며 (적합 조건 4), 이미 형사 수사 등 공적 절차가 진행 중이고 증거가 확보되었을 가능성이 높음 (적합 조건 5, 6). 다만, 아직 재판 전이라 책임이 명확히 입증된 단계는 아님.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J23" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
         <is>
           <t>'최대 징역 15년 위기!' UCL 우승 주역 '월드 클래스', 성폭행 혐의로 결...</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>sportalkorea.com</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553000348</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-25 00:20:17.527466+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N23"/>
+  <autoFilter ref="A1:N24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>