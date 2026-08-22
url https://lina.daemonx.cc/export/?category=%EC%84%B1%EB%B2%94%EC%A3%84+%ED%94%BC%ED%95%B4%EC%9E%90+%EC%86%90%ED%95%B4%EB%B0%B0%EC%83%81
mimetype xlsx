--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="39" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="47" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄 피해자 손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>최영중</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>최영중 전 청주시의원이 아동 성매매 혐의로 구속되었으며, 피해 여중생이 미성년자임을 인지하고도 범행을 저지른 정황과 증거 인멸 의혹이 포착되었다. 경찰은 조사를 마치는 대로 사건을 검찰에 송치할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>최영중 전 시의원의 아동 성매매 혐의는 미성년자 인지 정황 및 증거 인멸 의혹 등으로 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며 증거 확보가 용이하다는 점에서(적합 조건 5, 6) 소송금융 적합성이 있다. 그러나 현재까지 파악된 피해자가 1명이며, 가해자의 자력 및 피해 금액 규모가 불확실하여 High 등급에는 미치지 못한다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>'아동 성매매 혐의' 최영중 구속…미성년자 알고도 범행 정황</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5209310</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-12 20:02:28.908726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>성범죄 피해자 손해배상</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>30대 요리사 A씨</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>형사 1심 판결 선고 (징역 7년). 2명의 피해자와는 합의, 3명의 피해자는 합의 미진행.</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>카카오톡 오픈채팅을 통해 미성년자 5명을 성폭행하고 성착취물을 제작한 30대 요리사 A씨에게 징역 7년이 선고되었습니다. 재판부는 피고인의 성범죄를 비난하며 피해자들의 정신적 충격을 강조했습니다. 2명의 피해자와는 합의가 이루어졌으나, 나머지 3명의 피해자는 여전히 합의가 미진행된 상태입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방 책임이 형사 판결로 명확히 인정되었고(적합 조건 1), 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 이미 형사 절차가 진행되어 유죄 판결이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 상대방의 자력이 불분명하고, 피해자 수가 5명으로 집단적 피해 기준(수십 명 이상)에 미치지 못하는 점이 투자 매력을 낮춥니다. 2명의 피해자와는 합의가 이루어졌으나, 나머지 3명의 피해자는 여전히 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>5명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>오픈채팅서 만난 미성년자 5명 '성폭행·성착취'…30대 요리사 최후</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202604041032063096</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-04 12:23:52.050598+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>