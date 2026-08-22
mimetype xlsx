--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
-    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="24" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -535,600 +535,672 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>교구 당국</t>
+          <t>최영중 전 청주시의원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>교구 당국이 6가구와 합의 시도 후 1가구 소송 진행 중</t>
+          <t>경찰 구속 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>아동 성범죄 사제의 범죄와 교구 당국의 은폐 의혹이 제기된 사건입니다. 교구는 이미 6가구에 약 500만 달러를 지급하며 입막음을 시도했으나, 한 가구가 소송을 강행하고 있으며, 유사한 피해 사례가 다른 교구로 확산될 가능성이 있습니다.</t>
+          <t>최영중 전 청주시의원의 아동 성매수 혐의로 구속 수사가 진행 중이며, 이 과정에서 미성년 피해자 한 명이 추가로 확인되었습니다. 경찰은 신병을 검찰로 넘길 예정이며, 추가 피해자가 있을 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>교구 당국의 아동 성범죄 은폐 책임이 명확하며(상대방 책임 명확), 교회가 자력이 충분한 기관으로 판단됩니다(상대방 자력 충분). 이미 6가구에 500만 달러 규모의 합의가 있었고(피해 규모 큼), 한 가구가 소송을 강행하는 등 집단적 피해 양상을 보입니다(집단적 피해).</t>
+          <t>상대방(최영중 전 청주시의원)의 책임이 명확하고, 경찰 수사 및 검찰 송치 예정으로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 또한, '또 있었다'는 표현과 '추가 피해자 확인'으로 보아 집단적 피해 가능성이 있으며, 피해자가 미성년자라는 점에서 사회적 파장 및 배상 책임이 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>가구당 83만 달러 이상 (총 500만 달러 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 (최소 7가구 이상)</t>
+          <t>최소 2명 이상, 추가 확인 가능성 있음</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>아동 성범죄 사제와 교회의 은폐에 짓눌린 케이준 변호사</t>
+          <t>R) 미성년 피해자 또 있었다 ‥'아동 성매수' 최</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032216130004538?did=NA</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260806&amp;SEQUENCE=4496</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 00:33:21.637663+00:00</t>
+          <t>2026-08-08 07:00:22.988586+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>빌 게이츠, 도널드 트럼프, 앤드루 왕자 등</t>
+          <t>교구 당국</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>피해자들의 정의 실현 노력 지속, 연루된 권력자들에 대한 추가 책임 추궁 가능성</t>
+          <t>교구 당국이 6가구와 합의 시도 후 1가구 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>제프리 엡스타인의 미성년자 성 착취 사건에 빌 게이츠, 도널드 트럼프, 앤드루 왕자 등 권력자들이 연루된 사실이 밝혀지며 파장이 계속되고 있습니다. 피해자들은 여전히 고통받으며 진실을 밝히기 위해 노력하고 있으며, 이 책은 엡스타인의 피해자이자 생존자의 고통스러운 경로를 담고 있습니다.</t>
+          <t>아동 성범죄 사제의 범죄와 교구 당국의 은폐 의혹이 제기된 사건입니다. 교구는 이미 6가구에 약 500만 달러를 지급하며 입막음을 시도했으나, 한 가구가 소송을 강행하고 있으며, 유사한 피해 사례가 다른 교구로 확산될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>엡스타인 사건은 제프리 엡스타인의 성 착취 책임이 명확하며, 빌 게이츠, 도널드 트럼프, 앤드루 왕자 등 연루된 권력자들의 자력이 충분합니다. 수백 명의 미성년자가 피해를 입은 집단적 피해이며, 성 착취라는 심각한 피해 규모를 가집니다. 또한 수많은 보도와 다큐멘터리를 통해 증거 확보가 가능하며, '파장이 계속되고 있다'는 점에서 사건이 완전히 종결되지 않고 피해자들의 정의 실현 노력이 지속되고 있습니다.</t>
+          <t>교구 당국의 아동 성범죄 은폐 책임이 명확하며(상대방 책임 명확), 교회가 자력이 충분한 기관으로 판단됩니다(상대방 자력 충분). 이미 6가구에 500만 달러 규모의 합의가 있었고(피해 규모 큼), 한 가구가 소송을 강행하는 등 집단적 피해 양상을 보입니다(집단적 피해).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>가구당 83만 달러 이상 (총 500만 달러 이상)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>수백 명</t>
+          <t>다수 (최소 7가구 이상)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>이 시대에 묻는 ‘대학이란 무엇인가’[신간]</t>
+          <t>아동 성범죄 사제와 교회의 은폐에 짓눌린 케이준 변호사</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>weekly.khan.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://weekly.khan.co.kr/article/202603180600041</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032216130004538?did=NA</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 00:20:26.698142+00:00</t>
+          <t>2026-03-24 00:33:21.637663+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>프리츠커 가문 및 하얏트 호텔</t>
+          <t>빌 게이츠, 도널드 트럼프, 앤드루 왕자 등</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>피해자 중심 조사 위원회 설립 법안 추진 중</t>
+          <t>피해자들의 정의 실현 노력 지속, 연루된 권력자들에 대한 추가 책임 추궁 가능성</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>일리노이 주에서 제프리 엡스틴 관련 피해자 중심 조사를 위한 법안이 추진 중이다. 이 법안이 통과되면 주지사가 임명하는 위원회가 조사를 맡게 되며, 이는 엡스틴 관련 이메일 공개 이후 프리츠커 주지사의 사촌인 토마스 프리츠커와 프리츠커 가문 소유 하얏트 호텔 이사회에 대한 논란과 연관되어 있다.</t>
+          <t>제프리 엡스타인의 미성년자 성 착취 사건에 빌 게이츠, 도널드 트럼프, 앤드루 왕자 등 권력자들이 연루된 사실이 밝혀지며 파장이 계속되고 있습니다. 피해자들은 여전히 고통받으며 진실을 밝히기 위해 노력하고 있으며, 이 책은 엡스타인의 피해자이자 생존자의 고통스러운 경로를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>프리츠커 가문 소유의 하얏트 호텔은 충분한 자력을 갖춘 대기업입니다 (적합 조건 2). '피해자 중심의 조사' 언급은 다수의 피해자가 존재함을 시사하며 (적합 조건 3), '엡스틴 관련 이메일 공개' 및 '주지사 임명 위원회 조사'를 통해 증거 확보 가능성이 높습니다 (적합 조건 5). 또한, 법안 통과 시 주지사 임명 위원회의 조사가 진행될 예정으로 공적 절차가 임박했습니다 (적합 조건 6).</t>
+          <t>엡스타인 사건은 제프리 엡스타인의 성 착취 책임이 명확하며, 빌 게이츠, 도널드 트럼프, 앤드루 왕자 등 연루된 권력자들의 자력이 충분합니다. 수백 명의 미성년자가 피해를 입은 집단적 피해이며, 성 착취라는 심각한 피해 규모를 가집니다. 또한 수많은 보도와 다큐멘터리를 통해 증거 확보가 가능하며, '파장이 계속되고 있다'는 점에서 사건이 완전히 종결되지 않고 피해자들의 정의 실현 노력이 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수백 명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>JB 프리츠커, “엡스틴과 일면식도 없다”</t>
+          <t>이 시대에 묻는 ‘대학이란 무엇인가’[신간]</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>weekly.khan.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260305133726747</t>
+          <t>https://weekly.khan.co.kr/article/202603180600041</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-06 00:20:29.458164+00:00</t>
+          <t>2026-03-18 00:20:26.698142+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>PD A씨 및 tvN (CJ ENM)</t>
+          <t>프리츠커 가문 및 하얏트 호텔</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>PD A씨가 강제추행 혐의로 검찰에 기소되어 형사 재판이 진행될 예정</t>
+          <t>피해자 중심 조사 위원회 설립 법안 추진 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>tvN 예능 프로그램 '식스센스'의 PD A씨가 강제추행 혐의로 검찰에 기소되었다. 경찰의 불송치 결정이 검찰에 의해 뒤집힌 사건으로, 피해자 B씨는 회의실에서 A씨에게 강제추행을 당해 큰 정신적 고통을 겪었다고 주장하고 있다. A씨는 혐의를 부인하고 있다.</t>
+          <t>일리노이 주에서 제프리 엡스틴 관련 피해자 중심 조사를 위한 법안이 추진 중이다. 이 법안이 통과되면 주지사가 임명하는 위원회가 조사를 맡게 되며, 이는 엡스틴 관련 이메일 공개 이후 프리츠커 주지사의 사촌인 토마스 프리츠커와 프리츠커 가문 소유 하얏트 호텔 이사회에 대한 논란과 연관되어 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>PD A씨가 강제추행 혐의로 검찰에 기소되어 상대방 책임이 비교적 명확하며(적합 조건 1), tvN 소속으로 자력이 충분한 대기업 계열사 직원이다(적합 조건 2). 검찰 기소는 증거가 확보되었음을 의미하며(적합 조건 5), 현재 공적 절차(형사 기소)가 진행 중이다(적합 조건 6). 이는 소송금융 투자에 적합한 여러 조건을 충족한다.</t>
+          <t>프리츠커 가문 소유의 하얏트 호텔은 충분한 자력을 갖춘 대기업입니다 (적합 조건 2). '피해자 중심의 조사' 언급은 다수의 피해자가 존재함을 시사하며 (적합 조건 3), '엡스틴 관련 이메일 공개' 및 '주지사 임명 위원회 조사'를 통해 증거 확보 가능성이 높습니다 (적합 조건 5). 또한, 법안 통과 시 주지사 임명 위원회의 조사가 진행될 예정으로 공적 절차가 임박했습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘식스센스’ PD 강제추행 혐의 검찰선 기소‥경찰 결정 뒤집혔다</t>
+          <t>JB 프리츠커, “엡스틴과 일면식도 없다”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603031800176710</t>
+          <t>https://www.koreadaily.com/article/20260305133726747</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-04 01:02:25.453753+00:00</t>
+          <t>2026-03-06 00:20:29.458164+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>PD A씨 및 tvN (CJ ENM)</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>법무부 조사 및 의회 소환 절차 진행 중</t>
+          <t>PD A씨가 강제추행 혐의로 검찰에 기소되어 형사 재판이 진행될 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>엡스타인 의혹과 관련하여 법무부는 일부 인물이 범죄 피해자라고 밝혔으며, 클린턴 전 대통령 부부는 소환 요구를 거부하다 의회모독 혐의 가능성에 입장을 바꿨다. 이 사건은 다수의 피해자가 연루된 심각한 범죄로, 현재 공적 절차가 진행 중이다.</t>
+          <t>tvN 예능 프로그램 '식스센스'의 PD A씨가 강제추행 혐의로 검찰에 기소되었다. 경찰의 불송치 결정이 검찰에 의해 뒤집힌 사건으로, 피해자 B씨는 회의실에서 A씨에게 강제추행을 당해 큰 정신적 고통을 겪었다고 주장하고 있다. A씨는 혐의를 부인하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>엡스타인 사건은 다수의 피해자가 발생한 심각한 범죄로, 법무부의 설명과 소환 요구 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다 (적합 조건 3, 4, 5, 6 해당). 다만, 기사 내용만으로는 소송 상대방의 자력 여부가 명확히 드러나지 않습니다.</t>
+          <t>PD A씨가 강제추행 혐의로 검찰에 기소되어 상대방 책임이 비교적 명확하며(적합 조건 1), tvN 소속으로 자력이 충분한 대기업 계열사 직원이다(적합 조건 2). 검찰 기소는 증거가 확보되었음을 의미하며(적합 조건 5), 현재 공적 절차(형사 기소)가 진행 중이다(적합 조건 6). 이는 소송금융 투자에 적합한 여러 조건을 충족한다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>힐러리, 엡스타인 의혹 전면 부인… 트럼프 관심 돌리기 위한 것</t>
+          <t>‘식스센스’ PD 강제추행 혐의 검찰선 기소‥경찰 결정 뒤집혔다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022784577</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603031800176710</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-27 00:26:12.682293+00:00</t>
+          <t>2026-03-04 01:02:25.453753+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>'엡스타인 문건' 공개 및 관련 증언 확보 중</t>
+          <t>법무부 조사 및 의회 소환 절차 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>스티븐 호킹 박사가 비키니 여성들과 함께 있는 '엡스타인 문건' 사진이 공개되며 논란이 되고 있다. 사진 속 여성들이 엡스타인의 성범죄 피해자일 가능성이 크다는 증언이 나오면서, 대규모 성범죄 피해자들에 대한 추가적인 법적 조치 가능성이 제기된다.</t>
+          <t>엡스타인 의혹과 관련하여 법무부는 일부 인물이 범죄 피해자라고 밝혔으며, 클린턴 전 대통령 부부는 소환 요구를 거부하다 의회모독 혐의 가능성에 입장을 바꿨다. 이 사건은 다수의 피해자가 연루된 심각한 범죄로, 현재 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(엡스타인의 범죄), 다수의 피해자(사진 속 여성들)가 존재할 가능성이 높다. '엡스타인 문건'이라는 객관적 증거가 있으며, 관련 증언도 확보되고 있어 집단적 피해 및 증거 확보 가능성 조건에 부합한다. 엡스타인의 재력과 사건의 심각성을 고려할 때 피해 규모가 크고 상대방 자력도 충분할 것으로 예상되어 High 등급으로 판단한다.</t>
+          <t>엡스타인 사건은 다수의 피해자가 발생한 심각한 범죄로, 법무부의 설명과 소환 요구 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다 (적합 조건 3, 4, 5, 6 해당). 다만, 기사 내용만으로는 소송 상대방의 자력 여부가 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>호킹 박사가 비키니 여성들과… '엡스타인 문건' 사진 두고 논란</t>
+          <t>힐러리, 엡스타인 의혹 전면 부인… 트럼프 관심 돌리기 위한 것</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022707030005532?did=NA</t>
+          <t>https://www.hankyung.com/article/2026022784577</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-02-27 00:25:53.216937+00:00</t>
+          <t>2026-02-27 00:26:12.682293+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>박제열(현직 검사) 및 '커넥트인' 관련자들</t>
+          <t>제프리 엡스타인</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>박제열 직무집행정지 통보, 관련 경찰 체포, 수사기관 조치 촉구, 피해자 연대 시작</t>
+          <t>'엡스타인 문건' 공개 및 관련 증언 확보 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'의 8회 내용으로, 윤라영이 20년 전 성폭행 피해를 고백하고 비밀 성매매 어플 '커넥트인'의 존재와 현직 검사 박제열의 개입을 폭로했습니다. 이 폭로로 박제열은 직무집행정지를 통보받고 관련 경찰이 체포되는 등 공적 절차가 시작되었으며, '커넥트인' 피해자들이 용기를 내어 연대를 시작했습니다.</t>
+          <t>스티븐 호킹 박사가 비키니 여성들과 함께 있는 '엡스타인 문건' 사진이 공개되며 논란이 되고 있다. 사진 속 여성들이 엡스타인의 성범죄 피해자일 가능성이 크다는 증언이 나오면서, 대규모 성범죄 피해자들에 대한 추가적인 법적 조치 가능성이 제기된다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>현직 검사인 박제열의 성폭행 및 비밀 성매매 어플 '커넥트인' 운영 개입 책임이 명확하게 폭로되었고(적합 조건 1), 고위층 연루 가능성으로 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). '커넥트인' 피해자들이 연대하여 L&amp;J 사무실을 찾고 있어 집단적 피해가 확인되며(적합 조건 3), 성폭행, 살인 누명 등 피해 규모가 매우 심각합니다(적합 조건 4). 박제열의 휴대폰 데이터 등 객관적 증거가 확보되었고(적합 조건 5), 박제열의 직무집행정지 및 관련 경찰 체포 등 공적 절차가 이미 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하며(엡스타인의 범죄), 다수의 피해자(사진 속 여성들)가 존재할 가능성이 높다. '엡스타인 문건'이라는 객관적 증거가 있으며, 관련 증언도 확보되고 있어 집단적 피해 및 증거 확보 가능성 조건에 부합한다. 엡스타인의 재력과 사건의 심각성을 고려할 때 피해 규모가 크고 상대방 자력도 충분할 것으로 예상되어 High 등급으로 판단한다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>'커넥트인' 피해자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'아너' 서현우, 최종 빌런 아니었나…이나영 폭로로 몰락</t>
+          <t>호킹 박사가 비키니 여성들과… '엡스타인 문건' 사진 두고 논란</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02912646645354128</t>
+          <t>https://www.hankookilbo.com/news/article/A2026022707030005532?did=NA</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:03.066678+00:00</t>
+          <t>2026-02-27 00:25:53.216937+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성범죄 피해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>박제열(현직 검사) 및 '커넥트인' 관련자들</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
+          <t>박제열 직무집행정지 통보, 관련 경찰 체포, 수사기관 조치 촉구, 피해자 연대 시작</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'의 8회 내용으로, 윤라영이 20년 전 성폭행 피해를 고백하고 비밀 성매매 어플 '커넥트인'의 존재와 현직 검사 박제열의 개입을 폭로했습니다. 이 폭로로 박제열은 직무집행정지를 통보받고 관련 경찰이 체포되는 등 공적 절차가 시작되었으며, '커넥트인' 피해자들이 용기를 내어 연대를 시작했습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>현직 검사인 박제열의 성폭행 및 비밀 성매매 어플 '커넥트인' 운영 개입 책임이 명확하게 폭로되었고(적합 조건 1), 고위층 연루 가능성으로 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). '커넥트인' 피해자들이 연대하여 L&amp;J 사무실을 찾고 있어 집단적 피해가 확인되며(적합 조건 3), 성폭행, 살인 누명 등 피해 규모가 매우 심각합니다(적합 조건 4). 박제열의 휴대폰 데이터 등 객관적 증거가 확보되었고(적합 조건 5), 박제열의 직무집행정지 및 관련 경찰 체포 등 공적 절차가 이미 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>'커넥트인' 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>'아너' 서현우, 최종 빌런 아니었나…이나영 폭로로 몰락</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02912646645354128</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:33:03.066678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>성범죄 피해</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
           <t>성폭행 혐의로 구금 및 사법 감독 조건 석방, 재판 대기 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>유럽축구연맹(UCL) 우승 주역인 월드 클래스 축구선수가 성폭행 혐의로 구금 조사를 받은 뒤 사법 감독 조건으로 석방되었다. 피해자와의 접촉 금지 조치가 내려졌으며, 선수는 재판을 통해 진실이 밝혀지기를 기다리겠다고 밝혔다. 최대 징역 15년형에 처해질 수 있는 심각한 사안이다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>상대방(월드 클래스 선수)의 자력이 충분할 가능성이 높고 (적합 조건 2), 성폭행 피해는 피해 규모가 크며 (적합 조건 4), 이미 형사 수사 등 공적 절차가 진행 중이고 증거가 확보되었을 가능성이 높음 (적합 조건 5, 6). 다만, 아직 재판 전이라 책임이 명확히 입증된 단계는 아님.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>'최대 징역 15년 위기!' UCL 우승 주역 '월드 클래스', 성폭행 혐의로 결...</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>sportalkorea.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553000348</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-25 00:20:17.527466+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>