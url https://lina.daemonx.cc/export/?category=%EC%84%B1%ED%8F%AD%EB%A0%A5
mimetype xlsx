--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$82</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$86</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N82"/>
+  <dimension ref="A1:N86"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,5694 +539,5970 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A씨 (60대 임원)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>전남 무안여성상담센터가 성폭력 피해자들의 심리적 치유와 건강한 일상 회복을 돕기 위한 '힐링캠프'를 성공적으로 마쳤습니다. 이 캠프는 피해자들이 과거의 아픔에 매몰되지 않고 일상에서 미소를 유지할 수 있도록 지원하는 데 중점을 두었습니다.</t>
+          <t>정부 인증 '장애인 표준 사업장'에서 20대 지적장애인 직원이 60대 임원에게 성폭행당해 임신 및 출산한 사건. 경찰 수사로 아이의 DNA가 가해자와 일치함이 확인되었으며, 가해 임원에 대한 구속영장 심사가 진행 중이다. 피해자 측은 가해자의 엄벌을 촉구하고 있으며, 장애인 단체는 사업장 관리·감독 체계 점검을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 성폭력 피해자들을 위한 치유 캠프에 대한 내용으로, 특정 소송 사건이나 피고가 명시되어 있지 않습니다 (적합 조건 1 불충족). 피해 규모, 증거 유무, 진행 중인 공적 절차 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합성을 판단하기 어렵습니다 (적합 조건 4, 5, 6 불충족).</t>
+          <t>아이의 DNA가 가해자와 일치하여 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속영장 심사가 진행 중인 공적 절차(적합 조건 6)가 있어 증거 확보가 용이함(적합 조건 5). 성폭행으로 인한 임신 및 출산이라는 심각한 인적 피해가 발생하여 피해 규모가 크지만(적합 조건 4), 단일 피해자이며 가해자가 개인 임원이므로 상대방의 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>무안여성상담센터, 자연치유 캠프 성료</t>
+          <t>20대 장애인 직원 성폭행…60대 임원  할 말 없다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=908172</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260812200308Arc</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-11 15:50:04.187734+00:00</t>
+          <t>2026-08-17 08:40:51.871413+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>모 극단 대표 A씨</t>
+          <t>영화진흥위원회</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 항소심에서 집행유예 감형 판결 선고</t>
+          <t>영진위 규탄 및 안전망 붕괴 문제 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>광주 연극계 성폭력 사건의 가해자인 모 극단 대표 A씨가 항소심에서 징역 1년에 집행유예 2년으로 감형되었습니다. 재판부는 피해자 2명 중 1명에 대한 성폭력 피해 사실을 인정했습니다. 이 사건은 형사 판결을 바탕으로 한 민사 손해배상 청구 가능성이 있습니다.</t>
+          <t>영화계 성폭력 피해자들이 영진위(영화진흥위원회)를 규탄하며 미투 이후 마련된 안전망이 무너졌다고 주장하고 있다. 피해자들은 전문기관의 역할과 피해 회복 및 권리구제를 위한 필수적 안전망의 중요성을 강조하며, 영진위의 책임 있는 조치를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자의 성폭력 책임이 형사 항소심에서 인정되어 민사 손해배상 청구의 근거가 명확합니다 (적합 조건 1, 5). 그러나 피해자 수가 2명으로 집단적 피해가 아니며, 가해자의 자력에 대한 정보가 부족하여 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 영진위는 공공기관) 및 적합 조건 3(집단적 피해 - 영화계 성폭력 피해자들)에 해당하여 소송금융 투자 적합도가 'Medium'으로 판단됩니다. 다만, 구체적인 피해 규모나 증거 확보 여부, 공적 절차 진행 상황이 명확하지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>영화계 성폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>연극계 성폭력 항소심에서 집행유예 감형</t>
+          <t>영화계 성폭력 피해자들 영진위 규탄 “미투 이후 만든 안전망 무너졌다...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1515650</t>
+          <t>https://vop.co.kr/A00001694195.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-25 07:01:55.849510+00:00</t>
+          <t>2026-07-12 07:02:26.558998+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>여성의당 유지혜 대변인이 서울시장 출마를 선언하며 여성테러범죄, 교제폭력 피해자 및 유가족들과의 연대 활동을 강조했다. 본인의 어머니가 정치인을 상대로 성폭력 피해 사실을 고발했던 경험을 언급하며 여성의 권리 회복에 앞장설 것을 밝혔다.</t>
+          <t>윤가은 감독이 백상예술대상 수상 소감에서 친족성폭력 피해 생존자들에게 감사를 표하며 그들의 고통과 슬픔, 즐거움을 나눠준 것에 대해 언급했다. 감독은 이들의 힘을 받아 앞으로 더 열심히 영화를 만들겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 정치인의 출마 선언 및 정치적 활동에 대한 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 윤가은 감독이 친족성폭력 피해 생존자들에게 감사를 표하는 내용으로, 특정 사건이나 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없으며, 소송금융 투자를 검토할 만한 사건의 실체가 부재합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[인터뷰] 여성의당 유지혜 서울시장 출사표…“룸살롱 없는 서울 만들 ...</t>
+          <t>백상 거머쥔 ‘세계의 주인’ 윤가은 감독  친족성폭력 피해 생존자들에...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=276205</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=277277</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-20 21:41:54.646806+00:00</t>
+          <t>2026-07-01 01:27:18.270055+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>수닛 스콧</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>불법 촬영물 유포에 대한 정신적 손해배상 책임 인정 판결</t>
+          <t>피해자의 공개 폭로로 미투 운동 확산, 가해자로 지목된 친형 회사 직위 해임, 회사 측 당국 조사 협조 표명</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법원이 성매매 여성을 불법 촬영하고 유포한 남성에게 정신적 손해배상 책임을 인정했습니다. 이번 판결은 불법 촬영물 유포 가해자의 민사적 책임 범위를 명확히 하고 피해 구제 의지를 보였다는 점에서 의미가 있습니다.</t>
+          <t>태국 유명 재벌가 4세인 환경운동가 시라누드 스콧이 친형 수닛 스콧에게 어린 시절 성적 학대를 당했다고 공개 폭로했습니다. 가족들이 이 사실을 알고도 침묵했으며, 어머니와의 재산 분쟁을 계기로 진실을 밝히기로 결심했다고 주장했습니다. 이 폭로로 태국 사회에 미투 운동이 확산되고 있으며, 가해자로 지목된 친형은 회사 내 모든 직위에서 해임되고 회사는 당국 조사에 협조하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보)에 해당합니다. 불법 촬영 및 유포 행위자가 명확하며, 이미 법원의 판결이 나온 것으로 보아 증거가 충분히 확보된 것으로 보입니다. 다만, 상대방이 개인으로 자력 여부가 불확실하며, 피해 규모가 구체적으로 명시되지 않아 High 등급으로 보기는 어렵습니다.</t>
+          <t>피고(친형 수닛 스콧)는 태국 유명 재벌가 출신으로 자력이 충분하며(적합 조건 2), 피해자가 녹음한 고백 테이프가 존재하고 회사가 당국 조사에 협조하겠다고 밝혀 증거 확보 가능성이 높습니다(적합 조건 5, 6). 성적 학대 피해는 정신적 피해 규모가 매우 크며(적합 조건 4), 피해자의 구체적인 폭로와 가족의 인지, 회사의 해임 조치 등을 고려할 때 상대방 책임이 비교적 명확합니다(적합 조건 1). 또한, 이 사건을 계기로 태국 사회에 미투 운동이 확산되고 있어 잠재적인 집단적 피해 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (시라누드 스콧)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>성매매 여성 불법 촬영·유포한 남성, 정신적 손해배상 책임 인정</t>
+          <t>“친형에게 성적 학대 당했다” 눈물 쏟은 재벌 4세…태국 발칵</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202604110010</t>
+          <t>https://www.joongang.co.kr/article/25431441</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-12 12:16:18.170955+00:00</t>
+          <t>2026-06-24 19:25:08.562768+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>중증 발달장애인 거주시설 '색동원' 시설장 김 모씨가 성폭력처벌법 위반 등 혐의로 기소되어 첫 공판 준비기일을 앞두고 있습니다. 피해자들이 중증 발달장애인이라는 점에서 사회적 취약성이 크며, 다수의 피해자가 있을 가능성이 제기됩니다. 형사 절차를 통해 책임이 명확해질 경우, 피해자들의 민사상 손해배상 청구가 예상됩니다.</t>
+          <t>전남 무안여성상담센터가 성폭력 피해자들의 심리적 치유와 건강한 일상 회복을 돕기 위한 '힐링캠프'를 성공적으로 마쳤습니다. 이 캠프는 피해자들이 과거의 아픔에 매몰되지 않고 일상에서 미소를 유지할 수 있도록 지원하는 데 중점을 두었습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>중증 발달장애인 거주시설에서 발생한 성폭력 사건으로, 다수의 피해자가 있을 가능성이 높고(적합 조건 3), 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 검찰 기소 및 공판 준비 중으로 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관에 의해 증거가 확보되었을 가능성이 큽니다(적합 조건 5). 현재 형사 절차가 진행 중이므로(적합 조건 6), 이를 통해 민사상 손해배상 청구의 근거를 마련할 수 있습니다.</t>
+          <t>기사는 성폭력 피해자들을 위한 치유 캠프에 대한 내용으로, 특정 소송 사건이나 피고가 명시되어 있지 않습니다 (적합 조건 1 불충족). 피해 규모, 증거 유무, 진행 중인 공적 절차 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합성을 판단하기 어렵습니다 (적합 조건 4, 5, 6 불충족).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[금주 재판일정] '김건희 청탁' 건진법사 항소심 시작…넷플릭스 780억 ...</t>
+          <t>무안여성상담센터, 자연치유 캠프 성료</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260403000835</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=908172</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 00:31:43.886162+00:00</t>
+          <t>2026-05-11 15:50:04.187734+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>모 극단 대표 A씨</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>형사 항소심에서 집행유예 감형 판결 선고</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>광주 연극계 성폭력 사건의 가해자인 모 극단 대표 A씨가 항소심에서 징역 1년에 집행유예 2년으로 감형되었습니다. 재판부는 피해자 2명 중 1명에 대한 성폭력 피해 사실을 인정했습니다. 이 사건은 형사 판결을 바탕으로 한 민사 손해배상 청구 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>가해자의 성폭력 책임이 형사 항소심에서 인정되어 민사 손해배상 청구의 근거가 명확합니다 (적합 조건 1, 5). 그러나 피해자 수가 2명으로 집단적 피해가 아니며, 가해자의 자력에 대한 정보가 부족하여 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>연극계 성폭력 항소심에서 집행유예 감형</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1515650</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-25 07:01:55.849510+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>여성의당 유지혜 대변인이 서울시장 출마를 선언하며 여성테러범죄, 교제폭력 피해자 및 유가족들과의 연대 활동을 강조했다. 본인의 어머니가 정치인을 상대로 성폭력 피해 사실을 고발했던 경험을 언급하며 여성의 권리 회복에 앞장설 것을 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 정치인의 출마 선언 및 정치적 활동에 대한 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>[인터뷰] 여성의당 유지혜 서울시장 출사표…“룸살롱 없는 서울 만들 ...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=276205</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-04-20 21:41:54.646806+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>불법 촬영물 유포에 대한 정신적 손해배상 책임 인정 판결</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>법원이 성매매 여성을 불법 촬영하고 유포한 남성에게 정신적 손해배상 책임을 인정했습니다. 이번 판결은 불법 촬영물 유포 가해자의 민사적 책임 범위를 명확히 하고 피해 구제 의지를 보였다는 점에서 의미가 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보)에 해당합니다. 불법 촬영 및 유포 행위자가 명확하며, 이미 법원의 판결이 나온 것으로 보아 증거가 충분히 확보된 것으로 보입니다. 다만, 상대방이 개인으로 자력 여부가 불확실하며, 피해 규모가 구체적으로 명시되지 않아 High 등급으로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>성매매 여성 불법 촬영·유포한 남성, 정신적 손해배상 책임 인정</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>sentv.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.sentv.co.kr/article/view/sentv202604110010</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-04-12 12:16:18.170955+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>색동원 시설장 김 모씨</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>형사 공판 준비기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>중증 발달장애인 거주시설 '색동원' 시설장 김 모씨가 성폭력처벌법 위반 등 혐의로 기소되어 첫 공판 준비기일을 앞두고 있습니다. 피해자들이 중증 발달장애인이라는 점에서 사회적 취약성이 크며, 다수의 피해자가 있을 가능성이 제기됩니다. 형사 절차를 통해 책임이 명확해질 경우, 피해자들의 민사상 손해배상 청구가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>중증 발달장애인 거주시설에서 발생한 성폭력 사건으로, 다수의 피해자가 있을 가능성이 높고(적합 조건 3), 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 검찰 기소 및 공판 준비 중으로 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관에 의해 증거가 확보되었을 가능성이 큽니다(적합 조건 5). 현재 형사 절차가 진행 중이므로(적합 조건 6), 이를 통해 민사상 손해배상 청구의 근거를 마련할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>[금주 재판일정] '김건희 청탁' 건진법사 항소심 시작…넷플릭스 780억 ...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260403000835</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:31:43.886162+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
           <t>故 장제원 의원 유족/상속재산</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>피의자 사망으로 인한 공소권 없음으로 형사 사건 종결</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>2015년 발생한 장제원 전 의원의 비서 성폭행 의혹 사건으로, 피해자 A씨는 영상, DNA, 문자메시지 등 강력한 증거를 제시하며 고소했다. 경찰 수사가 진행되던 중 장 전 의원이 사망하여 형사 사건은 공소권 없음으로 종결되었다. 피해자는 가해자 사망으로 인한 사건 종결에 무력감을 느끼고 있으며, 민사상 손해배상 청구 가능성은 남아있다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>적합 조건으로 상대방 책임이 명확한 증거(영상, DNA, 문자메시지)가 존재하고 경찰 수사가 진행되었음. 그러나 피의자 사망으로 형사 사건은 공소권 없음으로 종결되어 부적합 조건에 해당함. 민사상 손해배상 청구는 가능하나, 피고 사망으로 인해 소송 대상이 유족 또는 상속재산으로 한정되며, 상속재산의 규모가 불확실하여 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>'윤핵관' 장제원 발인...尹 탄핵의 날, 보수의 몰락 [그해 오늘]</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01220166645412840</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-04-04 00:35:12.389032+00:00</t>
-        </is>
-[...274 lines deleted...]
-          <t>2026-04-01 12:53:37.966490+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 배심원 평결 후 항소 예정</t>
+          <t>민사 소송 합의 종결</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>미국 코미디언 빌 코즈비가 1972년 발생한 성폭행 사건으로 1심 배심원단으로부터 1925만 달러(약 287억 원) 배상 평결을 받았다. 코즈비 측은 혐의를 부인하며 항소 의사를 밝혔다. 그는 과거에도 10대 소녀 성추행으로 배상 책임을 진 바 있으며, 미투 운동 이후 50명 이상의 여성에게 성범죄를 저질렀다는 의혹이 제기되었다.</t>
+          <t>메이저리그 사이영상 수상자 트레버 바우어가 2021년 성폭력 논란에 휩싸여 다저스에서 방출된 후 일본, 멕시코 리그를 거쳐 미국 독립리그에서 재기를 노리고 있다. 기사에 따르면 이 사안으로 형사 기소된 적은 없으며, 민사 소송 등은 이미 합의로 마무리되었다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(빌 코즈비)의 책임이 배심원 평결로 명확하며, 유명인으로서 충분한 자력이 있습니다. 50명 이상의 피해자가 제기된 집단적 피해의 성격이 강하고, 1925만 달러(약 287억 원)에 달하는 큰 피해 규모가 확인됩니다. 약물 사용 등 증거가 확보되어 1심에서 배상 평결이 나왔으며, 현재 항소 예정으로 종결되지 않은 사건입니다. 이 모든 적합 조건들을 충족하여 소송금융 투자에 매우 적합합니다.</t>
+          <t>기사에 따르면 성폭력 논란과 관련된 민사 소송 등이 이미 합의로 종결되었음. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 명확히 해당하므로, 신규 소송금융 투자 대상으로는 적합하지 않음.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1925만 달러 (약 287억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[정희진의 낯선 사이]성폭력, 빌 코즈비의 경우</t>
+          <t>성폭력 논란에 몰락한 사이영상 에이스, 일본→멕시코→독립리그 추락...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603311954005</t>
+          <t>http://www.osen.co.kr/article/G1112773484</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 13:26:57.722156+00:00</t>
+          <t>2026-04-04 00:33:29.578777+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>공공부문 성희롱·성폭력 사건처리 매뉴얼 개정 및 배포</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>성평등가족부가 국가기관 등 공공부문 성희롱·성폭력 사건처리 매뉴얼을 3년 만에 개정했습니다. 개정 매뉴얼은 피해자에게 유급휴가, 재택근무 등을 보장하고 가해자와의 분리를 강화하는 등 보호 조치를 구체화했습니다. 또한 2차 피해 예방 체크리스트와 조사협의체 운영 사례를 추가하여 피해자 보호를 강화하는 내용을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 성폭력 사건이나 피해자 집단에 대한 것이 아니라, 공공부문 성희롱·성폭력 사건 처리 매뉴얼 개정에 대한 정책 발표입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해 규모 등이 명확히 파악되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>국가기관 근무 성폭력 피해자, 유급휴가·재택근무 보장 받는다</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/women/1252469.html</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:18:16.393264+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>A교수</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>검찰 기소, 대학 징계위원회 개최 예정</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>서울의 한 사립대 법대 A교수가 소속 대학원생을 강제추행한 혐의로 검찰에 기소되어 재판에 넘겨졌다. 학교 측은 A교수를 직위해제하고 강의에서 배제했으며, 향후 징계위원회를 개최할 예정이다. A교수는 경찰 수사 과정에서 혐의를 부인한 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>현직 법대 교수가 대학원생을 강제추행한 혐의로 검찰에 기소되었으며, 학교 측에서도 직위해제 및 징계 절차를 진행 중이므로 상대방 책임이 비교적 명확하고 공적 절차가 진행 중입니다. (적합 조건 1, 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방이 개인이므로 자력 측면에서 대기업 등에 비해 불확실성이 있습니다. (적합 조건 2, 3, 4 불충족)</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>[단독]현직 법대 교수, 대학원생 강제추행으로 재판 넘겨져···직위해...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202604030600021</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:16:57.535700+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...116 lines deleted...]
-      <c r="K14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>빌 코즈비</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>1심 배심원단 평결 선고 후 항소 예정</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>미국 코미디언 빌 코즈비가 1972년 발생한 성폭행 혐의로 1심 배심원단으로부터 1925만 달러(약 287억 원) 배상 평결을 받았습니다. 그는 2014년 미투 운동 이후 50명 이상의 여성에게 성범죄를 저질렀다는 의혹이 제기되었으며, 2022년에도 다른 성추행 사건으로 50만 달러를 배상한 바 있습니다. 코즈비 측은 이번 평결에 대해 항소 의사를 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>가해자인 빌 코즈비는 유명인으로 자력이 충분하며(적합 조건 2), 1심에서 287억 원이라는 큰 규모의 배상 평결을 받았습니다(적합 조건 4). 50명 이상의 피해자가 존재하여 집단적 피해의 가능성이 높고(적합 조건 3), 이미 여러 차례 유죄 판결 및 배상 책임이 인정되어 상대방 책임이 명확합니다(적합 조건 1, 5). 현재 1심 평결 후 항소 예정으로 사건이 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>약 287억원 (1925만달러)</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>50명 이상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>성폭력, 빌 코즈비의 경우 [플랫]</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1359089</t>
+          <t>https://www.khan.co.kr/article/202604011714001</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-28 00:19:03.882724+00:00</t>
+          <t>2026-04-01 12:53:37.966490+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>빌 코즈비</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>헌법재판소 합헌 결정</t>
+          <t>1심 배심원 평결 후 항소 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>헌법재판소가 성폭력 피해자의 영상 진술에 증거능력을 부여한 법 조항에 대해 합헌 결정을 선고했다. 여성변회는 장애인 피해자의 특수성과 현행 공판 과정의 한계를 직시한 이번 결정을 진심으로 환영한다고 밝혔다.</t>
+          <t>미국 코미디언 빌 코즈비가 1972년 발생한 성폭행 사건으로 1심 배심원단으로부터 1925만 달러(약 287억 원) 배상 평결을 받았다. 코즈비 측은 혐의를 부인하며 항소 의사를 밝혔다. 그는 과거에도 10대 소녀 성추행으로 배상 책임을 진 바 있으며, 미투 운동 이후 50명 이상의 여성에게 성범죄를 저질렀다는 의혹이 제기되었다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 헌법재판소의 법 조항 합헌 결정에 대한 보도로, 특정 사건의 손해배상 청구를 위한 소송금융 투자 대상이 아님. 법리 확정 관련 기사로, 신규 사건 발굴 대상이 아니므로 부적합 조건에 해당합니다.</t>
+          <t>상대방(빌 코즈비)의 책임이 배심원 평결로 명확하며, 유명인으로서 충분한 자력이 있습니다. 50명 이상의 피해자가 제기된 집단적 피해의 성격이 강하고, 1925만 달러(약 287억 원)에 달하는 큰 피해 규모가 확인됩니다. 약물 사용 등 증거가 확보되어 1심에서 배상 평결이 나왔으며, 현재 항소 예정으로 종결되지 않은 사건입니다. 이 모든 적합 조건들을 충족하여 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1925만 달러 (약 287억 원)</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>50명 이상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>여성변회  장애인 성폭력 피해자 영상진술 증거 인정 조항 합헌 환영</t>
+          <t>[정희진의 낯선 사이]성폭력, 빌 코즈비의 경우</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35356</t>
+          <t>https://www.khan.co.kr/article/202603311954005</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-27 12:26:56.190839+00:00</t>
+          <t>2026-03-31 13:26:57.722156+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>성 원선시오의 집, K 신부</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>가해자 소년부 송치, 피해자 측에 민사소송 제기 가능성 안내</t>
+          <t>TRACE 측에서 진실 규명 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>국가대표 수영 선수를 꿈꾸던 13세 김모 군이 합숙 훈련 중 선배 5명에게 집단 성추행을 당해 수영을 그만두게 된 사건입니다. 가해자 중 3명은 촉법소년으로 소년부에 송치되었으나, 피해자 측은 가해자들의 처분 결과를 알 수 없어 민사소송을 고려 중입니다. 기사는 촉법소년 제도의 문제점과 피해자 보호의 필요성을 지적합니다.</t>
+          <t>1970년대 중반부터 1982년까지 '성 원선시오의 집'에서 원장 K 신부에 의해 최소 1,000여 명의 아동이 성폭행 및 학대 피해를 입은 사건입니다. TRACE 측이 해당 사건의 진실 규명을 위해 조사 중인 것으로 보이며, 해외입양 문제와도 연관되어 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해자들의 집단 성추행 책임이 명확하고(적합 조건 1), 소년부 송치라는 공적 절차가 진행되었으며(적합 조건 6), 피해자 측에 민사소송 제기 가능성이 안내된 점은 적합 조건에 해당합니다. 그러나 가해자들이 미성년자여서 자력 확보가 어렵고, 집단적 피해가 아닌 개별 피해 사례라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+          <t>K 신부의 성폭행 및 학대 책임이 명확하며(적합 조건 1), 최소 1,000명 이상의 집단적 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 확인됩니다. TRACE 측의 보고 등 증거 확보 가능성도 높습니다(적합 조건 5). 상대방의 자력은 추가 확인이 필요하나, 다수의 피해자와 명확한 책임 소재로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 1,000명 이상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>집단 성폭력도 처벌 아닌 교화…“촉법소년 피해자는 누가 보호해 주나...</t>
+          <t>술 취한 신부는 아이를 놔주지 않았다 … 혼혈아 학대·해외입양, 진실...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519767&amp;ref=A</t>
+          <t>https://www.hankookilbo.com/news/article/A2026033016120002311?did=NA</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-27 00:40:54.172591+00:00</t>
+          <t>2026-03-30 12:30:47.701954+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="inlineStr">
+      <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>김모씨 (색동원 시설장)</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>기독교반성폭력센터에서 법률 상담 및 소송 지원 중, 가해자 징계 이력 있음</t>
+          <t>시설장 구속 기소, 재판 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>기독교반성폭력센터에 지난해 36건의 성폭력 사건이 접수되었으며, 가해자가 징계를 받고도 교단을 옮겨 사역하는 문제가 제기되었습니다. 센터는 피해자들에게 법률 상담, 형사·민사소송 지원 등을 제공하고 있습니다. 이는 교단 내 성폭력 문제의 심각성과 재발 방지 시스템 부재를 시사합니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'의 시설장 김모씨가 원생들을 성폭행하고 학대한 혐의로 구속 기소되어 재판에 넘겨졌습니다. 국가인권위원회 보고서에 따르면 장애인 거주시설 내 인권침해는 만성화된 구조적 체념으로 인해 반복적으로 발생하며, 피해자 회복보다 행정적 정당성이 우선시되는 경향이 지적되었습니다. 현재 시설장이 구속된 상태로 재판이 진행 중이며, 다수의 중증장애인 피해자들의 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>가해자의 책임이 징계를 통해 명확히 확인되었고(적합 조건 1), 기독교반성폭력센터가 다수의 피해자(36건 접수)에게 법률 상담 및 소송 지원을 제공하고 있어 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 높습니다. 또한, 징계 이력은 공적 절차가 있었음을 보여줍니다(적합 조건 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>시설장 김모씨가 중증장애인 원생들을 성폭행 및 학대한 혐의로 구속 기소되어 상대방 책임이 명확합니다. 다수의 여성 장애인들이 피해를 입어 집단적 피해에 해당하며, 성폭행 및 학대라는 중대한 피해로 규모가 큽니다. 경찰 수사, 압수수색, 검찰 공소장, 국가인권위원회 보고서 등 객관적 증거가 확보되어 있으며, 현재 시설장이 구속 기소되어 재판이 진행 중인 공적 절차가 있습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>36건 이상</t>
+          <t>다수 (여성 장애인)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>성폭력으로 징계받고도 교단 옮겨 사역… 교단 간 정보 공유, 징계 효력...</t>
+          <t>‘색동원’ 같은 장애인 거주시설 학대 왜 반복되나···“만성화된 구...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400375</t>
+          <t>https://www.khan.co.kr/article/202603300600141</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-26 12:46:51.384645+00:00</t>
+          <t>2026-03-30 00:22:42.918570+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>구로구</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>경찰 보완수사 진행 중, 구로구의회 결의문 채택</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>구로구청 6급 팀장이 동료 여직원의 사진을 AI 딥페이크로 합성하여 성희롱한 사건. 경찰은 성폭력처벌법 위반은 불송치했으나 명예훼손 혐의는 인정하여 검찰에 송치했으나 보완수사 지휘로 현재 경찰이 보완수사 중이다. 구로구의회는 피해자 보호 및 재발 방지 결의문을 채택했으며, 구로구청의 미흡한 대응에 대한 비판이 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>가해자의 딥페이크 합성 성희롱 행위 책임이 명확하며, 구로구청의 미흡한 대응으로 인한 2차 피해 발생 우려가 있어 기관의 책임도 물을 수 있음. 구로구청은 공공기관으로서 충분한 자력을 갖추고 있으며, 경찰 보완수사 및 구로구의회 결의문 채택 등 공적 절차가 진행 중이고 증거 확보 가능성이 높음. (적합 조건 1, 2, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>구로구, 공무원 '딥페이크' 사건…지선 앞둔 정치권 요동</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>m-i.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1359089</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:19:03.882724+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>헌법재판소 합헌 결정</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>헌법재판소가 성폭력 피해자의 영상 진술에 증거능력을 부여한 법 조항에 대해 합헌 결정을 선고했다. 여성변회는 장애인 피해자의 특수성과 현행 공판 과정의 한계를 직시한 이번 결정을 진심으로 환영한다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>이 기사는 헌법재판소의 법 조항 합헌 결정에 대한 보도로, 특정 사건의 손해배상 청구를 위한 소송금융 투자 대상이 아님. 법리 확정 관련 기사로, 신규 사건 발굴 대상이 아니므로 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>여성변회  장애인 성폭력 피해자 영상진술 증거 인정 조항 합헌 환영</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>news.koreanbar.or.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35356</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:26:56.190839+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>가해자 소년부 송치, 피해자 측에 민사소송 제기 가능성 안내</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>국가대표 수영 선수를 꿈꾸던 13세 김모 군이 합숙 훈련 중 선배 5명에게 집단 성추행을 당해 수영을 그만두게 된 사건입니다. 가해자 중 3명은 촉법소년으로 소년부에 송치되었으나, 피해자 측은 가해자들의 처분 결과를 알 수 없어 민사소송을 고려 중입니다. 기사는 촉법소년 제도의 문제점과 피해자 보호의 필요성을 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>가해자들의 집단 성추행 책임이 명확하고(적합 조건 1), 소년부 송치라는 공적 절차가 진행되었으며(적합 조건 6), 피해자 측에 민사소송 제기 가능성이 안내된 점은 적합 조건에 해당합니다. 그러나 가해자들이 미성년자여서 자력 확보가 어렵고, 집단적 피해가 아닌 개별 피해 사례라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>집단 성폭력도 처벌 아닌 교화…“촉법소년 피해자는 누가 보호해 주나...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519767&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:40:54.172591+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>기독교반성폭력센터에서 법률 상담 및 소송 지원 중, 가해자 징계 이력 있음</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>기독교반성폭력센터에 지난해 36건의 성폭력 사건이 접수되었으며, 가해자가 징계를 받고도 교단을 옮겨 사역하는 문제가 제기되었습니다. 센터는 피해자들에게 법률 상담, 형사·민사소송 지원 등을 제공하고 있습니다. 이는 교단 내 성폭력 문제의 심각성과 재발 방지 시스템 부재를 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 징계를 통해 명확히 확인되었고(적합 조건 1), 기독교반성폭력센터가 다수의 피해자(36건 접수)에게 법률 상담 및 소송 지원을 제공하고 있어 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 높습니다. 또한, 징계 이력은 공적 절차가 있었음을 보여줍니다(적합 조건 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>36건 이상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>성폭력으로 징계받고도 교단 옮겨 사역… 교단 간 정보 공유, 징계 효력...</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>newsnjoy.or.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400375</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:46:51.384645+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>헌법재판소 합헌 결정</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>헌법재판소가 신체적·정신적 장애가 있는 성폭력 피해자의 영상 진술을 증거로 인정하는 특례 조항에 대해 합헌 결정을 내렸다. 이는 의사결정능력이 미약한 피해자들의 증거 확보를 용이하게 하는 중요한 판결이다. 기사에서 언급된 A 씨는 지적장애 3급의 13세 미만 미성년자를 추행한 혐의로 기소되었다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>본 기사는 장애인 성폭력 피해자의 영상진술 증거특례에 대한 헌법재판소의 합헌 결정을 다루고 있어, 해당 증거의 법적 유효성이 확보됨(적합 조건: 증거가 있거나 확보 가능함). 그러나 기사 내용만으로는 상대방(개인)의 자력이나 피해 규모를 파악하기 어렵고(부적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼), 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 대상으로의 매력도가 낮음.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>[판결] 헌재,  장애인 성폭력 피해자 영상진술 증거특례 합헌</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218431</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-26 12:45:51.760069+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>형사사건 1심 판결 선고 및 항소 진행 중</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>19세 소년범 A 씨가 2023년 40대 여성 성폭행 및 금품 갈취 혐의로 징역 7년형을 선고받고 복역 중, 2024년 교도소 내에서 동료 수형자에게 성폭력과 폭행을 저질러 추가 징역형을 선고받았습니다. A 씨는 현재 추가 형량에 대해 항소한 상태입니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>상대방(A 씨)은 현재 복역 중인 10대 소년범으로 자력이 충분하지 않아 배상 능력에 심각한 의문이 있습니다. 이는 소송금융 투자의 핵심 전제 조건인 회수 가능성을 현저히 낮춥니다. (부적합 조건: 상대방에게 자력이 충분함 미충족)</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>“잃을 것 없다”…40대 성폭행 10대, 7년형 복역 중 또 범죄 [잇슈 키워...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518576&amp;ref=A</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-26 00:21:24.388072+00:00</t>
-        </is>
-[...286 lines deleted...]
-          <t>2026-03-24 00:18:48.636628+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>A 씨 (50대 남성)</t>
+          <t>빌 코스비</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>1심에 이어 2심에서도 징역 15년 선고</t>
+          <t>1심 배심원단 평결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>80대 여성을 두 차례 성폭행하고 상해를 입힌 50대 남성 A 씨가 항소심에서도 징역 15년을 선고받았습니다. A 씨는 범행 전 피해자에게 접근해 주거지를 파악했으며, 범행 당시 성폭력 범죄 누범 기간 중이었습니다.</t>
+          <t>미국 코미디언 빌 코스비가 54년 전 성폭행 사건 피해자에게 약 882억원을 배상하라는 1심 배심원단 평결을 받았다. 코스비 측은 항소 의사를 밝혔으며, 그의 자산은 약 1920억원으로 추정된다. 과거에도 성폭력 사건으로 거액을 배상한 전례가 있으며, '미투' 운동을 거치며 60여 명의 피해자가 폭로에 동참했다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하지만(적합 조건 5), 피고가 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>상대방(빌 코스비)의 성폭행 사실이 1심 배심원단에 의해 인정되어 책임이 명확하며(적합 조건 1), 과거에도 유사한 판결이 있었음. 상대방의 자산이 약 1920억원으로 추정되어 자력이 충분하고(적합 조건 2), 60여 명에 달하는 다수의 피해자가 존재하여 집단 소송 가능성이 높음(적합 조건 3). 또한, 이번 판결에서 약 882억원의 거액 배상이 결정되어 피해 규모가 매우 큼(적합 조건 4).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 882억원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>60여명 이상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>80대 성폭행한 50대 男, 사흘 뒤 다시 찾아가 재차 성폭행</t>
+          <t>‘코스비 가족’ 아빠, 성폭행 피해자에 882억 줘야…처음 아냐</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576195?ref=naver</t>
+          <t>https://www.hani.co.kr/arti/international/international_general/1250836.html</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-20 12:35:31.523125+00:00</t>
+          <t>2026-03-24 12:59:31.242589+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>색동원 시설장</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>연쇄 성폭행범 체포, 형사 절차 진행 예정</t>
+          <t>경찰 수사 진행 중이나 소극적 대응으로 난항</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>1986년 귀넷 지역에서 발생한 연쇄 성폭행 사건의 용의자가 40년 만에 체포되었다. 최소 4명의 여성이 피해를 입었으며, 경찰 수사를 통해 범인이 특정되었다. 이 사건은 형사 절차와 함께 피해자들의 민사상 손해배상 청구 가능성이 제기될 수 있다.</t>
+          <t>색동원 시설장이 거주 여성장애인 17명과 퇴소자 2명 등 총 19명을 성폭력 및 학대한 혐의로 경찰 수사가 진행 중입니다. 피해자들은 의사소통에 어려움이 있는 발달장애인으로, 경찰이 진술 위주의 소극적 수사를 진행하며 의료기록 확보에도 미온적인 태도를 보여 수사가 지지부진한 상황입니다. 프랑스 검사의 사례를 들어 지적장애인 성폭력 수사 시 의료기록 확보와 다양한 증거 수집의 중요성이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>연쇄 성폭행범이 40년 만에 체포되어 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포로 객관적 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 최소 4명의 피해자가 발생하여 다수 피해 사건에 해당하지만(적합 조건 3), 피고의 자력에 대한 정보가 없어 실제 배상 가능성 확인이 필요하여 Medium 등급으로 판단합니다.</t>
+          <t>시설장 책임이 명확하고(적합 조건 1), 19명의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 경찰 수사가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력이 불분명하고, 경찰의 소극적 대응으로 증거 확보에 난항을 겪고 있어 소송 진행에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>최소 4명</t>
+          <t>19명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>귀넷 연쇄 성폭행범 40년만에 붙잡혔다</t>
+          <t>색동원 성폭력·학대 혐의 수사, 프랑스라면 어땠을까</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260319145216419</t>
+          <t>https://h21.hani.co.kr/arti/society/society_general/59047.html</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-20 00:23:30.191814+00:00</t>
+          <t>2026-03-24 00:26:49.626558+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>김 모 씨 (전 색동원 시설장)</t>
+          <t>제임스 맥코이 테일러</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>검찰 구속기소</t>
+          <t>경찰 체포 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>인천 중증장애인 시설 '색동원'의 전 시설장 김 모 씨가 2012년부터 지난해 7월까지 지적장애인 여성 3명을 강간하고 1명을 폭행한 혐의로 구속기소되었습니다. 검찰은 피해자 면담 및 직원 조사를 통해 추가 범행을 밝혀냈습니다. 현재 검찰 수사가 완료되고 재판이 진행될 예정입니다.</t>
+          <t>유명 가수 제임스 맥코이 테일러가 여성 폭행 및 불법 감금 혐의로 경찰에 체포되었다. 피해 여성은 콘도에서 강제로 신체 접촉을 당했다고 진술했으며, 테일러는 1만 달러 보석금을 내고 풀려났다. 그는 2024년에도 유사한 혐의로 체포되어 유죄를 인정하고 사회봉사 및 벌금형을 받은 전력이 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>시설장 김 모 씨의 성폭력 및 폭행 혐의가 검찰 수사를 통해 구체적으로 밝혀지고 구속기소되어 상대방 책임이 명확하며, 공적 절차가 진행 중입니다. 다만, 피해자 수가 소송금융의 집단소송 기준인 수십 명 이상에 미치지 못하고, 피고인 개인 또는 소규모 시설의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하며(경찰 체포, 피해자 진술, 유사 전력), 공적 절차(경찰 수사)가 진행 중이고 증거 확보가 가능합니다. 그러나 피해 규모가 구체적으로 명시되지 않았고, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>검찰, '장애인 성폭력' 색동원 시설장 구속기소</t>
+          <t>관찰예능 출신 男가수, 또 경찰 체포…女폭행→감금  강제 신체접촉  2년...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260320062013PCV</t>
+          <t>https://www.tvreport.co.kr/world/article/1017871/</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-20 00:22:02.376547+00:00</t>
+          <t>2026-03-24 00:22:06.581271+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>박모씨</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>강간 혐의로 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>직장 상사로부터 성폭력을 당한 피해자가 경찰의 '혐의없음' 결정에 불복, 이의신청과 항고를 거쳐 피고인을 재판에 세운 사건입니다. 피해자는 외상 후 스트레스 장애와 중증 우울 증세로 일상생활이 어려워졌고 가족들까지 고통받고 있습니다. 현재 피고인은 강간 혐의로 형사 재판을 받고 있으며, 피해자는 합의를 거부하고 엄벌을 탄원하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>적합 조건으로 피고인의 책임이 검찰 기소로 명확해졌고, 피해자의 외상 후 스트레스 장애 등 피해 규모가 크며, 일관된 진술과 피고인의 합의 시도 등 증거가 확보되어 있습니다. 또한 경찰 불송치 이후 검찰 항고를 통해 재기수사 및 기소되는 공적 절차가 진행되었습니다. 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 회수 가능성에 불확실성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>[단독]'혐의없음' 뒤집힌 성폭력 사건…법정서 쓰러진 피해자</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6489725?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324063612</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:18:48.636628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>A 씨 (50대 남성)</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>1심에 이어 2심에서도 징역 15년 선고</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>80대 여성을 두 차례 성폭행하고 상해를 입힌 50대 남성 A 씨가 항소심에서도 징역 15년을 선고받았습니다. A 씨는 범행 전 피해자에게 접근해 주거지를 파악했으며, 범행 당시 성폭력 범죄 누범 기간 중이었습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하지만(적합 조건 5), 피고가 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>80대 성폭행한 50대 男, 사흘 뒤 다시 찾아가 재차 성폭행</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11576195?ref=naver</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:35:31.523125+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중, 홍익대학교 직위해제</t>
+          <t>연쇄 성폭행범 체포, 형사 절차 진행 예정</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 여성 A씨를 성폭행한 혐의로 경찰 조사를 거쳐 검찰에 불구속 송치되었습니다. 홍익대학교는 남경주 부교수를 직위해제했으며, 피해자는 범행 현장에서 112에 신고한 것으로 알려졌습니다. 남경주는 혐의를 부인하고 있습니다.</t>
+          <t>1986년 귀넷 지역에서 발생한 연쇄 성폭행 사건의 용의자가 40년 만에 체포되었다. 최소 4명의 여성이 피해를 입었으며, 경찰 수사를 통해 범인이 특정되었다. 이 사건은 형사 절차와 함께 피해자들의 민사상 손해배상 청구 가능성이 제기될 수 있다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치되었고, 홍익대학교에서 직위해제 조치가 이루어져 상대방 책임이 비교적 명확합니다(조건 1). 유명 배우이자 대학교수로서 상대방의 자력이 충분할 것으로 판단됩니다(조건 2). 피해자가 즉시 112 신고를 하는 등 증거 확보 가능성이 높으며(조건 5), 검찰 수사 및 학교 징계 절차가 진행 중입니다(조건 6).</t>
+          <t>연쇄 성폭행범이 40년 만에 체포되어 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포로 객관적 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 최소 4명의 피해자가 발생하여 다수 피해 사건에 해당하지만(적합 조건 3), 피고의 자력에 대한 정보가 없어 실제 배상 가능성 확인이 필요하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 4명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'성폭력 혐의' 남경주, 홍익대 부교수 '직위해제'</t>
+          <t>귀넷 연쇄 성폭행범 40년만에 붙잡혔다</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497749</t>
+          <t>https://www.koreadaily.com/article/20260319145216419</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-13 00:20:37.848565+00:00</t>
+          <t>2026-03-20 00:23:30.191814+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>김 모 씨 (전 색동원 시설장)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>검찰 구속기소</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>배우 남경주가 위력에 의한 성폭행 혐의를 받고 있으며, 피해자는 사건 직후 112에 신고한 기록이 남아있다. 사회적 지위나 영향력을 이용한 간음 여부가 주요 쟁점이 될 것으로 보인다.</t>
+          <t>인천 중증장애인 시설 '색동원'의 전 시설장 김 모 씨가 2012년부터 지난해 7월까지 지적장애인 여성 3명을 강간하고 1명을 폭행한 혐의로 구속기소되었습니다. 검찰은 피해자 면담 및 직원 조사를 통해 추가 범행을 밝혀냈습니다. 현재 검찰 수사가 완료되고 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (성폭행 혐의, 위력에 의한 간음) 및 증거가 있거나 확보 가능함 (사건 직후 112 신고 기록), 이미 공적 절차(경찰 수사)가 진행 중임. 상대방이 공인이라는 점에서 배상 능력이 있을 것으로 추정되나, 집단적 피해는 확인되지 않아 적합도를 Medium으로 판단.</t>
+          <t>시설장 김 모 씨의 성폭력 및 폭행 혐의가 검찰 수사를 통해 구체적으로 밝혀지고 구속기소되어 상대방 책임이 명확하며, 공적 절차가 진행 중입니다. 다만, 피해자 수가 소송금융의 집단소송 기준인 수십 명 이상에 미치지 못하고, 피고인 개인 또는 소규모 시설의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>평소 애처가, 가정적 …'성폭행 혐의' 남경주, 지인들도 몰랐다 '충격'...</t>
+          <t>검찰, '장애인 성폭력' 색동원 시설장 구속기소</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122741</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260320062013PCV</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-13 00:18:59.988760+00:00</t>
+          <t>2026-03-20 00:22:02.376547+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>연극 내용으로 실제 사건의 진행 단계 파악 불가</t>
+          <t>검찰 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>연극 '열매의 시'에 대한 의견으로, 과거 학교 선생과의 그루밍 성폭력 피해자와 오민혁의 교제폭력 피해자의 이야기를 다룹니다. 피해자들은 사건 공론화를 통해 문제를 제기하려 합니다.</t>
+          <t>현직 대학 교수 A씨가 데이팅 앱을 통해 만난 동성 피해자를 강제추행하고 불법 촬영한 혐의로 재판에 넘겨졌습니다. 경찰 불송치 결정에도 불구하고 피해자의 이의신청을 접수한 검찰의 직접 보완수사로 기소되었으며, A씨의 휴대전화에서 다른 남성들이 촬영된 영상도 다량 발견되었습니다. 피해자는 극심한 정신적 피해를 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>기사는 연극에 대한 의견으로, 실제 사건의 상대방 책임이 명확히 특정되지 않고 상대방의 자력이 충분하다고 보기 어렵습니다. 또한 집단적 피해나 대규모 피해가 확인되지 않으며, 객관적 증거 존재 여부나 공적 절차 진행 여부도 파악할 수 없어 소송금융 적합 조건에 거의 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 보완수사로 기소), 증거가 확보되었으며(A씨 휴대전화 영상), 이미 공적 절차(형사 재판)가 진행 중입니다. 다만, 현재까지 확인된 피해자가 1명이고 피해 금액이 특정되지 않아 집단적 피해나 대규모 손해배상 가능성이 불확실하며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (추가 피해자 가능성 있음)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[Opinion] 페미니즘 리부트, 그 이전과 이후에 관하여 - 연극 '열매의 시...</t>
+          <t>동성 강제추행·불법 촬영 대학 교수, 검찰 보완수사로 재판行[only 이데...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>artinsight.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.artinsight.co.kr/news/view.php?no=80063</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01626886645383976</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-12 12:32:43.674699+00:00</t>
+          <t>2026-03-16 00:24:09.226719+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
+          <t>엡스타인 네트워크 관련 인사들</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>엡스타인 문건 공개, 피해자 회고록 출간 및 생존자 연대 활동 지속</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 성착취 사건의 피해자 버지니아 로버츠 주프레의 회고록이 출간되어 사건의 전말과 피해자들의 고통이 재조명되고 있습니다. 엡스타인은 사망했지만, 앤드루 전 왕자 등 관련 인사들의 책임 문제가 제기되었고, '엡스타인 문건' 공개 등으로 추가 피해자들의 목소리가 이어지고 있습니다. 주프레는 사망했으나, 그의 용기와 기록은 다른 성폭력 생존자들에게 연대와 고발의 메시지를 전하며, 권력형 성범죄에 대한 지속적인 문제 제기를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임 명확 (제프리 엡스타인 및 그의 네트워크), 상대방 자력 충분 (엡스타인 재산 및 관련 고위 인사), 집단적 피해 (미성년 여성 다수 착취), 피해 규모 큼 (장기간 성폭력 피해), 증거 확보 가능 (회고록, 엡스타인 문건 공개, 과거 수사 기록) 등이 충족됩니다. 그러나 주 가해자 엡스타인 사망, 주요 피해자 버지니아 주프레 사망, 앤드루 왕자와의 소송은 합의 종결되어 주요 사건은 종결된 상태입니다. '엡스타인 문건 공개' 등으로 다른 피해자들의 추가 소송 가능성 및 관련자들에 대한 책임 추궁 가능성은 여전히 존재하여 잠재적 투자 기회가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>엡스타인을 만든 세상을 바꾸기 위해…‘성폭력 생존자의 용기’ [플랫...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603131806001</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:29:29.322293+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
           <t>남경주</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>검찰 수사 진행 중, 홍익대학교 직위해제</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 여성 A씨를 성폭행한 혐의로 경찰 조사를 거쳐 검찰에 불구속 송치되었습니다. 홍익대학교는 남경주 부교수를 직위해제했으며, 피해자는 범행 현장에서 112에 신고한 것으로 알려졌습니다. 남경주는 혐의를 부인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치되었고, 홍익대학교에서 직위해제 조치가 이루어져 상대방 책임이 비교적 명확합니다(조건 1). 유명 배우이자 대학교수로서 상대방의 자력이 충분할 것으로 판단됩니다(조건 2). 피해자가 즉시 112 신고를 하는 등 증거 확보 가능성이 높으며(조건 5), 검찰 수사 및 학교 징계 절차가 진행 중입니다(조건 6).</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>'성폭력 혐의' 남경주, 홍익대 부교수 '직위해제'</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497749</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:20:37.848565+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>배우 남경주가 위력에 의한 성폭행 혐의를 받고 있으며, 피해자는 사건 직후 112에 신고한 기록이 남아있다. 사회적 지위나 영향력을 이용한 간음 여부가 주요 쟁점이 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (성폭행 혐의, 위력에 의한 간음) 및 증거가 있거나 확보 가능함 (사건 직후 112 신고 기록), 이미 공적 절차(경찰 수사)가 진행 중임. 상대방이 공인이라는 점에서 배상 능력이 있을 것으로 추정되나, 집단적 피해는 확인되지 않아 적합도를 Medium으로 판단.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>평소 애처가, 가정적 …'성폭행 혐의' 남경주, 지인들도 몰랐다 '충격'...</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2122741</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:18:59.988760+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>연극 내용으로 실제 사건의 진행 단계 파악 불가</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>연극 '열매의 시'에 대한 의견으로, 과거 학교 선생과의 그루밍 성폭력 피해자와 오민혁의 교제폭력 피해자의 이야기를 다룹니다. 피해자들은 사건 공론화를 통해 문제를 제기하려 합니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>기사는 연극에 대한 의견으로, 실제 사건의 상대방 책임이 명확히 특정되지 않고 상대방의 자력이 충분하다고 보기 어렵습니다. 또한 집단적 피해나 대규모 피해가 확인되지 않으며, 객관적 증거 존재 여부나 공적 절차 진행 여부도 파악할 수 없어 소송금융 적합 조건에 거의 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>[Opinion] 페미니즘 리부트, 그 이전과 이후에 관하여 - 연극 '열매의 시...</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>artinsight.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.artinsight.co.kr/news/view.php?no=80063</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:32:43.674699+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
         <is>
           <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 평소 가정적인 이미지와 달리 성폭력 혐의에 연루되어 뮤지컬 업계에 큰 충격을 주었으며, 경찰은 남경주가 혐의를 부인했음에도 혐의가 인정된다고 판단했습니다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>적합 조건으로 상대방 책임이 경찰 수사로 인정되어 검찰에 송치되었고, 112 신고 및 경찰 수사로 증거 확보 가능성이 높습니다. 또한 검찰 송치라는 공적 절차가 진행 중입니다. 다만, 단일 피해자 사건으로 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I33" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>남경주, 아내·딸에 끔찍한 애처가였는데 …성폭행 혐의에 뮤지컬계 발...</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-03-12/202603120100085740006002</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-03-12 12:26:08.391460+00:00</t>
-        </is>
-[...274 lines deleted...]
-          <t>2026-03-11 12:33:38.385022+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치 (기소 의견)</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 지난해 피해자 A씨를 성폭행한 혐의로 경찰 조사를 받았으며, 지난 2월 기소 의견으로 검찰에 송치되었습니다. 남경주는 혐의를 전면 부인하고 있으며, 과거 무면허 운전 전과도 함께 보도되었습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>경찰이 성폭행 혐의에 대해 기소 의견으로 검찰에 송치하여 공적 절차가 진행 중이며(적합 조건 6), 이는 경찰 조사 과정에서 증거가 확보되었을 가능성을 시사합니다(적합 조건 5). 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 수준으로 명확히 확인되지 않아 대규모 소송금융 투자 유치에는 한계가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>‘성폭행 혐의’ 남경주, 여러 차례 무면허 운전 전과 재조명</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1593035?ref=naver</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:19:59.697944+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었다. 지난해 여성 A씨를 상대로 범행을 시도한 혐의를 받으며, A씨의 112 신고로 경찰이 출동해 수사를 진행했다. 경찰은 남경주가 혐의를 부인했음에도 피해자 진술과 당시 상황을 종합 검토하여 혐의가 인정된다고 판단, 사건을 검찰에 넘겼다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 혐의를 인정하여 검찰에 송치했고, 상대방은 유명 배우이자 대학교수로서 자력이 충분합니다. 다만, 집단적 피해가 아니며 피해 규모가 명확히 특정되지 않은 점은 고려해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주, 성폭력 혐의 검찰 송치… 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260311518867?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:35:38.456215+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 검찰 송치, 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주가 지인 여성을 상대로 위력에 의한 간음 혐의로 경찰 조사를 거쳐 검찰에 송치되었습니다. 남경주 측은 혐의를 부인하고 있으나, 경찰은 혐의를 입증할 물증을 확보한 것으로 알려졌습니다. 현재 검찰 수사가 진행 중이며, 남경주는 SNS 계정을 비공개 전환했습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>경찰이 혐의를 입증할 물증을 확보하여 검찰에 송치하는 등 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 공적 절차(검찰 수사)가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 상대방의 자력은 개인으로서 충분할 수 있으나 대기업 수준은 아닙니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>남경주, 성폭력 혐의로 검찰 송치…SNS 계정 폐쇄</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603110261</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:34:30.500691+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>청주 흥덕경찰서가 장애인 생활 시설을 방문하여 성폭력 예방 교육을 실시하고 시설을 점검했습니다. 성폭력 사건 발생 시 신고 절차와 피해자 보호를 위한 지원제도 등을 안내하는 내용입니다. 특정 사건이나 피해 사실에 대한 보도가 아닌 예방 활동에 대한 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>이 기사는 청주 흥덕경찰서의 장애인 시설 성폭력 예방 활동에 대한 것으로, 특정 성폭력 사건이나 피해자가 언급되지 않았습니다. 따라서 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 이는 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>청주 흥덕경찰서, '성폭력 예방' 장애인시설 합동점검</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1067189</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:33:38.385022+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
           <t>뮤지컬 배우 A씨</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>국내 최정상 뮤지컬 배우 A씨가 지난해 피해자를 성폭행한 혐의로 경찰 조사를 받았으며, 경찰은 혐의가 인정된다고 보고 사건을 검찰에 송치했습니다. A씨는 혐의를 부인하고 있는 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>경찰이 혐의를 인정하여 검찰에 송치한 상태로 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(검찰 수사)가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 단일 피해자 사건이며(부적합 조건: 집단적 피해 아님) 상대방이 개인이므로 대기업/기관에 비해 자력의 불확실성이 존재합니다.</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I38" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>국내 최정상 뮤지컬 배우 성폭력 혐의로 檢 송치</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190240.html</t>
         </is>
       </c>
-      <c r="N38" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-11 12:33:01.131529+00:00</t>
         </is>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="3" t="inlineStr">
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>유명 뮤지컬 배우 남경주가 20대 여성에게 성폭력 혐의로 피소되어 경찰 수사가 진행 중입니다. 피해자는 112에 신고했으며, 남경주 측은 혐의를 부인하고 수사에 협조 중이라고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>공적 절차(경찰 수사)가 진행 중이며(조건 6), 이를 통해 증거 확보가 가능할 것으로 보입니다(조건 5). 상대방이 유명 배우이므로 자력은 충분할 것으로 예상되나(조건 2), 현재 혐의를 부인하고 있어 책임이 명확히 확정되지 않았고(조건 1), 집단적 피해가 아니라는 점(조건 3)에서 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I39" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J43" t="inlineStr">
         <is>
           <t>“수사 진행 맞아” 성폭력 혐의 뮤지컬 배우, 남경주였다</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>tvdaily.co.kr</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>http://www.tvdaily.co.kr/read.php3?aid=17732233101780296002</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-03-11 12:31:23.157702+00:00</t>
-        </is>
-[...274 lines deleted...]
-          <t>2026-03-08 12:22:51.463209+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>유행열</t>
+          <t>뮤지컬 배우 A씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>민주당 젠더특별위원회 성폭력 사실 인정 후 가해자 징계 및 공천 배제 요구 중</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>3·8 세계 여성의 날 집회에서 유행열 더불어민주당 청주시장 예비후보에게 대학시절 성폭력 피해를 당했다고 주장한 여성 A씨가 민주당에 징계와 공천 배제를 요구했다. 2018년 민주당 젠더특별위원회는 성폭력 사실을 인정해 유 후보는 당시 청주시장 후보에서 사퇴했으나, 유 후보는 결백을 주장하고 있다. 이 사건은 여성 의제 해결 요구 집회에서 주요 사례로 언급되었다.</t>
+          <t>최정상급 뮤지컬 배우 A씨가 성폭행 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 피해자는 직접 112에 신고했으며, 배우는 혐의를 부인하고 있으나 경찰은 혐의가 인정된다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>피해자 A씨의 성폭력 피해 주장은 민주당 젠더특별위원회에서 사실로 인정된 바 있으나 (적합 조건 5), 가해자로 지목된 유행열 후보는 결백을 주장하여 상대방 책임이 명확하다고 보기 어려움 (적합 조건 1 미흡). 또한, 피해 규모(금액) 및 상대방의 자력에 대한 정보가 부족하며 (적합 조건 2, 4 미흡), 집단적 피해가 아닌 개별 사건임 (적합 조건 3 미흡). 소송금융 투자 대상으로서의 명확한 금전적 손해배상 청구 가능성이 낮아 적합도가 낮음.</t>
+          <t>경찰이 혐의를 인정하여 검찰에 송치한 점(상대방 책임 명확, 공적 절차 진행 중), 최정상급 배우로서 상당한 자력을 가질 것으로 추정되는 점(상대방 자력 충분), 피해자가 직접 112 신고를 하는 등 증거 확보 가능성이 높은 점을 고려할 때 소송금융 적합도가 높습니다. 다만, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>“정권 바뀌어도 여성의제 제자리”···여성의날 맞아 행진 나선 여성...</t>
+          <t>최정상급 뮤지컬 男 배우, 성폭력 혐의 검찰 송치…여성이 직접 112 신고</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026031147654</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:29:01.800480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>유행열 전 청와대 선임행정관</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>민주당 젠더폭력신고상담센터 2차 가해 판단, 민주당 윤리심판원 징계 심의 예정</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>유행열 전 청와대 선임행정관이 40년 전 성폭력 피해를 주장한 A씨에 대해 '거짓 미투', '정치 공작'이라 비난한 것이 민주당 젠더폭력신고상담센터로부터 2차 가해로 인정되었습니다. A씨 측은 유 전 행정관의 공직 후보 배제 및 징계를 요구하며 민주당 윤리심판원에 징계청원서를 제출했고, 현재 징계 심의가 진행될 예정입니다. 유 전 행정관은 경찰의 무혐의 처분을 근거로 의혹을 부인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>민주당 젠더폭력신고상담센터에서 유 전 행정관의 2차 가해를 인정하여 책임이 비교적 명확하며, 민주당 내부 조사 보고서와 경찰의 불송치 결정서(허위 아님 명시) 등 객관적 증거가 존재합니다. 또한 민주당 윤리심판원 징계 절차가 진행 중인 공적 절차 진행 사건입니다. 다만, 피해자가 1인이고 피해 금액 추정이 어려워 피해 규모가 크지 않다는 점이 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>1인</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>[단독]민주당 “유행열 ‘가짜 미투, 정치 공작’ 발언, 성폭력 2차 가해...</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212086&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.khan.co.kr/article/202603110600101</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-07 12:24:48.317651+00:00</t>
+          <t>2026-03-11 00:17:02.767063+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>김 군수</t>
-[...6 lines deleted...]
-      </c>
+          <t>헤그세스 장관</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>김 군수 형사 입건</t>
+          <t>과거 성폭력 혐의로 경찰 조사가 있었으며, 이혼 소송이 진행된 바 있음. 현재 신규 소송 진행 여부는 불분명.</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>팔순 할머니가 마을 공동체의 폐쇄적인 특성과 편견에도 불구하고 성폭력 사건에 당당히 대응하여 'TK 성평등 디딤돌상'을 수상했습니다. 피해자가 모욕죄로 고소하자 가해자인 김 군수는 사과했으며, 현재 형사 입건되어 공적 절차가 진행 중입니다. 이 사건은 지자체장의 성폭력 사건으로, 피해자의 용기와 사회적 관심을 보여줍니다.</t>
+          <t>한 인물이 프로그램 공동 진행자로 발탁된 후 과거 성폭력 혐의로 경찰 조사를 받았던 사실과 불륜으로 첫 번째 부인에게 이혼 소송을 당했던 사실이 뒤늦게 알려졌습니다. 기사는 이 인물의 개인적인 법적 문제들을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>김 군수가 형사 입건되어 상대방의 책임이 명확하며(적합 조건 1), 지자체장으로서 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 형사 입건 및 피해자의 고소 사실을 통해 증거가 확보되었거나 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이라는 점은 고려해야 합니다.</t>
+          <t>기사는 특정 인물(헤그세스 장관)의 과거 성폭력 혐의 경찰 조사 및 이혼 소송 등 개인적인 법적 문제에 대한 내용입니다. 소송금융 적합 조건 중 '집단적 피해'나 '피해 규모가 큼'에 해당하지 않으며, 신규 소송 기회나 현재 진행 중인 대규모 분쟁에 대한 정보가 부족하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>성폭력에 맞선 팔순 할머니, TK 성평등 디딤돌상... 희망 잃지 마세요</t>
+          <t>'중동전쟁 지휘' 미 국방장관  쓰러져 있을 때 두들겨 패야</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>pn.or.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.pn.or.kr/news/articleView.html?idxno=33328</t>
+          <t>https://news.jtbc.co.kr/article/NB12288736?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-07 12:23:17.772415+00:00</t>
+          <t>2026-03-09 12:45:46.745124+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="2" t="inlineStr">
+      <c r="A47" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
-      <c r="E47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>여성의 날 기념 집회 및 행사</t>
+        </is>
+      </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>기사는 늘어나는 교제 폭력 문제와 피해자 보호 조치의 미흡함을 지적합니다. 친밀한 관계 내 피해자들이 성폭력, 폭행, 스토킹, 불법촬영, 딥페이크 제작 및 유포, 협박, 금전 갈취 등 다양한 피해를 겪고 있음을 언급합니다. 또한, 성별 임금 격차가 여전하다는 내용도 포함되어 있습니다.</t>
+          <t>3.8 여성의 날을 맞아 서울 도심에서 성평등 실현과 젠더폭력 해결을 촉구하는 다양한 집회와 행사가 열렸습니다. 원인경 성평등가족부 장관이 축사를 했고, 61년 만에 재심 무죄를 받은 성폭력 피해자 최말자 씨도 연단에 올라 여성 피해자들을 위한 활동가들에게 감사를 표했습니다. 참가자들은 성평등 의제들을 사회의 중심 과제로 세울 것을 요구하며 행진했습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사는 '교제 폭력'이라는 일반적인 사회 문제와 성별 임금 격차를 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건의 정보(상대방 특정, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다. 특정 피고나 피해자 집단이 명확하지 않아 소송금융 투자 검토가 어렵습니다.</t>
+          <t>이 기사는 특정 소송 사건이나 법적 분쟁을 다루는 것이 아니라, 여성의 날을 맞아 성평등 및 젠더폭력 문제 해결을 촉구하는 사회적 집회와 행사를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 진행 중인 법적 절차가 명확하지 않습니다. 최말자 씨의 사례는 이미 재심 무죄로 종결된 사건입니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>늘어나는 교제 폭력…성별 임금 격차도 여전</t>
+          <t>여성의날 맞아 주말 집회… 성평등 없인 민주주의 어렵다</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516256</t>
+          <t>https://www.pressian.com/pages/articles/2026030817153710078?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-06 12:33:39.376938+00:00</t>
+          <t>2026-03-08 12:22:51.463209+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>민주당 젠더특별위원회 성폭력 사실 인정 후 가해자 징계 및 공천 배제 요구 중</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>3·8 세계 여성의 날 집회에서 유행열 더불어민주당 청주시장 예비후보에게 대학시절 성폭력 피해를 당했다고 주장한 여성 A씨가 민주당에 징계와 공천 배제를 요구했다. 2018년 민주당 젠더특별위원회는 성폭력 사실을 인정해 유 후보는 당시 청주시장 후보에서 사퇴했으나, 유 후보는 결백을 주장하고 있다. 이 사건은 여성 의제 해결 요구 집회에서 주요 사례로 언급되었다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>피해자 A씨의 성폭력 피해 주장은 민주당 젠더특별위원회에서 사실로 인정된 바 있으나 (적합 조건 5), 가해자로 지목된 유행열 후보는 결백을 주장하여 상대방 책임이 명확하다고 보기 어려움 (적합 조건 1 미흡). 또한, 피해 규모(금액) 및 상대방의 자력에 대한 정보가 부족하며 (적합 조건 2, 4 미흡), 집단적 피해가 아닌 개별 사건임 (적합 조건 3 미흡). 소송금융 투자 대상으로서의 명확한 금전적 손해배상 청구 가능성이 낮아 적합도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>“정권 바뀌어도 여성의제 제자리”···여성의날 맞아 행진 나선 여성...</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603081653001</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:21:07.797479+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>드라마 속 가상의 사건</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>ENA 드라마 &lt;아너:그녀들의 법정&gt;은 성폭력 피해자들의 삶과 이들을 돕는 변호사들의 이야기를 다룬다. '커넥트인'이라는 앱을 이용한 권력자들의 성폭력과 그로 인한 피해자들의 고통, 그리고 용기를 내어 연대하는 과정을 그린다. 피해자들은 심각한 트라우마를 겪으며, 일부는 목숨을 잃기도 한다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>해당 기사는 ENA 드라마 &lt;아너:그녀들의 법정&gt;에 대한 리뷰로, 실제 사건이 아닌 가상의 이야기를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>여성 변호사의 성폭행 피해 공개 증언... 여운 남긴 한마디</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212086&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:24:48.317651+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D48" t="inlineStr">
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>김 군수</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>시설장 해임 및 시설 폐쇄처분 진행 중</t>
+          <t>김 군수 형사 입건</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>인천 색동원 시설장에서 성폭력 의혹이 제기되어 시설장이 해임되었으며, 해당 시설은 이르면 20일 폐쇄처분될 예정입니다. 이는 시설 내 성폭력 사건에 대한 행정적 조치로, 피해자들의 추가적인 법적 대응 가능성이 있습니다.</t>
+          <t>팔순 할머니가 마을 공동체의 폐쇄적인 특성과 편견에도 불구하고 성폭력 사건에 당당히 대응하여 'TK 성평등 디딤돌상'을 수상했습니다. 피해자가 모욕죄로 고소하자 가해자인 김 군수는 사과했으며, 현재 형사 입건되어 공적 절차가 진행 중입니다. 이 사건은 지자체장의 성폭력 사건으로, 피해자의 용기와 사회적 관심을 보여줍니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>인천 색동원 시설장의 성폭력 의혹으로 시설장이 해임되고 시설 폐쇄처분이 진행되는 것은 상대방의 책임이 명확하며 공적 절차가 진행 중임을 보여줍니다. 이는 조사 결과에 기반한 조치이므로 증거 확보 가능성이 높고, 시설 내 사건의 특성상 집단적 피해 발생 가능성도 있습니다.</t>
+          <t>김 군수가 형사 입건되어 상대방의 책임이 명확하며(적합 조건 1), 지자체장으로서 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 형사 입건 및 피해자의 고소 사실을 통해 증거가 확보되었거나 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이라는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>'성폭력 의혹' 인천 색동원 시설장 해임... 이르면 20일 폐쇄처분</t>
+          <t>성폭력에 맞선 팔순 할머니, TK 성평등 디딤돌상... 희망 잃지 마세요</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>ic.newdaily.co.kr</t>
+          <t>pn.or.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://ic.newdaily.co.kr/site/data/html/2026/03/05/2026030500438.html</t>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33328</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-06 00:25:07.233652+00:00</t>
+          <t>2026-03-07 12:23:17.772415+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="2" t="inlineStr">
+      <c r="A51" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
-      <c r="E51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr">
         <is>
-          <t>이 기사는 희대의 아동 성범죄자 제프리 앱스타인의 성폭력 피해 생존자가 쓴 회고록 '노바디스 걸'을 소개합니다. 책은 피해자가 투사가 되기까지의 생애와 정의를 되찾기 위한 투쟁의 여정을 담고 있습니다. 이는 특정 소송 진행 상황이 아닌, 과거 사건과 그 후의 개인적 여정에 대한 내용입니다.</t>
+          <t>기사는 늘어나는 교제 폭력 문제와 피해자 보호 조치의 미흡함을 지적합니다. 친밀한 관계 내 피해자들이 성폭력, 폭행, 스토킹, 불법촬영, 딥페이크 제작 및 유포, 협박, 금전 갈취 등 다양한 피해를 겪고 있음을 언급합니다. 또한, 성별 임금 격차가 여전하다는 내용도 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 소송 진행 상황을 다루는 것이 아닌, 과거 사건의 피해 생존자가 쓴 회고록을 소개하는 '책꽂이' 섹션입니다. 따라서 소송금융 투자 대상으로서의 현재 진행 중인 법적 기회가 부재하여 '기타 투자 어려운 이유 있음'에 해당합니다. 비록 사건 자체는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등의 적합 조건을 충족하지만, 기사 내용만으로는 투자할 만한 소송 건을 특정할 수 없습니다.</t>
+          <t>기사는 '교제 폭력'이라는 일반적인 사회 문제와 성별 임금 격차를 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건의 정보(상대방 특정, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다. 특정 피고나 피해자 집단이 명확하지 않아 소송금융 투자 검토가 어렵습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[책꽂이]</t>
+          <t>늘어나는 교제 폭력…성별 임금 격차도 여전</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/life/publication-literature/2026/03/06/20260306017003?wlog_tag3=naver</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516256</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-06 00:16:48.064965+00:00</t>
+          <t>2026-03-06 12:33:39.376938+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 관련자들 (앤드루 전 왕자 포함)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>과거 수사 및 소송 진행, 피해자 지원 활동 및 법안 제정 노력</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 성착취 사건의 피해자 버지니아 로버츠 주프레의 회고록이 출간되었다. 주프레는 엡스타인과 앤드루 전 왕자 등에게 성폭력 피해를 입었으며, 용기 있게 가해자들을 고발하고 법정에 세웠다. 그녀는 피해자 지원 단체를 설립하고 아동 성폭력 관련 법안 제정을 위해 노력했으나, 트라우마에 시달리다 지난해 사망했다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>엡스타인 성착취 사건은 상대방의 책임이 명확하고(적합 조건 1), 엡스타인 및 앤드루 왕자 등 자력 있는 주요 인사들이 연루되어 있다(적합 조건 2). 다수의 미성년자 피해자가 발생한 집단적 피해이며(적합 조건 3), 버지니아 주프레의 회고록과 기존 수사 기록 등 증거가 충분하다(적합 조건 5). 엡스타인 수감 및 주프레의 법정 고발, 법안 제정 노력 등 공적 절차가 진행된 바 있어(적합 조건 6) 소송금융 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>엡스타인 성착취 고발, 성폭력 생존자의 용기[책과 삶]</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603052015015</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:22:43.566418+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D52" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>안희정 전 충남도지사</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (명예훼손 무죄)</t>
+          <t>안희정 전 지사 대법원 유죄 판결 및 충남도청 법적 책임, 산업재해 인정 완료. 현재는 2차 가해 문제 제기 및 사회적 논의 단계.</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>검찰의 불기소 처분으로 종결된 대학교수 성폭행 의혹 사건과 관련하여, 해당 의혹을 폭로한 사람에 대한 명예훼손 혐의가 대법원에서 무죄로 확정되었습니다. 대법원은 폭로 내용을 허위로 단정할 수 없다고 판단했으며, 이는 성폭행 의혹의 신빙성을 간접적으로 강화하는 결과로 해석됩니다.</t>
+          <t>안희정 권력형 성폭력 사건 피해자 김지은 씨가 8년 만에 공식 석상에서 '두 번째 말하기'를 통해 겪었던 고난과 성과를 언급했습니다. 가해자의 대법원 유죄 판결과 충남도청의 법적 책임 인정 등 사법적 선례가 만들어졌으나, 안 전 지사의 최근 정치권 복귀 시도에 대해 2차 가해와 일상 침해를 호소하며 비판의 목소리를 냈습니다. 김지은 씨는 피해자들이 평범한 일상을 되찾고 가해자의 2차 가해로부터 자유로운 사회를 바란다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>대법원이 동료 교수 성폭행 의혹 폭로에 대한 명예훼손 혐의를 무죄로 확정하며, 해당 폭로가 허위라고 단정할 수 없다고 판단했습니다. 이는 성폭행 의혹의 신빙성을 간접적으로 뒷받침하여 피해자가 민사상 손해배상 청구를 할 경우 상대방의 책임이 비교적 명확해지고(적합 조건 1), 증거 확보 가능성이 높아집니다(적합 조건 5). 다만, 집단적 피해가 아니며 형사 절차는 이미 종결된 상태입니다.</t>
+          <t>안희정 전 지사의 형사 유죄 판결, 충남도청의 법적 책임 인정, 산업재해 인정 등 주요 법적 절차는 이미 종결된 사건입니다. 김지은 씨의 발언은 주로 2차 가해와 일상 침해에 대한 고통을 호소하며 사회적 메시지를 전달하는 데 초점이 맞춰져 있어, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 피해 규모나 새로운 소송의 구체적인 청구 내용이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>불기소로 끝난 동료 교수 성폭행 의혹…폭로는 명예훼손 무죄 확정</t>
+          <t>8년 만에 김지은의 두번째 말하기  평범한 하루 침범당하지 않길</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464625&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212243&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-05 00:20:12.185393+00:00</t>
+          <t>2026-03-06 01:14:57.724625+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>인천 색동원</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>시설장 해임 및 시설 폐쇄처분 진행 중</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>인천 색동원 시설장에서 성폭력 의혹이 제기되어 시설장이 해임되었으며, 해당 시설은 이르면 20일 폐쇄처분될 예정입니다. 이는 시설 내 성폭력 사건에 대한 행정적 조치로, 피해자들의 추가적인 법적 대응 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>인천 색동원 시설장의 성폭력 의혹으로 시설장이 해임되고 시설 폐쇄처분이 진행되는 것은 상대방의 책임이 명확하며 공적 절차가 진행 중임을 보여줍니다. 이는 조사 결과에 기반한 조치이므로 증거 확보 가능성이 높고, 시설 내 사건의 특성상 집단적 피해 발생 가능성도 있습니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>'성폭력 의혹' 인천 색동원 시설장 해임... 이르면 20일 폐쇄처분</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>ic.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://ic.newdaily.co.kr/site/data/html/2026/03/05/2026030500438.html</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:25:07.233652+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D54" t="inlineStr">
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>회고록 출간</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>이 기사는 희대의 아동 성범죄자 제프리 앱스타인의 성폭력 피해 생존자가 쓴 회고록 '노바디스 걸'을 소개합니다. 책은 피해자가 투사가 되기까지의 생애와 정의를 되찾기 위한 투쟁의 여정을 담고 있습니다. 이는 특정 소송 진행 상황이 아닌, 과거 사건과 그 후의 개인적 여정에 대한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 법적 분쟁이나 소송 진행 상황을 다루는 것이 아닌, 과거 사건의 피해 생존자가 쓴 회고록을 소개하는 '책꽂이' 섹션입니다. 따라서 소송금융 투자 대상으로서의 현재 진행 중인 법적 기회가 부재하여 '기타 투자 어려운 이유 있음'에 해당합니다. 비록 사건 자체는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등의 적합 조건을 충족하지만, 기사 내용만으로는 투자할 만한 소송 건을 특정할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>[책꽂이]</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/life/publication-literature/2026/03/06/20260306017003?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:16:48.064965+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>동료 교수</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>명예훼손 사건 대법원 판결 확정, 성폭행 관련 형사/민사 절차 종결</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>동료 교수에게 성폭행을 당했다고 언론 인터뷰 및 국민청원 글을 올린 교수가 명예훼손 혐의로 기소되었으나, 대법원에서 무죄 원심이 확정되었습니다. 성폭행 주장에 대한 형사 고소는 증거불충분으로 불송치 및 불기소되었고, 민사소송에서는 성폭행이 아닌 부적절한 언행으로 인한 위자료 1천만 원만 인정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>본 기사는 동료 교수에게 성폭행을 당했다고 주장한 교수의 명예훼손 사건에 대한 대법원 판결(무죄 확정)을 다루고 있으며, 해당 명예훼손 사건은 이미 종결되었습니다. 또한, 성폭행 주장에 대한 형사 고소는 '혐의없음(증거불충분)'으로 불송치 및 불기소 처분되었고, 재정신청도 기각되었습니다. 민사 손해배상 소송에서도 성폭행에 대한 손해배상은 인용되지 않고 부적절한 언행에 대한 위자료 1천만 원만 인정되어, 핵심적인 성폭행 관련 법적 절차들이 이미 종결되었거나 피해 주장이 법적으로 인정받기 어려운 상황입니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상 (민사소송에서 부적절한 언행으로 위자료 1천만원 인용)</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>대법원,  동료교수에게 성폭행 당했다 언론 인터뷰 각 명예훼손 무죄 원...</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030417502770109a8c8bf58f_12</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:37:06.880496+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정 (명예훼손 무죄)</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>검찰의 불기소 처분으로 종결된 대학교수 성폭행 의혹 사건과 관련하여, 해당 의혹을 폭로한 사람에 대한 명예훼손 혐의가 대법원에서 무죄로 확정되었습니다. 대법원은 폭로 내용을 허위로 단정할 수 없다고 판단했으며, 이는 성폭행 의혹의 신빙성을 간접적으로 강화하는 결과로 해석됩니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>대법원이 동료 교수 성폭행 의혹 폭로에 대한 명예훼손 혐의를 무죄로 확정하며, 해당 폭로가 허위라고 단정할 수 없다고 판단했습니다. 이는 성폭행 의혹의 신빙성을 간접적으로 뒷받침하여 피해자가 민사상 손해배상 청구를 할 경우 상대방의 책임이 비교적 명확해지고(적합 조건 1), 증거 확보 가능성이 높아집니다(적합 조건 5). 다만, 집단적 피해가 아니며 형사 절차는 이미 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>불기소로 끝난 동료 교수 성폭행 의혹…폭로는 명예훼손 무죄 확정</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464625&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:20:12.185393+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>전북여성단체연합의 항의 및 2차 가해 정황 제기</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F58" t="inlineStr">
         <is>
           <t>전북여성단체연합이 성폭력 가해자에게 '면죄부'가 주어진 것에 항의하며, 피해자가 학내 소문과 동료 기자들의 허위 사실 유포로 극심한 2차 피해를 겪어 휴학까지 했다고 주장했습니다. 단체는 언론의 책임 있는 자세를 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
+      <c r="G58" t="inlineStr">
         <is>
           <t>기사 내용이 성폭력 가해자에 대한 '면죄부'와 피해자의 2차 피해에 초점을 맞추고 있으나, 구체적인 가해자나 2차 가해 주체가 특정되지 않아 상대방 책임 및 자력 판단이 어렵습니다. 또한, 집단적 피해가 아닌 단일 피해자로 보이며, 피해 규모에 대한 구체적인 정보가 부족합니다. (적합 조건 1, 2, 3, 4 미흡)</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I54" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
+      <c r="J58" t="inlineStr">
         <is>
           <t>전북여성단체연합  올해 여성운동 걸림돌, 성폭력 가해자에게 면죄부 준...</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr">
+      <c r="K58" t="inlineStr">
         <is>
           <t>jbsori.com</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
+      <c r="M58" t="inlineStr">
         <is>
           <t>http://www.jbsori.com/news/articleView.html?idxno=16973</t>
         </is>
       </c>
-      <c r="N54" t="inlineStr">
+      <c r="N58" t="inlineStr">
         <is>
           <t>2026-03-05 00:19:05.872232+00:00</t>
-        </is>
-[...282 lines deleted...]
-          <t>2026-03-03 00:29:48.687682+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>울산 사립고 학교법인, 교장, 가해 간부급 교사</t>
+          <t>B씨 (동료교수)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>대법원 판결로 성폭력 피해자의 명예훼손 무죄 확정, 향후 유사 사건의 민사소송 가능성 증가</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>대법원이 성폭력 피해 폭로로 명예훼손 혐의를 받은 대학교수 A씨에게 무죄를 확정했습니다. 검찰이 불기소 처분한 성폭력 사건이라도, 피해자의 폭로가 허위라고 단정할 수 없다는 판단입니다. 이 판결은 성폭력 피해자들이 명예훼손 부담 없이 목소리를 낼 수 있는 중요한 법적 근거를 마련하여, 향후 성폭력 관련 민사소송 제기 가능성을 높일 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>대법원 판결로 성폭력 피해자의 폭로가 명예훼손으로 인정되기 어려워져, 향후 성폭력 피해 관련 민사소송 제기 시 피해자 측의 부담이 줄어들 것으로 예상됩니다. (적합 조건: 증거 존재 - 거짓말탐지기, 통화내용 등 언급). 다만, 상대방이 개인이고 형사 절차에서 혐의가 입증되지 않았다는 점은 약점입니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>檢 불기소한 성폭행 폭로… 명예훼손 아냐  대법 판단 왜?</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01836806645380368</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:18:54.156022+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>대법원 무죄 확정</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>동료 교수로부터 성폭행을 당했다고 언론에 폭로했다가 명예훼손 혐의로 기소된 대학교수가 대법원에서 무죄를 확정받았습니다. 수사기관이 성폭행 가해 지목자에 대해 무혐의 처분을 내렸다는 이유만으로 피해자의 주장을 허위 사실로 단정해 처벌할 수 없다는 판단입니다. 원 성폭행 사건은 증거 불충분으로 불기소 처분되었습니다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>해당 기사는 성폭행 피해를 폭로한 교수에 대한 명예훼손 재판의 무죄 확정 판결에 초점을 맞추고 있어, 소송금융 투자 대상이 될 만한 새로운 손해배상 청구권이 명확히 제시되지 않습니다. 원 성폭행 사건은 증거 불충분으로 불기소 처분되어 상대방 책임이 불명확하며, 이미 형사 절차가 종결된 사건입니다. (부적합 조건: 이미 종결된 사건, 적합 조건: 상대방 책임이 비교적 명확함 불충족)</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>가해자 무혐의=피해자 거짓말 아냐 …대법, 성폭행 폭로 교수 무죄 확...</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026030415281979306</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:17:58.479769+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>일본 공립학교 교원 및 교육위원회</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>교육청 특별감사 및 가해 교사 파면 조치 완료</t>
+          <t>문부과학성 조사 및 징계 처분 완료, 교육위원회 재발 방지 대책 마련 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>사립고 기간제 교사들이 채용 및 재계약에 영향력을 행사할 수 있는 가해 교사의 위계적 관계 속에서 성폭력 피해를 입었음이 드러났습니다. 교육청 특별감사를 통해 사실관계가 확인되었고, 가해 교사는 파면 조치되었습니다. 피해자들은 술자리 참석을 거절하기 어려웠다고 진술한 것으로 전해졌습니다.</t>
+          <t>일본 공립학교 교원 281명이 성폭력·성희롱으로 징계받았으며, 이 중 절반가량은 자교 학생이 피해자였다. 특히 나고야시에서는 교사가 여학생 65명 이상을 몰래 촬영해 공유한 사건이 드러나 사회적 비판이 커지고 있다. 각 교육위원회는 재발 방지 대책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>가해 교사의 책임이 위계적 관계 속에서 명확하게 드러났고 (적합 조건 1), 교육청 특별감사를 통해 사실관계가 확인되어 파면이라는 중징계가 내려졌으므로 (적합 조건 5, 6) 민사상 손해배상 청구의 강력한 근거가 됩니다. 피해자가 복수이며 (적합 조건 3), 사립고(학교법인)를 상대로 손해배상 청구를 진행할 경우 배상 능력이 있을 것으로 예상됩니다 (적합 조건 2).</t>
+          <t>문부과학성 조사 및 징계 처분(공적 절차 진행 중, 증거 확보 가능)을 통해 상대방 책임이 명확하며, 281명의 교원 징계와 특정 사건에서 65명 이상의 피해자가 확인되어 집단적 피해 가능성이 높습니다. 상대방인 공립학교 교원 및 교육위원회는 자력이 충분합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 65명 이상 (나고야시 사건), 전체 피해자 수 미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>기간제교사 상대 성폭력 가해 사립고 교사 파면</t>
+          <t>日 2024년도 공립교원 281명 '성폭력·성희롱'으로 징계… 피해 절반은 ...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>ulsanpress.net</t>
+          <t>kdfnews.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570062</t>
+          <t>http://www.kdfnews.com/news/articleView.html?idxno=178995</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-03 00:18:27.810614+00:00</t>
+          <t>2026-03-04 00:19:02.919945+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>경남도교육청</t>
+          <t>20대 여성 A씨</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>경남도교육청 성사안 피해조사위원 위촉 및 활동 시작</t>
+          <t>형사 1심 판결 선고 (징역 1년 6개월)</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>경남도교육청이 도내 성사안 피해자 지원 및 공정한 지원 체계 구축을 위해 성폭력피해상담소 및 통합지원센터 종사자 28명을 피해조사위원으로 위촉했습니다. 이는 교육 현장에서 발생한 성사안에 대한 공식적인 조사 및 지원 절차가 시작되었음을 의미합니다.</t>
+          <t>20대 여성 A씨가 헤어진 동성 연인 B씨를 불법 촬영하고, 나체 사진과 동성연애 사실을 공개하겠다고 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았습니다. 피해자는 현재까지 정신적 고통을 호소하며 엄벌을 탄원하고 있습니다. 이 사건은 형사 재판이 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>경남도교육청이 공공기관으로서 자력이 충분하며, '성사안'이 복수형으로 언급되고 28명의 피해조사위원이 위촉된 점으로 보아 집단적 피해 가능성이 높습니다. 또한, 교육청의 공식적인 피해조사위원 활동을 통해 증거 확보가 용이하고, 이는 소송 전 공적 절차가 진행 중임을 의미합니다.</t>
+          <t>피고인의 책임은 형사 유죄 판결로 명확하나(적합 조건 1 충족), 20대 개인 피고인으로 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>경남도교육청, 성사안 피해조사위원 28명 위촉</t>
+          <t>헤어진 동성연인 불법촬영에 ‘커밍아웃’ 협박한 20대女 최후</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631474</t>
+          <t>http://www.fnnews.com/news/202603030728336364</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-02 12:34:04.077069+00:00</t>
+          <t>2026-03-03 00:29:48.687682+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>울산 사립고</t>
+          <t>울산 사립고 학교법인, 교장, 가해 간부급 교사</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>경찰 신고 및 교육청 조사, 학교 징계 절차 완료</t>
+          <t>가해 교사 징계위 파면, 교장 징계 경미 비판 및 교육청 추가 조치 요구 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>울산의 한 사립고에서 교사가 학생에게 성폭력을 가한 사건이 발생했다. 피해 학생은 경찰에 신고하고 교육청과 학교 측에도 피해 사실을 알렸으며, 이에 가해 교사는 파면되고 교장은 정직 1개월 처분을 받았다.</t>
+          <t>울산의 한 사립고에서 간부급 교사가 기간제 교사를 성폭력한 사건으로 징계위에서 파면 처분을 받았다. 사건을 축소·은폐하고 2차 피해를 유발한 교장에게는 경미한 징계가 내려져 한 단체가 교육청에 추가 조치를 요구하고 있다. 피해자는 가해 교사, 교장, 그리고 학교법인을 상대로 손해배상 소송을 제기할 여지가 있다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (가해 교사 파면, 교장 정직), 증거 확보 가능함 (경찰 신고 및 학교 징계), 이미 공적 절차 진행 중 (경찰 신고, 교육청 조사 및 학교 징계 완료). 다만, 집단적 피해가 아니며, 상대방 자력(사립고)이 대기업 수준은 아님.</t>
+          <t>가해 교사의 성폭력 책임이 징계위 파면으로 명확히 인정되었고(적합 조건 1, 5), 교장의 사건 축소 및 2차 가해 책임도 제기되어 추가적인 법적 책임 추궁 가능성이 높습니다. 징계 절차가 진행되었고 교육청의 추가 개입이 요구되고 있어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방(사립고 법인)의 자력이 대기업 수준은 아닐 수 있어 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>울산 사립고 성폭력 가해 교사 '파면', 교장 정직 1개월</t>
+          <t>'기간제 교사 성폭력' 울산 사립고 간부급 교사, 징계위서 파면</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060150</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461208&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-02 12:31:22.530024+00:00</t>
+          <t>2026-03-03 00:27:51.076030+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>울산의 한 사립고 간부급 교사가 기간제 교사들에게 성폭력 및 성희롱을 가한 혐의로 파면되고 경찰에 입건되었다. 교육청 특별감사 결과 위력에 의한 성폭력 사실이 드러났으며, 학교장은 정직 처분을 받았다. 현재 경찰 수사가 진행 중이며, 여성연대 등 시민단체는 가해자 처벌과 조직문화 개혁을 요구하고 있다.</t>
+          <t>해당 기사는 학교 폭력 피해자의 복수를 다룬 '더 글로리'와 성폭력 피해자를 전문으로 변호하는 로펌을 이끄는 세 변호사의 이야기를 다룬 드라마 등, 불공정한 세상에 통쾌한 한 방을 날리는 여주인공들을 조명합니다. 이는 실제 사건이 아닌 TV 드라마의 내용을 소개하는 기사입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 입건, 교육청 감사 결과, 파면), 학교 법인에 자력이 충분할 것으로 예상됩니다. 다수의 기간제 교사가 피해를 입어 집단적 피해 가능성이 높으며, 경찰 수사 및 교육청 감사 등 공적 절차가 진행되어 증거 확보가 용이합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 TV 드라마의 내용을 다루고 있어 소송금융 투자 대상으로 적합하지 않습니다. 실제 피해자, 상대방, 피해 규모 등 소송금융 검토에 필요한 정보가 존재하지 않아 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>기간제 교사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>여자들 다 이런 일 겪어  기간제 女교사들 성폭행 50대 간부급 교사 파...</t>
+          <t>불공정한 세상에 통쾌한 한 방 날리는 여주인공들</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030216244055097</t>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/7DEHOTLRCZCYNJQNBRLD6RBDEQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-02 12:23:50.621786+00:00</t>
+          <t>2026-03-03 00:21:39.562530+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>해당 사립고 (학교법인) 및 가해 교사</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>교육청 특별감사 및 가해 교사 파면 조치 완료</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>사립고 기간제 교사들이 채용 및 재계약에 영향력을 행사할 수 있는 가해 교사의 위계적 관계 속에서 성폭력 피해를 입었음이 드러났습니다. 교육청 특별감사를 통해 사실관계가 확인되었고, 가해 교사는 파면 조치되었습니다. 피해자들은 술자리 참석을 거절하기 어려웠다고 진술한 것으로 전해졌습니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>가해 교사의 책임이 위계적 관계 속에서 명확하게 드러났고 (적합 조건 1), 교육청 특별감사를 통해 사실관계가 확인되어 파면이라는 중징계가 내려졌으므로 (적합 조건 5, 6) 민사상 손해배상 청구의 강력한 근거가 됩니다. 피해자가 복수이며 (적합 조건 3), 사립고(학교법인)를 상대로 손해배상 청구를 진행할 경우 배상 능력이 있을 것으로 예상됩니다 (적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>기간제교사 상대 성폭력 가해 사립고 교사 파면</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>ulsanpress.net</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570062</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:18:27.810614+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>경남도교육청</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>경남도교육청 성사안 피해조사위원 위촉 및 활동 시작</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>경남도교육청이 도내 성사안 피해자 지원 및 공정한 지원 체계 구축을 위해 성폭력피해상담소 및 통합지원센터 종사자 28명을 피해조사위원으로 위촉했습니다. 이는 교육 현장에서 발생한 성사안에 대한 공식적인 조사 및 지원 절차가 시작되었음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>경남도교육청이 공공기관으로서 자력이 충분하며, '성사안'이 복수형으로 언급되고 28명의 피해조사위원이 위촉된 점으로 보아 집단적 피해 가능성이 높습니다. 또한, 교육청의 공식적인 피해조사위원 활동을 통해 증거 확보가 용이하고, 이는 소송 전 공적 절차가 진행 중임을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>경남도교육청, 성사안 피해조사위원 28명 위촉</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631474</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:34:04.077069+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>울산 사립고</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>경찰 신고 및 교육청 조사, 학교 징계 절차 완료</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>울산의 한 사립고에서 교사가 학생에게 성폭력을 가한 사건이 발생했다. 피해 학생은 경찰에 신고하고 교육청과 학교 측에도 피해 사실을 알렸으며, 이에 가해 교사는 파면되고 교장은 정직 1개월 처분을 받았다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (가해 교사 파면, 교장 정직), 증거 확보 가능함 (경찰 신고 및 학교 징계), 이미 공적 절차 진행 중 (경찰 신고, 교육청 조사 및 학교 징계 완료). 다만, 집단적 피해가 아니며, 상대방 자력(사립고)이 대기업 수준은 아님.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>울산 사립고 성폭력 가해 교사 '파면', 교장 정직 1개월</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060150</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:31:22.530024+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>울산 한 사립고등학교 학교 법인</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 교육청 감사 및 학교 법인 징계 완료</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>울산의 한 사립고 간부급 교사가 기간제 교사들에게 성폭력 및 성희롱을 가한 혐의로 파면되고 경찰에 입건되었다. 교육청 특별감사 결과 위력에 의한 성폭력 사실이 드러났으며, 학교장은 정직 처분을 받았다. 현재 경찰 수사가 진행 중이며, 여성연대 등 시민단체는 가해자 처벌과 조직문화 개혁을 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(경찰 입건, 교육청 감사 결과, 파면), 학교 법인에 자력이 충분할 것으로 예상됩니다. 다수의 기간제 교사가 피해를 입어 집단적 피해 가능성이 높으며, 경찰 수사 및 교육청 감사 등 공적 절차가 진행되어 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>기간제 교사 다수</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>여자들 다 이런 일 겪어  기간제 女교사들 성폭행 50대 간부급 교사 파...</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026030216244055097</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:23:50.621786+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C65" t="inlineStr">
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>형사 1심 징역형 선고, 민사 손해배상 소송 미제기</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>20대 여성 A씨가 헤어진 동성 연인 B씨의 신체를 불법 촬영하고, 촬영물 유포 및 성소수자 사실 공개를 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았다. 재판부는 A씨의 죄질이 좋지 않고 피해자가 현재까지 정신적 고통을 호소하고 있다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="G69" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하나, 적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에 해당하지 않아 소송금융 투자 대상으로는 부적합하다. 특히 피고인의 자력 부족 가능성과 주로 정신적 피해로 인한 피해 금액의 불확실성으로 인해 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I65" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>헤어진 동성 연인 불법촬영, 협박 혐의 20대女 징역형</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K69" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
+      <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
+      <c r="M69" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260227_0003529690</t>
         </is>
       </c>
-      <c r="N65" t="inlineStr">
+      <c r="N69" t="inlineStr">
         <is>
           <t>2026-03-02 00:22:41.660761+00:00</t>
-        </is>
-[...274 lines deleted...]
-          <t>2026-02-26 12:42:06.831713+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>색동원 원장 겸 이사장 김 모 씨</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>경찰 압수수색 및 수사 진행 중, 강화군청 의뢰 대학 연구팀 심층 조사 완료</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>인천 강화군 장애인복지시설 '색동원'에서 원장 겸 이사장이 20명의 장애인 여성을 상습적으로 성폭행 및 폭행한 사건이 보도되었습니다. 경찰은 압수수색을 진행했으며, 강화군청 의뢰로 대학 연구팀의 심층 조사 보고서가 확보되어 충격적인 피해 사실이 드러났습니다. '도가니' 사건을 연상시키는 사회적 공분이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>가해자(색동원 원장 겸 이사장)가 명확히 특정되고, CCTV 영상, 20명의 피해자 진술, 압수수색 영장 등 증거가 확보되어 상대방 책임이 비교적 명확합니다. 20명의 장애인 여성이라는 집단적 피해가 발생했으며, 경찰 수사 및 지자체 의뢰 조사가 진행 중인 점이 소송금융 적합도를 높입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>20명</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>[스트레이트] 재현된 '도가니' 악몽</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/straight/6804186_28993.html</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:16:11.771796+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C70" t="inlineStr">
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr"/>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>이 기사는 성폭력 또는 가정폭력 피해자들이 일대일 상담과 집단상담을 통해 치유 과정을 겪는 경험을 다루고 있습니다. 피해자들이 서로의 이야기를 나누며 정서적 지지를 얻고, 혼자가 아니라는 사실에서 위안을 찾는 과정을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>이 기사는 성폭력 또는 가정폭력 피해자들의 치유 과정과 집단상담 경험에 초점을 맞추고 있습니다. 집단적 피해는 암시되나, 특정된 상대방이 없고, 피해 규모나 증거, 공적 절차 진행 여부가 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>나 혼자 겪은 일이 아니라고 말해준 사람들</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>ildaro.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>http://www.ildaro.com/10399</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:20:52.577718+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>도미니크 펠리코 외 50명</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>남편과 공범 50명에 대한 재판 진행 중 (2024년 9월 시작), 피해자 요구로 공개 재판</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>73세 프랑스 여성 지젤 펠리코가 10년간 남편과 50명의 남성에게 약물 성폭행을 당한 사건입니다. 2024년 9월부터 남편과 공범 50명에 대한 재판이 진행 중이며, 피해자는 공개 재판을 통해 성폭력에 대한 경종을 울리고자 했습니다. 그녀의 회고록 출간과 카밀라 왕비의 지지 등 국제적인 관심을 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(남편 및 공범 50명), 2만 개의 성폭행 사진/비디오라는 강력한 증거가 존재합니다. 10년간의 약물 성폭행이라는 피해의 심각성으로 보아 피해 규모가 매우 크며, 이미 수사 및 재판이 진행 중인 공적 절차 단계입니다. 다만, 가해자들의 자력은 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>73세, 그리고 난 다시 사랑에 빠졌습니다  [목수정의 바스티유 광장]</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210129&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:23:11.137168+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>가해 교사, 교장 (소속 학교법인 또는 교육청)</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>가해 교사 파면 및 교장 중징계 요구 중</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>기간제 교사가 성폭력 피해를 입었으나, 가해 교사와 교장이 사건을 축소·은폐하려 했다는 내용의 기사입니다. 피해자 측은 가해 교사의 즉각 파면과 교장의 중징계를 요구하며 정의로운 교육 환경 조성을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>가해 교사와 교장의 책임이 비교적 명확하며(적합 조건 1), 가해자 처벌 및 징계 요구 등 공적 절차가 진행 중이거나 요구되고 있습니다(적합 조건 6). 그러나 피해자가 단수이고 상대방의 자력이 대기업 수준은 아니므로 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>가해교사, 즉각 파면…교장도 중징계해야</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060130</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:42:06.831713+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
         <is>
           <t>유행열</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E74" t="inlineStr">
         <is>
           <t>더불어민주당 충북도당의 공천 자격 정밀심사 진행 중. 유행열 측은 허위사실 유포 및 비방에 대한 2차 고소 예정.</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
+      <c r="F74" t="inlineStr">
         <is>
           <t>유행열 전 청와대 선임행정관의 청주시장 출마를 앞두고 대학 시절 성폭력 의혹이 재점화됨. 유 전 행정관은 수사기관에서 '무혐의'로 종결된 사안이며 정치공작이라 주장하며 고소를 예고. 피해 주장자 A씨는 무혐의 처분이 증거 불충분일 뿐이라며 유 전 행정관의 공천 배제를 촉구하고 있음.</t>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
+      <c r="G74" t="inlineStr">
         <is>
           <t>핵심 성폭력 의혹은 수사기관에서 '무혐의'로 종결된 사안으로, 새로운 민사 소송 제기가 매우 어려움 (부적합 조건: 이미 종결된 사건). 사건 발생 시점이 약 40년 전으로 증거 확보가 극히 어려우며(적합 조건 5 미충족), 상대방 책임이 명확하지 않고 피해 규모를 금전적으로 특정하기 어려움(적합 조건 1, 4 미충족). 집단적 피해가 아니며(적합 조건 3 미충족), 상대방의 자력도 대기업 수준이 아니므로(적합 조건 2 미충족) 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I70" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
+      <c r="J74" t="inlineStr">
         <is>
           <t>유행열, 미투파문 재확산으로 청주시장 선거 출마 위기… 고소할 것</t>
         </is>
       </c>
-      <c r="K70" t="inlineStr">
+      <c r="K74" t="inlineStr">
         <is>
           <t>inews365.com</t>
         </is>
       </c>
-      <c r="L70" t="inlineStr">
+      <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr">
+      <c r="M74" t="inlineStr">
         <is>
           <t>https://www.inews365.com/news/article.html?no=908510</t>
         </is>
       </c>
-      <c r="N70" t="inlineStr">
+      <c r="N74" t="inlineStr">
         <is>
           <t>2026-02-26 12:33:57.640191+00:00</t>
         </is>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" s="2" t="inlineStr">
+    <row r="75">
+      <c r="A75" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...282 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>성폭력 피해자 연대 활동 중</t>
+          <t>대법원 판결 (2009년)</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>성폭력 피해자들이 연대하여 맞서고 있으며, '커넥트인' 접속 기록과 자금 거래 내역, 피해자 공급 지시 등 관련 증거가 확보된 것으로 보인다. 이나영 씨가 모든 것을 다 하겠다고 밝히며 피해자들과 함께 대응할 의지를 보이고 있다.</t>
+          <t>2009년 대법원은 호적상 남성인 트랜스젠더도 성폭행 피해자가 될 수 있다고 판결하며, 기존의 성염색체 기준 해석을 뒤집었습니다. 이 판결은 성폭행 피해자의 법적 정의를 확대하는 중요한 선례를 남겼습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>집단적 피해(성폭력 피해자 연대)가 예상되며(적합 조건 3), '커넥트인' 접속 기록, 자금 거래 내역, 피해자 공급 지시 등 객관적 증거 확보 가능성(적합 조건 5)이 높다. 그러나 상대방의 자력이나 구체적인 기업/기관명이 명확히 특정되지 않아 추가 정보 확인이 필요하다.</t>
+          <t>기사는 2009년 대법원 판결로 법리가 확정된 과거 사건을 다루고 있습니다. 이는 신규 소송금융 투자 대상을 발굴하는 것이 아닌, 이미 종결된 판례를 확인하는 내용이므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>이나영,  모든 걸 다 하겠다  성폭력 피해자 연대로 맞선다</t>
+          <t>법왜곡죄 통과됐다…“초코파이 절도 무조건 처벌”, “판·검사 무한 ...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983761</t>
+          <t>https://www.joongang.co.kr/article/25407675</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-25 00:31:50.032926+00:00</t>
+          <t>2026-02-26 12:33:38.552800+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A76" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
-      <c r="D76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>특정 사건에 대한 보도가 아님</t>
+          <t>민주당 젠더폭력특별위원회 조사 완료, 검찰 불기소 및 법원 손해배상 청구 기각 결정. 현재 공론화 및 기자회견 예정.</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>성폭력 피해자 국선변호사가 가해자들의 반성문에 대한 피해자들의 다양한 반응을 다룬 법률 칼럼이다. 일부 피해자는 반성문조차 원치 않는 반면, 다른 피해자는 합의 여부를 결정하기 위해 반성문을 받아보기도 한다. 이 글은 성폭력 사건에서 반성문이 가지는 의미와 피해자들의 복합적인 감정을 조명한다.</t>
+          <t>차모 씨가 40년 전 유행열 전 청와대 선임행정관에게 성폭행을 당했다고 주장하며 2018년 미투 운동을 벌였고, 민주당 젠더폭력특별위원회 조사 및 법원 판결에서 차 씨 진술의 신빙성이 인정되었습니다. 유 전 행정관은 차 씨를 명예훼손 등으로 고소했으나 검찰은 불기소, 법원은 손해배상 청구를 기각했습니다. 현재 차 씨는 유 전 행정관의 청주시장 출마에 반발하며 공론화 및 기자회견을 예고했습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>이 기사는 특정 성폭력 사건에 대한 보도가 아닌, 성폭력 피해자 국선변호사의 경험을 바탕으로 한 일반적인 법률 칼럼이다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>상대방 책임이 민주당 젠더폭력특별위원회 조사관 의견 및 법원 판결을 통해 신빙성이 인정되었고(적합 조건 1), 관련 증거가 확보되어 있습니다(적합 조건 5). 또한, 이미 민주당 조사, 검찰 수사, 법원 판결 등 공적 절차가 진행된 이력이 있습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아니고, 피해 금액 추정이 어렵다는 점에서 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>(43) 더 큰 분노 부르는 반성문</t>
+          <t>40년 전 사건 '미투'한 60대 여성의 호소  민주당은 성비위 후보자 배제...</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216689</t>
+          <t>https://www.pressian.com/pages/articles/2026022514291617813?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-25 00:21:08.186969+00:00</t>
+          <t>2026-02-25 13:35:41.203829+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>색동원 시설장 김아무개씨 및 중증장애인 거주시설 색동원</t>
+          <t>유행열</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰 수사 및 영장실질심사 진행 중, 국무총리 언급으로 신속 수사 촉구</t>
+          <t>기자회견을 통한 공론화 및 공천 배제 촉구</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장 김아무개씨가 여성 발달장애인 19명에게 성폭력을 가한 혐의로 경찰 수사를 받고 있다. 우석대 인권침해 실태 조사에서 피해 사실이 확인되었으나, 경찰 수사는 피해자들의 특성을 고려하지 못해 진술 확보에 어려움을 겪고 있다는 지적이 나온다. 현재 시설장에 대한 구속 전 피의자 심문이 진행 중이다.</t>
+          <t>청주시장 출마 예정자인 유행열 전 행정관에 대해 40년 전 성폭력 피해를 주장하는 A씨와 가족이 기자회견을 열고 공천 배제를 촉구했다. 이들은 민주당 충북도당 앞에서 유 전 행정관을 가해자로 지목하며 논란이 재확산되고 있다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>시설장 김아무개씨의 성폭력 혐의가 우석대 조사에서 19명 전원의 피해로 확인되어 상대방 책임이 명확하며, 집단적 피해와 중대한 정신적 피해 규모를 가진다. 경찰 수사 및 영장실질심사가 진행 중이고 국무총리까지 언급하여 공적 절차가 활발하며, 우석대 조사 결과가 증거로 활용될 수 있다. 다만, 시설장 개인의 자력은 추가 확인이 필요하다.</t>
+          <t>40년 전 발생한 성폭력 사건으로, 피해자 A씨가 기자회견을 통해 가해자로 지목된 유 전 행정관의 공천 배제를 촉구하고 있으나, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 가능성이 낮다. 또한, 피해자가 1명으로 보도되어 집단적 피해로 보기 어렵고, 공적 절차가 진행 중인 상황도 아니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>19명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>발달장애인 성폭력 수사가 습관성 겉핥기에 그치는 이유는</t>
+          <t>유행열 청주시장 출마예정자, 40년 전 미투 논란 '재확산'</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499471</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:37:19.997829+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 1년), 민사상 손해배상 청구 가능성 있음</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>남편의 불륜 현장을 찾아간 아내 A씨가 상대 여성 B씨를 폭행하여 갈비뼈 골절 등 전치 4주의 상해를 입히고, 나체 사진을 촬영하여 유포하겠다고 협박한 혐의로 징역 1년을 선고받았습니다. 재판부는 A씨가 피해 보상을 위한 노력을 하지 않았음을 지적하며, 합의 기회를 위해 법정 구속은 하지 않았습니다. 피해자 B씨는 A씨를 상대로 민사상 손해배상을 청구할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 형사 유죄 판결로 책임이 명확하며(적합 조건 1), 형사 재판 결과가 강력한 증거로 활용될 수 있습니다(적합 조건 5, 6). 다만, 피해 규모가 집단적이지 않고(적합 조건 3), 상대방의 자력 정보가 불분명하여(적합 조건 2) 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>남편 불륜녀 폭행하고 나체사진 찍어 협박한 아내 징역 1년</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260225_0003526266</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:32:33.841170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>성폭력 피해자 연대 활동 중</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>성폭력 피해자들이 연대하여 맞서고 있으며, '커넥트인' 접속 기록과 자금 거래 내역, 피해자 공급 지시 등 관련 증거가 확보된 것으로 보인다. 이나영 씨가 모든 것을 다 하겠다고 밝히며 피해자들과 함께 대응할 의지를 보이고 있다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>집단적 피해(성폭력 피해자 연대)가 예상되며(적합 조건 3), '커넥트인' 접속 기록, 자금 거래 내역, 피해자 공급 지시 등 객관적 증거 확보 가능성(적합 조건 5)이 높다. 그러나 상대방의 자력이나 구체적인 기업/기관명이 명확히 특정되지 않아 추가 정보 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>이나영,  모든 걸 다 하겠다  성폭력 피해자 연대로 맞선다</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/europe/2026/02/23/20260223500004?wlog_tag3=naver</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983761</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-23 00:25:19.273613+00:00</t>
+          <t>2026-02-25 00:31:50.032926+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>전직 시설장 구속, 경찰 수사 진행 중, 인천시 해임 명령 사전통보</t>
+          <t>특정 사건에 대한 보도가 아님</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'의 전직 시설장 김모씨가 입소자 3명 이상을 성폭행한 혐의로 구속되었습니다. 인천시는 김씨에 대한 대표이사 해임 명령 사전통보를 발송했으며, 경찰은 지난해 5월부터 내사를 진행해왔습니다. 이 사건은 중증장애인에 대한 심각한 인권 침해 및 성폭력 사건입니다.</t>
+          <t>성폭력 피해자 국선변호사가 가해자들의 반성문에 대한 피해자들의 다양한 반응을 다룬 법률 칼럼이다. 일부 피해자는 반성문조차 원치 않는 반면, 다른 피해자는 합의 여부를 결정하기 위해 반성문을 받아보기도 한다. 이 글은 성폭력 사건에서 반성문이 가지는 의미와 피해자들의 복합적인 감정을 조명한다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>전직 시설장의 성폭행 혐의가 경찰 수사 및 구속으로 명확히 특정되어 상대방 책임이 명확하며, 인천시의 해임 명령 사전통보 등 공적 절차가 진행 중입니다. 중증장애인 입소자 3명 이상이 피해를 입어 집단적 피해에 해당하고, 성폭행이라는 중대한 피해로 인해 피해 규모가 큽니다. 증거 또한 경찰 수사를 통해 확보 가능합니다.</t>
+          <t>이 기사는 특정 성폭력 사건에 대한 보도가 아닌, 성폭력 피해자 국선변호사의 경험을 바탕으로 한 일반적인 법률 칼럼이다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>최소 3명 (추가 피해자 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[단독] 입소자 성폭행 혐의… 색동원 전직 시설장, 해임 명령 사전통보</t>
+          <t>(43) 더 큰 분노 부르는 반성문</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771746189&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216689</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-22 12:29:59.058848+00:00</t>
+          <t>2026-02-25 00:21:08.186969+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>색동원 시설장 김아무개씨 및 중증장애인 거주시설 색동원</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 영장실질심사 진행 중, 국무총리 언급으로 신속 수사 촉구</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장 김아무개씨가 여성 발달장애인 19명에게 성폭력을 가한 혐의로 경찰 수사를 받고 있다. 우석대 인권침해 실태 조사에서 피해 사실이 확인되었으나, 경찰 수사는 피해자들의 특성을 고려하지 못해 진술 확보에 어려움을 겪고 있다는 지적이 나온다. 현재 시설장에 대한 구속 전 피의자 심문이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>시설장 김아무개씨의 성폭력 혐의가 우석대 조사에서 19명 전원의 피해로 확인되어 상대방 책임이 명확하며, 집단적 피해와 중대한 정신적 피해 규모를 가진다. 경찰 수사 및 영장실질심사가 진행 중이고 국무총리까지 언급하여 공적 절차가 활발하며, 우석대 조사 결과가 증거로 활용될 수 있다. 다만, 시설장 개인의 자력은 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>19명</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>발달장애인 성폭력 수사가 습관성 겉핥기에 그치는 이유는</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>h21.hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://h21.hani.co.kr/arti/society/society_general/58875.html</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:16:56.895401+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>색동원 시설장 김 모 씨</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 시설장 구속 송치 예정</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>인천 강화군 중증장애인 시설 색동원의 시설장 김 모 씨가 여성 장애인들에 대한 성폭행 및 학대 혐의로 경찰 수사를 받아 이번 주 검찰에 송치될 예정입니다. 경찰은 산부인과 진료 기록을 확보하는 등 혐의 입증에 주력하고 있으며, 피해 지원 단체는 20명 정도의 피해자가 있었다고 주장하며 추가 수사를 촉구하고 있습니다. 경찰은 송치 이후에도 추가 피해 여부를 파악하기 위해 전수조사를 이어갈 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>시설장 김 모 씨의 성폭력 혐의가 경찰 수사를 통해 비교적 명확하며(적합 조건 1), 산부인과 진료기록 등 객관적 증거가 확보되었습니다(적합 조건 5). 피해 지원 단체는 20명 이상의 피해자를 주장하고 경찰도 추가 피해자를 확인 중이므로 집단적 피해 가능성이 높고(적합 조건 3), 성폭력 피해의 특성상 정신적 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 경찰 수사가 진행 중이며 검찰 송치를 앞두고 있어 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>최소 3명, 최대 20명 이상</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>'성폭력 의혹' 색동원 시설장 이번 주 송치... 추가 수사 절실</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602232044385512</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:38:21.319796+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F81" t="inlineStr">
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>도미닉 달튼</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>형사 재판에서 징역 9년 선고</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>영국 택시기사가 여성 승객을 성폭행한 혐의로 징역 9년을 선고받았다. 피해자는 택시 안에서 잠들었다가 성폭행당했다고 진술했으며, 가해자는 합의된 성관계라고 주장했으나 배심원단은 유죄를 평결했다. 가해자의 휴대전화에서 '강간 혐의 누명' 등 검색 기록이 발견되어 유죄의 증거로 작용했다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 재판에서 유죄 평결로 명확히 입증되었고(적합 조건 1), 경찰 수사 및 배심원 평결 등 객관적 증거가 충분하다(적합 조건 5). 또한 형사 절차가 이미 판결 선고 단계까지 진행되었다(적합 조건 6). 그러나 상대방이 개인 택시기사로 자력이 충분하지 않아 민사 손해배상 청구 시 실질적인 피해 회수가 어려울 가능성이 높다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건이다(적합 조건 3 미충족). 소송금융은 회수 가능성이 낮은 사건에는 투자하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>밤늦게 탄 女승객 침실까지 가 성폭행… “합의한 성관계” 주장한 英택...</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/europe/2026/02/23/20260223500004?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:25:19.273613+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>색동원 (법인), 김모씨 (전직 시설장)</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>전직 시설장 구속, 경찰 수사 진행 중, 인천시 해임 명령 사전통보</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'의 전직 시설장 김모씨가 입소자 3명 이상을 성폭행한 혐의로 구속되었습니다. 인천시는 김씨에 대한 대표이사 해임 명령 사전통보를 발송했으며, 경찰은 지난해 5월부터 내사를 진행해왔습니다. 이 사건은 중증장애인에 대한 심각한 인권 침해 및 성폭력 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>전직 시설장의 성폭행 혐의가 경찰 수사 및 구속으로 명확히 특정되어 상대방 책임이 명확하며, 인천시의 해임 명령 사전통보 등 공적 절차가 진행 중입니다. 중증장애인 입소자 3명 이상이 피해를 입어 집단적 피해에 해당하고, 성폭행이라는 중대한 피해로 인해 피해 규모가 큽니다. 증거 또한 경찰 수사를 통해 확보 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>최소 3명 (추가 피해자 가능성)</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>[단독] 입소자 성폭행 혐의… 색동원 전직 시설장, 해임 명령 사전통보</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771746189&amp;code=11131100&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:29:59.058848+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr"/>
+      <c r="E85" t="inlineStr"/>
+      <c r="F85" t="inlineStr">
         <is>
           <t>거제YWCA성폭력상담소가 제20회 아동 성폭력 추방의 날 캠페인을 전개했다는 내용의 기사입니다. 상담소의 성폭력 피해자 지원 시스템 운영 및 폭력 예방 교육 활동을 소개하고 있습니다. 특정 성폭력 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G85" t="inlineStr">
         <is>
           <t>기사 내용은 특정 사건에 대한 보도가 아닌, 거제YWCA성폭력상담소의 캠페인 활동과 일반적인 지원 시스템에 대한 설명입니다. 소송금융 투자 대상이 될 만한 특정 피해 사건, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J81" t="inlineStr">
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
         <is>
           <t>거제YWCA성폭력상담소, 제20회 아동 성폭력 추방의 날 캠페인 전개</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K85" t="inlineStr">
         <is>
           <t>newsgn.com</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M85" t="inlineStr">
         <is>
           <t>https://www.newsgn.com/news/articleView.html?idxno=536020</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N85" t="inlineStr">
         <is>
           <t>2026-02-22 12:24:09.571675+00:00</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" s="4" t="inlineStr">
+    <row r="86">
+      <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C82" t="inlineStr">
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
         <is>
           <t>김모씨 (색동원 시설장), 중증장애인 거주시설 색동원</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E86" t="inlineStr">
         <is>
           <t>시설장 구속, 범정부 합동 대응 TF 회의 진행</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
+      <c r="F86" t="inlineStr">
         <is>
           <t>교육부가 학교 성희롱·성폭력 사안 처리를 위한 성고충심의위를 교육청으로 이관하는 정책을 추진 중이며, 이는 '색동원 사건'과 같은 사례를 계기로 공정성과 전문성을 높이기 위함입니다. '색동원 사건'은 중증장애인 거주시설 시설장이 입소자들을 성폭행한 혐의로 구속된 사건으로, 범정부 차원의 대응이 진행되고 있습니다.</t>
         </is>
       </c>
-      <c r="G82" t="inlineStr">
+      <c r="G86" t="inlineStr">
         <is>
           <t>기사에서 언급된 '색동원 사건'은 시설장이 입소자들을 성폭행한 혐의로 구속되어 상대방 책임이 명확하며(적합 조건 1), 중증장애인 입소자들을 대상으로 한 집단적 피해(적합 조건 3)입니다. 또한, 시설장 구속 및 범정부 합동 대응 TF 회의가 진행 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6). 교육청으로 성고충심의위 이관 정책은 향후 유사 사건의 객관적 처리 가능성을 높여 소송금융 투자 환경에 긍정적입니다.</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I82" t="inlineStr">
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
         <is>
           <t>입소자들 다수</t>
         </is>
       </c>
-      <c r="J82" t="inlineStr">
+      <c r="J86" t="inlineStr">
         <is>
           <t>성희롱·성폭력 안봐줘 …성고충委 학교 아닌 교육청이 맡는다</t>
         </is>
       </c>
-      <c r="K82" t="inlineStr">
+      <c r="K86" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L82" t="inlineStr">
+      <c r="L86" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M82" t="inlineStr">
+      <c r="M86" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260221028500530?input=1195m</t>
         </is>
       </c>
-      <c r="N82" t="inlineStr">
+      <c r="N86" t="inlineStr">
         <is>
           <t>2026-02-22 00:35:56.489336+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N82"/>
+  <autoFilter ref="A1:N86"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>