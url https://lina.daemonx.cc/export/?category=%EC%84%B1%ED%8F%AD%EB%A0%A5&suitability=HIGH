--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="21" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
-    <col width="19" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,1756 +535,1900 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>색동원 시설장 김 모씨</t>
+          <t>A씨 (60대 임원)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 공판 준비기일 진행 중</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>중증 발달장애인 거주시설 '색동원' 시설장 김 모씨가 성폭력처벌법 위반 등 혐의로 기소되어 첫 공판 준비기일을 앞두고 있습니다. 피해자들이 중증 발달장애인이라는 점에서 사회적 취약성이 크며, 다수의 피해자가 있을 가능성이 제기됩니다. 형사 절차를 통해 책임이 명확해질 경우, 피해자들의 민사상 손해배상 청구가 예상됩니다.</t>
+          <t>정부 인증 '장애인 표준 사업장'에서 20대 지적장애인 직원이 60대 임원에게 성폭행당해 임신 및 출산한 사건. 경찰 수사로 아이의 DNA가 가해자와 일치함이 확인되었으며, 가해 임원에 대한 구속영장 심사가 진행 중이다. 피해자 측은 가해자의 엄벌을 촉구하고 있으며, 장애인 단체는 사업장 관리·감독 체계 점검을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>중증 발달장애인 거주시설에서 발생한 성폭력 사건으로, 다수의 피해자가 있을 가능성이 높고(적합 조건 3), 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 검찰 기소 및 공판 준비 중으로 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관에 의해 증거가 확보되었을 가능성이 큽니다(적합 조건 5). 현재 형사 절차가 진행 중이므로(적합 조건 6), 이를 통해 민사상 손해배상 청구의 근거를 마련할 수 있습니다.</t>
+          <t>아이의 DNA가 가해자와 일치하여 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속영장 심사가 진행 중인 공적 절차(적합 조건 6)가 있어 증거 확보가 용이함(적합 조건 5). 성폭행으로 인한 임신 및 출산이라는 심각한 인적 피해가 발생하여 피해 규모가 크지만(적합 조건 4), 단일 피해자이며 가해자가 개인 임원이므로 상대방의 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[금주 재판일정] '김건희 청탁' 건진법사 항소심 시작…넷플릭스 780억 ...</t>
+          <t>20대 장애인 직원 성폭행…60대 임원  할 말 없다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260403000835</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260812200308Arc</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 00:31:43.886162+00:00</t>
+          <t>2026-08-17 08:40:51.871413+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>빌 코즈비</t>
+          <t>수닛 스콧</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심 배심원단 평결 선고 후 항소 예정</t>
+          <t>피해자의 공개 폭로로 미투 운동 확산, 가해자로 지목된 친형 회사 직위 해임, 회사 측 당국 조사 협조 표명</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 코미디언 빌 코즈비가 1972년 발생한 성폭행 혐의로 1심 배심원단으로부터 1925만 달러(약 287억 원) 배상 평결을 받았습니다. 그는 2014년 미투 운동 이후 50명 이상의 여성에게 성범죄를 저질렀다는 의혹이 제기되었으며, 2022년에도 다른 성추행 사건으로 50만 달러를 배상한 바 있습니다. 코즈비 측은 이번 평결에 대해 항소 의사를 밝혔습니다.</t>
+          <t>태국 유명 재벌가 4세인 환경운동가 시라누드 스콧이 친형 수닛 스콧에게 어린 시절 성적 학대를 당했다고 공개 폭로했습니다. 가족들이 이 사실을 알고도 침묵했으며, 어머니와의 재산 분쟁을 계기로 진실을 밝히기로 결심했다고 주장했습니다. 이 폭로로 태국 사회에 미투 운동이 확산되고 있으며, 가해자로 지목된 친형은 회사 내 모든 직위에서 해임되고 회사는 당국 조사에 협조하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자인 빌 코즈비는 유명인으로 자력이 충분하며(적합 조건 2), 1심에서 287억 원이라는 큰 규모의 배상 평결을 받았습니다(적합 조건 4). 50명 이상의 피해자가 존재하여 집단적 피해의 가능성이 높고(적합 조건 3), 이미 여러 차례 유죄 판결 및 배상 책임이 인정되어 상대방 책임이 명확합니다(적합 조건 1, 5). 현재 1심 평결 후 항소 예정으로 사건이 종결되지 않았습니다.</t>
+          <t>피고(친형 수닛 스콧)는 태국 유명 재벌가 출신으로 자력이 충분하며(적합 조건 2), 피해자가 녹음한 고백 테이프가 존재하고 회사가 당국 조사에 협조하겠다고 밝혀 증거 확보 가능성이 높습니다(적합 조건 5, 6). 성적 학대 피해는 정신적 피해 규모가 매우 크며(적합 조건 4), 피해자의 구체적인 폭로와 가족의 인지, 회사의 해임 조치 등을 고려할 때 상대방 책임이 비교적 명확합니다(적합 조건 1). 또한, 이 사건을 계기로 태국 사회에 미투 운동이 확산되고 있어 잠재적인 집단적 피해 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>약 287억원 (1925만달러)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>1명 (시라누드 스콧)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>성폭력, 빌 코즈비의 경우 [플랫]</t>
+          <t>“친형에게 성적 학대 당했다” 눈물 쏟은 재벌 4세…태국 발칵</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604011714001</t>
+          <t>https://www.joongang.co.kr/article/25431441</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 12:53:37.966490+00:00</t>
+          <t>2026-06-24 19:25:08.562768+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>빌 코즈비</t>
+          <t>색동원 시설장 김 모씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>1심 배심원 평결 후 항소 예정</t>
+          <t>형사 공판 준비기일 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>미국 코미디언 빌 코즈비가 1972년 발생한 성폭행 사건으로 1심 배심원단으로부터 1925만 달러(약 287억 원) 배상 평결을 받았다. 코즈비 측은 혐의를 부인하며 항소 의사를 밝혔다. 그는 과거에도 10대 소녀 성추행으로 배상 책임을 진 바 있으며, 미투 운동 이후 50명 이상의 여성에게 성범죄를 저질렀다는 의혹이 제기되었다.</t>
+          <t>중증 발달장애인 거주시설 '색동원' 시설장 김 모씨가 성폭력처벌법 위반 등 혐의로 기소되어 첫 공판 준비기일을 앞두고 있습니다. 피해자들이 중증 발달장애인이라는 점에서 사회적 취약성이 크며, 다수의 피해자가 있을 가능성이 제기됩니다. 형사 절차를 통해 책임이 명확해질 경우, 피해자들의 민사상 손해배상 청구가 예상됩니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(빌 코즈비)의 책임이 배심원 평결로 명확하며, 유명인으로서 충분한 자력이 있습니다. 50명 이상의 피해자가 제기된 집단적 피해의 성격이 강하고, 1925만 달러(약 287억 원)에 달하는 큰 피해 규모가 확인됩니다. 약물 사용 등 증거가 확보되어 1심에서 배상 평결이 나왔으며, 현재 항소 예정으로 종결되지 않은 사건입니다. 이 모든 적합 조건들을 충족하여 소송금융 투자에 매우 적합합니다.</t>
+          <t>중증 발달장애인 거주시설에서 발생한 성폭력 사건으로, 다수의 피해자가 있을 가능성이 높고(적합 조건 3), 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 검찰 기소 및 공판 준비 중으로 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관에 의해 증거가 확보되었을 가능성이 큽니다(적합 조건 5). 현재 형사 절차가 진행 중이므로(적합 조건 6), 이를 통해 민사상 손해배상 청구의 근거를 마련할 수 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1925만 달러 (약 287억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[정희진의 낯선 사이]성폭력, 빌 코즈비의 경우</t>
+          <t>[금주 재판일정] '김건희 청탁' 건진법사 항소심 시작…넷플릭스 780억 ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603311954005</t>
+          <t>https://www.newspim.com/news/view/20260403000835</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 13:26:57.722156+00:00</t>
+          <t>2026-04-05 00:31:43.886162+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>성 원선시오의 집, K 신부</t>
+          <t>빌 코즈비</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>TRACE 측에서 진실 규명 및 조사 진행 중</t>
+          <t>1심 배심원단 평결 선고 후 항소 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>1970년대 중반부터 1982년까지 '성 원선시오의 집'에서 원장 K 신부에 의해 최소 1,000여 명의 아동이 성폭행 및 학대 피해를 입은 사건입니다. TRACE 측이 해당 사건의 진실 규명을 위해 조사 중인 것으로 보이며, 해외입양 문제와도 연관되어 있습니다.</t>
+          <t>미국 코미디언 빌 코즈비가 1972년 발생한 성폭행 혐의로 1심 배심원단으로부터 1925만 달러(약 287억 원) 배상 평결을 받았습니다. 그는 2014년 미투 운동 이후 50명 이상의 여성에게 성범죄를 저질렀다는 의혹이 제기되었으며, 2022년에도 다른 성추행 사건으로 50만 달러를 배상한 바 있습니다. 코즈비 측은 이번 평결에 대해 항소 의사를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>K 신부의 성폭행 및 학대 책임이 명확하며(적합 조건 1), 최소 1,000명 이상의 집단적 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 확인됩니다. TRACE 측의 보고 등 증거 확보 가능성도 높습니다(적합 조건 5). 상대방의 자력은 추가 확인이 필요하나, 다수의 피해자와 명확한 책임 소재로 소송금융 적합도가 높습니다.</t>
+          <t>가해자인 빌 코즈비는 유명인으로 자력이 충분하며(적합 조건 2), 1심에서 287억 원이라는 큰 규모의 배상 평결을 받았습니다(적합 조건 4). 50명 이상의 피해자가 존재하여 집단적 피해의 가능성이 높고(적합 조건 3), 이미 여러 차례 유죄 판결 및 배상 책임이 인정되어 상대방 책임이 명확합니다(적합 조건 1, 5). 현재 1심 평결 후 항소 예정으로 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 287억원 (1925만달러)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>최소 1,000명 이상</t>
+          <t>50명 이상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>술 취한 신부는 아이를 놔주지 않았다 … 혼혈아 학대·해외입양, 진실...</t>
+          <t>성폭력, 빌 코즈비의 경우 [플랫]</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026033016120002311?did=NA</t>
+          <t>https://www.khan.co.kr/article/202604011714001</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 12:30:47.701954+00:00</t>
+          <t>2026-04-01 12:53:37.966490+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김모씨 (색동원 시설장)</t>
+          <t>빌 코즈비</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>시설장 구속 기소, 재판 진행 중</t>
+          <t>1심 배심원 평결 후 항소 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'의 시설장 김모씨가 원생들을 성폭행하고 학대한 혐의로 구속 기소되어 재판에 넘겨졌습니다. 국가인권위원회 보고서에 따르면 장애인 거주시설 내 인권침해는 만성화된 구조적 체념으로 인해 반복적으로 발생하며, 피해자 회복보다 행정적 정당성이 우선시되는 경향이 지적되었습니다. 현재 시설장이 구속된 상태로 재판이 진행 중이며, 다수의 중증장애인 피해자들의 손해배상 청구 가능성이 있습니다.</t>
+          <t>미국 코미디언 빌 코즈비가 1972년 발생한 성폭행 사건으로 1심 배심원단으로부터 1925만 달러(약 287억 원) 배상 평결을 받았다. 코즈비 측은 혐의를 부인하며 항소 의사를 밝혔다. 그는 과거에도 10대 소녀 성추행으로 배상 책임을 진 바 있으며, 미투 운동 이후 50명 이상의 여성에게 성범죄를 저질렀다는 의혹이 제기되었다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>시설장 김모씨가 중증장애인 원생들을 성폭행 및 학대한 혐의로 구속 기소되어 상대방 책임이 명확합니다. 다수의 여성 장애인들이 피해를 입어 집단적 피해에 해당하며, 성폭행 및 학대라는 중대한 피해로 규모가 큽니다. 경찰 수사, 압수수색, 검찰 공소장, 국가인권위원회 보고서 등 객관적 증거가 확보되어 있으며, 현재 시설장이 구속 기소되어 재판이 진행 중인 공적 절차가 있습니다.</t>
+          <t>상대방(빌 코즈비)의 책임이 배심원 평결로 명확하며, 유명인으로서 충분한 자력이 있습니다. 50명 이상의 피해자가 제기된 집단적 피해의 성격이 강하고, 1925만 달러(약 287억 원)에 달하는 큰 피해 규모가 확인됩니다. 약물 사용 등 증거가 확보되어 1심에서 배상 평결이 나왔으며, 현재 항소 예정으로 종결되지 않은 사건입니다. 이 모든 적합 조건들을 충족하여 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1925만 달러 (약 287억 원)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수 (여성 장애인)</t>
+          <t>50명 이상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>‘색동원’ 같은 장애인 거주시설 학대 왜 반복되나···“만성화된 구...</t>
+          <t>[정희진의 낯선 사이]성폭력, 빌 코즈비의 경우</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603300600141</t>
+          <t>https://www.khan.co.kr/article/202603311954005</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-30 00:22:42.918570+00:00</t>
+          <t>2026-03-31 13:26:57.722156+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>구로구</t>
+          <t>성 원선시오의 집, K 신부</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 보완수사 진행 중, 구로구의회 결의문 채택</t>
+          <t>TRACE 측에서 진실 규명 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>구로구청 6급 팀장이 동료 여직원의 사진을 AI 딥페이크로 합성하여 성희롱한 사건. 경찰은 성폭력처벌법 위반은 불송치했으나 명예훼손 혐의는 인정하여 검찰에 송치했으나 보완수사 지휘로 현재 경찰이 보완수사 중이다. 구로구의회는 피해자 보호 및 재발 방지 결의문을 채택했으며, 구로구청의 미흡한 대응에 대한 비판이 제기되고 있다.</t>
+          <t>1970년대 중반부터 1982년까지 '성 원선시오의 집'에서 원장 K 신부에 의해 최소 1,000여 명의 아동이 성폭행 및 학대 피해를 입은 사건입니다. TRACE 측이 해당 사건의 진실 규명을 위해 조사 중인 것으로 보이며, 해외입양 문제와도 연관되어 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>가해자의 딥페이크 합성 성희롱 행위 책임이 명확하며, 구로구청의 미흡한 대응으로 인한 2차 피해 발생 우려가 있어 기관의 책임도 물을 수 있음. 구로구청은 공공기관으로서 충분한 자력을 갖추고 있으며, 경찰 보완수사 및 구로구의회 결의문 채택 등 공적 절차가 진행 중이고 증거 확보 가능성이 높음. (적합 조건 1, 2, 5, 6)</t>
+          <t>K 신부의 성폭행 및 학대 책임이 명확하며(적합 조건 1), 최소 1,000명 이상의 집단적 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 확인됩니다. TRACE 측의 보고 등 증거 확보 가능성도 높습니다(적합 조건 5). 상대방의 자력은 추가 확인이 필요하나, 다수의 피해자와 명확한 책임 소재로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 1,000명 이상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>구로구, 공무원 '딥페이크' 사건…지선 앞둔 정치권 요동</t>
+          <t>술 취한 신부는 아이를 놔주지 않았다 … 혼혈아 학대·해외입양, 진실...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1359089</t>
+          <t>https://www.hankookilbo.com/news/article/A2026033016120002311?did=NA</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-28 00:19:03.882724+00:00</t>
+          <t>2026-03-30 12:30:47.701954+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>김모씨 (색동원 시설장)</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>기독교반성폭력센터에서 법률 상담 및 소송 지원 중, 가해자 징계 이력 있음</t>
+          <t>시설장 구속 기소, 재판 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>기독교반성폭력센터에 지난해 36건의 성폭력 사건이 접수되었으며, 가해자가 징계를 받고도 교단을 옮겨 사역하는 문제가 제기되었습니다. 센터는 피해자들에게 법률 상담, 형사·민사소송 지원 등을 제공하고 있습니다. 이는 교단 내 성폭력 문제의 심각성과 재발 방지 시스템 부재를 시사합니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'의 시설장 김모씨가 원생들을 성폭행하고 학대한 혐의로 구속 기소되어 재판에 넘겨졌습니다. 국가인권위원회 보고서에 따르면 장애인 거주시설 내 인권침해는 만성화된 구조적 체념으로 인해 반복적으로 발생하며, 피해자 회복보다 행정적 정당성이 우선시되는 경향이 지적되었습니다. 현재 시설장이 구속된 상태로 재판이 진행 중이며, 다수의 중증장애인 피해자들의 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>가해자의 책임이 징계를 통해 명확히 확인되었고(적합 조건 1), 기독교반성폭력센터가 다수의 피해자(36건 접수)에게 법률 상담 및 소송 지원을 제공하고 있어 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 높습니다. 또한, 징계 이력은 공적 절차가 있었음을 보여줍니다(적합 조건 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>시설장 김모씨가 중증장애인 원생들을 성폭행 및 학대한 혐의로 구속 기소되어 상대방 책임이 명확합니다. 다수의 여성 장애인들이 피해를 입어 집단적 피해에 해당하며, 성폭행 및 학대라는 중대한 피해로 규모가 큽니다. 경찰 수사, 압수수색, 검찰 공소장, 국가인권위원회 보고서 등 객관적 증거가 확보되어 있으며, 현재 시설장이 구속 기소되어 재판이 진행 중인 공적 절차가 있습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>36건 이상</t>
+          <t>다수 (여성 장애인)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>성폭력으로 징계받고도 교단 옮겨 사역… 교단 간 정보 공유, 징계 효력...</t>
+          <t>‘색동원’ 같은 장애인 거주시설 학대 왜 반복되나···“만성화된 구...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400375</t>
+          <t>https://www.khan.co.kr/article/202603300600141</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-26 12:46:51.384645+00:00</t>
+          <t>2026-03-30 00:22:42.918570+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>빌 코스비</t>
+          <t>구로구</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심 배심원단 평결, 피고 항소 예정</t>
+          <t>경찰 보완수사 진행 중, 구로구의회 결의문 채택</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>미국 코미디언 빌 코스비가 54년 전 성폭행 사건 피해자에게 약 882억원을 배상하라는 1심 배심원단 평결을 받았다. 코스비 측은 항소 의사를 밝혔으며, 그의 자산은 약 1920억원으로 추정된다. 과거에도 성폭력 사건으로 거액을 배상한 전례가 있으며, '미투' 운동을 거치며 60여 명의 피해자가 폭로에 동참했다.</t>
+          <t>구로구청 6급 팀장이 동료 여직원의 사진을 AI 딥페이크로 합성하여 성희롱한 사건. 경찰은 성폭력처벌법 위반은 불송치했으나 명예훼손 혐의는 인정하여 검찰에 송치했으나 보완수사 지휘로 현재 경찰이 보완수사 중이다. 구로구의회는 피해자 보호 및 재발 방지 결의문을 채택했으며, 구로구청의 미흡한 대응에 대한 비판이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(빌 코스비)의 성폭행 사실이 1심 배심원단에 의해 인정되어 책임이 명확하며(적합 조건 1), 과거에도 유사한 판결이 있었음. 상대방의 자산이 약 1920억원으로 추정되어 자력이 충분하고(적합 조건 2), 60여 명에 달하는 다수의 피해자가 존재하여 집단 소송 가능성이 높음(적합 조건 3). 또한, 이번 판결에서 약 882억원의 거액 배상이 결정되어 피해 규모가 매우 큼(적합 조건 4).</t>
+          <t>가해자의 딥페이크 합성 성희롱 행위 책임이 명확하며, 구로구청의 미흡한 대응으로 인한 2차 피해 발생 우려가 있어 기관의 책임도 물을 수 있음. 구로구청은 공공기관으로서 충분한 자력을 갖추고 있으며, 경찰 보완수사 및 구로구의회 결의문 채택 등 공적 절차가 진행 중이고 증거 확보 가능성이 높음. (적합 조건 1, 2, 5, 6)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>약 882억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>60여명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘코스비 가족’ 아빠, 성폭행 피해자에 882억 줘야…처음 아냐</t>
+          <t>구로구, 공무원 '딥페이크' 사건…지선 앞둔 정치권 요동</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/international/international_general/1250836.html</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1359089</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-24 12:59:31.242589+00:00</t>
+          <t>2026-03-28 00:19:03.882724+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중, 홍익대학교 직위해제</t>
+          <t>기독교반성폭력센터에서 법률 상담 및 소송 지원 중, 가해자 징계 이력 있음</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 여성 A씨를 성폭행한 혐의로 경찰 조사를 거쳐 검찰에 불구속 송치되었습니다. 홍익대학교는 남경주 부교수를 직위해제했으며, 피해자는 범행 현장에서 112에 신고한 것으로 알려졌습니다. 남경주는 혐의를 부인하고 있습니다.</t>
+          <t>기독교반성폭력센터에 지난해 36건의 성폭력 사건이 접수되었으며, 가해자가 징계를 받고도 교단을 옮겨 사역하는 문제가 제기되었습니다. 센터는 피해자들에게 법률 상담, 형사·민사소송 지원 등을 제공하고 있습니다. 이는 교단 내 성폭력 문제의 심각성과 재발 방지 시스템 부재를 시사합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치되었고, 홍익대학교에서 직위해제 조치가 이루어져 상대방 책임이 비교적 명확합니다(조건 1). 유명 배우이자 대학교수로서 상대방의 자력이 충분할 것으로 판단됩니다(조건 2). 피해자가 즉시 112 신고를 하는 등 증거 확보 가능성이 높으며(조건 5), 검찰 수사 및 학교 징계 절차가 진행 중입니다(조건 6).</t>
+          <t>가해자의 책임이 징계를 통해 명확히 확인되었고(적합 조건 1), 기독교반성폭력센터가 다수의 피해자(36건 접수)에게 법률 상담 및 소송 지원을 제공하고 있어 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 높습니다. 또한, 징계 이력은 공적 절차가 있었음을 보여줍니다(적합 조건 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>36건 이상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>'성폭력 혐의' 남경주, 홍익대 부교수 '직위해제'</t>
+          <t>성폭력으로 징계받고도 교단 옮겨 사역… 교단 간 정보 공유, 징계 효력...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497749</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400375</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-13 00:20:37.848565+00:00</t>
+          <t>2026-03-26 12:46:51.384645+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>빌 코스비</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>1심 배심원단 평결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었다. 지난해 여성 A씨를 상대로 범행을 시도한 혐의를 받으며, A씨의 112 신고로 경찰이 출동해 수사를 진행했다. 경찰은 남경주가 혐의를 부인했음에도 피해자 진술과 당시 상황을 종합 검토하여 혐의가 인정된다고 판단, 사건을 검찰에 넘겼다.</t>
+          <t>미국 코미디언 빌 코스비가 54년 전 성폭행 사건 피해자에게 약 882억원을 배상하라는 1심 배심원단 평결을 받았다. 코스비 측은 항소 의사를 밝혔으며, 그의 자산은 약 1920억원으로 추정된다. 과거에도 성폭력 사건으로 거액을 배상한 전례가 있으며, '미투' 운동을 거치며 60여 명의 피해자가 폭로에 동참했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 혐의를 인정하여 검찰에 송치했고, 상대방은 유명 배우이자 대학교수로서 자력이 충분합니다. 다만, 집단적 피해가 아니며 피해 규모가 명확히 특정되지 않은 점은 고려해야 합니다.</t>
+          <t>상대방(빌 코스비)의 성폭행 사실이 1심 배심원단에 의해 인정되어 책임이 명확하며(적합 조건 1), 과거에도 유사한 판결이 있었음. 상대방의 자산이 약 1920억원으로 추정되어 자력이 충분하고(적합 조건 2), 60여 명에 달하는 다수의 피해자가 존재하여 집단 소송 가능성이 높음(적합 조건 3). 또한, 이번 판결에서 약 882억원의 거액 배상이 결정되어 피해 규모가 매우 큼(적합 조건 4).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 882억원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>60여명 이상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주, 성폭력 혐의 검찰 송치… 수사 진행 중</t>
+          <t>‘코스비 가족’ 아빠, 성폭행 피해자에 882억 줘야…처음 아냐</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260311518867?OutUrl=naver</t>
+          <t>https://www.hani.co.kr/arti/international/international_general/1250836.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-11 12:35:38.456215+00:00</t>
+          <t>2026-03-24 12:59:31.242589+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 A씨</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>검찰 수사 진행 중, 홍익대학교 직위해제</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>최정상급 뮤지컬 배우 A씨가 성폭행 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 피해자는 직접 112에 신고했으며, 배우는 혐의를 부인하고 있으나 경찰은 혐의가 인정된다고 판단했습니다.</t>
+          <t>뮤지컬 배우 남경주가 여성 A씨를 성폭행한 혐의로 경찰 조사를 거쳐 검찰에 불구속 송치되었습니다. 홍익대학교는 남경주 부교수를 직위해제했으며, 피해자는 범행 현장에서 112에 신고한 것으로 알려졌습니다. 남경주는 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>경찰이 혐의를 인정하여 검찰에 송치한 점(상대방 책임 명확, 공적 절차 진행 중), 최정상급 배우로서 상당한 자력을 가질 것으로 추정되는 점(상대방 자력 충분), 피해자가 직접 112 신고를 하는 등 증거 확보 가능성이 높은 점을 고려할 때 소송금융 적합도가 높습니다. 다만, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>경찰 조사 결과 혐의가 인정되어 검찰에 송치되었고, 홍익대학교에서 직위해제 조치가 이루어져 상대방 책임이 비교적 명확합니다(조건 1). 유명 배우이자 대학교수로서 상대방의 자력이 충분할 것으로 판단됩니다(조건 2). 피해자가 즉시 112 신고를 하는 등 증거 확보 가능성이 높으며(조건 5), 검찰 수사 및 학교 징계 절차가 진행 중입니다(조건 6).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>최정상급 뮤지컬 男 배우, 성폭력 혐의 검찰 송치…여성이 직접 112 신고</t>
+          <t>'성폭력 혐의' 남경주, 홍익대 부교수 '직위해제'</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026031147654</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497749</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-11 12:29:01.800480+00:00</t>
+          <t>2026-03-13 00:20:37.848565+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>김 군수</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>김 군수 형사 입건</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>팔순 할머니가 마을 공동체의 폐쇄적인 특성과 편견에도 불구하고 성폭력 사건에 당당히 대응하여 'TK 성평등 디딤돌상'을 수상했습니다. 피해자가 모욕죄로 고소하자 가해자인 김 군수는 사과했으며, 현재 형사 입건되어 공적 절차가 진행 중입니다. 이 사건은 지자체장의 성폭력 사건으로, 피해자의 용기와 사회적 관심을 보여줍니다.</t>
+          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 검찰에 불구속 송치되었다. 지난해 여성 A씨를 상대로 범행을 시도한 혐의를 받으며, A씨의 112 신고로 경찰이 출동해 수사를 진행했다. 경찰은 남경주가 혐의를 부인했음에도 피해자 진술과 당시 상황을 종합 검토하여 혐의가 인정된다고 판단, 사건을 검찰에 넘겼다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>김 군수가 형사 입건되어 상대방의 책임이 명확하며(적합 조건 1), 지자체장으로서 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 형사 입건 및 피해자의 고소 사실을 통해 증거가 확보되었거나 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이라는 점은 고려해야 합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 혐의를 인정하여 검찰에 송치했고, 상대방은 유명 배우이자 대학교수로서 자력이 충분합니다. 다만, 집단적 피해가 아니며 피해 규모가 명확히 특정되지 않은 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>성폭력에 맞선 팔순 할머니, TK 성평등 디딤돌상... 희망 잃지 마세요</t>
+          <t>뮤지컬 배우 남경주, 성폭력 혐의 검찰 송치… 수사 진행 중</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>pn.or.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.pn.or.kr/news/articleView.html?idxno=33328</t>
+          <t>https://www.segye.com/newsView/20260311518867?OutUrl=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-07 12:23:17.772415+00:00</t>
+          <t>2026-03-11 12:35:38.456215+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 관련자들 (앤드루 전 왕자 포함)</t>
+          <t>뮤지컬 배우 A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>과거 수사 및 소송 진행, 피해자 지원 활동 및 법안 제정 노력</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 성착취 사건의 피해자 버지니아 로버츠 주프레의 회고록이 출간되었다. 주프레는 엡스타인과 앤드루 전 왕자 등에게 성폭력 피해를 입었으며, 용기 있게 가해자들을 고발하고 법정에 세웠다. 그녀는 피해자 지원 단체를 설립하고 아동 성폭력 관련 법안 제정을 위해 노력했으나, 트라우마에 시달리다 지난해 사망했다.</t>
+          <t>최정상급 뮤지컬 배우 A씨가 성폭행 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 피해자는 직접 112에 신고했으며, 배우는 혐의를 부인하고 있으나 경찰은 혐의가 인정된다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>엡스타인 성착취 사건은 상대방의 책임이 명확하고(적합 조건 1), 엡스타인 및 앤드루 왕자 등 자력 있는 주요 인사들이 연루되어 있다(적합 조건 2). 다수의 미성년자 피해자가 발생한 집단적 피해이며(적합 조건 3), 버지니아 주프레의 회고록과 기존 수사 기록 등 증거가 충분하다(적합 조건 5). 엡스타인 수감 및 주프레의 법정 고발, 법안 제정 노력 등 공적 절차가 진행된 바 있어(적합 조건 6) 소송금융 적합도가 높다.</t>
+          <t>경찰이 혐의를 인정하여 검찰에 송치한 점(상대방 책임 명확, 공적 절차 진행 중), 최정상급 배우로서 상당한 자력을 가질 것으로 추정되는 점(상대방 자력 충분), 피해자가 직접 112 신고를 하는 등 증거 확보 가능성이 높은 점을 고려할 때 소송금융 적합도가 높습니다. 다만, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>엡스타인 성착취 고발, 성폭력 생존자의 용기[책과 삶]</t>
+          <t>최정상급 뮤지컬 男 배우, 성폭력 혐의 검찰 송치…여성이 직접 112 신고</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603052015015</t>
+          <t>https://www.tenasia.co.kr/article/2026031147654</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-06 01:22:43.566418+00:00</t>
+          <t>2026-03-11 12:29:01.800480+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>인천 색동원</t>
+          <t>김 군수</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>시설장 해임 및 시설 폐쇄처분 진행 중</t>
+          <t>김 군수 형사 입건</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>인천 색동원 시설장에서 성폭력 의혹이 제기되어 시설장이 해임되었으며, 해당 시설은 이르면 20일 폐쇄처분될 예정입니다. 이는 시설 내 성폭력 사건에 대한 행정적 조치로, 피해자들의 추가적인 법적 대응 가능성이 있습니다.</t>
+          <t>팔순 할머니가 마을 공동체의 폐쇄적인 특성과 편견에도 불구하고 성폭력 사건에 당당히 대응하여 'TK 성평등 디딤돌상'을 수상했습니다. 피해자가 모욕죄로 고소하자 가해자인 김 군수는 사과했으며, 현재 형사 입건되어 공적 절차가 진행 중입니다. 이 사건은 지자체장의 성폭력 사건으로, 피해자의 용기와 사회적 관심을 보여줍니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>인천 색동원 시설장의 성폭력 의혹으로 시설장이 해임되고 시설 폐쇄처분이 진행되는 것은 상대방의 책임이 명확하며 공적 절차가 진행 중임을 보여줍니다. 이는 조사 결과에 기반한 조치이므로 증거 확보 가능성이 높고, 시설 내 사건의 특성상 집단적 피해 발생 가능성도 있습니다.</t>
+          <t>김 군수가 형사 입건되어 상대방의 책임이 명확하며(적합 조건 1), 지자체장으로서 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 형사 입건 및 피해자의 고소 사실을 통해 증거가 확보되었거나 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이라는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'성폭력 의혹' 인천 색동원 시설장 해임... 이르면 20일 폐쇄처분</t>
+          <t>성폭력에 맞선 팔순 할머니, TK 성평등 디딤돌상... 희망 잃지 마세요</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ic.newdaily.co.kr</t>
+          <t>pn.or.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://ic.newdaily.co.kr/site/data/html/2026/03/05/2026030500438.html</t>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33328</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-06 00:25:07.233652+00:00</t>
+          <t>2026-03-07 12:23:17.772415+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>일본 공립학교 교원 및 교육위원회</t>
+          <t>제프리 엡스타인 관련자들 (앤드루 전 왕자 포함)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>문부과학성 조사 및 징계 처분 완료, 교육위원회 재발 방지 대책 마련 중</t>
+          <t>과거 수사 및 소송 진행, 피해자 지원 활동 및 법안 제정 노력</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>일본 공립학교 교원 281명이 성폭력·성희롱으로 징계받았으며, 이 중 절반가량은 자교 학생이 피해자였다. 특히 나고야시에서는 교사가 여학생 65명 이상을 몰래 촬영해 공유한 사건이 드러나 사회적 비판이 커지고 있다. 각 교육위원회는 재발 방지 대책을 마련 중이다.</t>
+          <t>제프리 엡스타인 성착취 사건의 피해자 버지니아 로버츠 주프레의 회고록이 출간되었다. 주프레는 엡스타인과 앤드루 전 왕자 등에게 성폭력 피해를 입었으며, 용기 있게 가해자들을 고발하고 법정에 세웠다. 그녀는 피해자 지원 단체를 설립하고 아동 성폭력 관련 법안 제정을 위해 노력했으나, 트라우마에 시달리다 지난해 사망했다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>문부과학성 조사 및 징계 처분(공적 절차 진행 중, 증거 확보 가능)을 통해 상대방 책임이 명확하며, 281명의 교원 징계와 특정 사건에서 65명 이상의 피해자가 확인되어 집단적 피해 가능성이 높습니다. 상대방인 공립학교 교원 및 교육위원회는 자력이 충분합니다.</t>
+          <t>엡스타인 성착취 사건은 상대방의 책임이 명확하고(적합 조건 1), 엡스타인 및 앤드루 왕자 등 자력 있는 주요 인사들이 연루되어 있다(적합 조건 2). 다수의 미성년자 피해자가 발생한 집단적 피해이며(적합 조건 3), 버지니아 주프레의 회고록과 기존 수사 기록 등 증거가 충분하다(적합 조건 5). 엡스타인 수감 및 주프레의 법정 고발, 법안 제정 노력 등 공적 절차가 진행된 바 있어(적합 조건 6) 소송금융 적합도가 높다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>최소 65명 이상 (나고야시 사건), 전체 피해자 수 미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>日 2024년도 공립교원 281명 '성폭력·성희롱'으로 징계… 피해 절반은 ...</t>
+          <t>엡스타인 성착취 고발, 성폭력 생존자의 용기[책과 삶]</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>kdfnews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.kdfnews.com/news/articleView.html?idxno=178995</t>
+          <t>https://www.khan.co.kr/article/202603052015015</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-04 00:19:02.919945+00:00</t>
+          <t>2026-03-06 01:22:43.566418+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>해당 사립고 (학교법인) 및 가해 교사</t>
+          <t>인천 색동원</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>교육청 특별감사 및 가해 교사 파면 조치 완료</t>
+          <t>시설장 해임 및 시설 폐쇄처분 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>사립고 기간제 교사들이 채용 및 재계약에 영향력을 행사할 수 있는 가해 교사의 위계적 관계 속에서 성폭력 피해를 입었음이 드러났습니다. 교육청 특별감사를 통해 사실관계가 확인되었고, 가해 교사는 파면 조치되었습니다. 피해자들은 술자리 참석을 거절하기 어려웠다고 진술한 것으로 전해졌습니다.</t>
+          <t>인천 색동원 시설장에서 성폭력 의혹이 제기되어 시설장이 해임되었으며, 해당 시설은 이르면 20일 폐쇄처분될 예정입니다. 이는 시설 내 성폭력 사건에 대한 행정적 조치로, 피해자들의 추가적인 법적 대응 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해 교사의 책임이 위계적 관계 속에서 명확하게 드러났고 (적합 조건 1), 교육청 특별감사를 통해 사실관계가 확인되어 파면이라는 중징계가 내려졌으므로 (적합 조건 5, 6) 민사상 손해배상 청구의 강력한 근거가 됩니다. 피해자가 복수이며 (적합 조건 3), 사립고(학교법인)를 상대로 손해배상 청구를 진행할 경우 배상 능력이 있을 것으로 예상됩니다 (적합 조건 2).</t>
+          <t>인천 색동원 시설장의 성폭력 의혹으로 시설장이 해임되고 시설 폐쇄처분이 진행되는 것은 상대방의 책임이 명확하며 공적 절차가 진행 중임을 보여줍니다. 이는 조사 결과에 기반한 조치이므로 증거 확보 가능성이 높고, 시설 내 사건의 특성상 집단적 피해 발생 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>기간제교사 상대 성폭력 가해 사립고 교사 파면</t>
+          <t>'성폭력 의혹' 인천 색동원 시설장 해임... 이르면 20일 폐쇄처분</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ulsanpress.net</t>
+          <t>ic.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570062</t>
+          <t>https://ic.newdaily.co.kr/site/data/html/2026/03/05/2026030500438.html</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-03 00:18:27.810614+00:00</t>
+          <t>2026-03-06 00:25:07.233652+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>경남도교육청</t>
+          <t>일본 공립학교 교원 및 교육위원회</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경남도교육청 성사안 피해조사위원 위촉 및 활동 시작</t>
+          <t>문부과학성 조사 및 징계 처분 완료, 교육위원회 재발 방지 대책 마련 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>경남도교육청이 도내 성사안 피해자 지원 및 공정한 지원 체계 구축을 위해 성폭력피해상담소 및 통합지원센터 종사자 28명을 피해조사위원으로 위촉했습니다. 이는 교육 현장에서 발생한 성사안에 대한 공식적인 조사 및 지원 절차가 시작되었음을 의미합니다.</t>
+          <t>일본 공립학교 교원 281명이 성폭력·성희롱으로 징계받았으며, 이 중 절반가량은 자교 학생이 피해자였다. 특히 나고야시에서는 교사가 여학생 65명 이상을 몰래 촬영해 공유한 사건이 드러나 사회적 비판이 커지고 있다. 각 교육위원회는 재발 방지 대책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>경남도교육청이 공공기관으로서 자력이 충분하며, '성사안'이 복수형으로 언급되고 28명의 피해조사위원이 위촉된 점으로 보아 집단적 피해 가능성이 높습니다. 또한, 교육청의 공식적인 피해조사위원 활동을 통해 증거 확보가 용이하고, 이는 소송 전 공적 절차가 진행 중임을 의미합니다.</t>
+          <t>문부과학성 조사 및 징계 처분(공적 절차 진행 중, 증거 확보 가능)을 통해 상대방 책임이 명확하며, 281명의 교원 징계와 특정 사건에서 65명 이상의 피해자가 확인되어 집단적 피해 가능성이 높습니다. 상대방인 공립학교 교원 및 교육위원회는 자력이 충분합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 65명 이상 (나고야시 사건), 전체 피해자 수 미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>경남도교육청, 성사안 피해조사위원 28명 위촉</t>
+          <t>日 2024년도 공립교원 281명 '성폭력·성희롱'으로 징계… 피해 절반은 ...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>kdfnews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631474</t>
+          <t>http://www.kdfnews.com/news/articleView.html?idxno=178995</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-02 12:34:04.077069+00:00</t>
+          <t>2026-03-04 00:19:02.919945+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>울산 한 사립고등학교 학교 법인</t>
+          <t>해당 사립고 (학교법인) 및 가해 교사</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 교육청 감사 및 학교 법인 징계 완료</t>
+          <t>교육청 특별감사 및 가해 교사 파면 조치 완료</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>울산의 한 사립고 간부급 교사가 기간제 교사들에게 성폭력 및 성희롱을 가한 혐의로 파면되고 경찰에 입건되었다. 교육청 특별감사 결과 위력에 의한 성폭력 사실이 드러났으며, 학교장은 정직 처분을 받았다. 현재 경찰 수사가 진행 중이며, 여성연대 등 시민단체는 가해자 처벌과 조직문화 개혁을 요구하고 있다.</t>
+          <t>사립고 기간제 교사들이 채용 및 재계약에 영향력을 행사할 수 있는 가해 교사의 위계적 관계 속에서 성폭력 피해를 입었음이 드러났습니다. 교육청 특별감사를 통해 사실관계가 확인되었고, 가해 교사는 파면 조치되었습니다. 피해자들은 술자리 참석을 거절하기 어려웠다고 진술한 것으로 전해졌습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 입건, 교육청 감사 결과, 파면), 학교 법인에 자력이 충분할 것으로 예상됩니다. 다수의 기간제 교사가 피해를 입어 집단적 피해 가능성이 높으며, 경찰 수사 및 교육청 감사 등 공적 절차가 진행되어 증거 확보가 용이합니다.</t>
+          <t>가해 교사의 책임이 위계적 관계 속에서 명확하게 드러났고 (적합 조건 1), 교육청 특별감사를 통해 사실관계가 확인되어 파면이라는 중징계가 내려졌으므로 (적합 조건 5, 6) 민사상 손해배상 청구의 강력한 근거가 됩니다. 피해자가 복수이며 (적합 조건 3), 사립고(학교법인)를 상대로 손해배상 청구를 진행할 경우 배상 능력이 있을 것으로 예상됩니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>기간제 교사 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>여자들 다 이런 일 겪어  기간제 女교사들 성폭행 50대 간부급 교사 파...</t>
+          <t>기간제교사 상대 성폭력 가해 사립고 교사 파면</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ulsanpress.net</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030216244055097</t>
+          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570062</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-02 12:23:50.621786+00:00</t>
+          <t>2026-03-03 00:18:27.810614+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>색동원 원장 겸 이사장 김 모 씨</t>
+          <t>경남도교육청</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 압수수색 및 수사 진행 중, 강화군청 의뢰 대학 연구팀 심층 조사 완료</t>
+          <t>경남도교육청 성사안 피해조사위원 위촉 및 활동 시작</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>인천 강화군 장애인복지시설 '색동원'에서 원장 겸 이사장이 20명의 장애인 여성을 상습적으로 성폭행 및 폭행한 사건이 보도되었습니다. 경찰은 압수수색을 진행했으며, 강화군청 의뢰로 대학 연구팀의 심층 조사 보고서가 확보되어 충격적인 피해 사실이 드러났습니다. '도가니' 사건을 연상시키는 사회적 공분이 예상됩니다.</t>
+          <t>경남도교육청이 도내 성사안 피해자 지원 및 공정한 지원 체계 구축을 위해 성폭력피해상담소 및 통합지원센터 종사자 28명을 피해조사위원으로 위촉했습니다. 이는 교육 현장에서 발생한 성사안에 대한 공식적인 조사 및 지원 절차가 시작되었음을 의미합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>가해자(색동원 원장 겸 이사장)가 명확히 특정되고, CCTV 영상, 20명의 피해자 진술, 압수수색 영장 등 증거가 확보되어 상대방 책임이 비교적 명확합니다. 20명의 장애인 여성이라는 집단적 피해가 발생했으며, 경찰 수사 및 지자체 의뢰 조사가 진행 중인 점이 소송금융 적합도를 높입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>경남도교육청이 공공기관으로서 자력이 충분하며, '성사안'이 복수형으로 언급되고 28명의 피해조사위원이 위촉된 점으로 보아 집단적 피해 가능성이 높습니다. 또한, 교육청의 공식적인 피해조사위원 활동을 통해 증거 확보가 용이하고, 이는 소송 전 공적 절차가 진행 중임을 의미합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>20명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[스트레이트] 재현된 '도가니' 악몽</t>
+          <t>경남도교육청, 성사안 피해조사위원 28명 위촉</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/straight/6804186_28993.html</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631474</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-02 00:16:11.771796+00:00</t>
+          <t>2026-03-02 12:34:04.077069+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>도미니크 펠리코 외 50명</t>
+          <t>울산 한 사립고등학교 학교 법인</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>남편과 공범 50명에 대한 재판 진행 중 (2024년 9월 시작), 피해자 요구로 공개 재판</t>
+          <t>경찰 수사 진행 중, 교육청 감사 및 학교 법인 징계 완료</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>73세 프랑스 여성 지젤 펠리코가 10년간 남편과 50명의 남성에게 약물 성폭행을 당한 사건입니다. 2024년 9월부터 남편과 공범 50명에 대한 재판이 진행 중이며, 피해자는 공개 재판을 통해 성폭력에 대한 경종을 울리고자 했습니다. 그녀의 회고록 출간과 카밀라 왕비의 지지 등 국제적인 관심을 받고 있습니다.</t>
+          <t>울산의 한 사립고 간부급 교사가 기간제 교사들에게 성폭력 및 성희롱을 가한 혐의로 파면되고 경찰에 입건되었다. 교육청 특별감사 결과 위력에 의한 성폭력 사실이 드러났으며, 학교장은 정직 처분을 받았다. 현재 경찰 수사가 진행 중이며, 여성연대 등 시민단체는 가해자 처벌과 조직문화 개혁을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(남편 및 공범 50명), 2만 개의 성폭행 사진/비디오라는 강력한 증거가 존재합니다. 10년간의 약물 성폭행이라는 피해의 심각성으로 보아 피해 규모가 매우 크며, 이미 수사 및 재판이 진행 중인 공적 절차 단계입니다. 다만, 가해자들의 자력은 불분명합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(경찰 입건, 교육청 감사 결과, 파면), 학교 법인에 자력이 충분할 것으로 예상됩니다. 다수의 기간제 교사가 피해를 입어 집단적 피해 가능성이 높으며, 경찰 수사 및 교육청 감사 등 공적 절차가 진행되어 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>기간제 교사 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>73세, 그리고 난 다시 사랑에 빠졌습니다  [목수정의 바스티유 광장]</t>
+          <t>여자들 다 이런 일 겪어  기간제 女교사들 성폭행 50대 간부급 교사 파...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210129&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.imaeil.com/page/view/2026030216244055097</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-27 00:23:11.137168+00:00</t>
+          <t>2026-03-02 12:23:50.621786+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>색동원 시설장 김아무개씨 및 중증장애인 거주시설 색동원</t>
+          <t>색동원 원장 겸 이사장 김 모 씨</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 영장실질심사 진행 중, 국무총리 언급으로 신속 수사 촉구</t>
+          <t>경찰 압수수색 및 수사 진행 중, 강화군청 의뢰 대학 연구팀 심층 조사 완료</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장 김아무개씨가 여성 발달장애인 19명에게 성폭력을 가한 혐의로 경찰 수사를 받고 있다. 우석대 인권침해 실태 조사에서 피해 사실이 확인되었으나, 경찰 수사는 피해자들의 특성을 고려하지 못해 진술 확보에 어려움을 겪고 있다는 지적이 나온다. 현재 시설장에 대한 구속 전 피의자 심문이 진행 중이다.</t>
+          <t>인천 강화군 장애인복지시설 '색동원'에서 원장 겸 이사장이 20명의 장애인 여성을 상습적으로 성폭행 및 폭행한 사건이 보도되었습니다. 경찰은 압수수색을 진행했으며, 강화군청 의뢰로 대학 연구팀의 심층 조사 보고서가 확보되어 충격적인 피해 사실이 드러났습니다. '도가니' 사건을 연상시키는 사회적 공분이 예상됩니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>시설장 김아무개씨의 성폭력 혐의가 우석대 조사에서 19명 전원의 피해로 확인되어 상대방 책임이 명확하며, 집단적 피해와 중대한 정신적 피해 규모를 가진다. 경찰 수사 및 영장실질심사가 진행 중이고 국무총리까지 언급하여 공적 절차가 활발하며, 우석대 조사 결과가 증거로 활용될 수 있다. 다만, 시설장 개인의 자력은 추가 확인이 필요하다.</t>
+          <t>가해자(색동원 원장 겸 이사장)가 명확히 특정되고, CCTV 영상, 20명의 피해자 진술, 압수수색 영장 등 증거가 확보되어 상대방 책임이 비교적 명확합니다. 20명의 장애인 여성이라는 집단적 피해가 발생했으며, 경찰 수사 및 지자체 의뢰 조사가 진행 중인 점이 소송금융 적합도를 높입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>19명</t>
+          <t>20명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>발달장애인 성폭력 수사가 습관성 겉핥기에 그치는 이유는</t>
+          <t>[스트레이트] 재현된 '도가니' 악몽</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/society/society_general/58875.html</t>
+          <t>https://imnews.imbc.com/replay/straight/6804186_28993.html</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-24 12:16:56.895401+00:00</t>
+          <t>2026-03-02 00:16:11.771796+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>색동원 시설장 김 모 씨</t>
+          <t>도미니크 펠리코 외 50명</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 시설장 구속 송치 예정</t>
+          <t>남편과 공범 50명에 대한 재판 진행 중 (2024년 9월 시작), 피해자 요구로 공개 재판</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 시설 색동원의 시설장 김 모 씨가 여성 장애인들에 대한 성폭행 및 학대 혐의로 경찰 수사를 받아 이번 주 검찰에 송치될 예정입니다. 경찰은 산부인과 진료 기록을 확보하는 등 혐의 입증에 주력하고 있으며, 피해 지원 단체는 20명 정도의 피해자가 있었다고 주장하며 추가 수사를 촉구하고 있습니다. 경찰은 송치 이후에도 추가 피해 여부를 파악하기 위해 전수조사를 이어갈 방침입니다.</t>
+          <t>73세 프랑스 여성 지젤 펠리코가 10년간 남편과 50명의 남성에게 약물 성폭행을 당한 사건입니다. 2024년 9월부터 남편과 공범 50명에 대한 재판이 진행 중이며, 피해자는 공개 재판을 통해 성폭력에 대한 경종을 울리고자 했습니다. 그녀의 회고록 출간과 카밀라 왕비의 지지 등 국제적인 관심을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>시설장 김 모 씨의 성폭력 혐의가 경찰 수사를 통해 비교적 명확하며(적합 조건 1), 산부인과 진료기록 등 객관적 증거가 확보되었습니다(적합 조건 5). 피해 지원 단체는 20명 이상의 피해자를 주장하고 경찰도 추가 피해자를 확인 중이므로 집단적 피해 가능성이 높고(적합 조건 3), 성폭력 피해의 특성상 정신적 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 경찰 수사가 진행 중이며 검찰 송치를 앞두고 있어 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(남편 및 공범 50명), 2만 개의 성폭행 사진/비디오라는 강력한 증거가 존재합니다. 10년간의 약물 성폭행이라는 피해의 심각성으로 보아 피해 규모가 매우 크며, 이미 수사 및 재판이 진행 중인 공적 절차 단계입니다. 다만, 가해자들의 자력은 불분명합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>최소 3명, 최대 20명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'성폭력 의혹' 색동원 시설장 이번 주 송치... 추가 수사 절실</t>
+          <t>73세, 그리고 난 다시 사랑에 빠졌습니다  [목수정의 바스티유 광장]</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602232044385512</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210129&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-23 12:38:21.319796+00:00</t>
+          <t>2026-02-27 00:23:11.137168+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>색동원 (법인), 김모씨 (전직 시설장)</t>
+          <t>색동원 시설장 김아무개씨 및 중증장애인 거주시설 색동원</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>전직 시설장 구속, 경찰 수사 진행 중, 인천시 해임 명령 사전통보</t>
+          <t>경찰 수사 및 영장실질심사 진행 중, 국무총리 언급으로 신속 수사 촉구</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'의 전직 시설장 김모씨가 입소자 3명 이상을 성폭행한 혐의로 구속되었습니다. 인천시는 김씨에 대한 대표이사 해임 명령 사전통보를 발송했으며, 경찰은 지난해 5월부터 내사를 진행해왔습니다. 이 사건은 중증장애인에 대한 심각한 인권 침해 및 성폭력 사건입니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장 김아무개씨가 여성 발달장애인 19명에게 성폭력을 가한 혐의로 경찰 수사를 받고 있다. 우석대 인권침해 실태 조사에서 피해 사실이 확인되었으나, 경찰 수사는 피해자들의 특성을 고려하지 못해 진술 확보에 어려움을 겪고 있다는 지적이 나온다. 현재 시설장에 대한 구속 전 피의자 심문이 진행 중이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>전직 시설장의 성폭행 혐의가 경찰 수사 및 구속으로 명확히 특정되어 상대방 책임이 명확하며, 인천시의 해임 명령 사전통보 등 공적 절차가 진행 중입니다. 중증장애인 입소자 3명 이상이 피해를 입어 집단적 피해에 해당하고, 성폭행이라는 중대한 피해로 인해 피해 규모가 큽니다. 증거 또한 경찰 수사를 통해 확보 가능합니다.</t>
+          <t>시설장 김아무개씨의 성폭력 혐의가 우석대 조사에서 19명 전원의 피해로 확인되어 상대방 책임이 명확하며, 집단적 피해와 중대한 정신적 피해 규모를 가진다. 경찰 수사 및 영장실질심사가 진행 중이고 국무총리까지 언급하여 공적 절차가 활발하며, 우석대 조사 결과가 증거로 활용될 수 있다. 다만, 시설장 개인의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>최소 3명 (추가 피해자 가능성)</t>
+          <t>19명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[단독] 입소자 성폭행 혐의… 색동원 전직 시설장, 해임 명령 사전통보</t>
+          <t>발달장애인 성폭력 수사가 습관성 겉핥기에 그치는 이유는</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771746189&amp;code=11131100&amp;cp=nv</t>
+          <t>https://h21.hani.co.kr/arti/society/society_general/58875.html</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-02-22 12:29:59.058848+00:00</t>
+          <t>2026-02-24 12:16:56.895401+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
+          <t>색동원 시설장 김 모 씨</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 시설장 구속 송치 예정</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>인천 강화군 중증장애인 시설 색동원의 시설장 김 모 씨가 여성 장애인들에 대한 성폭행 및 학대 혐의로 경찰 수사를 받아 이번 주 검찰에 송치될 예정입니다. 경찰은 산부인과 진료 기록을 확보하는 등 혐의 입증에 주력하고 있으며, 피해 지원 단체는 20명 정도의 피해자가 있었다고 주장하며 추가 수사를 촉구하고 있습니다. 경찰은 송치 이후에도 추가 피해 여부를 파악하기 위해 전수조사를 이어갈 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>시설장 김 모 씨의 성폭력 혐의가 경찰 수사를 통해 비교적 명확하며(적합 조건 1), 산부인과 진료기록 등 객관적 증거가 확보되었습니다(적합 조건 5). 피해 지원 단체는 20명 이상의 피해자를 주장하고 경찰도 추가 피해자를 확인 중이므로 집단적 피해 가능성이 높고(적합 조건 3), 성폭력 피해의 특성상 정신적 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 경찰 수사가 진행 중이며 검찰 송치를 앞두고 있어 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>최소 3명, 최대 20명 이상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>'성폭력 의혹' 색동원 시설장 이번 주 송치... 추가 수사 절실</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602232044385512</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:38:21.319796+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>색동원 (법인), 김모씨 (전직 시설장)</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>전직 시설장 구속, 경찰 수사 진행 중, 인천시 해임 명령 사전통보</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'의 전직 시설장 김모씨가 입소자 3명 이상을 성폭행한 혐의로 구속되었습니다. 인천시는 김씨에 대한 대표이사 해임 명령 사전통보를 발송했으며, 경찰은 지난해 5월부터 내사를 진행해왔습니다. 이 사건은 중증장애인에 대한 심각한 인권 침해 및 성폭력 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>전직 시설장의 성폭행 혐의가 경찰 수사 및 구속으로 명확히 특정되어 상대방 책임이 명확하며, 인천시의 해임 명령 사전통보 등 공적 절차가 진행 중입니다. 중증장애인 입소자 3명 이상이 피해를 입어 집단적 피해에 해당하고, 성폭행이라는 중대한 피해로 인해 피해 규모가 큽니다. 증거 또한 경찰 수사를 통해 확보 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>최소 3명 (추가 피해자 가능성)</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>[단독] 입소자 성폭행 혐의… 색동원 전직 시설장, 해임 명령 사전통보</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771746189&amp;code=11131100&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:29:59.058848+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
           <t>김모씨 (색동원 시설장), 중증장애인 거주시설 색동원</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>시설장 구속, 범정부 합동 대응 TF 회의 진행</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>교육부가 학교 성희롱·성폭력 사안 처리를 위한 성고충심의위를 교육청으로 이관하는 정책을 추진 중이며, 이는 '색동원 사건'과 같은 사례를 계기로 공정성과 전문성을 높이기 위함입니다. '색동원 사건'은 중증장애인 거주시설 시설장이 입소자들을 성폭행한 혐의로 구속된 사건으로, 범정부 차원의 대응이 진행되고 있습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>기사에서 언급된 '색동원 사건'은 시설장이 입소자들을 성폭행한 혐의로 구속되어 상대방 책임이 명확하며(적합 조건 1), 중증장애인 입소자들을 대상으로 한 집단적 피해(적합 조건 3)입니다. 또한, 시설장 구속 및 범정부 합동 대응 TF 회의가 진행 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6). 교육청으로 성고충심의위 이관 정책은 향후 유사 사건의 객관적 처리 가능성을 높여 소송금융 투자 환경에 긍정적입니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I25" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
         <is>
           <t>입소자들 다수</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>성희롱·성폭력 안봐줘 …성고충委 학교 아닌 교육청이 맡는다</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260221028500530?input=1195m</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-22 00:35:56.489336+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N25"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>