--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,2033 +538,2093 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>전남 무안여성상담센터가 성폭력 피해자들의 심리적 치유와 건강한 일상 회복을 돕기 위한 '힐링캠프'를 성공적으로 마쳤습니다. 이 캠프는 피해자들이 과거의 아픔에 매몰되지 않고 일상에서 미소를 유지할 수 있도록 지원하는 데 중점을 두었습니다.</t>
+          <t>윤가은 감독이 백상예술대상 수상 소감에서 친족성폭력 피해 생존자들에게 감사를 표하며 그들의 고통과 슬픔, 즐거움을 나눠준 것에 대해 언급했다. 감독은 이들의 힘을 받아 앞으로 더 열심히 영화를 만들겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 성폭력 피해자들을 위한 치유 캠프에 대한 내용으로, 특정 소송 사건이나 피고가 명시되어 있지 않습니다 (적합 조건 1 불충족). 피해 규모, 증거 유무, 진행 중인 공적 절차 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합성을 판단하기 어렵습니다 (적합 조건 4, 5, 6 불충족).</t>
+          <t>해당 기사는 윤가은 감독이 친족성폭력 피해 생존자들에게 감사를 표하는 내용으로, 특정 사건이나 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없으며, 소송금융 투자를 검토할 만한 사건의 실체가 부재합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>무안여성상담센터, 자연치유 캠프 성료</t>
+          <t>백상 거머쥔 ‘세계의 주인’ 윤가은 감독  친족성폭력 피해 생존자들에...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=908172</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=277277</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-11 15:50:04.187734+00:00</t>
+          <t>2026-07-01 01:27:18.270055+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>여성의당 유지혜 대변인이 서울시장 출마를 선언하며 여성테러범죄, 교제폭력 피해자 및 유가족들과의 연대 활동을 강조했다. 본인의 어머니가 정치인을 상대로 성폭력 피해 사실을 고발했던 경험을 언급하며 여성의 권리 회복에 앞장설 것을 밝혔다.</t>
+          <t>전남 무안여성상담센터가 성폭력 피해자들의 심리적 치유와 건강한 일상 회복을 돕기 위한 '힐링캠프'를 성공적으로 마쳤습니다. 이 캠프는 피해자들이 과거의 아픔에 매몰되지 않고 일상에서 미소를 유지할 수 있도록 지원하는 데 중점을 두었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 정치인의 출마 선언 및 정치적 활동에 대한 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 성폭력 피해자들을 위한 치유 캠프에 대한 내용으로, 특정 소송 사건이나 피고가 명시되어 있지 않습니다 (적합 조건 1 불충족). 피해 규모, 증거 유무, 진행 중인 공적 절차 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합성을 판단하기 어렵습니다 (적합 조건 4, 5, 6 불충족).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[인터뷰] 여성의당 유지혜 서울시장 출사표…“룸살롱 없는 서울 만들 ...</t>
+          <t>무안여성상담센터, 자연치유 캠프 성료</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=276205</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=908172</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-20 21:41:54.646806+00:00</t>
+          <t>2026-05-11 15:50:04.187734+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>메이저리그 사이영상 수상자 트레버 바우어가 2021년 성폭력 논란에 휩싸여 다저스에서 방출된 후 일본, 멕시코 리그를 거쳐 미국 독립리그에서 재기를 노리고 있다. 기사에 따르면 이 사안으로 형사 기소된 적은 없으며, 민사 소송 등은 이미 합의로 마무리되었다.</t>
+          <t>여성의당 유지혜 대변인이 서울시장 출마를 선언하며 여성테러범죄, 교제폭력 피해자 및 유가족들과의 연대 활동을 강조했다. 본인의 어머니가 정치인을 상대로 성폭력 피해 사실을 고발했던 경험을 언급하며 여성의 권리 회복에 앞장설 것을 밝혔다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사에 따르면 성폭력 논란과 관련된 민사 소송 등이 이미 합의로 종결되었음. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 명확히 해당하므로, 신규 소송금융 투자 대상으로는 적합하지 않음.</t>
+          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 정치인의 출마 선언 및 정치적 활동에 대한 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>성폭력 논란에 몰락한 사이영상 에이스, 일본→멕시코→독립리그 추락...</t>
+          <t>[인터뷰] 여성의당 유지혜 서울시장 출사표…“룸살롱 없는 서울 만들 ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112773484</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=276205</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:33:29.578777+00:00</t>
+          <t>2026-04-20 21:41:54.646806+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>공공부문 성희롱·성폭력 사건처리 매뉴얼 개정 및 배포</t>
+          <t>민사 소송 합의 종결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>성평등가족부가 국가기관 등 공공부문 성희롱·성폭력 사건처리 매뉴얼을 3년 만에 개정했습니다. 개정 매뉴얼은 피해자에게 유급휴가, 재택근무 등을 보장하고 가해자와의 분리를 강화하는 등 보호 조치를 구체화했습니다. 또한 2차 피해 예방 체크리스트와 조사협의체 운영 사례를 추가하여 피해자 보호를 강화하는 내용을 담고 있습니다.</t>
+          <t>메이저리그 사이영상 수상자 트레버 바우어가 2021년 성폭력 논란에 휩싸여 다저스에서 방출된 후 일본, 멕시코 리그를 거쳐 미국 독립리그에서 재기를 노리고 있다. 기사에 따르면 이 사안으로 형사 기소된 적은 없으며, 민사 소송 등은 이미 합의로 마무리되었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 성폭력 사건이나 피해자 집단에 대한 것이 아니라, 공공부문 성희롱·성폭력 사건 처리 매뉴얼 개정에 대한 정책 발표입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해 규모 등이 명확히 파악되지 않습니다.</t>
+          <t>기사에 따르면 성폭력 논란과 관련된 민사 소송 등이 이미 합의로 종결되었음. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 명확히 해당하므로, 신규 소송금융 투자 대상으로는 적합하지 않음.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>국가기관 근무 성폭력 피해자, 유급휴가·재택근무 보장 받는다</t>
+          <t>성폭력 논란에 몰락한 사이영상 에이스, 일본→멕시코→독립리그 추락...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1252469.html</t>
+          <t>http://www.osen.co.kr/article/G1112773484</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:18:16.393264+00:00</t>
+          <t>2026-04-04 00:33:29.578777+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>헌법재판소 합헌 결정</t>
+          <t>공공부문 성희롱·성폭력 사건처리 매뉴얼 개정 및 배포</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>헌법재판소가 성폭력 피해자의 영상 진술에 증거능력을 부여한 법 조항에 대해 합헌 결정을 선고했다. 여성변회는 장애인 피해자의 특수성과 현행 공판 과정의 한계를 직시한 이번 결정을 진심으로 환영한다고 밝혔다.</t>
+          <t>성평등가족부가 국가기관 등 공공부문 성희롱·성폭력 사건처리 매뉴얼을 3년 만에 개정했습니다. 개정 매뉴얼은 피해자에게 유급휴가, 재택근무 등을 보장하고 가해자와의 분리를 강화하는 등 보호 조치를 구체화했습니다. 또한 2차 피해 예방 체크리스트와 조사협의체 운영 사례를 추가하여 피해자 보호를 강화하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 헌법재판소의 법 조항 합헌 결정에 대한 보도로, 특정 사건의 손해배상 청구를 위한 소송금융 투자 대상이 아님. 법리 확정 관련 기사로, 신규 사건 발굴 대상이 아니므로 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 특정 성폭력 사건이나 피해자 집단에 대한 것이 아니라, 공공부문 성희롱·성폭력 사건 처리 매뉴얼 개정에 대한 정책 발표입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해 규모 등이 명확히 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>여성변회  장애인 성폭력 피해자 영상진술 증거 인정 조항 합헌 환영</t>
+          <t>국가기관 근무 성폭력 피해자, 유급휴가·재택근무 보장 받는다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35356</t>
+          <t>https://www.hani.co.kr/arti/society/women/1252469.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 12:26:56.190839+00:00</t>
+          <t>2026-04-03 00:18:16.393264+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>헌법재판소 합헌 결정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>헌법재판소가 신체적·정신적 장애가 있는 성폭력 피해자의 영상 진술을 증거로 인정하는 특례 조항에 대해 합헌 결정을 내렸다. 이는 의사결정능력이 미약한 피해자들의 증거 확보를 용이하게 하는 중요한 판결이다. 기사에서 언급된 A 씨는 지적장애 3급의 13세 미만 미성년자를 추행한 혐의로 기소되었다.</t>
+          <t>헌법재판소가 성폭력 피해자의 영상 진술에 증거능력을 부여한 법 조항에 대해 합헌 결정을 선고했다. 여성변회는 장애인 피해자의 특수성과 현행 공판 과정의 한계를 직시한 이번 결정을 진심으로 환영한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 기사는 장애인 성폭력 피해자의 영상진술 증거특례에 대한 헌법재판소의 합헌 결정을 다루고 있어, 해당 증거의 법적 유효성이 확보됨(적합 조건: 증거가 있거나 확보 가능함). 그러나 기사 내용만으로는 상대방(개인)의 자력이나 피해 규모를 파악하기 어렵고(부적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼), 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 대상으로의 매력도가 낮음.</t>
+          <t>이 기사는 헌법재판소의 법 조항 합헌 결정에 대한 보도로, 특정 사건의 손해배상 청구를 위한 소송금융 투자 대상이 아님. 법리 확정 관련 기사로, 신규 사건 발굴 대상이 아니므로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[판결] 헌재,  장애인 성폭력 피해자 영상진술 증거특례 합헌</t>
+          <t>여성변회  장애인 성폭력 피해자 영상진술 증거 인정 조항 합헌 환영</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218431</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35356</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-26 12:45:51.760069+00:00</t>
+          <t>2026-03-27 12:26:56.190839+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사사건 1심 판결 선고 및 항소 진행 중</t>
+          <t>헌법재판소 합헌 결정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>19세 소년범 A 씨가 2023년 40대 여성 성폭행 및 금품 갈취 혐의로 징역 7년형을 선고받고 복역 중, 2024년 교도소 내에서 동료 수형자에게 성폭력과 폭행을 저질러 추가 징역형을 선고받았습니다. A 씨는 현재 추가 형량에 대해 항소한 상태입니다.</t>
+          <t>헌법재판소가 신체적·정신적 장애가 있는 성폭력 피해자의 영상 진술을 증거로 인정하는 특례 조항에 대해 합헌 결정을 내렸다. 이는 의사결정능력이 미약한 피해자들의 증거 확보를 용이하게 하는 중요한 판결이다. 기사에서 언급된 A 씨는 지적장애 3급의 13세 미만 미성년자를 추행한 혐의로 기소되었다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(A 씨)은 현재 복역 중인 10대 소년범으로 자력이 충분하지 않아 배상 능력에 심각한 의문이 있습니다. 이는 소송금융 투자의 핵심 전제 조건인 회수 가능성을 현저히 낮춥니다. (부적합 조건: 상대방에게 자력이 충분함 미충족)</t>
+          <t>본 기사는 장애인 성폭력 피해자의 영상진술 증거특례에 대한 헌법재판소의 합헌 결정을 다루고 있어, 해당 증거의 법적 유효성이 확보됨(적합 조건: 증거가 있거나 확보 가능함). 그러나 기사 내용만으로는 상대방(개인)의 자력이나 피해 규모를 파악하기 어렵고(부적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼), 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 대상으로의 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“잃을 것 없다”…40대 성폭행 10대, 7년형 복역 중 또 범죄 [잇슈 키워...</t>
+          <t>[판결] 헌재,  장애인 성폭력 피해자 영상진술 증거특례 합헌</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518576&amp;ref=A</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218431</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-26 00:21:24.388072+00:00</t>
+          <t>2026-03-26 12:45:51.760069+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>A 씨 (50대 남성)</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심에 이어 2심에서도 징역 15년 선고</t>
+          <t>형사사건 1심 판결 선고 및 항소 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>80대 여성을 두 차례 성폭행하고 상해를 입힌 50대 남성 A 씨가 항소심에서도 징역 15년을 선고받았습니다. A 씨는 범행 전 피해자에게 접근해 주거지를 파악했으며, 범행 당시 성폭력 범죄 누범 기간 중이었습니다.</t>
+          <t>19세 소년범 A 씨가 2023년 40대 여성 성폭행 및 금품 갈취 혐의로 징역 7년형을 선고받고 복역 중, 2024년 교도소 내에서 동료 수형자에게 성폭력과 폭행을 저질러 추가 징역형을 선고받았습니다. A 씨는 현재 추가 형량에 대해 항소한 상태입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하지만(적합 조건 5), 피고가 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>상대방(A 씨)은 현재 복역 중인 10대 소년범으로 자력이 충분하지 않아 배상 능력에 심각한 의문이 있습니다. 이는 소송금융 투자의 핵심 전제 조건인 회수 가능성을 현저히 낮춥니다. (부적합 조건: 상대방에게 자력이 충분함 미충족)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>80대 성폭행한 50대 男, 사흘 뒤 다시 찾아가 재차 성폭행</t>
+          <t>“잃을 것 없다”…40대 성폭행 10대, 7년형 복역 중 또 범죄 [잇슈 키워...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576195?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518576&amp;ref=A</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-20 12:35:31.523125+00:00</t>
+          <t>2026-03-26 00:21:24.388072+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>A 씨 (50대 남성)</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>연극 내용으로 실제 사건의 진행 단계 파악 불가</t>
+          <t>1심에 이어 2심에서도 징역 15년 선고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>연극 '열매의 시'에 대한 의견으로, 과거 학교 선생과의 그루밍 성폭력 피해자와 오민혁의 교제폭력 피해자의 이야기를 다룹니다. 피해자들은 사건 공론화를 통해 문제를 제기하려 합니다.</t>
+          <t>80대 여성을 두 차례 성폭행하고 상해를 입힌 50대 남성 A 씨가 항소심에서도 징역 15년을 선고받았습니다. A 씨는 범행 전 피해자에게 접근해 주거지를 파악했으며, 범행 당시 성폭력 범죄 누범 기간 중이었습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 연극에 대한 의견으로, 실제 사건의 상대방 책임이 명확히 특정되지 않고 상대방의 자력이 충분하다고 보기 어렵습니다. 또한 집단적 피해나 대규모 피해가 확인되지 않으며, 객관적 증거 존재 여부나 공적 절차 진행 여부도 파악할 수 없어 소송금융 적합 조건에 거의 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하지만(적합 조건 5), 피고가 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[Opinion] 페미니즘 리부트, 그 이전과 이후에 관하여 - 연극 '열매의 시...</t>
+          <t>80대 성폭행한 50대 男, 사흘 뒤 다시 찾아가 재차 성폭행</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>artinsight.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.artinsight.co.kr/news/view.php?no=80063</t>
+          <t>https://www.munhwa.com/article/11576195?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-12 12:32:43.674699+00:00</t>
+          <t>2026-03-20 12:35:31.523125+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>연극 내용으로 실제 사건의 진행 단계 파악 불가</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>청주 흥덕경찰서가 장애인 생활 시설을 방문하여 성폭력 예방 교육을 실시하고 시설을 점검했습니다. 성폭력 사건 발생 시 신고 절차와 피해자 보호를 위한 지원제도 등을 안내하는 내용입니다. 특정 사건이나 피해 사실에 대한 보도가 아닌 예방 활동에 대한 기사입니다.</t>
+          <t>연극 '열매의 시'에 대한 의견으로, 과거 학교 선생과의 그루밍 성폭력 피해자와 오민혁의 교제폭력 피해자의 이야기를 다룹니다. 피해자들은 사건 공론화를 통해 문제를 제기하려 합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 청주 흥덕경찰서의 장애인 시설 성폭력 예방 활동에 대한 것으로, 특정 성폭력 사건이나 피해자가 언급되지 않았습니다. 따라서 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 이는 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 연극에 대한 의견으로, 실제 사건의 상대방 책임이 명확히 특정되지 않고 상대방의 자력이 충분하다고 보기 어렵습니다. 또한 집단적 피해나 대규모 피해가 확인되지 않으며, 객관적 증거 존재 여부나 공적 절차 진행 여부도 파악할 수 없어 소송금융 적합 조건에 거의 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>청주 흥덕경찰서, '성폭력 예방' 장애인시설 합동점검</t>
+          <t>[Opinion] 페미니즘 리부트, 그 이전과 이후에 관하여 - 연극 '열매의 시...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>artinsight.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1067189</t>
+          <t>https://www.artinsight.co.kr/news/view.php?no=80063</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:38.385022+00:00</t>
+          <t>2026-03-12 12:32:43.674699+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한 인물이 프로그램 공동 진행자로 발탁된 후 과거 성폭력 혐의로 경찰 조사를 받았던 사실과 불륜으로 첫 번째 부인에게 이혼 소송을 당했던 사실이 뒤늦게 알려졌습니다. 기사는 이 인물의 개인적인 법적 문제들을 다루고 있습니다.</t>
+          <t>청주 흥덕경찰서가 장애인 생활 시설을 방문하여 성폭력 예방 교육을 실시하고 시설을 점검했습니다. 성폭력 사건 발생 시 신고 절차와 피해자 보호를 위한 지원제도 등을 안내하는 내용입니다. 특정 사건이나 피해 사실에 대한 보도가 아닌 예방 활동에 대한 기사입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 특정 인물(헤그세스 장관)의 과거 성폭력 혐의 경찰 조사 및 이혼 소송 등 개인적인 법적 문제에 대한 내용입니다. 소송금융 적합 조건 중 '집단적 피해'나 '피해 규모가 큼'에 해당하지 않으며, 신규 소송 기회나 현재 진행 중인 대규모 분쟁에 대한 정보가 부족하여 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 청주 흥덕경찰서의 장애인 시설 성폭력 예방 활동에 대한 것으로, 특정 성폭력 사건이나 피해자가 언급되지 않았습니다. 따라서 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 이는 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'중동전쟁 지휘' 미 국방장관  쓰러져 있을 때 두들겨 패야</t>
+          <t>청주 흥덕경찰서, '성폭력 예방' 장애인시설 합동점검</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288736?influxDiv=NAVER</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1067189</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-09 12:45:46.745124+00:00</t>
+          <t>2026-03-11 12:33:38.385022+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>헤그세스 장관</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>여성의 날 기념 집회 및 행사</t>
+          <t>과거 성폭력 혐의로 경찰 조사가 있었으며, 이혼 소송이 진행된 바 있음. 현재 신규 소송 진행 여부는 불분명.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>3.8 여성의 날을 맞아 서울 도심에서 성평등 실현과 젠더폭력 해결을 촉구하는 다양한 집회와 행사가 열렸습니다. 원인경 성평등가족부 장관이 축사를 했고, 61년 만에 재심 무죄를 받은 성폭력 피해자 최말자 씨도 연단에 올라 여성 피해자들을 위한 활동가들에게 감사를 표했습니다. 참가자들은 성평등 의제들을 사회의 중심 과제로 세울 것을 요구하며 행진했습니다.</t>
+          <t>한 인물이 프로그램 공동 진행자로 발탁된 후 과거 성폭력 혐의로 경찰 조사를 받았던 사실과 불륜으로 첫 번째 부인에게 이혼 소송을 당했던 사실이 뒤늦게 알려졌습니다. 기사는 이 인물의 개인적인 법적 문제들을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 법적 분쟁을 다루는 것이 아니라, 여성의 날을 맞아 성평등 및 젠더폭력 문제 해결을 촉구하는 사회적 집회와 행사를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 진행 중인 법적 절차가 명확하지 않습니다. 최말자 씨의 사례는 이미 재심 무죄로 종결된 사건입니다.</t>
+          <t>기사는 특정 인물(헤그세스 장관)의 과거 성폭력 혐의 경찰 조사 및 이혼 소송 등 개인적인 법적 문제에 대한 내용입니다. 소송금융 적합 조건 중 '집단적 피해'나 '피해 규모가 큼'에 해당하지 않으며, 신규 소송 기회나 현재 진행 중인 대규모 분쟁에 대한 정보가 부족하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>여성의날 맞아 주말 집회… 성평등 없인 민주주의 어렵다</t>
+          <t>'중동전쟁 지휘' 미 국방장관  쓰러져 있을 때 두들겨 패야</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030817153710078?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://news.jtbc.co.kr/article/NB12288736?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-08 12:22:51.463209+00:00</t>
+          <t>2026-03-09 12:45:46.745124+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>민주당 젠더특별위원회 성폭력 사실 인정 후 가해자 징계 및 공천 배제 요구 중</t>
+          <t>여성의 날 기념 집회 및 행사</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>3·8 세계 여성의 날 집회에서 유행열 더불어민주당 청주시장 예비후보에게 대학시절 성폭력 피해를 당했다고 주장한 여성 A씨가 민주당에 징계와 공천 배제를 요구했다. 2018년 민주당 젠더특별위원회는 성폭력 사실을 인정해 유 후보는 당시 청주시장 후보에서 사퇴했으나, 유 후보는 결백을 주장하고 있다. 이 사건은 여성 의제 해결 요구 집회에서 주요 사례로 언급되었다.</t>
+          <t>3.8 여성의 날을 맞아 서울 도심에서 성평등 실현과 젠더폭력 해결을 촉구하는 다양한 집회와 행사가 열렸습니다. 원인경 성평등가족부 장관이 축사를 했고, 61년 만에 재심 무죄를 받은 성폭력 피해자 최말자 씨도 연단에 올라 여성 피해자들을 위한 활동가들에게 감사를 표했습니다. 참가자들은 성평등 의제들을 사회의 중심 과제로 세울 것을 요구하며 행진했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>피해자 A씨의 성폭력 피해 주장은 민주당 젠더특별위원회에서 사실로 인정된 바 있으나 (적합 조건 5), 가해자로 지목된 유행열 후보는 결백을 주장하여 상대방 책임이 명확하다고 보기 어려움 (적합 조건 1 미흡). 또한, 피해 규모(금액) 및 상대방의 자력에 대한 정보가 부족하며 (적합 조건 2, 4 미흡), 집단적 피해가 아닌 개별 사건임 (적합 조건 3 미흡). 소송금융 투자 대상으로서의 명확한 금전적 손해배상 청구 가능성이 낮아 적합도가 낮음.</t>
+          <t>이 기사는 특정 소송 사건이나 법적 분쟁을 다루는 것이 아니라, 여성의 날을 맞아 성평등 및 젠더폭력 문제 해결을 촉구하는 사회적 집회와 행사를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 진행 중인 법적 절차가 명확하지 않습니다. 최말자 씨의 사례는 이미 재심 무죄로 종결된 사건입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>“정권 바뀌어도 여성의제 제자리”···여성의날 맞아 행진 나선 여성...</t>
+          <t>여성의날 맞아 주말 집회… 성평등 없인 민주주의 어렵다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603081653001</t>
+          <t>https://www.pressian.com/pages/articles/2026030817153710078?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-08 12:21:07.797479+00:00</t>
+          <t>2026-03-08 12:22:51.463209+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>드라마 속 가상의 사건</t>
+          <t>민주당 젠더특별위원회 성폭력 사실 인정 후 가해자 징계 및 공천 배제 요구 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>ENA 드라마 &lt;아너:그녀들의 법정&gt;은 성폭력 피해자들의 삶과 이들을 돕는 변호사들의 이야기를 다룬다. '커넥트인'이라는 앱을 이용한 권력자들의 성폭력과 그로 인한 피해자들의 고통, 그리고 용기를 내어 연대하는 과정을 그린다. 피해자들은 심각한 트라우마를 겪으며, 일부는 목숨을 잃기도 한다.</t>
+          <t>3·8 세계 여성의 날 집회에서 유행열 더불어민주당 청주시장 예비후보에게 대학시절 성폭력 피해를 당했다고 주장한 여성 A씨가 민주당에 징계와 공천 배제를 요구했다. 2018년 민주당 젠더특별위원회는 성폭력 사실을 인정해 유 후보는 당시 청주시장 후보에서 사퇴했으나, 유 후보는 결백을 주장하고 있다. 이 사건은 여성 의제 해결 요구 집회에서 주요 사례로 언급되었다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 ENA 드라마 &lt;아너:그녀들의 법정&gt;에 대한 리뷰로, 실제 사건이 아닌 가상의 이야기를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>피해자 A씨의 성폭력 피해 주장은 민주당 젠더특별위원회에서 사실로 인정된 바 있으나 (적합 조건 5), 가해자로 지목된 유행열 후보는 결백을 주장하여 상대방 책임이 명확하다고 보기 어려움 (적합 조건 1 미흡). 또한, 피해 규모(금액) 및 상대방의 자력에 대한 정보가 부족하며 (적합 조건 2, 4 미흡), 집단적 피해가 아닌 개별 사건임 (적합 조건 3 미흡). 소송금융 투자 대상으로서의 명확한 금전적 손해배상 청구 가능성이 낮아 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>여성 변호사의 성폭행 피해 공개 증언... 여운 남긴 한마디</t>
+          <t>“정권 바뀌어도 여성의제 제자리”···여성의날 맞아 행진 나선 여성...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212086&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.khan.co.kr/article/202603081653001</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-07 12:24:48.317651+00:00</t>
+          <t>2026-03-08 12:21:07.797479+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>드라마 속 가상의 사건</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>기사는 늘어나는 교제 폭력 문제와 피해자 보호 조치의 미흡함을 지적합니다. 친밀한 관계 내 피해자들이 성폭력, 폭행, 스토킹, 불법촬영, 딥페이크 제작 및 유포, 협박, 금전 갈취 등 다양한 피해를 겪고 있음을 언급합니다. 또한, 성별 임금 격차가 여전하다는 내용도 포함되어 있습니다.</t>
+          <t>ENA 드라마 &lt;아너:그녀들의 법정&gt;은 성폭력 피해자들의 삶과 이들을 돕는 변호사들의 이야기를 다룬다. '커넥트인'이라는 앱을 이용한 권력자들의 성폭력과 그로 인한 피해자들의 고통, 그리고 용기를 내어 연대하는 과정을 그린다. 피해자들은 심각한 트라우마를 겪으며, 일부는 목숨을 잃기도 한다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>기사는 '교제 폭력'이라는 일반적인 사회 문제와 성별 임금 격차를 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건의 정보(상대방 특정, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다. 특정 피고나 피해자 집단이 명확하지 않아 소송금융 투자 검토가 어렵습니다.</t>
+          <t>해당 기사는 ENA 드라마 &lt;아너:그녀들의 법정&gt;에 대한 리뷰로, 실제 사건이 아닌 가상의 이야기를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>늘어나는 교제 폭력…성별 임금 격차도 여전</t>
+          <t>여성 변호사의 성폭행 피해 공개 증언... 여운 남긴 한마디</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516256</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212086&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-06 12:33:39.376938+00:00</t>
+          <t>2026-03-07 12:24:48.317651+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>안희정 권력형 성폭력 사건 피해자 김지은 씨가 8년 만에 공식 석상에서 '두 번째 말하기'를 통해 겪었던 고난과 성과를 언급했습니다. 가해자의 대법원 유죄 판결과 충남도청의 법적 책임 인정 등 사법적 선례가 만들어졌으나, 안 전 지사의 최근 정치권 복귀 시도에 대해 2차 가해와 일상 침해를 호소하며 비판의 목소리를 냈습니다. 김지은 씨는 피해자들이 평범한 일상을 되찾고 가해자의 2차 가해로부터 자유로운 사회를 바란다고 강조했습니다.</t>
+          <t>기사는 늘어나는 교제 폭력 문제와 피해자 보호 조치의 미흡함을 지적합니다. 친밀한 관계 내 피해자들이 성폭력, 폭행, 스토킹, 불법촬영, 딥페이크 제작 및 유포, 협박, 금전 갈취 등 다양한 피해를 겪고 있음을 언급합니다. 또한, 성별 임금 격차가 여전하다는 내용도 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>안희정 전 지사의 형사 유죄 판결, 충남도청의 법적 책임 인정, 산업재해 인정 등 주요 법적 절차는 이미 종결된 사건입니다. 김지은 씨의 발언은 주로 2차 가해와 일상 침해에 대한 고통을 호소하며 사회적 메시지를 전달하는 데 초점이 맞춰져 있어, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 피해 규모나 새로운 소송의 구체적인 청구 내용이 명확하지 않습니다.</t>
+          <t>기사는 '교제 폭력'이라는 일반적인 사회 문제와 성별 임금 격차를 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건의 정보(상대방 특정, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다. 특정 피고나 피해자 집단이 명확하지 않아 소송금융 투자 검토가 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>8년 만에 김지은의 두번째 말하기  평범한 하루 침범당하지 않길</t>
+          <t>늘어나는 교제 폭력…성별 임금 격차도 여전</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212243&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516256</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-06 01:14:57.724625+00:00</t>
+          <t>2026-03-06 12:33:39.376938+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>안희정 전 충남도지사</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>회고록 출간</t>
+          <t>안희정 전 지사 대법원 유죄 판결 및 충남도청 법적 책임, 산업재해 인정 완료. 현재는 2차 가해 문제 제기 및 사회적 논의 단계.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이 기사는 희대의 아동 성범죄자 제프리 앱스타인의 성폭력 피해 생존자가 쓴 회고록 '노바디스 걸'을 소개합니다. 책은 피해자가 투사가 되기까지의 생애와 정의를 되찾기 위한 투쟁의 여정을 담고 있습니다. 이는 특정 소송 진행 상황이 아닌, 과거 사건과 그 후의 개인적 여정에 대한 내용입니다.</t>
+          <t>안희정 권력형 성폭력 사건 피해자 김지은 씨가 8년 만에 공식 석상에서 '두 번째 말하기'를 통해 겪었던 고난과 성과를 언급했습니다. 가해자의 대법원 유죄 판결과 충남도청의 법적 책임 인정 등 사법적 선례가 만들어졌으나, 안 전 지사의 최근 정치권 복귀 시도에 대해 2차 가해와 일상 침해를 호소하며 비판의 목소리를 냈습니다. 김지은 씨는 피해자들이 평범한 일상을 되찾고 가해자의 2차 가해로부터 자유로운 사회를 바란다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 소송 진행 상황을 다루는 것이 아닌, 과거 사건의 피해 생존자가 쓴 회고록을 소개하는 '책꽂이' 섹션입니다. 따라서 소송금융 투자 대상으로서의 현재 진행 중인 법적 기회가 부재하여 '기타 투자 어려운 이유 있음'에 해당합니다. 비록 사건 자체는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등의 적합 조건을 충족하지만, 기사 내용만으로는 투자할 만한 소송 건을 특정할 수 없습니다.</t>
+          <t>안희정 전 지사의 형사 유죄 판결, 충남도청의 법적 책임 인정, 산업재해 인정 등 주요 법적 절차는 이미 종결된 사건입니다. 김지은 씨의 발언은 주로 2차 가해와 일상 침해에 대한 고통을 호소하며 사회적 메시지를 전달하는 데 초점이 맞춰져 있어, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 피해 규모나 새로운 소송의 구체적인 청구 내용이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[책꽂이]</t>
+          <t>8년 만에 김지은의 두번째 말하기  평범한 하루 침범당하지 않길</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/life/publication-literature/2026/03/06/20260306017003?wlog_tag3=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212243&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-06 00:16:48.064965+00:00</t>
+          <t>2026-03-06 01:14:57.724625+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>명예훼손 사건 대법원 판결 확정, 성폭행 관련 형사/민사 절차 종결</t>
+          <t>회고록 출간</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>동료 교수에게 성폭행을 당했다고 언론 인터뷰 및 국민청원 글을 올린 교수가 명예훼손 혐의로 기소되었으나, 대법원에서 무죄 원심이 확정되었습니다. 성폭행 주장에 대한 형사 고소는 증거불충분으로 불송치 및 불기소되었고, 민사소송에서는 성폭행이 아닌 부적절한 언행으로 인한 위자료 1천만 원만 인정되었습니다.</t>
+          <t>이 기사는 희대의 아동 성범죄자 제프리 앱스타인의 성폭력 피해 생존자가 쓴 회고록 '노바디스 걸'을 소개합니다. 책은 피해자가 투사가 되기까지의 생애와 정의를 되찾기 위한 투쟁의 여정을 담고 있습니다. 이는 특정 소송 진행 상황이 아닌, 과거 사건과 그 후의 개인적 여정에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>본 기사는 동료 교수에게 성폭행을 당했다고 주장한 교수의 명예훼손 사건에 대한 대법원 판결(무죄 확정)을 다루고 있으며, 해당 명예훼손 사건은 이미 종결되었습니다. 또한, 성폭행 주장에 대한 형사 고소는 '혐의없음(증거불충분)'으로 불송치 및 불기소 처분되었고, 재정신청도 기각되었습니다. 민사 손해배상 소송에서도 성폭행에 대한 손해배상은 인용되지 않고 부적절한 언행에 대한 위자료 1천만 원만 인정되어, 핵심적인 성폭행 관련 법적 절차들이 이미 종결되었거나 피해 주장이 법적으로 인정받기 어려운 상황입니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 법적 분쟁이나 소송 진행 상황을 다루는 것이 아닌, 과거 사건의 피해 생존자가 쓴 회고록을 소개하는 '책꽂이' 섹션입니다. 따라서 소송금융 투자 대상으로서의 현재 진행 중인 법적 기회가 부재하여 '기타 투자 어려운 이유 있음'에 해당합니다. 비록 사건 자체는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등의 적합 조건을 충족하지만, 기사 내용만으로는 투자할 만한 소송 건을 특정할 수 없습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상 (민사소송에서 부적절한 언행으로 위자료 1천만원 인용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>대법원,  동료교수에게 성폭행 당했다 언론 인터뷰 각 명예훼손 무죄 원...</t>
+          <t>[책꽂이]</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030417502770109a8c8bf58f_12</t>
+          <t>https://www.seoul.co.kr/news/life/publication-literature/2026/03/06/20260306017003?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-05 00:37:06.880496+00:00</t>
+          <t>2026-03-06 00:16:48.064965+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>동료 교수</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>전북여성단체연합의 항의 및 2차 가해 정황 제기</t>
+          <t>명예훼손 사건 대법원 판결 확정, 성폭행 관련 형사/민사 절차 종결</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>전북여성단체연합이 성폭력 가해자에게 '면죄부'가 주어진 것에 항의하며, 피해자가 학내 소문과 동료 기자들의 허위 사실 유포로 극심한 2차 피해를 겪어 휴학까지 했다고 주장했습니다. 단체는 언론의 책임 있는 자세를 촉구하고 있습니다.</t>
+          <t>동료 교수에게 성폭행을 당했다고 언론 인터뷰 및 국민청원 글을 올린 교수가 명예훼손 혐의로 기소되었으나, 대법원에서 무죄 원심이 확정되었습니다. 성폭행 주장에 대한 형사 고소는 증거불충분으로 불송치 및 불기소되었고, 민사소송에서는 성폭행이 아닌 부적절한 언행으로 인한 위자료 1천만 원만 인정되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사 내용이 성폭력 가해자에 대한 '면죄부'와 피해자의 2차 피해에 초점을 맞추고 있으나, 구체적인 가해자나 2차 가해 주체가 특정되지 않아 상대방 책임 및 자력 판단이 어렵습니다. 또한, 집단적 피해가 아닌 단일 피해자로 보이며, 피해 규모에 대한 구체적인 정보가 부족합니다. (적합 조건 1, 2, 3, 4 미흡)</t>
+          <t>본 기사는 동료 교수에게 성폭행을 당했다고 주장한 교수의 명예훼손 사건에 대한 대법원 판결(무죄 확정)을 다루고 있으며, 해당 명예훼손 사건은 이미 종결되었습니다. 또한, 성폭행 주장에 대한 형사 고소는 '혐의없음(증거불충분)'으로 불송치 및 불기소 처분되었고, 재정신청도 기각되었습니다. 민사 손해배상 소송에서도 성폭행에 대한 손해배상은 인용되지 않고 부적절한 언행에 대한 위자료 1천만 원만 인정되어, 핵심적인 성폭행 관련 법적 절차들이 이미 종결되었거나 피해 주장이 법적으로 인정받기 어려운 상황입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (민사소송에서 부적절한 언행으로 위자료 1천만원 인용)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>전북여성단체연합  올해 여성운동 걸림돌, 성폭력 가해자에게 면죄부 준...</t>
+          <t>대법원,  동료교수에게 성폭행 당했다 언론 인터뷰 각 명예훼손 무죄 원...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>jbsori.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.jbsori.com/news/articleView.html?idxno=16973</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030417502770109a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-05 00:19:05.872232+00:00</t>
+          <t>2026-03-05 00:37:06.880496+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>대법원 무죄 확정</t>
+          <t>전북여성단체연합의 항의 및 2차 가해 정황 제기</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>동료 교수로부터 성폭행을 당했다고 언론에 폭로했다가 명예훼손 혐의로 기소된 대학교수가 대법원에서 무죄를 확정받았습니다. 수사기관이 성폭행 가해 지목자에 대해 무혐의 처분을 내렸다는 이유만으로 피해자의 주장을 허위 사실로 단정해 처벌할 수 없다는 판단입니다. 원 성폭행 사건은 증거 불충분으로 불기소 처분되었습니다.</t>
+          <t>전북여성단체연합이 성폭력 가해자에게 '면죄부'가 주어진 것에 항의하며, 피해자가 학내 소문과 동료 기자들의 허위 사실 유포로 극심한 2차 피해를 겪어 휴학까지 했다고 주장했습니다. 단체는 언론의 책임 있는 자세를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 기사는 성폭행 피해를 폭로한 교수에 대한 명예훼손 재판의 무죄 확정 판결에 초점을 맞추고 있어, 소송금융 투자 대상이 될 만한 새로운 손해배상 청구권이 명확히 제시되지 않습니다. 원 성폭행 사건은 증거 불충분으로 불기소 처분되어 상대방 책임이 불명확하며, 이미 형사 절차가 종결된 사건입니다. (부적합 조건: 이미 종결된 사건, 적합 조건: 상대방 책임이 비교적 명확함 불충족)</t>
+          <t>기사 내용이 성폭력 가해자에 대한 '면죄부'와 피해자의 2차 피해에 초점을 맞추고 있으나, 구체적인 가해자나 2차 가해 주체가 특정되지 않아 상대방 책임 및 자력 판단이 어렵습니다. 또한, 집단적 피해가 아닌 단일 피해자로 보이며, 피해 규모에 대한 구체적인 정보가 부족합니다. (적합 조건 1, 2, 3, 4 미흡)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>가해자 무혐의=피해자 거짓말 아냐 …대법, 성폭행 폭로 교수 무죄 확...</t>
+          <t>전북여성단체연합  올해 여성운동 걸림돌, 성폭력 가해자에게 면죄부 준...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>jbsori.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030415281979306</t>
+          <t>http://www.jbsori.com/news/articleView.html?idxno=16973</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-05 00:17:58.479769+00:00</t>
+          <t>2026-03-05 00:19:05.872232+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 1년 6개월)</t>
+          <t>대법원 무죄 확정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>20대 여성 A씨가 헤어진 동성 연인 B씨를 불법 촬영하고, 나체 사진과 동성연애 사실을 공개하겠다고 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았습니다. 피해자는 현재까지 정신적 고통을 호소하며 엄벌을 탄원하고 있습니다. 이 사건은 형사 재판이 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>동료 교수로부터 성폭행을 당했다고 언론에 폭로했다가 명예훼손 혐의로 기소된 대학교수가 대법원에서 무죄를 확정받았습니다. 수사기관이 성폭행 가해 지목자에 대해 무혐의 처분을 내렸다는 이유만으로 피해자의 주장을 허위 사실로 단정해 처벌할 수 없다는 판단입니다. 원 성폭행 사건은 증거 불충분으로 불기소 처분되었습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>피고인의 책임은 형사 유죄 판결로 명확하나(적합 조건 1 충족), 20대 개인 피고인으로 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 미충족).</t>
+          <t>해당 기사는 성폭행 피해를 폭로한 교수에 대한 명예훼손 재판의 무죄 확정 판결에 초점을 맞추고 있어, 소송금융 투자 대상이 될 만한 새로운 손해배상 청구권이 명확히 제시되지 않습니다. 원 성폭행 사건은 증거 불충분으로 불기소 처분되어 상대방 책임이 불명확하며, 이미 형사 절차가 종결된 사건입니다. (부적합 조건: 이미 종결된 사건, 적합 조건: 상대방 책임이 비교적 명확함 불충족)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>헤어진 동성연인 불법촬영에 ‘커밍아웃’ 협박한 20대女 최후</t>
+          <t>가해자 무혐의=피해자 거짓말 아냐 …대법, 성폭행 폭로 교수 무죄 확...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603030728336364</t>
+          <t>https://view.asiae.co.kr/article/2026030415281979306</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-03 00:29:48.687682+00:00</t>
+          <t>2026-03-05 00:17:58.479769+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>20대 여성 A씨</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 1년 6개월)</t>
+        </is>
+      </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>해당 기사는 학교 폭력 피해자의 복수를 다룬 '더 글로리'와 성폭력 피해자를 전문으로 변호하는 로펌을 이끄는 세 변호사의 이야기를 다룬 드라마 등, 불공정한 세상에 통쾌한 한 방을 날리는 여주인공들을 조명합니다. 이는 실제 사건이 아닌 TV 드라마의 내용을 소개하는 기사입니다.</t>
+          <t>20대 여성 A씨가 헤어진 동성 연인 B씨를 불법 촬영하고, 나체 사진과 동성연애 사실을 공개하겠다고 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았습니다. 피해자는 현재까지 정신적 고통을 호소하며 엄벌을 탄원하고 있습니다. 이 사건은 형사 재판이 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 TV 드라마의 내용을 다루고 있어 소송금융 투자 대상으로 적합하지 않습니다. 실제 피해자, 상대방, 피해 규모 등 소송금융 검토에 필요한 정보가 존재하지 않아 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>피고인의 책임은 형사 유죄 판결로 명확하나(적합 조건 1 충족), 20대 개인 피고인으로 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>불공정한 세상에 통쾌한 한 방 날리는 여주인공들</t>
+          <t>헤어진 동성연인 불법촬영에 ‘커밍아웃’ 협박한 20대女 최후</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/7DEHOTLRCZCYNJQNBRLD6RBDEQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.fnnews.com/news/202603030728336364</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-03 00:21:39.562530+00:00</t>
+          <t>2026-03-03 00:29:48.687682+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>20대 여성 A씨가 헤어진 동성 연인 B씨의 신체를 불법 촬영하고, 촬영물 유포 및 성소수자 사실 공개를 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았다. 재판부는 A씨의 죄질이 좋지 않고 피해자가 현재까지 정신적 고통을 호소하고 있다고 밝혔다.</t>
+          <t>해당 기사는 학교 폭력 피해자의 복수를 다룬 '더 글로리'와 성폭력 피해자를 전문으로 변호하는 로펌을 이끄는 세 변호사의 이야기를 다룬 드라마 등, 불공정한 세상에 통쾌한 한 방을 날리는 여주인공들을 조명합니다. 이는 실제 사건이 아닌 TV 드라마의 내용을 소개하는 기사입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하나, 적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에 해당하지 않아 소송금융 투자 대상으로는 부적합하다. 특히 피고인의 자력 부족 가능성과 주로 정신적 피해로 인한 피해 금액의 불확실성으로 인해 투자 회수 가능성이 낮다.</t>
+          <t>해당 기사는 실제 사건이 아닌 TV 드라마의 내용을 다루고 있어 소송금융 투자 대상으로 적합하지 않습니다. 실제 피해자, 상대방, 피해 규모 등 소송금융 검토에 필요한 정보가 존재하지 않아 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>헤어진 동성 연인 불법촬영, 협박 혐의 20대女 징역형</t>
+          <t>불공정한 세상에 통쾌한 한 방 날리는 여주인공들</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003529690</t>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/7DEHOTLRCZCYNJQNBRLD6RBDEQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-02 00:22:41.660761+00:00</t>
+          <t>2026-03-03 00:21:39.562530+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>형사 1심 징역형 선고, 민사 손해배상 소송 미제기</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>이 기사는 성폭력 또는 가정폭력 피해자들이 일대일 상담과 집단상담을 통해 치유 과정을 겪는 경험을 다루고 있습니다. 피해자들이 서로의 이야기를 나누며 정서적 지지를 얻고, 혼자가 아니라는 사실에서 위안을 찾는 과정을 보여줍니다.</t>
+          <t>20대 여성 A씨가 헤어진 동성 연인 B씨의 신체를 불법 촬영하고, 촬영물 유포 및 성소수자 사실 공개를 협박하며 스토킹한 혐의로 징역 1년 6개월을 선고받았다. 재판부는 A씨의 죄질이 좋지 않고 피해자가 현재까지 정신적 고통을 호소하고 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 성폭력 또는 가정폭력 피해자들의 치유 과정과 집단상담 경험에 초점을 맞추고 있습니다. 집단적 피해는 암시되나, 특정된 상대방이 없고, 피해 규모나 증거, 공적 절차 진행 여부가 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하나, 적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에 해당하지 않아 소송금융 투자 대상으로는 부적합하다. 특히 피고인의 자력 부족 가능성과 주로 정신적 피해로 인한 피해 금액의 불확실성으로 인해 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>나 혼자 겪은 일이 아니라고 말해준 사람들</t>
+          <t>헤어진 동성 연인 불법촬영, 협박 혐의 20대女 징역형</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>ildaro.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.ildaro.com/10399</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003529690</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-28 12:20:52.577718+00:00</t>
+          <t>2026-03-02 00:22:41.660761+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>유행열 전 청와대 선임행정관의 청주시장 출마를 앞두고 대학 시절 성폭력 의혹이 재점화됨. 유 전 행정관은 수사기관에서 '무혐의'로 종결된 사안이며 정치공작이라 주장하며 고소를 예고. 피해 주장자 A씨는 무혐의 처분이 증거 불충분일 뿐이라며 유 전 행정관의 공천 배제를 촉구하고 있음.</t>
+          <t>이 기사는 성폭력 또는 가정폭력 피해자들이 일대일 상담과 집단상담을 통해 치유 과정을 겪는 경험을 다루고 있습니다. 피해자들이 서로의 이야기를 나누며 정서적 지지를 얻고, 혼자가 아니라는 사실에서 위안을 찾는 과정을 보여줍니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>핵심 성폭력 의혹은 수사기관에서 '무혐의'로 종결된 사안으로, 새로운 민사 소송 제기가 매우 어려움 (부적합 조건: 이미 종결된 사건). 사건 발생 시점이 약 40년 전으로 증거 확보가 극히 어려우며(적합 조건 5 미충족), 상대방 책임이 명확하지 않고 피해 규모를 금전적으로 특정하기 어려움(적합 조건 1, 4 미충족). 집단적 피해가 아니며(적합 조건 3 미충족), 상대방의 자력도 대기업 수준이 아니므로(적합 조건 2 미충족) 소송금융 투자 적합도가 낮음.</t>
+          <t>이 기사는 성폭력 또는 가정폭력 피해자들의 치유 과정과 집단상담 경험에 초점을 맞추고 있습니다. 집단적 피해는 암시되나, 특정된 상대방이 없고, 피해 규모나 증거, 공적 절차 진행 여부가 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>유행열, 미투파문 재확산으로 청주시장 선거 출마 위기… 고소할 것</t>
+          <t>나 혼자 겪은 일이 아니라고 말해준 사람들</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>inews365.com</t>
+          <t>ildaro.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.inews365.com/news/article.html?no=908510</t>
+          <t>http://www.ildaro.com/10399</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-26 12:33:57.640191+00:00</t>
+          <t>2026-02-28 12:20:52.577718+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>대법원 판결 (2009년)</t>
+          <t>더불어민주당 충북도당의 공천 자격 정밀심사 진행 중. 유행열 측은 허위사실 유포 및 비방에 대한 2차 고소 예정.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>2009년 대법원은 호적상 남성인 트랜스젠더도 성폭행 피해자가 될 수 있다고 판결하며, 기존의 성염색체 기준 해석을 뒤집었습니다. 이 판결은 성폭행 피해자의 법적 정의를 확대하는 중요한 선례를 남겼습니다.</t>
+          <t>유행열 전 청와대 선임행정관의 청주시장 출마를 앞두고 대학 시절 성폭력 의혹이 재점화됨. 유 전 행정관은 수사기관에서 '무혐의'로 종결된 사안이며 정치공작이라 주장하며 고소를 예고. 피해 주장자 A씨는 무혐의 처분이 증거 불충분일 뿐이라며 유 전 행정관의 공천 배제를 촉구하고 있음.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>기사는 2009년 대법원 판결로 법리가 확정된 과거 사건을 다루고 있습니다. 이는 신규 소송금융 투자 대상을 발굴하는 것이 아닌, 이미 종결된 판례를 확인하는 내용이므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>핵심 성폭력 의혹은 수사기관에서 '무혐의'로 종결된 사안으로, 새로운 민사 소송 제기가 매우 어려움 (부적합 조건: 이미 종결된 사건). 사건 발생 시점이 약 40년 전으로 증거 확보가 극히 어려우며(적합 조건 5 미충족), 상대방 책임이 명확하지 않고 피해 규모를 금전적으로 특정하기 어려움(적합 조건 1, 4 미충족). 집단적 피해가 아니며(적합 조건 3 미충족), 상대방의 자력도 대기업 수준이 아니므로(적합 조건 2 미충족) 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>법왜곡죄 통과됐다…“초코파이 절도 무조건 처벌”, “판·검사 무한 ...</t>
+          <t>유행열, 미투파문 재확산으로 청주시장 선거 출마 위기… 고소할 것</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>inews365.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25407675</t>
+          <t>https://www.inews365.com/news/article.html?no=908510</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-02-26 12:33:38.552800+00:00</t>
+          <t>2026-02-26 12:33:57.640191+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>기자회견을 통한 공론화 및 공천 배제 촉구</t>
+          <t>대법원 판결 (2009년)</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>청주시장 출마 예정자인 유행열 전 행정관에 대해 40년 전 성폭력 피해를 주장하는 A씨와 가족이 기자회견을 열고 공천 배제를 촉구했다. 이들은 민주당 충북도당 앞에서 유 전 행정관을 가해자로 지목하며 논란이 재확산되고 있다.</t>
+          <t>2009년 대법원은 호적상 남성인 트랜스젠더도 성폭행 피해자가 될 수 있다고 판결하며, 기존의 성염색체 기준 해석을 뒤집었습니다. 이 판결은 성폭행 피해자의 법적 정의를 확대하는 중요한 선례를 남겼습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>40년 전 발생한 성폭력 사건으로, 피해자 A씨가 기자회견을 통해 가해자로 지목된 유 전 행정관의 공천 배제를 촉구하고 있으나, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 가능성이 낮다. 또한, 피해자가 1명으로 보도되어 집단적 피해로 보기 어렵고, 공적 절차가 진행 중인 상황도 아니다. (적합 조건 1개 이하)</t>
+          <t>기사는 2009년 대법원 판결로 법리가 확정된 과거 사건을 다루고 있습니다. 이는 신규 소송금융 투자 대상을 발굴하는 것이 아닌, 이미 종결된 판례를 확인하는 내용이므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>유행열 청주시장 출마예정자, 40년 전 미투 논란 '재확산'</t>
+          <t>법왜곡죄 통과됐다…“초코파이 절도 무조건 처벌”, “판·검사 무한 ...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499471</t>
+          <t>https://www.joongang.co.kr/article/25407675</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-02-25 12:37:19.997829+00:00</t>
+          <t>2026-02-26 12:33:38.552800+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>특정 사건에 대한 보도가 아님</t>
+          <t>기자회견을 통한 공론화 및 공천 배제 촉구</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>성폭력 피해자 국선변호사가 가해자들의 반성문에 대한 피해자들의 다양한 반응을 다룬 법률 칼럼이다. 일부 피해자는 반성문조차 원치 않는 반면, 다른 피해자는 합의 여부를 결정하기 위해 반성문을 받아보기도 한다. 이 글은 성폭력 사건에서 반성문이 가지는 의미와 피해자들의 복합적인 감정을 조명한다.</t>
+          <t>청주시장 출마 예정자인 유행열 전 행정관에 대해 40년 전 성폭력 피해를 주장하는 A씨와 가족이 기자회견을 열고 공천 배제를 촉구했다. 이들은 민주당 충북도당 앞에서 유 전 행정관을 가해자로 지목하며 논란이 재확산되고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 특정 성폭력 사건에 대한 보도가 아닌, 성폭력 피해자 국선변호사의 경험을 바탕으로 한 일반적인 법률 칼럼이다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>40년 전 발생한 성폭력 사건으로, 피해자 A씨가 기자회견을 통해 가해자로 지목된 유 전 행정관의 공천 배제를 촉구하고 있으나, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 가능성이 낮다. 또한, 피해자가 1명으로 보도되어 집단적 피해로 보기 어렵고, 공적 절차가 진행 중인 상황도 아니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>(43) 더 큰 분노 부르는 반성문</t>
+          <t>유행열 청주시장 출마예정자, 40년 전 미투 논란 '재확산'</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216689</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499471</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-02-25 00:21:08.186969+00:00</t>
+          <t>2026-02-25 12:37:19.997829+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역 9년 선고</t>
+          <t>특정 사건에 대한 보도가 아님</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>영국 택시기사가 여성 승객을 성폭행한 혐의로 징역 9년을 선고받았다. 피해자는 택시 안에서 잠들었다가 성폭행당했다고 진술했으며, 가해자는 합의된 성관계라고 주장했으나 배심원단은 유죄를 평결했다. 가해자의 휴대전화에서 '강간 혐의 누명' 등 검색 기록이 발견되어 유죄의 증거로 작용했다.</t>
+          <t>성폭력 피해자 국선변호사가 가해자들의 반성문에 대한 피해자들의 다양한 반응을 다룬 법률 칼럼이다. 일부 피해자는 반성문조차 원치 않는 반면, 다른 피해자는 합의 여부를 결정하기 위해 반성문을 받아보기도 한다. 이 글은 성폭력 사건에서 반성문이 가지는 의미와 피해자들의 복합적인 감정을 조명한다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판에서 유죄 평결로 명확히 입증되었고(적합 조건 1), 경찰 수사 및 배심원 평결 등 객관적 증거가 충분하다(적합 조건 5). 또한 형사 절차가 이미 판결 선고 단계까지 진행되었다(적합 조건 6). 그러나 상대방이 개인 택시기사로 자력이 충분하지 않아 민사 손해배상 청구 시 실질적인 피해 회수가 어려울 가능성이 높다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건이다(적합 조건 3 미충족). 소송금융은 회수 가능성이 낮은 사건에는 투자하기 어렵다.</t>
+          <t>이 기사는 특정 성폭력 사건에 대한 보도가 아닌, 성폭력 피해자 국선변호사의 경험을 바탕으로 한 일반적인 법률 칼럼이다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>밤늦게 탄 女승객 침실까지 가 성폭행… “합의한 성관계” 주장한 英택...</t>
+          <t>(43) 더 큰 분노 부르는 반성문</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/europe/2026/02/23/20260223500004?wlog_tag3=naver</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216689</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-02-23 00:25:19.273613+00:00</t>
+          <t>2026-02-25 00:21:08.186969+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>도미닉 달튼</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>형사 재판에서 징역 9년 선고</t>
+        </is>
+      </c>
       <c r="F31" t="inlineStr">
         <is>
+          <t>영국 택시기사가 여성 승객을 성폭행한 혐의로 징역 9년을 선고받았다. 피해자는 택시 안에서 잠들었다가 성폭행당했다고 진술했으며, 가해자는 합의된 성관계라고 주장했으나 배심원단은 유죄를 평결했다. 가해자의 휴대전화에서 '강간 혐의 누명' 등 검색 기록이 발견되어 유죄의 증거로 작용했다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 재판에서 유죄 평결로 명확히 입증되었고(적합 조건 1), 경찰 수사 및 배심원 평결 등 객관적 증거가 충분하다(적합 조건 5). 또한 형사 절차가 이미 판결 선고 단계까지 진행되었다(적합 조건 6). 그러나 상대방이 개인 택시기사로 자력이 충분하지 않아 민사 손해배상 청구 시 실질적인 피해 회수가 어려울 가능성이 높다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건이다(적합 조건 3 미충족). 소송금융은 회수 가능성이 낮은 사건에는 투자하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>밤늦게 탄 女승객 침실까지 가 성폭행… “합의한 성관계” 주장한 英택...</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/europe/2026/02/23/20260223500004?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:25:19.273613+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
+      <c r="F32" t="inlineStr">
+        <is>
           <t>거제YWCA성폭력상담소가 제20회 아동 성폭력 추방의 날 캠페인을 전개했다는 내용의 기사입니다. 상담소의 성폭력 피해자 지원 시스템 운영 및 폭력 예방 교육 활동을 소개하고 있습니다. 특정 성폭력 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>기사 내용은 특정 사건에 대한 보도가 아닌, 거제YWCA성폭력상담소의 캠페인 활동과 일반적인 지원 시스템에 대한 설명입니다. 소송금융 투자 대상이 될 만한 특정 피해 사건, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
         <is>
           <t>거제YWCA성폭력상담소, 제20회 아동 성폭력 추방의 날 캠페인 전개</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>newsgn.com</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://www.newsgn.com/news/articleView.html?idxno=536020</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-02-22 12:24:09.571675+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N31"/>
+  <autoFilter ref="A1:N32"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>