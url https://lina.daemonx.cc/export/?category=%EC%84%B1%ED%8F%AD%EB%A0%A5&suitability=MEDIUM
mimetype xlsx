--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1956 +535,2028 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>모 극단 대표 A씨</t>
+          <t>영화진흥위원회</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 항소심에서 집행유예 감형 판결 선고</t>
+          <t>영진위 규탄 및 안전망 붕괴 문제 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>광주 연극계 성폭력 사건의 가해자인 모 극단 대표 A씨가 항소심에서 징역 1년에 집행유예 2년으로 감형되었습니다. 재판부는 피해자 2명 중 1명에 대한 성폭력 피해 사실을 인정했습니다. 이 사건은 형사 판결을 바탕으로 한 민사 손해배상 청구 가능성이 있습니다.</t>
+          <t>영화계 성폭력 피해자들이 영진위(영화진흥위원회)를 규탄하며 미투 이후 마련된 안전망이 무너졌다고 주장하고 있다. 피해자들은 전문기관의 역할과 피해 회복 및 권리구제를 위한 필수적 안전망의 중요성을 강조하며, 영진위의 책임 있는 조치를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자의 성폭력 책임이 형사 항소심에서 인정되어 민사 손해배상 청구의 근거가 명확합니다 (적합 조건 1, 5). 그러나 피해자 수가 2명으로 집단적 피해가 아니며, 가해자의 자력에 대한 정보가 부족하여 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 영진위는 공공기관) 및 적합 조건 3(집단적 피해 - 영화계 성폭력 피해자들)에 해당하여 소송금융 투자 적합도가 'Medium'으로 판단됩니다. 다만, 구체적인 피해 규모나 증거 확보 여부, 공적 절차 진행 상황이 명확하지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>영화계 성폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>연극계 성폭력 항소심에서 집행유예 감형</t>
+          <t>영화계 성폭력 피해자들 영진위 규탄 “미투 이후 만든 안전망 무너졌다...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1515650</t>
+          <t>https://vop.co.kr/A00001694195.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-25 07:01:55.849510+00:00</t>
+          <t>2026-07-12 07:02:26.558998+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>모 극단 대표 A씨</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>불법 촬영물 유포에 대한 정신적 손해배상 책임 인정 판결</t>
+          <t>형사 항소심에서 집행유예 감형 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>법원이 성매매 여성을 불법 촬영하고 유포한 남성에게 정신적 손해배상 책임을 인정했습니다. 이번 판결은 불법 촬영물 유포 가해자의 민사적 책임 범위를 명확히 하고 피해 구제 의지를 보였다는 점에서 의미가 있습니다.</t>
+          <t>광주 연극계 성폭력 사건의 가해자인 모 극단 대표 A씨가 항소심에서 징역 1년에 집행유예 2년으로 감형되었습니다. 재판부는 피해자 2명 중 1명에 대한 성폭력 피해 사실을 인정했습니다. 이 사건은 형사 판결을 바탕으로 한 민사 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보)에 해당합니다. 불법 촬영 및 유포 행위자가 명확하며, 이미 법원의 판결이 나온 것으로 보아 증거가 충분히 확보된 것으로 보입니다. 다만, 상대방이 개인으로 자력 여부가 불확실하며, 피해 규모가 구체적으로 명시되지 않아 High 등급으로 보기는 어렵습니다.</t>
+          <t>가해자의 성폭력 책임이 형사 항소심에서 인정되어 민사 손해배상 청구의 근거가 명확합니다 (적합 조건 1, 5). 그러나 피해자 수가 2명으로 집단적 피해가 아니며, 가해자의 자력에 대한 정보가 부족하여 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>성매매 여성 불법 촬영·유포한 남성, 정신적 손해배상 책임 인정</t>
+          <t>연극계 성폭력 항소심에서 집행유예 감형</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202604110010</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1515650</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-12 12:16:18.170955+00:00</t>
+          <t>2026-04-25 07:01:55.849510+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>피의자 사망으로 인한 공소권 없음으로 형사 사건 종결</t>
+          <t>불법 촬영물 유포에 대한 정신적 손해배상 책임 인정 판결</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2015년 발생한 장제원 전 의원의 비서 성폭행 의혹 사건으로, 피해자 A씨는 영상, DNA, 문자메시지 등 강력한 증거를 제시하며 고소했다. 경찰 수사가 진행되던 중 장 전 의원이 사망하여 형사 사건은 공소권 없음으로 종결되었다. 피해자는 가해자 사망으로 인한 사건 종결에 무력감을 느끼고 있으며, 민사상 손해배상 청구 가능성은 남아있다.</t>
+          <t>법원이 성매매 여성을 불법 촬영하고 유포한 남성에게 정신적 손해배상 책임을 인정했습니다. 이번 판결은 불법 촬영물 유포 가해자의 민사적 책임 범위를 명확히 하고 피해 구제 의지를 보였다는 점에서 의미가 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확한 증거(영상, DNA, 문자메시지)가 존재하고 경찰 수사가 진행되었음. 그러나 피의자 사망으로 형사 사건은 공소권 없음으로 종결되어 부적합 조건에 해당함. 민사상 손해배상 청구는 가능하나, 피고 사망으로 인해 소송 대상이 유족 또는 상속재산으로 한정되며, 상속재산의 규모가 불확실하여 회수 가능성에 대한 추가 검토가 필요함.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보)에 해당합니다. 불법 촬영 및 유포 행위자가 명확하며, 이미 법원의 판결이 나온 것으로 보아 증거가 충분히 확보된 것으로 보입니다. 다만, 상대방이 개인으로 자력 여부가 불확실하며, 피해 규모가 구체적으로 명시되지 않아 High 등급으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'윤핵관' 장제원 발인...尹 탄핵의 날, 보수의 몰락 [그해 오늘]</t>
+          <t>성매매 여성 불법 촬영·유포한 남성, 정신적 손해배상 책임 인정</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01220166645412840</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202604110010</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:35:12.389032+00:00</t>
+          <t>2026-04-12 12:16:18.170955+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A교수</t>
+          <t>故 장제원 의원 유족/상속재산</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>검찰 기소, 대학 징계위원회 개최 예정</t>
+          <t>피의자 사망으로 인한 공소권 없음으로 형사 사건 종결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>서울의 한 사립대 법대 A교수가 소속 대학원생을 강제추행한 혐의로 검찰에 기소되어 재판에 넘겨졌다. 학교 측은 A교수를 직위해제하고 강의에서 배제했으며, 향후 징계위원회를 개최할 예정이다. A교수는 경찰 수사 과정에서 혐의를 부인한 것으로 알려졌다.</t>
+          <t>2015년 발생한 장제원 전 의원의 비서 성폭행 의혹 사건으로, 피해자 A씨는 영상, DNA, 문자메시지 등 강력한 증거를 제시하며 고소했다. 경찰 수사가 진행되던 중 장 전 의원이 사망하여 형사 사건은 공소권 없음으로 종결되었다. 피해자는 가해자 사망으로 인한 사건 종결에 무력감을 느끼고 있으며, 민사상 손해배상 청구 가능성은 남아있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>현직 법대 교수가 대학원생을 강제추행한 혐의로 검찰에 기소되었으며, 학교 측에서도 직위해제 및 징계 절차를 진행 중이므로 상대방 책임이 비교적 명확하고 공적 절차가 진행 중입니다. (적합 조건 1, 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방이 개인이므로 자력 측면에서 대기업 등에 비해 불확실성이 있습니다. (적합 조건 2, 3, 4 불충족)</t>
+          <t>적합 조건으로 상대방 책임이 명확한 증거(영상, DNA, 문자메시지)가 존재하고 경찰 수사가 진행되었음. 그러나 피의자 사망으로 형사 사건은 공소권 없음으로 종결되어 부적합 조건에 해당함. 민사상 손해배상 청구는 가능하나, 피고 사망으로 인해 소송 대상이 유족 또는 상속재산으로 한정되며, 상속재산의 규모가 불확실하여 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[단독]현직 법대 교수, 대학원생 강제추행으로 재판 넘겨져···직위해...</t>
+          <t>'윤핵관' 장제원 발인...尹 탄핵의 날, 보수의 몰락 [그해 오늘]</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604030600021</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01220166645412840</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:16:57.535700+00:00</t>
+          <t>2026-04-04 00:35:12.389032+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>A교수</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>가해자 소년부 송치, 피해자 측에 민사소송 제기 가능성 안내</t>
+          <t>검찰 기소, 대학 징계위원회 개최 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국가대표 수영 선수를 꿈꾸던 13세 김모 군이 합숙 훈련 중 선배 5명에게 집단 성추행을 당해 수영을 그만두게 된 사건입니다. 가해자 중 3명은 촉법소년으로 소년부에 송치되었으나, 피해자 측은 가해자들의 처분 결과를 알 수 없어 민사소송을 고려 중입니다. 기사는 촉법소년 제도의 문제점과 피해자 보호의 필요성을 지적합니다.</t>
+          <t>서울의 한 사립대 법대 A교수가 소속 대학원생을 강제추행한 혐의로 검찰에 기소되어 재판에 넘겨졌다. 학교 측은 A교수를 직위해제하고 강의에서 배제했으며, 향후 징계위원회를 개최할 예정이다. A교수는 경찰 수사 과정에서 혐의를 부인한 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자들의 집단 성추행 책임이 명확하고(적합 조건 1), 소년부 송치라는 공적 절차가 진행되었으며(적합 조건 6), 피해자 측에 민사소송 제기 가능성이 안내된 점은 적합 조건에 해당합니다. 그러나 가해자들이 미성년자여서 자력 확보가 어렵고, 집단적 피해가 아닌 개별 피해 사례라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+          <t>현직 법대 교수가 대학원생을 강제추행한 혐의로 검찰에 기소되었으며, 학교 측에서도 직위해제 및 징계 절차를 진행 중이므로 상대방 책임이 비교적 명확하고 공적 절차가 진행 중입니다. (적합 조건 1, 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방이 개인이므로 자력 측면에서 대기업 등에 비해 불확실성이 있습니다. (적합 조건 2, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>집단 성폭력도 처벌 아닌 교화…“촉법소년 피해자는 누가 보호해 주나...</t>
+          <t>[단독]현직 법대 교수, 대학원생 강제추행으로 재판 넘겨져···직위해...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519767&amp;ref=A</t>
+          <t>https://www.khan.co.kr/article/202604030600021</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 00:40:54.172591+00:00</t>
+          <t>2026-04-03 00:16:57.535700+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중이나 소극적 대응으로 난항</t>
+          <t>가해자 소년부 송치, 피해자 측에 민사소송 제기 가능성 안내</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>색동원 시설장이 거주 여성장애인 17명과 퇴소자 2명 등 총 19명을 성폭력 및 학대한 혐의로 경찰 수사가 진행 중입니다. 피해자들은 의사소통에 어려움이 있는 발달장애인으로, 경찰이 진술 위주의 소극적 수사를 진행하며 의료기록 확보에도 미온적인 태도를 보여 수사가 지지부진한 상황입니다. 프랑스 검사의 사례를 들어 지적장애인 성폭력 수사 시 의료기록 확보와 다양한 증거 수집의 중요성이 강조되고 있습니다.</t>
+          <t>국가대표 수영 선수를 꿈꾸던 13세 김모 군이 합숙 훈련 중 선배 5명에게 집단 성추행을 당해 수영을 그만두게 된 사건입니다. 가해자 중 3명은 촉법소년으로 소년부에 송치되었으나, 피해자 측은 가해자들의 처분 결과를 알 수 없어 민사소송을 고려 중입니다. 기사는 촉법소년 제도의 문제점과 피해자 보호의 필요성을 지적합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>시설장 책임이 명확하고(적합 조건 1), 19명의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 경찰 수사가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력이 불분명하고, 경찰의 소극적 대응으로 증거 확보에 난항을 겪고 있어 소송 진행에 어려움이 예상됩니다.</t>
+          <t>가해자들의 집단 성추행 책임이 명확하고(적합 조건 1), 소년부 송치라는 공적 절차가 진행되었으며(적합 조건 6), 피해자 측에 민사소송 제기 가능성이 안내된 점은 적합 조건에 해당합니다. 그러나 가해자들이 미성년자여서 자력 확보가 어렵고, 집단적 피해가 아닌 개별 피해 사례라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>19명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>색동원 성폭력·학대 혐의 수사, 프랑스라면 어땠을까</t>
+          <t>집단 성폭력도 처벌 아닌 교화…“촉법소년 피해자는 누가 보호해 주나...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/society/society_general/59047.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519767&amp;ref=A</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 00:26:49.626558+00:00</t>
+          <t>2026-03-27 00:40:54.172591+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>제임스 맥코이 테일러</t>
+          <t>색동원 시설장</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 체포 및 수사 진행 중</t>
+          <t>경찰 수사 진행 중이나 소극적 대응으로 난항</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>유명 가수 제임스 맥코이 테일러가 여성 폭행 및 불법 감금 혐의로 경찰에 체포되었다. 피해 여성은 콘도에서 강제로 신체 접촉을 당했다고 진술했으며, 테일러는 1만 달러 보석금을 내고 풀려났다. 그는 2024년에도 유사한 혐의로 체포되어 유죄를 인정하고 사회봉사 및 벌금형을 받은 전력이 있다.</t>
+          <t>색동원 시설장이 거주 여성장애인 17명과 퇴소자 2명 등 총 19명을 성폭력 및 학대한 혐의로 경찰 수사가 진행 중입니다. 피해자들은 의사소통에 어려움이 있는 발달장애인으로, 경찰이 진술 위주의 소극적 수사를 진행하며 의료기록 확보에도 미온적인 태도를 보여 수사가 지지부진한 상황입니다. 프랑스 검사의 사례를 들어 지적장애인 성폭력 수사 시 의료기록 확보와 다양한 증거 수집의 중요성이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(경찰 체포, 피해자 진술, 유사 전력), 공적 절차(경찰 수사)가 진행 중이고 증거 확보가 가능합니다. 그러나 피해 규모가 구체적으로 명시되지 않았고, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
+          <t>시설장 책임이 명확하고(적합 조건 1), 19명의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 경찰 수사가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력이 불분명하고, 경찰의 소극적 대응으로 증거 확보에 난항을 겪고 있어 소송 진행에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>19명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>관찰예능 출신 男가수, 또 경찰 체포…女폭행→감금  강제 신체접촉  2년...</t>
+          <t>색동원 성폭력·학대 혐의 수사, 프랑스라면 어땠을까</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1017871/</t>
+          <t>https://h21.hani.co.kr/arti/society/society_general/59047.html</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-24 00:22:06.581271+00:00</t>
+          <t>2026-03-24 00:26:49.626558+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>박모씨</t>
+          <t>제임스 맥코이 테일러</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>강간 혐의로 형사 재판 진행 중</t>
+          <t>경찰 체포 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>직장 상사로부터 성폭력을 당한 피해자가 경찰의 '혐의없음' 결정에 불복, 이의신청과 항고를 거쳐 피고인을 재판에 세운 사건입니다. 피해자는 외상 후 스트레스 장애와 중증 우울 증세로 일상생활이 어려워졌고 가족들까지 고통받고 있습니다. 현재 피고인은 강간 혐의로 형사 재판을 받고 있으며, 피해자는 합의를 거부하고 엄벌을 탄원하고 있습니다.</t>
+          <t>유명 가수 제임스 맥코이 테일러가 여성 폭행 및 불법 감금 혐의로 경찰에 체포되었다. 피해 여성은 콘도에서 강제로 신체 접촉을 당했다고 진술했으며, 테일러는 1만 달러 보석금을 내고 풀려났다. 그는 2024년에도 유사한 혐의로 체포되어 유죄를 인정하고 사회봉사 및 벌금형을 받은 전력이 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>적합 조건으로 피고인의 책임이 검찰 기소로 명확해졌고, 피해자의 외상 후 스트레스 장애 등 피해 규모가 크며, 일관된 진술과 피고인의 합의 시도 등 증거가 확보되어 있습니다. 또한 경찰 불송치 이후 검찰 항고를 통해 재기수사 및 기소되는 공적 절차가 진행되었습니다. 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 회수 가능성에 불확실성이 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(경찰 체포, 피해자 진술, 유사 전력), 공적 절차(경찰 수사)가 진행 중이고 증거 확보가 가능합니다. 그러나 피해 규모가 구체적으로 명시되지 않았고, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[단독]'혐의없음' 뒤집힌 성폭력 사건…법정서 쓰러진 피해자</t>
+          <t>관찰예능 출신 男가수, 또 경찰 체포…女폭행→감금  강제 신체접촉  2년...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6489725?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324063612</t>
+          <t>https://www.tvreport.co.kr/world/article/1017871/</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-24 00:18:48.636628+00:00</t>
+          <t>2026-03-24 00:22:06.581271+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>박모씨</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>연쇄 성폭행범 체포, 형사 절차 진행 예정</t>
+          <t>강간 혐의로 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>1986년 귀넷 지역에서 발생한 연쇄 성폭행 사건의 용의자가 40년 만에 체포되었다. 최소 4명의 여성이 피해를 입었으며, 경찰 수사를 통해 범인이 특정되었다. 이 사건은 형사 절차와 함께 피해자들의 민사상 손해배상 청구 가능성이 제기될 수 있다.</t>
+          <t>직장 상사로부터 성폭력을 당한 피해자가 경찰의 '혐의없음' 결정에 불복, 이의신청과 항고를 거쳐 피고인을 재판에 세운 사건입니다. 피해자는 외상 후 스트레스 장애와 중증 우울 증세로 일상생활이 어려워졌고 가족들까지 고통받고 있습니다. 현재 피고인은 강간 혐의로 형사 재판을 받고 있으며, 피해자는 합의를 거부하고 엄벌을 탄원하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>연쇄 성폭행범이 40년 만에 체포되어 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포로 객관적 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 최소 4명의 피해자가 발생하여 다수 피해 사건에 해당하지만(적합 조건 3), 피고의 자력에 대한 정보가 없어 실제 배상 가능성 확인이 필요하여 Medium 등급으로 판단합니다.</t>
+          <t>적합 조건으로 피고인의 책임이 검찰 기소로 명확해졌고, 피해자의 외상 후 스트레스 장애 등 피해 규모가 크며, 일관된 진술과 피고인의 합의 시도 등 증거가 확보되어 있습니다. 또한 경찰 불송치 이후 검찰 항고를 통해 재기수사 및 기소되는 공적 절차가 진행되었습니다. 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 회수 가능성에 불확실성이 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>최소 4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>귀넷 연쇄 성폭행범 40년만에 붙잡혔다</t>
+          <t>[단독]'혐의없음' 뒤집힌 성폭력 사건…법정서 쓰러진 피해자</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260319145216419</t>
+          <t>https://www.nocutnews.co.kr/news/6489725?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324063612</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-20 00:23:30.191814+00:00</t>
+          <t>2026-03-24 00:18:48.636628+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰 구속기소</t>
+          <t>연쇄 성폭행범 체포, 형사 절차 진행 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>인천 중증장애인 시설 '색동원'의 전 시설장 김 모 씨가 2012년부터 지난해 7월까지 지적장애인 여성 3명을 강간하고 1명을 폭행한 혐의로 구속기소되었습니다. 검찰은 피해자 면담 및 직원 조사를 통해 추가 범행을 밝혀냈습니다. 현재 검찰 수사가 완료되고 재판이 진행될 예정입니다.</t>
+          <t>1986년 귀넷 지역에서 발생한 연쇄 성폭행 사건의 용의자가 40년 만에 체포되었다. 최소 4명의 여성이 피해를 입었으며, 경찰 수사를 통해 범인이 특정되었다. 이 사건은 형사 절차와 함께 피해자들의 민사상 손해배상 청구 가능성이 제기될 수 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>시설장 김 모 씨의 성폭력 및 폭행 혐의가 검찰 수사를 통해 구체적으로 밝혀지고 구속기소되어 상대방 책임이 명확하며, 공적 절차가 진행 중입니다. 다만, 피해자 수가 소송금융의 집단소송 기준인 수십 명 이상에 미치지 못하고, 피고인 개인 또는 소규모 시설의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>연쇄 성폭행범이 40년 만에 체포되어 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포로 객관적 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 최소 4명의 피해자가 발생하여 다수 피해 사건에 해당하지만(적합 조건 3), 피고의 자력에 대한 정보가 없어 실제 배상 가능성 확인이 필요하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>최소 4명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>검찰, '장애인 성폭력' 색동원 시설장 구속기소</t>
+          <t>귀넷 연쇄 성폭행범 40년만에 붙잡혔다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260320062013PCV</t>
+          <t>https://www.koreadaily.com/article/20260319145216419</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-20 00:22:02.376547+00:00</t>
+          <t>2026-03-20 00:23:30.191814+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김 모 씨 (전 색동원 시설장)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 진행 예정</t>
+          <t>검찰 구속기소</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>현직 대학 교수 A씨가 데이팅 앱을 통해 만난 동성 피해자를 강제추행하고 불법 촬영한 혐의로 재판에 넘겨졌습니다. 경찰 불송치 결정에도 불구하고 피해자의 이의신청을 접수한 검찰의 직접 보완수사로 기소되었으며, A씨의 휴대전화에서 다른 남성들이 촬영된 영상도 다량 발견되었습니다. 피해자는 극심한 정신적 피해를 호소하고 있습니다.</t>
+          <t>인천 중증장애인 시설 '색동원'의 전 시설장 김 모 씨가 2012년부터 지난해 7월까지 지적장애인 여성 3명을 강간하고 1명을 폭행한 혐의로 구속기소되었습니다. 검찰은 피해자 면담 및 직원 조사를 통해 추가 범행을 밝혀냈습니다. 현재 검찰 수사가 완료되고 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(검찰 보완수사로 기소), 증거가 확보되었으며(A씨 휴대전화 영상), 이미 공적 절차(형사 재판)가 진행 중입니다. 다만, 현재까지 확인된 피해자가 1명이고 피해 금액이 특정되지 않아 집단적 피해나 대규모 손해배상 가능성이 불확실하며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
+          <t>시설장 김 모 씨의 성폭력 및 폭행 혐의가 검찰 수사를 통해 구체적으로 밝혀지고 구속기소되어 상대방 책임이 명확하며, 공적 절차가 진행 중입니다. 다만, 피해자 수가 소송금융의 집단소송 기준인 수십 명 이상에 미치지 못하고, 피고인 개인 또는 소규모 시설의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (추가 피해자 가능성 있음)</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>동성 강제추행·불법 촬영 대학 교수, 검찰 보완수사로 재판行[only 이데...</t>
+          <t>검찰, '장애인 성폭력' 색동원 시설장 구속기소</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01626886645383976</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260320062013PCV</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-16 00:24:09.226719+00:00</t>
+          <t>2026-03-20 00:22:02.376547+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>엡스타인 네트워크 관련 인사들</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>엡스타인 문건 공개, 피해자 회고록 출간 및 생존자 연대 활동 지속</t>
+          <t>검찰 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 성착취 사건의 피해자 버지니아 로버츠 주프레의 회고록이 출간되어 사건의 전말과 피해자들의 고통이 재조명되고 있습니다. 엡스타인은 사망했지만, 앤드루 전 왕자 등 관련 인사들의 책임 문제가 제기되었고, '엡스타인 문건' 공개 등으로 추가 피해자들의 목소리가 이어지고 있습니다. 주프레는 사망했으나, 그의 용기와 기록은 다른 성폭력 생존자들에게 연대와 고발의 메시지를 전하며, 권력형 성범죄에 대한 지속적인 문제 제기를 촉구하고 있습니다.</t>
+          <t>현직 대학 교수 A씨가 데이팅 앱을 통해 만난 동성 피해자를 강제추행하고 불법 촬영한 혐의로 재판에 넘겨졌습니다. 경찰 불송치 결정에도 불구하고 피해자의 이의신청을 접수한 검찰의 직접 보완수사로 기소되었으며, A씨의 휴대전화에서 다른 남성들이 촬영된 영상도 다량 발견되었습니다. 피해자는 극심한 정신적 피해를 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임 명확 (제프리 엡스타인 및 그의 네트워크), 상대방 자력 충분 (엡스타인 재산 및 관련 고위 인사), 집단적 피해 (미성년 여성 다수 착취), 피해 규모 큼 (장기간 성폭력 피해), 증거 확보 가능 (회고록, 엡스타인 문건 공개, 과거 수사 기록) 등이 충족됩니다. 그러나 주 가해자 엡스타인 사망, 주요 피해자 버지니아 주프레 사망, 앤드루 왕자와의 소송은 합의 종결되어 주요 사건은 종결된 상태입니다. '엡스타인 문건 공개' 등으로 다른 피해자들의 추가 소송 가능성 및 관련자들에 대한 책임 추궁 가능성은 여전히 존재하여 잠재적 투자 기회가 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 보완수사로 기소), 증거가 확보되었으며(A씨 휴대전화 영상), 이미 공적 절차(형사 재판)가 진행 중입니다. 다만, 현재까지 확인된 피해자가 1명이고 피해 금액이 특정되지 않아 집단적 피해나 대규모 손해배상 가능성이 불확실하며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (추가 피해자 가능성 있음)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>엡스타인을 만든 세상을 바꾸기 위해…‘성폭력 생존자의 용기’ [플랫...</t>
+          <t>동성 강제추행·불법 촬영 대학 교수, 검찰 보완수사로 재판行[only 이데...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603131806001</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01626886645383976</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-13 12:29:29.322293+00:00</t>
+          <t>2026-03-16 00:24:09.226719+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>엡스타인 네트워크 관련 인사들</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>엡스타인 문건 공개, 피해자 회고록 출간 및 생존자 연대 활동 지속</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>배우 남경주가 위력에 의한 성폭행 혐의를 받고 있으며, 피해자는 사건 직후 112에 신고한 기록이 남아있다. 사회적 지위나 영향력을 이용한 간음 여부가 주요 쟁점이 될 것으로 보인다.</t>
+          <t>제프리 엡스타인 성착취 사건의 피해자 버지니아 로버츠 주프레의 회고록이 출간되어 사건의 전말과 피해자들의 고통이 재조명되고 있습니다. 엡스타인은 사망했지만, 앤드루 전 왕자 등 관련 인사들의 책임 문제가 제기되었고, '엡스타인 문건' 공개 등으로 추가 피해자들의 목소리가 이어지고 있습니다. 주프레는 사망했으나, 그의 용기와 기록은 다른 성폭력 생존자들에게 연대와 고발의 메시지를 전하며, 권력형 성범죄에 대한 지속적인 문제 제기를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (성폭행 혐의, 위력에 의한 간음) 및 증거가 있거나 확보 가능함 (사건 직후 112 신고 기록), 이미 공적 절차(경찰 수사)가 진행 중임. 상대방이 공인이라는 점에서 배상 능력이 있을 것으로 추정되나, 집단적 피해는 확인되지 않아 적합도를 Medium으로 판단.</t>
+          <t>적합 조건으로 상대방 책임 명확 (제프리 엡스타인 및 그의 네트워크), 상대방 자력 충분 (엡스타인 재산 및 관련 고위 인사), 집단적 피해 (미성년 여성 다수 착취), 피해 규모 큼 (장기간 성폭력 피해), 증거 확보 가능 (회고록, 엡스타인 문건 공개, 과거 수사 기록) 등이 충족됩니다. 그러나 주 가해자 엡스타인 사망, 주요 피해자 버지니아 주프레 사망, 앤드루 왕자와의 소송은 합의 종결되어 주요 사건은 종결된 상태입니다. '엡스타인 문건 공개' 등으로 다른 피해자들의 추가 소송 가능성 및 관련자들에 대한 책임 추궁 가능성은 여전히 존재하여 잠재적 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>평소 애처가, 가정적 …'성폭행 혐의' 남경주, 지인들도 몰랐다 '충격'...</t>
+          <t>엡스타인을 만든 세상을 바꾸기 위해…‘성폭력 생존자의 용기’ [플랫...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122741</t>
+          <t>https://www.khan.co.kr/article/202603131806001</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-13 00:18:59.988760+00:00</t>
+          <t>2026-03-13 12:29:29.322293+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 평소 가정적인 이미지와 달리 성폭력 혐의에 연루되어 뮤지컬 업계에 큰 충격을 주었으며, 경찰은 남경주가 혐의를 부인했음에도 혐의가 인정된다고 판단했습니다.</t>
+          <t>배우 남경주가 위력에 의한 성폭행 혐의를 받고 있으며, 피해자는 사건 직후 112에 신고한 기록이 남아있다. 사회적 지위나 영향력을 이용한 간음 여부가 주요 쟁점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 경찰 수사로 인정되어 검찰에 송치되었고, 112 신고 및 경찰 수사로 증거 확보 가능성이 높습니다. 또한 검찰 송치라는 공적 절차가 진행 중입니다. 다만, 단일 피해자 사건으로 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확함 (성폭행 혐의, 위력에 의한 간음) 및 증거가 있거나 확보 가능함 (사건 직후 112 신고 기록), 이미 공적 절차(경찰 수사)가 진행 중임. 상대방이 공인이라는 점에서 배상 능력이 있을 것으로 추정되나, 집단적 피해는 확인되지 않아 적합도를 Medium으로 판단.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>남경주, 아내·딸에 끔찍한 애처가였는데 …성폭행 혐의에 뮤지컬계 발...</t>
+          <t>평소 애처가, 가정적 …'성폭행 혐의' 남경주, 지인들도 몰랐다 '충격'...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-12/202603120100085740006002</t>
+          <t>https://www.xportsnews.com/article/2122741</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-12 12:26:08.391460+00:00</t>
+          <t>2026-03-13 00:18:59.988760+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치 (기소 의견)</t>
+          <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지난해 피해자 A씨를 성폭행한 혐의로 경찰 조사를 받았으며, 지난 2월 기소 의견으로 검찰에 송치되었습니다. 남경주는 혐의를 전면 부인하고 있으며, 과거 무면허 운전 전과도 함께 보도되었습니다.</t>
+          <t>뮤지컬 배우 남경주가 위력에 의한 간음 혐의로 경찰 수사를 거쳐 검찰에 송치되었습니다. 평소 가정적인 이미지와 달리 성폭력 혐의에 연루되어 뮤지컬 업계에 큰 충격을 주었으며, 경찰은 남경주가 혐의를 부인했음에도 혐의가 인정된다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>경찰이 성폭행 혐의에 대해 기소 의견으로 검찰에 송치하여 공적 절차가 진행 중이며(적합 조건 6), 이는 경찰 조사 과정에서 증거가 확보되었을 가능성을 시사합니다(적합 조건 5). 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 수준으로 명확히 확인되지 않아 대규모 소송금융 투자 유치에는 한계가 있습니다.</t>
+          <t>적합 조건으로 상대방 책임이 경찰 수사로 인정되어 검찰에 송치되었고, 112 신고 및 경찰 수사로 증거 확보 가능성이 높습니다. 또한 검찰 송치라는 공적 절차가 진행 중입니다. 다만, 단일 피해자 사건으로 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>‘성폭행 혐의’ 남경주, 여러 차례 무면허 운전 전과 재조명</t>
+          <t>남경주, 아내·딸에 끔찍한 애처가였는데 …성폭행 혐의에 뮤지컬계 발...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1593035?ref=naver</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-12/202603120100085740006002</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-12 00:19:59.697944+00:00</t>
+          <t>2026-03-12 12:26:08.391460+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>남경주</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 수사 진행 중</t>
+          <t>경찰 수사 완료 후 검찰 송치 (기소 의견)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주가 지인 여성을 상대로 위력에 의한 간음 혐의로 경찰 조사를 거쳐 검찰에 송치되었습니다. 남경주 측은 혐의를 부인하고 있으나, 경찰은 혐의를 입증할 물증을 확보한 것으로 알려졌습니다. 현재 검찰 수사가 진행 중이며, 남경주는 SNS 계정을 비공개 전환했습니다.</t>
+          <t>뮤지컬 배우 남경주가 지난해 피해자 A씨를 성폭행한 혐의로 경찰 조사를 받았으며, 지난 2월 기소 의견으로 검찰에 송치되었습니다. 남경주는 혐의를 전면 부인하고 있으며, 과거 무면허 운전 전과도 함께 보도되었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>경찰이 혐의를 입증할 물증을 확보하여 검찰에 송치하는 등 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 공적 절차(검찰 수사)가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 상대방의 자력은 개인으로서 충분할 수 있으나 대기업 수준은 아닙니다(적합 조건 2).</t>
+          <t>경찰이 성폭행 혐의에 대해 기소 의견으로 검찰에 송치하여 공적 절차가 진행 중이며(적합 조건 6), 이는 경찰 조사 과정에서 증거가 확보되었을 가능성을 시사합니다(적합 조건 5). 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 수준으로 명확히 확인되지 않아 대규모 소송금융 투자 유치에는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>남경주, 성폭력 혐의로 검찰 송치…SNS 계정 폐쇄</t>
+          <t>‘성폭행 혐의’ 남경주, 여러 차례 무면허 운전 전과 재조명</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603110261</t>
+          <t>https://www.sportsseoul.com/news/read/1593035?ref=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-11 12:34:30.500691+00:00</t>
+          <t>2026-03-12 00:19:59.697944+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 A씨</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치</t>
+          <t>경찰 수사 후 검찰 송치, 수사 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>국내 최정상 뮤지컬 배우 A씨가 지난해 피해자를 성폭행한 혐의로 경찰 조사를 받았으며, 경찰은 혐의가 인정된다고 보고 사건을 검찰에 송치했습니다. A씨는 혐의를 부인하고 있는 것으로 알려졌습니다.</t>
+          <t>뮤지컬 배우 남경주가 지인 여성을 상대로 위력에 의한 간음 혐의로 경찰 조사를 거쳐 검찰에 송치되었습니다. 남경주 측은 혐의를 부인하고 있으나, 경찰은 혐의를 입증할 물증을 확보한 것으로 알려졌습니다. 현재 검찰 수사가 진행 중이며, 남경주는 SNS 계정을 비공개 전환했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>경찰이 혐의를 인정하여 검찰에 송치한 상태로 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(검찰 수사)가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 단일 피해자 사건이며(부적합 조건: 집단적 피해 아님) 상대방이 개인이므로 대기업/기관에 비해 자력의 불확실성이 존재합니다.</t>
+          <t>경찰이 혐의를 입증할 물증을 확보하여 검찰에 송치하는 등 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 공적 절차(검찰 수사)가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 상대방의 자력은 개인으로서 충분할 수 있으나 대기업 수준은 아닙니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>국내 최정상 뮤지컬 배우 성폭력 혐의로 檢 송치</t>
+          <t>남경주, 성폭력 혐의로 검찰 송치…SNS 계정 폐쇄</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190240.html</t>
+          <t>https://isplus.com/article/view/isp202603110261</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:01.131529+00:00</t>
+          <t>2026-03-11 12:34:30.500691+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>뮤지컬 배우 A씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>유명 뮤지컬 배우 남경주가 20대 여성에게 성폭력 혐의로 피소되어 경찰 수사가 진행 중입니다. 피해자는 112에 신고했으며, 남경주 측은 혐의를 부인하고 수사에 협조 중이라고 밝혔습니다.</t>
+          <t>국내 최정상 뮤지컬 배우 A씨가 지난해 피해자를 성폭행한 혐의로 경찰 조사를 받았으며, 경찰은 혐의가 인정된다고 보고 사건을 검찰에 송치했습니다. A씨는 혐의를 부인하고 있는 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>공적 절차(경찰 수사)가 진행 중이며(조건 6), 이를 통해 증거 확보가 가능할 것으로 보입니다(조건 5). 상대방이 유명 배우이므로 자력은 충분할 것으로 예상되나(조건 2), 현재 혐의를 부인하고 있어 책임이 명확히 확정되지 않았고(조건 1), 집단적 피해가 아니라는 점(조건 3)에서 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>경찰이 혐의를 인정하여 검찰에 송치한 상태로 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(검찰 수사)가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 단일 피해자 사건이며(부적합 조건: 집단적 피해 아님) 상대방이 개인이므로 대기업/기관에 비해 자력의 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>“수사 진행 맞아” 성폭력 혐의 뮤지컬 배우, 남경주였다</t>
+          <t>국내 최정상 뮤지컬 배우 성폭력 혐의로 檢 송치</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17732233101780296002</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190240.html</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-11 12:31:23.157702+00:00</t>
+          <t>2026-03-11 12:33:01.131529+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>유행열 전 청와대 선임행정관</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>민주당 젠더폭력신고상담센터 2차 가해 판단, 민주당 윤리심판원 징계 심의 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>유행열 전 청와대 선임행정관이 40년 전 성폭력 피해를 주장한 A씨에 대해 '거짓 미투', '정치 공작'이라 비난한 것이 민주당 젠더폭력신고상담센터로부터 2차 가해로 인정되었습니다. A씨 측은 유 전 행정관의 공직 후보 배제 및 징계를 요구하며 민주당 윤리심판원에 징계청원서를 제출했고, 현재 징계 심의가 진행될 예정입니다. 유 전 행정관은 경찰의 무혐의 처분을 근거로 의혹을 부인하고 있습니다.</t>
+          <t>유명 뮤지컬 배우 남경주가 20대 여성에게 성폭력 혐의로 피소되어 경찰 수사가 진행 중입니다. 피해자는 112에 신고했으며, 남경주 측은 혐의를 부인하고 수사에 협조 중이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>민주당 젠더폭력신고상담센터에서 유 전 행정관의 2차 가해를 인정하여 책임이 비교적 명확하며, 민주당 내부 조사 보고서와 경찰의 불송치 결정서(허위 아님 명시) 등 객관적 증거가 존재합니다. 또한 민주당 윤리심판원 징계 절차가 진행 중인 공적 절차 진행 사건입니다. 다만, 피해자가 1인이고 피해 금액 추정이 어려워 피해 규모가 크지 않다는 점이 투자 매력을 낮춥니다.</t>
+          <t>공적 절차(경찰 수사)가 진행 중이며(조건 6), 이를 통해 증거 확보가 가능할 것으로 보입니다(조건 5). 상대방이 유명 배우이므로 자력은 충분할 것으로 예상되나(조건 2), 현재 혐의를 부인하고 있어 책임이 명확히 확정되지 않았고(조건 1), 집단적 피해가 아니라는 점(조건 3)에서 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[단독]민주당 “유행열 ‘가짜 미투, 정치 공작’ 발언, 성폭력 2차 가해...</t>
+          <t>“수사 진행 맞아” 성폭력 혐의 뮤지컬 배우, 남경주였다</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603110600101</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17732233101780296002</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-11 00:17:02.767063+00:00</t>
+          <t>2026-03-11 12:31:23.157702+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>유행열 전 청와대 선임행정관</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (명예훼손 무죄)</t>
+          <t>민주당 젠더폭력신고상담센터 2차 가해 판단, 민주당 윤리심판원 징계 심의 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>검찰의 불기소 처분으로 종결된 대학교수 성폭행 의혹 사건과 관련하여, 해당 의혹을 폭로한 사람에 대한 명예훼손 혐의가 대법원에서 무죄로 확정되었습니다. 대법원은 폭로 내용을 허위로 단정할 수 없다고 판단했으며, 이는 성폭행 의혹의 신빙성을 간접적으로 강화하는 결과로 해석됩니다.</t>
+          <t>유행열 전 청와대 선임행정관이 40년 전 성폭력 피해를 주장한 A씨에 대해 '거짓 미투', '정치 공작'이라 비난한 것이 민주당 젠더폭력신고상담센터로부터 2차 가해로 인정되었습니다. A씨 측은 유 전 행정관의 공직 후보 배제 및 징계를 요구하며 민주당 윤리심판원에 징계청원서를 제출했고, 현재 징계 심의가 진행될 예정입니다. 유 전 행정관은 경찰의 무혐의 처분을 근거로 의혹을 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>대법원이 동료 교수 성폭행 의혹 폭로에 대한 명예훼손 혐의를 무죄로 확정하며, 해당 폭로가 허위라고 단정할 수 없다고 판단했습니다. 이는 성폭행 의혹의 신빙성을 간접적으로 뒷받침하여 피해자가 민사상 손해배상 청구를 할 경우 상대방의 책임이 비교적 명확해지고(적합 조건 1), 증거 확보 가능성이 높아집니다(적합 조건 5). 다만, 집단적 피해가 아니며 형사 절차는 이미 종결된 상태입니다.</t>
+          <t>민주당 젠더폭력신고상담센터에서 유 전 행정관의 2차 가해를 인정하여 책임이 비교적 명확하며, 민주당 내부 조사 보고서와 경찰의 불송치 결정서(허위 아님 명시) 등 객관적 증거가 존재합니다. 또한 민주당 윤리심판원 징계 절차가 진행 중인 공적 절차 진행 사건입니다. 다만, 피해자가 1인이고 피해 금액 추정이 어려워 피해 규모가 크지 않다는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>불기소로 끝난 동료 교수 성폭행 의혹…폭로는 명예훼손 무죄 확정</t>
+          <t>[단독]민주당 “유행열 ‘가짜 미투, 정치 공작’ 발언, 성폭력 2차 가해...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464625&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.khan.co.kr/article/202603110600101</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-05 00:20:12.185393+00:00</t>
+          <t>2026-03-11 00:17:02.767063+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>대법원 판결로 성폭력 피해자의 명예훼손 무죄 확정, 향후 유사 사건의 민사소송 가능성 증가</t>
+          <t>대법원 판결 확정 (명예훼손 무죄)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대법원이 성폭력 피해 폭로로 명예훼손 혐의를 받은 대학교수 A씨에게 무죄를 확정했습니다. 검찰이 불기소 처분한 성폭력 사건이라도, 피해자의 폭로가 허위라고 단정할 수 없다는 판단입니다. 이 판결은 성폭력 피해자들이 명예훼손 부담 없이 목소리를 낼 수 있는 중요한 법적 근거를 마련하여, 향후 성폭력 관련 민사소송 제기 가능성을 높일 것으로 보입니다.</t>
+          <t>검찰의 불기소 처분으로 종결된 대학교수 성폭행 의혹 사건과 관련하여, 해당 의혹을 폭로한 사람에 대한 명예훼손 혐의가 대법원에서 무죄로 확정되었습니다. 대법원은 폭로 내용을 허위로 단정할 수 없다고 판단했으며, 이는 성폭행 의혹의 신빙성을 간접적으로 강화하는 결과로 해석됩니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>대법원 판결로 성폭력 피해자의 폭로가 명예훼손으로 인정되기 어려워져, 향후 성폭력 피해 관련 민사소송 제기 시 피해자 측의 부담이 줄어들 것으로 예상됩니다. (적합 조건: 증거 존재 - 거짓말탐지기, 통화내용 등 언급). 다만, 상대방이 개인이고 형사 절차에서 혐의가 입증되지 않았다는 점은 약점입니다.</t>
+          <t>대법원이 동료 교수 성폭행 의혹 폭로에 대한 명예훼손 혐의를 무죄로 확정하며, 해당 폭로가 허위라고 단정할 수 없다고 판단했습니다. 이는 성폭행 의혹의 신빙성을 간접적으로 뒷받침하여 피해자가 민사상 손해배상 청구를 할 경우 상대방의 책임이 비교적 명확해지고(적합 조건 1), 증거 확보 가능성이 높아집니다(적합 조건 5). 다만, 집단적 피해가 아니며 형사 절차는 이미 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>檢 불기소한 성폭행 폭로… 명예훼손 아냐  대법 판단 왜?</t>
+          <t>불기소로 끝난 동료 교수 성폭행 의혹…폭로는 명예훼손 무죄 확정</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01836806645380368</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464625&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-05 00:18:54.156022+00:00</t>
+          <t>2026-03-05 00:20:12.185393+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>울산 사립고 학교법인, 교장, 가해 간부급 교사</t>
+          <t>B씨 (동료교수)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>가해 교사 징계위 파면, 교장 징계 경미 비판 및 교육청 추가 조치 요구 중</t>
+          <t>대법원 판결로 성폭력 피해자의 명예훼손 무죄 확정, 향후 유사 사건의 민사소송 가능성 증가</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>울산의 한 사립고에서 간부급 교사가 기간제 교사를 성폭력한 사건으로 징계위에서 파면 처분을 받았다. 사건을 축소·은폐하고 2차 피해를 유발한 교장에게는 경미한 징계가 내려져 한 단체가 교육청에 추가 조치를 요구하고 있다. 피해자는 가해 교사, 교장, 그리고 학교법인을 상대로 손해배상 소송을 제기할 여지가 있다.</t>
+          <t>대법원이 성폭력 피해 폭로로 명예훼손 혐의를 받은 대학교수 A씨에게 무죄를 확정했습니다. 검찰이 불기소 처분한 성폭력 사건이라도, 피해자의 폭로가 허위라고 단정할 수 없다는 판단입니다. 이 판결은 성폭력 피해자들이 명예훼손 부담 없이 목소리를 낼 수 있는 중요한 법적 근거를 마련하여, 향후 성폭력 관련 민사소송 제기 가능성을 높일 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>가해 교사의 성폭력 책임이 징계위 파면으로 명확히 인정되었고(적합 조건 1, 5), 교장의 사건 축소 및 2차 가해 책임도 제기되어 추가적인 법적 책임 추궁 가능성이 높습니다. 징계 절차가 진행되었고 교육청의 추가 개입이 요구되고 있어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방(사립고 법인)의 자력이 대기업 수준은 아닐 수 있어 High 등급에는 미치지 못합니다.</t>
+          <t>대법원 판결로 성폭력 피해자의 폭로가 명예훼손으로 인정되기 어려워져, 향후 성폭력 피해 관련 민사소송 제기 시 피해자 측의 부담이 줄어들 것으로 예상됩니다. (적합 조건: 증거 존재 - 거짓말탐지기, 통화내용 등 언급). 다만, 상대방이 개인이고 형사 절차에서 혐의가 입증되지 않았다는 점은 약점입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'기간제 교사 성폭력' 울산 사립고 간부급 교사, 징계위서 파면</t>
+          <t>檢 불기소한 성폭행 폭로… 명예훼손 아냐  대법 판단 왜?</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461208&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01836806645380368</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-03 00:27:51.076030+00:00</t>
+          <t>2026-03-05 00:18:54.156022+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>울산 사립고</t>
+          <t>울산 사립고 학교법인, 교장, 가해 간부급 교사</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 신고 및 교육청 조사, 학교 징계 절차 완료</t>
+          <t>가해 교사 징계위 파면, 교장 징계 경미 비판 및 교육청 추가 조치 요구 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>울산의 한 사립고에서 교사가 학생에게 성폭력을 가한 사건이 발생했다. 피해 학생은 경찰에 신고하고 교육청과 학교 측에도 피해 사실을 알렸으며, 이에 가해 교사는 파면되고 교장은 정직 1개월 처분을 받았다.</t>
+          <t>울산의 한 사립고에서 간부급 교사가 기간제 교사를 성폭력한 사건으로 징계위에서 파면 처분을 받았다. 사건을 축소·은폐하고 2차 피해를 유발한 교장에게는 경미한 징계가 내려져 한 단체가 교육청에 추가 조치를 요구하고 있다. 피해자는 가해 교사, 교장, 그리고 학교법인을 상대로 손해배상 소송을 제기할 여지가 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (가해 교사 파면, 교장 정직), 증거 확보 가능함 (경찰 신고 및 학교 징계), 이미 공적 절차 진행 중 (경찰 신고, 교육청 조사 및 학교 징계 완료). 다만, 집단적 피해가 아니며, 상대방 자력(사립고)이 대기업 수준은 아님.</t>
+          <t>가해 교사의 성폭력 책임이 징계위 파면으로 명확히 인정되었고(적합 조건 1, 5), 교장의 사건 축소 및 2차 가해 책임도 제기되어 추가적인 법적 책임 추궁 가능성이 높습니다. 징계 절차가 진행되었고 교육청의 추가 개입이 요구되고 있어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방(사립고 법인)의 자력이 대기업 수준은 아닐 수 있어 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>울산 사립고 성폭력 가해 교사 '파면', 교장 정직 1개월</t>
+          <t>'기간제 교사 성폭력' 울산 사립고 간부급 교사, 징계위서 파면</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060150</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461208&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-02 12:31:22.530024+00:00</t>
+          <t>2026-03-03 00:27:51.076030+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>가해 교사, 교장 (소속 학교법인 또는 교육청)</t>
+          <t>울산 사립고</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>가해 교사 파면 및 교장 중징계 요구 중</t>
+          <t>경찰 신고 및 교육청 조사, 학교 징계 절차 완료</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>기간제 교사가 성폭력 피해를 입었으나, 가해 교사와 교장이 사건을 축소·은폐하려 했다는 내용의 기사입니다. 피해자 측은 가해 교사의 즉각 파면과 교장의 중징계를 요구하며 정의로운 교육 환경 조성을 촉구하고 있습니다.</t>
+          <t>울산의 한 사립고에서 교사가 학생에게 성폭력을 가한 사건이 발생했다. 피해 학생은 경찰에 신고하고 교육청과 학교 측에도 피해 사실을 알렸으며, 이에 가해 교사는 파면되고 교장은 정직 1개월 처분을 받았다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>가해 교사와 교장의 책임이 비교적 명확하며(적합 조건 1), 가해자 처벌 및 징계 요구 등 공적 절차가 진행 중이거나 요구되고 있습니다(적합 조건 6). 그러나 피해자가 단수이고 상대방의 자력이 대기업 수준은 아니므로 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (가해 교사 파면, 교장 정직), 증거 확보 가능함 (경찰 신고 및 학교 징계), 이미 공적 절차 진행 중 (경찰 신고, 교육청 조사 및 학교 징계 완료). 다만, 집단적 피해가 아니며, 상대방 자력(사립고)이 대기업 수준은 아님.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>가해교사, 즉각 파면…교장도 중징계해야</t>
+          <t>울산 사립고 성폭력 가해 교사 '파면', 교장 정직 1개월</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060130</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060150</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-26 12:42:06.831713+00:00</t>
+          <t>2026-03-02 12:31:22.530024+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>유행열</t>
+          <t>가해 교사, 교장 (소속 학교법인 또는 교육청)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>민주당 젠더폭력특별위원회 조사 완료, 검찰 불기소 및 법원 손해배상 청구 기각 결정. 현재 공론화 및 기자회견 예정.</t>
+          <t>가해 교사 파면 및 교장 중징계 요구 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>차모 씨가 40년 전 유행열 전 청와대 선임행정관에게 성폭행을 당했다고 주장하며 2018년 미투 운동을 벌였고, 민주당 젠더폭력특별위원회 조사 및 법원 판결에서 차 씨 진술의 신빙성이 인정되었습니다. 유 전 행정관은 차 씨를 명예훼손 등으로 고소했으나 검찰은 불기소, 법원은 손해배상 청구를 기각했습니다. 현재 차 씨는 유 전 행정관의 청주시장 출마에 반발하며 공론화 및 기자회견을 예고했습니다.</t>
+          <t>기간제 교사가 성폭력 피해를 입었으나, 가해 교사와 교장이 사건을 축소·은폐하려 했다는 내용의 기사입니다. 피해자 측은 가해 교사의 즉각 파면과 교장의 중징계를 요구하며 정의로운 교육 환경 조성을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 민주당 젠더폭력특별위원회 조사관 의견 및 법원 판결을 통해 신빙성이 인정되었고(적합 조건 1), 관련 증거가 확보되어 있습니다(적합 조건 5). 또한, 이미 민주당 조사, 검찰 수사, 법원 판결 등 공적 절차가 진행된 이력이 있습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아니고, 피해 금액 추정이 어렵다는 점에서 High 등급에는 미치지 못합니다.</t>
+          <t>가해 교사와 교장의 책임이 비교적 명확하며(적합 조건 1), 가해자 처벌 및 징계 요구 등 공적 절차가 진행 중이거나 요구되고 있습니다(적합 조건 6). 그러나 피해자가 단수이고 상대방의 자력이 대기업 수준은 아니므로 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>40년 전 사건 '미투'한 60대 여성의 호소  민주당은 성비위 후보자 배제...</t>
+          <t>가해교사, 즉각 파면…교장도 중징계해야</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022514291617813?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060130</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-25 13:35:41.203829+00:00</t>
+          <t>2026-02-26 12:42:06.831713+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>유행열</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 1년), 민사상 손해배상 청구 가능성 있음</t>
+          <t>민주당 젠더폭력특별위원회 조사 완료, 검찰 불기소 및 법원 손해배상 청구 기각 결정. 현재 공론화 및 기자회견 예정.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>남편의 불륜 현장을 찾아간 아내 A씨가 상대 여성 B씨를 폭행하여 갈비뼈 골절 등 전치 4주의 상해를 입히고, 나체 사진을 촬영하여 유포하겠다고 협박한 혐의로 징역 1년을 선고받았습니다. 재판부는 A씨가 피해 보상을 위한 노력을 하지 않았음을 지적하며, 합의 기회를 위해 법정 구속은 하지 않았습니다. 피해자 B씨는 A씨를 상대로 민사상 손해배상을 청구할 수 있습니다.</t>
+          <t>차모 씨가 40년 전 유행열 전 청와대 선임행정관에게 성폭행을 당했다고 주장하며 2018년 미투 운동을 벌였고, 민주당 젠더폭력특별위원회 조사 및 법원 판결에서 차 씨 진술의 신빙성이 인정되었습니다. 유 전 행정관은 차 씨를 명예훼손 등으로 고소했으나 검찰은 불기소, 법원은 손해배상 청구를 기각했습니다. 현재 차 씨는 유 전 행정관의 청주시장 출마에 반발하며 공론화 및 기자회견을 예고했습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 형사 유죄 판결로 책임이 명확하며(적합 조건 1), 형사 재판 결과가 강력한 증거로 활용될 수 있습니다(적합 조건 5, 6). 다만, 피해 규모가 집단적이지 않고(적합 조건 3), 상대방의 자력 정보가 불분명하여(적합 조건 2) 투자 매력도가 제한적입니다.</t>
+          <t>상대방 책임이 민주당 젠더폭력특별위원회 조사관 의견 및 법원 판결을 통해 신빙성이 인정되었고(적합 조건 1), 관련 증거가 확보되어 있습니다(적합 조건 5). 또한, 이미 민주당 조사, 검찰 수사, 법원 판결 등 공적 절차가 진행된 이력이 있습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아니고, 피해 금액 추정이 어렵다는 점에서 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>남편 불륜녀 폭행하고 나체사진 찍어 협박한 아내 징역 1년</t>
+          <t>40년 전 사건 '미투'한 60대 여성의 호소  민주당은 성비위 후보자 배제...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003526266</t>
+          <t>https://www.pressian.com/pages/articles/2026022514291617813?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-02-25 12:32:33.841170+00:00</t>
+          <t>2026-02-25 13:35:41.203829+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>성폭력</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 1년), 민사상 손해배상 청구 가능성 있음</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>남편의 불륜 현장을 찾아간 아내 A씨가 상대 여성 B씨를 폭행하여 갈비뼈 골절 등 전치 4주의 상해를 입히고, 나체 사진을 촬영하여 유포하겠다고 협박한 혐의로 징역 1년을 선고받았습니다. 재판부는 A씨가 피해 보상을 위한 노력을 하지 않았음을 지적하며, 합의 기회를 위해 법정 구속은 하지 않았습니다. 피해자 B씨는 A씨를 상대로 민사상 손해배상을 청구할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 형사 유죄 판결로 책임이 명확하며(적합 조건 1), 형사 재판 결과가 강력한 증거로 활용될 수 있습니다(적합 조건 5, 6). 다만, 피해 규모가 집단적이지 않고(적합 조건 3), 상대방의 자력 정보가 불분명하여(적합 조건 2) 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>남편 불륜녀 폭행하고 나체사진 찍어 협박한 아내 징역 1년</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260225_0003526266</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:32:33.841170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>성폭력</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>성폭력 피해자 연대 활동 중</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>성폭력 피해자들이 연대하여 맞서고 있으며, '커넥트인' 접속 기록과 자금 거래 내역, 피해자 공급 지시 등 관련 증거가 확보된 것으로 보인다. 이나영 씨가 모든 것을 다 하겠다고 밝히며 피해자들과 함께 대응할 의지를 보이고 있다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>집단적 피해(성폭력 피해자 연대)가 예상되며(적합 조건 3), '커넥트인' 접속 기록, 자금 거래 내역, 피해자 공급 지시 등 객관적 증거 확보 가능성(적합 조건 5)이 높다. 그러나 상대방의 자력이나 구체적인 기업/기관명이 명확히 특정되지 않아 추가 정보 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>이나영,  모든 걸 다 하겠다  성폭력 피해자 연대로 맞선다</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15983761</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-02-25 00:31:50.032926+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N28"/>
+  <autoFilter ref="A1:N29"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>