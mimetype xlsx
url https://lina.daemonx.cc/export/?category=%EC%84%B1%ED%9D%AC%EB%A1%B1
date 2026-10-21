--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="42" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="39" customWidth="1" min="10" max="10"/>
+    <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -540,570 +540,642 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>저스틴 발도니, 웨이페어러</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>합의 종결 및 변호사 비용 판결</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 '오빠' 호칭 강요가 성희롱으로 이어졌던 과거 사례들을 언급하며, 해당 호칭이 직장 내 성희롱 문제와 어떻게 연결되는지 논평합니다. 2022년 징계받은 경찰관과 인권위 권고를 받은 서울시 간부 사례를 통해, 권력 관계에서 비롯된 호칭 강요가 여성 동료들에게 불쾌감을 줄 수 있음을 지적합니다.</t>
+          <t>배우 블레이크 라이블리가 감독 저스틴 발도니를 상대로 제기한 성희롱 소송이 지난 5월 합의로 종결되었다. 라이블리 측은 발도니에게 800만 달러의 법률 비용을 요구했으나, 법원은 40만 달러만 지급하라고 판결했다. 라이블리 변호인 측은 이번 판결이 보복성 소송에 대한 경고이자 다른 피해자들에게 선례를 만들었다고 평가했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 '오빠' 호칭과 관련된 과거 성희롱 사례들을 언급하는 논평 기사로, 소송금융 투자를 검토할 만한 특정 신규 사건을 다루고 있지 않습니다. 언급된 사례들은 이미 징계나 권고 처분이 내려진 종결된 사건들이거나 일반적인 사회 현상에 대한 논의이므로, 소송금융 투자 대상으로서의 신규성 및 구체적인 사건 특정성이 부족합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 이미 지난 5월 합의로 종결되었으며, 법원의 변호사 비용 판결 또한 완료된 상태입니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 종결된 사건은 투자 대상에서 제외됩니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>정청래는 왜  오빠  실언을 했나 [지평선]</t>
+          <t>블레이크 라이블리, 성희롱 소송 합의하고 110억 요구했는데..'굴욕 엔딩...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026050516170000506?did=NA</t>
+          <t>http://www.osen.co.kr/article/G1112864709</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-18 05:28:34.931387+00:00</t>
+          <t>2026-10-09 02:43:55.682228+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 성희롱 관련 법률과 사건 처리에 대한 강좌 내용으로, 공공기관 종사자나 간부의 지위를 이용한 성희롱 행적과 피해자 보호 조항 추가 입법 배경을 설명합니다. 특정 사건에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>이 기사는 '오빠' 호칭 강요가 성희롱으로 이어졌던 과거 사례들을 언급하며, 해당 호칭이 직장 내 성희롱 문제와 어떻게 연결되는지 논평합니다. 2022년 징계받은 경찰관과 인권위 권고를 받은 서울시 간부 사례를 통해, 권력 관계에서 비롯된 호칭 강요가 여성 동료들에게 불쾌감을 줄 수 있음을 지적합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌 성희롱 관련 법률 및 사건 처리에 대한 일반적인 강좌 내용입니다. 소송금융 투자 검토를 위한 구체적인 피해 사실, 상대방, 피해 규모, 진행 단계 등 사건 관련 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+          <t>이 기사는 '오빠' 호칭과 관련된 과거 성희롱 사례들을 언급하는 논평 기사로, 소송금융 투자를 검토할 만한 특정 신규 사건을 다루고 있지 않습니다. 언급된 사례들은 이미 징계나 권고 처분이 내려진 종결된 사건들이거나 일반적인 사회 현상에 대한 논의이므로, 소송금융 투자 대상으로서의 신규성 및 구체적인 사건 특정성이 부족합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[젠더법 강좌] 성희롱 관련법- 사건처리(1)</t>
+          <t>정청래는 왜  오빠  실언을 했나 [지평선]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275615</t>
+          <t>https://www.hankookilbo.com/news/article/A2026050516170000506?did=NA</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:19:36.340543+00:00</t>
+          <t>2026-05-18 05:28:34.931387+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>USC, 데이빗 강 교수</t>
-[...11 lines deleted...]
-      </c>
+          <t>공공기관</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>USC 한인 대학원생이 데이빗 강 교수를 상대로 성희롱 및 괴롭힘 소송을 제기했습니다. LA 수피리어 법원은 학생 측의 일부 청구(인종, 성별, 국적 차별, 보복, 성희롱, 성적 학대 및 괴롭힘)를 기각했으나, 괴롭힘과 정신적 고통 유발 주장에 대해서는 재판에서 다툴 여지가 있다고 판단했습니다.</t>
+          <t>이 기사는 성희롱 관련 법률과 사건 처리에 대한 강좌 내용으로, 공공기관 종사자나 간부의 지위를 이용한 성희롱 행적과 피해자 보호 조항 추가 입법 배경을 설명합니다. 특정 사건에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방인 USC는 자력이 충분한 대형 교육기관이며, 법원이 교수의 괴롭힘 및 정신적 고통 유발 주장에 대해 재판에서 다툴 여지가 있다고 판단하여 소송 진행 가능성이 있습니다. 다만, 집단적 피해가 아니고 피해 금액이 명확하지 않아 'Medium' 등급으로 판단했습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 성희롱 관련 법률 및 사건 처리에 대한 일반적인 강좌 내용입니다. 소송금융 투자 검토를 위한 구체적인 피해 사실, 상대방, 피해 규모, 진행 단계 등 사건 관련 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>LA 수피리어 법원, USC 한인 교수 성희롱 소송 사건 일부 기각</t>
+          <t>[젠더법 강좌] 성희롱 관련법- 사건처리(1)</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=492113</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275615</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 00:41:44.682788+00:00</t>
+          <t>2026-04-02 00:19:36.340543+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>USC, 데이빗 강 교수</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>성고충심의위원회 위촉</t>
+          <t>LA 수피리어 법원에서 일부 청구 기각 결정, 일부는 재판 진행 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>부산시교육청이 학교 내 성희롱 문제 해결을 위해 성고충심의위원회 외부위원 23명을 위촉했다. 이 위원들은 성희롱 여부 판단, 피해자 보호, 재발 방지 대책 수립 등에 대한 전문적인 자문 역할을 수행할 예정이다.</t>
+          <t>USC 한인 대학원생이 데이빗 강 교수를 상대로 성희롱 및 괴롭힘 소송을 제기했습니다. LA 수피리어 법원은 학생 측의 일부 청구(인종, 성별, 국적 차별, 보복, 성희롱, 성적 학대 및 괴롭힘)를 기각했으나, 괴롭힘과 정신적 고통 유발 주장에 대해서는 재판에서 다툴 여지가 있다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 부산시교육청이 성고충심의위원회를 위촉하는 행정적 조치에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>상대방인 USC는 자력이 충분한 대형 교육기관이며, 법원이 교수의 괴롭힘 및 정신적 고통 유발 주장에 대해 재판에서 다툴 여지가 있다고 판단하여 소송 진행 가능성이 있습니다. 다만, 집단적 피해가 아니고 피해 금액이 명확하지 않아 'Medium' 등급으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>부산시교육청, 성고충심의위 외부위원 23명 위촉</t>
+          <t>LA 수피리어 법원, USC 한인 교수 성희롱 소송 사건 일부 기각</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6112897</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=492113</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-25 00:29:56.181544+00:00</t>
+          <t>2026-03-25 00:41:44.682788+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중 (피고소인 박나래 1차 조사 완료, 2차 조사 예정)</t>
+          <t>성고충심의위원회 위촉</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>방송인 박나래가 웹 예능 '헤이나래'에서 성희롱 발언을 한 혐의로 A씨에게 피소되어 경찰 조사를 받고 있습니다. 박나래는 1차 경찰 조사를 마쳤으며 혐의를 부인하고 있습니다. 이 사건은 현재 수사 단계에 있으며, 박나래는 방송 활동을 자제하고 있습니다.</t>
+          <t>부산시교육청이 학교 내 성희롱 문제 해결을 위해 성고충심의위원회 외부위원 23명을 위촉했다. 이 위원들은 성희롱 여부 판단, 피해자 보호, 재발 방지 대책 수립 등에 대한 전문적인 자문 역할을 수행할 예정이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>피고소인 박나래는 유명 방송인으로 자력이 충분하며 (적합 조건 2), 경찰 조사가 진행 중이므로 증거 확보 가능성이 높습니다 (적합 조건 5). 또한, 이미 공적 절차인 경찰 조사가 진행 중입니다 (적합 조건 6). 그러나 집단적 피해가 아닌 개인 간의 사건이며, 구체적인 피해 규모가 명시되지 않아 High 등급으로 보기 어렵습니다.</t>
+          <t>본 기사는 부산시교육청이 성고충심의위원회를 위촉하는 행정적 조치에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>박나래, 두문불출 아니었나? 2차 경찰 조사 전 모친상 신기루 위로</t>
+          <t>부산시교육청, 성고충심의위 외부위원 23명 위촉</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603221359252310</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6112897</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-22 12:46:20.977239+00:00</t>
+          <t>2026-03-25 00:29:56.181544+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>양우식 경기도의원</t>
+          <t>박나래</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사재판 1심 진행 중</t>
+          <t>경찰 조사 진행 중 (피고소인 박나래 1차 조사 완료, 2차 조사 예정)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>양우식 경기도의원이 도의회 사무처 직원에게 성희롱 발언을 한 혐의로 첫 재판을 받았습니다. 양 도의원은 혐의를 전면 부인하고 있으며, 피해자는 앞서 피해 사실을 폭로하고 고소장을 제출하여 경찰과 검찰 수사가 진행된 바 있습니다.</t>
+          <t>방송인 박나래가 웹 예능 '헤이나래'에서 성희롱 발언을 한 혐의로 A씨에게 피소되어 경찰 조사를 받고 있습니다. 박나래는 1차 경찰 조사를 마쳤으며 혐의를 부인하고 있습니다. 이 사건은 현재 수사 단계에 있으며, 박나래는 방송 활동을 자제하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(경기도의원)의 자력이 충분하고(적합 조건 2), 경찰 및 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 공적 절차(수사)가 진행된 점(적합 조건 6)은 소송금융 적합 조건에 해당합니다. 그러나 피해자가 1인이고(적합 조건 3 미충족), 피해 규모가 주로 정신적 손해로 추정되어 소송금융 투자 대상으로서의 잠재적 수익성이 제한적일 수 있습니다(적합 조건 4 미충족).</t>
+          <t>피고소인 박나래는 유명 방송인으로 자력이 충분하며 (적합 조건 2), 경찰 조사가 진행 중이므로 증거 확보 가능성이 높습니다 (적합 조건 5). 또한, 이미 공적 절차인 경찰 조사가 진행 중입니다 (적합 조건 6). 그러나 집단적 피해가 아닌 개인 간의 사건이며, 구체적인 피해 규모가 명시되지 않아 High 등급으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'성희롱 발언' 양우식 경기도의원 첫 재판서 혐의 부인</t>
+          <t>박나래, 두문불출 아니었나? 2차 경찰 조사 전 모친상 신기루 위로</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603121852437303</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603221359252310</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-12 12:28:22.883227+00:00</t>
+          <t>2026-03-22 12:46:20.977239+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>양우식 경기도의원</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>형사재판 1심 진행 중</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 성희롱의 개념과 관련 법률, 그리고 학교에서 발생하는 학생 간 성희롱 사건에서 피해자가 국가인권위원회에 구제 신청을 할 수 있다는 내용을 다루는 법률 강좌이다. 특정 사건이나 구체적인 피해 사례를 보도하는 것이 아니라, 성희롱 관련 법적 쟁점과 절차를 일반론적으로 설명하고 있다.</t>
+          <t>양우식 경기도의원이 도의회 사무처 직원에게 성희롱 발언을 한 혐의로 첫 재판을 받았습니다. 양 도의원은 혐의를 전면 부인하고 있으며, 피해자는 앞서 피해 사실을 폭로하고 고소장을 제출하여 경찰과 검찰 수사가 진행된 바 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 성희롱 관련 법률과 개념을 설명하는 일반적인 법률 강좌 내용으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않다. 따라서 소송금융 투자 검토를 위한 특정 피고, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 부재하다.</t>
+          <t>상대방(경기도의원)의 자력이 충분하고(적합 조건 2), 경찰 및 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 공적 절차(수사)가 진행된 점(적합 조건 6)은 소송금융 적합 조건에 해당합니다. 그러나 피해자가 1인이고(적합 조건 3 미충족), 피해 규모가 주로 정신적 손해로 추정되어 소송금융 투자 대상으로서의 잠재적 수익성이 제한적일 수 있습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[젠더법 강좌] 성희롱 관련법 - ‘성희롱’ 개념과 문제</t>
+          <t>'성희롱 발언' 양우식 경기도의원 첫 재판서 혐의 부인</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274684</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603121852437303</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-12 00:18:21.005200+00:00</t>
+          <t>2026-03-12 12:28:22.883227+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>이 기사는 성희롱의 개념과 관련 법률, 그리고 학교에서 발생하는 학생 간 성희롱 사건에서 피해자가 국가인권위원회에 구제 신청을 할 수 있다는 내용을 다루는 법률 강좌이다. 특정 사건이나 구체적인 피해 사례를 보도하는 것이 아니라, 성희롱 관련 법적 쟁점과 절차를 일반론적으로 설명하고 있다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>이 기사는 성희롱 관련 법률과 개념을 설명하는 일반적인 법률 강좌 내용으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않다. 따라서 소송금융 투자 검토를 위한 특정 피고, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 부재하다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>[젠더법 강좌] 성희롱 관련법 - ‘성희롱’ 개념과 문제</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274684</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:18:21.005200+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>성희롱</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>교수</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>성희롱 관련법 입법 요구의 배경이 된 과거 소송 사례</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>본 기사는 성희롱 관련법의 역사와 변천을 다루는 강좌의 일부로, 과거 교수를 상대로 한 손해배상 청구 소송과 그에 따른 법적 대책 마련 요구 과정을 설명하고 있습니다. 이 사건은 성희롱 법제화의 필요성을 부각시킨 중요한 사례로 언급됩니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>기사는 '젠더법 강좌'의 일부로, 성희롱 관련법의 '변천'을 설명하기 위해 과거의 소송 사례를 언급하고 있습니다. 이는 현재 진행 중이거나 새롭게 발굴할 수 있는 소송금융 투자 대상이 아니며, 이미 종결된 과거 사건으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>[젠더법 강좌] 성희롱 관련법 - 변천</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>womennews.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.womennews.co.kr/news/articleView.html?idxno=274360</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-05 00:32:55.702040+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>