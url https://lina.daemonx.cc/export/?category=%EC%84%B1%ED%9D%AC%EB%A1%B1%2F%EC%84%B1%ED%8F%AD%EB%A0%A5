--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="41" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,474 +537,538 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성희롱/성폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경기도교육청의 성희롱·성폭력 고충심의위원회 역량 강화 연수 진행</t>
+          <t>예방 교육 및 내부 대응 절차 안내</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경기도교육청이 학교 내 성희롱·성폭력 사안 심의의 전문성과 공정성을 높이기 위해 고충심의위원회 역량 강화 연수를 실시했습니다. 교육지원청으로 이관된 심의위원회의 성인지 감수성을 높이고 객관적인 판단 근거를 마련하는 데 중점을 두었으며, 피해자 보호 및 2차 가해 방지 대책 등 실무 중심의 교육이 진행되었습니다.</t>
+          <t>울산교육청이 고위직을 대상으로 성희롱·성폭력 예방 교육을 실시하고, 사건 발생 시 피해자 보호를 비롯한 기관장과 관리자의 대응 절차와 책무를 구체적으로 안내했다. 이는 잠재적 사건에 대한 내부 관리 강화 조치로, 특정 사건에 대한 보도는 아니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도교육청이 성희롱·성폭력 고충심의위원회의 역량 강화를 위해 연수를 진행했다는 내용으로, 특정 사건이나 피해 사실에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 소송 주체, 피해 규모, 상대방 책임 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 울산교육청의 고위직 대상 성희롱·성폭력 예방 교육 및 내부 대응 절차 안내에 대한 내용으로, 특정 사건의 발생이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등을 파악할 수 없습니다. (적합 조건 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>성인지 감수성 높여야 신뢰 산다  경기도교육청, 심의위원 역량 연수</t>
+          <t>시교육청, 고위직 성희롱·성폭력 예방 교육</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=700818</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=391387</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 00:18:38.657782+00:00</t>
+          <t>2026-09-18 07:03:03.772163+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성희롱/성폭력</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>경기도교육청의 성희롱·성폭력 고충심의위원회 역량 강화 연수 진행</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>경기도교육청이 성희롱·성폭력 고충심의위원들의 역량 강화를 위한 연수를 실시했습니다. 이번 연수는 고충심의위원회의 역할, 운영 절차, 판단 기준, 피해자 보호 등 실무 중심의 내용으로 구성되어 공정한 심의를 위한 위원들의 전문성을 높이는 데 중점을 두었습니다.</t>
+          <t>경기도교육청이 학교 내 성희롱·성폭력 사안 심의의 전문성과 공정성을 높이기 위해 고충심의위원회 역량 강화 연수를 실시했습니다. 교육지원청으로 이관된 심의위원회의 성인지 감수성을 높이고 객관적인 판단 근거를 마련하는 데 중점을 두었으며, 피해자 보호 및 2차 가해 방지 대책 등 실무 중심의 교육이 진행되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도교육청의 성희롱·성폭력 고충심의위원 역량 강화 연수에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 경기도교육청이 성희롱·성폭력 고충심의위원회의 역량 강화를 위해 연수를 진행했다는 내용으로, 특정 사건이나 피해 사실에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 소송 주체, 피해 규모, 상대방 책임 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>경기도교육청, 성희롱·성폭력 고충심의위원 역량 강화 연수 실시</t>
+          <t>성인지 감수성 높여야 신뢰 산다  경기도교육청, 심의위원 역량 연수</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=202604031627071335f69d33b22_29</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=700818</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:27:01.385319+00:00</t>
+          <t>2026-04-05 00:18:38.657782+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성희롱/성폭력</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>성평등가족부가 공공부문 성희롱·성폭력 사건 처리 매뉴얼을 개정하여 배포했습니다. 개정 매뉴얼은 피해자 보호 조치 의무화, 비밀유지 의무 강화, 2차 피해 예방 체크리스트 및 판례 등을 포함하고 있습니다. 이는 공공부문 사건 처리의 공정성과 신속성을 높이고 피해자 보호를 강화하기 위함입니다.</t>
+          <t>경기도교육청이 성희롱·성폭력 고충심의위원들의 역량 강화를 위한 연수를 실시했습니다. 이번 연수는 고충심의위원회의 역할, 운영 절차, 판단 기준, 피해자 보호 등 실무 중심의 내용으로 구성되어 공정한 심의를 위한 위원들의 전문성을 높이는 데 중점을 두었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 공공부문 성희롱·성폭력 대응 매뉴얼 개정 및 배포에 대한 정책 발표로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 경기도교육청의 성희롱·성폭력 고충심의위원 역량 강화 연수에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>공공부문 성희롱·성폭력 대응 매뉴얼 개정…피해자 보호·비밀유지 의...</t>
+          <t>경기도교육청, 성희롱·성폭력 고충심의위원 역량 강화 연수 실시</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260402001016</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=202604031627071335f69d33b22_29</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 00:17:21.223225+00:00</t>
+          <t>2026-04-03 12:27:01.385319+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성희롱/성폭력</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>공공부문 성희롱·성폭력 대응 매뉴얼 개정 및 배포</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>정읍시가 건강하고 안전한 공직 문화 조성을 위해 6급 이하 전 직원을 대상으로 성희롱 및 성폭력 예방 교육을 실시했습니다. 이 교육은 직장 내 성인지 감수성을 높이고 상호 존중하는 조직 문화를 구축하기 위한 것으로, 실제 사건 발생이나 피해에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>성평등가족부가 공공부문 성희롱·성폭력 사건 처리 매뉴얼을 개정하여 배포했습니다. 개정 매뉴얼은 피해자 보호 조치 의무화, 비밀유지 의무 강화, 2차 피해 예방 체크리스트 및 판례 등을 포함하고 있습니다. 이는 공공부문 사건 처리의 공정성과 신속성을 높이고 피해자 보호를 강화하기 위함입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 정읍시가 성희롱 및 성폭력 예방 교육을 실시했다는 내용으로, 실제 성희롱 또는 성폭력 사건이 발생했거나 진행 중이라는 언급이 없습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>본 기사는 공공부문 성희롱·성폭력 대응 매뉴얼 개정 및 배포에 대한 정책 발표로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>정읍시, 6급 이하 전직원 대상 성희롱. 성폭력 예방교육 가져</t>
+          <t>공공부문 성희롱·성폭력 대응 매뉴얼 개정…피해자 보호·비밀유지 의...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874284</t>
+          <t>https://www.newspim.com/news/view/20260402001016</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-22 12:26:03.487877+00:00</t>
+          <t>2026-04-03 00:17:21.223225+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성희롱/성폭력</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>부산시교육청이 3월부터 개별 학교에서 운영하던 성고충심의위원회 처리 사안을 시교육청 '성인식개선지원센터'로 이관하여 처리합니다. 이는 학교 현장의 부담을 줄이고 성 관련 사안 처리의 공정성과 전문성을 강화하기 위한 조치로, 인력 충원 및 피해자 보호, 법률상담 지원 등의 기능을 확대할 예정입니다.</t>
+          <t>정읍시가 건강하고 안전한 공직 문화 조성을 위해 6급 이하 전 직원을 대상으로 성희롱 및 성폭력 예방 교육을 실시했습니다. 이 교육은 직장 내 성인지 감수성을 높이고 상호 존중하는 조직 문화를 구축하기 위한 것으로, 실제 사건 발생이나 피해에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 부산시교육청이 성 관련 사안 처리 절차를 개선하는 정책 변경에 대한 내용입니다. 특정 사건이나 가해자가 명확히 드러나지 않으며, 구체적인 피해 규모나 소송 대상이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 정읍시가 성희롱 및 성폭력 예방 교육을 실시했다는 내용으로, 실제 성희롱 또는 성폭력 사건이 발생했거나 진행 중이라는 언급이 없습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>개별학교 처리 성 관련 업무, 부산교육청이 맡는다</t>
+          <t>정읍시, 6급 이하 전직원 대상 성희롱. 성폭력 예방교육 가져</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003528845</t>
+          <t>http://sjbnews.com/news/news.php?number=874284</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-01 00:19:24.354558+00:00</t>
+          <t>2026-03-22 12:26:03.487877+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>성희롱/성폭력</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>부산시교육청의 성고충심의위 업무 이관 및 전담 센터 설립</t>
+          <t>부산시교육청 성고충심의위원회 처리 절차 개편</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>부산시교육청이 학교 내 성희롱·성폭력 사안에 대한 조사, 심의, 피해자 지원 기능을 강화하기 위해 성고충심의위원회 업무를 전담 센터로 일원화한다. 센터는 공정한 조사, 고충심의위 운영, 피해자 보호 및 치료비·법률상담 지원, 학교 일상 회복 컨설팅 등을 통합 지원할 예정이다.</t>
+          <t>부산시교육청이 3월부터 개별 학교에서 운영하던 성고충심의위원회 처리 사안을 시교육청 '성인식개선지원센터'로 이관하여 처리합니다. 이는 학교 현장의 부담을 줄이고 성 관련 사안 처리의 공정성과 전문성을 강화하기 위한 조치로, 인력 충원 및 피해자 보호, 법률상담 지원 등의 기능을 확대할 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 부산시교육청이 학교 내 성고충 사안 처리를 위한 전담 센터를 설립하고 기능을 강화한다는 내용으로, 특정 사건이나 피해자를 다루는 것이 아님. 상대방 책임이 명확한 특정 사건이 없고(적합 조건 1 미해당), 집단적 피해나 피해 규모가 명확히 제시되지 않아(적합 조건 3, 4 미해당) 소송금융 투자 대상으로 적합하지 않음.</t>
+          <t>이 기사는 부산시교육청이 성 관련 사안 처리 절차를 개선하는 정책 변경에 대한 내용입니다. 특정 사건이나 가해자가 명확히 드러나지 않으며, 구체적인 피해 규모나 소송 대상이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>부산시교육청, 학교 성고충심의위 업무 전면 이관…전담 센터로 일원화</t>
+          <t>개별학교 처리 성 관련 업무, 부산교육청이 맡는다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=197559</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003528845</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-02-28 00:57:48.629859+00:00</t>
+          <t>2026-03-01 00:19:24.354558+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>성희롱/성폭력</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
+          <t>부산시교육청의 성고충심의위 업무 이관 및 전담 센터 설립</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>부산시교육청이 학교 내 성희롱·성폭력 사안에 대한 조사, 심의, 피해자 지원 기능을 강화하기 위해 성고충심의위원회 업무를 전담 센터로 일원화한다. 센터는 공정한 조사, 고충심의위 운영, 피해자 보호 및 치료비·법률상담 지원, 학교 일상 회복 컨설팅 등을 통합 지원할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>이 기사는 부산시교육청이 학교 내 성고충 사안 처리를 위한 전담 센터를 설립하고 기능을 강화한다는 내용으로, 특정 사건이나 피해자를 다루는 것이 아님. 상대방 책임이 명확한 특정 사건이 없고(적합 조건 1 미해당), 집단적 피해나 피해 규모가 명확히 제시되지 않아(적합 조건 3, 4 미해당) 소송금융 투자 대상으로 적합하지 않음.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>부산시교육청, 학교 성고충심의위 업무 전면 이관…전담 센터로 일원화</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>srtimes.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=197559</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:57:48.629859+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>성희롱/성폭력</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
           <t>피해조사위원회 위촉</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>경남교육청이 성희롱·성폭력 피해조사위원회를 위촉했습니다. 도내 성폭력피해상담소 및 통합지원센터의 시설장과 종사자로 구성된 위원회는 피해조사의 전문성을 강화하고 피해자와 교육 공동체의 일상 회복을 돕는 것을 목표로 합니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>이 기사는 경남교육청이 성희롱·성폭력 피해조사위원회를 위촉했다는 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 유무 등 소송금융 투자 적합도 판단 기준을 적용할 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>경남교육청, 전문성 고려한 성희롱,성폭력 피해조사위원 위촉</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>getnews.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.getnews.co.kr/news/articleView.html?idxno=862818</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-02-28 00:26:22.213561+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>