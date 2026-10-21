--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="31" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="33" customWidth="1" min="10" max="10"/>
+    <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -533,354 +533,426 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>저스틴 발도니, 웨이페어러</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>합의 종결 및 변호사 비용 판결</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 '오빠' 호칭 강요가 성희롱으로 이어졌던 과거 사례들을 언급하며, 해당 호칭이 직장 내 성희롱 문제와 어떻게 연결되는지 논평합니다. 2022년 징계받은 경찰관과 인권위 권고를 받은 서울시 간부 사례를 통해, 권력 관계에서 비롯된 호칭 강요가 여성 동료들에게 불쾌감을 줄 수 있음을 지적합니다.</t>
+          <t>배우 블레이크 라이블리가 감독 저스틴 발도니를 상대로 제기한 성희롱 소송이 지난 5월 합의로 종결되었다. 라이블리 측은 발도니에게 800만 달러의 법률 비용을 요구했으나, 법원은 40만 달러만 지급하라고 판결했다. 라이블리 변호인 측은 이번 판결이 보복성 소송에 대한 경고이자 다른 피해자들에게 선례를 만들었다고 평가했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 '오빠' 호칭과 관련된 과거 성희롱 사례들을 언급하는 논평 기사로, 소송금융 투자를 검토할 만한 특정 신규 사건을 다루고 있지 않습니다. 언급된 사례들은 이미 징계나 권고 처분이 내려진 종결된 사건들이거나 일반적인 사회 현상에 대한 논의이므로, 소송금융 투자 대상으로서의 신규성 및 구체적인 사건 특정성이 부족합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 이미 지난 5월 합의로 종결되었으며, 법원의 변호사 비용 판결 또한 완료된 상태입니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 종결된 사건은 투자 대상에서 제외됩니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>정청래는 왜  오빠  실언을 했나 [지평선]</t>
+          <t>블레이크 라이블리, 성희롱 소송 합의하고 110억 요구했는데..'굴욕 엔딩...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026050516170000506?did=NA</t>
+          <t>http://www.osen.co.kr/article/G1112864709</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-18 05:28:34.931387+00:00</t>
+          <t>2026-10-09 02:43:55.682228+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 성희롱 관련 법률과 사건 처리에 대한 강좌 내용으로, 공공기관 종사자나 간부의 지위를 이용한 성희롱 행적과 피해자 보호 조항 추가 입법 배경을 설명합니다. 특정 사건에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>이 기사는 '오빠' 호칭 강요가 성희롱으로 이어졌던 과거 사례들을 언급하며, 해당 호칭이 직장 내 성희롱 문제와 어떻게 연결되는지 논평합니다. 2022년 징계받은 경찰관과 인권위 권고를 받은 서울시 간부 사례를 통해, 권력 관계에서 비롯된 호칭 강요가 여성 동료들에게 불쾌감을 줄 수 있음을 지적합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌 성희롱 관련 법률 및 사건 처리에 대한 일반적인 강좌 내용입니다. 소송금융 투자 검토를 위한 구체적인 피해 사실, 상대방, 피해 규모, 진행 단계 등 사건 관련 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+          <t>이 기사는 '오빠' 호칭과 관련된 과거 성희롱 사례들을 언급하는 논평 기사로, 소송금융 투자를 검토할 만한 특정 신규 사건을 다루고 있지 않습니다. 언급된 사례들은 이미 징계나 권고 처분이 내려진 종결된 사건들이거나 일반적인 사회 현상에 대한 논의이므로, 소송금융 투자 대상으로서의 신규성 및 구체적인 사건 특정성이 부족합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[젠더법 강좌] 성희롱 관련법- 사건처리(1)</t>
+          <t>정청래는 왜  오빠  실언을 했나 [지평선]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275615</t>
+          <t>https://www.hankookilbo.com/news/article/A2026050516170000506?did=NA</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:19:36.340543+00:00</t>
+          <t>2026-05-18 05:28:34.931387+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>공공기관</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>부산시교육청이 학교 내 성희롱 문제 해결을 위해 성고충심의위원회 외부위원 23명을 위촉했다. 이 위원들은 성희롱 여부 판단, 피해자 보호, 재발 방지 대책 수립 등에 대한 전문적인 자문 역할을 수행할 예정이다.</t>
+          <t>이 기사는 성희롱 관련 법률과 사건 처리에 대한 강좌 내용으로, 공공기관 종사자나 간부의 지위를 이용한 성희롱 행적과 피해자 보호 조항 추가 입법 배경을 설명합니다. 특정 사건에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 부산시교육청이 성고충심의위원회를 위촉하는 행정적 조치에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 성희롱 관련 법률 및 사건 처리에 대한 일반적인 강좌 내용입니다. 소송금융 투자 검토를 위한 구체적인 피해 사실, 상대방, 피해 규모, 진행 단계 등 사건 관련 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>부산시교육청, 성고충심의위 외부위원 23명 위촉</t>
+          <t>[젠더법 강좌] 성희롱 관련법- 사건처리(1)</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6112897</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275615</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 00:29:56.181544+00:00</t>
+          <t>2026-04-02 00:19:36.340543+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>성고충심의위원회 위촉</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 성희롱의 개념과 관련 법률, 그리고 학교에서 발생하는 학생 간 성희롱 사건에서 피해자가 국가인권위원회에 구제 신청을 할 수 있다는 내용을 다루는 법률 강좌이다. 특정 사건이나 구체적인 피해 사례를 보도하는 것이 아니라, 성희롱 관련 법적 쟁점과 절차를 일반론적으로 설명하고 있다.</t>
+          <t>부산시교육청이 학교 내 성희롱 문제 해결을 위해 성고충심의위원회 외부위원 23명을 위촉했다. 이 위원들은 성희롱 여부 판단, 피해자 보호, 재발 방지 대책 수립 등에 대한 전문적인 자문 역할을 수행할 예정이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 성희롱 관련 법률과 개념을 설명하는 일반적인 법률 강좌 내용으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않다. 따라서 소송금융 투자 검토를 위한 특정 피고, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 부재하다.</t>
+          <t>본 기사는 부산시교육청이 성고충심의위원회를 위촉하는 행정적 조치에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[젠더법 강좌] 성희롱 관련법 - ‘성희롱’ 개념과 문제</t>
+          <t>부산시교육청, 성고충심의위 외부위원 23명 위촉</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274684</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6112897</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-12 00:18:21.005200+00:00</t>
+          <t>2026-03-25 00:29:56.181544+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>성희롱</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>이 기사는 성희롱의 개념과 관련 법률, 그리고 학교에서 발생하는 학생 간 성희롱 사건에서 피해자가 국가인권위원회에 구제 신청을 할 수 있다는 내용을 다루는 법률 강좌이다. 특정 사건이나 구체적인 피해 사례를 보도하는 것이 아니라, 성희롱 관련 법적 쟁점과 절차를 일반론적으로 설명하고 있다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>이 기사는 성희롱 관련 법률과 개념을 설명하는 일반적인 법률 강좌 내용으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않다. 따라서 소송금융 투자 검토를 위한 특정 피고, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 부재하다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>[젠더법 강좌] 성희롱 관련법 - ‘성희롱’ 개념과 문제</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274684</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:18:21.005200+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>성희롱</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>교수</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>성희롱 관련법 입법 요구의 배경이 된 과거 소송 사례</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>본 기사는 성희롱 관련법의 역사와 변천을 다루는 강좌의 일부로, 과거 교수를 상대로 한 손해배상 청구 소송과 그에 따른 법적 대책 마련 요구 과정을 설명하고 있습니다. 이 사건은 성희롱 법제화의 필요성을 부각시킨 중요한 사례로 언급됩니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>기사는 '젠더법 강좌'의 일부로, 성희롱 관련법의 '변천'을 설명하기 위해 과거의 소송 사례를 언급하고 있습니다. 이는 현재 진행 중이거나 새롭게 발굴할 수 있는 소송금융 투자 대상이 아니며, 이미 종결된 과거 사건으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>[젠더법 강좌] 성희롱 관련법 - 변천</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>womennews.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.womennews.co.kr/news/articleView.html?idxno=274360</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-05 00:32:55.702040+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>