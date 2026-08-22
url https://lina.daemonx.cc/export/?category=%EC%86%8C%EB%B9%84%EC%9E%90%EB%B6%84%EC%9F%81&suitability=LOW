--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$318</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$339</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N318"/>
+  <dimension ref="A1:N339"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="33" customWidth="1" min="8" max="8"/>
     <col width="27" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,21308 +535,22720 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>SK텔레콤, KT, LG유플러스</t>
+          <t>휴게소 운영자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>이용자 패소 판결</t>
+          <t>서울남부지방법원 1심 기각 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>5G 품질 논란과 관련하여 이용자들이 통신 3사를 상대로 제기한 소송에서 이용자들이 패소했다. 재판부는 통신 3사가 5G 서비스 초기 기술적, 물리적 제약이 있었을 뿐 의도적으로 이용자들을 기망했다고 보기는 어렵다고 판단했다.</t>
+          <t>2020년 전남 광양시 휴게소에서 갈비탕을 먹던 남성이 질식사한 사건. 유족은 식당이 식가위와 집게를 제공하지 않고 응급조치도 미흡했다며 3천만원 상당의 손해배상 소송을 제기했다. 그러나 서울남부지방법원은 식당이 셀프서비스 방식으로 운영되며 식가위 등이 비치되어 있었고, 응급 대처도 소홀하지 않았다며 유족의 청구를 기각했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 소송은 이미 이용자 패소로 판결이 선고되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 재판부는 통신 3사의 의도적 기망으로 보기 어렵다고 판단하여 상대방 책임이 명확하지 않습니다.</t>
+          <t>법원이 이미 유족의 손해배상 청구를 기각하여 원고 승소 가능성이 매우 낮음. (부적합 조건: 이미 종결된 사건 - 1심 판결) 또한, 집단적 피해가 아닌 개별 사건이며(적합 조건 3 미충족), 피해 금액도 소송금융 투자 대상으로 보기에는 상대적으로 적습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3,000만 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>5G 품질' 소송서 이용자 패소…法  통신3사, 부당이득 아냐</t>
+          <t>가위 안 줘서 갈비탕 먹다 질식사 …휴게소 식당에 책임 물은 유족, 법...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/cc-newmedia/6179198</t>
+          <t>https://lawtalknews.co.kr/article/KI6LLS4UNZH0</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-04 07:03:01.976931+00:00</t>
+          <t>2026-08-18 18:18:54.788856+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>AI 관련 소송 리스크 경고</t>
+          <t>자동차손해배상 보장법 시행령 개정안 국무회의 의결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국내 보험사들이 인수심사부터 보험금 지급까지 AI 도입을 확대하면서, 미국에서 현실화된 AI 관련 집단소송 리스크가 국내에도 경고등으로 작용하고 있다. 기사는 보험업계에 선제적 대응을 촉구하며, AI 시스템으로 인한 잠재적 소비자 분쟁 가능성을 시사한다.</t>
+          <t>금융정의연대가 국무회의에서 의결된 자동차손해배상 보장법 시행령 개정안에 대해 논평했다. 이들은 개정안이 '나이롱 환자' 방지를 명분으로 취약계층의 치료권과 피해자 보상을 소홀히 할 수 있다고 비판했다. 해당 개정안은 취약계층과 피해자에게 부정적인 영향을 미칠 수 있다는 우려를 낳고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 국내 보험업계의 AI 도입 확산에 따른 미래 소송 리스크를 경고하는 내용으로, 특정 피해 사건이나 구체적인 피해자가 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해 발생, 증거 확보 등)이 현재로서는 충족되지 않습니다.</t>
+          <t>해당 기사는 특정 주체의 불법행위로 인한 구체적인 피해 사건이 아닌, 법률 시행령 개정안에 대한 시민단체의 정책 비판을 다루고 있습니다. 소송금융은 통상적으로 명확한 가해자와 피해자가 특정되는 구체적인 법적 분쟁을 대상으로 하므로, 본 건은 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>보험사 AI 도입 확산···소송 리스크도 함께 온다</t>
+          <t>“나이롱 환자 막겠다지만…취약계층 치료권·피해자 보상은 뒷전”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>akomnews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=691707</t>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=67959</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-06-02 07:02:41.542866+00:00</t>
+          <t>2026-08-11 03:38:19.498056+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>AI 표시 의무 확대 및 소비자피해구제 체제 강화 논의 중</t>
+          <t>일반적인 법률 정보 제공</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 대통령은 AI 기술을 악용한 허위조작정보와 과장 광고로 국민 피해가 커지고 있다고 지적하며, AI 표시 의무 확대 및 소비자피해구제 체제 강화 등 대책 마련을 주문했다. 현재는 특정 사건에 대한 구체적인 피해나 소송 상대방이 명확하지 않은 정책 논의 단계이다.</t>
+          <t>이 기사는 렌트카 사고 발생 시 손해배상 범위가 과실 비율과 가입한 차량손해면책제도에 따라 달라질 수 있음을 설명합니다. 특히 '완전자차'라는 명칭만 믿고 계약했다가 운전자가 예상치 못한 비용을 부담하게 될 수 있는 실무적 문제점을 지적합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 AI 기술을 악용한 허위조작정보 및 과장 광고로 인한 국민 피해에 대한 대통령의 우려와 정책 방향을 다루고 있습니다. 특정 사건이나 구체적인 가해 주체가 명시되어 있지 않아(적합 조건 1 미충족), 소송 상대방을 특정하기 어렵고 자력 여부도 판단 불가합니다(적합 조건 2 미충족). 또한, 구체적인 피해 규모나 피해자 수가 확인되지 않아(적합 조건 4 미충족) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해자 집단에 대한 보도가 아닌, 렌트카 사고 및 보험 관련 일반적인 법률 정보와 주의사항을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않으며, 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'탱크데이' 논란 속 이 대통령  5·18 왜곡·피해자 모욕 강력 응징해야...</t>
+          <t>렌트카사고, 보험 가입했어도 모두 보상받을 수 있을까</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026052114300001784?did=NA</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202607281332084279aeda69934_12</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-27 20:00:55.448186+00:00</t>
+          <t>2026-08-08 07:00:36.503206+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>스타벅스 코리아가 5·18광주민주화운동 기념일 당일 '탱크 데이' 프로모션을 진행하여 큰 사회적 논란을 일으켰습니다. 이에 정용진 신세계그룹 회장과 스타벅스 본사가 사과했으며, 뉴욕타임스 등 외신도 이를 보도했습니다. 이 사건은 스타벅스 코리아의 창사 이래 최대 위기로 평가받고 있습니다.</t>
+          <t>상조 산업이 11조 원 규모로 성장함에 따라 소비자 보호를 위한 제도적 장치가 마련되었다. 상조업체는 소비자로부터 받은 선수금의 일정 부분을 은행이나 공제조합 등 소비자피해보상기관에 보전해야 하며, 법 위반 업체와 행정제재 내역이 공개된다. 이는 초고령사회에서 소비자의 돈을 안전하게 보호하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>스타벅스 코리아의 부적절한 마케팅으로 인한 사회적 논란과 기업의 책임은 명확하나, 소송금융 투자 대상으로서의 핵심 조건인 '피해자들의 구체적이고 금전적으로 측정 가능한 집단적 피해'가 확인되지 않습니다. 주로 기업의 평판 손상 및 대중의 공분으로, 개별 피해자들의 손해배상 청구 가능성이 낮아 투자 매력이 떨어집니다.</t>
+          <t>해당 기사는 상조 산업의 일반적인 현황과 소비자 보호를 위한 제도적 장치 마련에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 검토를 위한 구체적인 피고, 피해자 집단, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[만화경] 스타벅스와 사이렌</t>
+          <t>상조, 장례 품앗이서 11兆 산업으로…초고령사회 '마지막 복지' 되다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20046516?ref=naver</t>
+          <t>https://www.sisaon.co.kr/news/articleView.html?idxno=203235</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-23 07:01:52.007597+00:00</t>
+          <t>2026-08-06 07:00:27.549008+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>할부거래법 개정안 처리 등 제도 정비 논의 중</t>
+          <t>자동차손해배상 보장법 시행령 개정안 국무회의 통과, 9월 10일 시행 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>반려동물 상조 시장이 급성장하며 보람그룹, 프리드라이프, 교원라이프 등 상조업계와 코웨이, KT 등 이종업체들이 진출하고 있다. 시장 규모는 커지고 있으나, 서비스 단가 상승 및 제도 정비 지연으로 소비자 보호에 대한 우려가 제기되고 있다. 국회에서 할부거래법 개정안이 처리되는 등 선수금 보호 강화 노력이 진행 중이다.</t>
+          <t>국토교통부가 교통사고 경상환자의 8주 초과 치료에 대한 전문 심사 제도를 도입하는 자동차손해배상 보장법 시행령 개정안을 발표했다. 이는 '나이롱환자'로 인한 보험금 누수를 막기 위함이며, 9월 10일부터 시행될 예정이다. 환자가 8주 이상 치료를 원할 경우 자배원 전문 의료진의 심사를 거쳐야 하며, 임산부와 영유아는 예외이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 반려동물 상조 시장의 성장과 함께 소비자 보호 제도의 미비를 지적하고 있으나, 특정 기업의 명확한 책임이 있는 구체적인 피해 사건이 발생했음을 보도하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이 부재합니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>본 기사는 특정 주체가 피해자에게 직접적인 손해를 입힌 사건이 아닌, 정부의 새로운 규제 도입에 관한 내용입니다. 소송금융은 통상적으로 특정 가해자로부터 손해배상을 청구하는 피해자에게 투자되므로, 이와 같은 정책 변경 사안은 적합한 투자 대상이 아닙니다. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>상조 ‘빅3’ 반려동물 시장에 꽂혔다</t>
+          <t>교통사고 ‘나이롱환자’ 치료 8주로 제한</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10739955?ref=naver</t>
+          <t>https://www.khan.co.kr/article/202608042041005</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-21 07:04:37.197481+00:00</t>
+          <t>2026-08-05 19:00:21.271578+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>여행사</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 실형 선고</t>
+          <t>법원이 여행사의 환불 책임을 인정하고 PG사의 책임은 불인정함</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 컵라면 이물질, 제육볶음 고기 누락 등 허위 민원을 제기하며 마트와 식당 업주들을 상습적으로 협박한 혐의로 실형을 선고받았습니다. A씨는 2024년 10월 마트에서 8월에 산 컵라면 이물질을 주장하며 소란을 피웠고, 며칠 뒤 식당에서는 3주 전 제육볶음에 고기가 없었다고 주장했습니다.</t>
+          <t>법원이 티메프 여행상품 피해와 관련하여 여행사의 환불 책임을 인정했으나, PG사의 책임은 인정하지 않았다. 이는 이미 법적 판단이 내려진 사건으로, 구체적인 피해 규모나 피해자 수는 기사에서 확인되지 않는다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 업주들을 상습 협박한 가해자(A씨)의 형사 재판 결과(실형 선고)를 다루고 있습니다. 소송금융은 주로 피해자의 민사 손해배상 소송을 대상으로 하므로, 이미 종결된 형사 사건은 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>법원 판결을 통해 여행사의 환불 책임이 인정되었으므로 상대방 책임이 명확하다는 적합 조건 1에 부합한다. 그러나 PG사의 책임은 인정되지 않았으며, 이미 법원 판결이 선고된 사건으로 신규 소송금융 투자 기회로서의 매력이 낮다. 피해 규모 및 피해자 수가 불분명하여 투자 가치를 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>3주 전 시킨 제육에 고기 없어 …업주 상습협박 30대 실형</t>
+          <t>법원  티메프 여행상품 피해 여행사 환불 책임 …PG사 책임은 인정 안 해</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1645197/?sc=Naver</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=589874</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-21 07:03:13.111737+00:00</t>
+          <t>2026-08-04 10:46:15.322993+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>메타</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>배심 재판을 앞두고 취하됨</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>해당 기사는 캐시닥 용돈퀴즈의 정답을 공개하는 내용으로, 소비자 분쟁 발생 시 피해구제를 위해 소비자상담센터에서 상담을 받을 수 있다는 일반적인 정보를 담고 있습니다. 특정 사건이나 분쟁 상황을 보도하는 것이 아닙니다.</t>
+          <t>메타를 상대로 제기된 소셜미디어 중독 소송이 배심 재판을 앞두고 취하되었습니다. 이는 스냅이 원고와 잠정 합의한 지 하루 만에 발생한 일입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 소비자 분쟁 발생 시 피해구제를 위한 상담처를 묻는 퀴즈 내용입니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 적합도 판단 기준의 어떠한 적합 조건에도 해당하지 않습니다.</t>
+          <t>메타를 상대로 제기된 소셜미디어 중독 소송이 배심 재판을 앞두고 취하되어, 이미 종결된 사건에 해당하므로 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>캐시닥 용돈퀴즈 정답 4월 30일 [단독]</t>
+          <t>메타 상대 소셜미디어 중독 소송 취하</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604300005</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=686176</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-21 02:30:23.264706+00:00</t>
+          <t>2026-08-03 07:00:06.261836+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>AI 시대 소비자 보호 및 피해 구제 정책 논의</t>
+          <t>AI 관련 소비자 피해 증가에 대한 법률 제정 촉구 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이훈기 의원과 신 실장은 AI 시대에 필요한 일자리 노동 전환과 소비자 보호를 국가적 과제로 강조했습니다. 안전할 권리, 알 권리, 선택할 권리, 피해구제 받을 권리, 개인정보 보호받을 권리 등을 주요 권리 과제로 제시하며, 안전 인증제 도입 및 책임 법제 정비의 필요성을 언급했습니다.</t>
+          <t>이 칼럼은 AI 기술의 발전과 함께 급증하는 개인정보 침해, 알고리즘 편향, 허위정보 생성 등 새로운 소비자 피해에 대응하기 위해 한국에 AI 소비자권익보호법 제정이 시급하다고 주장합니다. 현재의 인공지능기본법이 산업 진흥에 초점을 맞춰 소비자 보호 규정이 미흡하다고 지적하며, 인간과의 상호작용권, 알고리즘 설명요구권, AI 결정 개입 및 거부권, 디지털 포용권 등 새로운 소비자 권리 보장을 제안합니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 AI 시대의 소비자 보호 및 피해 구제에 대한 정책적 논의와 과제를 제시하는 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 AI 시대의 새로운 소비자 피해 증가에 대한 우려를 표하며 AI 소비자권익보호법 제정의 시급성을 강조하는 칼럼입니다. 특정 사건이나 구체적인 피해 사실, 명확한 상대방이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다. 현재는 법률 제정 논의 단계로, 실제 소송으로 이어질 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>이훈기 의원  AI시대 일자리 노동전환, 소비자 보호는 국가적 과제</t>
+          <t>[연기영의 소비자칼럼] AI시대, AI소비자권익보호법 제정 시급하다</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=839662</t>
+          <t>http://www.kgnews.co.kr/news/article.html?no=905900</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-20 00:17:11.665662+00:00</t>
+          <t>2026-08-02 07:00:23.846007+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>채권 추심 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>청주의 한 어린이집에서 한 살배기 아이가 화장실에서 넘어져 머리를 다쳐 응급 개두 수술을 받은 사고에 대해, 법원이 어린이집 원장과 보육교사에게 3300여만원을 공동 배상하라는 1심 판결을 내렸습니다. 재판부는 아이의 흉터는 성형수술로 축소 가능하고 인지 능력 저하가 없어 장래 노동능력 상실은 인정하지 않았습니다.</t>
+          <t>소비자들이 20년 전 미납된 소액결제에 대한 채권 추심 문자를 받고 있으며, '소송 후 자택 강제회수' 등 강압적인 내용에 불안감을 느끼고 있습니다. 법조계는 채권자가 소멸시효를 직접 입증하기 위해서는 민사 소송이 필요하다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이미 1심 판결이 선고되어 사건이 종결 단계에 해당하며, 소송금융은 주로 진행 중이거나 예정된 소송에 투자합니다. 또한, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(3300여만원), 상대방(어린이집 원장 및 보육교사)의 자력 또한 대기업, 공공기관 등과 같이 충분하다고 보기 어렵습니다.</t>
+          <t>20년 전 소액결제 건으로 피해 규모가 작고, 채권 추심 회사의 자력 확인이 불가합니다. 소멸시효 항변은 개별 채무자가 방어권을 행사해야 하는 문제로, 소송금융의 집단적 투자 대상으로서는 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>3300여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>어린이집서 다친 한살배기 ‘두개골 수술’…法 “3300만 배상해야”</t>
+          <t>20년 전 미납된 소액결제 갚으라고?…느닷없는 채권 추심 문자에 소비자...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11587824?ref=naver</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=759417</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-12 01:17:00.232939+00:00</t>
+          <t>2026-07-19 07:02:29.526757+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>집단소송 합의 종결</t>
+          <t>관련 법령 정비 지시</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>애플이 '애플 인텔리전스' 관련 허위 광고 집단소송에서 2억5천만 달러를 지급하는 조건으로 합의했습니다. 2024년 6월 10일부터 2025년 3월 29일 사이 미국에서 판매된 아이폰15 및 아이폰16 사용자 약 3천600만 명이 대상이며, 기기당 25~95달러를 보상받을 예정입니다. 원고 측은 애플이 AI 핵심 기능을 제때 출시하지 못했거나 품질 문제로 지연/삭제되었다고 주장했습니다.</t>
+          <t>기사는 대통령이 AI 제작물 표시 의무 확대와 소비자 피해구제 체계 강화 등 관련 법령 정비에 속도를 내달라고 지시한 내용을 보도하고 있습니다. 또한 중동 전쟁 장기화에 따른 물가 관리에 대한 언급도 포함되어 있습니다. 특정 사건에 대한 법적 분쟁 상황은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 애플이 2억5천만 달러를 지급하는 조건으로 합의가 완료되어 종결된 집단소송입니다. 소송금융은 진행 중인 소송에 자금을 지원하는 것이므로, 이미 합의된 사건은 투자 대상으로서의 신규성이 없어 부적합 조건에 해당합니다.</t>
+          <t>제공된 기사 본문은 AI 제작물 표시 의무 확대, 소비자 피해구제 체계 강화 등 관련 법령 정비에 대한 대통령의 지시를 다루고 있습니다. 특정 피해 사건, 가해 주체, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2억5천만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>약 3천600만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>애플, AI 허위 광고 소송 2억5천만달러 합의…미국 아이폰 사용자 보상</t>
+          <t>李대통령  5·18 가짜뉴스·국가폭력 미화, 모든 수단 동원해 응징</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>the-biz.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/356890</t>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=721158</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-09 07:01:19.870881+00:00</t>
+          <t>2026-07-12 07:00:11.846215+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>금감원·복지부의 불법사금융 피해 취약계층 원스톱 지원 시스템 구축</t>
+          <t>그린워싱 적발 건수 급증 및 관련 규제 강화 추세</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>금융감독원과 보건복지부가 불법사금융 피해 취약계층을 위한 '원스톱 지원' 시스템을 구축합니다. 이 시스템은 범죄 피해가 확인되면 피해구제와 복지 서비스를 즉시 연계하여 안전망을 강화하는 것을 목표로 합니다.</t>
+          <t>SK AX가 AI 기반의 '엑스젠틱와이어 컴플라이언스' 서비스를 출시했다. 이 서비스는 그린워싱 등 법적 문제가 될 수 있는 콘텐츠를 사전에 판별하고 대응 방안을 제공하여 기업의 평판 훼손 및 재무적 손실을 예방한다. 환경산업기술원에 따르면 그린워싱 적발 건수가 2020년 대비 23배 급증했으며, 관련 법령 및 규제 범위가 확대되고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 불법사금융 피해 취약계층을 위한 정부의 '원스톱 지원' 시스템 구축에 대한 내용으로, 특정 소송 사건에 대한 정보가 부족합니다. 상대방(불법사금융업자)의 자력 확보가 어렵고, 피해 규모 및 피해자 수에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 2, 4 미충족)</t>
+          <t>이 기사는 그린워싱을 예방하는 AI 서비스 출시에 대한 내용으로, 특정 그린워싱 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 원고, 피해 규모, 진행 중인 분쟁이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>금감원·복지부, 불법사금융 피해 취약계층 '원스톱 지원' 구축</t>
+          <t>SK AX, 엑스젠틱와이어 컴플라이언스 출시…AI로 ‘그린워싱’ 거른다</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=628247</t>
+          <t>http://www.segyebiz.com/newsView/20260520519216?OutUrl=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-05-08 00:15:53.081677+00:00</t>
+          <t>2026-07-10 07:00:26.268573+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>와인 바꿔치기 논란 및 레스토랑의 미흡한 대처</t>
+          <t>한국소비자원 피해구제 신청 증가 추세</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>유명 셰프 안성재의 레스토랑 '모수'에서 '와인 바꿔치기' 논란이 불거졌습니다. 피해자는 식당 측의 뒤늦은 사과와 '바라는 게 있냐'는 식의 미흡한 초기 대응에 불만을 표했으며, 모수 측은 진정성 있는 사과와 신뢰 회복을 약속했습니다.</t>
+          <t>최근 4년간 한국소비자원에 접수된 소비자 피해구제 신청이 약 38% 증가했으나, 담당 인력은 오히려 감소하여 인력 보강이 필요하다는 지적이 나왔습니다. 이는 소비자 피해가 지속적으로 늘고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확해 보이나(적합 조건 1), 피해 규모가 크지 않고(적합 조건 4), 집단적 피해가 확인되지 않아(적합 조건 3) 소송금융 투자 대상으로서의 매력이 낮습니다. 상대방의 자력(적합 조건 2)이 대기업 수준은 아니며, 공적 절차 진행이나 객관적 증거 확보 여부도 불분명합니다(적합 조건 5, 6).</t>
+          <t>이 기사는 한국소비자원에 접수된 소비자 피해구제 신청이 증가했다는 일반적인 통계 보고서입니다. 특정 사건, 특정 피고, 구체적인 피해 규모나 피해자 수, 명확한 책임 소재 등 소송금융 투자 대상으로서의 구체적인 정보가 부족하여 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>바라는 게 있냐 …'와인 바꿔치기' 안성재 식당, 뒤늦게 사과</t>
+          <t>이양수  소비자 피해구제 신청 4년 새 38%↑…인력 보강 필요</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/25/2026042590112.html</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202607070125</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-05-06 23:29:37.721987+00:00</t>
+          <t>2026-07-09 07:02:19.753171+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>공인중개사 A씨</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>소규모 이사 서비스 관련 피해 발생 및 주의 당부</t>
+          <t>경찰 조사 마무리 단계, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>봄 이사철을 맞아 소규모 이사 서비스 이용 시 파손 및 추가 비용 관련 피해가 빈번하게 발생하고 있습니다. 이사업체가 잔금을 포기하며 손해배상 책임을 회피하거나, 이사 당일 불합리한 추가 비용을 요구하는 사례가 확인되어 소비자들의 주의가 요구됩니다.</t>
+          <t>부동산 중개 수수료 조정을 요구한 고객에게 70대 공인중개사가 흉기로 위협한 사건. 피해자는 극심한 공포 속에서 경찰에 신고했고, 공인중개사는 특수협박 혐의로 경찰에 붙잡혀 조사를 마쳤으며 검찰 송치 예정입니다. 이번 사건은 중개 수수료 갈등이 극단적 위협으로 치달은 이례적인 경우로 사회적 충격을 주고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>개별 피해 금액이 소액으로 추정되며(적합 조건 4 미충족), 상대방 이사업체의 자력이 충분하지 않을 가능성이 높습니다(적합 조건 2 미충족). 또한, 특정 대형 이사업체의 명확한 책임이 드러나기보다는 소규모 이사업체들의 일반적인 문제로 보여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>상대방의 책임은 명확하고(특수협박 혐의, 경찰 조사 및 검찰 송치 예정), 증거 확보 및 공적 절차 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 70대 개인 공인중개사로 자력 충분 여부가 불확실하며, 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 회수 가능성이 낮아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>봄 이사철 소규모 이사서비스 피해 주의… “파손·추가비용 많아”</t>
+          <t>집 구하러 부동산 갔는데 중개인이 '흉기' 꺼내 협박</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=276589</t>
+          <t>https://www.wikitree.co.kr/articles/1135700</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-05-04 07:00:10.906284+00:00</t>
+          <t>2026-07-03 13:39:00.500885+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>범정부 보이스피싱 대응 체계 가동 및 보험업계 안전망 구축 진행 중</t>
+          <t>정부의 보이스피싱 대응 정책 수립 및 법령 시행</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>금융사기 수법이 고도화됨에 따라 정부는 범정부 보이스피싱 대응 체계를 가동하고 있으며, 보험업계는 이상거래탐지시스템(FDS) 강화 및 디지털 금융사고 보장 보험 상품 출시 등 안전망 구축에 박차를 가하고 있습니다. 하지만 국내에서는 개인정보 유출로 인한 손해배상이나 보험금 지급 사례가 부족하며, 책임 소재 명확화와 실질적인 배상 시스템 마련이 필요하다는 지적이 있습니다.</t>
+          <t>정부가 보이스피싱에 사용되는 대포폰 개통을 막기 위해 외국인등록증 사진 진위 확인을 강화하고, 통신사 대리점·판매점의 관리 책임을 강화하는 등 관련 법령을 정비합니다. 보이스피싱 발생 건수와 피해액은 감소 추세이나, 로맨스 스캠 등 신종 스캠 범죄가 증가하고 있어 정부가 추가 대응책을 마련 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 금융사기 문제와 이에 대한 보험업계 및 정부의 대응을 다루고 있으나, 소송금융 투자 대상이 될 만한 특정 피고(상대방)와 명확한 책임 소재가 제시되지 않았습니다 (적합 조건 1 미충족). 또한, 기사에서 '법 체계상 실제 배상까지 이어지는 경우가 많지 않다'고 언급하며 실질적인 배상과 책임 소재 명확화의 필요성을 지적하고 있어, 투자 대상으로서의 사건 발굴이 어렵습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송 대상이 될 만한 주체를 다루지 않고, 정부의 보이스피싱 예방 정책 및 법령 강화에 대한 내용을 담고 있습니다. 소송금융의 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상이 될 만한 구체적인 소송 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>갈수록 독해지는 금융사기…보험업계, '디지털 안전망' 구축 박차</t>
+          <t>외국인등록증 사진 진위까지 확인…정부, 대포폰 개통 차단 강화</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>raonnews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=702802</t>
+          <t>https://www.raonnews.com/news/article.html?no=58419</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-05-01 23:12:16.903886+00:00</t>
+          <t>2026-07-03 07:02:05.142900+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>성명불상자 (사기범)</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>금융감독원 분쟁조정위원회 권고안에 대한 카드업계 공동 대응 논의 중</t>
+          <t>대법원 파기환송, 대구지법으로 환송</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>카드업계가 금융감독원 분쟁조정위원회(분조위) 권고안에 따라 소비자 보호를 위한 환불을 수용하고 있으며, 이에 따른 정산 부담에 대한 공동 대응 방안을 논의 중이다. 이는 별도의 구상권 청구 소송 없이 자금을 회수하는 현실적인 방안을 모색하는 것으로 보인다.</t>
+          <t>중고차 판매자 김씨가 3자 사기에 연루되어 차량과 판매대금을 모두 잃은 사건입니다. 대법원은 김씨가 사기범에게 차량대금을 재이체한 것은 별도의 처분행위이므로, 차를 돌려받으려면 중고차 매매업자에게 차량대금을 반환해야 한다고 판결하며 원심을 파기환송했습니다. 이 판결은 사기 피해를 입은 판매자에게 불리한 법적 판단을 내린 것입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 카드업계와 PG사 간의 정산 부담에 대한 재갈등을 다루고 있으며, 소비자 보호를 위한 환불 수용에 초점을 맞추고 있습니다. 소송금융의 주요 고객인 피해자(원고)가 특정 상대방에게 제기할 명확한 소송 사유나 미해결된 피해 규모가 불분명합니다. (적합 조건 1, 3, 4 불충족)</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력), 3(집단적 피해), 4(피해 규모)이 모두 충족되지 않습니다. 사기범이 특정되지 않아 소송 진행 및 배상금 회수가 어려우며, 피해 규모도 소송금융 투자 대상으로 보기에는 작습니다. 또한, 대법원 판결이 잠재적 고객(판매자)에게 불리하게 나와 법적 승소 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3,850만원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[카드-PG 재갈등] ②카드업계, 소비자 보호 '환불 수용'… 정산 부담은 ...</t>
+          <t>[민사]  중고차 '3자 사기'로 판매금 잃었어도 돈 돌려줘야 차 반환받아...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/articleView.html?idxno=300666</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=94140</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-05-01 07:01:38.135763+00:00</t>
+          <t>2026-06-30 07:02:08.951180+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>1심 판결 확정, 항소 없음</t>
+          <t>정책적 책임 소재 논의 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>60대 여성이 서울 강남의 5성급 호텔 현관 보도블록 틈에 하이힐이 끼어 넘어져 골절상을 입은 사건. 피해자는 호텔 측의 시설 관리 소홀을 주장하며 약 5억원의 손해배상을 청구했으나, 법원은 호텔 법인의 책임을 인정하면서도 피해자 과실 60%를 적용하여 약 5470만원의 배상액을 인정했다. 이 판결은 1심에서 확정되어 종결되었다.</t>
+          <t>전기차 충전시설 책임보험의 가입 주체를 두고 정부 부처 간 이견이 있어, 사고 발생 시 보험사 간 책임 공방과 구상권 소송이 반복될 가능성이 제기되었습니다. 이로 인해 피해 주민들이 신속한 보상을 받기 어려울 수 있다는 우려가 나옵니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이미 1심 판결이 확정되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 전기차 충전시설 책임보험의 정책적 책임 소재를 논하는 시론으로, 실제 발생한 사건이 아닙니다. 특정된 가해자나 명확한 피해 사실, 구체적인 피해 규모가 없어 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>5470여만원 (청구액 약 5억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>서울 5성급 호텔에서 하이힐 신고 걷다가 넘어진 60대 여성이 받는 '손해...</t>
+          <t>[경일시론]전기차 충전시설 책임보험, 누구 몫인가</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1131864</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=636646</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-23 09:48:47.435816+00:00</t>
+          <t>2026-06-27 12:58:54.792280+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>넷제로홀딩스와 리서치랩이 ESG 규제 및 그린워싱 대응 서비스 공동 개발을 위한 업무협약을 체결했습니다. 기사는 그린워싱이 해외에서 ESG 관련 소송의 주요 주제가 되고 있음을 언급합니다.</t>
+          <t>금융권이 AI 전환에 속도를 내며 AI 거버넌스 구축에 박차를 가하고 있습니다. 특히 고객 대상 AI 서비스에 AI 활용 여부 고지, 설명 의무, 피해구제 절차 등 금융소비자 보호 장치를 포함하고, AI윤리위원회를 설치하는 등 선제적 대응을 하고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 그린워싱 사건이나 피해에 대한 내용이 아닌, ESG 규제 및 그린워싱에 '대응하는 서비스' 개발을 위한 업무협약 체결 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 금융권의 AI 거버넌스 구축 및 소비자 보호 장치 마련에 대한 내용으로, 실제 피해 발생이나 법적 분쟁이 언급되지 않았습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>넷제로홀딩스-리서치랩, ESG규제 및 그린워싱 대응 서비스 MOU</t>
+          <t>AX 전환 속도내는 금융권… AI 거버넌스 구축 잰걸음</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>esgeconomy.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.esgeconomy.com/news/articleView.html?idxno=15203</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092162033</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-15 07:01:51.664432+00:00</t>
+          <t>2026-06-22 00:01:36.955426+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 민사 합의 완료</t>
+          <t>법적 책임 여부 논의</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>강원도 인제 래프팅 보트 전복 사망사고와 관련하여, 래프팅 업체 운영자와 가이드가 업무상과실치사 혐의로 처벌받았다. 장마로 인한 급류 상황에서 안전조치 미흡 및 부적절한 운행으로 탑승객 10명이 물에 빠졌고, 이 중 1명이 사망했다. 유족에게는 보험금 1억여원과 별도의 합의금 7천만원이 지급되었으며, 재판부는 이를 양형에 참작했다.</t>
+          <t>배달 음식을 받으려 문을 연 순간 길고양이가 집 안으로 들어와 119를 부른 사건이 발생했다. 법조계는 배달원이나 식당 사장에게 법적 책임이 없으며, 현관문 통제는 거주자 본인의 책임이라고 판단했다. 또한, 발생 가능한 손해배상액이 소송 비용에 한참 못 미쳐 소송 실익이 없다고 분석했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 사건은 래프팅 업체 관계자들의 업무상과실치사 혐의에 대한 형사 재판이 이미 종결되었고, 유족에게 보험금 및 추가 합의금이 지급되어 민사상 손해배상 합의까지 완료된 것으로 보인다. 따라서 소송금융 투자를 위한 신규 소송 발굴 대상이 아니며, '이미 종결된 사건'이라는 부적합 조건에 해당한다.</t>
+          <t>기사 내용상 배달원이나 식당 사장에게 법적 책임이 없다고 판단되어(상대방 책임이 비교적 명확함 - 부적합), 소송의 실익이 매우 낮습니다(피해 규모가 큼 - 부적합). 또한 집단적 피해가 아닌 단일 사건입니다(집단적 피해 - 부적합).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>약 1억 7천만원 (보험금 1억원 및 합의금 7천만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>래프팅 보트 전복 사망사고에 업체 관계자들 처벌</t>
+          <t>배달받으려고 문 열자 길고양이가 집으로  119 부른 손님…배달원·사...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026041350146900000</t>
+          <t>https://lawtalknews.co.kr/article/5PUA6NO3ZPZB</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-14 00:16:55.011919+00:00</t>
+          <t>2026-06-21 02:28:25.925190+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D20" t="inlineStr"/>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>내부 조직 개편</t>
+          <t>전기차 충전 관련 문제 제기</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>현대해상이 민원 대응에서 사전 예방으로 전환하고 분쟁조정 및 피해구제 전문성을 강화하기 위해 CCO 조직을 전면 개편했습니다. 이는 정기 조직개편 시기가 아닌 이례적인 조치로, 금융당국의 상품 개발 및 판매 규제 강화 기조와 연관된 것으로 보입니다.</t>
+          <t>전기차 아파트 완속충전 요금 체계의 왜곡과 충전 장비 및 소프트웨어 장애 대응 역량 부족 문제가 제기되었습니다. 사고 발생 시 법적 손해배상 및 형사 처벌 책임 주체에 대한 우려도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사는 현대해상 내부 조직 개편에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁, 피해자, 피해 규모가 파악되지 않습니다. (적합 조건 1개 이하)</t>
+          <t>기사 내용이 매우 단편적이며, 소송 상대방이 명확히 특정되지 않고(적합 조건 1, 2 미충족), 피해 규모나 피해자 수도 파악하기 어렵습니다(적합 조건 4 미충족). 또한 책임 소재나 증거 확보 가능성에 대한 정보도 부족하여(적합 조건 5 미충족) 소송금융 투자 적합 조건에 부합하는 부분이 거의 없습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>민원 대응서 사전 예방으로…현대해상, CCO 조직 전면 개편</t>
+          <t>전기차 보조금이 부른 왜곡…아파트 완속충전 요금에 국민 부담</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>kbanker.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224687</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=455654</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-13 00:15:25.499865+00:00</t>
+          <t>2026-06-13 07:01:46.079246+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D21" t="inlineStr"/>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>집단소송법 확대 법안 국회 논의 중</t>
+          <t>식당 업주의 피해 주장</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>집단소송법 확대 법안이 국회에서 논의되면서 통신업계가 촉각을 세우고 있다는 내용의 기사입니다. 과거 통신3사 관련 사건에서 피해자들이 적은 보상금을 받은 사례를 들며, 집단소송법 확대를 통해 소송 비용 대비 실질적인 피해 구제가 이루어져야 한다는 주장이 제기되고 있습니다.</t>
+          <t>울릉도의 한 식당 업주가 고등학교 방문단의 230명 단체 예약 '노쇼'로 인해 식자재 손실 및 다른 예약 거부 등 경제적 피해를 주장했다. 여행사 측은 이미 취소 절차가 진행되었다고 반박하며 책임 소재에 다툼이 있으며, 구체적인 손실액은 미상이다. 이 사건은 외식업계의 고질적인 노쇼 문제의 일환으로, 아직 법적 절차가 진행 중이라는 언급은 없다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 소송 진행 상황이 아닌, 집단소송법 확대 법안의 국회 논의 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고, 피해 규모가 명확히 특정되지 않아 투자 적합도가 낮습니다.</t>
+          <t>적합 조건 1개 이하에 해당한다. 상대방 책임이 명확하지 않고(여행사 측은 취소 절차 진행 주장), 상대방의 자력도 대기업 수준이 아니다. 피해 규모가 소송금융 투자 대상으로 보기에는 작을 가능성이 높고, 집단적 피해가 아니며 증거 확보의 어려움도 예상되어 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>통신3사 피해자는 10만원, 로펌은 수억?…'배보다 배꼽' 큰 집단소송법...</t>
+          <t>230명 식자재 준비, 다른 예약도 거부했는데 …'단체 노쇼'에 울릉도 식...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=130265</t>
+          <t>https://www.imaeil.com/page/view/2026051221064630920</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-12 07:03:12.789795+00:00</t>
+          <t>2026-06-08 15:30:04.846880+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>트램펄린 운영사</t>
+          <t>SK텔레콤, KT, LG유플러스</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>지방법원 판결</t>
+          <t>집단소송 1심 원고 패소, 항소 가능성 있음</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>트램펄린 시설에서 발생한 아동 사고에 대해 통영지원에서 부모와 운영사의 공동 책임을 인정한 판결이 보도되었습니다. 법원은 미성년 자녀의 보호·감독 의무를 게을리한 부모에게도 과실이 있다고 판단했습니다. 이 기사는 이미 법적 절차가 진행되어 판결이 선고된 개별 손해배상 사건에 대한 내용입니다.</t>
+          <t>SK텔레콤, KT, LG유플러스의 5G 통신서비스 품질 불만으로 제기된 741명 규모의 집단소송 1심에서 원고가 패소했다. 재판부는 5G 초기 네트워크 인프라의 기술적 한계를 인정하며 이통 3사의 고의적 기망이나 부당이득을 인정하지 않았다. 원고 측은 공정위의 과징금 부과를 근거로 내세웠으나 받아들여지지 않았으며, 항소 가능성이 남아있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사는 이미 법원의 판결이 선고된 개별 손해배상 사건에 대한 보도이므로, 소송금융 투자 대상으로서의 신규성이 낮습니다. 상대방 책임이 명확하지 않고(부모와 운영사 공동 책임), 집단적 피해가 아니며, 피해 규모나 상대방 자력에 대한 정보가 없어 투자 매력이 낮습니다.</t>
+          <t>1심에서 원고가 패소하여 상대방 책임이 명확하지 않으며, 재판부가 5G 초기 네트워크 인프라의 기술적 한계를 인정하여 고의적 기망이나 부당이득으로 단정하기 어렵다고 판단했습니다. 또한, 일부 원고는 소송 위임 등 자격 증명 및 기초 사실관계 입증 부족으로 각하되어 소송 동력이 저하될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 7150만원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>741명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[손배] '1칸 1명' 트램펄린에 뛰어들어 사고낸 아동 · 부모, 운영사 연...</t>
+          <t>이통 3사 5G 부당판매 오명 벗었다…집단소송 1심 승소</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92992</t>
+          <t>https://www.etnews.com/20260527000360</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-06 00:31:11.853944+00:00</t>
+          <t>2026-06-07 07:00:43.435729+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>SK텔레콤, KT, LG유플러스</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>자동차 사고 과실비율 산정 시스템에 대한 불만 제기</t>
+          <t>이용자 패소 판결</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>자동차 사고 경험자의 33.2%가 조사에 불만을, 16.3%가 과실비율 불만으로 소송을 고려한 적이 있다고 응답했습니다. 이는 자동차 사고 책임 판단 기준과 국민 눈높이 간의 큰 인식 차이를 보여주며, 관련 민원 및 분쟁이 상당함을 시사합니다.</t>
+          <t>5G 품질 논란과 관련하여 이용자들이 통신 3사를 상대로 제기한 소송에서 이용자들이 패소했다. 재판부는 통신 3사가 5G 서비스 초기 기술적, 물리적 제약이 있었을 뿐 의도적으로 이용자들을 기망했다고 보기는 어렵다고 판단했다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사는 자동차 사고 과실비율 판단에 대한 국민적 불만을 다루고 있어 잠재적 피해자(집단적 피해)는 많을 수 있으나, 특정 상대방의 책임이 명확하지 않고 소송의 대상이 될 만한 구체적인 기업이나 기관이 특정되지 않습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 소송은 이미 이용자 패소로 판결이 선고되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 재판부는 통신 3사의 의도적 기망으로 보기 어렵다고 판단하여 상대방 책임이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수 (사고 경험자의 16.3%가 소송 고려)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>자동차사고 책임 판단, 국민 눈높이와 제도 기준 엇갈려</t>
+          <t>5G 품질' 소송서 이용자 패소…法  통신3사, 부당이득 아냐</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90056</t>
+          <t>https://www.news1.kr/it-science/cc-newmedia/6179198</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-05 12:45:53.175412+00:00</t>
+          <t>2026-06-04 07:03:01.976931+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>제작사의 공식 사과로 논란 일단락</t>
+          <t>AI 관련 소송 리스크 경고</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>부산의 유명 벚꽃길에서 OTT 드라마 촬영으로 인해 일부 구간이 통제되고 기존 조명이 꺼져 시민들이 벚꽃 구경에 불편을 겪었습니다. 시민들의 비판이 쏟아지자 제작사는 공식 사과했습니다. 피해는 다수에게 발생했으나, 주로 불편과 실망감에 대한 것으로 금전적 피해 규모는 미미할 것으로 보입니다.</t>
+          <t>국내 보험사들이 인수심사부터 보험금 지급까지 AI 도입을 확대하면서, 미국에서 현실화된 AI 관련 집단소송 리스크가 국내에도 경고등으로 작용하고 있다. 기사는 보험업계에 선제적 대응을 촉구하며, AI 시스템으로 인한 잠재적 소비자 분쟁 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>드라마 제작사의 책임은 명확하나(상대방 책임이 비교적 명확함), 시민들의 불편과 헛걸음으로 인한 정신적 피해는 금전적으로 산정하기 어렵고 개별 피해액이 매우 작을 것으로 예상됩니다. 따라서 피해 규모가 크지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 국내 보험업계의 AI 도입 확산에 따른 미래 소송 리스크를 경고하는 내용으로, 특정 피해 사건이나 구체적인 피해자가 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해 발생, 증거 확보 등)이 현재로서는 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[사건을 보다]드라마 촬영에 벚꽃길 통제…“헛걸음했다”</t>
+          <t>보험사 AI 도입 확산···소송 리스크도 함께 온다</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522490</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=691707</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-05 12:28:25.646788+00:00</t>
+          <t>2026-06-02 07:02:41.542866+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>중고거래 사기 피해 지속 발생</t>
+          <t>AI 표시 의무 확대 및 소비자피해구제 체제 강화 논의 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>중고거래 플랫폼 이용이 늘면서 사기 및 개인정보 노출 위험이 커지고 있습니다. 가짜 물품 판매, 선입금 후 잠적, 물품 사진을 통한 주거 정보 노출 등 다양한 수법의 범죄가 발생하고 있으며, 전문가들은 안전 수칙 준수를 당부하고 있습니다. 중고거래 사기는 형법상 사기죄에 해당하여 처벌받을 수 있습니다.</t>
+          <t>이 대통령은 AI 기술을 악용한 허위조작정보와 과장 광고로 국민 피해가 커지고 있다고 지적하며, AI 표시 의무 확대 및 소비자피해구제 체제 강화 등 대책 마련을 주문했다. 현재는 특정 사건에 대한 구체적인 피해나 소송 상대방이 명확하지 않은 정책 논의 단계이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사는 중고거래 사기라는 일반적인 현상과 주의사항을 다루고 있으며, 특정 대기업이나 기관의 책임이 명확한 단일 사건이 아닙니다. 상대방(개별 사기범)의 자력 확보가 어렵고, 피해 규모가 집단소송을 위한 단일 사건으로 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 AI 기술을 악용한 허위조작정보 및 과장 광고로 인한 국민 피해에 대한 대통령의 우려와 정책 방향을 다루고 있습니다. 특정 사건이나 구체적인 가해 주체가 명시되어 있지 않아(적합 조건 1 미충족), 소송 상대방을 특정하기 어렵고 자력 여부도 판단 불가합니다(적합 조건 2 미충족). 또한, 구체적인 피해 규모나 피해자 수가 확인되지 않아(적합 조건 4 미충족) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[싱글족의 알쓸신잡] 무심코 올린 사진 한 장이 범죄의 표적?...안전한 ...</t>
+          <t>'탱크데이' 논란 속 이 대통령  5·18 왜곡·피해자 모욕 강력 응징해야...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>sisacast.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.sisacast.kr/news/articleView.html?idxno=94685</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052114300001784?did=NA</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-05 12:25:21.188471+00:00</t>
+          <t>2026-05-27 20:00:55.448186+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>불법사금융업자 (일명 '이실장' 세력)</t>
+          <t>스타벅스 코리아</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>금융감독원 피해 신고 접수 및 조사 중, 불법사금융 세력의 조직적 활동 확인</t>
+          <t>기업의 부적절한 마케팅으로 인한 사회적 논란 및 사과</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>온라인 불법사금융 피해가 급증하며 금융감독원에 62건의 피해 신고가 접수되었습니다. '이실장'으로 불리는 조직적 불법사금융 세력이 정식 대부업체로 위장하여 피해자들을 유인, 연 6800%에 달하는 고금리를 부과하고 불법 추심을 일삼는 것으로 나타났습니다. 한국대부금융협회는 불법사금융업자를 '불법대부업자'로 오인하는 용어 사용에 대해 법적 대응을 예고했습니다.</t>
+          <t>스타벅스 코리아가 5·18광주민주화운동 기념일 당일 '탱크 데이' 프로모션을 진행하여 큰 사회적 논란을 일으켰습니다. 이에 정용진 신세계그룹 회장과 스타벅스 본사가 사과했으며, 뉴욕타임스 등 외신도 이를 보도했습니다. 이 사건은 스타벅스 코리아의 창사 이래 최대 위기로 평가받고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>불법사금융업자들의 책임이 명확하고, 다수의 피해자가 발생했으며, 금감원 신고 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 조직적 불법 사금융 세력으로 자력 확인 및 특정, 회수가 매우 어려워 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>스타벅스 코리아의 부적절한 마케팅으로 인한 사회적 논란과 기업의 책임은 명확하나, 소송금융 투자 대상으로서의 핵심 조건인 '피해자들의 구체적이고 금전적으로 측정 가능한 집단적 피해'가 확인되지 않습니다. 주로 기업의 평판 손상 및 대중의 공분으로, 개별 피해자들의 손해배상 청구 가능성이 낮아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>최소 62명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>대부협회 “우리는 금융회사, 그들은 사채업자”…‘불법대부업’ 용어...</t>
+          <t>[만화경] 스타벅스와 사이렌</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028291?ref=naver</t>
+          <t>https://www.sedaily.com/article/20046516?ref=naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-05 00:25:51.747293+00:00</t>
+          <t>2026-05-23 07:01:52.007597+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
-      <c r="E27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>할부거래법 개정안 처리 등 제도 정비 논의 중</t>
+        </is>
+      </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>NS홈쇼핑이 협력사를 대상으로 'NS상생캠퍼스 식품품질 안전스쿨'을 무료로 운영하며 식품 표시사항, 이물관리, 식품위생법 개정사항, HACCP 대응, 식품소송 사례 등 실무 중심 교육을 제공한다. 교육 참여 협력사에는 전문 컨설팅과 추가 교육 혜택도 주어진다.</t>
+          <t>반려동물 상조 시장이 급성장하며 보람그룹, 프리드라이프, 교원라이프 등 상조업계와 코웨이, KT 등 이종업체들이 진출하고 있다. 시장 규모는 커지고 있으나, 서비스 단가 상승 및 제도 정비 지연으로 소비자 보호에 대한 우려가 제기되고 있다. 국회에서 할부거래법 개정안이 처리되는 등 선수금 보호 강화 노력이 진행 중이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 기사는 NS홈쇼핑이 협력사를 대상으로 식품 품질 안전 교육을 제공하는 내용으로, 실제 발생한 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 반려동물 상조 시장의 성장과 함께 소비자 보호 제도의 미비를 지적하고 있으나, 특정 기업의 명확한 책임이 있는 구체적인 피해 사건이 발생했음을 보도하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이 부재합니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>NS홈쇼핑, NS상생캠퍼스 식품품질 안전스쿨 협력사 모집...무료 '식품 품...</t>
+          <t>상조 ‘빅3’ 반려동물 시장에 꽂혔다</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434181</t>
+          <t>https://biz.heraldcorp.com/article/10739955?ref=naver</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-05 00:24:51.674741+00:00</t>
+          <t>2026-05-21 07:04:37.197481+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 회원들의 사기 혐의 고소 접수</t>
+          <t>형사 재판 종결 및 실형 선고</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>경기 의정부시의 한 스포츠클럽 수영장이 돌연 폐업하면서 회원 약 100명과 강사 10여명이 금전적 피해를 호소하고 있습니다. 회원들은 수십만원 상당의 장기 회원권을 환불받지 못했고, 강사들은 수개월치 임금을 받지 못했습니다. 현재 회원들은 사기 혐의로 고소에 나섰으며 경찰이 경위를 조사 중입니다.</t>
+          <t>30대 남성 A씨가 컵라면 이물질, 제육볶음 고기 누락 등 허위 민원을 제기하며 마트와 식당 업주들을 상습적으로 협박한 혐의로 실형을 선고받았습니다. A씨는 2024년 10월 마트에서 8월에 산 컵라면 이물질을 주장하며 소란을 피웠고, 며칠 뒤 식당에서는 3주 전 제육볶음에 고기가 없었다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방인 스포츠클럽 수영장이 코로나19 적자로 폐업한 상황으로, 자력 부족이 예상되어 소송에서 승소하더라도 실제 배상금 회수가 어려울 가능성이 높습니다. 이는 소송금융 투자에 있어 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>해당 기사는 업주들을 상습 협박한 가해자(A씨)의 형사 재판 결과(실형 선고)를 다루고 있습니다. 소송금융은 주로 피해자의 민사 손해배상 소송을 대상으로 하므로, 이미 종결된 형사 사건은 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>회원 약 100명 및 강사 10여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>내 돈 어떡해  의정부 수영장 돌연 폐업...강사들 월급도 밀렸다</t>
+          <t>3주 전 시킨 제육에 고기 없어 …업주 상습협박 30대 실형</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/04/2026040422534479292</t>
+          <t>https://www.dailian.co.kr/news/view/1645197/?sc=Naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-05 00:18:18.844310+00:00</t>
+          <t>2026-05-21 07:03:13.111737+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>술집에서 소주 6병을 마시고 8만 2천원을 지불하지 않고 사라진 여성 3명에 대한 사건이 보도되었다. 6건의 유사 사건 중 2건은 변제가 완료되어 종결되었고, 1건은 변제 예정이며, 나머지 3건은 증거 부족으로 입건되지 못했다. 이 사건들은 피해 규모가 작고 대부분 종결되었거나 증거 확보가 어려워 추가적인 법적 절차 진행이 어렵다.</t>
+          <t>해당 기사는 캐시닥 용돈퀴즈의 정답을 공개하는 내용으로, 소비자 분쟁 발생 시 피해구제를 위해 소비자상담센터에서 상담을 받을 수 있다는 일반적인 정보를 담고 있습니다. 특정 사건이나 분쟁 상황을 보도하는 것이 아닙니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>피해 금액이 8만 2천원으로 매우 작고 피해자 수가 3명에 불과하여 소송금융 투자에 적합한 규모가 아닙니다. 또한, 이미 해결된 사건들은 진정 취소로 종결되었고, 나머지 사건들은 증거 확보가 어려워 입건조차 되지 못해 부적합 조건(이미 종결된 사건)에 해당합니다. 상대방이 개인이므로 자력도 충분하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 소비자 분쟁 발생 시 피해구제를 위한 상담처를 묻는 퀴즈 내용입니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 적합도 판단 기준의 어떠한 적합 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>8만2000원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>8만2000원 먹튀했다 …소주 6병 마시고 사라진 여성 3명</t>
+          <t>캐시닥 용돈퀴즈 정답 4월 30일 [단독]</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040486157</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604300005</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-04 12:23:07.144404+00:00</t>
+          <t>2026-05-21 02:30:23.264706+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
-      <c r="D30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>서울시 민생경제안심센터 출범, 소액 전자소송 지원 및 법률 자문 연계</t>
+          <t>AI 시대 소비자 보호 및 피해 구제 정책 논의</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>서울시가 '공정거래종합상담센터'를 확대 개편한 '민생경제안심센터'를 출범했습니다. 이 센터는 구독서비스, 해외직구 등 신유형 민생경제 피해에 대한 상담, 법률 자문, 내용증명 및 소장 작성 지원, 그리고 3000만원 이하 소액 전자소송 가이드 제공 등을 통해 시민들의 권리 구제를 돕습니다. 청년층 대상 범죄 피해 신고 및 회복 지원도 강화합니다.</t>
+          <t>이훈기 의원과 신 실장은 AI 시대에 필요한 일자리 노동 전환과 소비자 보호를 국가적 과제로 강조했습니다. 안전할 권리, 알 권리, 선택할 권리, 피해구제 받을 권리, 개인정보 보호받을 권리 등을 주요 권리 과제로 제시하며, 안전 인증제 도입 및 책임 법제 정비의 필요성을 언급했습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 서울시의 민생경제 피해 지원 센터 출범에 대한 내용입니다. 소송금융 투자 대상이 되는 특정 가해자나 명확한 사건이 존재하지 않으며, 지원 대상이 '3000만원 이하 소액 전자소송'으로 명시되어 개별 피해 규모가 소송금융 투자에 적합하지 않습니다. (적합 조건 '상대방 책임 명확', '상대방 자력 충분', '피해 규모가 큼' 미충족)</t>
+          <t>해당 기사는 AI 시대의 소비자 보호 및 피해 구제에 대한 정책적 논의와 과제를 제시하는 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>“골치아픈 구독 해지·환불 분쟁 도울게요”…서울시 ‘대응책’</t>
+          <t>이훈기 의원  AI시대 일자리 노동전환, 소비자 보호는 국가적 과제</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10708962?ref=naver</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=839662</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-04 00:42:40.539379+00:00</t>
+          <t>2026-05-20 00:17:11.665662+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>TSMC</t>
+          <t>어린이집 원장과 담당 보육교사 A씨</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>시장 동향 및 기업 생산 전략 변경으로 인한 잠재적 소비자 부담 증가. 법적 절차는 없음.</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>TSMC가 4나노 라인 축소 및 3나노 생산에 집중하면서 '가성비 스마트폰'이 사라질 수 있다는 전망이 나왔다. 이는 인도, 동남아 등 신흥 시장과 중저가 기기를 선호하는 소비자들에게 가장 큰 피해를 줄 것으로 예상된다. 기사는 시장의 공급 변화로 인한 가격 상승 압력과 소비자들의 잠재적 경제적 부담을 다루고 있다.</t>
+          <t>청주의 한 어린이집에서 한 살배기 아이가 화장실에서 넘어져 머리를 다쳐 응급 개두 수술을 받은 사고에 대해, 법원이 어린이집 원장과 보육교사에게 3300여만원을 공동 배상하라는 1심 판결을 내렸습니다. 재판부는 아이의 흉터는 성형수술로 축소 가능하고 인지 능력 저하가 없어 장래 노동능력 상실은 인정하지 않았습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>기사는 TSMC의 생산 전략 변경과 시장 동향으로 인한 '가성비 스마트폰' 실종 가능성을 다루고 있습니다. 이는 기업의 경영 판단 및 시장 가격 변동에 따른 경제적 영향으로, TSMC의 법적 책임이 명확하다고 보기 어렵습니다 (적합 조건 1 불충족). 소비자들의 피해는 간접적인 경제적 부담이며, 소송을 통한 손해배상 청구의 법적 인과관계 및 손해액 입증이 매우 어려울 것으로 판단됩니다 (적합 조건 3, 4, 5 불충족).</t>
+          <t>이미 1심 판결이 선고되어 사건이 종결 단계에 해당하며, 소송금융은 주로 진행 중이거나 예정된 소송에 투자합니다. 또한, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(3300여만원), 상대방(어린이집 원장 및 보육교사)의 자력 또한 대기업, 공공기관 등과 같이 충분하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3300여만원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>중저가 기기를 선호하는 소비자들 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>보급형 스마트폰의 종말? TSMC ‘4나노 포기하고 3나노 올인’에 담긴 A...</t>
+          <t>어린이집서 다친 한살배기 ‘두개골 수술’…法 “3300만 배상해야”</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202604040655528061fbbec65dfb_1</t>
+          <t>https://www.munhwa.com/article/11587824?ref=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-04 00:23:49.452994+00:00</t>
+          <t>2026-05-12 01:17:00.232939+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>검단신도시 전기차 충전 시설 서비스 중단으로 주민 불편 발생, 구청장 예비후보가 소송 추진 가능성 언급.</t>
+          <t>집단소송 합의 종결</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>인천 지역 지방선거 예비후보들의 선거 운동 소식을 다룬 기사이다. 이 중 천성주 검단구청장 예비후보가 검단신도시 전기차 충전 시설 서비스 중단으로 인한 주민 불편 현장을 방문하여, 필요할 경우 부실 충전업체를 상대로 소송을 통해 계약 해지 및 사업자 교체를 추진하겠다고 밝혔다.</t>
+          <t>애플이 '애플 인텔리전스' 관련 허위 광고 집단소송에서 2억5천만 달러를 지급하는 조건으로 합의했습니다. 2024년 6월 10일부터 2025년 3월 29일 사이 미국에서 판매된 아이폰15 및 아이폰16 사용자 약 3천600만 명이 대상이며, 기기당 25~95달러를 보상받을 예정입니다. 원고 측은 애플이 AI 핵심 기능을 제때 출시하지 못했거나 품질 문제로 지연/삭제되었다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 지방선거 예비후보들의 선거 운동 소식을 다루는 것으로, 특정 법적 분쟁에 대한 상세한 정보가 부족합니다. 한 후보자가 '부실 충전업체'에 대한 소송 가능성을 언급했으나 (적합 조건: 상대방 책임이 비교적 명확함, 집단적 피해 가능성), 구체적인 피해 규모, 상대방의 자력, 증거 유무 등에 대한 정보가 전혀 없어 소송금융 투자 대상으로 판단하기 어렵습니다. 이는 후보자의 공약 수준에 머물러 있습니다.</t>
+          <t>해당 사건은 이미 애플이 2억5천만 달러를 지급하는 조건으로 합의가 완료되어 종결된 집단소송입니다. 소송금융은 진행 중인 소송에 자금을 지원하는 것이므로, 이미 합의된 사건은 투자 대상으로서의 신규성이 없어 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억5천만 달러</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3천600만 명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>D-61일 [6·3지선, 인천지역 이모저모] 추모·출근길 인사·공약 발표…...</t>
+          <t>애플, AI 허위 광고 소송 2억5천만달러 합의…미국 아이폰 사용자 보상</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>joongang.tv</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.joongang.tv/news/articleView.html?idxno=214205</t>
+          <t>https://www.tokenpost.kr/news/breaking/356890</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-03 13:12:29.868772+00:00</t>
+          <t>2026-05-09 07:01:19.870881+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>대부금융협회, 용어 오사용에 대한 민·형사상 대응 검토 중</t>
+          <t>금감원·복지부의 불법사금융 피해 취약계층 원스톱 지원 시스템 구축</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>한국대부금융협회가 '불법사금융'을 '불법대부업'으로 오기하는 언론 보도에 대해 명칭 정정을 요구하고 있다. 협회는 잘못된 용어 사용이 금융소비자의 역선택을 유발하고 합법 대부업계에 피해를 준다고 주장하며, 반복적인 오사용에 대해 민·형사상 대응을 검토 중이다. 약 730건의 오보 사례를 지적하며 올바른 용어 정착을 통해 금융소비자 보호와 업권 이미지 개선을 목표로 한다.</t>
+          <t>금융감독원과 보건복지부가 불법사금융 피해 취약계층을 위한 '원스톱 지원' 시스템을 구축합니다. 이 시스템은 범죄 피해가 확인되면 피해구제와 복지 서비스를 즉시 연계하여 안전망을 강화하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사는 한국대부금융협회가 언론의 용어 오사용에 대해 명칭 정정을 요구하고 민형사상 대응을 검토하는 내용입니다. 특정 사건으로 인한 다수의 피해자 발생 및 직접적인 피해 금액이 명확하지 않아 집단적 피해(적합 조건 3) 및 피해 규모(적합 조건 4)가 불분명합니다. 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>기사는 불법사금융 피해 취약계층을 위한 정부의 '원스톱 지원' 시스템 구축에 대한 내용으로, 특정 소송 사건에 대한 정보가 부족합니다. 상대방(불법사금융업자)의 자력 확보가 어렵고, 피해 규모 및 피해자 수에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>대부금융협회,  불법사금융을 불법대부업으로 쓰지 마라 …금융소비자...</t>
+          <t>금감원·복지부, 불법사금융 피해 취약계층 '원스톱 지원' 구축</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>thevaluenews.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197882</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=628247</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-03 12:54:30.304144+00:00</t>
+          <t>2026-05-08 00:15:53.081677+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>모수 (안성재 셰프 레스토랑)</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 가담자 형사 재판 무죄 선고</t>
+          <t>와인 바꿔치기 논란 및 레스토랑의 미흡한 대처</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>라오스 보이스피싱 조직에 가담하여 5명의 피해자로부터 약 1억 7천만원을 편취한 혐의로 기소된 20대 여성이 무죄를 선고받았습니다. 법원은 피고인의 휴대전화에서 악성 프로그램 등 관련 증거가 발견되지 않았고, 공소사실의 범행 조직과 피고인이 속한 조직을 동일하게 볼 수 없다는 이유로 무죄를 판결했습니다. 이 사건은 보이스피싱 범죄의 복잡성과 증거 확보의 어려움을 보여줍니다.</t>
+          <t>유명 셰프 안성재의 레스토랑 '모수'에서 '와인 바꿔치기' 논란이 불거졌습니다. 피해자는 식당 측의 뒤늦은 사과와 '바라는 게 있냐'는 식의 미흡한 초기 대응에 불만을 표했으며, 모수 측은 진정성 있는 사과와 신뢰 회복을 약속했습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>주요 상대방인 동남아 피싱 조직은 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다 (적합 조건 1, 2 미충족). 또한, 피해자 수가 5명으로 집단적 피해로 보기 어려우며 (적합 조건 3 미충족), 기사는 가담자의 형사 재판 무죄 판결에 초점을 맞추고 있어 피해자들이 손해배상을 청구할 명확한 피고와 증거 확보가 매우 어려울 것으로 판단됩니다 (적합 조건 5 미충족).</t>
+          <t>상대방 책임은 명확해 보이나(적합 조건 1), 피해 규모가 크지 않고(적합 조건 4), 집단적 피해가 확인되지 않아(적합 조건 3) 소송금융 투자 대상으로서의 매력이 낮습니다. 상대방의 자력(적합 조건 2)이 대기업 수준은 아니며, 공적 절차 진행이나 객관적 증거 확보 여부도 불분명합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>약 1억 7000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>동남아 피싱 조직 가담한 20대女, 왜 '무죄' 받았을까</t>
+          <t>바라는 게 있냐 …'와인 바꿔치기' 안성재 식당, 뒤늦게 사과</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04437846645412512</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/25/2026042590112.html</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-03 12:22:22.852482+00:00</t>
+          <t>2026-05-06 23:29:37.721987+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr"/>
-      <c r="E35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>소규모 이사 서비스 관련 피해 발생 및 주의 당부</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>본 기사는 캐시닥, 타임스프레드, 지니어트 용돈퀴즈의 정답을 공개하며, 공기청정기 필터, 다이어트, 비타민, 소비자 피해구제 제도 등 생활 밀착형 키워드를 다룹니다. 고물가 시대에 생활비를 아끼고 건강을 챙기려는 소비 트렌드와 정보 중심 소비 확산에 대해 설명하고 있습니다.</t>
+          <t>봄 이사철을 맞아 소규모 이사 서비스 이용 시 파손 및 추가 비용 관련 피해가 빈번하게 발생하고 있습니다. 이사업체가 잔금을 포기하며 손해배상 책임을 회피하거나, 이사 당일 불합리한 추가 비용을 요구하는 사례가 확인되어 소비자들의 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 앱테크 퀴즈의 정답과 최근 소비 트렌드를 설명하는 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>개별 피해 금액이 소액으로 추정되며(적합 조건 4 미충족), 상대방 이사업체의 자력이 충분하지 않을 가능성이 높습니다(적합 조건 2 미충족). 또한, 특정 대형 이사업체의 명확한 책임이 드러나기보다는 소규모 이사업체들의 일반적인 문제로 보여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>“오늘 문제 꽤 어렵다” 4월 3일 캐시닥·타임스프레드·지니어트 정답...</t>
+          <t>봄 이사철 소규모 이사서비스 피해 주의… “파손·추가비용 많아”</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1129479</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=276589</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-03 12:16:04.401152+00:00</t>
+          <t>2026-05-04 07:00:10.906284+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>AI 에이전트 책임 공백에 대한 논란 제기 단계</t>
+          <t>범정부 보이스피싱 대응 체계 가동 및 보험업계 안전망 구축 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>AI 에이전트의 책임 주체가 불분명하여 손해배상 체계에 공백이 발생할 수 있다는 문제의식이 보고서를 통해 제기되었습니다. 특히 기업용 AI는 계약으로 책임이 해결되지만, 소비자는 법적 보호의 사각지대에 놓일 수 있다는 우려가 있습니다. 이는 AI 기술 발전과 함께 대두되는 새로운 법적 쟁점입니다.</t>
+          <t>금융사기 수법이 고도화됨에 따라 정부는 범정부 보이스피싱 대응 체계를 가동하고 있으며, 보험업계는 이상거래탐지시스템(FDS) 강화 및 디지털 금융사고 보장 보험 상품 출시 등 안전망 구축에 박차를 가하고 있습니다. 하지만 국내에서는 개인정보 유출로 인한 손해배상이나 보험금 지급 사례가 부족하며, 책임 소재 명확화와 실질적인 배상 시스템 마련이 필요하다는 지적이 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사에서 AI 에이전트의 책임 주체 경계가 흐려져 책임 공백이 발생할 수 있다는 문제의식을 제기하고 있어, '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 구체적인 피해 사례나 규모가 언급되지 않았으며, 아직 법적 분쟁으로 발전할 만한 특정 사건이 발생하지 않은 '논란' 단계에 머물러 있어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>기사는 금융사기 문제와 이에 대한 보험업계 및 정부의 대응을 다루고 있으나, 소송금융 투자 대상이 될 만한 특정 피고(상대방)와 명확한 책임 소재가 제시되지 않았습니다 (적합 조건 1 미충족). 또한, 기사에서 '법 체계상 실제 배상까지 이어지는 경우가 많지 않다'고 언급하며 실질적인 배상과 책임 소재 명확화의 필요성을 지적하고 있어, 투자 대상으로서의 사건 발굴이 어렵습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>AI에이전트 책임 공백 논란…기업용  계약 해결 , 소비자는 '사각지대' ...</t>
+          <t>갈수록 독해지는 금융사기…보험업계, '디지털 안전망' 구축 박차</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=117384</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=702802</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-02 12:49:02.774784+00:00</t>
+          <t>2026-05-01 23:12:16.903886+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>불법 대부광고 예방 및 피해자 지원을 위한 조례안 상임위 통과</t>
+          <t>금융감독원 분쟁조정위원회 권고안에 대한 카드업계 공동 대응 논의 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>홍종철 수원시의원이 불법 대부광고를 선제적으로 차단하고 피해자를 지원하기 위한 조례안을 발의하여 상임위를 통과했다. 이 조례안은 불법 광고 모니터링, 단속, 피해자 상담 및 법률지원 연계 등의 내용을 포함한다. 이는 특정 사건에 대한 소송이 아닌, 불법 대부광고로 인한 잠재적 피해를 예방하고 구제하기 위한 정책적 노력이다.</t>
+          <t>카드업계가 금융감독원 분쟁조정위원회(분조위) 권고안에 따라 소비자 보호를 위한 환불을 수용하고 있으며, 이에 따른 정산 부담에 대한 공동 대응 방안을 논의 중이다. 이는 별도의 구상권 청구 소송 없이 자금을 회수하는 현실적인 방안을 모색하는 것으로 보인다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 특정 불법 대부광고로 인한 피해 사건이 아닌, 불법 대부광고를 예방하고 피해자를 지원하기 위한 조례안 통과에 대한 내용이다. 특정 피고, 구체적인 피해 규모 및 피해자가 명확하지 않아 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>이 기사는 카드업계와 PG사 간의 정산 부담에 대한 재갈등을 다루고 있으며, 소비자 보호를 위한 환불 수용에 초점을 맞추고 있습니다. 소송금융의 주요 고객인 피해자(원고)가 특정 상대방에게 제기할 명확한 소송 사유나 미해결된 피해 규모가 불분명합니다. (적합 조건 1, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>불법 대부광고 선제 차단 …홍종철 수원시의원 조례안 상임위 통과</t>
+          <t>[카드-PG 재갈등] ②카드업계, 소비자 보호 '환불 수용'… 정산 부담은 ...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=829981</t>
+          <t>https://www.fetv.co.kr/news/articleView.html?idxno=300666</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-02 12:24:44.868283+00:00</t>
+          <t>2026-05-01 07:01:38.135763+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>5성급 호텔 법인</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>소비자 피해구제 신청 접수 중</t>
+          <t>1심 판결 확정, 항소 없음</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>인테리어 시공 관련 소비자 피해구제 신청이 2556건 접수되었으나, 합의율은 34.0%에 불과해 10건 중 6~7건이 미해결 상태이다. 인테리어 업체 중 개인사업자 비중이 45.3%로 높아 분쟁 해결이 어려운 점이 지적되었다.</t>
+          <t>60대 여성이 서울 강남의 5성급 호텔 현관 보도블록 틈에 하이힐이 끼어 넘어져 골절상을 입은 사건. 피해자는 호텔 측의 시설 관리 소홀을 주장하며 약 5억원의 손해배상을 청구했으나, 법원은 호텔 법인의 책임을 인정하면서도 피해자 과실 60%를 적용하여 약 5470만원의 배상액을 인정했다. 이 판결은 1심에서 확정되어 종결되었다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>다수의 피해구제 신청이 접수되어 집단적 피해 및 피해자 수가 많다는 점(2556건 이상)은 적합 조건에 해당하나, 인테리어 업체 중 개인사업자 비중이 높아 상대방의 자력이 충분하지 않을 가능성이 높다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 요인으로, 부적합 조건에 가깝다.</t>
+          <t>이미 1심 판결이 확정되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5470여만원 (청구액 약 5억원)</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>2556건 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>비 새는데 배변패드 …김사랑이 '해탈'한 인테리어 현실 보니</t>
+          <t>서울 5성급 호텔에서 하이힐 신고 걷다가 넘어진 60대 여성이 받는 '손해...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50245</t>
+          <t>https://www.wikitree.co.kr/articles/1131864</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-02 12:17:31.727813+00:00</t>
+          <t>2026-04-23 09:48:47.435816+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
-      <c r="D39" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>서울시가 구독, 해외직구 등 신유형 소비자 피해에 대응하기 위해 '민생경제안심센터'를 운영한다. 이 센터는 이슈별 집중 상담과 피해 구제를 연계 지원하며, 특히 3천만원 이하 소액 사건을 시민이 스스로 해결할 수 있도록 '소비자 소액 전자소송 가이드'를 신설했다. 이는 소비자 권익 보호를 위한 공적 지원 강화 조치이다.</t>
+          <t>넷제로홀딩스와 리서치랩이 ESG 규제 및 그린워싱 대응 서비스 공동 개발을 위한 업무협약을 체결했습니다. 기사는 그린워싱이 해외에서 ESG 관련 소송의 주요 주제가 되고 있음을 언급합니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피고를 다루는 것이 아니라, 서울시가 다양한 소비자 피해에 대한 지원 시스템을 운영한다는 내용입니다. 특히 3천만원 이하의 소액 사건 해결을 위한 가이드를 제공하는 것이 주된 내용으로, 소송금융 투자 대상으로서의 피해 규모(적합 조건 4)가 낮고, 특정 상대방(적합 조건 1, 2)이나 집단적 피해(적합 조건 3)가 명확하지 않습니다.</t>
+          <t>해당 기사는 특정 그린워싱 사건이나 피해에 대한 내용이 아닌, ESG 규제 및 그린워싱에 '대응하는 서비스' 개발을 위한 업무협약 체결 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>3천만원 이하 소액</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>서울시, ‘민생경제안심센터’ 운영…구독·해외직구 등 신유형 피해 대...</t>
+          <t>넷제로홀딩스-리서치랩, ESG규제 및 그린워싱 대응 서비스 MOU</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/106073</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=15203</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-02 12:16:16.401896+00:00</t>
+          <t>2026-04-15 07:01:51.664432+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>래프팅 업체</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>서울시 민생경제안심센터 출범, 소액 전자소송 가이드 제공</t>
+          <t>형사 재판 종결 및 민사 합의 완료</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>서울시가 '민생경제안심센터'를 출범하여 소비자들이 3000만원 이하 소액 전자소송을 스스로 준비할 수 있도록 지원합니다. 22개 주요 피해 유형별 쟁점 정리 및 소장 작성 방법을 안내하는 '소비자 권리 실현 가이드'를 제공하여 소비자의 권리 실현을 돕는 것이 목표입니다.</t>
+          <t>강원도 인제 래프팅 보트 전복 사망사고와 관련하여, 래프팅 업체 운영자와 가이드가 업무상과실치사 혐의로 처벌받았다. 장마로 인한 급류 상황에서 안전조치 미흡 및 부적절한 운행으로 탑승객 10명이 물에 빠졌고, 이 중 1명이 사망했다. 유족에게는 보험금 1억여원과 별도의 합의금 7천만원이 지급되었으며, 재판부는 이를 양형에 참작했다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사는 서울시가 소액 전자소송을 지원하기 위해 '민생경제안심센터'를 출범하고 소액 전자소송 가이드를 제공한다는 내용입니다. 소송금융 투자 대상은 일반적으로 피해 규모가 크고(수억 원 이상) 집단적 피해가 있는 사건을 목표로 하지만, 이 기사는 '3000만원 이하 소액 전자소송'에 초점을 맞추고 있어 투자 적합성이 낮습니다.</t>
+          <t>이 사건은 래프팅 업체 관계자들의 업무상과실치사 혐의에 대한 형사 재판이 이미 종결되었고, 유족에게 보험금 및 추가 합의금이 지급되어 민사상 손해배상 합의까지 완료된 것으로 보인다. 따라서 소송금융 투자를 위한 신규 소송 발굴 대상이 아니며, '이미 종결된 사건'이라는 부적합 조건에 해당한다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>3000만원 이하</t>
+          <t>약 1억 7천만원 (보험금 1억원 및 합의금 7천만원)</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>[4월 2일(목) 오늘, 서울시] '민생경제안심센터' 출범…구독서비스 등 신...</t>
+          <t>래프팅 보트 전복 사망사고에 업체 관계자들 처벌</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1628558/?sc=Naver</t>
+          <t>https://www.kwnews.co.kr/page/view/2026041350146900000</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-02 00:55:48.417031+00:00</t>
+          <t>2026-04-14 00:16:55.011919+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>현대해상</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>서울시 민생경제안심센터 출범, 소액 전자소송 가이드 제공</t>
+          <t>내부 조직 개편</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>서울시가 구독 해지 및 환불 분쟁 등 민생경제 피해를 입은 시민을 지원하기 위해 '민생경제안심센터'를 출범했다. 센터는 소비자가 직접 권리구제를 받을 수 있도록 '소비자 권리 실현 가이드(소액 전자소송 가이드)'를 제공할 예정이다.</t>
+          <t>현대해상이 민원 대응에서 사전 예방으로 전환하고 분쟁조정 및 피해구제 전문성을 강화하기 위해 CCO 조직을 전면 개편했습니다. 이는 정기 조직개편 시기가 아닌 이례적인 조치로, 금융당국의 상품 개발 및 판매 규제 강화 기조와 연관된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 기사는 특정 대규모 피해 사건이나 명확한 상대방을 지목하지 않고, 서울시가 일반적인 소비자 분쟁(주로 소액 전자소송) 지원을 위한 센터를 출범한다는 내용이다. 소송금융 투자에 적합한 대규모 집단 피해, 명확한 상대방의 책임, 충분한 자력 등의 조건이 충족되지 않는다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+          <t>기사는 현대해상 내부 조직 개편에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁, 피해자, 피해 규모가 파악되지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>서울시, '구독 해지·환불 분쟁' 등 지원 위한 '민생경제안심센터' 출범</t>
+          <t>민원 대응서 사전 예방으로…현대해상, CCO 조직 전면 개편</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065565880914319</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224687</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-02 00:46:39.313419+00:00</t>
+          <t>2026-04-13 00:15:25.499865+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>통신3사</t>
+        </is>
+      </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>서울시 민생경제안심센터 출범, 소비자 피해 구제 및 소송 안내 예정</t>
+          <t>집단소송법 확대 법안 국회 논의 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>서울시가 구독 서비스, 해외 직구 등 새로운 유형의 민생 경제 피해에 대응하기 위해 '민생경제안심센터'를 출범했습니다. 이 센터는 기존 공정거래종합상담센터를 확대 개편한 것으로, 온라인 상담 창구를 개설하고 소비자 피해 구제 및 소송 안내, 법률 지원 기능을 강화할 예정입니다. 이를 통해 시기별 반복 피해를 예측하고 피해 급증 징후를 포착하여 시민들의 권리 구제를 돕습니다.</t>
+          <t>집단소송법 확대 법안이 국회에서 논의되면서 통신업계가 촉각을 세우고 있다는 내용의 기사입니다. 과거 통신3사 관련 사건에서 피해자들이 적은 보상금을 받은 사례를 들며, 집단소송법 확대를 통해 소송 비용 대비 실질적인 피해 구제가 이루어져야 한다는 주장이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 것이 아니라, 서울시의 민생경제안심센터 출범 소식으로, 직접적인 소송금융 투자 대상 사건은 아닙니다. 따라서 적합 조건에 직접적으로 해당하는 부분이 부족합니다. 다만, 센터가 향후 소비자 피해 구제 및 소송 안내, 법률 지원을 통해 잠재적인 소송금융 기회를 발굴할 수 있는 채널이 될 수 있습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 소송 진행 상황이 아닌, 집단소송법 확대 법안의 국회 논의 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고, 피해 규모가 명확히 특정되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>서울시 민생경제안심센터 출범…구독 서비스·해외 직구 대응</t>
+          <t>통신3사 피해자는 10만원, 로펌은 수억?…'배보다 배꼽' 큰 집단소송법...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524809&amp;ref=A</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=130265</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-02 00:17:27.867781+00:00</t>
+          <t>2026-04-12 07:03:12.789795+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>트램펄린 운영사</t>
+        </is>
+      </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>한국소비자원 피해구제 신청 진행 중</t>
+          <t>지방법원 판결</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>결혼 비용 부담 증가로 '셀프웨딩'이 확산되는 가운데, 결혼준비대행서비스 관련 소비자 피해구제 신청이 매년 증가하고 있습니다. 한국소비자원에 따르면 2023년 235건, 2024년 291건, 지난해 356건으로 꾸준히 늘어나는 추세입니다.</t>
+          <t>트램펄린 시설에서 발생한 아동 사고에 대해 통영지원에서 부모와 운영사의 공동 책임을 인정한 판결이 보도되었습니다. 법원은 미성년 자녀의 보호·감독 의무를 게을리한 부모에게도 과실이 있다고 판단했습니다. 이 기사는 이미 법적 절차가 진행되어 판결이 선고된 개별 손해배상 사건에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>결혼준비대행서비스와 관련한 소비자 피해구제 신청이 증가하고 있으나 (집단적 피해 조건 충족), 기사에서 특정된 가해 기업이나 기관이 없어 상대방 책임이 불분명하고 (상대방 책임 불명확), 개별 서비스 제공업체의 자력 또한 확인하기 어려워 (상대방 자력 불충분) 소송금융 투자 대상으로 적합도가 낮음.</t>
+          <t>기사는 이미 법원의 판결이 선고된 개별 손해배상 사건에 대한 보도이므로, 소송금융 투자 대상으로서의 신규성이 낮습니다. 상대방 책임이 명확하지 않고(부모와 운영사 공동 책임), 집단적 피해가 아니며, 피해 규모나 상대방 자력에 대한 정보가 없어 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>연간 수백 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>“자기야, 우리도 300만원 아껴볼까”…예비부부 사이서 유행 중인 ‘이...</t>
+          <t>[손배] '1칸 1명' 트램펄린에 뛰어들어 사고낸 아동 · 부모, 운영사 연...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20027233?ref=naver</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92992</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-02 00:17:14.823896+00:00</t>
+          <t>2026-04-06 00:31:11.853944+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 검토 중</t>
+          <t>자동차 사고 과실비율 산정 시스템에 대한 불만 제기</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>권 모 씨가 변호사를 사기 혐의로 고소했으나, 경찰, 검찰, 법원의 불기소 및 기각 결정이 형식적인 이유로 반복되자 헌법재판소에 재판소원을 제기했다. 헌재는 법원의 결정과 명령도 재판소원 대상이 되는지 검토 중이며, 이는 재정신청 제도의 실효성 문제와 사법 절차의 투명성 문제를 제기한다.</t>
+          <t>자동차 사고 경험자의 33.2%가 조사에 불만을, 16.3%가 과실비율 불만으로 소송을 고려한 적이 있다고 응답했습니다. 이는 자동차 사고 책임 판단 기준과 국민 눈높이 간의 큰 인식 차이를 보여주며, 관련 민원 및 분쟁이 상당함을 시사합니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>적합 조건 중 '공적 절차 진행 중(헌재 재판소원)'에 해당하나, 상대방 변호사의 책임이 명확하다고 보기 어렵고(사기 혐의 불기소), 피해 규모(수임료 2천만원)가 소송금융 투자 기준에 비해 작으며, 상대방의 자력이 대기업/기관이 아닌 개인 변호사라는 점에서 투자 매력이 낮습니다. 또한 집단적 피해 사례가 아닙니다.</t>
+          <t>기사는 자동차 사고 과실비율 판단에 대한 국민적 불만을 다루고 있어 잠재적 피해자(집단적 피해)는 많을 수 있으나, 특정 상대방의 책임이 명확하지 않고 소송의 대상이 될 만한 구체적인 기업이나 기관이 특정되지 않습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>2천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (사고 경험자의 16.3%가 소송 고려)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[단독] ‘검찰 불기소’도 재판소원…‘불량 결정’도 헌재가 바꾸나</t>
+          <t>자동차사고 책임 판단, 국민 눈높이와 제도 기준 엇갈려</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524382&amp;ref=A</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90056</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-01 13:21:57.654209+00:00</t>
+          <t>2026-04-05 12:45:53.175412+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-      <c r="D45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>OTT 드라마 제작사</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>금융당국의 제재 절차 개선 논의</t>
+          <t>제작사의 공식 사과로 논란 일단락</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>금융당국이 금융사와의 잦은 소송에서 패소하고 제재 수위가 낮아지는 문제에 직면해 있으며, 이는 금융소비자 피해로 이어질 수 있다는 우려가 제기됩니다. 기사는 금융당국의 제재심 구성 및 심의 역량을 재판 수준으로 높이고, 책무구조도 도입 등을 통해 법적 근거를 강화하여 제재의 실효성을 확보해야 한다고 지적합니다. 홍콩의 조기 합의 제도 등 해외 사례도 개선 방안으로 제시됩니다.</t>
+          <t>부산의 유명 벚꽃길에서 OTT 드라마 촬영으로 인해 일부 구간이 통제되고 기존 조명이 꺼져 시민들이 벚꽃 구경에 불편을 겪었습니다. 시민들의 비판이 쏟아지자 제작사는 공식 사과했습니다. 피해는 다수에게 발생했으나, 주로 불편과 실망감에 대한 것으로 금전적 피해 규모는 미미할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>본 기사는 금융당국의 제재 절차 개선 방안에 대한 논의로, 특정 금융사고나 피해자가 명확히 특정된 소송 건을 다루지 않아 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성)에 해당하지 않습니다. 잠재적 상대방인 금융사들은 자력이 충분하나(적합 조건 2), 구체적인 사건이 부재하여 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>드라마 제작사의 책임은 명확하나(상대방 책임이 비교적 명확함), 시민들의 불편과 헛걸음으로 인한 정신적 피해는 금전적으로 산정하기 어렵고 개별 피해액이 매우 작을 것으로 예상됩니다. 따라서 피해 규모가 크지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>'솜방망이' 오명 벗으려면…  제재심, 재판 수준 격상을  [금융당국, 소...</t>
+          <t>[사건을 보다]드라마 촬영에 벚꽃길 통제…“헛걸음했다”</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604011808579211</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522490</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-01 13:16:26.768874+00:00</t>
+          <t>2026-04-05 12:28:25.646788+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>콘솔 가격 인상 발표</t>
+          <t>중고거래 사기 피해 지속 발생</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>본 기사는 여러 IT 이슈를 다루는 브리핑으로, 소송금융 투자 대상이 될 만한 특정 사건을 포함하고 있지 않습니다. PS5 가격 인상 소식은 있으나, 이는 기업의 일반적인 가격 정책 변경으로 법적 분쟁의 소지가 낮습니다.</t>
+          <t>중고거래 플랫폼 이용이 늘면서 사기 및 개인정보 노출 위험이 커지고 있습니다. 가짜 물품 판매, 선입금 후 잠적, 물품 사진을 통한 주거 정보 노출 등 다양한 수법의 범죄가 발생하고 있으며, 전문가들은 안전 수칙 준수를 당부하고 있습니다. 중고거래 사기는 형법상 사기죄에 해당하여 처벌받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>기사는 여러 IT 이슈를 다루며, 소송금융 투자 대상으로 적합한 사건을 포함하고 있지 않습니다. PS5 가격 인상 소식은 있으나, 이는 기업의 일반적인 가격 정책 변경으로 상대방의 명확한 책임이나 법적 피해 발생으로 보기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>기사는 중고거래 사기라는 일반적인 현상과 주의사항을 다루고 있으며, 특정 대기업이나 기관의 책임이 명확한 단일 사건이 아닙니다. 상대방(개별 사기범)의 자력 확보가 어렵고, 피해 규모가 집단소송을 위한 단일 사건으로 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[DP's 모닝픽] 콘솔도 못 피한 '칩플레이션'… 2일부터 PS5 가격 ↑</t>
+          <t>[싱글족의 알쓸신잡] 무심코 올린 사진 한 장이 범죄의 표적?...안전한 ...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ilovepc.co.kr</t>
+          <t>sisacast.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ilovepc.co.kr/news/articleView.html?idxno=58765</t>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=94685</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-04-01 12:47:07.594269+00:00</t>
+          <t>2026-04-05 12:25:21.188471+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
+          <t>불법사금융업자 (일명 '이실장' 세력)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>금감원 인터넷은행 IT 리스크 점검 및 감독 강화 방침</t>
+          <t>금융감독원 피해 신고 접수 및 조사 중, 불법사금융 세력의 조직적 활동 확인</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>금융감독원이 케이뱅크, 카카오뱅크 등 인터넷은행 및 계열 증권사 CIO들과 간담회를 열어 IT 리스크 관리 및 소비자 보호 대책을 점검했다. 금감원은 전산사고 예방과 안정성 확보를 강조하며, 기본 통제 미흡으로 인한 대형 전산 사고 발생 시 엄정 조치할 방침임을 밝혔다. 이는 디지털 금융의 신뢰도 제고를 위한 사전 예방적 감독 활동이다.</t>
+          <t>온라인 불법사금융 피해가 급증하며 금융감독원에 62건의 피해 신고가 접수되었습니다. '이실장'으로 불리는 조직적 불법사금융 세력이 정식 대부업체로 위장하여 피해자들을 유인, 연 6800%에 달하는 고금리를 부과하고 불법 추심을 일삼는 것으로 나타났습니다. 한국대부금융협회는 불법사금융업자를 '불법대부업자'로 오인하는 용어 사용에 대해 법적 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>현재 실제 피해 발생 사건이 아닌 금융감독원의 인터넷은행 IT 리스크 관리 강화 및 사고 예방을 위한 점검회의 보도이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해나 분쟁이 존재하지 않는다. 다만, 향후 IT 사고 발생 시 대규모 집단 피해로 이어질 가능성은 있다.</t>
+          <t>불법사금융업자들의 책임이 명확하고, 다수의 피해자가 발생했으며, 금감원 신고 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 조직적 불법 사금융 세력으로 자력 확인 및 특정, 회수가 매우 어려워 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 62명 이상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>금감원  인터넷은행, 전산사고 예방·금융소비자 보호에 전사적 역량 집...</t>
+          <t>대부협회 “우리는 금융회사, 그들은 사채업자”…‘불법대부업’ 용어...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>efnews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128717</t>
+          <t>https://www.sedaily.com/article/20028291?ref=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-01 12:28:26.478142+00:00</t>
+          <t>2026-04-05 00:25:51.747293+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>이진숙 한국소비자원 시장조사국장이 소비자분쟁조정위원회 상임위원으로 임명되었습니다. 기사는 그녀가 한국소비자원에서 국내외 항공사의 피해구제 실적을 항공교통서비스 평가에 반영하고 외국계 항공사의 국내 소비자 보호창구 설치를 의무화하는 등 항공 교통 이용자 권익보호를 위해 노력했음을 언급합니다.</t>
+          <t>NS홈쇼핑이 협력사를 대상으로 'NS상생캠퍼스 식품품질 안전스쿨'을 무료로 운영하며 식품 표시사항, 이물관리, 식품위생법 개정사항, HACCP 대응, 식품소송 사례 등 실무 중심 교육을 제공한다. 교육 참여 협력사에는 전문 컨설팅과 추가 교육 혜택도 주어진다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>해당 기사는 한국소비자원 인사이동 및 과거 항공 서비스 소비자 보호 활동에 대한 내용으로, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 NS홈쇼핑이 협력사를 대상으로 식품 품질 안전 교육을 제공하는 내용으로, 실제 발생한 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>이진숙 한국소비자원 시장조사국장, 소비자분쟁조정위원회 상임위원에...</t>
+          <t>NS홈쇼핑, NS상생캠퍼스 식품품질 안전스쿨 협력사 모집...무료 '식품 품...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407262</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434181</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-01 12:19:55.206677+00:00</t>
+          <t>2026-04-05 00:24:51.674741+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>의정부 스포츠클럽 수영장</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 회원들의 사기 혐의 고소 접수</t>
+        </is>
+      </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>한국소비자원이 소비자분쟁조정위원회 신임 상임위원으로 이진숙 시장조사국장을 임명했다고 밝혔다. 이 상임위원은 약 35년간 소비자원에 재직하며 결혼 서비스 시장 가격정보 제공, C2C 중고거래 플랫폼 분쟁 가이드라인 제정, 항공 서비스 분야 소비자 분쟁 해결 실효성 강화 등에 기여했다. 향후 분쟁조정 제도의 실효성을 높이고 대규모 소비자 피해 회복에 기여할 것으로 기대된다.</t>
+          <t>경기 의정부시의 한 스포츠클럽 수영장이 돌연 폐업하면서 회원 약 100명과 강사 10여명이 금전적 피해를 호소하고 있습니다. 회원들은 수십만원 상당의 장기 회원권을 환불받지 못했고, 강사들은 수개월치 임금을 받지 못했습니다. 현재 회원들은 사기 혐의로 고소에 나섰으며 경찰이 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>본 기사는 특정 소비자 피해 사건에 대한 보도가 아닌, 한국소비자원 소비자분쟁조정위원회 신임 상임위원 임명에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방인 스포츠클럽 수영장이 코로나19 적자로 폐업한 상황으로, 자력 부족이 예상되어 소송에서 승소하더라도 실제 배상금 회수가 어려울 가능성이 높습니다. 이는 소송금융 투자에 있어 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>회원 약 100명 및 강사 10여명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>소비자분쟁조정위원회 신임 상임위원에 이진숙 시장조사국장</t>
+          <t>내 돈 어떡해  의정부 수영장 돌연 폐업...강사들 월급도 밀렸다</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026863?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/04/04/2026040422534479292</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-04-01 12:18:21.544224+00:00</t>
+          <t>2026-04-05 00:18:18.844310+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>불법사금융 원스톱 지원체계 운영 중, 경찰 수사 의뢰 및 계좌 정지 조치 진행</t>
+          <t>일부 사건 변제 완료 및 종결, 일부 사건 입건 불가</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>금융당국이 불법사금융 피해자들을 위한 원스톱 지원체계를 운영하여 5주 만에 131명의 피해자를 지원하고 537건의 불법 추심을 중단시켰습니다. 103명의 피해자가 820건의 피해를 신고했으며, 금융당국은 경찰 수사 의뢰 및 불법 계좌 정지 등 적극적인 조치를 취하고 있습니다. 온라인 기반 불법사금융 확산에 대응하기 위한 법 개정도 추진 중입니다.</t>
+          <t>술집에서 소주 6병을 마시고 8만 2천원을 지불하지 않고 사라진 여성 3명에 대한 사건이 보도되었다. 6건의 유사 사건 중 2건은 변제가 완료되어 종결되었고, 1건은 변제 예정이며, 나머지 3건은 증거 부족으로 입건되지 못했다. 이 사건들은 피해 규모가 작고 대부분 종결되었거나 증거 확보가 어려워 추가적인 법적 절차 진행이 어렵다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>불법사금융업자는 자력이 충분하지 않아 손해배상금 회수가 어려울 가능성이 높습니다. 기사 내용 또한 피해 구제에 초점을 맞추고 있으며, 불법 추심 중단 및 채무 종결이 주된 성과로, 소송을 통한 대규모 손해배상금 회수 가능성은 낮습니다. (적합 조건 2 불충족, 기타 투자 어려운 이유)</t>
+          <t>피해 금액이 8만 2천원으로 매우 작고 피해자 수가 3명에 불과하여 소송금융 투자에 적합한 규모가 아닙니다. 또한, 이미 해결된 사건들은 진정 취소로 종결되었고, 나머지 사건들은 증거 확보가 어려워 입건조차 되지 못해 부적합 조건(이미 종결된 사건)에 해당합니다. 상대방이 개인이므로 자력도 충분하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8만2000원</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>103명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>불법사금융 원스톱 지원 안착…추심 중단 537건</t>
+          <t>8만2000원 먹튀했다 …소주 6병 마시고 사라진 여성 3명</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033116360850803</t>
+          <t>https://www.hankyung.com/article/2026040486157</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-04-01 12:17:06.373302+00:00</t>
+          <t>2026-04-04 12:23:07.144404+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr"/>
-      <c r="E51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>서울시 민생경제안심센터 출범, 소액 전자소송 지원 및 법률 자문 연계</t>
+        </is>
+      </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>KB증권이 소비자 보호 및 법률 리스크 관리를 강화하기 위해 최철 숙명여대 교수와 김인숙 변호사를 신규 사외이사로 선임했다. 이사회 내 소비자보호위원회를 설치하고, 법조계 출신 이사를 통해 소송 건수와 금액을 줄이는 데 주력할 계획이다.</t>
+          <t>서울시가 '공정거래종합상담센터'를 확대 개편한 '민생경제안심센터'를 출범했습니다. 이 센터는 구독서비스, 해외직구 등 신유형 민생경제 피해에 대한 상담, 법률 자문, 내용증명 및 소장 작성 지원, 그리고 3000만원 이하 소액 전자소송 가이드 제공 등을 통해 시민들의 권리 구제를 돕습니다. 청년층 대상 범죄 피해 신고 및 회복 지원도 강화합니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이 기사는 KB증권이 소비자 보호 및 법률 리스크 관리를 강화하기 위해 이사진을 교체하고 내부 시스템을 개선하는 내용을 다루고 있습니다. 소송금융 투자의 대상이 될 만한 특정 사건이나 분쟁이 발생했거나 진행 중인 상황이 아니므로, 투자 적합도가 낮습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 특정 사건이 아닌 서울시의 민생경제 피해 지원 센터 출범에 대한 내용입니다. 소송금융 투자 대상이 되는 특정 가해자나 명확한 사건이 존재하지 않으며, 지원 대상이 '3000만원 이하 소액 전자소송'으로 명시되어 개별 피해 규모가 소송금융 투자에 적합하지 않습니다. (적합 조건 '상대방 책임 명확', '상대방 자력 충분', '피해 규모가 큼' 미충족)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>KB증권, '소비자·법률' 투톱 보강…이사회 의장에 최철 교수</t>
+          <t>“골치아픈 구독 해지·환불 분쟁 도울게요”…서울시 ‘대응책’</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181961</t>
+          <t>https://biz.heraldcorp.com/article/10708962?ref=naver</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-01 00:45:00.017830+00:00</t>
+          <t>2026-04-04 00:42:40.539379+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>산후조리원</t>
+          <t>TSMC</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>법원 배상 판결</t>
+          <t>시장 동향 및 기업 생산 전략 변경으로 인한 잠재적 소비자 부담 증가. 법적 절차는 없음.</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>산후조리원에서 생후 15일 된 신생아가 고열과 눈꺼풀 발적 증상을 보였으나 방치되어 패혈증으로 치료받은 사건입니다. 법원은 산후조리원의 책임을 인정하고 신생아 측에 2,000만 원의 손해배상금을 지급하라고 판결했습니다.</t>
+          <t>TSMC가 4나노 라인 축소 및 3나노 생산에 집중하면서 '가성비 스마트폰'이 사라질 수 있다는 전망이 나왔다. 이는 인도, 동남아 등 신흥 시장과 중저가 기기를 선호하는 소비자들에게 가장 큰 피해를 줄 것으로 예상된다. 기사는 시장의 공급 변화로 인한 가격 상승 압력과 소비자들의 잠재적 경제적 부담을 다루고 있다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>피해 규모가 2천만원으로 소액이며 피해자가 1명에 불과하여 소송금융 투자 대상으로서의 경제적 매력이 낮습니다 (적합 조건 3, 4 미충족). 비록 산후조리원의 책임이 법원에서 인정되었으나 (적합 조건 1 충족), 이미 판결이 선고된 사건으로 신규 투자 기회 발굴에 적합하지 않습니다.</t>
+          <t>기사는 TSMC의 생산 전략 변경과 시장 동향으로 인한 '가성비 스마트폰' 실종 가능성을 다루고 있습니다. 이는 기업의 경영 판단 및 시장 가격 변동에 따른 경제적 영향으로, TSMC의 법적 책임이 명확하다고 보기 어렵습니다 (적합 조건 1 불충족). 소비자들의 피해는 간접적인 경제적 부담이며, 소송을 통한 손해배상 청구의 법적 인과관계 및 손해액 입증이 매우 어려울 것으로 판단됩니다 (적합 조건 3, 4, 5 불충족).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>2,000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>중저가 기기를 선호하는 소비자들 다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[판결][단독]  신생아 고열 방치해 패혈증… 산후조리원 2,000만 원 배상...</t>
+          <t>보급형 스마트폰의 종말? TSMC ‘4나노 포기하고 3나노 올인’에 담긴 A...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218588</t>
+          <t>https://www.g-enews.com/view.php?ud=202604040655528061fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-04-01 00:38:39.337304+00:00</t>
+          <t>2026-04-04 00:23:49.452994+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>토트넘 홋스퍼</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>팬 단체들의 감독 선임 반대 및 구단에 우려 전달</t>
+          <t>검단신도시 전기차 충전 시설 서비스 중단으로 주민 불편 발생, 구청장 예비후보가 소송 추진 가능성 언급.</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>토트넘 홋스퍼가 로베르토 데 제르비 감독을 선임하자, 여성 팬 단체, 성소수자 팬 모임 등 다수의 팬 단체가 반발하고 있습니다. 이는 데 제르비 감독이 과거 강간 미수 혐의를 받았던 메이슨 그린우드를 공개적으로 옹호한 발언 때문이며, 팬들은 구단의 가치와 맞지 않다고 주장하며 구단에 우려를 전달하고 있습니다.</t>
+          <t>인천 지역 지방선거 예비후보들의 선거 운동 소식을 다룬 기사이다. 이 중 천성주 검단구청장 예비후보가 검단신도시 전기차 충전 시설 서비스 중단으로 인한 주민 불편 현장을 방문하여, 필요할 경우 부실 충전업체를 상대로 소송을 통해 계약 해지 및 사업자 교체를 추진하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방(토트넘 홋스퍼)의 자력은 충분하나(적합 조건 2), 본 사건은 감독의 과거 발언에 대한 팬들의 윤리적, 정서적 반발로, 명확한 금전적 피해나 이를 근거로 한 법적 손해배상 청구 가능성이 낮습니다. 현재 소송이 제기되거나 구체적으로 예고된 바도 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 지방선거 예비후보들의 선거 운동 소식을 다루는 것으로, 특정 법적 분쟁에 대한 상세한 정보가 부족합니다. 한 후보자가 '부실 충전업체'에 대한 소송 가능성을 언급했으나 (적합 조건: 상대방 책임이 비교적 명확함, 집단적 피해 가능성), 구체적인 피해 규모, 상대방의 자력, 증거 유무 등에 대한 정보가 전혀 없어 소송금융 투자 대상으로 판단하기 어렵습니다. 이는 후보자의 공약 수준에 머물러 있습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>다수 (팬 단체 및 개별 팬)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>'뭐 어떡하게요' 토트넘 여성 팬 단체   성소수자 팬 모임,  데 제르비 ...</t>
+          <t>D-61일 [6·3지선, 인천지역 이모저모] 추모·출근길 인사·공약 발표…...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>joongang.tv</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112771495</t>
+          <t>http://www.joongang.tv/news/articleView.html?idxno=214205</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-04-01 00:23:05.532889+00:00</t>
+          <t>2026-04-03 13:12:29.868772+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>확률형 아이템 피해구제센터 운영 중이나, 시스템적 한계로 실효성 부족 지적</t>
+          <t>대부금융협회, 용어 오사용에 대한 민·형사상 대응 검토 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>게임물관리위원회가 출범한 확률형 아이템 피해구제센터가 활동 범위, 업무 절차, 인력 운영 등 시스템적 한계로 실효성이 부족하다는 지적이 제기되었습니다. 이로 인해 게임 이용자들은 부당한 계정 정지, 환불 거부, 과도한 과금 유도 등 다양한 피해에 대해 적절한 구제를 받기 어려운 상황입니다. 기사는 센터의 기능을 확대하고 전문 인력을 확보하는 등 법 개정을 통한 개선을 촉구하고 있습니다.</t>
+          <t>한국대부금융협회가 '불법사금융'을 '불법대부업'으로 오기하는 언론 보도에 대해 명칭 정정을 요구하고 있다. 협회는 잘못된 용어 사용이 금융소비자의 역선택을 유발하고 합법 대부업계에 피해를 준다고 주장하며, 반복적인 오사용에 대해 민·형사상 대응을 검토 중이다. 약 730건의 오보 사례를 지적하며 올바른 용어 정착을 통해 금융소비자 보호와 업권 이미지 개선을 목표로 한다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>본 기사는 확률형 아이템 피해구제센터의 시스템적 한계를 비판하는 내용으로, 특정 게임사의 명확한 책임이 있는 구체적인 사건을 제시하지 않습니다 (적합 조건 1, 2 미충족). 피해 규모나 피해자 수도 특정되지 않아 소송금융 투자 대상으로 적합한 구체적 사건으로 보기 어렵습니다. 공적 절차가 진행 중이나(적합 조건 6), 그 절차 자체가 비판의 대상이므로 실질적인 구제 가능성이 낮습니다.</t>
+          <t>기사는 한국대부금융협회가 언론의 용어 오사용에 대해 명칭 정정을 요구하고 민형사상 대응을 검토하는 내용입니다. 특정 사건으로 인한 다수의 피해자 발생 및 직접적인 피해 금액이 명확하지 않아 집단적 피해(적합 조건 3) 및 피해 규모(적합 조건 4)가 불분명합니다. 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[게임 사자후] 걱정되는 ‘확률형 아이템 피해구제센터’</t>
+          <t>대부금융협회,  불법사금융을 불법대부업으로 쓰지 마라 …금융소비자...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>thevaluenews.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774857574&amp;code=11161100&amp;cp=nv</t>
+          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197882</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-04-01 00:17:43.132720+00:00</t>
+          <t>2026-04-03 12:54:30.304144+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>대법원 최종 판결 선고</t>
+          <t>보이스피싱 조직 가담자 형사 재판 무죄 선고</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>가맹본부의 원·부재료 가격 인상 행위가 가맹계약서상 '협의' 조항에 따른 정당한 절차였는지가 쟁점이 된 사건입니다. 서울고등법원과 대법원은 '협의'를 '합의'가 아닌 '논의'로 해석하고, 가맹점 사업자들이 가격 인상에 묵시적으로 동의했다고 보아 가맹점 사업자들의 손해배상 청구를 인정하지 않았습니다. 이 사건은 대법원 판결로 최종 종결되었습니다.</t>
+          <t>라오스 보이스피싱 조직에 가담하여 5명의 피해자로부터 약 1억 7천만원을 편취한 혐의로 기소된 20대 여성이 무죄를 선고받았습니다. 법원은 피고인의 휴대전화에서 악성 프로그램 등 관련 증거가 발견되지 않았고, 공소사실의 범행 조직과 피고인이 속한 조직을 동일하게 볼 수 없다는 이유로 무죄를 판결했습니다. 이 사건은 보이스피싱 범죄의 복잡성과 증거 확보의 어려움을 보여줍니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이미 대법원 판결로 종결된 사건으로, 가맹점 사업자들의 손해배상 청구가 인정되지 않았습니다. (부적합 조건: 이미 종결된 사건) 법리적으로 가맹본부의 손을 들어준 상황에서 신규 소송금융 투자 기회는 없습니다.</t>
+          <t>주요 상대방인 동남아 피싱 조직은 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다 (적합 조건 1, 2 미충족). 또한, 피해자 수가 5명으로 집단적 피해로 보기 어려우며 (적합 조건 3 미충족), 기사는 가담자의 형사 재판 무죄 판결에 초점을 맞추고 있어 피해자들이 손해배상을 청구할 명확한 피고와 증거 확보가 매우 어려울 것으로 판단됩니다 (적합 조건 5 미충족).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1억 7000만원</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>1000명 이상의 가맹점 사업자</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>가맹계약서상 협의 조항의 해석 [알아야 보이는 법(法)]</t>
+          <t>동남아 피싱 조직 가담한 20대女, 왜 '무죄' 받았을까</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260331521375?OutUrl=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04437846645412512</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-31 13:07:31.772054+00:00</t>
+          <t>2026-04-03 12:22:22.852482+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
-      <c r="D56" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>필라테스 센터들이 폐업 직전까지 추가 결제를 유도한 뒤 돌연 문을 닫고 잠적하는 '폐업 사기' 피해가 전국적으로 확산되고 있습니다. 서울 서대문구의 한 센터에서만 회원 약 120명이 3억원 상당의 피해를 입어 경찰 수사가 진행 중이며, 한국소비자원에도 관련 피해구제 신청이 급증하고 있습니다. 그러나 업주의 고의성 입증 및 자력 부족으로 피해 회복에 어려움이 예상됩니다.</t>
+          <t>본 기사는 캐시닥, 타임스프레드, 지니어트 용돈퀴즈의 정답을 공개하며, 공기청정기 필터, 다이어트, 비타민, 소비자 피해구제 제도 등 생활 밀착형 키워드를 다룹니다. 고물가 시대에 생활비를 아끼고 건강을 챙기려는 소비 트렌드와 정보 중심 소비 확산에 대해 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>다수 피해자 발생(집단적 피해) 및 경찰 수사, 소비자원 피해 접수 등 공적 절차가 진행 중이며(공적 절차 진행 중) 상대방의 책임이 명확해 보이나(상대방 책임 명확), 업주가 배상할 자산이 없거나 파산 신청을 할 경우 피해 회복이 어렵다는 점이 명시되어 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방 자력 부족 가능성)</t>
+          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 앱테크 퀴즈의 정답과 최근 소비 트렌드를 설명하는 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>최소 3억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>최소 120명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>환불 요청했더니 연락 두절 …필라테스 폐업 사기 확산</t>
+          <t>“오늘 문제 꽤 어렵다” 4월 3일 캐시닥·타임스프레드·지니어트 정답...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033017342562461</t>
+          <t>https://www.wikitree.co.kr/articles/1129479</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-31 12:18:19.936852+00:00</t>
+          <t>2026-04-03 12:16:04.401152+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>SNS 중독 소송에서 패소</t>
+          <t>AI 에이전트 책임 공백에 대한 논란 제기 단계</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>알파벳이 SNS 중독 소송에서 패소한 이후 주가가 하락세를 보였습니다. 이 사건은 이미 판결이 선고되어 종결되었거나 그에 준하는 단계에 있어 소송금융 투자 대상으로 적합하지 않습니다. 기사에는 피해 규모나 피해자 수에 대한 구체적인 정보는 언급되지 않았습니다.</t>
+          <t>AI 에이전트의 책임 주체가 불분명하여 손해배상 체계에 공백이 발생할 수 있다는 문제의식이 보고서를 통해 제기되었습니다. 특히 기업용 AI는 계약으로 책임이 해결되지만, 소비자는 법적 보호의 사각지대에 놓일 수 있다는 우려가 있습니다. 이는 AI 기술 발전과 함께 대두되는 새로운 법적 쟁점입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>알파벳이 SNS 중독 소송에서 이미 패소하여 해당 사건은 종결되었거나 판결이 선고된 상태입니다. 소송금융은 주로 소송 진행 전 또는 진행 중인 사건에 투자하므로, 이미 결과가 나온 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사에서 AI 에이전트의 책임 주체 경계가 흐려져 책임 공백이 발생할 수 있다는 문제의식을 제기하고 있어, '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 구체적인 피해 사례나 규모가 언급되지 않았으며, 아직 법적 분쟁으로 발전할 만한 특정 사건이 발생하지 않은 '논란' 단계에 머물러 있어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[굿모닝 마켓] 뉴욕 증시, 뒤엉킨 종전 기대와 확전 우려…혼조 마감</t>
+          <t>AI에이전트 책임 공백 논란…기업용  계약 해결 , 소비자는 '사각지대' ...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300886?division=NAVER</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=117384</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-31 00:48:34.776574+00:00</t>
+          <t>2026-04-02 12:49:02.774784+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
-      <c r="D58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>민사소송 1심 판결 선고 (2000만원 배상)</t>
+          <t>불법 대부광고 예방 및 피해자 지원을 위한 조례안 상임위 통과</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 심리상담사에게 상담을 빌미로 부적절한 관계를 요구받아 성관계를 맺게 된 사건. 상담사는 유부남이었으며, A씨를 주인공으로 한 음란 소설까지 작성했다. A씨는 상담사 아내로부터 상간 소송을 당해 1500만원을 배상했고, 상담사에게 민사소송을 제기하여 2000만원을 배상받는 판결을 받았다. A씨는 상담사가 지자체 지원을 받는 아동 산모 대상 상담 프로그램을 계속 진행하는 것에 문제를 제기하며 제보했다.</t>
+          <t>홍종철 수원시의원이 불법 대부광고를 선제적으로 차단하고 피해자를 지원하기 위한 조례안을 발의하여 상임위를 통과했다. 이 조례안은 불법 광고 모니터링, 단속, 피해자 상담 및 법률지원 연계 등의 내용을 포함한다. 이는 특정 사건에 대한 소송이 아닌, 불법 대부광고로 인한 잠재적 피해를 예방하고 구제하기 위한 정책적 노력이다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>피해자 A씨의 민사소송은 이미 판결이 선고되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건 해당). 비록 상담사가 여전히 활동 중이며 추가 피해 가능성이 제기되나, 본 기사에서 다루는 A씨의 사건은 이미 법적 절차가 마무리되었다.</t>
+          <t>이 기사는 특정 불법 대부광고로 인한 피해 사건이 아닌, 불법 대부광고를 예방하고 피해자를 지원하기 위한 조례안 통과에 대한 내용이다. 특정 피고, 구체적인 피해 규모 및 피해자가 명확하지 않아 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>2000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>유부남 심리상담사가 부적절 관계 요구…폭로하자  넌 상간녀일뿐</t>
+          <t>불법 대부광고 선제 차단 …홍종철 수원시의원 조례안 상임위 통과</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003570418</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=829981</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-31 00:46:15.059756+00:00</t>
+          <t>2026-04-02 12:24:44.868283+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
-      <c r="D59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>반사회적 종교단체 제재를 위한 법률 제정 논의 단계</t>
+          <t>소비자 피해구제 신청 접수 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>한국교회법학회 학술세미나에서 반사회적 종교단체 제재를 위해 민법 개정보다 특별법 제정이 효과적이라는 주장이 나왔습니다. 전문가들은 종교의 자유를 훼손하지 않으면서 불법 헌금 갈취, 인권 유린 등 사이비 종교 피해를 방지하고 피해자 구제를 우선하는 특별법 제정 방안을 제안했습니다. 이 기사는 특정 사건이 아닌 법률 제정 논의에 초점을 맞추고 있습니다.</t>
+          <t>인테리어 시공 관련 소비자 피해구제 신청이 2556건 접수되었으나, 합의율은 34.0%에 불과해 10건 중 6~7건이 미해결 상태이다. 인테리어 업체 중 개인사업자 비중이 45.3%로 높아 분쟁 해결이 어려운 점이 지적되었다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>본 기사는 반사회적 종교단체 제재를 위한 특별법 제정의 필요성을 논하는 학술 세미나 내용을 다루고 있습니다. 특정 사건의 상대방 책임이 명확하지 않고, 구체적인 피해 규모나 피해자 수가 명시되지 않았으며, 현재 진행 중인 공적 절차나 소송이 없어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>다수의 피해구제 신청이 접수되어 집단적 피해 및 피해자 수가 많다는 점(2556건 이상)은 적합 조건에 해당하나, 인테리어 업체 중 개인사업자 비중이 높아 상대방의 자력이 충분하지 않을 가능성이 높다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 요인으로, 부적합 조건에 가깝다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2556건 이상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>“반사회적 종교단체 제재, 특별법 제정이 효과적”</t>
+          <t>비 새는데 배변패드 …김사랑이 '해탈'한 인테리어 현실 보니</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774853022&amp;code=23111111&amp;cp=nv</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50245</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-31 00:16:04.939961+00:00</t>
+          <t>2026-04-02 12:17:31.727813+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
-      <c r="D60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>집단소송법 도입 촉구 토론회 개최</t>
+          <t>서울시 민생경제안심센터 운영 및 소액 전자소송 가이드 제공</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>한국소비자단체협의회를 비롯한 19개 소비자·시민단체가 '소비자 보호를 위한 집단소송법 제정연대'를 결성하고 국회에서 집단소송법 도입 촉구 토론회를 개최했습니다. 이들은 한국이 OECD 국가 중 소비자 보호 수준이 낮다고 지적하며 집단소송법 제정의 필요성을 강조했습니다.</t>
+          <t>서울시가 구독, 해외직구 등 신유형 소비자 피해에 대응하기 위해 '민생경제안심센터'를 운영한다. 이 센터는 이슈별 집중 상담과 피해 구제를 연계 지원하며, 특히 3천만원 이하 소액 사건을 시민이 스스로 해결할 수 있도록 '소비자 소액 전자소송 가이드'를 신설했다. 이는 소비자 권익 보호를 위한 공적 지원 강화 조치이다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 집단소송법 제정을 촉구하는 소비자 단체의 활동에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피고를 다루는 것이 아니라, 서울시가 다양한 소비자 피해에 대한 지원 시스템을 운영한다는 내용입니다. 특히 3천만원 이하의 소액 사건 해결을 위한 가이드를 제공하는 것이 주된 내용으로, 소송금융 투자 대상으로서의 피해 규모(적합 조건 4)가 낮고, 특정 상대방(적합 조건 1, 2)이나 집단적 피해(적합 조건 3)가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만원 이하 소액</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>OECD 38개국 중 꼴찌…소비자단체  집단소송법 더 이상 미룰 수 없다</t>
+          <t>서울시, ‘민생경제안심센터’ 운영…구독·해외직구 등 신유형 피해 대...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33965</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/106073</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-30 13:19:57.580670+00:00</t>
+          <t>2026-04-02 12:16:16.401896+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
-      <c r="E61" t="inlineStr"/>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>서울시 민생경제안심센터 출범, 소액 전자소송 가이드 제공</t>
+        </is>
+      </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>캐시 우드의 아크 인베스트먼트가 중동 전쟁 발발로 인한 시장 변동성 확대에 대응하여 메타, 엔비디아 등 주요 기술주와 비트코인 관련 자산을 대량 매도하며 포트폴리오를 재편했다. 메타는 청소년 SNS 중독 관련 소송 패소로 주가가 급락했으며, 캐시 우드는 통상적인 매수 전략과 달리 방어적인 모습을 보였다.</t>
+          <t>서울시가 '민생경제안심센터'를 출범하여 소비자들이 3000만원 이하 소액 전자소송을 스스로 준비할 수 있도록 지원합니다. 22개 주요 피해 유형별 쟁점 정리 및 소장 작성 방법을 안내하는 '소비자 권리 실현 가이드'를 제공하여 소비자의 권리 실현을 돕는 것이 목표입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>이 기사는 특정 기업의 불법 행위로 인한 피해자들의 소송 가능성을 다루는 것이 아니라, 유명 투자자의 시장 변동성 대응 전략과 포트폴리오 조정에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자 집단, 상대방의 책임, 피해 규모 등이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 서울시가 소액 전자소송을 지원하기 위해 '민생경제안심센터'를 출범하고 소액 전자소송 가이드를 제공한다는 내용입니다. 소송금융 투자 대상은 일반적으로 피해 규모가 크고(수억 원 이상) 집단적 피해가 있는 사건을 목표로 하지만, 이 기사는 '3000만원 이하 소액 전자소송'에 초점을 맞추고 있어 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원 이하</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>전쟁 여파에 '돈나무 언니'도 후퇴…메타·엔비디아 등 '대량 매도'</t>
+          <t>[4월 2일(목) 오늘, 서울시] '민생경제안심센터' 출범…구독서비스 등 신...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260330_0003569847</t>
+          <t>https://www.dailian.co.kr/news/view/1628558/?sc=Naver</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-30 13:16:06.692971+00:00</t>
+          <t>2026-04-02 00:55:48.417031+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
-      <c r="D62" t="inlineStr"/>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>국회에서 자동차손해배상보장법 개정 논의 중</t>
+          <t>서울시 민생경제안심센터 출범, 소액 전자소송 가이드 제공</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>더불어민주당 윤종군 의원이 국회 국토교통위원회에서 자동차손해배상보장법 관련 현안 해결을 위해 노력 중이다. 윤 의원은 환자들의 치료 기간과 중단 여부를 보험사에 맡기는 것이 국민 상식에 맞지 않는다고 주장하며 법 개정을 추진하고 있다.</t>
+          <t>서울시가 구독 해지 및 환불 분쟁 등 민생경제 피해를 입은 시민을 지원하기 위해 '민생경제안심센터'를 출범했다. 센터는 소비자가 직접 권리구제를 받을 수 있도록 '소비자 권리 실현 가이드(소액 전자소송 가이드)'를 제공할 예정이다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 국회에서 자동차손해배상보장법 개정을 논의하는 입법 활동에 대한 내용이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모가 명확히 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 특정 대규모 피해 사건이나 명확한 상대방을 지목하지 않고, 서울시가 일반적인 소비자 분쟁(주로 소액 전자소송) 지원을 위한 센터를 출범한다는 내용이다. 소송금융 투자에 적합한 대규모 집단 피해, 명확한 상대방의 책임, 충분한 자력 등의 조건이 충족되지 않는다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>대한한의사협회, 29일 '제70회 정기대의원총회' 성료</t>
+          <t>서울시, '구독 해지·환불 분쟁' 등 지원 위한 '민생경제안심센터' 출범</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=408954</t>
+          <t>https://hbnpress.com/news/view/1065565880914319</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-30 12:56:39.822912+00:00</t>
+          <t>2026-04-02 00:46:39.313419+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
-      <c r="D63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>중고 거래 분쟁 발생</t>
+          <t>서울시 민생경제안심센터 출범, 소비자 피해 구제 및 소송 안내 예정</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>본 기사는 중고 스마트폰 스피커 불량으로 판매자가 환불을 거절한 상황에서 매수인이 행사할 수 있는 손해배상청구권 및 계약 해제권에 대해 민법 조항을 인용하여 설명하고 있습니다. 이는 개별적인 중고 거래 분쟁 사례를 다루는 것으로 보이며, 특정 사건에 대한 구체적인 정보는 부족합니다.</t>
+          <t>서울시가 구독 서비스, 해외 직구 등 새로운 유형의 민생 경제 피해에 대응하기 위해 '민생경제안심센터'를 출범했습니다. 이 센터는 기존 공정거래종합상담센터를 확대 개편한 것으로, 온라인 상담 창구를 개설하고 소비자 피해 구제 및 소송 안내, 법률 지원 기능을 강화할 예정입니다. 이를 통해 시기별 반복 피해를 예측하고 피해 급증 징후를 포착하여 시민들의 권리 구제를 돕습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>본 기사는 중고 스마트폰 스피커 불량으로 인한 환불 거절 사례를 일반적인 법률 조항과 함께 설명하고 있어, 특정 사건에 대한 구체적인 정보가 부족합니다. 상대방의 자력, 집단적 피해 여부, 피해 규모 등 소송금융 투자에 필요한 핵심 적합 조건(2, 3, 4번)을 충족하지 못하며, 개별 소액 분쟁으로 판단됩니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 것이 아니라, 서울시의 민생경제안심센터 출범 소식으로, 직접적인 소송금융 투자 대상 사건은 아닙니다. 따라서 적합 조건에 직접적으로 해당하는 부분이 부족합니다. 다만, 센터가 향후 소비자 피해 구제 및 소송 안내, 법률 지원을 통해 잠재적인 소송금융 기회를 발굴할 수 있는 채널이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>중고 스마트폰 스피커 불량…판매자 환불 거절</t>
+          <t>서울시 민생경제안심센터 출범…구독 서비스·해외 직구 대응</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77078</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524809&amp;ref=A</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-30 12:52:49.386006+00:00</t>
+          <t>2026-04-02 00:17:27.867781+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D64" t="inlineStr"/>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>이사회 책임 감경 조항 신설</t>
+          <t>한국소비자원 피해구제 신청 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>삼립이 반복되는 안전사고에 대한 대응으로 이사의 손해배상 책임을 정관으로 제한하는 조항을 신설했습니다. 이는 상법상 허용되는 범위 내에서 이루어진 기업 지배구조 변경으로, 하림지주 등 다른 식품 기업에서도 유사한 움직임이 포착되고 있습니다.</t>
+          <t>결혼 비용 부담 증가로 '셀프웨딩'이 확산되는 가운데, 결혼준비대행서비스 관련 소비자 피해구제 신청이 매년 증가하고 있습니다. 한국소비자원에 따르면 2023년 235건, 2024년 291건, 지난해 356건으로 꾸준히 늘어나는 추세입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>이 기사는 삼립이 반복되는 안전사고에 대응하여 이사의 손해배상 책임을 감경하는 정관 조항을 신설했다는 기업 지배구조 변경에 초점을 맞추고 있습니다. 특정 피해 사건이나 피해자가 명확하게 제시되지 않아 소송금융 투자 대상으로 적합한 구체적인 소송 기회가 보이지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>결혼준비대행서비스와 관련한 소비자 피해구제 신청이 증가하고 있으나 (집단적 피해 조건 충족), 기사에서 특정된 가해 기업이나 기관이 없어 상대방 책임이 불분명하고 (상대방 책임 불명확), 개별 서비스 제공업체의 자력 또한 확인하기 어려워 (상대방 자력 불충분) 소송금융 투자 대상으로 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 수백 명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>안전사고 반복 삼립…정관에 이사회 책임 감경 조항 신설</t>
+          <t>“자기야, 우리도 300만원 아껴볼까”…예비부부 사이서 유행 중인 ‘이...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026032716451784744</t>
+          <t>https://www.sedaily.com/article/20027233?ref=naver</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-30 00:36:15.836448+00:00</t>
+          <t>2026-04-02 00:17:14.823896+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부 연방법원에서 기각</t>
+          <t>헌법재판소 재판소원 검토 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>애플워치 시리즈9의 탄소중립 주장이 허위라는 소비자 집단소송이 미국 캘리포니아 북부 연방법원에서 기각되었다. 원고는 애플이 제시한 자연기반 탄소상쇄의 신뢰성을 문제 삼았으나, 법원은 이를 받아들이지 않아 사건이 종결되었다.</t>
+          <t>권 모 씨가 변호사를 사기 혐의로 고소했으나, 경찰, 검찰, 법원의 불기소 및 기각 결정이 형식적인 이유로 반복되자 헌법재판소에 재판소원을 제기했다. 헌재는 법원의 결정과 명령도 재판소원 대상이 되는지 검토 중이며, 이는 재정신청 제도의 실효성 문제와 사법 절차의 투명성 문제를 제기한다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부 연방법원에서 소비자 집단소송이 기각되어 이미 법적 판단이 내려진 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 낮고, 원고의 주장이 법원에서 받아들여지지 않아 상대방 책임의 명확성도 부족합니다.</t>
+          <t>적합 조건 중 '공적 절차 진행 중(헌재 재판소원)'에 해당하나, 상대방 변호사의 책임이 명확하다고 보기 어렵고(사기 혐의 불기소), 피해 규모(수임료 2천만원)가 소송금융 투자 기준에 비해 작으며, 상대방의 자력이 대기업/기관이 아닌 개인 변호사라는 점에서 투자 매력이 낮습니다. 또한 집단적 피해 사례가 아닙니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천만원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>4월 글로벌 ESG 뉴스 브리핑</t>
+          <t>[단독] ‘검찰 불기소’도 재판소원…‘불량 결정’도 헌재가 바꾸나</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603205105i</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524382&amp;ref=A</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-30 00:32:07.546768+00:00</t>
+          <t>2026-04-01 13:21:57.654209+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
+      <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>고금리 대출 피해 주의보 발령</t>
+          <t>금융당국의 제재 절차 개선 논의</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>'이실장'이라는 인물이 청년들을 대상으로 평균 100만 원의 소액 대출을 연 이자율 6800%로 취급하며 피해를 유발하고 있습니다. 대출 과정에서 자필 차용증, 신분증, 가족 연락처 등을 요구하며 피해자들을 유도한 것으로 파악되며, 현재 고금리 대출 피해에 대한 주의보가 발령된 상태입니다.</t>
+          <t>금융당국이 금융사와의 잦은 소송에서 패소하고 제재 수위가 낮아지는 문제에 직면해 있으며, 이는 금융소비자 피해로 이어질 수 있다는 우려가 제기됩니다. 기사는 금융당국의 제재심 구성 및 심의 역량을 재판 수준으로 높이고, 책무구조도 도입 등을 통해 법적 근거를 강화하여 제재의 실효성을 확보해야 한다고 지적합니다. 홍콩의 조기 합의 제도 등 해외 사례도 개선 방안으로 제시됩니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>적합 조건 중 상대방 책임 명확성(이실장 특정) 및 증거 확보 가능성(자필 차용증 등)은 있으나, 개별 피해 금액이 평균 100만 원 수준으로 매우 작고(피해 규모가 큼 조건 불충족), 상대방이 개인으로 추정되어 자력(상대방 자력 충분 조건 불충족)이 충분하지 않을 가능성이 높습니다. 소송금융 투자 매력이 낮습니다.</t>
+          <t>본 기사는 금융당국의 제재 절차 개선 방안에 대한 논의로, 특정 금융사고나 피해자가 명확히 특정된 소송 건을 다루지 않아 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성)에 해당하지 않습니다. 잠재적 상대방인 금융사들은 자력이 충분하나(적합 조건 2), 구체적인 사건이 부재하여 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>평균 100만원 (대출금 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[한 손 뉴스] 연리 6800% 100만원 대출…청년 노린 ‘이실장’ 주의보</t>
+          <t>'솜방망이' 오명 벗으려면…  제재심, 재판 수준 격상을  [금융당국, 소...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260330.22002008921</t>
+          <t>http://www.fnnews.com/news/202604011808579211</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-29 12:29:54.354560+00:00</t>
+          <t>2026-04-01 13:16:26.768874+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>GS파워</t>
+          <t>소니 인터랙티브 엔터테인먼트</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>열 요금 인하 결정 및 시행 중</t>
+          <t>콘솔 가격 인상 발표</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>GS파워가 경기·인천 지역 43만 세대의 지역난방 열 요금을 4월부터 2% 인하하기로 결정했습니다. 이는 지자체와 주민들의 지속적인 요금 인하 요구, 정부의 '지역난방 열요금 산정기준' 고시 개정, 그리고 지난해 발생한 열수송관 파열 사고에 대한 보상 요구가 복합적으로 작용한 결과입니다. 이번 조치로 해당 세대들은 한국지역난방공사 요금보다 저렴하게 난방을 공급받게 됩니다.</t>
+          <t>본 기사는 여러 IT 이슈를 다루는 브리핑으로, 소송금융 투자 대상이 될 만한 특정 사건을 포함하고 있지 않습니다. PS5 가격 인상 소식은 있으나, 이는 기업의 일반적인 가격 정책 변경으로 법적 분쟁의 소지가 낮습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>해당 기사는 지자체와 주민들의 노력, 그리고 정부의 규제 개혁을 통해 지역난방 열 요금이 인하된 긍정적인 결과를 보도하고 있습니다. 이는 소송을 통해 해결해야 할 미해결된 피해나 분쟁이 아니라, 이미 공적 절차를 통해 해결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 여러 IT 이슈를 다루며, 소송금융 투자 대상으로 적합한 사건을 포함하고 있지 않습니다. PS5 가격 인상 소식은 있으나, 이는 기업의 일반적인 가격 정책 변경으로 상대방의 명확한 책임이나 법적 피해 발생으로 보기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>43만 세대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>경인 7곳 43만 세대, 4월부터 열 요금 2% 인하</t>
+          <t>[DP's 모닝픽] 콘솔도 못 피한 '칩플레이션'… 2일부터 PS5 가격 ↑</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>ilovepc.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=889369</t>
+          <t>https://www.ilovepc.co.kr/news/articleView.html?idxno=58765</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-29 12:19:47.741687+00:00</t>
+          <t>2026-04-01 12:47:07.594269+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
+        </is>
+      </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>자동차손해배상 보장법 및 보험감독업무시행세칙 개정안 사전 공고, 이해충돌로 개혁 멈춤</t>
+          <t>금감원 인터넷은행 IT 리스크 점검 및 감독 강화 방침</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>국토교통부와 금융감독원이 자동차보험 경상환자 치료 기간을 8주로 제한하는 내용을 담은 법안 개정을 추진했으나, 이해충돌 문제로 개혁이 멈춰선 상태입니다. 정부는 92%의 경상환자가 8주 이내 치료를 마친다는 점을 근거로 들고 있습니다. 이 개혁은 자동차보험 소비자들에게 영향을 미칠 수 있는 정책 논의 단계에 있습니다.</t>
+          <t>금융감독원이 케이뱅크, 카카오뱅크 등 인터넷은행 및 계열 증권사 CIO들과 간담회를 열어 IT 리스크 관리 및 소비자 보호 대책을 점검했다. 금감원은 전산사고 예방과 안정성 확보를 강조하며, 기본 통제 미흡으로 인한 대형 전산 사고 발생 시 엄정 조치할 방침임을 밝혔다. 이는 디지털 금융의 신뢰도 제고를 위한 사전 예방적 감독 활동이다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 주체의 잘못으로 인한 피해 발생 사건이 아닌, 정부의 자동차보험 제도 개혁 논의 및 정책 추진이 이해충돌로 멈춰선 상황을 다루고 있습니다. 따라서 소송금융 투자 대상으로서 '상대방 책임 명확성', '피해 발생', '피해 규모' 등의 적합 조건에 해당하지 않습니다. 현재는 공적 절차(개정안 사전 공고)가 진행 중이나, 실제 피해가 발생하여 소송으로 이어질 단계는 아닙니다.</t>
+          <t>현재 실제 피해 발생 사건이 아닌 금융감독원의 인터넷은행 IT 리스크 관리 강화 및 사고 예방을 위한 점검회의 보도이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해나 분쟁이 존재하지 않는다. 다만, 향후 IT 사고 발생 시 대규모 집단 피해로 이어질 가능성은 있다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>“8주 넘으면 따져보겠다”…車보험 개혁 또 멈칫, 이해충돌에 발목</t>
+          <t>금감원  인터넷은행, 전산사고 예방·금융소비자 보호에 전사적 역량 집...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>efnews.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603270128</t>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128717</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-29 00:24:49.661222+00:00</t>
+          <t>2026-04-01 12:28:26.478142+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
-      <c r="E69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
-          <t>더본코리아는 지난해 원산지 표시, 빽햄 성분, 농약통 사과주스 논란 등 여러 악재가 겹치며 적자 전환했습니다. 백종원 대표의 연봉은 동결되었으며, 주가도 하락했습니다. 기사는 이러한 과거 논란이 기업 실적에 미친 영향을 다루고 있으나, 현재 진행 중인 법적 분쟁이나 피해자들의 소송 계획에 대한 정보는 없습니다.</t>
+          <t>이진숙 한국소비자원 시장조사국장이 소비자분쟁조정위원회 상임위원으로 임명되었습니다. 기사는 그녀가 한국소비자원에서 국내외 항공사의 피해구제 실적을 항공교통서비스 평가에 반영하고 외국계 항공사의 국내 소비자 보호창구 설치를 의무화하는 등 항공 교통 이용자 권익보호를 위해 노력했음을 언급합니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>더본코리아는 대기업으로 자력이 충분하나(적합 조건 2), 기사에 언급된 '원산지 표시', '빽햄 성분', '농약통 사과주스' 논란은 과거의 사건으로 제시되며, 이로 인한 구체적인 피해자 수, 피해 규모, 현재 진행 중인 공적 절차나 소송에 대한 정보가 없습니다. 소송금융 투자 대상으로 검토하기에는 사건의 현재성과 구체적인 법적 쟁점, 피해 규모에 대한 정보가 매우 부족합니다.</t>
+          <t>해당 기사는 한국소비자원 인사이동 및 과거 항공 서비스 소비자 보호 활동에 대한 내용으로, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>[금주의 식음료 톡톡] 하이트진로·오리온·오뚜기·SPC삼립 주총... 백종...</t>
+          <t>이진숙 한국소비자원 시장조사국장, 소비자분쟁조정위원회 상임위원에...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>mediawatch.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.mediawatch.kr/news/article.html?no=259106</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407262</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-29 00:24:40.640941+00:00</t>
+          <t>2026-04-01 12:19:55.206677+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
-          <t>캐시 우드가 엔비디아와 메타 등 빅테크 주식을 매도한 가운데, 메타는 소셜미디어 중독 관련 소송 패소와 제품 책임 배상 판결 등의 악재로 주가가 하락했다. 이 기사는 메타의 주가 하락 원인 중 하나로 과거 법적 분쟁 결과를 언급하고 있다.</t>
+          <t>한국소비자원이 소비자분쟁조정위원회 신임 상임위원으로 이진숙 시장조사국장을 임명했다고 밝혔다. 이 상임위원은 약 35년간 소비자원에 재직하며 결혼 서비스 시장 가격정보 제공, C2C 중고거래 플랫폼 분쟁 가이드라인 제정, 항공 서비스 분야 소비자 분쟁 해결 실효성 강화 등에 기여했다. 향후 분쟁조정 제도의 실효성을 높이고 대규모 소비자 피해 회복에 기여할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>기사에서 언급된 메타의 소셜미디어 중독 관련 소송 패소 및 제품 책임 배상 판결은 이미 법적 절차가 진행되어 판결이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>본 기사는 특정 소비자 피해 사건에 대한 보도가 아닌, 한국소비자원 소비자분쟁조정위원회 신임 상임위원 임명에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>캐시 우드, 엔비디아·메타 등 빅테크 전격 매도…차세대 혁신주로 재편</t>
+          <t>소비자분쟁조정위원회 신임 상임위원에 이진숙 시장조사국장</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565512&amp;class=53&amp;grp=</t>
+          <t>https://www.sedaily.com/article/20026863?ref=naver</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-28 12:38:56.282781+00:00</t>
+          <t>2026-04-01 12:18:21.544224+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
-      <c r="D71" t="inlineStr"/>
-      <c r="E71" t="inlineStr"/>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>불법사금융 원스톱 지원체계 운영 중, 경찰 수사 의뢰 및 계좌 정지 조치 진행</t>
+        </is>
+      </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>본 기사는 싱크대 수평 하자나 상부장 쏠림 등 인테리어 하자가 발생하고 업체가 하자보수를 거절할 경우, 소비자가 민법에 따라 하자보수 및 손해배상을 청구할 수 있다는 법률 정보를 설명합니다. 계약 목적 달성이 불가능할 경우 계약 해지도 가능하다고 언급합니다.</t>
+          <t>금융당국이 불법사금융 피해자들을 위한 원스톱 지원체계를 운영하여 5주 만에 131명의 피해자를 지원하고 537건의 불법 추심을 중단시켰습니다. 103명의 피해자가 820건의 피해를 신고했으며, 금융당국은 경찰 수사 의뢰 및 불법 계좌 정지 등 적극적인 조치를 취하고 있습니다. 온라인 기반 불법사금융 확산에 대응하기 위한 법 개정도 추진 중입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌, 인테리어 하자 발생 시 소비자의 법적 권리(하자보수 및 손해배상 청구)에 대한 일반적인 법률 정보를 제공합니다. 특정 피고(인테리어 업체)가 명시되지 않았고, 피해 규모나 피해자 수, 공적 절차 진행 여부 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 전혀 없습니다. 개별 소비자 분쟁으로 보이며, 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>불법사금융업자는 자력이 충분하지 않아 손해배상금 회수가 어려울 가능성이 높습니다. 기사 내용 또한 피해 구제에 초점을 맞추고 있으며, 불법 추심 중단 및 채무 종결이 주된 성과로, 소송을 통한 대규모 손해배상금 회수 가능성은 낮습니다. (적합 조건 2 불충족, 기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>103명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>싱크대 수평 하자, 상부장 쏠림…인테리어 업체 '하자보수 거절'</t>
+          <t>불법사금융 원스톱 지원 안착…추심 중단 537건</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77675</t>
+          <t>https://view.asiae.co.kr/article/2026033116360850803</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-27 12:56:02.482379+00:00</t>
+          <t>2026-04-01 12:17:06.373302+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr"/>
+      <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
-          <t>미국 플로리다주에서 자퀘이저 포스터와 퀸트릴라 포스터 씨가 현대캐피탈 美 법인과 견인 업체 2곳을 상대로 손해배상 청구 소송을 제기했다. 이들은 차량 회수 과정에서 제휴업체의 무리한 견인으로 피해를 입었다고 주장하고 있다.</t>
+          <t>KB증권이 소비자 보호 및 법률 리스크 관리를 강화하기 위해 최철 숙명여대 교수와 김인숙 변호사를 신규 사외이사로 선임했다. 이사회 내 소비자보호위원회를 설치하고, 법조계 출신 이사를 통해 소송 건수와 금액을 줄이는 데 주력할 계획이다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>현대캐피탈이라는 자력 있는 상대방이 있지만(적합 조건 2), 현재 기사만으로는 피해자가 2명에 불과하고(집단적 피해 아님), 피해 규모가 명확하지 않으며, '무리한 견인'에 대한 현대캐피탈의 직접적인 책임 여부 및 증거 확보 가능성이 불분명하여 소송금융 투자 적합도가 낮음.</t>
+          <t>이 기사는 KB증권이 소비자 보호 및 법률 리스크 관리를 강화하기 위해 이사진을 교체하고 내부 시스템을 개선하는 내용을 다루고 있습니다. 소송금융 투자의 대상이 될 만한 특정 사건이나 분쟁이 발생했거나 진행 중인 상황이 아니므로, 투자 적합도가 낮습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[Biz Law] 현대캐피탈 美 법인, 차량회수 제휴업체 무리한 견인으로 소송...</t>
+          <t>KB증권, '소비자·법률' 투톱 보강…이사회 의장에 최철 교수</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713758</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181961</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-27 12:55:44.799155+00:00</t>
+          <t>2026-04-01 00:45:00.017830+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>산후조리원</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>법원 배상 판결</t>
+        </is>
+      </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>KB금융그룹은 금융소비자보호법 시행 5주년을 맞아 사전예방 중심의 소비자 권익 강화 정책을 추진한다고 밝혔다. 주요 계열사에 소비자보호위원회를 신설하고, 금융상품 기획부터 사후관리까지 전 단계에 걸쳐 소비자보호 품질지수(CPQI)를 도입하여 이상징후 발생 시 조기경보 체계를 가동할 예정이다. 이는 형식적인 보호를 넘어 고객이 체감할 수 있는 실질적인 소비자보호 체계를 구축하려는 노력이다.</t>
+          <t>산후조리원에서 생후 15일 된 신생아가 고열과 눈꺼풀 발적 증상을 보였으나 방치되어 패혈증으로 치료받은 사건입니다. 법원은 산후조리원의 책임을 인정하고 신생아 측에 2,000만 원의 손해배상금을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>본 기사는 KB금융그룹의 선제적인 소비자보호 강화 정책에 대한 내용으로, 특정 피해 발생이나 소송 대상이 되는 사건을 다루고 있지 않습니다. 따라서 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하는 사항이 전혀 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피해 규모가 2천만원으로 소액이며 피해자가 1명에 불과하여 소송금융 투자 대상으로서의 경제적 매력이 낮습니다 (적합 조건 3, 4 미충족). 비록 산후조리원의 책임이 법원에서 인정되었으나 (적합 조건 1 충족), 이미 판결이 선고된 사건으로 신규 투자 기회 발굴에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,000만 원</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>KB금융, '금융소비자보호법 시행 5주년' 사전예방 중심 소비자보호 관점...</t>
+          <t>[판결][단독]  신생아 고열 방치해 패혈증… 산후조리원 2,000만 원 배상...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>sisacast.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.sisacast.kr/news/articleView.html?idxno=93979</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218588</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-27 12:16:22.994668+00:00</t>
+          <t>2026-04-01 00:38:39.337304+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>메타, 알파벳</t>
+          <t>토트넘 홋스퍼</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>소셜미디어 관련 소송 이슈</t>
+          <t>팬 단체들의 감독 선임 반대 및 구단에 우려 전달</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>뉴욕증시에서 소셜미디어 관련 소송 이슈가 부각되며 메타와 알파벳의 주가가 크게 하락했다. 이 기사는 소송 이슈로 인한 시장 반응을 다루고 있으나, 소송의 구체적인 내용, 피해자 규모, 예상 피해액 등 소송금융 투자 검토에 필요한 정보는 제공하지 않는다.</t>
+          <t>토트넘 홋스퍼가 로베르토 데 제르비 감독을 선임하자, 여성 팬 단체, 성소수자 팬 모임 등 다수의 팬 단체가 반발하고 있습니다. 이는 데 제르비 감독이 과거 강간 미수 혐의를 받았던 메이슨 그린우드를 공개적으로 옹호한 발언 때문이며, 팬들은 구단의 가치와 맞지 않다고 주장하며 구단에 우려를 전달하고 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소셜미디어 관련 소송 이슈의 구체적인 내용, 피해자, 피해 규모, 책임의 명확성 등 소송금융 투자 검토에 필요한 핵심 정보가 부족하다. 상대방의 자력은 충분하나(적합 조건 2), 그 외 적합 조건을 판단하기 어렵다.</t>
+          <t>상대방(토트넘 홋스퍼)의 자력은 충분하나(적합 조건 2), 본 사건은 감독의 과거 발언에 대한 팬들의 윤리적, 정서적 반발로, 명확한 금전적 피해나 이를 근거로 한 법적 손해배상 청구 가능성이 낮습니다. 현재 소송이 제기되거나 구체적으로 예고된 바도 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (팬 단체 및 개별 팬)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>뉴욕증시, 중동 휴전 기대 흔들리며 일제 하락…유가는 5% 급등</t>
+          <t>'뭐 어떡하게요' 토트넘 여성 팬 단체   성소수자 팬 모임,  데 제르비 ...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87787</t>
+          <t>http://www.osen.co.kr/article/G1112771495</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-27 00:48:59.949287+00:00</t>
+          <t>2026-04-01 00:23:05.532889+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
-      <c r="D75" t="inlineStr"/>
-      <c r="E75" t="inlineStr"/>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>확률형 아이템 피해구제센터 운영 중이나, 시스템적 한계로 실효성 부족 지적</t>
+        </is>
+      </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>정부가 담합 등 불공정 행위에 대한 과징금을 대폭 상향했으나, 한국경쟁법학회장은 이 조치가 실제 위법 행위를 억제하기보다 기업이 과징금 부담을 소비자 가격 인상으로 전가하여 소비자 피해를 가중시킬 수 있다고 우려했습니다. 그는 처벌 중심에서 피해 구제 중심으로 경쟁법 패러다임을 전환하고, 사적 손해배상을 활성화해야 한다고 주장했습니다.</t>
+          <t>게임물관리위원회가 출범한 확률형 아이템 피해구제센터가 활동 범위, 업무 절차, 인력 운영 등 시스템적 한계로 실효성이 부족하다는 지적이 제기되었습니다. 이로 인해 게임 이용자들은 부당한 계정 정지, 환불 거부, 과도한 과금 유도 등 다양한 피해에 대해 적절한 구제를 받기 어려운 상황입니다. 기사는 센터의 기능을 확대하고 전문 인력을 확보하는 등 법 개정을 통한 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>본 기사는 담합 과징금 정책에 대한 전문가의 비판적 의견을 다루는 정책 논평으로, 특정 기업의 담합 행위로 인한 구체적인 피해 사건을 보도하는 것이 아닙니다. 따라서 상대방 책임의 명확성, 특정 상대방의 자력, 구체적인 집단적 피해 규모, 확보 가능한 증거, 진행 중인 공적 절차 등 소송금융 투자 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 확률형 아이템 피해구제센터의 시스템적 한계를 비판하는 내용으로, 특정 게임사의 명확한 책임이 있는 구체적인 사건을 제시하지 않습니다 (적합 조건 1, 2 미충족). 피해 규모나 피해자 수도 특정되지 않아 소송금융 투자 대상으로 적합한 구체적 사건으로 보기 어렵습니다. 공적 절차가 진행 중이나(적합 조건 6), 그 절차 자체가 비판의 대상이므로 실질적인 구제 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>과징금 상향, 담합 억제 효과 의문…가격 전가 땐 소비자피해만 더 커...</t>
+          <t>[게임 사자후] 걱정되는 ‘확률형 아이템 피해구제센터’</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01725286645387584</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774857574&amp;code=11161100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-27 00:38:12.839172+00:00</t>
+          <t>2026-04-01 00:17:43.132720+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>가맹본부</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>검찰 보완수사 및 구속기소</t>
+          <t>대법원 최종 판결 선고</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 출소 8일 만에 온라인 중고거래 사기를 다시 저질러 19명에게 약 550만원의 피해를 입혔습니다. 검찰의 보완수사로 추가 범행이 밝혀져 A씨는 구속기소되었으며, 증거 인멸 시도 정황도 드러났습니다.</t>
+          <t>가맹본부의 원·부재료 가격 인상 행위가 가맹계약서상 '협의' 조항에 따른 정당한 절차였는지가 쟁점이 된 사건입니다. 서울고등법원과 대법원은 '협의'를 '합의'가 아닌 '논의'로 해석하고, 가맹점 사업자들이 가격 인상에 묵시적으로 동의했다고 보아 가맹점 사업자들의 손해배상 청구를 인정하지 않았습니다. 이 사건은 대법원 판결로 최종 종결되었습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방(A씨)은 출소 직후 재범을 저지른 개인으로, 자력 부족이 명확하여 손해배상금 회수 가능성이 매우 낮습니다. 또한 총 피해액 550만원은 소송금융 투자를 고려하기에는 규모가 너무 작습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음, 피해 규모가 작음)</t>
+          <t>이미 대법원 판결로 종결된 사건으로, 가맹점 사업자들의 손해배상 청구가 인정되지 않았습니다. (부적합 조건: 이미 종결된 사건) 법리적으로 가맹본부의 손을 들어준 상황에서 신규 소송금융 투자 기회는 없습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>약 550만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>19명</t>
+          <t>1000명 이상의 가맹점 사업자</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>출소 8일만에 또 중고거래 사기…검찰 보완수사로 추가범행 확인</t>
+          <t>가맹계약서상 협의 조항의 해석 [알아야 보이는 법(法)]</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260326141300004?input=1195m</t>
+          <t>https://www.segye.com/newsView/20260331521375?OutUrl=naver</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-27 00:22:45.711402+00:00</t>
+          <t>2026-03-31 13:07:31.772054+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>식약처 및 관세청의 불법 의약품 판매 사이트 모니터링 및 차단 요청 진행 중</t>
+          <t>경찰 수사 및 한국소비자원 피해구제 신청 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>식약처와 관세청은 온라인에서 불법 의약품을 판매하는 사이트를 모니터링하고 방송통신심의위원회에 사이트 차단을 요청하는 등 단속을 강화하고 있다. 불법 의약품은 부작용 발생 시 피해구제를 받을 수 없으므로 구매하지 말 것을 당부하고 있다. 이 기사는 특정 피해 사건보다는 불법 의약품 유통에 대한 정부의 경고와 조치에 초점을 맞추고 있다.</t>
+          <t>필라테스 센터들이 폐업 직전까지 추가 결제를 유도한 뒤 돌연 문을 닫고 잠적하는 '폐업 사기' 피해가 전국적으로 확산되고 있습니다. 서울 서대문구의 한 센터에서만 회원 약 120명이 3억원 상당의 피해를 입어 경찰 수사가 진행 중이며, 한국소비자원에도 관련 피해구제 신청이 급증하고 있습니다. 그러나 업주의 고의성 입증 및 자력 부족으로 피해 회복에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>이 기사는 불법 의약품 판매에 대한 정부의 경고 및 예방 조치에 관한 것으로, 특정 사건에서 발생한 대규모 피해나 명확하고 자력이 충분한 소송 상대방이 특정되지 않습니다. 피해 규모와 피해자 수도 파악하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>다수 피해자 발생(집단적 피해) 및 경찰 수사, 소비자원 피해 접수 등 공적 절차가 진행 중이며(공적 절차 진행 중) 상대방의 책임이 명확해 보이나(상대방 책임 명확), 업주가 배상할 자산이 없거나 파산 신청을 할 경우 피해 회복이 어렵다는 점이 명시되어 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방 자력 부족 가능성)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3억원 이상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 120명 이상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[사실은 이렇습니다] [보도설명자료] 식약처, 관세청은 비정상적인 의약...</t>
+          <t>환불 요청했더니 연락 두절 …필라테스 폐업 사기 확산</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/briefing/actuallyView.do?newsId=148961546&amp;call_from=naver_news</t>
+          <t>https://view.asiae.co.kr/article/2026033017342562461</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-26 12:22:49.727896+00:00</t>
+          <t>2026-03-31 12:18:19.936852+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>알파벳</t>
+        </is>
+      </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>금융위의 신종 피싱범죄 근절을 위한 행정수단 총동원 및 금융권의 자율적 보완장치 확대 논의</t>
+          <t>SNS 중독 소송에서 패소</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>금융위원회가 신종 피싱범죄 근절을 위해 행정수단을 총동원할 계획이며, 금융권 역시 제도 시행 이전부터 보이스피싱 보상보험 등 자율적 보완장치를 확대하고 있다고 밝혔다. 금융권 관계자들은 간담회에서 보이스피싱 피해 방지 업무에 대한 노력을 설명했다.</t>
+          <t>알파벳이 SNS 중독 소송에서 패소한 이후 주가가 하락세를 보였습니다. 이 사건은 이미 판결이 선고되어 종결되었거나 그에 준하는 단계에 있어 소송금융 투자 대상으로 적합하지 않습니다. 기사에는 피해 규모나 피해자 수에 대한 구체적인 정보는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>본 기사는 금융당국과 금융권의 보이스피싱 예방 및 피해 구제 노력에 대한 일반적인 정책 논의를 다루고 있습니다. 특정 피싱 사건이나 금융기관의 명확한 책임 소재가 언급되지 않아, 소송금융 투자 대상으로서의 '상대방 책임이 비교적 명확함' 조건이 충족되지 않습니다. 따라서 구체적인 소송 기회를 발굴하기 어렵습니다.</t>
+          <t>알파벳이 SNS 중독 소송에서 이미 패소하여 해당 사건은 종결되었거나 판결이 선고된 상태입니다. 소송금융은 주로 소송 진행 전 또는 진행 중인 사건에 투자하므로, 이미 결과가 나온 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>금융위, 신종 피싱범죄까지 뿌리 뽑는다…“행정수단 총동원”</t>
+          <t>[굿모닝 마켓] 뉴욕 증시, 뒤엉킨 종전 기대와 확전 우려…혼조 마감</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565382&amp;class=18&amp;grp=</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300886?division=NAVER</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-26 12:22:10.302446+00:00</t>
+          <t>2026-03-31 00:48:34.776574+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
-      <c r="D79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>집단소송법 제정 촉구 토론회 개최</t>
+          <t>민사소송 1심 판결 선고 (2000만원 배상)</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>'세계소비자권리의 날'을 맞아 국회에서 AI·디지털 시대 소비자 권익 보호를 위한 집단소송법 제정을 촉구하는 토론회 및 대회가 열렸습니다. 이 행사는 소비자의 실질적 권익 보호를 위한 법률 도입의 필요성을 강조하는 자리였습니다.</t>
+          <t>30대 여성 A씨가 심리상담사에게 상담을 빌미로 부적절한 관계를 요구받아 성관계를 맺게 된 사건. 상담사는 유부남이었으며, A씨를 주인공으로 한 음란 소설까지 작성했다. A씨는 상담사 아내로부터 상간 소송을 당해 1500만원을 배상했고, 상담사에게 민사소송을 제기하여 2000만원을 배상받는 판결을 받았다. A씨는 상담사가 지자체 지원을 받는 아동 산모 대상 상담 프로그램을 계속 진행하는 것에 문제를 제기하며 제보했다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건에 대한 보도가 아닌, 소비자 권익 보호를 위한 '집단소송법' 제정을 촉구하는 토론회에 대한 내용입니다. 소송금융은 실제 발생한 분쟁 사건에 투자하므로, 입법 촉구 단계의 사안은 투자 대상에 해당하지 않습니다.</t>
+          <t>피해자 A씨의 민사소송은 이미 판결이 선고되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건 해당). 비록 상담사가 여전히 활동 중이며 추가 피해 가능성이 제기되나, 본 기사에서 다루는 A씨의 사건은 이미 법적 절차가 마무리되었다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2000만원</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>[현장]  AI·디지털 시대 소비자권익보호 '집단소송법' 도입 더는 못 미...</t>
+          <t>유부남 심리상담사가 부적절 관계 요구…폭로하자  넌 상간녀일뿐</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3388324</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003570418</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-26 00:33:08.527756+00:00</t>
+          <t>2026-03-31 00:46:15.059756+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>집단소송법 제정 촉구</t>
+          <t>반사회적 종교단체 제재를 위한 법률 제정 논의 단계</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>한국소비자단체협의회 등 19개 단체로 구성된 '소비자 보호를 위한 집단소송법 제정연대'가 국회의원회관에서 '세계소비자권리의 날' 기념 토론회 및 제정 촉구대회를 개최했습니다. 이들은 디지털·AI 시대에 반복되는 대규모 소비자 피해와 소액·다수 피해를 효과적으로 구제하기 위해 집단소송법 도입이 시급하다고 강조하며 국회와 정부의 적극적인 법 제정을 요구했습니다.</t>
+          <t>한국교회법학회 학술세미나에서 반사회적 종교단체 제재를 위해 민법 개정보다 특별법 제정이 효과적이라는 주장이 나왔습니다. 전문가들은 종교의 자유를 훼손하지 않으면서 불법 헌금 갈취, 인권 유린 등 사이비 종교 피해를 방지하고 피해자 구제를 우선하는 특별법 제정 방안을 제안했습니다. 이 기사는 특정 사건이 아닌 법률 제정 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건에 대한 보도가 아닌, '집단소송법' 제정을 촉구하는 입법 활동에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 반사회적 종교단체 제재를 위한 특별법 제정의 필요성을 논하는 학술 세미나 내용을 다루고 있습니다. 특정 사건의 상대방 책임이 명확하지 않고, 구체적인 피해 규모나 피해자 수가 명시되지 않았으며, 현재 진행 중인 공적 절차나 소송이 없어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>소비자단체, 집단소송법 제정 촉구… 소액·다수 피해 실질적 구제 필요...</t>
+          <t>“반사회적 종교단체 제재, 특별법 제정이 효과적”</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2306365.htm</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774853022&amp;code=23111111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-25 13:15:24.453877+00:00</t>
+          <t>2026-03-31 00:16:04.939961+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
-          <t>공정거래위원회 정책 발표</t>
+          <t>집단소송법 도입 촉구 토론회 개최</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>공정거래위원회가 거짓·과장 광고를 반복하는 사업자의 과징금을 최대 2배로 가중하고, 위반 행위의 중대성에 따른 과징금 부과 기준율을 높이는 등 제재를 강화하는 내용의 시행령 개정안을 행정 예고했다. 또한 공정위 조사·심의 협조에 따른 감경 폭과 소비자 피해 보상 노력 감경률도 축소한다. 이는 향후 부당 광고에 대한 규제 강화를 예고하는 조치이다.</t>
+          <t>한국소비자단체협의회를 비롯한 19개 소비자·시민단체가 '소비자 보호를 위한 집단소송법 제정연대'를 결성하고 국회에서 집단소송법 도입 촉구 토론회를 개최했습니다. 이들은 한국이 OECD 국가 중 소비자 보호 수준이 낮다고 지적하며 집단소송법 제정의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 표시광고법 시행령 및 과징금 부과 기준 강화에 대한 정책 발표로, 특정 기업의 허위 광고 위반 사례나 피해 사건에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 집단소송법 제정을 촉구하는 소비자 단체의 활동에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>공정위, 허위 광고 제동… 반복 시 과징금 2배 가중</t>
+          <t>OECD 38개국 중 꼴찌…소비자단체  집단소송법 더 이상 미룰 수 없다</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260325184456BZ9</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33965</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-25 13:09:03.059338+00:00</t>
+          <t>2026-03-30 13:19:57.580670+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
-          <t>김남근 더불어민주당 국회의원이 집단소송법 제정의 필요성과 그 효과에 대해 언급했습니다. 이 법안은 소비자단체들의 구제 활동을 실효적으로 만들 것으로 기대됩니다. 기사는 특정 사건이 아닌 법률 제정의 중요성을 강조합니다.</t>
+          <t>캐시 우드의 아크 인베스트먼트가 중동 전쟁 발발로 인한 시장 변동성 확대에 대응하여 메타, 엔비디아 등 주요 기술주와 비트코인 관련 자산을 대량 매도하며 포트폴리오를 재편했다. 메타는 청소년 SNS 중독 관련 소송 패소로 주가가 급락했으며, 캐시 우드는 통상적인 매수 전략과 달리 방어적인 모습을 보였다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 집단소송법 제정이라는 법률적, 입법적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 기업의 불법 행위로 인한 피해자들의 소송 가능성을 다루는 것이 아니라, 유명 투자자의 시장 변동성 대응 전략과 포트폴리오 조정에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자 집단, 상대방의 책임, 피해 규모 등이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>김남근  집단소송법 통과로, 소비자단체 구제 활동 실효적으로</t>
+          <t>전쟁 여파에 '돈나무 언니'도 후퇴…메타·엔비디아 등 '대량 매도'</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18804</t>
+          <t>https://www.newsis.com/view/NISX20260330_0003569847</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-25 13:08:43.536255+00:00</t>
+          <t>2026-03-30 13:16:06.692971+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>집단소송법 제정 논의 중</t>
+          <t>국회에서 자동차손해배상보장법 개정 논의 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>오기형 더불어민주당 국회의원이 집단소송법 제정에 대한 국회의 결단을 촉구했습니다. 소비자보호를위한집단소송법제정연대 또한 세계소비자권리의 날 기념 토론회를 개최하며 법 제정의 필요성을 강조했습니다.</t>
+          <t>더불어민주당 윤종군 의원이 국회 국토교통위원회에서 자동차손해배상보장법 관련 현안 해결을 위해 노력 중이다. 윤 의원은 환자들의 치료 기간과 중단 여부를 보험사에 맡기는 것이 국민 상식에 맞지 않는다고 주장하며 법 개정을 추진하고 있다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건에 대한 보도가 아닌, 집단소송법 제정 필요성에 대한 국회 논의 및 토론회 개최 소식입니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 국회에서 자동차손해배상보장법 개정을 논의하는 입법 활동에 대한 내용이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모가 명확히 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>오기형  집단소송법, 이제 토론 아닌 행동할 때…국회 결단하자</t>
+          <t>대한한의사협회, 29일 '제70회 정기대의원총회' 성료</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18803</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=408954</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-25 13:03:29.134308+00:00</t>
+          <t>2026-03-30 12:56:39.822912+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
-      <c r="D84" t="inlineStr"/>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>집단소송법 제정 논의 중</t>
+          <t>중고 거래 분쟁 발생</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>해당 기사는 2026년 3월 25일 국회에서 열린 '세계소비자권리의 날 기념 토론회 및 집단소송법 제정 촉구대회' 소식을 다루고 있습니다. 디지털 플랫폼 시대의 합리적 소비자 보호 방안과 집단소송법 도입의 필요성에 대한 논의가 진행되었음을 보도하고 있습니다.</t>
+          <t>본 기사는 중고 스마트폰 스피커 불량으로 판매자가 환불을 거절한 상황에서 매수인이 행사할 수 있는 손해배상청구권 및 계약 해제권에 대해 민법 조항을 인용하여 설명하고 있습니다. 이는 개별적인 중고 거래 분쟁 사례를 다루는 것으로 보이며, 특정 사건에 대한 구체적인 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, 집단소송법 도입 및 소비자 보호 방안에 대한 국회 토론회와 촉구대회 소식을 전하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 중고 스마트폰 스피커 불량으로 인한 환불 거절 사례를 일반적인 법률 조항과 함께 설명하고 있어, 특정 사건에 대한 구체적인 정보가 부족합니다. 상대방의 자력, 집단적 피해 여부, 피해 규모 등 소송금융 투자에 필요한 핵심 적합 조건(2, 3, 4번)을 충족하지 못하며, 개별 소액 분쟁으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[오늘의 국회]2026년 3월 25일</t>
+          <t>중고 스마트폰 스피커 불량…판매자 환불 거절</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603250858127180515</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77078</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-25 12:48:06.548233+00:00</t>
+          <t>2026-03-30 12:52:49.386006+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>메타</t>
-[...6 lines deleted...]
-      </c>
+          <t>삼립</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
-          <t>미국에서 청소년 보호 의무 위반으로 3.8억 달러 벌금 부과</t>
+          <t>이사회 책임 감경 조항 신설</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>미국에서 메타가 청소년 보호 의무를 소홀히 한 혐의로 3.8억 달러의 벌금을 부과받았습니다. 그러나 한국 법원은 메타가 미국에 법인을 두고 다른 나라 민사소송을 회피하고 있어, 한국 내 피해자들이 소송을 통해 보상을 받기는 어려울 것으로 전망됩니다.</t>
+          <t>삼립이 반복되는 안전사고에 대한 대응으로 이사의 손해배상 책임을 정관으로 제한하는 조항을 신설했습니다. 이는 상법상 허용되는 범위 내에서 이루어진 기업 지배구조 변경으로, 하림지주 등 다른 식품 기업에서도 유사한 움직임이 포착되고 있습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>미국에서 메타에 대한 벌금 부과로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분하지만(적합 조건 2), 기사에서 한국 내 민사소송을 통한 피해 보상이 어려울 것으로 관측된다고 명시하여 소송 진행 가능성이 매우 낮습니다. 메타가 미국 법인을 통해 다른 나라 민사소송을 회피하는 전략을 취하고 있어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 삼립이 반복되는 안전사고에 대응하여 이사의 손해배상 책임을 감경하는 정관 조항을 신설했다는 기업 지배구조 변경에 초점을 맞추고 있습니다. 특정 피해 사건이나 피해자가 명확하게 제시되지 않아 소송금융 투자 대상으로 적합한 구체적인 소송 기회가 보이지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>美  메타, 청소년 보호 뒷전  3.8억弗 벌금…韓 영향은</t>
+          <t>안전사고 반복 삼립…정관에 이사회 책임 감경 조항 신설</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032565641</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026032716451784744</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-25 12:19:23.084345+00:00</t>
+          <t>2026-03-30 00:36:15.836448+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>애플</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>20년간 동결된 위자료 현실화 및 치료기간 제한 철회 요구 진행 중</t>
+          <t>미국 캘리포니아 북부 연방법원에서 기각</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>상해등급 12~14급 환자들의 위자료가 약 20년간 최대 15만원으로 사실상 동결되어 현실화 요구가 격화되고 있습니다. 치료기간 및 향후치료비 제한에 대한 철회 요구도 지속되고 있으며, 이는 피해자들의 손해보상 권리 침해 논란으로 이어지고 있습니다.</t>
+          <t>애플워치 시리즈9의 탄소중립 주장이 허위라는 소비자 집단소송이 미국 캘리포니아 북부 연방법원에서 기각되었다. 원고는 애플이 제시한 자연기반 탄소상쇄의 신뢰성을 문제 삼았으나, 법원은 이를 받아들이지 않아 사건이 종결되었다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>집단적 피해(상해등급 12~14급 환자 다수)와 상대방(보상체계 운영 주체)의 자력은 충분할 것으로 보이나, 개별 피해자의 위자료가 최대 15만원으로 매우 낮아 소송금융의 경제성을 확보하기 어렵습니다. 이는 '피해 규모가 큼' 조건에 부합하지 않으며, 투자 어려운 기타 이유에 해당합니다.</t>
+          <t>미국 캘리포니아 북부 연방법원에서 소비자 집단소송이 기각되어 이미 법적 판단이 내려진 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 낮고, 원고의 주장이 법원에서 받아들여지지 않아 상대방 책임의 명확성도 부족합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>개별 최대 15만원, 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상 (상해등급 12~14급 환자 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>‘8주 제한’ 지연 속 철회 요구 격화…“치료권 침해 논란은 지속”</t>
+          <t>4월 글로벌 ESG 뉴스 브리핑</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>akomnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66695</t>
+          <t>https://www.hankyung.com/article/202603205105i</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-25 12:18:14.439129+00:00</t>
+          <t>2026-03-30 00:32:07.546768+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
-      <c r="D87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>이실장</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>집단소송 필요성 제기</t>
+          <t>고금리 대출 피해 주의보 발령</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>기사는 식품업계의 물가 안정 동참 진정성이 부족하다고 지적하며, 소비자 피해 구제를 위한 제도적 보완의 필요성을 강조합니다. 특히 집단소송 활성화와 기업의 자료 제출 책임 강화를 통해 소비자의 입증 부담을 낮춰야 한다고 주장합니다.</t>
+          <t>'이실장'이라는 인물이 청년들을 대상으로 평균 100만 원의 소액 대출을 연 이자율 6800%로 취급하며 피해를 유발하고 있습니다. 대출 과정에서 자필 차용증, 신분증, 가족 연락처 등을 요구하며 피해자들을 유도한 것으로 파악되며, 현재 고금리 대출 피해에 대한 주의보가 발령된 상태입니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도라기보다 소비자 보호를 위한 제도 개선의 필요성을 논하는 논평에 가깝습니다. 특정 피고, 명확한 책임 소재, 구체적인 피해 규모가 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 4, 5 미충족)</t>
+          <t>적합 조건 중 상대방 책임 명확성(이실장 특정) 및 증거 확보 가능성(자필 차용증 등)은 있으나, 개별 피해 금액이 평균 100만 원 수준으로 매우 작고(피해 규모가 큼 조건 불충족), 상대방이 개인으로 추정되어 자력(상대방 자력 충분 조건 불충족)이 충분하지 않을 가능성이 높습니다. 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>평균 100만원 (대출금 기준)</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>정부 물가 안정 동참 진정성 빛바랜 식품업계 [줌인IT]</t>
+          <t>[한 손 뉴스] 연리 6800% 100만원 대출…청년 노린 ‘이실장’ 주의보</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159175</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260330.22002008921</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-25 00:50:40.798791+00:00</t>
+          <t>2026-03-29 12:29:54.354560+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
-      <c r="D88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>GS파워</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>집단소송법 제정 논의 및 촉구대회</t>
+          <t>열 요금 인하 결정 및 시행 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>세계소비자권리의 날을 맞아 집단소송법 도입을 위한 토론회와 제정 촉구대회가 개최될 예정이라는 기사입니다. 디지털 플랫폼 시대의 합리적 소비자 보호 방안에 대한 논의도 함께 진행됩니다.</t>
+          <t>GS파워가 경기·인천 지역 43만 세대의 지역난방 열 요금을 4월부터 2% 인하하기로 결정했습니다. 이는 지자체와 주민들의 지속적인 요금 인하 요구, 정부의 '지역난방 열요금 산정기준' 고시 개정, 그리고 지난해 발생한 열수송관 파열 사고에 대한 보상 요구가 복합적으로 작용한 결과입니다. 이번 조치로 해당 세대들은 한국지역난방공사 요금보다 저렴하게 난방을 공급받게 됩니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 집단소송법 도입 및 소비자 보호 방안에 대한 토론회와 촉구대회 개최 소식을 전하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 지자체와 주민들의 노력, 그리고 정부의 규제 개혁을 통해 지역난방 열 요금이 인하된 긍정적인 결과를 보도하고 있습니다. 이는 소송을 통해 해결해야 할 미해결된 피해나 분쟁이 아니라, 이미 공적 절차를 통해 해결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>43만 세대</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정·25일] 추경호 내란중요임무종사 혐의 공판기일</t>
+          <t>경인 7곳 43만 세대, 4월부터 열 요금 2% 인하</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241106</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=889369</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-25 00:44:10.904509+00:00</t>
+          <t>2026-03-29 12:19:47.741687+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
-      <c r="D89" t="inlineStr"/>
-      <c r="E89" t="inlineStr"/>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>자동차손해배상 보장법 및 보험감독업무시행세칙 개정안 사전 공고, 이해충돌로 개혁 멈춤</t>
+        </is>
+      </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>본 기사는 국회 상임위원회 회의, 의원실 세미나, 소통관 기자회견 등 25일 국회 일정을 안내하는 내용입니다. '제품안전 및 소비자권익보호를 위한 집단소송법 도입' 토론회가 언급되나, 이는 법안 도입 논의에 관한 것으로 특정 사건이나 분쟁에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상으로 적합한 사건을 파악할 수 없습니다.</t>
+          <t>국토교통부와 금융감독원이 자동차보험 경상환자 치료 기간을 8주로 제한하는 내용을 담은 법안 개정을 추진했으나, 이해충돌 문제로 개혁이 멈춰선 상태입니다. 정부는 92%의 경상환자가 8주 이내 치료를 마친다는 점을 근거로 들고 있습니다. 이 개혁은 자동차보험 소비자들에게 영향을 미칠 수 있는 정책 논의 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>본 기사는 국회 일정에 대한 보도이며, 특정 사건이나 분쟁에 대한 정보를 포함하고 있지 않습니다. 따라서 소송금융 적합 조건 중 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 여부 등 어떠한 조건에도 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 주체의 잘못으로 인한 피해 발생 사건이 아닌, 정부의 자동차보험 제도 개혁 논의 및 정책 추진이 이해충돌로 멈춰선 상황을 다루고 있습니다. 따라서 소송금융 투자 대상으로서 '상대방 책임 명확성', '피해 발생', '피해 규모' 등의 적합 조건에 해당하지 않습니다. 현재는 공적 절차(개정안 사전 공고)가 진행 중이나, 실제 피해가 발생하여 소송으로 이어질 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>[오늘의 국회일정](25일·수)</t>
+          <t>“8주 넘으면 따져보겠다”…車보험 개혁 또 멈칫, 이해충돌에 발목</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324176100001?input=1195m</t>
+          <t>https://www.kukinews.com/article/view/kuk202603270128</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-25 00:43:45.775749+00:00</t>
+          <t>2026-03-29 00:24:49.661222+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>실손보험사</t>
-[...6 lines deleted...]
-      </c>
+          <t>더본코리아</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>실손보험 비급여 통제로 인한 환자들의 분쟁 발생</t>
+          <t>과거 논란으로 인한 기업 실적 악화</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>실손보험의 비급여 통제로 인해 중증질환 치료가 위축되고 있으며, 환자들이 보험사와의 분쟁을 직접 감당해야 하는 구조적 문제가 발생하고 있습니다. 의료계에서도 치료 판단이 보험 기준에 종속되는 점을 문제로 제기하고 있습니다.</t>
+          <t>더본코리아는 지난해 원산지 표시, 빽햄 성분, 농약통 사과주스 논란 등 여러 악재가 겹치며 적자 전환했습니다. 백종원 대표의 연봉은 동결되었으며, 주가도 하락했습니다. 기사는 이러한 과거 논란이 기업 실적에 미친 영향을 다루고 있으나, 현재 진행 중인 법적 분쟁이나 피해자들의 소송 계획에 대한 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이어서 구체적인 사건의 적합도를 판단하기 어렵습니다. 실손보험사라는 자력 있는 상대방(적합 조건 2)이 존재하고, '환자들이 분쟁을 감당해야 하는 구조'라는 점에서 집단적 피해(적합 조건 3)의 가능성은 있으나, 특정 사건의 상대방 책임 명확성, 피해 규모, 증거 유무 등이 전혀 파악되지 않습니다. 소송금융 투자 대상으로 고려하기에는 정보가 매우 부족합니다.</t>
+          <t>더본코리아는 대기업으로 자력이 충분하나(적합 조건 2), 기사에 언급된 '원산지 표시', '빽햄 성분', '농약통 사과주스' 논란은 과거의 사건으로 제시되며, 이로 인한 구체적인 피해자 수, 피해 규모, 현재 진행 중인 공적 절차나 소송에 대한 정보가 없습니다. 소송금융 투자 대상으로 검토하기에는 사건의 현재성과 구체적인 법적 쟁점, 피해 규모에 대한 정보가 매우 부족합니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>실손보험 비급여 통제의 역설…중증치료부터 위축</t>
+          <t>[금주의 식음료 톡톡] 하이트진로·오리온·오뚜기·SPC삼립 주총... 백종...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>mediawatch.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037591</t>
+          <t>https://www.mediawatch.kr/news/article.html?no=259106</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-25 00:38:24.762608+00:00</t>
+          <t>2026-03-29 00:24:40.640941+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>B 어린이와 그 부모, C 사</t>
+          <t>메타</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>소셜미디어 중독 관련 소송 패소 및 제품 책임 배상 판결</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>트램펄린 놀이시설에서 '1칸 1명' 수칙을 지키지 않아 발생한 사고로, A 어린이가 B 어린이와 놀이시설 운영사 C사를 상대로 손해배상 소송을 제기했다. 창원지법 통영지원 민사1단독은 피해자 측에 3000만 원을 배상하라는 1심 판결을 선고했다.</t>
+          <t>캐시 우드가 엔비디아와 메타 등 빅테크 주식을 매도한 가운데, 메타는 소셜미디어 중독 관련 소송 패소와 제품 책임 배상 판결 등의 악재로 주가가 하락했다. 이 기사는 메타의 주가 하락 원인 중 하나로 과거 법적 분쟁 결과를 언급하고 있다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되고 증거가 확보되었으나(적합 조건 1, 5), 피해 금액이 3000만원으로 소액이며(적합 조건 4 불충족) 단일 피해 사건으로 집단적 피해에 해당하지 않아(적합 조건 3 불충족) 소송금융 투자 대상으로 적합성이 낮음.</t>
+          <t>기사에서 언급된 메타의 소셜미디어 중독 관련 소송 패소 및 제품 책임 배상 판결은 이미 법적 절차가 진행되어 판결이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>3000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[판결][단독] '1칸 1명' 안 지켜 트램펄린 사고…  피해자 측에 3000만 원...</t>
+          <t>캐시 우드, 엔비디아·메타 등 빅테크 전격 매도…차세대 혁신주로 재편</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218260</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565512&amp;class=53&amp;grp=</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-25 00:35:54.223341+00:00</t>
+          <t>2026-03-28 12:38:56.282781+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
-      <c r="E92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
-          <t>집단소송법제정연대가 세계소비자권리의 날을 맞아 국회에서 '집단소송법 제정'을 위한 토론회와 촉구대회를 개최했습니다. 한국소비자단체협의회를 포함한 연대는 소비자 권리 강화를 위해 집단소송법 제정의 필요성을 강조했습니다.</t>
+          <t>본 기사는 싱크대 수평 하자나 상부장 쏠림 등 인테리어 하자가 발생하고 업체가 하자보수를 거절할 경우, 소비자가 민법에 따라 하자보수 및 손해배상을 청구할 수 있다는 법률 정보를 설명합니다. 계약 목적 달성이 불가능할 경우 계약 해지도 가능하다고 언급합니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, '집단소송법 제정'을 촉구하는 입법 활동에 대한 내용입니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등) 중 어느 하나도 해당하지 않습니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌, 인테리어 하자 발생 시 소비자의 법적 권리(하자보수 및 손해배상 청구)에 대한 일반적인 법률 정보를 제공합니다. 특정 피고(인테리어 업체)가 명시되지 않았고, 피해 규모나 피해자 수, 공적 절차 진행 여부 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 전혀 없습니다. 개별 소비자 분쟁으로 보이며, 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>집단소송법제정연대, 세계소비자권리의 날 맞아 '집단소송법 제정 촉구...</t>
+          <t>싱크대 수평 하자, 상부장 쏠림…인테리어 업체 '하자보수 거절'</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=130586</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77675</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-25 00:31:20.041014+00:00</t>
+          <t>2026-03-27 12:56:02.482379+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>현대캐피탈 美 법인</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>미국 플로리다주 중부 연방지방법원에 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>KB금융은 금융소비자보호법 시행 5주년을 맞아 사전예방 중심의 소비자 권익 보호를 강화하고 있습니다. 이를 위해 피해구제 환급현황 등 관리지표를 활용하고, 상품부서 및 리스크관리부 등 유관부서가 참여하는 협의체를 운영하여 소비자보호 품질지수 관리체계를 강화하고 있습니다.</t>
+          <t>미국 플로리다주에서 자퀘이저 포스터와 퀸트릴라 포스터 씨가 현대캐피탈 美 법인과 견인 업체 2곳을 상대로 손해배상 청구 소송을 제기했다. 이들은 차량 회수 과정에서 제휴업체의 무리한 견인으로 피해를 입었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 KB금융의 금융소비자보호법 시행 5주년을 맞아 내부적으로 소비자 권익 보호를 위한 관리 시스템 및 협의체 운영에 대한 설명입니다. 특정 피해 사건이나 분쟁이 발생했다는 내용이 없어, 소송금융 투자 대상이 될 만한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 소송 대상이 되는 구체적인 사건이 부재합니다.</t>
+          <t>현대캐피탈이라는 자력 있는 상대방이 있지만(적합 조건 2), 현재 기사만으로는 피해자가 2명에 불과하고(집단적 피해 아님), 피해 규모가 명확하지 않으며, '무리한 견인'에 대한 현대캐피탈의 직접적인 책임 여부 및 증거 확보 가능성이 불분명하여 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>KB금융, 금융소비자보호법 시행 5주년 맞아 사전예방 중심의 소비자 권...</t>
+          <t>[Biz Law] 현대캐피탈 美 법인, 차량회수 제휴업체 무리한 견인으로 소송...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>thebigdata.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.thebigdata.co.kr/view.php?ud=202603250807556375fdcde0ec8c_23</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713758</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-25 00:15:47.426620+00:00</t>
+          <t>2026-03-27 12:55:44.799155+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr"/>
       <c r="F94" t="inlineStr">
         <is>
-          <t>KB금융그룹이 금융소비자보호법 시행 5주년을 맞아 소비자권익을 최우선 가치로 하는 사전예방 중심의 정책을 추진합니다. 금융상품 기획부터 판매, 사후관리까지 모든 단계에 걸쳐 소비자보호 관련 점검지표를 집중화한 소비자보호품질지수(CPQI)를 만들고 조기경보체계를 가동하여 선제적 대응을 강화할 계획입니다.</t>
+          <t>KB금융그룹은 금융소비자보호법 시행 5주년을 맞아 사전예방 중심의 소비자 권익 강화 정책을 추진한다고 밝혔다. 주요 계열사에 소비자보호위원회를 신설하고, 금융상품 기획부터 사후관리까지 전 단계에 걸쳐 소비자보호 품질지수(CPQI)를 도입하여 이상징후 발생 시 조기경보 체계를 가동할 예정이다. 이는 형식적인 보호를 넘어 고객이 체감할 수 있는 실질적인 소비자보호 체계를 구축하려는 노력이다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>이 기사는 KB금융그룹이 금융소비자 보호를 강화하기 위해 내부 시스템(CPQI)을 구축하는 내용으로, 특정 피해 사건이나 분쟁이 발생했다는 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 KB금융그룹의 선제적인 소비자보호 강화 정책에 대한 내용으로, 특정 피해 발생이나 소송 대상이 되는 사건을 다루고 있지 않습니다. 따라서 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하는 사항이 전혀 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>KB금융 상품 기획-판매-사후관리까지 ‘소비자보호’ 강화</t>
+          <t>KB금융, '금융소비자보호법 시행 5주년' 사전예방 중심 소비자보호 관점...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>inthenews.co.kr</t>
+          <t>sisacast.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.inthenews.co.kr/news/article.html?no=84675</t>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=93979</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-25 00:15:25.468026+00:00</t>
+          <t>2026-03-27 12:16:22.994668+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>메타, 알파벳</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>민사소송 외 마땅한 법적 구제 수단 없음</t>
+          <t>소셜미디어 관련 소송 이슈</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>애견호텔 및 훈련소 업주들이 반려동물을 맡긴 후 연락을 끊고 찾아가지 않는 보호자들로 인해 사룟값, 치료비 등 막대한 피해를 입고 있다. 현행법상 유기동물로 인정되지 않아 처벌이 어렵고, 연락 두절된 보호자를 상대로 한 민사소송도 쉽지 않아 업주들의 고통이 가중되고 있다.</t>
+          <t>뉴욕증시에서 소셜미디어 관련 소송 이슈가 부각되며 메타와 알파벳의 주가가 크게 하락했다. 이 기사는 소송 이슈로 인한 시장 반응을 다루고 있으나, 소송의 구체적인 내용, 피해자 규모, 예상 피해액 등 소송금융 투자 검토에 필요한 정보는 제공하지 않는다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>상대방이 개별 일반인으로 자력이 충분하지 않거나 파악이 어려움 (부적합 조건). 연락이 두절된 경우가 많아 소송 진행 및 손해배상 집행이 매우 어려움. 집단적 피해 사례는 많으나, 개별 사건의 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높음.</t>
+          <t>기사 내용이 매우 단편적이며, 소셜미디어 관련 소송 이슈의 구체적인 내용, 피해자, 피해 규모, 책임의 명확성 등 소송금융 투자 검토에 필요한 핵심 정보가 부족하다. 상대방의 자력은 충분하나(적합 조건 2), 그 외 적합 조건을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>애견호텔/훈련소 업주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>[바로간다] 호텔에 버린다고 다른가‥적반하장 주인도</t>
+          <t>뉴욕증시, 중동 휴전 기대 흔들리며 일제 하락…유가는 5% 급등</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6809979_37004.html</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87787</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-24 13:25:09.747347+00:00</t>
+          <t>2026-03-27 00:48:59.949287+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
-      <c r="E96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr">
         <is>
-          <t>금융감독원이 금융소비자 보호 강화를 위해 '편면적 구속력 제도' 도입을 추진하고 있습니다. 이 제도는 금융소비자가 분쟁조정위 조정안을 수락하면 금융사의 동의 없이도 화해가 성립되도록 하여, 소비자가 복잡한 소송 없이 신속하게 권리를 구제받을 수 있도록 하는 것이 목표입니다. 관련 법안이 국회에 발의된 상태이며, 금감원은 제도 개선을 구체화할 예정입니다.</t>
+          <t>정부가 담합 등 불공정 행위에 대한 과징금을 대폭 상향했으나, 한국경쟁법학회장은 이 조치가 실제 위법 행위를 억제하기보다 기업이 과징금 부담을 소비자 가격 인상으로 전가하여 소비자 피해를 가중시킬 수 있다고 우려했습니다. 그는 처벌 중심에서 피해 구제 중심으로 경쟁법 패러다임을 전환하고, 사적 손해배상을 활성화해야 한다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>이 기사는 특정 금융 피해 사건이 아닌, 금융소비자 보호를 위한 '편면적 구속력 제도' 도입이라는 정책 및 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 적합성이 낮습니다.</t>
+          <t>본 기사는 담합 과징금 정책에 대한 전문가의 비판적 의견을 다루는 정책 논평으로, 특정 기업의 담합 행위로 인한 구체적인 피해 사건을 보도하는 것이 아닙니다. 따라서 상대방 책임의 명확성, 특정 상대방의 자력, 구체적인 집단적 피해 규모, 확보 가능한 증거, 진행 중인 공적 절차 등 소송금융 투자 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>금감원, 편면적 구속력 구체화... 복잡한 소송 없이 신속한 구제 절차</t>
+          <t>과징금 상향, 담합 억제 효과 의문…가격 전가 땐 소비자피해만 더 커...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338449</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01725286645387584</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-24 13:17:29.810801+00:00</t>
+          <t>2026-03-27 00:38:12.839172+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>스타키스트 (동원산업 자회사)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>합의금 지급으로 소송 종결</t>
+          <t>검찰 보완수사 및 구속기소</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>동원산업의 자회사 스타키스트가 미국 개별소비자집단과 직거래소상공인이 제기한 피해 보상 소송에 따라 2,211억원을 합의금으로 지급했습니다. 이 합의금은 동원산업의 작년 순이익 급증에 기여했습니다.</t>
+          <t>30대 남성 A씨가 출소 8일 만에 온라인 중고거래 사기를 다시 저질러 19명에게 약 550만원의 피해를 입혔습니다. 검찰의 보완수사로 추가 범행이 밝혀져 A씨는 구속기소되었으며, 증거 인멸 시도 정황도 드러났습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>스타키스트가 미국 소비자집단 및 소상공인에게 2,211억원의 합의금을 지급하며 소송이 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방(A씨)은 출소 직후 재범을 저지른 개인으로, 자력 부족이 명확하여 손해배상금 회수 가능성이 매우 낮습니다. 또한 총 피해액 550만원은 소송금융 투자를 고려하기에는 규모가 너무 작습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음, 피해 규모가 작음)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>2211억원</t>
+          <t>약 550만원</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>미국 개별소비자집단 및 직거래소상공인 다수</t>
+          <t>19명</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>동원산업, 작년 순이익 240% 급증한 비결은</t>
+          <t>출소 8일만에 또 중고거래 사기…검찰 보완수사로 추가범행 확인</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109333</t>
+          <t>https://www.yna.co.kr/view/AKR20260326141300004?input=1195m</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-24 12:24:36.402089+00:00</t>
+          <t>2026-03-27 00:22:45.711402+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
-      <c r="D98" t="inlineStr"/>
-      <c r="E98" t="inlineStr"/>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>식약처 및 관세청의 불법 의약품 판매 사이트 모니터링 및 차단 요청 진행 중</t>
+        </is>
+      </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>송영길 전 민주당 대표가 복당 후 정치적 고향인 인천 계양을에서 활동을 재개하며 인터뷰를 진행했다. 그는 감옥 생활을 통해 서민들의 억울함을 이해하게 되었다며, 코로나 백신 피해자 모임과 다단계 사기 피해자 시민단체 구제 활동에 힘쓰고 있다고 밝혔다.</t>
+          <t>식약처와 관세청은 온라인에서 불법 의약품을 판매하는 사이트를 모니터링하고 방송통신심의위원회에 사이트 차단을 요청하는 등 단속을 강화하고 있다. 불법 의약품은 부작용 발생 시 피해구제를 받을 수 없으므로 구매하지 말 것을 당부하고 있다. 이 기사는 특정 피해 사건보다는 불법 의약품 유통에 대한 정부의 경고와 조치에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>기사는 송영길 전 대표의 정치적 인터뷰로, 소송금융 투자 대상이 될 만한 구체적인 원고(피해자) 사건에 대한 정보가 부족합니다. 송 전 대표가 '코로나 백신 피해자들 모임' 및 '다단계 사기 피해자 시민단체'를 돕고 있다고 언급하여 적합 조건 3(집단적 피해)의 가능성은 있으나, 해당 사건들의 상대방 책임 명확성, 상대방 자력, 구체적인 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 핵심 정보가 전혀 제시되어 있지 않아 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>이 기사는 불법 의약품 판매에 대한 정부의 경고 및 예방 조치에 관한 것으로, 특정 사건에서 발생한 대규모 피해나 명확하고 자력이 충분한 소송 상대방이 특정되지 않습니다. 피해 규모와 피해자 수도 파악하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>[세상의 모든 정보 윤인구입니다] 송영길 “나는 李대통령 이지매 당할...</t>
+          <t>[사실은 이렇습니다] [보도설명자료] 식약처, 관세청은 비정상적인 의약...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516796&amp;ref=A</t>
+          <t>https://www.korea.kr/briefing/actuallyView.do?newsId=148961546&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-24 12:23:52.815861+00:00</t>
+          <t>2026-03-26 12:22:49.727896+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
-      <c r="D99" t="inlineStr"/>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>금융감독원 소비자 분쟁 조정 제도 개선 논의</t>
+          <t>금융위의 신종 피싱범죄 근절을 위한 행정수단 총동원 및 금융권의 자율적 보완장치 확대 논의</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>금융감독원이 금융 소비자 보호 강화를 위해 분쟁 조정 시 '편면적 구속력' 도입을 논의 중이다. 이는 2000만원 이하 소액 분쟁에서 소비자가 소송 부담 없이 신속하게 피해 구제를 받을 수 있도록 조정 성립률을 높이는 데 목적이 있다.</t>
+          <t>금융위원회가 신종 피싱범죄 근절을 위해 행정수단을 총동원할 계획이며, 금융권 역시 제도 시행 이전부터 보이스피싱 보상보험 등 자율적 보완장치를 확대하고 있다고 밝혔다. 금융권 관계자들은 간담회에서 보이스피싱 피해 방지 업무에 대한 노력을 설명했다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이 아닌 금융감독원의 소비자 분쟁 조정 제도 개선 논의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 특정되지 않으며, 특히 '2000만원 이하 소액 분쟁'에 초점을 맞추고 있어 투자 적합성이 낮습니다.</t>
+          <t>본 기사는 금융당국과 금융권의 보이스피싱 예방 및 피해 구제 노력에 대한 일반적인 정책 논의를 다루고 있습니다. 특정 피싱 사건이나 금융기관의 명확한 책임 소재가 언급되지 않아, 소송금융 투자 대상으로서의 '상대방 책임이 비교적 명확함' 조건이 충족되지 않습니다. 따라서 구체적인 소송 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>금감원장 연일  소비자 보호 …편면적 구속력 함의는</t>
+          <t>금융위, 신종 피싱범죄까지 뿌리 뽑는다…“행정수단 총동원”</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=657555</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565382&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-24 12:21:54.605780+00:00</t>
+          <t>2026-03-26 12:22:10.302446+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
-      <c r="E100" t="inlineStr"/>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>집단소송법 제정 촉구 토론회 개최</t>
+        </is>
+      </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>KB금융은 금소법 5주년을 맞아 사전 예방 중심의 소비자 권익 강화를 추진하고 있습니다. 금융사기 모니터링 및 피해구제 환급 현황 등 관리 지표를 통해 소비자 보호 협력 체계를 강화하고 있습니다.</t>
+          <t>'세계소비자권리의 날'을 맞아 국회에서 AI·디지털 시대 소비자 권익 보호를 위한 집단소송법 제정을 촉구하는 토론회 및 대회가 열렸습니다. 이 행사는 소비자의 실질적 권익 보호를 위한 법률 도입의 필요성을 강조하는 자리였습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>기사는 KB금융의 소비자 보호 노력 및 금소법 준수 현황을 다루고 있으며, 특정 피해 사건이나 소송 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건에 대한 보도가 아닌, 소비자 권익 보호를 위한 '집단소송법' 제정을 촉구하는 토론회에 대한 내용입니다. 소송금융은 실제 발생한 분쟁 사건에 투자하므로, 입법 촉구 단계의 사안은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>금소법 5주년…KB금융, 사전예방 중심의 소비자 권익 강화 추진</t>
+          <t>[현장]  AI·디지털 시대 소비자권익보호 '집단소송법' 도입 더는 못 미...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=130490</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3388324</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-24 12:21:01.259933+00:00</t>
+          <t>2026-03-26 00:33:08.527756+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
-          <t>특정 사건 없음</t>
+          <t>집단소송법 제정 촉구</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>KB금융그룹이 소비자보호 강화를 위해 소비자보호위원회를 신설하고 사전예방 중심의 소비자 권익 보호 체계를 구축합니다. 금융사기 모니터링, 사기이용계좌 발생 현황, 피해구제 환급 현황 등을 관리 지표로 활용하며, 유관 부서가 참여하는 협의체를 통해 협력 체계를 강화할 예정입니다.</t>
+          <t>한국소비자단체협의회 등 19개 단체로 구성된 '소비자 보호를 위한 집단소송법 제정연대'가 국회의원회관에서 '세계소비자권리의 날' 기념 토론회 및 제정 촉구대회를 개최했습니다. 이들은 디지털·AI 시대에 반복되는 대규모 소비자 피해와 소액·다수 피해를 효과적으로 구제하기 위해 집단소송법 도입이 시급하다고 강조하며 국회와 정부의 적극적인 법 제정을 요구했습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>해당 기사는 KB금융그룹의 내부 소비자보호 강화 노력에 대한 내용으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건을 충족하지 못합니다.</t>
+          <t>해당 기사는 특정 피해 사건에 대한 보도가 아닌, '집단소송법' 제정을 촉구하는 입법 활동에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>KB금융, 소비자보호위원회 신설…'사전예방 중심' 소비자 권익 강화</t>
+          <t>소비자단체, 집단소송법 제정 촉구… 소액·다수 피해 실질적 구제 필요...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/167388</t>
+          <t>https://news.tf.co.kr/read/economy/2306365.htm</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-24 12:20:36.930068+00:00</t>
+          <t>2026-03-25 13:15:24.453877+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
-      <c r="E102" t="inlineStr"/>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>공정거래위원회 정책 발표</t>
+        </is>
+      </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>KB금융그룹은 금융소비자보호법 시행 5주년을 맞아 사전예방 중심의 소비자 권익 강화 정책을 추진하며, 소비자보호 품질지수(CPQI)를 도입했습니다. KB증권은 RIA 계좌 출시 기념 이벤트를 진행하고, KB국민카드는 발달장애 아동·청소년 미술작품을 전시하는 등 각 계열사의 활동을 소개하는 기사입니다.</t>
+          <t>공정거래위원회가 거짓·과장 광고를 반복하는 사업자의 과징금을 최대 2배로 가중하고, 위반 행위의 중대성에 따른 과징금 부과 기준율을 높이는 등 제재를 강화하는 내용의 시행령 개정안을 행정 예고했다. 또한 공정위 조사·심의 협조에 따른 감경 폭과 소비자 피해 보상 노력 감경률도 축소한다. 이는 향후 부당 광고에 대한 규제 강화를 예고하는 조치이다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>해당 기사는 KB금융그룹의 금융소비자보호 강화 노력 및 사회공헌 활동을 다루고 있으며, 어떠한 피해 발생이나 법적 분쟁 상황을 보고하고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 사건 자체가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 공정거래위원회의 표시광고법 시행령 및 과징금 부과 기준 강화에 대한 정책 발표로, 특정 기업의 허위 광고 위반 사례나 피해 사건에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>[오늘 뭐했니] KB금융·KB증권·KB국민카드·KB국민은행</t>
+          <t>공정위, 허위 광고 제동… 반복 시 과징금 2배 가중</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>financialreview.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41125</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260325184456BZ9</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-24 12:20:11.559790+00:00</t>
+          <t>2026-03-25 13:09:03.059338+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>KB금융그룹은 금융소비자보호법 시행 5주년을 맞아 소비자 권익을 최우선 가치로 삼고 사전예방 중심의 소비자권익 강화 정책을 추진한다고 밝혔다. 주요 계열사에 소비자보호위원회를 신설하고, 상품 기획부터 판매, 사후관리까지 모든 단계에서 소비자보호 관점의 리스크를 점검하는 소비자보호 품질지수(CPQI)를 도입하여 선제적 대응 체계를 구축할 예정이다.</t>
+          <t>김남근 더불어민주당 국회의원이 집단소송법 제정의 필요성과 그 효과에 대해 언급했습니다. 이 법안은 소비자단체들의 구제 활동을 실효적으로 만들 것으로 기대됩니다. 기사는 특정 사건이 아닌 법률 제정의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>해당 기사는 KB금융그룹의 소비자보호 강화 정책 및 시스템 구축에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 발생했다는 언급이 없습니다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 집단소송법 제정이라는 법률적, 입법적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>금융소비자보호법 시행 5주년…KB금융, 소비자보호위원회 신설</t>
+          <t>김남근  집단소송법 통과로, 소비자단체 구제 활동 실효적으로</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2305618.htm</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18804</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-24 12:19:25.450846+00:00</t>
+          <t>2026-03-25 13:08:43.536255+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
-      <c r="E104" t="inlineStr"/>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>집단소송법 제정 논의 중</t>
+        </is>
+      </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>신한라이프가 2024년 불완전판매율을 전년 대비 절반 수준으로 개선하고 금감원 점검에서 '양호' 등급을 획득하는 등 소비자 보호 역량을 강화했습니다. 임직원 KPI에 소비자 보호 비중을 높이고, 비대면 금융사고 책임분담제를 도입하는 등 내부통제 시스템을 촘촘하게 구축하여 실질적인 성과를 거두고 있습니다.</t>
+          <t>오기형 더불어민주당 국회의원이 집단소송법 제정에 대한 국회의 결단을 촉구했습니다. 소비자보호를위한집단소송법제정연대 또한 세계소비자권리의 날 기념 토론회를 개최하며 법 제정의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>이 기사는 신한라이프의 소비자 보호 및 불완전판매율 개선 노력을 다루고 있어, 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 소송 기회를 제시하지 않습니다. 상대방의 책임이 명확한 사건이 아니며, 집단적 피해나 대규모 피해가 발생했음을 시사하는 내용도 없습니다.</t>
+          <t>해당 기사는 특정 피해 사건에 대한 보도가 아닌, 집단소송법 제정 필요성에 대한 국회 논의 및 토론회 개최 소식입니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>신한라이프, 불완전판매율 '뚝'…금융소비자보호경영 빛났다</t>
+          <t>오기형  집단소송법, 이제 토론 아닌 행동할 때…국회 결단하자</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181686</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18803</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-24 00:25:11.065523+00:00</t>
+          <t>2026-03-25 13:03:29.134308+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
-      <c r="E105" t="inlineStr"/>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>집단소송법 제정 논의 중</t>
+        </is>
+      </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>해당 칼럼은 자동차보험의 합리적인 보상 체계가 사고 피해자의 회복과 소비자 권익 보호에 중요하다고 강조합니다. 그러나 일부 영역에서 과잉 진료나 과도한 보상이 반복될 경우, 그 비용이 결국 보험료 인상으로 이어져 제도의 취지가 왜곡될 수 있음을 지적합니다.</t>
+          <t>해당 기사는 2026년 3월 25일 국회에서 열린 '세계소비자권리의 날 기념 토론회 및 집단소송법 제정 촉구대회' 소식을 다루고 있습니다. 디지털 플랫폼 시대의 합리적 소비자 보호 방안과 집단소송법 도입의 필요성에 대한 논의가 진행되었음을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>해당 기사는 자동차보험 보상 체계에 대한 일반적인 객원 칼럼으로, 특정 사건이나 명확한 피해자, 소송 상대방이 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 사건 정보가 부재합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, 집단소송법 도입 및 소비자 보호 방안에 대한 국회 토론회와 촉구대회 소식을 전하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[객원칼럼] 자동차보험 '합리적 보상 체계', 소비자 권익 보호의 출발점...</t>
+          <t>[오늘의 국회]2026년 3월 25일</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752550</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603250858127180515</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-24 00:21:26.434848+00:00</t>
+          <t>2026-03-25 12:48:06.548233+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr"/>
-      <c r="D106" t="inlineStr"/>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>메타</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>국민권익위원회 민원 상담 및 해결 서비스</t>
+          <t>미국에서 청소년 보호 의무 위반으로 3.8억 달러 벌금 부과</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>영암군과 국민권익위원회가 '달리는 국민신문고'를 운영하며 군민들의 고충 해결에 나섭니다. 행정, 복지, 생활법률, 서민금융, 소비자 피해구제 등 다양한 분야의 민원을 현장에서 상담하고 즉시 처리하거나 추가 검토를 진행할 예정입니다.</t>
+          <t>미국에서 메타가 청소년 보호 의무를 소홀히 한 혐의로 3.8억 달러의 벌금을 부과받았습니다. 그러나 한국 법원은 메타가 미국에 법인을 두고 다른 나라 민사소송을 회피하고 있어, 한국 내 피해자들이 소송을 통해 보상을 받기는 어려울 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>본 기사는 영암군과 국민권익위원회가 운영하는 '달리는 국민신문고'를 통해 다양한 민원을 상담하고 해결하는 일반적인 공공 서비스에 대한 내용입니다. 특정 사건의 상대방, 피해 규모, 피해자 수 등이 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>미국에서 메타에 대한 벌금 부과로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분하지만(적합 조건 2), 기사에서 한국 내 민사소송을 통한 피해 보상이 어려울 것으로 관측된다고 명시하여 소송 진행 가능성이 매우 낮습니다. 메타가 미국 법인을 통해 다른 나라 민사소송을 회피하는 전략을 취하고 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>영암군, '달리는 국민신문고'...군민 고충해결에 나선다.</t>
+          <t>美  메타, 청소년 보호 뒷전  3.8억弗 벌금…韓 영향은</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=277190</t>
+          <t>https://www.hankyung.com/article/2026032565641</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-24 00:16:10.427171+00:00</t>
+          <t>2026-03-25 12:19:23.084345+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
-      <c r="D107" t="inlineStr"/>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>국민권익위원회 주관 민원 상담 서비스 운영</t>
+          <t>20년간 동결된 위자료 현실화 및 치료기간 제한 철회 요구 진행 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>영암군이 국민권익위원회와 함께 '달리는 국민신문고'를 운영한다고 보도되었습니다. 이 서비스를 통해 국민권익위원회 전문 조사관들이 행정, 복지, 생활법률, 서민금융, 소비자 피해구제 등 다양한 분야의 민원을 현장에서 직접 상담하고 해결할 예정입니다. 이는 특정 사건에 대한 보도가 아닌, 민원 해결을 위한 공공 서비스 안내입니다.</t>
+          <t>상해등급 12~14급 환자들의 위자료가 약 20년간 최대 15만원으로 사실상 동결되어 현실화 요구가 격화되고 있습니다. 치료기간 및 향후치료비 제한에 대한 철회 요구도 지속되고 있으며, 이는 피해자들의 손해보상 권리 침해 논란으로 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 국민권익위원회가 운영하는 민원 상담 서비스에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>집단적 피해(상해등급 12~14급 환자 다수)와 상대방(보상체계 운영 주체)의 자력은 충분할 것으로 보이나, 개별 피해자의 위자료가 최대 15만원으로 매우 낮아 소송금융의 경제성을 확보하기 어렵습니다. 이는 '피해 규모가 큼' 조건에 부합하지 않으며, 투자 어려운 기타 이유에 해당합니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 최대 15만원, 총액 미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (상해등급 12~14급 환자 다수)</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>영암군, '달리는 국민신문고' 운영… 현장서 군민 고충 직접 해결</t>
+          <t>‘8주 제한’ 지연 속 철회 요구 격화…“치료권 침해 논란은 지속”</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>akomnews.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297671</t>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66695</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-24 00:15:58.741708+00:00</t>
+          <t>2026-03-25 12:18:14.439129+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
-      <c r="E108" t="inlineStr"/>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>집단소송 필요성 제기</t>
+        </is>
+      </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>본 기사는 중고거래 시 환불 불가 원칙에도 불구하고, 고지되지 않은 심각한 하자나 허위 사실이 있을 경우 계약 해제 및 손해배상 청구가 가능하다는 법적 기준을 설명합니다. 직거래에서 물건을 확인했더라도 고지되지 않은 하자가 있다면 계약 해지가 가능하다고 언급하며, 중고거래 분쟁 해결의 역설적인 기준을 다룹니다.</t>
+          <t>기사는 식품업계의 물가 안정 동참 진정성이 부족하다고 지적하며, 소비자 피해 구제를 위한 제도적 보완의 필요성을 강조합니다. 특히 집단소송 활성화와 기업의 자료 제출 책임 강화를 통해 소비자의 입증 부담을 낮춰야 한다고 주장합니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>본 기사는 중고거래 분쟁 해결을 위한 일반적인 법률 기준을 설명하는 논평으로, 특정 사건이나 피해자를 다루지 않습니다. 따라서 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도라기보다 소비자 보호를 위한 제도 개선의 필요성을 논하는 논평에 가깝습니다. 특정 피고, 명확한 책임 소재, 구체적인 피해 규모가 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>중고거래 환불 불가 vs 예외 인정, 분쟁 기준의 역설</t>
+          <t>정부 물가 안정 동참 진정성 빛바랜 식품업계 [줌인IT]</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742353</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159175</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-23 13:04:11.958842+00:00</t>
+          <t>2026-03-25 00:50:40.798791+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
-      <c r="D109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
-          <t>일반적인 소비자 분쟁 상황에 대한 법률 해설</t>
+          <t>집단소송법 제정 논의 및 촉구대회</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>해당 기사는 민법 제390조를 인용하며 가짜 이체 화면이나 꼼수 메뉴판 등 기만적인 상술로 인해 소비자가 피해를 입었을 경우 손해배상 청구 및 계약 해제 권리가 있음을 설명합니다. 이는 일상생활에서 발생할 수 있는 소비자 분쟁 사례와 그에 대한 법적 대응 방안을 다루고 있습니다.</t>
+          <t>세계소비자권리의 날을 맞아 집단소송법 도입을 위한 토론회와 제정 촉구대회가 개최될 예정이라는 기사입니다. 디지털 플랫폼 시대의 합리적 소비자 보호 방안에 대한 논의도 함께 진행됩니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도라기보다 일반적인 소비자 분쟁 상황에 대한 법률 해설에 가깝습니다. 소송 상대방이 특정되지 않고, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 집단소송법 도입 및 소비자 보호 방안에 대한 토론회와 촉구대회 개최 소식을 전하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>가짜 이체 화면에 속고 꼼수 메뉴판에 당했다… 일상을 파고든 상술과 ...</t>
+          <t>[오늘의 주요일정·25일] 추경호 내란중요임무종사 혐의 공판기일</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/FEUTLXTZQ7V2</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241106</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-23 12:59:38.734192+00:00</t>
+          <t>2026-03-25 00:44:10.904509+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
-      <c r="E110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E110" t="inlineStr"/>
       <c r="F110" t="inlineStr">
         <is>
-          <t>전기차 충전시설 관리자는 5월 27일까지 충전 중 사고 발생 시 피해자 보상이 가능한 '무과실 배상책임보험'에 가입해야 한다. 기존 일반 화재보험이나 영업배상책임보험만으로는 법적 요건을 충족하지 못할 수 있어 주의가 요구된다. 이 기사는 특정 사건이 아닌 법적 의무 준수에 대한 안내문이다.</t>
+          <t>본 기사는 국회 상임위원회 회의, 의원실 세미나, 소통관 기자회견 등 25일 국회 일정을 안내하는 내용입니다. '제품안전 및 소비자권익보호를 위한 집단소송법 도입' 토론회가 언급되나, 이는 법안 도입 논의에 관한 것으로 특정 사건이나 분쟁에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상으로 적합한 사건을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 다루지 않고, 전기차 충전시설의 보험 의무화에 대한 일반적인 안내문이다. (적합 조건 1, 3, 4, 5, 6 모두 미해당) 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않는다.</t>
+          <t>본 기사는 국회 일정에 대한 보도이며, 특정 사건이나 분쟁에 대한 정보를 포함하고 있지 않습니다. 따라서 소송금융 적합 조건 중 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 여부 등 어떠한 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>전기차 충전시설 5월 27일까지 꼭 신고하세요</t>
+          <t>[오늘의 국회일정](25일·수)</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1069347</t>
+          <t>https://www.yna.co.kr/view/AKR20260324176100001?input=1195m</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-23 12:33:16.316737+00:00</t>
+          <t>2026-03-25 00:43:45.775749+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>실손보험사</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>실손보험 비급여 통제로 인한 환자들의 분쟁 발생</t>
+        </is>
+      </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>영암군이 국민권익위원회와 함께 '달리는 국민신문고'를 운영하며 현장에서 주민들의 고충을 해결한다. 전문 조사관이 행정, 복지, 생활법률, 서민금융, 소비자 피해구제 등 다양한 분야의 민원을 상담하고, 현장 해결 또는 추가 검토를 진행한다.</t>
+          <t>실손보험의 비급여 통제로 인해 중증질환 치료가 위축되고 있으며, 환자들이 보험사와의 분쟁을 직접 감당해야 하는 구조적 문제가 발생하고 있습니다. 의료계에서도 치료 판단이 보험 기준에 종속되는 점을 문제로 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 국민권익위원회의 민원 상담 서비스 운영에 대한 보도이다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 사건 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>기사 내용이 매우 단편적이어서 구체적인 사건의 적합도를 판단하기 어렵습니다. 실손보험사라는 자력 있는 상대방(적합 조건 2)이 존재하고, '환자들이 분쟁을 감당해야 하는 구조'라는 점에서 집단적 피해(적합 조건 3)의 가능성은 있으나, 특정 사건의 상대방 책임 명확성, 피해 규모, 증거 유무 등이 전혀 파악되지 않습니다. 소송금융 투자 대상으로 고려하기에는 정보가 매우 부족합니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>영암군, '달리는 국민신문고' 운영... 현장서 고충 해결 나선다</t>
+          <t>실손보험 비급여 통제의 역설…중증치료부터 위축</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=418659</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037591</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-23 12:23:03.235950+00:00</t>
+          <t>2026-03-25 00:38:24.762608+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>B 어린이와 그 부모, C 사</t>
+        </is>
+      </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>잠재적 위험 경고 및 해외 사례 언급</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>AI 운세 서비스가 2030세대 사이에서 인기를 끌고 있으며, 접근성과 심리적 위안을 제공하지만, 전문가들은 맹신에 따른 일반화·고착화 오류와 과도한 의존의 위험성을 경고하고 있습니다. 미국과 벨기에에서는 AI 챗봇 의존으로 인한 극단적 선택 사례가 소송으로 이어진 바 있으나, 국내에서는 아직 구체적인 피해 사례나 법적 분쟁이 보고되지 않았습니다.</t>
+          <t>트램펄린 놀이시설에서 '1칸 1명' 수칙을 지키지 않아 발생한 사고로, A 어린이가 B 어린이와 놀이시설 운영사 C사를 상대로 손해배상 소송을 제기했다. 창원지법 통영지원 민사1단독은 피해자 측에 3000만 원을 배상하라는 1심 판결을 선고했다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>이 기사는 AI 운세 서비스의 확산과 잠재적 위험성을 경고하는 내용으로, 국내에서 특정 서비스 제공자의 명확한 법적 책임이나 구체적인 피해 사례가 보고되지 않았습니다. (적합 조건 1, 4, 5 미충족) 해외 사례는 언급되었으나, 국내 소송금융 투자 대상으로 삼기에는 책임 주체와 피해 규모, 증거 확보의 불확실성이 큽니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되고 증거가 확보되었으나(적합 조건 1, 5), 피해 금액이 3000만원으로 소액이며(적합 조건 4 불충족) 단일 피해 사건으로 집단적 피해에 해당하지 않아(적합 조건 3 불충족) 소송금융 투자 대상으로 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만 원</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>[테크 리뷰 ㉘] “저, 올해 취업 될까요?”⋯AI 무당 찾는 2030</t>
+          <t>[판결][단독] '1칸 1명' 안 지켜 트램펄린 사고…  피해자 측에 3000만 원...</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260322500516</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218260</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-23 00:38:24.966297+00:00</t>
+          <t>2026-03-25 00:35:54.223341+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
-          <t>금융소비자보호 정책 및 채무 탕감 정책 관련 논의</t>
+          <t>집단소송법 제정 촉구 활동</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>이 칼럼은 금융당국의 금융소비자 보호 정책이 소비자의 권리 보호에만 치우쳐 일부 소비자와 법조계가 이를 악용하는 사례가 늘고 있다고 지적합니다. 금융소비자보호법의 6대 판매 원칙 위반 주장, 채무 탕감 정책 악용, 부동산 분양 관련 채무부존재소송 유도 등을 예시로 들며, 소비자의 의무를 강조하는 정책의 필요성을 역설합니다.</t>
+          <t>집단소송법제정연대가 세계소비자권리의 날을 맞아 국회에서 '집단소송법 제정'을 위한 토론회와 촉구대회를 개최했습니다. 한국소비자단체협의회를 포함한 연대는 소비자 권리 강화를 위해 집단소송법 제정의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>이 기사는 금융소비자 보호 정책의 '악용' 사례를 비판하는 칼럼으로, 금융기관의 명확한 책임으로 인한 대규모 피해 사례를 다루지 않습니다. 오히려 소비자와 법조계가 제도를 악용한다는 시각이므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼)에 전혀 부합하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, '집단소송법 제정'을 촉구하는 입법 활동에 대한 내용입니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등) 중 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>[현장 칼럼] 금융소비자보호 퇴행시키는 관치의 역설</t>
+          <t>집단소송법제정연대, 세계소비자권리의 날 맞아 '집단소송법 제정 촉구...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603230252254066dd55077bc2_18</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=130586</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-23 00:33:20.514916+00:00</t>
+          <t>2026-03-25 00:31:20.041014+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C114" t="inlineStr"/>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
-          <t>미국대학스포츠협회(NCAA) 남자농구 토너먼트에서 이변이 사라진 배경으로 NIL 제도 시행을 꼽고 있다. 이 제도는 2021년 전·현직 대학 선수들이 NCAA를 상대로 제기한 반독점 소송에서 연방대법원 승소 후 28억 달러 배상 합의가 이루어지며 도입되었다. 이로 인해 선수들은 자신의 이름, 이미지, 초상권을 활용해 수입을 올릴 수 있게 되었고, 상위 시드 팀에 유능한 선수들이 집중되는 현상이 발생했다.</t>
+          <t>KB금융은 금융소비자보호법 시행 5주년을 맞아 사전예방 중심의 소비자 권익 보호를 강화하고 있습니다. 이를 위해 피해구제 환급현황 등 관리지표를 활용하고, 상품부서 및 리스크관리부 등 유관부서가 참여하는 협의체를 운영하여 소비자보호 품질지수 관리체계를 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>기사는 과거 NCAA를 상대로 한 반독점 소송의 결과와 그로 인한 NIL 제도 도입 및 대학 스포츠의 변화를 설명하고 있습니다. 이미 28억 달러 규모의 배상 합의가 이루어져 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>제공된 기사 내용은 KB금융의 금융소비자보호법 시행 5주년을 맞아 내부적으로 소비자 권익 보호를 위한 관리 시스템 및 협의체 운영에 대한 설명입니다. 특정 피해 사건이나 분쟁이 발생했다는 내용이 없어, 소송금융 투자 대상이 될 만한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 소송 대상이 되는 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>28억 달러 (약 3조 8000억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>전·현직 대학 선수 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>잠잠해진 '3월의 광란'... 이면엔 프로보다 더 버는 대학 선수</t>
+          <t>KB금융, 금융소비자보호법 시행 5주년 맞아 사전예방 중심의 소비자 권...</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>thebigdata.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413761</t>
+          <t>http://www.thebigdata.co.kr/view.php?ud=202603250807556375fdcde0ec8c_23</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-22 12:50:27.338027+00:00</t>
+          <t>2026-03-25 00:15:47.426620+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
-          <t>이 기사는 유튜브 '아기상어'의 높은 조회수를 언급하며, 아동의 SNS 사용이 정신 건강 악화, 사이버 괴롭힘, 가짜뉴스 노출 등 부정적인 영향을 미칠 수 있음을 지적합니다. 아이들의 SNS 사용에 대한 사회적 고민과 대응 방안 마련의 필요성을 제기하고 있습니다.</t>
+          <t>KB금융그룹이 금융소비자보호법 시행 5주년을 맞아 소비자권익을 최우선 가치로 하는 사전예방 중심의 정책을 추진합니다. 금융상품 기획부터 판매, 사후관리까지 모든 단계에 걸쳐 소비자보호 관련 점검지표를 집중화한 소비자보호품질지수(CPQI)를 만들고 조기경보체계를 가동하여 선제적 대응을 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>이 기사는 SNS가 아동에게 미치는 일반적인 부정적 영향에 대한 논평으로, 특정 사건이나 명확한 피고, 구체적인 피해 규모가 제시되지 않았습니다. 소송금융 투자 적합 조건 중 어느 하나도 명확히 충족하지 못합니다.</t>
+          <t>이 기사는 KB금융그룹이 금융소비자 보호를 강화하기 위해 내부 시스템(CPQI)을 구축하는 내용으로, 특정 피해 사건이나 분쟁이 발생했다는 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>166억 조회 유튜브 1위는 '아기상어'…아이들 SNS, 막을까 바꿀까</t>
+          <t>KB금융 상품 기획-판매-사후관리까지 ‘소비자보호’ 강화</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>inthenews.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49842</t>
+          <t>https://www.inthenews.co.kr/news/article.html?no=84675</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-22 12:33:31.020954+00:00</t>
+          <t>2026-03-25 00:15:25.468026+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
-      <c r="D116" t="inlineStr"/>
-      <c r="E116" t="inlineStr"/>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>민사소송 외 마땅한 법적 구제 수단 없음</t>
+        </is>
+      </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연에서 '왕의 길' 연출이 불발되고 예상보다 적은 인파가 모였으며, 과도한 안전 통제로 인해 일부 시민들이 불편을 겪었습니다. 주최 측인 하이브는 이에 대해 사과문을 발표했으나, 기사 내용상 법적 분쟁이나 손해배상 청구의 근거가 될 만한 명확한 피해는 보고되지 않았습니다.</t>
+          <t>애견호텔 및 훈련소 업주들이 반려동물을 맡긴 후 연락을 끊고 찾아가지 않는 보호자들로 인해 사룟값, 치료비 등 막대한 피해를 입고 있다. 현행법상 유기동물로 인정되지 않아 처벌이 어렵고, 연락 두절된 보호자를 상대로 한 민사소송도 쉽지 않아 업주들의 고통이 가중되고 있다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>본 기사는 BTS 공연과 관련한 대중의 기대와 실제 상황의 차이, 그리고 안전 통제로 인한 불편함을 다루고 있으나, 소송금융 투자 대상이 될 만한 명확한 법적 책임 소재나 실제 발생한 피해(손해배상 청구 가능성 있는)를 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방이 개별 일반인으로 자력이 충분하지 않거나 파악이 어려움 (부적합 조건). 연락이 두절된 경우가 많아 소송 진행 및 손해배상 집행이 매우 어려움. 집단적 피해 사례는 많으나, 개별 사건의 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높음.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>애견호텔/훈련소 업주 다수</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>[뉴스추적] '왕의 길' 깜짝쇼는 없었다? 예상보다 적은 인파 왜…안전 ...</t>
+          <t>[바로간다] 호텔에 버린다고 다른가‥적반하장 주인도</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183296</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6809979_37004.html</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-22 12:33:02.339305+00:00</t>
+          <t>2026-03-24 13:25:09.747347+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
-      <c r="E117" t="inlineStr"/>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>편면적 구속력 제도 도입 논의 및 법안 발의</t>
+        </is>
+      </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>오디션 프로그램 피해자였던 이해인 크리에이티브 디렉터가 역량 있는 프로듀서로 변신하여 새로운 버추얼 걸그룹 OWIS를 론칭한다는 내용의 기사입니다. 이 기사는 이해인 씨의 개인적인 성공 스토리에 초점을 맞추고 있습니다.</t>
+          <t>금융감독원이 금융소비자 보호 강화를 위해 '편면적 구속력 제도' 도입을 추진하고 있습니다. 이 제도는 금융소비자가 분쟁조정위 조정안을 수락하면 금융사의 동의 없이도 화해가 성립되도록 하여, 소비자가 복잡한 소송 없이 신속하게 권리를 구제받을 수 있도록 하는 것이 목표입니다. 관련 법안이 국회에 발의된 상태이며, 금감원은 제도 개선을 구체화할 예정입니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>이 기사는 오디션 프로그램 피해자의 성공 스토리를 다루는 인물 기사로, 특정 법적 분쟁이나 소송 가능성을 언급하지 않습니다. 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 금융 피해 사건이 아닌, 금융소비자 보호를 위한 '편면적 구속력 제도' 도입이라는 정책 및 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>불굴의 이해인, OWIS 성공시킬까</t>
+          <t>금감원, 편면적 구속력 구체화... 복잡한 소송 없이 신속한 구제 절차</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603220837003?pt=nv</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338449</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-22 00:28:13.638316+00:00</t>
+          <t>2026-03-24 13:17:29.810801+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>스타키스트 (동원산업 자회사)</t>
+        </is>
+      </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>정부의 석유 최고가격제 시행 및 수요 억제 방안 검토 중</t>
+          <t>합의금 지급으로 소송 종결</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>정부의 석유 최고가격제 시행으로 국내 주유소 기름값이 일시적으로 하락했으나, 중동발 국제유가 급등으로 인해 2~3주 시차를 두고 국내 가격이 다시 상승할 가능성이 제기되고 있습니다. 정부는 가격 통제와 함께 차량 5부제/10부제 등 수요 억제 방안도 검토 중입니다.</t>
+          <t>동원산업의 자회사 스타키스트가 미국 개별소비자집단과 직거래소상공인이 제기한 피해 보상 소송에 따라 2,211억원을 합의금으로 지급했습니다. 이 합의금은 동원산업의 작년 순이익 급증에 기여했습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>해당 기사는 국제유가 변동과 정부의 석유 최고가격제 시행 및 정책 검토에 대한 내용으로, 특정 주체의 법적 책임이나 불법 행위로 인한 피해를 다루고 있지 않습니다. 따라서 소송의 상대방이나 명확한 손해배상 청구의 근거를 찾기 어려워 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>스타키스트가 미국 소비자집단 및 소상공인에게 2,211억원의 합의금을 지급하며 소송이 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2211억원</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 개별소비자집단 및 직거래소상공인 다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>“이게 진짜 되네?”…석유 최고가제 시행 첫 주, 주유소 기름값 하락 ...</t>
+          <t>동원산업, 작년 순이익 240% 급증한 비결은</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022338?ref=naver</t>
+          <t>https://www.topdaily.kr/articles/109333</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-22 00:21:34.829617+00:00</t>
+          <t>2026-03-24 12:24:36.402089+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
-      <c r="D119" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D119" t="inlineStr"/>
+      <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연으로 인한 대규모 교통 통제 및 지하철역 폐쇄로 인근 결혼식 하객들의 이동 불편이 발생. 한 예비 신부가 교통 편의성 상실을 이유로 손해배상 소송을 고려 중이나, 기사에서는 책임 주체를 특정하기 어렵고 소송 승소 가능성이 낮다고 분석됨.</t>
+          <t>송영길 전 민주당 대표가 복당 후 정치적 고향인 인천 계양을에서 활동을 재개하며 인터뷰를 진행했다. 그는 감옥 생활을 통해 서민들의 억울함을 이해하게 되었다며, 코로나 백신 피해자 모임과 다단계 사기 피해자 시민단체 구제 활동에 힘쓰고 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>기사에서 '책임을 물을 명확한 주체는 찾기 힘들어 보인다'고 명시적으로 언급되어 상대방 책임이 불명확함. 공연 주최 측과 국가/지자체 모두 적법한 절차에 따라 행사를 진행했음을 주장할 가능성이 높아 소송 승소 가능성이 낮음. (적합 조건 1개 이하)</t>
+          <t>기사는 송영길 전 대표의 정치적 인터뷰로, 소송금융 투자 대상이 될 만한 구체적인 원고(피해자) 사건에 대한 정보가 부족합니다. 송 전 대표가 '코로나 백신 피해자들 모임' 및 '다단계 사기 피해자 시민단체'를 돕고 있다고 언급하여 적합 조건 3(집단적 피해)의 가능성은 있으나, 해당 사건들의 상대방 책임 명확성, 상대방 자력, 구체적인 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 핵심 정보가 전혀 제시되어 있지 않아 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>너무 억울해  BTS 공연과 겹친 결혼식⋯손해배상 청구 가능할까?</t>
+          <t>[세상의 모든 정보 윤인구입니다] 송영길 “나는 李대통령 이지매 당할...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5183140</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516796&amp;ref=A</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-21 12:35:41.913778+00:00</t>
+          <t>2026-03-24 12:23:52.815861+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
+      <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
-          <t>미국 연방법원 집단소송 합의 마무리 단계</t>
+          <t>금융감독원 소비자 분쟁 조정 제도 개선 논의</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>LG생활건강 미국 법인에 대한 시각장애인 웹 접근성 위반 집단소송이 미국 연방법원에서 양측의 합의로 사실상 마무리 수순에 들어갔습니다. 이 소송은 미국 장애인법(ADA) 위반을 주장하는 것으로, 미국 내에서 빈번하게 발생하는 유형의 사건입니다.</t>
+          <t>금융감독원이 금융 소비자 보호 강화를 위해 분쟁 조정 시 '편면적 구속력' 도입을 논의 중이다. 이는 2000만원 이하 소액 분쟁에서 소비자가 소송 부담 없이 신속하게 피해 구제를 받을 수 있도록 조정 성립률을 높이는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>미국 연방법원에서 진행 중이던 LG생활건강 미국 법인 대상 집단소송이 양측의 합의로 사실상 마무리 수순에 들어갔습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이 아닌 금융감독원의 소비자 분쟁 조정 제도 개선 논의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 특정되지 않으며, 특히 '2000만원 이하 소액 분쟁'에 초점을 맞추고 있어 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>[Biz Law] LG생활건강, 美 시각장애인 '웹 접근성' 집단소송 합의</t>
+          <t>금감원장 연일  소비자 보호 …편면적 구속력 함의는</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712473</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657555</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:58.831611+00:00</t>
+          <t>2026-03-24 12:21:54.605780+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C121" t="inlineStr"/>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
-          <t>광화문 인근에서 결혼식을 올릴 예정이었던 한 예비신부가 BTS 공연으로 인해 피해를 입었다며 하이브와 빅히트뮤직을 상대로 손해배상 소송을 제기할 의사를 밝혔습니다. 기사에는 피해의 구체적인 내용이나 규모는 명시되지 않았습니다.</t>
+          <t>KB금융은 금소법 5주년을 맞아 사전 예방 중심의 소비자 권익 강화를 추진하고 있습니다. 금융사기 모니터링 및 피해구제 환급 현황 등 관리 지표를 통해 소비자 보호 협력 체계를 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>단일 피해자(한 예비신부)의 소송 예정으로 '집단적 피해' 조건에 해당하지 않으며, 피해 규모가 '수억 원 이상'으로 크다고 보기 어렵습니다. 또한, BTS 공연으로 인한 결혼식 피해라는 상대방의 책임이 명확하게 입증될지 불분명합니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>기사는 KB금융의 소비자 보호 노력 및 금소법 준수 현황을 다루고 있으며, 특정 피해 사건이나 소송 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[OTT가이드] 'BTS 컴백 라이브'가 넷플릭스에게 안겨준 것</t>
+          <t>금소법 5주년…KB금융, 사전예방 중심의 소비자 권익 강화 추진</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=624164</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=130490</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-21 00:44:10.129912+00:00</t>
+          <t>2026-03-24 12:21:01.259933+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
-      <c r="D122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
-          <t>광양시가 사실관계 파악 및 피해자 보상 방안 검토 중</t>
+          <t>특정 사건 없음</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>전남 광양 매화축제에서 '돌멩이 군밤'이 판매되었다는 SNS 논란이 발생했다. 광양시는 노점상의 단순 부주의로 파악하고, 노점상 단속 및 피해자 보상 방안을 검토 중이다. 이 사건은 피해 규모가 작고 개별적인 소비자 불만 사례로 보인다.</t>
+          <t>KB금융그룹이 소비자보호 강화를 위해 소비자보호위원회를 신설하고 사전예방 중심의 소비자 권익 보호 체계를 구축합니다. 금융사기 모니터링, 사기이용계좌 발생 현황, 피해구제 환급 현황 등을 관리 지표로 활용하며, 유관 부서가 참여하는 협의체를 통해 협력 체계를 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>적합 조건 중 '이미 공적 절차가 진행 중임'(광양시의 사실관계 파악 및 보상 방안 검토)에 해당하나, 피해 규모가 군밤 가격으로 매우 작고, 피해자 수가 1명에 불과하며, 상대방(노점상)의 자력이 불분명하여 소송금융 투자 대상으로 적합하지 않음.</t>
+          <t>해당 기사는 KB금융그룹의 내부 소비자보호 강화 노력에 대한 내용으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>'돌멩이 군밤' 논란 끄떡없다…'억' 소리나게 버는 광양 매화축제</t>
+          <t>KB금융, 소비자보호위원회 신설…'사전예방 중심' 소비자 권익 강화</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413587</t>
+          <t>https://news.dealsitetv.com/articles/167388</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-21 00:22:06.000654+00:00</t>
+          <t>2026-03-24 12:20:36.930068+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>갤럭시S22의 GOS(Game Optimizing Service) 성능 제한 논란과 관련한 소송이 강제조정으로 마무리되었다는 소식입니다. 이 문제는 다수의 갤럭시S22 사용자에게 영향을 미쳤으며, 소비자 불만이 제기된 바 있습니다.</t>
+          <t>KB금융그룹은 금융소비자보호법 시행 5주년을 맞아 사전예방 중심의 소비자 권익 강화 정책을 추진하며, 소비자보호 품질지수(CPQI)를 도입했습니다. KB증권은 RIA 계좌 출시 기념 이벤트를 진행하고, KB국민카드는 발달장애 아동·청소년 미술작품을 전시하는 등 각 계열사의 활동을 소개하는 기사입니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>갤럭시S22 GOS 관련 소송이 '강제조정으로 마무리'되었다고 명시되어 있어, 이미 종결되었거나 종결 단계에 있는 사건에 해당합니다. 소송금융은 통상 진행 중이거나 예정된 소송에 투자하므로, 이 사건은 신규 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 KB금융그룹의 금융소비자보호 강화 노력 및 사회공헌 활동을 다루고 있으며, 어떠한 피해 발생이나 법적 분쟁 상황을 보고하고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 사건 자체가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>[위클리 IT뷰] 갤22 GOS 소송 마무리와 선 넘은 토스 등 이슈</t>
+          <t>[오늘 뭐했니] KB금융·KB증권·KB국민카드·KB국민은행</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>gamevu.co.kr</t>
+          <t>financialreview.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56694</t>
+          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41125</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-20 13:00:01.618330+00:00</t>
+          <t>2026-03-24 12:20:11.559790+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C124" t="inlineStr"/>
+      <c r="D124" t="inlineStr"/>
+      <c r="E124" t="inlineStr"/>
       <c r="F124" t="inlineStr">
         <is>
-          <t>삼성전자의 갤럭시 S22 GOS 미고지 문제로 1,800여명의 소비자가 제기한 손해배상 공동소송이 서울고등법원의 강제조정 결정으로 종결되었다. 1심에서는 기만적 표시·광고는 인정했으나 배상 책임은 없다고 판시했으며, 항소심에서 강제조정이 확정되어 4년 만에 재판이 마무리되었다.</t>
+          <t>KB금융그룹은 금융소비자보호법 시행 5주년을 맞아 소비자 권익을 최우선 가치로 삼고 사전예방 중심의 소비자권익 강화 정책을 추진한다고 밝혔다. 주요 계열사에 소비자보호위원회를 신설하고, 상품 기획부터 판매, 사후관리까지 모든 단계에서 소비자보호 관점의 리스크를 점검하는 소비자보호 품질지수(CPQI)를 도입하여 선제적 대응 체계를 구축할 예정이다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>이미 서울고등법원의 강제조정 결정이 양측에 의해 수락되어 재판이 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>해당 기사는 KB금융그룹의 소비자보호 강화 정책 및 시스템 구축에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 발생했다는 언급이 없습니다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>1인당 30만원, 총 5억 4천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>1,800여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>서울고법, 갤럭시S22 소비자 공동소송 항소심서 '강제조정'</t>
+          <t>금융소비자보호법 시행 5주년…KB금융, 소비자보호위원회 신설</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603201654115683b50722e900_12</t>
+          <t>https://news.tf.co.kr/read/economy/2305618.htm</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-20 12:57:13.980596+00:00</t>
+          <t>2026-03-24 12:19:25.450846+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr"/>
+      <c r="E125" t="inlineStr"/>
       <c r="F125" t="inlineStr">
         <is>
-          <t>결혼식 당일 헬퍼의 다리미에 화상을 입은 신부가 드레스 대여 전문점 대표와 헬퍼를 상대로 손해배상 소송을 제기했다. 창원지방법원은 피고들이 공동으로 신부에게 615만여 원을 지급하라고 판결했다.</t>
+          <t>신한라이프가 2024년 불완전판매율을 전년 대비 절반 수준으로 개선하고 금감원 점검에서 '양호' 등급을 획득하는 등 소비자 보호 역량을 강화했습니다. 임직원 KPI에 소비자 보호 비중을 높이고, 비대면 금융사고 책임분담제를 도입하는 등 내부통제 시스템을 촘촘하게 구축하여 실질적인 성과를 거두고 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>법원 판결로 상대방 책임이 명확하고 증거가 확보되었으나, 피해 금액이 615만원으로 소액이며 집단적 피해가 아닌 개별 사건임. 또한 이미 1심 판결이 선고되어 신규 소송금융 투자로서의 매력도가 낮음.</t>
+          <t>이 기사는 신한라이프의 소비자 보호 및 불완전판매율 개선 노력을 다루고 있어, 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 소송 기회를 제시하지 않습니다. 상대방의 책임이 명확한 사건이 아니며, 집단적 피해나 대규모 피해가 발생했음을 시사하는 내용도 없습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>615만여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>[단독] 결혼식 당일 헬퍼 다리미에 화상 입은 신부…법원  헬퍼·업체 6...</t>
+          <t>신한라이프, 불완전판매율 '뚝'…금융소비자보호경영 빛났다</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/XSVBAAND04OS</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181686</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-20 12:56:50.695956+00:00</t>
+          <t>2026-03-24 00:25:11.065523+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr"/>
+      <c r="E126" t="inlineStr"/>
       <c r="F126" t="inlineStr">
         <is>
-          <t>삼성 갤럭시 S22의 게임최적화서비스(GOS) 기능으로 인한 성능 제한 논란으로 소비자 약 1,800명이 삼성전자를 상대로 제기한 손해배상 집단소송이 4년 만에 법원의 강제조정으로 마무리되었다. 1심에서는 원고 패소 판결이 나왔으나, 항소심 과정에서 법원의 조정 권고로 양측이 합의금을 지급하고 분쟁을 종결하기로 했다. 합의금 규모는 비밀유지 약정에 따라 공개되지 않았다.</t>
+          <t>해당 칼럼은 자동차보험의 합리적인 보상 체계가 사고 피해자의 회복과 소비자 권익 보호에 중요하다고 강조합니다. 그러나 일부 영역에서 과잉 진료나 과도한 보상이 반복될 경우, 그 비용이 결국 보험료 인상으로 이어져 제도의 취지가 왜곡될 수 있음을 지적합니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>이 사건은 삼성 갤럭시 S22 성능 제한 논란으로 촉발된 소비자 집단소송으로, 법원의 강제조정으로 이미 종결되었습니다. (부적합 조건: 이미 종결된 사건) 비록 대기업 피고(삼성전자)와 다수의 피해자(약 1,800명)가 존재하여 일부 적합 조건에 해당하나, 소송이 이미 마무리되어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 자동차보험 보상 체계에 대한 일반적인 객원 칼럼으로, 특정 사건이나 명확한 피해자, 소송 상대방이 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 사건 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>약 1,800명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>삼성, 갤S22 분쟁 4년 만에 끝…소비자 소송 합의</t>
+          <t>[객원칼럼] 자동차보험 '합리적 보상 체계', 소비자 권익 보호의 출발점...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065581969524463</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752550</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-20 12:50:44.294735+00:00</t>
+          <t>2026-03-24 00:21:26.434848+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C127" t="inlineStr"/>
+      <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
-          <t>강제조정으로 마무리</t>
+          <t>국민권익위원회 민원 상담 및 해결 서비스</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>갤럭시 S22 시리즈의 게임 최적화서비스(GOS) 의무 탑재 논란으로 인해 소비자 1800여명이 삼성전자를 상대로 손해배상 청구 소송을 제기했습니다. 이 소송은 4년 만에 강제조정으로 사실상 마무리되었습니다.</t>
+          <t>영암군과 국민권익위원회가 '달리는 국민신문고'를 운영하며 군민들의 고충 해결에 나섭니다. 행정, 복지, 생활법률, 서민금융, 소비자 피해구제 등 다양한 분야의 민원을 현장에서 상담하고 즉시 처리하거나 추가 검토를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>해당 사건은 갤럭시 S22 소비자 1800여명이 삼성전자를 상대로 제기한 손해배상 청구 소송으로, 이미 4년 만에 강제조정으로 사실상 마무리되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 영암군과 국민권익위원회가 운영하는 '달리는 국민신문고'를 통해 다양한 민원을 상담하고 해결하는 일반적인 공공 서비스에 대한 내용입니다. 특정 사건의 상대방, 피해 규모, 피해자 수 등이 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>1800여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>[X파일] GOS 논란, 4년 만에 사실상 마무리</t>
+          <t>영암군, '달리는 국민신문고'...군민 고충해결에 나선다.</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>tgdaily.co.kr</t>
+          <t>onews.tv</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.tgdaily.co.kr/news/articleView.html?idxno=403195</t>
+          <t>https://www.onews.tv/news/articleView.html?idxno=277190</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-20 12:49:18.291611+00:00</t>
+          <t>2026-03-24 00:16:10.427171+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C128" t="inlineStr"/>
+      <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
-          <t>서울고등법원 강제조정 결정으로 소송 종결</t>
+          <t>국민권익위원회 주관 민원 상담 서비스 운영</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>갤럭시 S22 GOS 논란과 관련하여 소비자 약 1800명이 삼성전자를 상대로 제기한 손해배상 청구 소송이 4년 만에 마무리되었다. 서울고등법원은 강제조정 결정을 내렸고, 양측이 이를 수용하면서 소송이 종결되었다.</t>
+          <t>영암군이 국민권익위원회와 함께 '달리는 국민신문고'를 운영한다고 보도되었습니다. 이 서비스를 통해 국민권익위원회 전문 조사관들이 행정, 복지, 생활법률, 서민금융, 소비자 피해구제 등 다양한 분야의 민원을 현장에서 직접 상담하고 해결할 예정입니다. 이는 특정 사건에 대한 보도가 아닌, 민원 해결을 위한 공공 서비스 안내입니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 서울고등법원의 강제조정 결정으로 종결되었으며, 양측이 이를 수용하여 더 이상 소송이 진행되지 않습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 국민권익위원회가 운영하는 민원 상담 서비스에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>약 1800명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>갤럭시S22 ‘GOS 논란’ 집단 소송 4년 만에 마무리</t>
+          <t>영암군, '달리는 국민신문고' 운영… 현장서 군민 고충 직접 해결</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>kbench.com</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://kbench.com/?q=node/277138</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297671</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-20 12:47:14.542390+00:00</t>
+          <t>2026-03-24 00:15:58.741708+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr"/>
-      <c r="E129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>한국게임정책자율기구가 게임산업진흥에 관한 법률 전부개정안 전문가 포럼을 개최하고, 오는 4월 정책토론회를 열어 각계 의견을 수렴할 예정입니다. 이번 개정안은 이용자 보호 조항을 중심으로 확률형 아이템 피해구제, 핵 프로그램 처벌, 사설서버 규정, 해외 게임사 국내 대리인 제도 강화 등을 논의합니다.</t>
+          <t>본 기사는 중고거래 시 환불 불가 원칙에도 불구하고, 고지되지 않은 심각한 하자나 허위 사실이 있을 경우 계약 해제 및 손해배상 청구가 가능하다는 법적 기준을 설명합니다. 직거래에서 물건을 확인했더라도 고지되지 않은 하자가 있다면 계약 해지가 가능하다고 언급하며, 중고거래 분쟁 해결의 역설적인 기준을 다룹니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>해당 기사는 게임산업진흥에 관한 법률 전부개정안에 대한 정책토론회 및 전문가 포럼 진행 상황을 다루고 있으며, 특정 사건이나 피해 발생 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 중고거래 분쟁 해결을 위한 일반적인 법률 기준을 설명하는 논평으로, 특정 사건이나 피해자를 다루지 않습니다. 따라서 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>각계 의견 수렴, 게임법 전부개정안 정책토론회 열린다</t>
+          <t>중고거래 환불 불가 vs 예외 인정, 분쟁 기준의 역설</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>gamemeca.com</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.gamemeca.com/mv.php?inflow=naver&amp;gid=1772996</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742353</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-20 12:20:35.446640+00:00</t>
+          <t>2026-03-23 13:04:11.958842+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>소비자분쟁해결기준 적용 관련 논의</t>
+          <t>일반적인 소비자 분쟁 상황에 대한 법률 해설</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>기사는 헬스장 중도해지 환급금 산정 시 '할인 전 요금'을 기준으로 공제해야 한다는 소비자분쟁해결기준이 강제성이 없음을 설명합니다. 이는 분쟁 당사자 간 합의 또는 권고의 기준일 뿐, 피해구제 절차에서 강제할 수 없다는 내용입니다. 특정 사건이 아닌 일반적인 소비자 분쟁 해결 기준의 적용 문제를 다룹니다.</t>
+          <t>해당 기사는 민법 제390조를 인용하며 가짜 이체 화면이나 꼼수 메뉴판 등 기만적인 상술로 인해 소비자가 피해를 입었을 경우 손해배상 청구 및 계약 해제 권리가 있음을 설명합니다. 이는 일상생활에서 발생할 수 있는 소비자 분쟁 사례와 그에 대한 법적 대응 방안을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>이 기사는 헬스장 중도해지 환급금 산정 시 '할인 전 요금' 적용에 대한 소비자분쟁해결기준의 해석을 다루는 일반적인 소비자 분쟁 사례입니다. 특정 피고가 명확하지 않고, 집단적 피해 규모나 상대방의 자력 등 소송금융 투자에 필요한 적합 조건(1, 2, 3, 4)이 충족되지 않습니다.</t>
+          <t>기사는 특정 사건에 대한 보도라기보다 일반적인 소비자 분쟁 상황에 대한 법률 해설에 가깝습니다. 소송 상대방이 특정되지 않고, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>헬스장 중도해지 환급…공제 시 '할인 전 요금' 적용</t>
+          <t>가짜 이체 화면에 속고 꼼수 메뉴판에 당했다… 일상을 파고든 상술과 ...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77609</t>
+          <t>https://lawtalknews.co.kr/article/FEUTLXTZQ7V2</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-20 12:20:11.075016+00:00</t>
+          <t>2026-03-23 12:59:38.734192+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
-      <c r="D131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
-          <t>1372소비자상담센터 조언 및 피해구제/민사소송 검토 단계</t>
+          <t>전기차 충전시설 보험 의무화 관련 규제 안내</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>20년된 콘도회원권의 입회금 반환이 사업자의 경영 악화로 지연되고 있습니다. 1372소비자상담센터는 피해구제 사건 접수 또는 민사소송 및 지급명령 절차 검토를 조언했습니다. 사업자의 재정 상태가 불안정하여 실제 배상금 회수에 어려움이 예상됩니다.</t>
+          <t>전기차 충전시설 관리자는 5월 27일까지 충전 중 사고 발생 시 피해자 보상이 가능한 '무과실 배상책임보험'에 가입해야 한다. 기존 일반 화재보험이나 영업배상책임보험만으로는 법적 요건을 충족하지 못할 수 있어 주의가 요구된다. 이 기사는 특정 사건이 아닌 법적 의무 준수에 대한 안내문이다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방(휴양콘도미니엄업 사업자)의 경영 악화로 인해 입회금 반환 지연이 발생하고 있어, 소송 승소 시에도 실제 배상금 회수 가능성이 낮아 보입니다. (부적합 조건: 상대방에게 자력이 충분함) 비록 입회금 반환 지연에 대한 책임은 명확해 보이나 (적합 조건: 상대방 책임이 비교적 명확함), 회수 불확실성이 커 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>기사는 특정 사건이나 피해자를 다루지 않고, 전기차 충전시설의 보험 의무화에 대한 일반적인 안내문이다. (적합 조건 1, 3, 4, 5, 6 모두 미해당) 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않는다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>20년된 콘도회원권, 입회금 반환 지연</t>
+          <t>전기차 충전시설 5월 27일까지 꼭 신고하세요</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77606</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1069347</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-20 12:19:42.342572+00:00</t>
+          <t>2026-03-23 12:33:16.316737+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
-      <c r="E132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
-          <t>한국게임정책자율기구는 게임산업법 전부개정안의 주요 쟁점을 검토하고 정책적 대안을 모색하기 위한 전문가 포럼을 개최했습니다. 이용자 보호 조항을 중심으로 확률형 아이템 피해구제센터, 핵 프로그램 이용자 처벌 규정, 해외 게임사 국내 대리인 제도 등의 실효성 확보 방안이 논의되었습니다. 오는 4월 정책토론회를 통해 각계 의견을 수렴할 예정입니다.</t>
+          <t>영암군이 국민권익위원회와 함께 '달리는 국민신문고'를 운영하며 현장에서 주민들의 고충을 해결한다. 전문 조사관이 행정, 복지, 생활법률, 서민금융, 소비자 피해구제 등 다양한 분야의 민원을 상담하고, 현장 해결 또는 추가 검토를 진행한다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 게임산업법 전부개정안에 대한 전문가 포럼 및 정책 토론회 개최 소식입니다. 소송금융 투자 대상이 되는 구체적인 사건, 명확한 상대방, 발생한 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 국민권익위원회의 민원 상담 서비스 운영에 대한 보도이다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 사건 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>한국게임정책자율기구, 게임산업법 전부개정안 논의... 4월 정책토론회...</t>
+          <t>영암군, '달리는 국민신문고' 운영... 현장서 고충 해결 나선다</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>inven.co.kr</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.inven.co.kr/webzine/news/?news=314611</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=418659</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-20 12:19:06.786715+00:00</t>
+          <t>2026-03-23 12:23:03.235950+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
-      <c r="D133" t="inlineStr"/>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>게임산업법 전부개정안 관련 전문가 포럼 및 정책 토론회 진행 중</t>
+          <t>잠재적 위험 경고 및 해외 사례 언급</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>한국게임정책자율기구(GSOK)는 '게임문화 및 산업 진흥에 관한 법률 전부개정안'의 주요 쟁점을 검토하기 위한 전문가 포럼을 개최했습니다. 이 포럼은 이용자 보호 조항을 중심으로 확률형 아이템 피해 구제, 핵 프로그램 처벌, 해외 게임사 국내 대리인 제도 등 핵심 쟁점에 대한 정책적 대안을 모색하고 있습니다. 전부개정안의 조속한 국회 통과를 지원하기 위한 논의가 이어질 예정입니다.</t>
+          <t>AI 운세 서비스가 2030세대 사이에서 인기를 끌고 있으며, 접근성과 심리적 위안을 제공하지만, 전문가들은 맹신에 따른 일반화·고착화 오류와 과도한 의존의 위험성을 경고하고 있습니다. 미국과 벨기에에서는 AI 챗봇 의존으로 인한 극단적 선택 사례가 소송으로 이어진 바 있으나, 국내에서는 아직 구체적인 피해 사례나 법적 분쟁이 보고되지 않았습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송에 대한 것이 아니라, 게임산업법 전부개정안의 입법 논의 및 정책 수립 과정을 다루고 있습니다. 소송금융 투자의 대상이 되는 구체적인 소송 상대방, 피해 사실, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 AI 운세 서비스의 확산과 잠재적 위험성을 경고하는 내용으로, 국내에서 특정 서비스 제공자의 명확한 법적 책임이나 구체적인 피해 사례가 보고되지 않았습니다. (적합 조건 1, 4, 5 미충족) 해외 사례는 언급되었으나, 국내 소송금융 투자 대상으로 삼기에는 책임 주체와 피해 규모, 증거 확보의 불확실성이 큽니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>GSOK, 게임산업법 전부개정안 논의 본격화</t>
+          <t>[테크 리뷰 ㉘] “저, 올해 취업 될까요?”⋯AI 무당 찾는 2030</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951337</t>
+          <t>https://www.viva100.com/article/20260322500516</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-20 12:17:23.183977+00:00</t>
+          <t>2026-03-23 00:38:24.966297+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C134" t="inlineStr"/>
+      <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
-          <t>손해배상 소송 검토 중</t>
+          <t>금융소비자보호 정책 및 채무 탕감 정책 관련 논의</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>광화문 일대 공연 관련 통제 및 제한 조치로 시민들 사이에 불만이 제기되었으며, 한 시민은 공연 주최 측을 상대로 손해배상 청구 소송을 제기할 의사를 밝힘. 티켓값 관련 언급이 있으나 구체적인 피해 내용은 불분명합니다.</t>
+          <t>이 칼럼은 금융당국의 금융소비자 보호 정책이 소비자의 권리 보호에만 치우쳐 일부 소비자와 법조계가 이를 악용하는 사례가 늘고 있다고 지적합니다. 금융소비자보호법의 6대 판매 원칙 위반 주장, 채무 탕감 정책 악용, 부동산 분양 관련 채무부존재소송 유도 등을 예시로 들며, 소비자의 의무를 강조하는 정책의 필요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송 상대방의 책임 명확성(적합 조건 1), 자력 여부(적합 조건 2), 피해 규모 및 피해자 수(적합 조건 3, 4) 등 소송금융 투자 적합도를 판단할 충분한 정보가 부족합니다. 현재는 한 시민이 소송을 고려하는 단계로, 집단적 피해 여부도 불분명합니다.</t>
+          <t>이 기사는 금융소비자 보호 정책의 '악용' 사례를 비판하는 칼럼으로, 금융기관의 명확한 책임으로 인한 대규모 피해 사례를 다루지 않습니다. 오히려 소비자와 법조계가 제도를 악용한다는 시각이므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼)에 전혀 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>공소청법 국회 상정…조선일보  마음대로 다 하면서 야당 때문에 일 못...</t>
+          <t>[현장 칼럼] 금융소비자보호 퇴행시키는 관치의 역설</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333178</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603230252254066dd55077bc2_18</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-20 00:45:48.753404+00:00</t>
+          <t>2026-03-23 00:33:20.514916+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>NCAA (미국대학스포츠협회)</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>항소심 강제조정 결정으로 소송 종결</t>
+          <t>연방대법원 승소 및 28억 달러 배상 합의로 종결</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>삼성전자 갤럭시 S22 시리즈의 게임최적화서비스(GOS) 성능 저하 의혹과 관련하여 소비자들이 제기한 손해배상 청구 공동소송이 항소심에서 강제조정 결정으로 4년 만에 종결되었다. 삼성전자가 GOS 탑재 사실을 제대로 알리지 않았다는 것이 쟁점이었다.</t>
+          <t>미국대학스포츠협회(NCAA) 남자농구 토너먼트에서 이변이 사라진 배경으로 NIL 제도 시행을 꼽고 있다. 이 제도는 2021년 전·현직 대학 선수들이 NCAA를 상대로 제기한 반독점 소송에서 연방대법원 승소 후 28억 달러 배상 합의가 이루어지며 도입되었다. 이로 인해 선수들은 자신의 이름, 이미지, 초상권을 활용해 수입을 올릴 수 있게 되었고, 상위 시드 팀에 유능한 선수들이 집중되는 현상이 발생했다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>이미 항소심에서 강제조정 결정이 내려져 소송이 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 과거 NCAA를 상대로 한 반독점 소송의 결과와 그로 인한 NIL 제도 도입 및 대학 스포츠의 변화를 설명하고 있습니다. 이미 28억 달러 규모의 배상 합의가 이루어져 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28억 달러 (약 3조 8000억원)</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>전·현직 대학 선수 다수</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>‘갤럭시S22 성능저하 의혹’ 소비자 공동소송, 항소심서 강제조정으로...</t>
+          <t>잠잠해진 '3월의 광란'... 이면엔 프로보다 더 버는 대학 선수</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/20/P4MI2ZI7SJGBFEEBKHGPSO54IM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.joongang.co.kr/article/25413761</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-20 00:37:12.783065+00:00</t>
+          <t>2026-03-22 12:50:27.338027+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C136" t="inlineStr"/>
+      <c r="D136" t="inlineStr"/>
+      <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
-          <t>삼성전자 갤럭시 S22의 '게임최적화서비스(GOS)' 성능 저하 논란과 관련하여 제기된 소비자 손해배상 소송이 약 4년 만에 종결되었습니다. 법원은 기만은 맞지만 배상은 불가하다는 취지로 항소심 강제조정 결정을 내렸습니다.</t>
+          <t>이 기사는 유튜브 '아기상어'의 높은 조회수를 언급하며, 아동의 SNS 사용이 정신 건강 악화, 사이버 괴롭힘, 가짜뉴스 노출 등 부정적인 영향을 미칠 수 있음을 지적합니다. 아이들의 SNS 사용에 대한 사회적 고민과 대응 방안 마련의 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>해당 사건은 항소심 강제조정으로 마무리되어 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>이 기사는 SNS가 아동에게 미치는 일반적인 부정적 영향에 대한 논평으로, 특정 사건이나 명확한 피고, 구체적인 피해 규모가 제시되지 않았습니다. 소송금융 투자 적합 조건 중 어느 하나도 명확히 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>기만은 맞지만 배상은 불가 ..법원, '갤럭시 GOS' 분쟁 4년 만에 종결</t>
+          <t>166억 조회 유튜브 1위는 '아기상어'…아이들 SNS, 막을까 바꿀까</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2109302</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49842</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-20 00:36:04.806736+00:00</t>
+          <t>2026-03-22 12:33:31.020954+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C137" t="inlineStr"/>
+      <c r="D137" t="inlineStr"/>
+      <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
-          <t>갤럭시 S22 스마트폰의 GOS(Game Optimizing Service) 강제 탑재로 인한 성능 저하 문제로 소비자 1882명이 삼성전자를 상대로 제기한 손해배상 집단소송이 4년 만에 항소심에서 법원의 강제조정으로 매듭지어졌습니다. 1심에서는 소비자들이 패소했으나, 항소심에서 강제조정 결정이 내려졌고 양측이 이를 받아들여 사건이 최종 확정되었습니다.</t>
+          <t>BTS 광화문 공연에서 '왕의 길' 연출이 불발되고 예상보다 적은 인파가 모였으며, 과도한 안전 통제로 인해 일부 시민들이 불편을 겪었습니다. 주최 측인 하이브는 이에 대해 사과문을 발표했으나, 기사 내용상 법적 분쟁이나 손해배상 청구의 근거가 될 만한 명확한 피해는 보고되지 않았습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>해당 사건은 항소심에서 법원의 강제조정 결정이 양측에 의해 받아들여져 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 대기업인 삼성전자를 상대로 한 집단소송으로 상대방의 자력이 충분하고, 1882명의 피해자와 5억 6천만원 이상의 피해 규모 등 여러 적합 조건을 충족했으나, 소송금융 투자는 신규 소송 발굴에 초점을 맞추므로 종결된 사건은 투자 대상에서 제외됩니다.</t>
+          <t>본 기사는 BTS 공연과 관련한 대중의 기대와 실제 상황의 차이, 그리고 안전 통제로 인한 불편함을 다루고 있으나, 소송금융 투자 대상이 될 만한 명확한 법적 책임 소재나 실제 발생한 피해(손해배상 청구 가능성 있는)를 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>1인당 30만원, 총 5억 6천만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>1882명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>'갤럭시 S22 성능저하' 집단소송, 4년만에 항소심서 강제조정</t>
+          <t>[뉴스추적] '왕의 길' 깜짝쇼는 없었다? 예상보다 적은 인파 왜…안전 ...</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260319_0003556105</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183296</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-20 00:35:06.446336+00:00</t>
+          <t>2026-03-22 12:33:02.339305+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C138" t="inlineStr"/>
+      <c r="D138" t="inlineStr"/>
+      <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
-          <t>갤럭시 S22 시리즈에 게임최적화서비스(GOS)를 탑재하고도 소비자에게 알리지 않은 삼성전자를 상대로 1,800여명의 소비자가 제기한 손해배상 공동소송이 항소심에서 강제조정으로 마무리되었습니다. 삼성전자는 소송을 제기한 소비자들에게 합계 1억원을 배상하는 것으로 결정되었으며, 양측이 이를 받아들여 재판이 종결되었습니다.</t>
+          <t>오디션 프로그램 피해자였던 이해인 크리에이티브 디렉터가 역량 있는 프로듀서로 변신하여 새로운 버추얼 걸그룹 OWIS를 론칭한다는 내용의 기사입니다. 이 기사는 이해인 씨의 개인적인 성공 스토리에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>본 사건은 삼성전자의 GOS 미고지 문제로 다수의 피해자(1,800여명)가 대기업(삼성전자)을 상대로 소송을 제기하여 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 가능)을 다수 충족했으나, 항소심에서 강제조정으로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 기사는 오디션 프로그램 피해자의 성공 스토리를 다루는 인물 기사로, 특정 법적 분쟁이나 소송 가능성을 언급하지 않습니다. 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>1억원 (총액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>1,800여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>갤럭시S22 소비자 공동소송 항소심서 강제조정‥삼성 1억 배상</t>
+          <t>불굴의 이해인, OWIS 성공시킬까</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6808792_36918.html</t>
+          <t>https://sports.khan.co.kr/article/202603220837003?pt=nv</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-20 00:34:38.507217+00:00</t>
+          <t>2026-03-22 00:28:13.638316+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>법원의 강제조정으로 최종 마무리</t>
+          <t>정부의 석유 최고가격제 시행 및 수요 억제 방안 검토 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>갤럭시 스마트폰 소비자 1800여명이 삼성전자를 상대로 제기한 손해배상 소송이 법원의 강제조정으로 최종 마무리되었습니다. 이 사건은 이미 종결되어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>정부의 석유 최고가격제 시행으로 국내 주유소 기름값이 일시적으로 하락했으나, 중동발 국제유가 급등으로 인해 2~3주 시차를 두고 국내 가격이 다시 상승할 가능성이 제기되고 있습니다. 정부는 가격 통제와 함께 차량 5부제/10부제 등 수요 억제 방안도 검토 중입니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 갤럭시 스마트폰 소비자들의 손해배상 소송이 법원의 강제조정으로 최종 마무리되어 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>해당 기사는 국제유가 변동과 정부의 석유 최고가격제 시행 및 정책 검토에 대한 내용으로, 특정 주체의 법적 책임이나 불법 행위로 인한 피해를 다루고 있지 않습니다. 따라서 소송의 상대방이나 명확한 손해배상 청구의 근거를 찾기 어려워 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>1800여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>[Tech   Now] 삼성전자, 올해 110조원 투자…AI 반도체 주도권 확보 '총력...</t>
+          <t>“이게 진짜 되네?”…석유 최고가제 시행 첫 주, 주유소 기름값 하락 ...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702867</t>
+          <t>https://www.sedaily.com/article/20022338?ref=naver</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-19 13:16:12.759783+00:00</t>
+          <t>2026-03-22 00:21:34.829617+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>항소심 강제조정 확정</t>
+          <t>손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>삼성전자의 갤럭시 S22 GOS(게임최적화서비스) 탑재 사실 미고지로 인한 소비자 손해배상 소송이 항소심 강제조정으로 마무리되었습니다. 소비자 1천8백여 명이 삼성전자를 상대로 제기한 소송에서 양측은 합계 1억 원 배상에 합의하여 사건이 최종 확정되었습니다.</t>
+          <t>BTS 광화문 공연으로 인한 대규모 교통 통제 및 지하철역 폐쇄로 인근 결혼식 하객들의 이동 불편이 발생. 한 예비 신부가 교통 편의성 상실을 이유로 손해배상 소송을 고려 중이나, 기사에서는 책임 주체를 특정하기 어렵고 소송 승소 가능성이 낮다고 분석됨.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>본 사건은 항소심 강제조정으로 이미 종결되어 (부적합 조건 해당) 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 상대방 책임 명확성, 상대방 자력 충분, 집단적 피해, 증거 확보 가능성 등 여러 적합 조건이 충족되었으나, 사건의 종결로 인해 투자가 어렵습니다.</t>
+          <t>기사에서 '책임을 물을 명확한 주체는 찾기 힘들어 보인다'고 명시적으로 언급되어 상대방 책임이 불명확함. 공연 주최 측과 국가/지자체 모두 적법한 절차에 따라 행사를 진행했음을 주장할 가능성이 높아 소송 승소 가능성이 낮음. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>1천8백여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>갤럭시 S22 손배소송 항소심 강제조정...삼성 1억 배상</t>
+          <t>너무 억울해  BTS 공연과 겹친 결혼식⋯손해배상 청구 가능할까?</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603192026516723</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5183140</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-19 13:14:14.246358+00:00</t>
+          <t>2026-03-21 12:35:41.913778+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>LG H H USA, INC.</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>서울고등법원 강제조정 확정</t>
+          <t>미국 연방법원 집단소송 합의 마무리 단계</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>삼성 갤럭시 S22 GOS 논란으로 1,800여 명의 소비자들이 삼성전자를 상대로 제기한 손해배상 소송이 4년 만에 마무리되었다. 항소심에서 강제조정 결정이 내려졌고, 양측이 이의를 제기하지 않아 조정이 확정되며 사건이 종결되었다. 소비자들은 성능 저하를 제대로 알리지 않았다며 1인당 30만 원의 배상을 요구했었다.</t>
+          <t>LG생활건강 미국 법인에 대한 시각장애인 웹 접근성 위반 집단소송이 미국 연방법원에서 양측의 합의로 사실상 마무리 수순에 들어갔습니다. 이 소송은 미국 장애인법(ADA) 위반을 주장하는 것으로, 미국 내에서 빈번하게 발생하는 유형의 사건입니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 비록 '상대방에게 자력이 충분함'(삼성전자), '집단적 피해'(1,800여 명), '피해 규모가 큼'(총 5.4억 원) 등 적합 조건이 다수 충족되었으나, 이미 강제조정으로 사건이 마무리되어 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>미국 연방법원에서 진행 중이던 LG생활건강 미국 법인 대상 집단소송이 양측의 합의로 사실상 마무리 수순에 들어갔습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>1인당 30만원, 총 5억 4천만원 (1,800명 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>1,800여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>'갤럭시 S22' 소비자 집단소송 4년 만에 마무리…강제조정 확정</t>
+          <t>[Biz Law] LG생활건강, 美 시각장애인 '웹 접근성' 집단소송 합의</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260319202356dDB</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712473</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-19 13:14:05.593806+00:00</t>
+          <t>2026-03-21 12:29:58.831611+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>하이브, 빅히트뮤직</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>항소심 강제조정 결정 확정</t>
+          <t>소송 제기 예정</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>갤럭시 S22 시리즈에 GOS(게임최적화서비스)를 탑재하고도 소비자에게 충분히 알리지 않아 제기된 손해배상 공동소송이 약 4년 만에 마무리되었습니다. 항소심 재판부의 강제조정 결정을 양측이 받아들이면서 사건이 최종 확정되었습니다.</t>
+          <t>광화문 인근에서 결혼식을 올릴 예정이었던 한 예비신부가 BTS 공연으로 인해 피해를 입었다며 하이브와 빅히트뮤직을 상대로 손해배상 소송을 제기할 의사를 밝혔습니다. 기사에는 피해의 구체적인 내용이나 규모는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>해당 소송은 항소심 강제조정 결정이 확정되어 이미 종결된 사건입니다. (부적합 조건 해당) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>단일 피해자(한 예비신부)의 소송 예정으로 '집단적 피해' 조건에 해당하지 않으며, 피해 규모가 '수억 원 이상'으로 크다고 보기 어렵습니다. 또한, BTS 공연으로 인한 결혼식 피해라는 상대방의 책임이 명확하게 입증될지 불분명합니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>1인당 30만원, 총 5억 4천만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>1800여명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>‘GOS’ 논란 갤럭시 S22 소송 4년 만에 마무리</t>
+          <t>[OTT가이드] 'BTS 컴백 라이브'가 넷플릭스에게 안겨준 것</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10698463?ref=naver</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=624164</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-19 13:13:32.413032+00:00</t>
+          <t>2026-03-21 00:44:10.129912+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>항소심 강제조정 결정 확정</t>
+          <t>광양시가 사실관계 파악 및 피해자 보상 방안 검토 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>삼성 갤럭시 S22 시리즈의 GOS(게임최적화서비스) 탑재 미고지로 인한 소비자 공동 소송에서 항소심 강제조정 결정이 확정되었습니다. 이로써 삼성전자는 총 1억원을 배상하게 되며, 소송 제기 4년 만에 사건이 마무리되었습니다.</t>
+          <t>전남 광양 매화축제에서 '돌멩이 군밤'이 판매되었다는 SNS 논란이 발생했다. 광양시는 노점상의 단순 부주의로 파악하고, 노점상 단속 및 피해자 보상 방안을 검토 중이다. 이 사건은 피해 규모가 작고 개별적인 소비자 불만 사례로 보인다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>해당 공동 소송은 항소심 강제조정 결정이 확정되어 이미 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건 해당) 비록 상대방(삼성전자)의 자력이 충분하고 다수 소비자의 집단적 피해가 있었으나, 이 사건 자체는 더 이상 진행될 여지가 없습니다.</t>
+          <t>적합 조건 중 '이미 공적 절차가 진행 중임'(광양시의 사실관계 파악 및 보상 방안 검토)에 해당하나, 피해 규모가 군밤 가격으로 매우 작고, 피해자 수가 1명에 불과하며, 상대방(노점상)의 자력이 불분명하여 소송금융 투자 대상으로 적합하지 않음.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>총 1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>다수 소비자들</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>삼성 갤럭시 S22 GOS 항소심서 강제조정 결정 확정…총 1억원 배상</t>
+          <t>'돌멩이 군밤' 논란 끄떡없다…'억' 소리나게 버는 광양 매화축제</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026031919041740056ed0c62d49_1</t>
+          <t>https://www.joongang.co.kr/article/25413587</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-19 13:09:52.692694+00:00</t>
+          <t>2026-03-21 00:22:06.000654+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>삼성전자 주식회사</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>항소심 강제조정 확정</t>
+          <t>강제조정으로 마무리</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>삼성전자 갤럭시 S22의 GOS(게임최적화서비스) 의무 탑재 논란과 관련하여 소비자들이 기기 성능 저하를 충분히 고지하지 않았다며 제기한 손해배상 청구 소송이 2심에서 강제조정으로 마무리되었다. 약 1800명의 소비자가 1인당 30만원의 배상을 요구했으나, 1심은 배상책임을 부정했고 항소심에서 강제조정 결정이 내려져 양측이 수용하며 사건이 확정 종결되었다.</t>
+          <t>갤럭시S22의 GOS(Game Optimizing Service) 성능 제한 논란과 관련한 소송이 강제조정으로 마무리되었다는 소식입니다. 이 문제는 다수의 갤럭시S22 사용자에게 영향을 미쳤으며, 소비자 불만이 제기된 바 있습니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 항소심에서 강제조정으로 마무리되어 확정되었으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 삼성전자라는 자력 있는 대기업이 피고이고, 약 1800명의 다수 피해자가 존재하며, 총 피해액이 약 5억 4천만원에 달하는 등 소송금융 투자에 매력적인 요소들이 있었으나, 사건이 종결되어 신규 투자 기회가 없습니다.</t>
+          <t>갤럭시S22 GOS 관련 소송이 '강제조정으로 마무리'되었다고 명시되어 있어, 이미 종결되었거나 종결 단계에 있는 사건에 해당합니다. 소송금융은 통상 진행 중이거나 예정된 소송에 투자하므로, 이 사건은 신규 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>약 5억 4천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>약 1800명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>갤럭시S22 'GOS 논란' 1800명 소송, 강제조정으로 마무리</t>
+          <t>[위클리 IT뷰] 갤22 GOS 소송 마무리와 선 넘은 토스 등 이슈</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>gamevu.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031918565860880</t>
+          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56694</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-19 13:08:13.296456+00:00</t>
+          <t>2026-03-20 13:00:01.618330+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>삼성전자</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>항소심 강제조정 확정</t>
+          <t>서울고등법원 강제조정 결정 확정</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>삼성 갤럭시 S22 시리즈의 GOS(게임최적화서비스) 탑재 및 미고지로 인한 성능 저하 논란으로 소비자 1,800여명이 삼성전자를 상대로 제기한 손해배상 공동소송이 항소심에서 강제조정으로 마무리되었습니다. 1심은 기만적 표시·광고는 인정했으나 배상 책임은 없다고 판단했으며, 항소심에서 법원의 강제조정 결정이 양측에 의해 받아들여져 4년 만에 재판이 종결되었습니다.</t>
+          <t>삼성전자의 갤럭시 S22 GOS 미고지 문제로 1,800여명의 소비자가 제기한 손해배상 공동소송이 서울고등법원의 강제조정 결정으로 종결되었다. 1심에서는 기만적 표시·광고는 인정했으나 배상 책임은 없다고 판시했으며, 항소심에서 강제조정이 확정되어 4년 만에 재판이 마무리되었다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 항소심에서 강제조정 결정이 확정되어 재판이 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 삼성전자라는 자력 있는 대기업이 상대방이고, 1,800여 명의 다수 피해자가 5억 원 이상의 손해배상을 청구했던 집단적 피해 사건이었으나, 소송금융 투자 대상으로서는 신규성이 없습니다.</t>
+          <t>이미 서울고등법원의 강제조정 결정이 양측에 의해 수락되어 재판이 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>5억 4천만원 (1인당 30만원 x 1,800명)</t>
+          <t>1인당 30만원, 총 5억 4천만원</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>1,800여명</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>갤럭시S22 소비자 공동소송 항소심서 강제조정…4년 만에 종결</t>
+          <t>서울고법, 갤럭시S22 소비자 공동소송 항소심서 '강제조정'</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260319174000004?input=1195m</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603201654115683b50722e900_12</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-19 13:06:44.870275+00:00</t>
+          <t>2026-03-20 12:57:13.980596+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr"/>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>드레스 대여 전문점</t>
+        </is>
+      </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>프랜차이즈 산업 전반의 위기</t>
+          <t>창원지방법원 1심 판결 선고</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>전북 프랜차이즈 산업이 가맹본부 수 감소와 수익성 악화로 하락 국면에 접어들었습니다. 내수 침체 장기화, 고금리, 임대료 및 원재료 가격 상승, 배달 플랫폼 수수료 부담 증가 등이 복합적으로 작용하여 가맹점주와 본사의 수익 구조가 악화되고 있습니다. 차액가맹금 소송 및 가맹사업법 개정 등 제도 변화도 경영 불확실성을 가중시키고 있습니다.</t>
+          <t>결혼식 당일 헬퍼의 다리미에 화상을 입은 신부가 드레스 대여 전문점 대표와 헬퍼를 상대로 손해배상 소송을 제기했다. 창원지방법원은 피고들이 공동으로 신부에게 615만여 원을 지급하라고 판결했다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>본 기사는 전북 프랜차이즈 산업 전반의 위기를 다루며, 특정 상대방의 명확한 책임이나 자력을 파악하기 어렵습니다. 집단적 피해는 존재하나, 이는 경제적 요인과 구조적 문제에 기인하며, 소송금융 투자 대상이 될 만한 구체적인 단일 사건이나 명확한 피고가 특정되지 않습니다. 따라서 적합 조건에 부합하는 항목이 거의 없습니다.</t>
+          <t>법원 판결로 상대방 책임이 명확하고 증거가 확보되었으나, 피해 금액이 615만원으로 소액이며 집단적 피해가 아닌 개별 사건임. 또한 이미 1심 판결이 선고되어 신규 소송금융 투자로서의 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>615만여 원</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>버티던 전북도 꺾였다 …프랜차이즈 위기 본격화</t>
+          <t>[단독] 결혼식 당일 헬퍼 다리미에 화상 입은 신부…법원  헬퍼·업체 6...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549204</t>
+          <t>https://lawtalknews.co.kr/article/XSVBAAND04OS</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-19 13:00:53.621190+00:00</t>
+          <t>2026-03-20 12:56:50.695956+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>애플</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>미국 연방법원에서 애플 승소, 원고 소장 수정 포기</t>
+          <t>법원 강제조정으로 합의 종결</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>애플이 미국에서 애플워치 탄소중립 마케팅을 둘러싼 그린워싱 집단소송에서 승소했습니다. 연방법원은 원고 측이 애플의 환경 마케팅이 허위이거나 오해를 불러일으킨다는 점을 입증하지 못했다고 판단했으며, 원고가 소장 수정을 포기하며 사건은 종결되었습니다. 이 판결은 환경 마케팅에 대한 미국과 유럽의 규제 시각차를 보여주며, 애플은 독일에서 유사 소송에서 패소한 바 있습니다.</t>
+          <t>삼성 갤럭시 S22의 게임최적화서비스(GOS) 기능으로 인한 성능 제한 논란으로 소비자 약 1,800명이 삼성전자를 상대로 제기한 손해배상 집단소송이 4년 만에 법원의 강제조정으로 마무리되었다. 1심에서는 원고 패소 판결이 나왔으나, 항소심 과정에서 법원의 조정 권고로 양측이 합의금을 지급하고 분쟁을 종결하기로 했다. 합의금 규모는 비밀유지 약정에 따라 공개되지 않았다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>미국 연방법원에서 애플이 그린워싱 집단소송에서 승소하며 사건이 종결되었습니다. 원고 측이 애플의 환경 마케팅이 허위임을 입증하지 못했다고 판단되었으므로, 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 삼성 갤럭시 S22 성능 제한 논란으로 촉발된 소비자 집단소송으로, 법원의 강제조정으로 이미 종결되었습니다. (부적합 조건: 이미 종결된 사건) 비록 대기업 피고(삼성전자)와 다수의 피해자(약 1,800명)가 존재하여 일부 적합 조건에 해당하나, 소송이 이미 마무리되어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1,800명</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>애플, 미국서 그린워싱 소송 승소…EU와 시각차</t>
+          <t>삼성, 갤S22 분쟁 4년 만에 끝…소비자 소송 합의</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>hellot.net</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.hellot.net/news/article.html?no=111476</t>
+          <t>https://mdtoday.co.kr/news/view/1065581969524463</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-19 13:00:16.998901+00:00</t>
+          <t>2026-03-20 12:50:44.294735+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>예식장</t>
-[...3 lines deleted...]
-      <c r="E148" t="inlineStr"/>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>강제조정으로 마무리</t>
+        </is>
+      </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>기사는 민법 제398조 제2항에 따라 법원이 부당하게 과다한 손해배상 예정액(위약금)을 감액할 수 있다는 법률 원칙을 설명한다. BTS 광화문 공연과 겹친 결혼식 사례를 들어 예식장 계약 위약금 감액 가능성을 예시로 제시하며, 계약 당사자 간 분쟁 발생 시 법적 구제 가능성을 시사한다.</t>
+          <t>갤럭시 S22 시리즈의 게임 최적화서비스(GOS) 의무 탑재 논란으로 인해 소비자 1800여명이 삼성전자를 상대로 손해배상 청구 소송을 제기했습니다. 이 소송은 4년 만에 강제조정으로 사실상 마무리되었습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>이 기사는 단일 계약 분쟁(예식장 위약금 감액)에 대한 법률적 해석을 다루고 있어, 다수의 피해자나 대규모 피해 금액을 수반하는 집단적 사건이 아니다. (적합 조건 3, 4 미충족) 또한 상대방(예식장)이 소송금융 투자에 적합한 대기업이나 공공기관이 아닐 가능성이 높다. (적합 조건 2 미충족)</t>
+          <t>해당 사건은 갤럭시 S22 소비자 1800여명이 삼성전자를 상대로 제기한 손해배상 청구 소송으로, 이미 4년 만에 강제조정으로 사실상 마무리되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>1800여명</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>1년 전에 잡은 날짜인데 …BTS 광화문 공연과 겹친 결혼식, 위약금 감액...</t>
+          <t>[X파일] GOS 논란, 4년 만에 사실상 마무리</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>tgdaily.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/K8A9G4RLGQ98</t>
+          <t>https://www.tgdaily.co.kr/news/articleView.html?idxno=403195</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-19 12:58:59.780948+00:00</t>
+          <t>2026-03-20 12:49:18.291611+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr"/>
-      <c r="D149" t="inlineStr"/>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>정부 제도 도입 추진</t>
+          <t>서울고등법원 강제조정 결정으로 소송 종결</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>정부가 포털과 플랫폼에 AI 콘텐츠 '표시 의무제'와 허위·조작 정보에 대한 징벌적 손해배상 제도 도입을 추진하고 있습니다. 이는 AI 생성 콘텐츠의 신뢰성 문제에 대응하기 위한 정책적 논의를 다루고 있습니다.</t>
+          <t>갤럭시 S22 GOS 논란과 관련하여 소비자 약 1800명이 삼성전자를 상대로 제기한 손해배상 청구 소송이 4년 만에 마무리되었다. 서울고등법원은 강제조정 결정을 내렸고, 양측이 이를 수용하면서 소송이 종결되었다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>기사는 정부의 AI 콘텐츠 규제 정책 추진에 대한 일반적인 논의를 다루고 있으며, 특정 피해 사건이나 구체적인 소송 대상이 되는 당사자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 이미 서울고등법원의 강제조정 결정으로 종결되었으며, 양측이 이를 수용하여 더 이상 소송이 진행되지 않습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1800명</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>허구일색, AI 슬롭</t>
+          <t>갤럭시S22 ‘GOS 논란’ 집단 소송 4년 만에 마무리</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>samdailbo.com</t>
+          <t>kbench.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>http://www.samdailbo.com/news/articleView.html?idxno=261297</t>
+          <t>https://kbench.com/?q=node/277138</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-19 12:48:55.418882+00:00</t>
+          <t>2026-03-20 12:47:14.542390+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C150" t="inlineStr"/>
+      <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
-          <t>법원 조정안 수용 및 합의금 지급으로 분쟁 마무리</t>
+          <t>게임산업진흥에 관한 법률 전부개정안 정책토론회 및 전문가 포럼 진행 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>갤럭시 S22 성능 논란으로 시작된 소비자 집단소송이 4년 만에 마무리되었습니다. 삼성전자가 법원 조정안을 받아들이고 합의금을 지급하며 분쟁을 끝내기로 결정했습니다.</t>
+          <t>한국게임정책자율기구가 게임산업진흥에 관한 법률 전부개정안 전문가 포럼을 개최하고, 오는 4월 정책토론회를 열어 각계 의견을 수렴할 예정입니다. 이번 개정안은 이용자 보호 조항을 중심으로 확률형 아이템 피해구제, 핵 프로그램 처벌, 사설서버 규정, 해외 게임사 국내 대리인 제도 강화 등을 논의합니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>해당 사건은 삼성전자가 법원 조정안을 수용하고 합의금을 지급하며 4년간의 분쟁이 이미 종결되었습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 게임산업진흥에 관한 법률 전부개정안에 대한 정책토론회 및 전문가 포럼 진행 상황을 다루고 있으며, 특정 사건이나 피해 발생 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>삼성, 갤S22 조정안 수용…4년 분쟁 마무리</t>
+          <t>각계 의견 수렴, 게임법 전부개정안 정책토론회 열린다</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>gamemeca.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298580?division=NAVER</t>
+          <t>https://www.gamemeca.com/mv.php?inflow=naver&amp;gid=1772996</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-19 12:48:26.828453+00:00</t>
+          <t>2026-03-20 12:20:35.446640+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>과거 부당이득 반환 소송이 진행되었으나, 기사 내용상 과거 업적으로 언급되어 현재 진행 상황 및 종결 여부 추가 확인 필요. 종결되었을 가능성이 높음.</t>
+          <t>소비자분쟁해결기준 적용 관련 논의</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>장성철 부천시의원이 과거 '부천페이' 시민 충전 선수금 이자 문제로 부당이득 반환 소송을 이끌어낸 것을 재선 도전의 업적으로 내세웠습니다. 이는 부천시를 상대로 한 다수 시민의 피해 가능성이 있는 사건이었으나, 기사 내용만으로는 해당 소송의 현재 진행 상황을 알 수 없으며, 과거 업적으로 언급된 점을 미루어 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 헬스장 중도해지 환급금 산정 시 '할인 전 요금'을 기준으로 공제해야 한다는 소비자분쟁해결기준이 강제성이 없음을 설명합니다. 이는 분쟁 당사자 간 합의 또는 권고의 기준일 뿐, 피해구제 절차에서 강제할 수 없다는 내용입니다. 특정 사건이 아닌 일반적인 소비자 분쟁 해결 기준의 적용 문제를 다룹니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>장성철 시의원의 과거 의정활동 중 '부천페이' 선수금 이자 관련 부당이득 반환 소송을 '이끌어냈으며'라고 언급되어, 해당 소송이 이미 종결된 사건일 가능성이 높습니다. 소송금융은 현재 진행 중이거나 향후 발생할 소송에 투자하므로, 종결된 사건은 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 헬스장 중도해지 환급금 산정 시 '할인 전 요금' 적용에 대한 소비자분쟁해결기준의 해석을 다루는 일반적인 소비자 분쟁 사례입니다. 특정 피고가 명확하지 않고, 집단적 피해 규모나 상대방의 자력 등 소송금융 투자에 필요한 적합 조건(1, 2, 3, 4)이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>부천페이 이용 시민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>장성철 부천시의원, 재선 도전  재건축 속도, 아파트 보조금 100억</t>
+          <t>헬스장 중도해지 환급…공제 시 '할인 전 요금' 적용</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/policy/2026/03/19/2026031916180560122</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77609</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-19 12:44:46.159940+00:00</t>
+          <t>2026-03-20 12:20:11.075016+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>표시광고법 개정안 발의 논의 중</t>
+          <t>1372소비자상담센터 조언 및 피해구제/민사소송 검토 단계</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>권향엽 의원이 웨딩업계의 '바가지 계약'과 '부당한 표시·광고 행위'로 인한 소비자 피해 구제 미비점을 지적하며 '표시광고법 개정안' 발의를 추진하고 있습니다. 현행법상 소비자는 손해배상만 청구할 수 있고 계약 자체는 구속된다는 문제점을 개선하여, 상품 내용에 대한 개정안을 통해 소비자 보호를 강화하려는 목적입니다.</t>
+          <t>20년된 콘도회원권의 입회금 반환이 사업자의 경영 악화로 지연되고 있습니다. 1372소비자상담센터는 피해구제 사건 접수 또는 민사소송 및 지급명령 절차 검토를 조언했습니다. 사업자의 재정 상태가 불안정하여 실제 배상금 회수에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>기사는 웨딩업계의 '바가지 계약' 및 '부당한 표시·광고 행위'에 대한 소비자 피해 구제를 강화하기 위한 '표시광고법 개정안' 발의 논의를 다루고 있습니다. 특정 사건이나 피고가 명시되지 않았고, 구체적인 피해 규모나 피해자 수도 파악하기 어려워 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>상대방(휴양콘도미니엄업 사업자)의 경영 악화로 인해 입회금 반환 지연이 발생하고 있어, 소송 승소 시에도 실제 배상금 회수 가능성이 낮아 보입니다. (부적합 조건: 상대방에게 자력이 충분함) 비록 입회금 반환 지연에 대한 책임은 명확해 보이나 (적합 조건: 상대방 책임이 비교적 명확함), 회수 불확실성이 커 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>권향엽 의원, ‘웨딩업 바가지 계약’ 제동… ‘표시광고법 개정안’대...</t>
+          <t>20년된 콘도회원권, 입회금 반환 지연</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1773880082429107093</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77606</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-19 12:15:17.687422+00:00</t>
+          <t>2026-03-20 12:19:42.342572+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
-      <c r="D153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
-          <t>1심 형사 판결 선고 (징역 2년 6개월, 벌금 500만 원, 추징 1,850만 원)</t>
+          <t>게임산업법 전부개정안 논의 및 정책토론회 개최 예정</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>60대 피고인이 치과의사 면허 없이 환자 5명에게 의료행위를 하고 치료비 1,850만 원을 받았으며, 지인에게 금 판매 대금 명목으로 930만 원을 편취한 혐의로 기소되었다. 대구지법은 피고인에게 징역 2년 6개월, 벌금 500만 원, 추징 1,850만 원을 선고했으며, 피고인은 과거에도 무면허 의료행위로 처벌받은 전력이 있다.</t>
+          <t>한국게임정책자율기구는 게임산업법 전부개정안의 주요 쟁점을 검토하고 정책적 대안을 모색하기 위한 전문가 포럼을 개최했습니다. 이용자 보호 조항을 중심으로 확률형 아이템 피해구제센터, 핵 프로그램 이용자 처벌 규정, 해외 게임사 국내 대리인 제도 등의 실효성 확보 방안이 논의되었습니다. 오는 4월 정책토론회를 통해 각계 의견을 수렴할 예정입니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>피고인의 무면허 의료행위 및 사기 혐의가 형사 판결로 명확히 인정되어 책임이 분명하고 강력한 증거가 확보되었으나(적합 조건 1, 5), 피고인이 개인이며 자력이 충분하지 않을 가능성이 높아 배상금 회수 가능성이 낮다. 또한 피해자 수가 5명으로 집단적 피해에 해당하지 않고(적합 조건 3 미충족), 피해 금액도 소송금융 투자 대상으로 보기에는 규모가 작다(적합 조건 4 미충족).</t>
+          <t>이 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 게임산업법 전부개정안에 대한 전문가 포럼 및 정책 토론회 개최 소식입니다. 소송금융 투자 대상이 되는 구체적인 사건, 명확한 상대방, 발생한 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>무면허 의료행위 1,850만 원, 사기 930만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>6명 (무면허 의료행위 5명, 사기 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>대구지법, 치과의사 면허 없이 의료행위 60대 '실형·벌금·추징'</t>
+          <t>한국게임정책자율기구, 게임산업법 전부개정안 논의... 4월 정책토론회...</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>inven.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031908414848489a8c8bf58f_12</t>
+          <t>https://www.inven.co.kr/webzine/news/?news=314611</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-19 00:31:35.698353+00:00</t>
+          <t>2026-03-20 12:19:06.786715+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
-      <c r="D154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
-          <t>정부의 바가지요금 근절 및 행정 제재 강화 방침 발표</t>
+          <t>게임산업법 전부개정안 관련 전문가 포럼 및 정책 토론회 진행 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>정부가 BTS 콘서트 등 대규모 행사 시 전통시장의 바가지요금 근절을 위해 행정 제재를 강화할 방침을 밝혔다. 중소벤처기업부는 불공정 행위 적발 시 강력히 대응할 예정이며, 이는 관광객 유치와 소상공인 신뢰도 제고를 위한 조치이다.</t>
+          <t>한국게임정책자율기구(GSOK)는 '게임문화 및 산업 진흥에 관한 법률 전부개정안'의 주요 쟁점을 검토하기 위한 전문가 포럼을 개최했습니다. 이 포럼은 이용자 보호 조항을 중심으로 확률형 아이템 피해 구제, 핵 프로그램 처벌, 해외 게임사 국내 대리인 제도 등 핵심 쟁점에 대한 정책적 대안을 모색하고 있습니다. 전부개정안의 조속한 국회 통과를 지원하기 위한 논의가 이어질 예정입니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생보다는 정부가 바가지요금 근절을 위해 행정 제재를 강화하겠다는 예방적 조치에 가깝습니다. 소송 상대방이 특정되지 않았고, 개별 전통시장 상인들의 자력이 충분하다고 보기 어려우며, 바가지요금의 개별 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. (적합 조건 1, 2, 4 미충족)</t>
+          <t>이 기사는 특정 피해 사건이나 소송에 대한 것이 아니라, 게임산업법 전부개정안의 입법 논의 및 정책 수립 과정을 다루고 있습니다. 소송금융 투자의 대상이 되는 구체적인 소송 상대방, 피해 사실, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>BTS 아미 온다 …정부, 전통시장 바가지요금 '정조준'</t>
+          <t>GSOK, 게임산업법 전부개정안 논의 본격화</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/sb-founded/6105317</t>
+          <t>http://www.inews24.com/view/1951337</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-19 00:17:11.771788+00:00</t>
+          <t>2026-03-20 12:17:23.183977+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>공연 주최 측</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>강제조정결정 확정 및 협의금원 배분 예정</t>
+          <t>손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>갤럭시 S22 GOS 관련 집단소송이 4년 만에 강제조정결정으로 종결되었습니다. 삼성은 위법성이 없다고 주장했으나 조정을 수용했으며, 소송을 대리한 법무법인은 참여자들에게 조정 결정 내용을 전달하고 확정 후 협의금원 배분 등 후속 업무를 진행할 예정입니다.</t>
+          <t>광화문 일대 공연 관련 통제 및 제한 조치로 시민들 사이에 불만이 제기되었으며, 한 시민은 공연 주최 측을 상대로 손해배상 청구 소송을 제기할 의사를 밝힘. 티켓값 관련 언급이 있으나 구체적인 피해 내용은 불분명합니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>해당 사건은 갤럭시 S22 GOS 집단소송으로, 4년 만에 강제조정결정이 내려져 종결된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송 상대방의 책임 명확성(적합 조건 1), 자력 여부(적합 조건 2), 피해 규모 및 피해자 수(적합 조건 3, 4) 등 소송금융 투자 적합도를 판단할 충분한 정보가 부족합니다. 현재는 한 시민이 소송을 고려하는 단계로, 집단적 피해 여부도 불분명합니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>갤럭시 S22 GOS 소송 4년 만에 종결···삼성  위법성 없지만 조정 수용...</t>
+          <t>공소청법 국회 상정…조선일보  마음대로 다 하면서 야당 때문에 일 못...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419873</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333178</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-18 12:43:34.769460+00:00</t>
+          <t>2026-03-20 00:45:48.753404+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr"/>
-      <c r="D156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>개인 간 거래 분쟁해결 기준 발표</t>
+          <t>항소심 강제조정 결정으로 소송 종결</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>개인 간 중고거래에서 '환불 불가' 고지에도 불구하고 중대한 하자가 있다면 계약 해제가 가능하며, 정부와 주요 중고거래 플랫폼이 '개인 간 거래 분쟁해결 기준'을 발표했습니다. 이 기준은 물건의 하자, 배송 중 파손 등 20가지 분쟁 유형에 대한 해결 원칙과 전자제품, 의복류 등 9개 품목별 구체적인 배상 기준을 제시합니다.</t>
+          <t>삼성전자 갤럭시 S22 시리즈의 게임최적화서비스(GOS) 성능 저하 의혹과 관련하여 소비자들이 제기한 손해배상 청구 공동소송이 항소심에서 강제조정 결정으로 4년 만에 종결되었다. 삼성전자가 GOS 탑재 사실을 제대로 알리지 않았다는 것이 쟁점이었다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>이 기사는 특정 대규모 사건이 아닌, 개인 간 중고거래에서 발생하는 개별적인 소액 분쟁에 대한 일반적인 해결 기준을 다루고 있습니다. 소송금융은 대규모 피해, 명확한 책임 주체, 충분한 자력의 피고를 대상으로 하는 경향이 있으므로, 이 기사의 내용은 적합 조건(1, 2, 3, 4)에 부합하지 않아 투자 적합성이 낮습니다.</t>
+          <t>이미 항소심에서 강제조정 결정이 내려져 소송이 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>[팩트체크] 중고거래 때 환불은 절대 안 된다?…분쟁 해결 기준은</t>
+          <t>‘갤럭시S22 성능저하 의혹’ 소비자 공동소송, 항소심서 강제조정으로...</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260317138900518?input=1195m</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/20/P4MI2ZI7SJGBFEEBKHGPSO54IM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-18 00:46:36.349001+00:00</t>
+          <t>2026-03-20 00:37:12.783065+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>항소심 강제조정으로 마무리</t>
+        </is>
+      </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>금융소비자보호법 시행 5주년을 맞아 '편면적 구속력 부여' 제도를 조명하는 기사입니다. 이 제도는 소액 분쟁 발생 시 소비자가 분쟁조정안을 수락하면 금융회사가 이를 거부하거나 소송으로 대응할 수 없도록 하여, 정보 및 대응력이 부족한 소비자를 보호하기 위함입니다.</t>
+          <t>삼성전자 갤럭시 S22의 '게임최적화서비스(GOS)' 성능 저하 논란과 관련하여 제기된 소비자 손해배상 소송이 약 4년 만에 종결되었습니다. 법원은 기만은 맞지만 배상은 불가하다는 취지로 항소심 강제조정 결정을 내렸습니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>본 기사는 금융소비자보호법의 '편면적 구속력 부여' 제도에 대한 설명으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 또한, '소액 분쟁'에 초점을 맞추고 있어 피해 규모가 크다는 적합 조건에 부합하지 않습니다.</t>
+          <t>해당 사건은 항소심 강제조정으로 마무리되어 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>[금소법 5주년 진단㊦] 비대면 거래·상호금융 업권 등 소비자 보호 '사...</t>
+          <t>기만은 맞지만 배상은 불가 ..법원, '갤럭시 GOS' 분쟁 4년 만에 종결</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=751668</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109302</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-18 00:45:45.946325+00:00</t>
+          <t>2026-03-20 00:36:04.806736+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E158" t="inlineStr"/>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>항소심 강제조정 확정</t>
+        </is>
+      </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>직접판매공제조합이 2025년 연차보고서를 발간하며, 직접판매산업의 신뢰도를 높이기 위한 '안심보증 캠페인'의 성과와 배경을 소개했습니다. 이 캠페인은 소비자 보호 제도에 대한 이해를 높여 산업에 대한 부정적 인식을 개선하고, 회원사의 경영 안정 및 준법 체계 강화를 지원하는 내용을 담고 있습니다.</t>
+          <t>갤럭시 S22 스마트폰의 GOS(Game Optimizing Service) 강제 탑재로 인한 성능 저하 문제로 소비자 1882명이 삼성전자를 상대로 제기한 손해배상 집단소송이 4년 만에 항소심에서 법원의 강제조정으로 매듭지어졌습니다. 1심에서는 소비자들이 패소했으나, 항소심에서 강제조정 결정이 내려졌고 양측이 이를 받아들여 사건이 최종 확정되었습니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>이 기사는 직접판매공제조합의 연차보고서 발간 및 산업 신뢰도 제고를 위한 활동을 다루고 있으며, 특정 사건이나 피해 사실을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모', '공적 절차 진행' 등의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 사건은 항소심에서 법원의 강제조정 결정이 양측에 의해 받아들여져 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 대기업인 삼성전자를 상대로 한 집단소송으로 상대방의 자력이 충분하고, 1882명의 피해자와 5억 6천만원 이상의 피해 규모 등 여러 적합 조건을 충족했으나, 소송금융 투자는 신규 소송 발굴에 초점을 맞추므로 종결된 사건은 투자 대상에서 제외됩니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원, 총 5억 6천만원 이상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1882명</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>현장 소통부터 안심보증까지 .. 직판조합, 2025년 연차보고서 발간</t>
+          <t>'갤럭시 S22 성능저하' 집단소송, 4년만에 항소심서 강제조정</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603171329589492</t>
+          <t>https://www.newsis.com/view/NISX20260319_0003556105</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-17 12:24:16.162247+00:00</t>
+          <t>2026-03-20 00:35:06.446336+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E159" t="inlineStr"/>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>항소심 강제조정 확정</t>
+        </is>
+      </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>국내 외식 프랜차이즈 업계가 중국 브랜드의 시장 잠식과 내수 침체, 차액가맹금 소송, 가맹사업법 규제 등으로 어려움을 겪고 있으며, 지난해 가맹점 폐점률이 역대 최고치를 기록했다. 전문가들은 국내 브랜드의 R&amp;D 투자와 차별화 전략을 통해 경쟁력을 확보해야 한다고 조언한다.</t>
+          <t>갤럭시 S22 시리즈에 게임최적화서비스(GOS)를 탑재하고도 소비자에게 알리지 않은 삼성전자를 상대로 1,800여명의 소비자가 제기한 손해배상 공동소송이 항소심에서 강제조정으로 마무리되었습니다. 삼성전자는 소송을 제기한 소비자들에게 합계 1억원을 배상하는 것으로 결정되었으며, 양측이 이를 받아들여 재판이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>이 기사는 국내 외식 프랜차이즈 산업 전반의 어려움을 다루며, 특정 가해자나 구체적인 소송 사건을 명시하고 있지 않습니다. '차액가맹금 소송'이 언급되나 이는 업계가 직면한 일반적인 문제 유형으로, 소송금융 투자 대상이 될 만한 특정 사건의 원고, 피고, 피해 규모 등이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>본 사건은 삼성전자의 GOS 미고지 문제로 다수의 피해자(1,800여명)가 대기업(삼성전자)을 상대로 소송을 제기하여 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 가능)을 다수 충족했으나, 항소심에서 강제조정으로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원 (총액)</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,800여명</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>자본력 앞세운 C푸드의 공습…R D투자·차별화로 맞서야</t>
+          <t>갤럭시S22 소비자 공동소송 항소심서 강제조정‥삼성 1억 배상</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02433766645384304</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6808792_36918.html</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:42.755671+00:00</t>
+          <t>2026-03-20 00:34:38.507217+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>전기료 체납 발생</t>
+          <t>법원의 강제조정으로 최종 마무리</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>양주 테크노시티 지식산업센터에 입주한 소상공인들이 한국전력공사에 전기료를 체납하고 있다는 보도입니다. 다수의 소상공인이 연루되어 있으나, 구체적인 체납 규모나 배경, 한국전력공사의 책임 여부는 불분명합니다.</t>
+          <t>갤럭시 스마트폰 소비자 1800여명이 삼성전자를 상대로 제기한 손해배상 소송이 법원의 강제조정으로 최종 마무리되었습니다. 이 사건은 이미 종결되어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>기사 제목만으로는 소상공인들이 한국전력공사를 상대로 손해배상 청구를 할 수 있는 명확한 근거가 파악되지 않습니다. 오히려 소상공인들이 전기료를 체납하고 있는 상황으로 보여, 소송금융의 주된 투자 대상인 원고 측의 손해배상 청구권이 불분명합니다. (적합 조건 1, 5 미충족)</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 갤럭시 스마트폰 소비자들의 손해배상 소송이 법원의 강제조정으로 최종 마무리되어 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>소상공인 다수</t>
+          <t>1800여명</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>기획1보] 양주 테크노시티 지식산업센터 소상공인들, 한전 전기료 체납...</t>
+          <t>[Tech   Now] 삼성전자, 올해 110조원 투자…AI 반도체 주도권 확보 '총력...</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>fntoday.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379994</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702867</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-16 13:09:05.081644+00:00</t>
+          <t>2026-03-19 13:16:12.759783+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>생활형 숙박시설 공급업자 A사</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>항소심 강제조정 확정</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>생활형 숙박시설 분양사가 '실거주 가능'으로 홍보했음에도 불구하고, 대법원은 계약서에 숙박 외 용도 사용 시 불이익을 명시한 점을 들어 계약자들이 주거용 사용 불가 인지 상태에서 계약했다고 판단했다. 이에 따라 원고 일부 승소로 판단한 원심을 파기하고 사건을 서울고법으로 돌려보냈다. 이는 생숙 계약자들이 제기한 부당이득 반환 청구 소송에서 계약자들에게 불리한 법적 판단이 내려진 것이다.</t>
+          <t>삼성전자의 갤럭시 S22 GOS(게임최적화서비스) 탑재 사실 미고지로 인한 소비자 손해배상 소송이 항소심 강제조정으로 마무리되었습니다. 소비자 1천8백여 명이 삼성전자를 상대로 제기한 소송에서 양측은 합계 1억 원 배상에 합의하여 사건이 최종 확정되었습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>대법원이 계약서 내용을 근거로 주거용 사용 불가 인지 상태에서 계약했다고 판단하여, 원고(계약자)의 부당이득 반환 청구의 법적 근거가 현저히 약화됨. 이는 소송 승소 가능성을 낮추는 핵심적인 부적합 조건에 해당함.</t>
+          <t>본 사건은 항소심 강제조정으로 이미 종결되어 (부적합 조건 해당) 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 상대방 책임 명확성, 상대방 자력 충분, 집단적 피해, 증거 확보 가능성 등 여러 적합 조건이 충족되었으나, 사건의 종결로 인해 투자가 어렵습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1천8백여 명</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>주거용 홍보에 속아 계약  생숙 계약자들 대법서 패소</t>
+          <t>갤럭시 S22 손배소송 항소심 강제조정...삼성 1억 배상</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11989431</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603192026516723</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-16 12:59:25.493718+00:00</t>
+          <t>2026-03-19 13:14:14.246358+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr"/>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>변호사 상담 및 증거 확보 단계</t>
+          <t>서울고등법원 강제조정 확정</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>이사 당일 잠적한 이사 업체로 인해 발생한 추가 비용 및 시간 손해에 대한 법률 상담 기사입니다. 피고소인이 손해배상에 동의한 통화 녹취가 유리한 증거로 제시되었으며, 변호사는 이를 바탕으로 법적 대응을 조언하고 있습니다.</t>
+          <t>삼성 갤럭시 S22 GOS 논란으로 1,800여 명의 소비자들이 삼성전자를 상대로 제기한 손해배상 소송이 4년 만에 마무리되었다. 항소심에서 강제조정 결정이 내려졌고, 양측이 이의를 제기하지 않아 조정이 확정되며 사건이 종결되었다. 소비자들은 성능 저하를 제대로 알리지 않았다며 1인당 30만 원의 배상을 요구했었다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>기사는 이사 업체와의 개별 소비자 분쟁에 대한 법률 조언으로, 소송금융 투자 대상이 되기에는 피해 규모가 작고 집단적 피해가 아니며 상대방의 자력 정보가 없습니다. 통화 녹취라는 명확한 증거(적합 조건 5)가 있지만, 대규모 피해(적합 조건 4)나 자력 있는 상대방(적합 조건 2)에 해당하지 않아 투자 적합도가 낮습니다.</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 비록 '상대방에게 자력이 충분함'(삼성전자), '집단적 피해'(1,800여 명), '피해 규모가 큼'(총 5.4억 원) 등 적합 조건이 다수 충족되었으나, 이미 강제조정으로 사건이 마무리되어 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원, 총 5억 4천만원 (1,800명 기준)</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1,800여 명</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>이사 당일 ‘잠수’ 탄 업체, 사기죄 처벌 가능할까?</t>
+          <t>'갤럭시 S22' 소비자 집단소송 4년 만에 마무리…강제조정 확정</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/2774M33XHKH6</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260319202356dDB</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-16 12:50:55.035264+00:00</t>
+          <t>2026-03-19 13:14:05.593806+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>넥슨</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>전액 환불 조치 완료</t>
+          <t>항소심 강제조정 결정 확정</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>넥슨의 '메이플 키우기'에서 치명적인 버그와 잠수함 패치가 발생하여, 출시 후 약 3개월간 유저들이 결제한 금액 전체를 환불하는 사태가 발생했습니다. 이로 인해 넥슨은 약 1,300억 원의 매출 감소를 겪었습니다. 기사는 주로 직원의 실수와 고의적 행위에 따른 회사 손해배상 책임을 다루며, 유저들의 직접적인 피해는 전액 환불로 보상된 것으로 보입니다.</t>
+          <t>갤럭시 S22 시리즈에 GOS(게임최적화서비스)를 탑재하고도 소비자에게 충분히 알리지 않아 제기된 손해배상 공동소송이 약 4년 만에 마무리되었습니다. 항소심 재판부의 강제조정 결정을 양측이 받아들이면서 사건이 최종 확정되었습니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>넥슨이 버그 발생 및 잠수함 패치에 대해 인정하고 유저들에게 결제 금액 전액을 환불했으므로, 직접적인 금전적 피해는 이미 보상되어 종결된 사건으로 판단됩니다. 따라서 소송금융 투자 대상으로서의 신규성이나 미회수 손해 규모를 파악하기 어렵습니다.</t>
+          <t>해당 소송은 항소심 강제조정 결정이 확정되어 이미 종결된 사건입니다. (부적합 조건 해당) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>1,300억 원 (환불액)</t>
+          <t>1인당 30만원, 총 5억 4천만원 이상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1800여명</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>[판례zip] 직원 실수로 환불 사태, 손해배상 책임도 있을까?</t>
+          <t>‘GOS’ 논란 갤럭시 S22 소송 4년 만에 마무리</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>gamemeca.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.gamemeca.com/mv.php?inflow=naver_s&amp;gid=1772732</t>
+          <t>https://biz.heraldcorp.com/article/10698463?ref=naver</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-16 12:50:25.417817+00:00</t>
+          <t>2026-03-19 13:13:32.413032+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>개별 노점상인</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>광장시장 일반 점포 상인들이 노점 상인에게 3억원대 손해배상 청구 소송 제기 (상인회 간 소송)</t>
+          <t>항소심 강제조정 결정 확정</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>광장시장 등 전통시장에서 '바가지 요금' 논란이 지속되며 시장 이미지가 실추되고 있음. 이에 일반 점포 상인들이 노점 상인들을 상대로 3억원대 손해배상 청구 소송을 제기했으며, 정부는 가격표시의무제 도입 등 근절 대책을 추진 중이다. 다수의 소비자가 피해를 입었으나, 개별 피해액이 소액이고 피고의 자력이 부족하여 소비자 집단소송의 소송금융 적합도는 낮다.</t>
+          <t>삼성 갤럭시 S22 시리즈의 GOS(게임최적화서비스) 탑재 미고지로 인한 소비자 공동 소송에서 항소심 강제조정 결정이 확정되었습니다. 이로써 삼성전자는 총 1억원을 배상하게 되며, 소송 제기 4년 만에 사건이 마무리되었습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>개별 노점상인들이 피고가 될 경우 자력이 충분하지 않고, 개별 소비자 피해 금액이 소액이어서 소송금융 투자 대상으로서의 경제적 실익이 낮음. (부적합 조건: 상대방 자력 부족, 피해 규모 작음) 기사에 언급된 소송은 상인회 간 소송으로, 소비자를 위한 집단소송과는 거리가 있음.</t>
+          <t>해당 공동 소송은 항소심 강제조정 결정이 확정되어 이미 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건 해당) 비록 상대방(삼성전자)의 자력이 충분하고 다수 소비자의 집단적 피해가 있었으나, 이 사건 자체는 더 이상 진행될 여지가 없습니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>개별 피해 소액, 총액 미상</t>
+          <t>총 1억원</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 소비자들</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>[기획] 전통시장 '감성' 뒤 숨은 폭리…  투명성 확보 시급</t>
+          <t>삼성 갤럭시 S22 GOS 항소심서 강제조정 결정 확정…총 1억원 배상</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1347475</t>
+          <t>https://www.g-enews.com/view.php?ud=2026031919041740056ed0c62d49_1</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-16 12:49:48.943868+00:00</t>
+          <t>2026-03-19 13:09:52.692694+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr"/>
-      <c r="D165" t="inlineStr"/>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>가품 판매 분쟁 발생 시 소송 제기 전 관할 법원 문제</t>
+          <t>항소심 강제조정 확정</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>가품 판매 분쟁 발생 시 판매사이트 이용약관에 명시된 특정 관할법원 조항이 소비자의 소송 제기에 걸림돌이 될 수 있다는 법률 쟁점을 다룹니다. 소비자가 원치 않는 법원에서 소송을 진행해야 하는 문제점을 제기합니다.</t>
+          <t>삼성전자 갤럭시 S22의 GOS(게임최적화서비스) 의무 탑재 논란과 관련하여 소비자들이 기기 성능 저하를 충분히 고지하지 않았다며 제기한 손해배상 청구 소송이 2심에서 강제조정으로 마무리되었다. 약 1800명의 소비자가 1인당 30만원의 배상을 요구했으나, 1심은 배상책임을 부정했고 항소심에서 강제조정 결정이 내려져 양측이 수용하며 사건이 확정 종결되었다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>이 기사는 가품 판매 분쟁 발생 시 관할 법원 조항으로 인해 소비자가 겪는 법적 쟁점을 다루는 일반적인 법률 정보입니다. 특정 대규모 피해 사건이나 명확한 소송 상대방이 특정되지 않았고, 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 2, 3, 4, 6 미충족)</t>
+          <t>해당 사건은 이미 항소심에서 강제조정으로 마무리되어 확정되었으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 삼성전자라는 자력 있는 대기업이 피고이고, 약 1800명의 다수 피해자가 존재하며, 총 피해액이 약 5억 4천만원에 달하는 등 소송금융 투자에 매력적인 요소들이 있었으나, 사건이 종결되어 신규 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 5억 4천만원</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1800명</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>가품 판매 분쟁, 판매자 지정 '관할법원' 조항 발목</t>
+          <t>갤럭시S22 'GOS 논란' 1800명 소송, 강제조정으로 마무리</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77508</t>
+          <t>https://view.asiae.co.kr/article/2026031918565860880</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-16 12:47:12.258690+00:00</t>
+          <t>2026-03-19 13:08:13.296456+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr"/>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>법적 조치 검토 중</t>
+          <t>항소심 강제조정 확정</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>한 남성이 소개팅 앱/서비스를 통해 1,800만원 이상의 금전적 피해를 입었다고 주장하며 억울함을 토로했습니다. 그는 매니저와의 대화, 여성들과의 메신저 내용, 계좌 이체 내역 등 방대한 증거를 가지고 있으며, 피해금 전액과 피해보상금 500만원을 포함해 총 1,800만원 이상을 받고자 합니다.</t>
+          <t>삼성 갤럭시 S22 시리즈의 GOS(게임최적화서비스) 탑재 및 미고지로 인한 성능 저하 논란으로 소비자 1,800여명이 삼성전자를 상대로 제기한 손해배상 공동소송이 항소심에서 강제조정으로 마무리되었습니다. 1심은 기만적 표시·광고는 인정했으나 배상 책임은 없다고 판단했으며, 항소심에서 법원의 강제조정 결정이 양측에 의해 받아들여져 4년 만에 재판이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>단일 피해자 사건으로 집단적 피해(적합 조건 3)에 해당하지 않으며, 상대방이 특정되지 않아 자력(적합 조건 2)을 파악하기 어렵습니다. 피해 금액 1,800만원은 개인에게는 크지만 소송금융 투자 관점에서 '수억 원 이상'의 대규모 피해(적합 조건 4)에는 미치지 못합니다. 증거가 존재함(적합 조건 5)은 긍정적이나, 전반적인 투자 적합도는 낮습니다.</t>
+          <t>해당 사건은 이미 항소심에서 강제조정 결정이 확정되어 재판이 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 삼성전자라는 자력 있는 대기업이 상대방이고, 1,800여 명의 다수 피해자가 5억 원 이상의 손해배상을 청구했던 집단적 피해 사건이었으나, 소송금융 투자 대상으로서는 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>1800만 원 이상</t>
+          <t>5억 4천만원 (1인당 30만원 x 1,800명)</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1,800여명</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>300만원 쓴 소개팅, 돌아온 건 금전 요구뿐</t>
+          <t>갤럭시S22 소비자 공동소송 항소심서 강제조정…4년 만에 종결</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/40GS2DDAJQIZ</t>
+          <t>https://www.yna.co.kr/view/AKR20260319174000004?input=1195m</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-16 12:20:13.391215+00:00</t>
+          <t>2026-03-19 13:06:44.870275+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>경기도에서 불법사금융 피해자 구제 대출 상품 검토 중</t>
+          <t>프랜차이즈 산업 전반의 위기</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>경기도가 1618명의 극저신용자에게 20억 원 규모의 대출을 지원하고 있으며, 불법사금융 피해자를 구제하기 위한 별도의 맞춤형 대출 상품도 적극 검토 중이다. 이는 불법사금융으로 인한 다수의 피해자가 존재함을 시사한다.</t>
+          <t>전북 프랜차이즈 산업이 가맹본부 수 감소와 수익성 악화로 하락 국면에 접어들었습니다. 내수 침체 장기화, 고금리, 임대료 및 원재료 가격 상승, 배달 플랫폼 수수료 부담 증가 등이 복합적으로 작용하여 가맹점주와 본사의 수익 구조가 악화되고 있습니다. 차액가맹금 소송 및 가맹사업법 개정 등 제도 변화도 경영 불확실성을 가중시키고 있습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>불법사금융 피해자가 다수(1618명 이상) 존재하며(집단적 피해), 피해 사실에 대한 증거 확보 가능성이 있으나(증거 확보 가능), 기사에서 특정된 소송 상대방이 없고 불법사금융 업체들의 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮다.</t>
+          <t>본 기사는 전북 프랜차이즈 산업 전반의 위기를 다루며, 특정 상대방의 명확한 책임이나 자력을 파악하기 어렵습니다. 집단적 피해는 존재하나, 이는 경제적 요인과 구조적 문제에 기인하며, 소송금융 투자 대상이 될 만한 구체적인 단일 사건이나 명확한 피고가 특정되지 않습니다. 따라서 적합 조건에 부합하는 항목이 거의 없습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>1618명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>경기도, 1618명에 20억 ‘극저신용대출’</t>
+          <t>버티던 전북도 꺾였다 …프랜차이즈 위기 본격화</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/581345?ref=naver</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549204</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-16 12:18:08.310804+00:00</t>
+          <t>2026-03-19 13:00:53.621190+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>콴타스항공</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>집단 소송 합의 완료</t>
+          <t>미국 연방법원에서 애플 승소, 원고 소장 수정 포기</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>콴타스항공이 코로나19 팬데믹 기간 중 항공편 취소로 발생한 미사용 '코로나 크레딧' 환불 문제로 집단 소송에 직면했다. 콴타스항공은 이 분쟁을 해결하기 위해 1억500만호주달러(약 1,105억원)의 합의금을 지불하기로 결정하며 사건이 종결되었다.</t>
+          <t>애플이 미국에서 애플워치 탄소중립 마케팅을 둘러싼 그린워싱 집단소송에서 승소했습니다. 연방법원은 원고 측이 애플의 환경 마케팅이 허위이거나 오해를 불러일으킨다는 점을 입증하지 못했다고 판단했으며, 원고가 소장 수정을 포기하며 사건은 종결되었습니다. 이 판결은 환경 마케팅에 대한 미국과 유럽의 규제 시각차를 보여주며, 애플은 독일에서 유사 소송에서 패소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>본 기사에서 언급된 콴타스항공의 집단 소송은 이미 1억500만호주달러의 합의금 지불 결정으로 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 신규 소송금융 투자 대상으로서는 적합하지 않습니다.</t>
+          <t>미국 연방법원에서 애플이 그린워싱 집단소송에서 승소하며 사건이 종결되었습니다. 원고 측이 애플의 환경 마케팅이 허위임을 입증하지 못했다고 판단되었으므로, 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>1억500만호주달러 (약 1,105억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>크레딧으로 환불해줬다가 합의금 폭탄 맞은 항공사들</t>
+          <t>애플, 미국서 그린워싱 소송 승소…EU와 시각차</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>traveltimes.co.kr</t>
+          <t>hellot.net</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.traveltimes.co.kr/news/articleView.html?idxno=415501</t>
+          <t>https://www.hellot.net/news/article.html?no=111476</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-16 00:35:09.145540+00:00</t>
+          <t>2026-03-19 13:00:16.998901+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>MBC</t>
-[...11 lines deleted...]
-      </c>
+          <t>예식장</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr"/>
+      <c r="E169" t="inlineStr"/>
       <c r="F169" t="inlineStr">
         <is>
-          <t>MBC 예능 프로그램 '나 혼자 산다'가 일본 성범죄 관련 논란에 휩싸였으며, 제작진은 사과 없이 관련 영상을 삭제한 것으로 보도되었습니다. 그러나 기사 본문은 해당 논란에 대한 구체적인 내용을 담고 있지 않아 사건의 상세 파악이 어렵습니다.</t>
+          <t>기사는 민법 제398조 제2항에 따라 법원이 부당하게 과다한 손해배상 예정액(위약금)을 감액할 수 있다는 법률 원칙을 설명한다. BTS 광화문 공연과 겹친 결혼식 사례를 들어 예식장 계약 위약금 감액 가능성을 예시로 제시하며, 계약 당사자 간 분쟁 발생 시 법적 구제 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>기사 본문이 제목과 무관한 내용으로 구성되어 있어, '日 성범죄 논란'의 구체적인 사실관계, 피해 규모, 책임의 명확성 등을 전혀 파악할 수 없습니다. 상대방(MBC)의 자력은 충분하나(적합 조건 2), 그 외 적합 조건에 대한 정보가 전무하여 소송금융 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 단일 계약 분쟁(예식장 위약금 감액)에 대한 법률적 해석을 다루고 있어, 다수의 피해자나 대규모 피해 금액을 수반하는 집단적 사건이 아니다. (적합 조건 3, 4 미충족) 또한 상대방(예식장)이 소송금융 투자에 적합한 대기업이나 공공기관이 아닐 가능성이 높다. (적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>'나 혼자 산다', 日 성범죄 논란… 사과 싫고 영상 슬쩍 삭제[MD이슈]</t>
+          <t>1년 전에 잡은 날짜인데 …BTS 광화문 공연과 겹친 결혼식, 위약금 감액...</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031608530639723</t>
+          <t>https://lawtalknews.co.kr/article/K8A9G4RLGQ98</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-16 00:33:02.071717+00:00</t>
+          <t>2026-03-19 12:58:59.780948+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
-          <t>배우의 주장 제기</t>
+          <t>정부 제도 도입 추진</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>동성 성폭력 혐의에서 무죄를 선고받은 배우 케빈 스페이시가 재활 시설 '더 메도우스'가 자신의 진단을 조작했다고 주장했다. 그는 시설이 자신을 성 중독자로 허위 진단하여 더 오래 머물게 하고 비용을 더 많이 청구했다고 밝혔다. 스페이시는 시설 창립자가 진단 조작 사실을 인정했다고 주장한다.</t>
+          <t>정부가 포털과 플랫폼에 AI 콘텐츠 '표시 의무제'와 허위·조작 정보에 대한 징벌적 손해배상 제도 도입을 추진하고 있습니다. 이는 AI 생성 콘텐츠의 신뢰성 문제에 대응하기 위한 정책적 논의를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>기사는 배우의 재활 시설 진단 조작 주장을 다루고 있습니다. 상대방의 책임이 객관적인 증거나 공적 절차를 통해 명확히 입증되지 않았으며, 단일 피해자의 주장으로 집단적 피해나 명확한 대규모 피해 금액이 확인되지 않습니다. 소송금융 투자에 필요한 적합 조건이 충분히 충족되지 않습니다.</t>
+          <t>기사는 정부의 AI 콘텐츠 규제 정책 추진에 대한 일반적인 논의를 다루고 있으며, 특정 피해 사건이나 구체적인 소송 대상이 되는 당사자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>동성 성폭력 혐의 무죄 男배우 “성 중독자 아냐” 재활 시설 진단 조작...</t>
+          <t>허구일색, AI 슬롭</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>samdailbo.com</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603151557525710</t>
+          <t>http://www.samdailbo.com/news/articleView.html?idxno=261297</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-15 12:55:54.576454+00:00</t>
+          <t>2026-03-19 12:48:55.418882+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr"/>
-      <c r="D171" t="inlineStr"/>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>전동 킥보드 불법주차 관련 조례 개정</t>
+          <t>법원 조정안 수용 및 합의금 지급으로 분쟁 마무리</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>군포시가 전동 킥보드 불법주차에 대한 견인료 2만 원을 신설하고 관련 조례를 개정했다. 개정된 조례는 견인 과정에서 차량 파손 등 피해 발생 시 대행업체의 손해배상 책임과 손해배상보험 가입을 명시하여, 개인형 이동장치 관리 기준을 강화했다.</t>
+          <t>갤럭시 S22 성능 논란으로 시작된 소비자 집단소송이 4년 만에 마무리되었습니다. 삼성전자가 법원 조정안을 받아들이고 합의금을 지급하며 분쟁을 끝내기로 결정했습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>이 기사는 전동 킥보드 불법주차 견인 과정에서 발생할 수 있는 손해에 대한 대행업체의 배상 책임을 명시한 조례 개정 소식으로, 실제 피해 발생이나 집단적 분쟁을 다루는 것이 아니다. 특정된 피해 사건이 없고, 피해 규모나 피해자 수가 불분명하며, 소송금융 투자 대상이 될 만한 구체적인 분쟁 상황이 존재하지 않는다. (적합 조건 1, 3, 4, 6 미충족)</t>
+          <t>해당 사건은 삼성전자가 법원 조정안을 수용하고 합의금을 지급하며 4년간의 분쟁이 이미 종결되었습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>군포지역 전동 킥보드 불법주차 '칼' 뺐다...견인료 2만 원 신설</t>
+          <t>삼성, 갤S22 조정안 수용…4년 분쟁 마무리</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719704</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000298580?division=NAVER</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-15 12:46:58.477334+00:00</t>
+          <t>2026-03-19 12:48:26.828453+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr"/>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>부천시</t>
+        </is>
+      </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>투자사기 조직 계좌 모집책 및 제공자에 대한 형사 재판에서 징역형 선고</t>
+          <t>과거 부당이득 반환 소송이 진행되었으나, 기사 내용상 과거 업적으로 언급되어 현재 진행 상황 및 종결 여부 추가 확인 필요. 종결되었을 가능성이 높음.</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>20대 2명이 투자사기 조직에 은행계좌 5개를 모집해 넘겨 전자금융거래법 위반 등으로 징역형을 선고받았다. 이 계좌들은 보이스피싱 범죄에 사용되어 13명의 피해자가 총 1억 5천만원 상당의 손해를 입었다. 법원은 피고인들이 사기 범행을 용이하게 했다며 죄책이 무겁다고 판시했다.</t>
+          <t>장성철 부천시의원이 과거 '부천페이' 시민 충전 선수금 이자 문제로 부당이득 반환 소송을 이끌어낸 것을 재선 도전의 업적으로 내세웠습니다. 이는 부천시를 상대로 한 다수 시민의 피해 가능성이 있는 사건이었으나, 기사 내용만으로는 해당 소송의 현재 진행 상황을 알 수 없으며, 과거 업적으로 언급된 점을 미루어 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>주요 피고가 될 투자사기 조직의 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다 (적합 조건 2: 상대방에게 자력이 충분함 - Low). 또한, 13명의 피해자가 입은 총 1억 5천만원의 피해 규모는 소송금융 투자를 유치하기에는 상대적으로 소액입니다 (적합 조건 4: 피해 규모가 큼 - Low).</t>
+          <t>장성철 시의원의 과거 의정활동 중 '부천페이' 선수금 이자 관련 부당이득 반환 소송을 '이끌어냈으며'라고 언급되어, 해당 소송이 이미 종결된 사건일 가능성이 높습니다. 소송금융은 현재 진행 중이거나 향후 발생할 소송에 투자하므로, 종결된 사건은 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>1억 5000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>부천페이 이용 시민 다수</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>투자사기 조직에 은행계좌 '건당 250만원'에 넘겨…20대 2명 징역형</t>
+          <t>장성철 부천시의원, 재선 도전  재건축 속도, 아파트 보조금 100억</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/15/2026031519490196736</t>
+          <t>https://www.mt.co.kr/policy/2026/03/19/2026031916180560122</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-15 12:34:19.279596+00:00</t>
+          <t>2026-03-19 12:44:46.159940+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>방송사 자체 VOD 삭제 및 시청자 비판 지속</t>
+          <t>표시광고법 개정안 발의 논의 중</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>MBC '나 혼자 산다' 방송에서 웹툰 작가 기안84가 일본 출판사 쇼가쿠칸을 방문하는 장면과 '명탐정 코난' 포스터가 논란이 되었다. 쇼가쿠칸은 아동 성범죄 작가 복귀 의혹 및 욱일기 등장 작품으로 비판받는 기업이며, 해당 장면은 시청자들의 공분을 샀다. 제작진은 VOD에서 해당 장면을 삭제했으나, 시청자들은 공식 사과를 요구하며 비판을 이어가고 있다.</t>
+          <t>권향엽 의원이 웨딩업계의 '바가지 계약'과 '부당한 표시·광고 행위'로 인한 소비자 피해 구제 미비점을 지적하며 '표시광고법 개정안' 발의를 추진하고 있습니다. 현행법상 소비자는 손해배상만 청구할 수 있고 계약 자체는 구속된다는 문제점을 개선하여, 상품 내용에 대한 개정안을 통해 소비자 보호를 강화하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>상대방(MBC)의 자력은 충분함(적합 조건 2)으로 보이나, 피해가 주로 시청자들의 정서적 불쾌감 및 방송 윤리 문제에 해당하여 집단적 손해배상 청구의 법적 근거와 피해액 산정이 매우 어렵습니다. (적합 조건 1, 3, 4 미흡) 또한, 공적 절차(소송 제외)가 진행 중인 것도 없습니다. (적합 조건 6 미흡) 소송금융 투자 대상으로서의 법적 실익이 낮습니다.</t>
+          <t>기사는 웨딩업계의 '바가지 계약' 및 '부당한 표시·광고 행위'에 대한 소비자 피해 구제를 강화하기 위한 '표시광고법 개정안' 발의 논의를 다루고 있습니다. 특정 사건이나 피고가 명시되지 않았고, 구체적인 피해 규모나 피해자 수도 파악하기 어려워 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>‘나혼산’, 삭제했지만…전범기 ‘코난’·아동 성범죄 은폐 日 출판사...</t>
+          <t>권향엽 의원, ‘웨딩업 바가지 계약’ 제동… ‘표시광고법 개정안’대...</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112761332</t>
+          <t>http://www.jndn.com/article.php?aid=1773880082429107093</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-15 12:30:59.498469+00:00</t>
+          <t>2026-03-19 12:15:17.687422+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>방송 내용에 대한 시청자 논란</t>
+          <t>1심 형사 판결 선고 (징역 2년 6개월, 벌금 500만 원, 추징 1,850만 원)</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>MBC '나 혼자 산다'가 과거 아동 성범죄 은폐 의혹이 있었던 일본 출판사 '소학관'을 방송에 노출하여 논란이 일었습니다. 시청자들은 제작진의 장소 선정에 대한 비판을 제기했으나, 일부는 과도한 해석이라는 의견도 있습니다. 이 기사는 방송 내용에 대한 시청자들의 의견 대립을 다루고 있습니다.</t>
+          <t>60대 피고인이 치과의사 면허 없이 환자 5명에게 의료행위를 하고 치료비 1,850만 원을 받았으며, 지인에게 금 판매 대금 명목으로 930만 원을 편취한 혐의로 기소되었다. 대구지법은 피고인에게 징역 2년 6개월, 벌금 500만 원, 추징 1,850만 원을 선고했으며, 피고인은 과거에도 무면허 의료행위로 처벌받은 전력이 있다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>이 기사는 MBC '나 혼자 산다' 방송의 장소 선정에 대한 시청자 논란을 다루고 있으며, 직접적인 법적 분쟁이나 손해배상 청구의 가능성이 낮습니다. 과거 소학관의 성범죄 은폐 의혹은 배경 정보일 뿐, 이 기사에서 새로운 법적 피해자나 구체적인 피해 규모를 특정하기 어렵습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>피고인의 무면허 의료행위 및 사기 혐의가 형사 판결로 명확히 인정되어 책임이 분명하고 강력한 증거가 확보되었으나(적합 조건 1, 5), 피고인이 개인이며 자력이 충분하지 않을 가능성이 높아 배상금 회수 가능성이 낮다. 또한 피해자 수가 5명으로 집단적 피해에 해당하지 않고(적합 조건 3 미충족), 피해 금액도 소송금융 투자 대상으로 보기에는 규모가 작다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>무면허 의료행위 1,850만 원, 사기 930만 원</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6명 (무면허 의료행위 5명, 사기 1명)</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>[왓IS] ‘나혼산’, 아동 성범죄 은폐 의혹 日 출판사 노출... 누리꾼 “...</t>
+          <t>대구지법, 치과의사 면허 없이 의료행위 60대 '실형·벌금·추징'</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603150010</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031908414848489a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-15 00:24:27.006228+00:00</t>
+          <t>2026-03-19 00:31:35.698353+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
-      <c r="D175" t="inlineStr"/>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>국회 복지위 법안 통과, 환자·소비자단체 반발 중</t>
+          <t>정부의 바가지요금 근절 및 행정 제재 강화 방침 발표</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>국회 복지위를 통과한 필수의료법안에 손해배상금 전액 지급 시 공소 제기를 막는 조항이 포함되어 환자단체와 소비자단체가 강하게 반발하고 있다. 이들은 해당 조항이 환자의 권리를 침해하고 의료인의 책임을 경감시킬 수 있다고 우려하며 철회를 요구하고 있다.</t>
+          <t>정부가 BTS 콘서트 등 대규모 행사 시 전통시장의 바가지요금 근절을 위해 행정 제재를 강화할 방침을 밝혔다. 중소벤처기업부는 불공정 행위 적발 시 강력히 대응할 예정이며, 이는 관광객 유치와 소상공인 신뢰도 제고를 위한 조치이다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>기사는 특정 사건의 피해 발생이나 법적 분쟁이 아닌, 국회에서 논의 중인 법안 조항에 대한 내용을 다루고 있다. 소송금융은 실제 발생한 피해에 대한 법적 분쟁을 대상으로 하므로, 현재 단계에서는 투자 적합성이 매우 낮다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생보다는 정부가 바가지요금 근절을 위해 행정 제재를 강화하겠다는 예방적 조치에 가깝습니다. 소송 상대방이 특정되지 않았고, 개별 전통시장 상인들의 자력이 충분하다고 보기 어려우며, 바가지요금의 개별 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>의료대란 끝낼 승부수?···'국립의전원·필수의료법' 복지위 통과</t>
+          <t>BTS 아미 온다 …정부, 전통시장 바가지요금 '정조준'</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405913</t>
+          <t>https://www.news1.kr/industry/sb-founded/6105317</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-14 12:37:28.816280+00:00</t>
+          <t>2026-03-19 00:17:11.771788+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr"/>
-      <c r="D176" t="inlineStr"/>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>집단소송법 도입 촉구 시위</t>
+          <t>강제조정결정 확정 및 협의금원 배분 예정</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>소비자 단체들이 세계소비자권리의날을 앞두고 청와대 앞에서 소비자 안전 및 권익 확보를 위한 집단소송법 도입을 촉구하는 시위를 벌였습니다. 이는 특정 사건에 대한 보도가 아닌, 소비자 보호를 위한 제도 개선의 필요성을 강조하는 활동입니다.</t>
+          <t>갤럭시 S22 GOS 관련 집단소송이 4년 만에 강제조정결정으로 종결되었습니다. 삼성은 위법성이 없다고 주장했으나 조정을 수용했으며, 소송을 대리한 법무법인은 참여자들에게 조정 결정 내용을 전달하고 확정 후 협의금원 배분 등 후속 업무를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 소비자 단체들이 집단소송법 도입을 촉구하는 시위에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 갤럭시 S22 GOS 집단소송으로, 4년 만에 강제조정결정이 내려져 종결된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>'소비자 안전 및 집단소송법 도입' 촉구</t>
+          <t>갤럭시 S22 GOS 소송 4년 만에 종결···삼성  위법성 없지만 조정 수용...</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/PYH20260312103600013?input=1196m</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419873</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-14 12:35:53.836776+00:00</t>
+          <t>2026-03-18 12:43:34.769460+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
-      <c r="D177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
-          <t>강사의 잘못된 지도에 따른 손해배상소송 등 분쟁 증가 추세</t>
+          <t>개인 간 거래 분쟁해결 기준 발표</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>필라테스, 요가 강사의 잘못된 지도 방식으로 인해 수강생들이 손해배상소송 등 분쟁에 휘말리는 사례가 증가하고 있다. 이는 구직자들이 자격증 취득에 몰리는 현상과 맞물려 사회적 문제로 부각되고 있다.</t>
+          <t>개인 간 중고거래에서 '환불 불가' 고지에도 불구하고 중대한 하자가 있다면 계약 해제가 가능하며, 정부와 주요 중고거래 플랫폼이 '개인 간 거래 분쟁해결 기준'을 발표했습니다. 이 기준은 물건의 하자, 배송 중 파손 등 20가지 분쟁 유형에 대한 해결 원칙과 전자제품, 의복류 등 9개 품목별 구체적인 배상 기준을 제시합니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>기사는 강사의 잘못된 지도에 따른 손해배상소송 등 분쟁이 증가하는 추세를 언급하지만, 특정 대기업이나 공공기관 등 자력 있는 상대방이 명확하지 않음. 또한, 집단적 피해나 대규모 피해 금액이 확인되지 않아 소송금융 투자 대상으로 적합도가 낮음.</t>
+          <t>이 기사는 특정 대규모 사건이 아닌, 개인 간 중고거래에서 발생하는 개별적인 소액 분쟁에 대한 일반적인 해결 기준을 다루고 있습니다. 소송금융은 대규모 피해, 명확한 책임 주체, 충분한 자력의 피고를 대상으로 하는 경향이 있으므로, 이 기사의 내용은 적합 조건(1, 2, 3, 4)에 부합하지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>AI 자격증만 800개… 취업난에 더 커진 ‘자격증 희망고문’</t>
+          <t>[팩트체크] 중고거래 때 환불은 절대 안 된다?…분쟁 해결 기준은</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/weekend/2026/03/14/WZU2ADP7Q5CVZBPL6WX7XTQHHQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.yna.co.kr/view/AKR20260317138900518?input=1195m</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-14 00:35:09.978848+00:00</t>
+          <t>2026-03-18 00:46:36.349001+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
-      <c r="D178" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D178" t="inlineStr"/>
+      <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
-          <t>일리노이 주에서 통신사를 사칭하는 기술 지원 사기 피해가 2016년부터 2024년까지 급증하여 피해자 수가 4배, 피해액이 3650여만 달러에 달했습니다. 연방통신위원회(FCC)도 이러한 사기 행각을 인지하고 있습니다.</t>
+          <t>금융소비자보호법 시행 5주년을 맞아 '편면적 구속력 부여' 제도를 조명하는 기사입니다. 이 제도는 소액 분쟁 발생 시 소비자가 분쟁조정안을 수락하면 금융회사가 이를 거부하거나 소송으로 대응할 수 없도록 하여, 정보 및 대응력이 부족한 소비자를 보호하기 위함입니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>피해 규모가 크고 집단적 피해가 발생했으며 FCC의 인지 및 관련 데이터가 존재하지만, 소송 상대방이 통신사를 사칭하는 사기꾼들이므로 특정 가능한 자력 있는 피고를 상정하기 어렵습니다. (적합 조건 1, 2 미충족) 실제 가해자인 사기꾼들의 신원 파악 및 자력 확보가 불투명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
+          <t>본 기사는 금융소비자보호법의 '편면적 구속력 부여' 제도에 대한 설명으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 또한, '소액 분쟁'에 초점을 맞추고 있어 피해 규모가 크다는 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>3650여만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>통신사 사칭 프로모션 사기 기승</t>
+          <t>[금소법 5주년 진단㊦] 비대면 거래·상호금융 업권 등 소비자 보호 '사...</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260313135022170</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=751668</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-14 00:22:08.977548+00:00</t>
+          <t>2026-03-18 00:45:45.946325+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr"/>
-      <c r="E179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
-          <t>소비자 보호를 위한 집단소송법 도입 요구가 지속되고 있으나, 입법화는 기약 없이 표류하고 있다는 내용의 기사입니다. 세계소비자의 날을 맞아 소비자 보호 단체들이 기자회견을 열고 정부에 집단소송법 제정을 촉구했습니다.</t>
+          <t>직접판매공제조합이 2025년 연차보고서를 발간하며, 직접판매산업의 신뢰도를 높이기 위한 '안심보증 캠페인'의 성과와 배경을 소개했습니다. 이 캠페인은 소비자 보호 제도에 대한 이해를 높여 산업에 대한 부정적 인식을 개선하고, 회원사의 경영 안정 및 준법 체계 강화를 지원하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해에 대한 내용이 아닌, 집단소송제 도입의 필요성과 입법화 지연에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 증거 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 직접판매공제조합의 연차보고서 발간 및 산업 신뢰도 제고를 위한 활동을 다루고 있으며, 특정 사건이나 피해 사실을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모', '공적 절차 진행' 등의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>'집단소송제' 도입 요구 갈수록 높지만, 입법화는 기약없이 표류 ?</t>
+          <t>현장 소통부터 안심보증까지 .. 직판조합, 2025년 연차보고서 발간</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>nongaek.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>http://www.nongaek.com/news/articleView.html?idxno=94690</t>
+          <t>http://www.fnnews.com/news/202603171329589492</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-13 12:51:19.263816+00:00</t>
+          <t>2026-03-17 12:24:16.162247+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
-      <c r="E180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
-          <t>19개 소비자단체들이 청와대 앞에서 기자회견을 열고 가습기살균제, BMW 화재, 개인정보 유출 등 반복되는 대규모 소비자 피해 구제를 위해 집단소송법 도입을 촉구했다. 현행 개별 소송의 한계를 지적하며 징벌적 손해배상제, 입증책임 전환 등 실효적인 제도 마련을 요구했다. 이는 기업의 책임을 강화하고 소비자 권익을 보호하기 위한 시대적 과제임을 강조했다.</t>
+          <t>국내 외식 프랜차이즈 업계가 중국 브랜드의 시장 잠식과 내수 침체, 차액가맹금 소송, 가맹사업법 규제 등으로 어려움을 겪고 있으며, 지난해 가맹점 폐점률이 역대 최고치를 기록했다. 전문가들은 국내 브랜드의 R&amp;D 투자와 차별화 전략을 통해 경쟁력을 확보해야 한다고 조언한다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이 아닌 소비자 안전을 위한 집단소송법 도입을 촉구하는 내용이다. 소송금융 투자 대상이 될 만한 구체적인 상대방이나 피해 사실이 명확히 특정되지 않아 적합 조건에 부합하는 직접적인 투자 기회가 없다.</t>
+          <t>이 기사는 국내 외식 프랜차이즈 산업 전반의 어려움을 다루며, 특정 가해자나 구체적인 소송 사건을 명시하고 있지 않습니다. '차액가맹금 소송'이 언급되나 이는 업계가 직면한 일반적인 문제 유형으로, 소송금융 투자 대상이 될 만한 특정 사건의 원고, 피고, 피해 규모 등이 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>19개 소비자단체  소비자 안전 위한 집단소송법 도입하라</t>
+          <t>자본력 앞세운 C푸드의 공습…R D투자·차별화로 맞서야</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214577&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02433766645384304</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-13 12:49:14.493467+00:00</t>
+          <t>2026-03-17 00:44:42.755671+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr"/>
-      <c r="D181" t="inlineStr"/>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>집단소송법 도입 촉구 시위</t>
+          <t>전기료 체납 발생</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>한국소비자단체협의회 등 단체 회원들이 세계소비자권리의날을 앞두고 서울 종로구 청와대 앞에서 소비자 안전 및 소비자 권익 확보를 위한 집단소송법 도입을 촉구하는 시위를 벌였습니다. 이 기사는 특정 사건의 피해 발생이나 소송 진행 상황을 다루는 것이 아닌, 법률 제정 촉구 활동에 대한 보도입니다.</t>
+          <t>양주 테크노시티 지식산업센터에 입주한 소상공인들이 한국전력공사에 전기료를 체납하고 있다는 보도입니다. 다수의 소상공인이 연루되어 있으나, 구체적인 체납 규모나 배경, 한국전력공사의 책임 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 소비자 단체들이 '소비자 안전 및 집단소송법 도입'을 촉구하는 시위에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 중인 법적 분쟁이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 제목만으로는 소상공인들이 한국전력공사를 상대로 손해배상 청구를 할 수 있는 명확한 근거가 파악되지 않습니다. 오히려 소상공인들이 전기료를 체납하고 있는 상황으로 보여, 소송금융의 주된 투자 대상인 원고 측의 손해배상 청구권이 불분명합니다. (적합 조건 1, 5 미충족)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소상공인 다수</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>'소비자 안전 및 집단소송법 도입' 촉구</t>
+          <t>기획1보] 양주 테크노시티 지식산업센터 소상공인들, 한전 전기료 체납...</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/PYH20260312103800013?input=1196m</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379994</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-13 12:48:34.860385+00:00</t>
+          <t>2026-03-16 13:09:05.081644+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>생활형 숙박시설 공급업자 A사</t>
+        </is>
+      </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>개인의 불만 표출 및 재물손괴</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>중국에서 한 남성이 자신의 휴대전화 요금제가 비싸고 데이터 제공량이 적다는 이유로 통신사 매장에서 난동을 부려 집기를 파손했습니다. 이 외에도 폴란드에서 등산객이 미끄러져 부상을 입은 사고와 이스라엘에서 발생한 흉기 습격 사건이 보도되었습니다. 기사 내용은 소송금융 투자 대상으로서의 요건을 충족하는 사건이 없습니다.</t>
+          <t>생활형 숙박시설 분양사가 '실거주 가능'으로 홍보했음에도 불구하고, 대법원은 계약서에 숙박 외 용도 사용 시 불이익을 명시한 점을 들어 계약자들이 주거용 사용 불가 인지 상태에서 계약했다고 판단했다. 이에 따라 원고 일부 승소로 판단한 원심을 파기하고 사건을 서울고법으로 돌려보냈다. 이는 생숙 계약자들이 제기한 부당이득 반환 청구 소송에서 계약자들에게 불리한 법적 판단이 내려진 것이다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>기사에 언급된 세 가지 사건 모두 소송금융 투자 적합 조건에 해당하지 않습니다. 첫 번째 사건(휴대전화 요금제 불만)은 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해나 큰 피해 규모가 확인되지 않습니다(적합 조건 3, 4 미충족). 나머지 두 사건(등산 사고, 흉기 습격)은 소송금융 투자 대상으로서의 명확한 피고나 대규모 손해가 없어 부적합합니다.</t>
+          <t>대법원이 계약서 내용을 근거로 주거용 사용 불가 인지 상태에서 계약했다고 판단하여, 원고(계약자)의 부당이득 반환 청구의 법적 근거가 현저히 약화됨. 이는 소송 승소 가능성을 낮추는 핵심적인 부적합 조건에 해당함.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>“내 요금제만 비싸”…휴대전화 매장서 난동</t>
+          <t>주거용 홍보에 속아 계약  생숙 계약자들 대법서 패소</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518936</t>
+          <t>https://www.mk.co.kr/article/11989431</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-13 12:35:41.762417+00:00</t>
+          <t>2026-03-16 12:59:25.493718+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>불법 업체 적발 및 소비자 주의 환기</t>
+          <t>변호사 상담 및 증거 확보 단계</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>상조업계에서 가입비를 요구하는 불법 업체들이 간혹 적발되고 있어 소비자들의 주의가 요구됩니다. 상조 회원이 피해를 입었을 경우, 소속 상조업체가 가입된 한국상조공제조합 또는 상조보증공제조합을 통해 피해보상을 신청해야 합니다.</t>
+          <t>이사 당일 잠적한 이사 업체로 인해 발생한 추가 비용 및 시간 손해에 대한 법률 상담 기사입니다. 피고소인이 손해배상에 동의한 통화 녹취가 유리한 증거로 제시되었으며, 변호사는 이를 바탕으로 법적 대응을 조언하고 있습니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>기사는 상조업계의 일반적인 불법 업체 적발 사례와 소비자 주의를 환기하는 내용으로, 특정 사건이나 구체적인 피고가 명시되어 있지 않습니다. 따라서 상대방 책임의 명확성, 자력, 집단적 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 정보가 부족합니다.</t>
+          <t>기사는 이사 업체와의 개별 소비자 분쟁에 대한 법률 조언으로, 소송금융 투자 대상이 되기에는 피해 규모가 작고 집단적 피해가 아니며 상대방의 자력 정보가 없습니다. 통화 녹취라는 명확한 증거(적합 조건 5)가 있지만, 대규모 피해(적합 조건 4)나 자력 있는 상대방(적합 조건 2)에 해당하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>'내상조 그대로' 서비스, ﻿소비자 중심경영 집중한 상조업계 결실</t>
+          <t>이사 당일 ‘잠수’ 탄 업체, 사기죄 처벌 가능할까?</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>asiaa.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=243356</t>
+          <t>https://lawtalknews.co.kr/article/2774M33XHKH6</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-13 12:26:42.688621+00:00</t>
+          <t>2026-03-16 12:50:55.035264+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr"/>
-      <c r="D184" t="inlineStr"/>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>넥슨</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>집단소송제 도입 촉구 기자회견</t>
+          <t>전액 환불 조치 완료</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>세계소비자권리의날을 앞두고 한국소비자단체협의회 등 단체들이 청와대 앞에서 기자회견을 열고 소비자 안전 및 권익 확보를 위한 집단소송법 도입을 촉구했습니다. 이는 특정 사건에 대한 보도가 아닌, 제도 개선을 위한 활동에 대한 기사입니다.</t>
+          <t>넥슨의 '메이플 키우기'에서 치명적인 버그와 잠수함 패치가 발생하여, 출시 후 약 3개월간 유저들이 결제한 금액 전체를 환불하는 사태가 발생했습니다. 이로 인해 넥슨은 약 1,300억 원의 매출 감소를 겪었습니다. 기사는 주로 직원의 실수와 고의적 행위에 따른 회사 손해배상 책임을 다루며, 유저들의 직접적인 피해는 전액 환불로 보상된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해에 대한 내용이 아닌, 소비자단체가 집단소송제 도입을 촉구하는 활동에 대한 보도입니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 투자 적합 조건에 해당하는 구체적인 정보가 부재합니다.</t>
+          <t>넥슨이 버그 발생 및 잠수함 패치에 대해 인정하고 유저들에게 결제 금액 전액을 환불했으므로, 직접적인 금전적 피해는 이미 보상되어 종결된 사건으로 판단됩니다. 따라서 소송금융 투자 대상으로서의 신규성이나 미회수 손해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,300억 원 (환불액)</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>소비자단체 '집단소송제 당장 도입하라'</t>
+          <t>[판례zip] 직원 실수로 환불 사태, 손해배상 책임도 있을까?</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>gamemeca.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/PYH20260312104000013?input=1196m</t>
+          <t>https://www.gamemeca.com/mv.php?inflow=naver_s&amp;gid=1772732</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-13 00:30:54.395851+00:00</t>
+          <t>2026-03-16 12:50:25.417817+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr"/>
-      <c r="D185" t="inlineStr"/>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>개별 노점상인</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>집단소송법 제정 촉구 활동</t>
+          <t>광장시장 일반 점포 상인들이 노점 상인에게 3억원대 손해배상 청구 소송 제기 (상인회 간 소송)</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>소비자·시민사회단체 연대체인 '소비자 보호를 위한 집단소송법 제정연대'가 제품 안전과 소비자 권익 확보를 위해 집단소송법 도입을 촉구하고 있습니다. 이는 특정 사건의 발생이 아닌, 법률 제정을 위한 사회적 활동에 대한 보도입니다.</t>
+          <t>광장시장 등 전통시장에서 '바가지 요금' 논란이 지속되며 시장 이미지가 실추되고 있음. 이에 일반 점포 상인들이 노점 상인들을 상대로 3억원대 손해배상 청구 소송을 제기했으며, 정부는 가격표시의무제 도입 등 근절 대책을 추진 중이다. 다수의 소비자가 피해를 입었으나, 개별 피해액이 소액이고 피고의 자력이 부족하여 소비자 집단소송의 소송금융 적합도는 낮다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 집단소송법 도입을 촉구하는 소비자·시민사회단체의 활동에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>개별 노점상인들이 피고가 될 경우 자력이 충분하지 않고, 개별 소비자 피해 금액이 소액이어서 소송금융 투자 대상으로서의 경제적 실익이 낮음. (부적합 조건: 상대방 자력 부족, 피해 규모 작음) 기사에 언급된 소송은 상인회 간 소송으로, 소비자를 위한 집단소송과는 거리가 있음.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 피해 소액, 총액 미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>소비자·시민사회단체  집단소송법 도입으로 제품 안전과 소비자 권익 ...</t>
+          <t>[기획] 전통시장 '감성' 뒤 숨은 폭리…  투명성 확보 시급</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226102</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1347475</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-12 13:15:23.609934+00:00</t>
+          <t>2026-03-16 12:49:48.943868+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
-      <c r="D186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>쉐어하우스 계약 해지 위약금 분쟁</t>
+          <t>가품 판매 분쟁 발생 시 소송 제기 전 관할 법원 문제</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>여성전용 쉐어하우스에서 임대인 측 귀책사유로 인해 계약을 해지하려는 세입자가 잔여 4개월치 월세와 공과금 전액을 위약금으로 부담해야 하는 상황에 놓였습니다. 김영호 변호사는 이러한 위약금은 부당하게 과중한 손해배상 의무에 해당할 수 있다고 지적하며 법원이 이를 조정할 수 있음을 시사했습니다.</t>
+          <t>가품 판매 분쟁 발생 시 판매사이트 이용약관에 명시된 특정 관할법원 조항이 소비자의 소송 제기에 걸림돌이 될 수 있다는 법률 쟁점을 다룹니다. 소비자가 원치 않는 법원에서 소송을 진행해야 하는 문제점을 제기합니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>임대인 측 귀책사유가 언급되어 상대방 책임이 비교적 명확해 보이나, 기사 내용만으로는 구체적인 증거가 부족합니다. 상대방이 개인 임대인일 가능성이 높아 자력이 충분하다고 보기 어려우며, 피해 규모가 잔여 4개월치 월세 및 공과금으로 소액이고 집단적 피해가 아닌 개별 계약 분쟁으로 보입니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>이 기사는 가품 판매 분쟁 발생 시 관할 법원 조항으로 인해 소비자가 겪는 법적 쟁점을 다루는 일반적인 법률 정보입니다. 특정 대규모 피해 사건이나 명확한 소송 상대방이 특정되지 않았고, 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 2, 3, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>잔여 4개월치 월세 및 공과금</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>개별 피해자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>여성전용이라더니  쉐어하우스의 배신, 위약금 폭탄 맞나?</t>
+          <t>가품 판매 분쟁, 판매자 지정 '관할법원' 조항 발목</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/RDIK5JL2XQVD</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77508</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-12 13:02:56.809762+00:00</t>
+          <t>2026-03-16 12:47:12.258690+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>특정 법적 절차 진행 중 아님. 기사는 벌레 공포증을 유발하는 게임 콘텐츠를 소개하는 내용임.</t>
+          <t>법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>이 기사는 벌레 공포증을 유발하는 게임 속 몬스터 디자인을 소개하며, '마라톤', '그라운디드', '바이오하자드 RE:1' 등의 게임을 예시로 든다. 일부 게임은 유저들의 집단 항의로 거미 몬스터를 삭제하기도 했으나, 이는 게임 디자인 변경으로 이어졌을 뿐 실제 법적 분쟁으로 발전한 사례는 언급되지 않았다.</t>
+          <t>한 남성이 소개팅 앱/서비스를 통해 1,800만원 이상의 금전적 피해를 입었다고 주장하며 억울함을 토로했습니다. 그는 매니저와의 대화, 여성들과의 메신저 내용, 계좌 이체 내역 등 방대한 증거를 가지고 있으며, 피해금 전액과 피해보상금 500만원을 포함해 총 1,800만원 이상을 받고자 합니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>게임 내 콘텐츠에 대한 개인의 공포증 반응은 법적 책임 입증이 매우 어렵다. 이는 게임 개발사의 의도적인 디자인 선택으로 보이며, 이를 법적 '잘못'으로 특정하기 어렵다. 또한, 피해 규모 산정 및 인과관계 입증이 불명확하여 소송금융 투자 대상으로 부적합하다. (적합 조건 1, 4, 5 미충족)</t>
+          <t>단일 피해자 사건으로 집단적 피해(적합 조건 3)에 해당하지 않으며, 상대방이 특정되지 않아 자력(적합 조건 2)을 파악하기 어렵습니다. 피해 금액 1,800만원은 개인에게는 크지만 소송금융 투자 관점에서 '수억 원 이상'의 대규모 피해(적합 조건 4)에는 미치지 못합니다. 증거가 존재함(적합 조건 5)은 긍정적이나, 전반적인 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1800만 원 이상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>[순정남] 벌레 공포증이라면 이 게임은 피하세요 TOP 5</t>
+          <t>300만원 쓴 소개팅, 돌아온 건 금전 요구뿐</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>gamemeca.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.gamemeca.com/mv.php?inflow=naver&amp;gid=1772594</t>
+          <t>https://lawtalknews.co.kr/article/40GS2DDAJQIZ</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-12 12:51:58.963637+00:00</t>
+          <t>2026-03-16 12:20:13.391215+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
-      <c r="D188" t="inlineStr"/>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>집단소송제 도입 촉구 기자회견 및 입법 추진 논의 중</t>
+          <t>경기도에서 불법사금융 피해자 구제 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>시민단체들이 세계소비자권리의 날을 맞아 대규모 소비자 피해 구제를 위한 집단소송제 도입을 촉구했습니다. 현재 한국은 증권 분야에만 집단소송제가 도입되어 있으며, 법무부는 올해 상반기 집단소송법 개정 등 입법을 추진할 계획입니다.</t>
+          <t>경기도가 1618명의 극저신용자에게 20억 원 규모의 대출을 지원하고 있으며, 불법사금융 피해자를 구제하기 위한 별도의 맞춤형 대출 상품도 적극 검토 중이다. 이는 불법사금융으로 인한 다수의 피해자가 존재함을 시사한다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해 구제를 다루는 것이 아니라, 집단소송제 도입을 촉구하는 시민단체의 활동을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>불법사금융 피해자가 다수(1618명 이상) 존재하며(집단적 피해), 피해 사실에 대한 증거 확보 가능성이 있으나(증거 확보 가능), 기사에서 특정된 소송 상대방이 없고 불법사금융 업체들의 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1618명 이상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>李대통령도 주문한 집단소송제…소비자 피해 구제 위해 도입돼야</t>
+          <t>경기도, 1618명에 20억 ‘극저신용대출’</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603121342509727</t>
+          <t>https://www.naeil.com/news/read/581345?ref=naver</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-12 12:51:30.795835+00:00</t>
+          <t>2026-03-16 12:18:08.310804+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr"/>
-      <c r="D189" t="inlineStr"/>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>콴타스항공</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>집단소송법 제정 촉구 기자회견</t>
+          <t>집단 소송 합의 완료</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>한국소비자단체협의회와 소비자 보호를 위한 집단소송법 제정연대 회원들이 제품 안전 및 소비자 권익 확보를 위한 집단소송법 제정을 촉구하는 기자회견을 개최했습니다. 이 기사는 특정 사건의 발생이나 진행 상황을 다루는 것이 아닌, 법률 제정 운동에 대한 보도입니다.</t>
+          <t>콴타스항공이 코로나19 팬데믹 기간 중 항공편 취소로 발생한 미사용 '코로나 크레딧' 환불 문제로 집단 소송에 직면했다. 콴타스항공은 이 분쟁을 해결하기 위해 1억500만호주달러(약 1,105억원)의 합의금을 지불하기로 결정하며 사건이 종결되었다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해에 대한 보도가 아닌, 소비자단체들이 집단소송법 제정을 촉구하는 기자회견에 대한 내용입니다. 적합 조건 중 어느 하나도 충족되지 않으며, 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해 규모 등이 전혀 명시되어 있지 않아 투자 검토가 불가능합니다.</t>
+          <t>본 기사에서 언급된 콴타스항공의 집단 소송은 이미 1억500만호주달러의 합의금 지불 결정으로 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 신규 소송금융 투자 대상으로서는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억500만호주달러 (약 1,105억원)</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>[포토] 소비자단체, 제품안전 및 소비자권익 확보를 위한 집단소송법 도...</t>
+          <t>크레딧으로 환불해줬다가 합의금 폭탄 맞은 항공사들</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>sisafocus.co.kr</t>
+          <t>traveltimes.co.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=356938</t>
+          <t>https://www.traveltimes.co.kr/news/articleView.html?idxno=415501</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-12 12:51:06.692280+00:00</t>
+          <t>2026-03-16 00:35:09.145540+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr"/>
-      <c r="D190" t="inlineStr"/>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>MBC</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>집단소송법 도입 촉구 기자회견</t>
+          <t>관련 영상 삭제 조치</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>세계소비자권리의날을 앞두고 한국소비자단체협의회 등 단체들이 서울 종로구에서 기자회견을 열고 소비자 안전 및 권익 확보를 위한 집단소송법 도입을 촉구했습니다. 이 기사는 특정 피해 사건이 아닌 입법 촉구 활동에 대한 보도입니다.</t>
+          <t>MBC 예능 프로그램 '나 혼자 산다'가 일본 성범죄 관련 논란에 휩싸였으며, 제작진은 사과 없이 관련 영상을 삭제한 것으로 보도되었습니다. 그러나 기사 본문은 해당 논란에 대한 구체적인 내용을 담고 있지 않아 사건의 상세 파악이 어렵습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 소비자 권익 확보를 위한 '집단소송법 도입'을 촉구하는 기자회견에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 본문이 제목과 무관한 내용으로 구성되어 있어, '日 성범죄 논란'의 구체적인 사실관계, 피해 규모, 책임의 명확성 등을 전혀 파악할 수 없습니다. 상대방(MBC)의 자력은 충분하나(적합 조건 2), 그 외 적합 조건에 대한 정보가 전무하여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>소비자 권익 확보 위한 집단소송법 도입 촉구 기자회견</t>
+          <t>'나 혼자 산다', 日 성범죄 논란… 사과 싫고 영상 슬쩍 삭제[MD이슈]</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/PYH20260312104200013?input=1196m</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031608530639723</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-12 12:50:50.308515+00:00</t>
+          <t>2026-03-16 00:33:02.071717+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr"/>
-      <c r="D191" t="inlineStr"/>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>더 메도우스 (The Meadows)</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>집단소송제 도입 촉구 기자회견</t>
+          <t>배우의 주장 제기</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>세계소비자권리의날을 앞두고 한국소비자단체협의회 등 소비자단체들이 청와대 앞에서 기자회견을 열고 소비자 안전 및 권익 확보를 위한 집단소송법의 즉각적인 도입을 촉구했습니다. 이들은 집단소송제 도입이 소비자 피해 구제에 필수적이라고 강조했습니다.</t>
+          <t>동성 성폭력 혐의에서 무죄를 선고받은 배우 케빈 스페이시가 재활 시설 '더 메도우스'가 자신의 진단을 조작했다고 주장했다. 그는 시설이 자신을 성 중독자로 허위 진단하여 더 오래 머물게 하고 비용을 더 많이 청구했다고 밝혔다. 스페이시는 시설 창립자가 진단 조작 사실을 인정했다고 주장한다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 보도가 아닌, 집단소송제 도입을 촉구하는 소비자단체의 정책 제안 활동에 대한 내용입니다. 따라서 소송금융 투자 대상으로서 특정 피고, 피해 규모, 증거 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 배우의 재활 시설 진단 조작 주장을 다루고 있습니다. 상대방의 책임이 객관적인 증거나 공적 절차를 통해 명확히 입증되지 않았으며, 단일 피해자의 주장으로 집단적 피해나 명확한 대규모 피해 금액이 확인되지 않습니다. 소송금융 투자에 필요한 적합 조건이 충분히 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>소비자단체 '집단소송제 당장 도입하라'</t>
+          <t>동성 성폭력 혐의 무죄 男배우 “성 중독자 아냐” 재활 시설 진단 조작...</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/PYH20260312103900013?input=1196m</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603151557525710</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-12 12:50:42.279177+00:00</t>
+          <t>2026-03-15 12:55:54.576454+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
-          <t>집단소송법 도입 촉구 기자회견</t>
+          <t>전동 킥보드 불법주차 관련 조례 개정</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>세계소비자권리의날을 앞두고 한국소비자단체협의회가 청와대 앞에서 기자회견을 열어 소비자 안전 및 권익 확보를 위한 집단소송법 도입을 촉구했다. 이는 특정 사건의 발생이나 진행 상황이 아닌, 법률 제정을 위한 사회적 활동에 대한 보도이다.</t>
+          <t>군포시가 전동 킥보드 불법주차에 대한 견인료 2만 원을 신설하고 관련 조례를 개정했다. 개정된 조례는 견인 과정에서 차량 파손 등 피해 발생 시 대행업체의 손해배상 책임과 손해배상보험 가입을 명시하여, 개인형 이동장치 관리 기준을 강화했다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 집단소송법 도입을 촉구하는 기자회견에 대한 내용입니다. 소송금융은 구체적인 법적 분쟁이나 소송을 대상으로 하므로, 법률 제정 촉구 활동 자체는 투자 대상에 해당하지 않습니다.</t>
+          <t>이 기사는 전동 킥보드 불법주차 견인 과정에서 발생할 수 있는 손해에 대한 대행업체의 배상 책임을 명시한 조례 개정 소식으로, 실제 피해 발생이나 집단적 분쟁을 다루는 것이 아니다. 특정된 피해 사건이 없고, 피해 규모나 피해자 수가 불분명하며, 소송금융 투자 대상이 될 만한 구체적인 분쟁 상황이 존재하지 않는다. (적합 조건 1, 3, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>'집단소송법 도입을 촉구합니다'</t>
+          <t>군포지역 전동 킥보드 불법주차 '칼' 뺐다...견인료 2만 원 신설</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/PYH20260312103400013?input=1196m</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719704</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-12 12:50:27.102753+00:00</t>
+          <t>2026-03-15 12:46:58.477334+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>국회 토론회에서 상조업 규제 개선 논의 중</t>
+          <t>투자사기 조직 계좌 모집책 및 제공자에 대한 형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>선수금 10조원, 가입자 960만명 규모로 성장한 상조업에 대해 국회 토론회에서 사후 피해구제보다 사전 예방으로 규제 방향을 전환해야 한다는 제언이 나왔습니다. 상조업을 단순 소비자 거래가 아닌 자산운용 관점에서 접근해야 한다는 의견이 제시되었습니다.</t>
+          <t>20대 2명이 투자사기 조직에 은행계좌 5개를 모집해 넘겨 전자금융거래법 위반 등으로 징역형을 선고받았다. 이 계좌들은 보이스피싱 범죄에 사용되어 13명의 피해자가 총 1억 5천만원 상당의 손해를 입었다. 법원은 피고인들이 사기 범행을 용이하게 했다며 죄책이 무겁다고 판시했다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>해당 기사는 상조업 규제의 무게중심을 사후 구제에서 사전 예방으로 전환해야 한다는 국회 토론회 제언을 다루고 있습니다. 특정 상조업체의 명확한 책임이나 구체적인 피해 발생 사실이 보도되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모)을 충족하지 못합니다. 현재는 정책 논의 단계로, 실제 소송으로 이어질 만한 구체적인 사건이 아닙니다.</t>
+          <t>주요 피고가 될 투자사기 조직의 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다 (적합 조건 2: 상대방에게 자력이 충분함 - Low). 또한, 13명의 피해자가 입은 총 1억 5천만원의 피해 규모는 소송금융 투자를 유치하기에는 상대적으로 소액입니다 (적합 조건 4: 피해 규모가 큼 - Low).</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 5000만원</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13명</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[현장]  선수금 10조 쌓인 상조업···사후구제서 사전예방으로 전환해...</t>
+          <t>투자사기 조직에 은행계좌 '건당 250만원'에 넘겨…20대 2명 징역형</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405214</t>
+          <t>https://www.mt.co.kr/society/2026/03/15/2026031519490196736</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-12 12:20:05.215761+00:00</t>
+          <t>2026-03-15 12:34:19.279596+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr"/>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>문화방송(MBC)</t>
+        </is>
+      </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>과거 진행된 사건들</t>
+          <t>방송사 자체 VOD 삭제 및 시청자 비판 지속</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>원민경 장관의 과거 주요 활동을 소개하는 기사로, 2018년 성매매 여성 유족의 국가 상대 손해배상 소송과 2020년 성형대출 피해 여성의 손해배상 소송을 대표적인 사례로 언급하고 있습니다. 이 사건들은 그녀의 법률가로서의 면모를 보여주는 과거의 활동들입니다.</t>
+          <t>MBC '나 혼자 산다' 방송에서 웹툰 작가 기안84가 일본 출판사 쇼가쿠칸을 방문하는 장면과 '명탐정 코난' 포스터가 논란이 되었다. 쇼가쿠칸은 아동 성범죄 작가 복귀 의혹 및 욱일기 등장 작품으로 비판받는 기업이며, 해당 장면은 시청자들의 공분을 샀다. 제작진은 VOD에서 해당 장면을 삭제했으나, 시청자들은 공식 사과를 요구하며 비판을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 기사는 원민경 장관의 과거 대표적인 소송 사례를 소개하는 것으로, 현재 소송금융 투자를 검토할 신규 사건이 아님.</t>
+          <t>상대방(MBC)의 자력은 충분함(적합 조건 2)으로 보이나, 피해가 주로 시청자들의 정서적 불쾌감 및 방송 윤리 문제에 해당하여 집단적 손해배상 청구의 법적 근거와 피해액 산정이 매우 어렵습니다. (적합 조건 1, 3, 4 미흡) 또한, 공적 절차(소송 제외)가 진행 중인 것도 없습니다. (적합 조건 6 미흡) 소송금융 투자 대상으로서의 법적 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>[Who Is ?] 원민경 성평등가족부 장관</t>
+          <t>‘나혼산’, 삭제했지만…전범기 ‘코난’·아동 성범죄 은폐 日 출판사...</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432632</t>
+          <t>http://www.osen.co.kr/article/G1112761332</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-12 00:47:13.300499+00:00</t>
+          <t>2026-03-15 12:30:59.498469+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
-      <c r="D195" t="inlineStr"/>
-      <c r="E195" t="inlineStr"/>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>방송 내용에 대한 시청자 논란</t>
+        </is>
+      </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>KB국민카드가 보이스피싱 예방을 위한 활동을 강화하고 있다. 소비자지원부 FDS팀 직원이 직접 보이스피싱 범죄 패턴을 분석하고, 고위험 상황에서 피해자를 보호하기 위한 현장 조치를 설명하는 내용이다.</t>
+          <t>MBC '나 혼자 산다'가 과거 아동 성범죄 은폐 의혹이 있었던 일본 출판사 '소학관'을 방송에 노출하여 논란이 일었습니다. 시청자들은 제작진의 장소 선정에 대한 비판을 제기했으나, 일부는 과도한 해석이라는 의견도 있습니다. 이 기사는 방송 내용에 대한 시청자들의 의견 대립을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>해당 기사는 KB국민카드의 보이스피싱 예방 활동에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 되는 상황이 아니다. 소송금융 투자 대상이 될 만한 피고의 책임, 피해 발생, 집단적 피해 등의 적합 조건이 전혀 해당되지 않는다.</t>
+          <t>이 기사는 MBC '나 혼자 산다' 방송의 장소 선정에 대한 시청자 논란을 다루고 있으며, 직접적인 법적 분쟁이나 손해배상 청구의 가능성이 낮습니다. 과거 소학관의 성범죄 은폐 의혹은 배경 정보일 뿐, 이 기사에서 새로운 법적 피해자나 구체적인 피해 규모를 특정하기 어렵습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>KB국민카드,  보이스피싱 끝까지 막겠다 …신종 보이스피싱 예방 위한 ...</t>
+          <t>[왓IS] ‘나혼산’, 아동 성범죄 은폐 의혹 日 출판사 노출... 누리꾼 “...</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=297050</t>
+          <t>https://isplus.com/article/view/isp202603150010</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-11 12:30:04.683363+00:00</t>
+          <t>2026-03-15 00:24:27.006228+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr"/>
-      <c r="E196" t="inlineStr"/>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>국회 복지위 법안 통과, 환자·소비자단체 반발 중</t>
+        </is>
+      </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>이 기사는 식품 이물 신고 방문택배 서비스 확대 소식을 전하면서, 주로 피해보상금을 목적으로 한 블랙컨슈머의 허위 신고에 대한 경고와 식품위생법상 처벌 규정을 설명하고 있습니다. 특정 식품 이물 사건이나 피해 사례를 다루는 것이 아니므로, 소송금융 투자 검토 대상이 되는 사건이 아닙니다.</t>
+          <t>국회 복지위를 통과한 필수의료법안에 손해배상금 전액 지급 시 공소 제기를 막는 조항이 포함되어 환자단체와 소비자단체가 강하게 반발하고 있다. 이들은 해당 조항이 환자의 권리를 침해하고 의료인의 책임을 경감시킬 수 있다고 우려하며 철회를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 식품 이물 신고 관련 일반적인 정보와 블랙컨슈머에 대한 경고를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 특정 사건의 피해 발생이나 법적 분쟁이 아닌, 국회에서 논의 중인 법안 조항에 대한 내용을 다루고 있다. 소송금융은 실제 발생한 피해에 대한 법적 분쟁을 대상으로 하므로, 현재 단계에서는 투자 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>식품 이물 신고 방문택배 서비스 확대...축산물·수입식품까지 가능</t>
+          <t>의료대란 끝낼 승부수?···'국립의전원·필수의료법' 복지위 통과</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>idsn.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://idsn.co.kr/news/view/1065574686712768</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405913</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-11 12:24:13.148318+00:00</t>
+          <t>2026-03-14 12:37:28.816280+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
-          <t>합의금 지급으로 사건 종결</t>
+          <t>집단소송법 도입 촉구 시위</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>경기도 수원 백화점에서 한 고객이 환경미화원의 청소 가방에 옷이 스쳤다는 이유로 과도한 보상을 요구하며 소동을 벌였다. CCTV 사각지대에서 발생하여 증거가 불분명했으나, 폐점 시간까지 항의가 이어지자 용역업체 관리자가 사비 20만 원을 지급하며 사건이 종결되었다. 백화점 측은 재발 방지 대책 마련을 약속했다.</t>
+          <t>소비자 단체들이 세계소비자권리의날을 앞두고 청와대 앞에서 소비자 안전 및 권익 확보를 위한 집단소송법 도입을 촉구하는 시위를 벌였습니다. 이는 특정 사건에 대한 보도가 아닌, 소비자 보호를 위한 제도 개선의 필요성을 강조하는 활동입니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>피해 규모가 작고(20만 원), 이미 합의금 지급으로 사건이 종결되었으며, CCTV 사각지대에서 발생하여 객관적 증거 확보가 어렵다. 소송금융 투자 대상으로서의 요건을 충족하지 못한다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 소비자 단체들이 집단소송법 도입을 촉구하는 시위에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>20만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>쓰레기 가방에 옷 닿았다 … '카시트 세척비'까지 요구한 황당 갑질</t>
+          <t>'소비자 안전 및 집단소송법 도입' 촉구</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://wemakenews.co.kr/news/view.php?no=24785</t>
+          <t>https://www.yna.co.kr/view/PYH20260312103600013?input=1196m</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-11 12:23:49.961497+00:00</t>
+          <t>2026-03-14 12:35:53.836776+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>가짜석유 단속 및 적발 증가</t>
+          <t>강사의 잘못된 지도에 따른 손해배상소송 등 분쟁 증가 추세</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>유가 급등으로 가짜석유 적발이 증가하고 있으나, 소비자들이 피해를 입어도 제품을 특정하기 어려워 피해 구제가 쉽지 않은 상황입니다. 경기도 지역에서 최근 3년간 가짜석유 적발 사례가 늘고 있습니다.</t>
+          <t>필라테스, 요가 강사의 잘못된 지도 방식으로 인해 수강생들이 손해배상소송 등 분쟁에 휘말리는 사례가 증가하고 있다. 이는 구직자들이 자격증 취득에 몰리는 현상과 맞물려 사회적 문제로 부각되고 있다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>기사에서 가짜석유 피해 발생 시 제품 특정 및 피해 구제가 어렵다고 명시하여, 개별 소송의 입증 난이도가 매우 높습니다. 이는 소송금융 투자에 있어 핵심적인 리스크 요인입니다. 상대방(주유소)의 자력 또한 불분명하며, 피해 규모도 특정하기 어렵습니다.</t>
+          <t>기사는 강사의 잘못된 지도에 따른 손해배상소송 등 분쟁이 증가하는 추세를 언급하지만, 특정 대기업이나 공공기관 등 자력 있는 상대방이 명확하지 않음. 또한, 집단적 피해나 대규모 피해 금액이 확인되지 않아 소송금융 투자 대상으로 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>유가 급등 틈탄 가짜석유 적발 증가… 피해 발생해도 특정 어려워</t>
+          <t>AI 자격증만 800개… 취업난에 더 커진 ‘자격증 희망고문’</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719417</t>
+          <t>https://www.chosun.com/national/weekend/2026/03/14/WZU2ADP7Q5CVZBPL6WX7XTQHHQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-11 12:22:36.500038+00:00</t>
+          <t>2026-03-14 00:35:09.978848+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>손해배상 청구 기각</t>
+          <t>연방통신위원회(FCC) 인지 및 데이터 축적</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>법원이 ELS 투자자가 은행을 상대로 제기한 손해배상 청구를 기각하며, 시장 변동에 따른 결과 책임을 판매사에 무조건 전가할 수 없다고 판시했다. 금융 당국은 판매사인 은행을 탓하는 입장을 보이고 있다.</t>
+          <t>일리노이 주에서 통신사를 사칭하는 기술 지원 사기 피해가 2016년부터 2024년까지 급증하여 피해자 수가 4배, 피해액이 3650여만 달러에 달했습니다. 연방통신위원회(FCC)도 이러한 사기 행각을 인지하고 있습니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>법원이 ELS 투자자의 손해배상 청구를 기각하여 상대방(은행)의 책임이 명확하지 않다고 판단했으므로, 소송 승소 가능성이 낮아 투자 부적합 조건에 해당합니다. 비록 상대방의 자력이 충분하고 ELS 사태로 인한 집단적 피해 가능성이 있으나, 이미 법원에서 부정적인 판단이 내려진 점이 결정적입니다.</t>
+          <t>피해 규모가 크고 집단적 피해가 발생했으며 FCC의 인지 및 관련 데이터가 존재하지만, 소송 상대방이 통신사를 사칭하는 사기꾼들이므로 특정 가능한 자력 있는 피고를 상정하기 어렵습니다. (적합 조건 1, 2 미충족) 실제 가해자인 사기꾼들의 신원 파악 및 자력 확보가 불투명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3650여만 달러</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>[더벨][thebell desk] ELS 사태, 은행에게 남은 건</t>
+          <t>통신사 사칭 프로모션 사기 기승</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603060525390160104375</t>
+          <t>https://www.koreadaily.com/article/20260313135022170</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-11 00:37:05.862273+00:00</t>
+          <t>2026-03-14 00:22:08.977548+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
-          <t>노사 갈등 휴전으로 소송 가능성 유보</t>
+          <t>집단소송법 입법화 논의 중</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>GM 한국사업장과 노조 간의 갈등이 '휴전'에 돌입하며, GM이 소비자 피해를 최소화하기 위해 노조에 양보한 것으로 보인다. 소송 등 장기전도 가능했으나, 노란봉투법과 연관된 이 사건은 현재 잠정적으로 해결된 상태이다.</t>
+          <t>소비자 보호를 위한 집단소송법 도입 요구가 지속되고 있으나, 입법화는 기약 없이 표류하고 있다는 내용의 기사입니다. 세계소비자의 날을 맞아 소비자 보호 단체들이 기자회견을 열고 정부에 집단소송법 제정을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>기사는 GM 한국사업장과 노조 간의 '휴전'을 다루며, 소송 등 장기전이 가능했으나 GM이 양보하여 소비자 피해를 최소화했다고 언급한다. 이는 잠재적 소송 가능성이 있었으나 현재는 해결 또는 유보된 상태임을 시사하며, 소송금융 투자 대상으로서의 신규성이 낮다. (부적합 조건: 소송 가능성 낮음)</t>
+          <t>해당 기사는 특정 사건이나 피해에 대한 내용이 아닌, 집단소송제 도입의 필요성과 입법화 지연에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 증거 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>GM 한국사업장, 직영센터 일부 유지로 노사 '휴전'…노조 '철수설' 내세...</t>
+          <t>'집단소송제' 도입 요구 갈수록 높지만, 입법화는 기약없이 표류 ?</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>nongaek.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=365882</t>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=94690</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-10 13:22:56.384553+00:00</t>
+          <t>2026-03-13 12:51:19.263816+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C201" t="inlineStr"/>
+      <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
-          <t>합의금 지급으로 사건 종결</t>
+          <t>집단소송법 도입 촉구 기자회견 및 입법 활동</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>수원 백화점에서 고객이 환경미화원의 청소용 가방과 부딪혔다며 세탁비와 정신적 피해보상 등을 요구하며 소동을 벌였다. CCTV 사각지대에서 발생하여 정확한 사실 관계 확인이 어려웠고, 결국 용역업체 측이 20만원을 합의금으로 지급하며 사건이 마무리되었다.</t>
+          <t>19개 소비자단체들이 청와대 앞에서 기자회견을 열고 가습기살균제, BMW 화재, 개인정보 유출 등 반복되는 대규모 소비자 피해 구제를 위해 집단소송법 도입을 촉구했다. 현행 개별 소송의 한계를 지적하며 징벌적 손해배상제, 입증책임 전환 등 실효적인 제도 마련을 요구했다. 이는 기업의 책임을 강화하고 소비자 권익을 보호하기 위한 시대적 과제임을 강조했다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>이미 20만원의 합의금으로 사건이 종결되어 부적합 조건에 해당합니다. 또한, 피해 규모가 소액이며(피해 규모가 큼 조건 미충족), CCTV 사각지대로 증거 확보가 어려워 상대방 책임이 명확하지 않습니다(증거 확보 가능성 및 상대방 책임 명확성 조건 미충족). 집단적 피해 사례도 아닙니다.</t>
+          <t>본 기사는 특정 사건이 아닌 소비자 안전을 위한 집단소송법 도입을 촉구하는 내용이다. 소송금융 투자 대상이 될 만한 구체적인 상대방이나 피해 사실이 명확히 특정되지 않아 적합 조건에 부합하는 직접적인 투자 기회가 없다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>20만원 (합의금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>[단독]  쓰레기 가방에 닿았다 …백화점서 '세탁비 소동'</t>
+          <t>19개 소비자단체  소비자 안전 위한 집단소송법 도입하라</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260310580491</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214577&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-10 12:26:50.767628+00:00</t>
+          <t>2026-03-13 12:49:14.493467+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
-          <t>사회대개혁위원회 정책 논의 단계</t>
+          <t>집단소송법 도입 촉구 시위</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>사회대개혁위원회는 정부에 개헌 및 검찰수사권 폐지를 촉구하며, 경제·민생 분야에서는 전세 사기 피해자 구제, 온라인플랫폼 갑질 방지, 5인 미만 사업장 근로기준법 적용, 홈플러스 사태 해결 등을 정책 의제로 제시했다. 이 기사는 특정 사건에 대한 법적 조치보다는 사회 개혁을 위한 광범위한 정책 방향을 논의하는 단계이다.</t>
+          <t>한국소비자단체협의회 등 단체 회원들이 세계소비자권리의날을 앞두고 서울 종로구 청와대 앞에서 소비자 안전 및 소비자 권익 확보를 위한 집단소송법 도입을 촉구하는 시위를 벌였습니다. 이 기사는 특정 사건의 피해 발생이나 소송 진행 상황을 다루는 것이 아닌, 법률 제정 촉구 활동에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>해당 기사는 사회대개혁위원회가 정부에 제출할 정책 권고안을 논의하는 내용으로, 특정 사건의 발생이나 진행 상황을 다루지 않습니다. '온라인플랫폼 갑질'이나 '홈플러스 사태' 등 잠재적 소송 분야가 언급되나, 구체적인 피해자, 피해 규모, 소송 상대방, 진행 단계 등이 명확히 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 소비자 단체들이 '소비자 안전 및 집단소송법 도입'을 촉구하는 시위에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 중인 법적 분쟁이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>사회대개혁위, 정부에  개헌 서두르고 검찰수사권 폐지해야</t>
+          <t>'소비자 안전 및 집단소송법 도입' 촉구</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031018797</t>
+          <t>https://www.yna.co.kr/view/PYH20260312103800013?input=1196m</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-10 12:23:54.287512+00:00</t>
+          <t>2026-03-13 12:48:34.860385+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>사회대개혁위원회에서 정책 과제 제안 중</t>
+          <t>개인의 불만 표출 및 재물손괴</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>사회대개혁위원회가 국회에서 국민보고대회를 열고 '원포인트 개헌'을 포함한 20개 긴급 실행 과제를 발표했습니다. 이 과제들에는 전세사기 피해자 신속 구제, 쿠팡 방지 제도 마련, 홈플러스 사태 해결 등 경제·민생 분야의 주요 현안들이 포함되어 있습니다. 위원회는 시민사회·정당·정부가 참여하는 자문기구로서, 정부에 개혁 과제를 공식 제안할 예정입니다.</t>
+          <t>중국에서 한 남성이 자신의 휴대전화 요금제가 비싸고 데이터 제공량이 적다는 이유로 통신사 매장에서 난동을 부려 집기를 파손했습니다. 이 외에도 폴란드에서 등산객이 미끄러져 부상을 입은 사고와 이스라엘에서 발생한 흉기 습격 사건이 보도되었습니다. 기사 내용은 소송금융 투자 대상으로서의 요건을 충족하는 사건이 없습니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>이 기사는 사회대개혁위원회의 정책 제안을 다루고 있어 특정 소송 사건이나 명확한 피고가 부재합니다. '전세사기' 등 집단적 피해 가능성이 있는 사안들이 언급되지만, 이는 정책적 해결 과제로 제시된 것이며 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방 책임, 자력, 증거 등)가 부족합니다. 따라서 소송금융 투자 적합도가 낮습니다.</t>
+          <t>기사에 언급된 세 가지 사건 모두 소송금융 투자 적합 조건에 해당하지 않습니다. 첫 번째 사건(휴대전화 요금제 불만)은 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해나 큰 피해 규모가 확인되지 않습니다(적합 조건 3, 4 미충족). 나머지 두 사건(등산 사고, 흉기 습격)은 소송금융 투자 대상으로서의 명확한 피고나 대규모 손해가 없어 부적합합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>사회대개혁위  원포인트 개헌 등 20대 과제 긴급 실행해야</t>
+          <t>“내 요금제만 비싸”…휴대전화 매장서 난동</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003542580</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518936</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-10 12:22:28.591581+00:00</t>
+          <t>2026-03-13 12:35:41.762417+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
-      <c r="D204" t="inlineStr"/>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>집단소송제 도입을 위한 입법 추진 중</t>
+          <t>불법 업체 적발 및 소비자 주의 환기</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>OECD 국가 중 집단소송제가 없는 한국에서 집단소송제 도입이 추진되고 있습니다. 서영교 의원과 19개 소비자시민단체가 모인 '소비자 보호를 위한 집단소송법 제정연대'가 국회에서 관련 논의를 진행 중입니다.</t>
+          <t>상조업계에서 가입비를 요구하는 불법 업체들이 간혹 적발되고 있어 소비자들의 주의가 요구됩니다. 상조 회원이 피해를 입었을 경우, 소속 상조업체가 가입된 한국상조공제조합 또는 상조보증공제조합을 통해 피해보상을 신청해야 합니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 집단소송제 도입 추진이라는 입법 동향에 관한 내용입니다. 소송금융 투자를 위한 구체적인 피고, 피해자, 피해 규모 등이 특정되지 않아 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>기사는 상조업계의 일반적인 불법 업체 적발 사례와 소비자 주의를 환기하는 내용으로, 특정 사건이나 구체적인 피고가 명시되어 있지 않습니다. 따라서 상대방 책임의 명확성, 자력, 집단적 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>OECD 국가 중 집단소송제 없는 3개국중 하나 대한민국...집단소송제 도...</t>
+          <t>'내상조 그대로' 서비스, ﻿소비자 중심경영 집중한 상조업계 결실</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>asiaa.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=435380</t>
+          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=243356</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-10 01:02:07.229483+00:00</t>
+          <t>2026-03-13 12:26:42.688621+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr"/>
-      <c r="E205" t="inlineStr"/>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>집단소송제 도입 촉구 기자회견</t>
+        </is>
+      </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>본 기사는 허위·과장광고로 인한 손해배상청구권에 대해 설명하는 법률 칼럼입니다. 표시광고법에 따라 사실과 다르게 광고하거나 지나치게 부풀려 소비자를 속이는 행위가 허위·과장광고에 해당하며, 이로 인해 손해를 입은 소비자는 손해배상을 청구할 수 있음을 안내합니다.</t>
+          <t>세계소비자권리의날을 앞두고 한국소비자단체협의회 등 단체들이 청와대 앞에서 기자회견을 열고 소비자 안전 및 권익 확보를 위한 집단소송법 도입을 촉구했습니다. 이는 특정 사건에 대한 보도가 아닌, 제도 개선을 위한 활동에 대한 기사입니다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 허위·과장광고로 인한 손해배상청구권에 대한 일반적인 법률 정보를 제공하는 글입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 적합도를 판단할 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 특정 사건이나 피해에 대한 내용이 아닌, 소비자단체가 집단소송제 도입을 촉구하는 활동에 대한 보도입니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 투자 적합 조건에 해당하는 구체적인 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>[법률라운지] 허위ㆍ과장광고로 인한 손해배상청구권</t>
+          <t>소비자단체 '집단소송제 당장 도입하라'</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081655216970303</t>
+          <t>https://www.yna.co.kr/view/PYH20260312104000013?input=1196m</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-10 00:41:49.398200+00:00</t>
+          <t>2026-03-13 00:30:54.395851+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
-          <t>집단소송 제도 도입 논의 중</t>
+          <t>집단소송법 제정 촉구 활동</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>서영교 의원이 발의한 집단소송 제도 도입 법안에 대한 내용으로, 공통의 피해를 입은 50인 이상의 피해자가 발생할 경우 대표자가 집단 전체를 대신해 손해배상 및 원상회복을 청구할 수 있도록 하는 것이 핵심입니다. 이 법안은 대규모 소비자 피해에 대한 개인의 대응 한계를 극복하기 위한 목적으로 추진되고 있습니다.</t>
+          <t>소비자·시민사회단체 연대체인 '소비자 보호를 위한 집단소송법 제정연대'가 제품 안전과 소비자 권익 확보를 위해 집단소송법 도입을 촉구하고 있습니다. 이는 특정 사건의 발생이 아닌, 법률 제정을 위한 사회적 활동에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 사건에 대한 것이 아니라 집단소송 제도 도입에 관한 법안 논의를 다루고 있어, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 집단소송법 도입을 촉구하는 소비자·시민사회단체의 활동에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>서영교, 대규모 소비자 피해, 이제 개인이 홀로 싸우지 않는다 ...집단소...</t>
+          <t>소비자·시민사회단체  집단소송법 도입으로 제품 안전과 소비자 권익 ...</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203198</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226102</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-10 00:37:55.459289+00:00</t>
+          <t>2026-03-12 13:15:23.609934+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>경찰 불법 티켓 거래 수사 착수</t>
+          <t>쉐어하우스 계약 해지 위약금 분쟁</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연의 무료 티켓이 매크로 프로그램을 이용한 불법 거래로 15만 원에 판매되는 사례가 발생하여 경찰이 수사에 착수했습니다. 다수의 팬들이 피해를 입었을 것으로 예상되나, 불법 판매자들이 불특정 다수의 개인이라는 점에서 손해배상 청구의 실효성이 낮습니다.</t>
+          <t>여성전용 쉐어하우스에서 임대인 측 귀책사유로 인해 계약을 해지하려는 세입자가 잔여 4개월치 월세와 공과금 전액을 위약금으로 부담해야 하는 상황에 놓였습니다. 김영호 변호사는 이러한 위약금은 부당하게 과중한 손해배상 의무에 해당할 수 있다고 지적하며 법원이 이를 조정할 수 있음을 시사했습니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(불법 티켓 거래), 경찰 수사가 진행 중이며(공적 절차 진행), 집단적 피해 가능성이 높으나(다수 피해자), 피고가 불특정 다수의 개인 불법 판매자들로 예상되어 자력 확보 및 손해배상 집행 가능성이 매우 낮습니다. 소송금융 투자 대상으로서의 회수 가능성이 희박하여 부적합합니다.</t>
+          <t>임대인 측 귀책사유가 언급되어 상대방 책임이 비교적 명확해 보이나, 기사 내용만으로는 구체적인 증거가 부족합니다. 상대방이 개인 임대인일 가능성이 높아 자력이 충분하다고 보기 어려우며, 피해 규모가 잔여 4개월치 월세 및 공과금으로 소액이고 집단적 피해가 아닌 개별 계약 분쟁으로 보입니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>잔여 4개월치 월세 및 공과금</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 피해자</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>[아침에 이슈]  BTS 컴백 공연 티켓 팝니다 …불법 티켓 수사</t>
+          <t>여성전용이라더니  쉐어하우스의 배신, 위약금 폭탄 맞나?</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/10/2026031090024.html</t>
+          <t>https://lawtalknews.co.kr/article/RDIK5JL2XQVD</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-10 00:29:01.221564+00:00</t>
+          <t>2026-03-12 13:02:56.809762+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>항공권 유류할증료 인상 가능성 제기</t>
+          <t>특정 법적 절차 진행 중 아님. 기사는 벌레 공포증을 유발하는 게임 콘텐츠를 소개하는 내용임.</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>기사는 국민의힘 내부 정치 상황, 미국-이란 전쟁 여파로 인한 코스피 하락, 그리고 국제유가 및 환율 급등으로 인한 항공권 유류할증료 인상 가능성을 보도합니다. 특히 항공권 유류할증료는 최대 34만원까지 오를 수 있어 신혼여행객과 출장자들의 혼란이 커지고 있습니다.</t>
+          <t>이 기사는 벌레 공포증을 유발하는 게임 속 몬스터 디자인을 소개하며, '마라톤', '그라운디드', '바이오하자드 RE:1' 등의 게임을 예시로 든다. 일부 게임은 유저들의 집단 항의로 거미 몬스터를 삭제하기도 했으나, 이는 게임 디자인 변경으로 이어졌을 뿐 실제 법적 분쟁으로 발전한 사례는 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>기사는 국민의힘 내부 정치 갈등, 코스피 시장 변동성, 그리고 국제유가 및 환율 급등으로 인한 항공권 유류할증료 인상 가능성을 다루고 있습니다. 이 중 유류할증료 인상은 다수의 소비자에게 영향을 미치지만, 항공사의 명확한 위법 행위나 책임이 아닌 시장 상황에 따른 가격 조정이므로 소송금융 투자 대상으로서의 법적 청구 근거가 불분명합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>게임 내 콘텐츠에 대한 개인의 공포증 반응은 법적 책임 입증이 매우 어렵다. 이는 게임 개발사의 의도적인 디자인 선택으로 보이며, 이를 법적 '잘못'으로 특정하기 어렵다. 또한, 피해 규모 산정 및 인과관계 입증이 불명확하여 소송금융 투자 대상으로 부적합하다. (적합 조건 1, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>[손병관의 뉴스프레소] 지선 앞두고 '절윤'으로 유턴한 국힘, 장동혁은...</t>
+          <t>[순정남] 벌레 공포증이라면 이 게임은 피하세요 TOP 5</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>gamemeca.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213398&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.gamemeca.com/mv.php?inflow=naver&amp;gid=1772594</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-10 00:25:54.351976+00:00</t>
+          <t>2026-03-12 12:51:58.963637+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
-      <c r="D209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
-          <t>보편적 시청권 관련 제도 개선 논의 중</t>
+          <t>집단소송제 도입 촉구 기자회견 및 입법 추진 논의 중</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>기사는 스포츠 중계의 '보편적 시청권' 논란을 다루며, 일본 넷플릭스의 WBC 독점 중계와 한국 JTBC의 올림픽 독점 중계로 인한 시청자들의 실질적 접근성 제한 문제를 제기합니다. 또한 한국 지상파 3사의 WBC 동시 중계가 시청자의 채널 선택권을 침해할 수 있다고 지적하며, '보편적 시청권'의 실질적 보장과 시청자 권익 보호를 위한 제도 개선 논의의 필요성을 강조합니다.</t>
+          <t>시민단체들이 세계소비자권리의 날을 맞아 대규모 소비자 피해 구제를 위한 집단소송제 도입을 촉구했습니다. 현재 한국은 증권 분야에만 집단소송제가 도입되어 있으며, 법무부는 올해 상반기 집단소송법 개정 등 입법을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>이 사건은 '보편적 시청권'의 실질적 보장과 관련된 정책 및 제도 개선 논의가 핵심이며, 특정 주체의 명확한 법적 책임과 그로 인한 구체적이고 금전적으로 산정 가능한 피해가 불분명합니다. 다수의 시청자가 영향을 받았을 수 있으나(집단적 피해), '실질적 접근성 상실'이라는 피해를 손해배상 소송으로 연결하기 위한 피해액 산정이 매우 어렵습니다. (피해 규모가 큼 조건 미충족)</t>
+          <t>이 기사는 특정 사건의 피해 구제를 다루는 것이 아니라, 집단소송제 도입을 촉구하는 시민단체의 활동을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>올림픽 독점중계와 WBC 동시중계, 그리고 시청권</t>
+          <t>李대통령도 주문한 집단소송제…소비자 피해 구제 위해 도입돼야</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>journalist.or.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60477</t>
+          <t>http://www.fnnews.com/news/202603121342509727</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-09 13:24:49.164678+00:00</t>
+          <t>2026-03-12 12:51:30.795835+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
-      <c r="D210" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
-          <t>금융위 주도 원스톱 종합·전담 지원시스템 가동</t>
+          <t>집단소송법 제정 촉구 기자회견</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 본격 가동합니다. 이 시스템은 피해 신고부터 추심 차단, 법률 지원까지 전 과정을 지원하며, 금융감독원, 서민금융진흥원, 신용회복위원회, 법률구조공단 등 여러 기관이 협력합니다. 올해 하반기에는 온라인 통합신고플랫폼도 운영될 예정입니다.</t>
+          <t>한국소비자단체협의회와 소비자 보호를 위한 집단소송법 제정연대 회원들이 제품 안전 및 소비자 권익 확보를 위한 집단소송법 제정을 촉구하는 기자회견을 개최했습니다. 이 기사는 특정 사건의 발생이나 진행 상황을 다루는 것이 아닌, 법률 제정 운동에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>불법사금융 피해자 다수를 대상으로 하며 정부의 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이해졌으나, 상대방인 불법사금융업자의 자력 확보가 어려워 소송금융 투자 회수 가능성이 낮습니다. 상대방 자력 부족은 소송금융 투자에 있어 핵심적인 부적합 조건입니다.</t>
+          <t>본 기사는 특정 사건이나 피해에 대한 보도가 아닌, 소비자단체들이 집단소송법 제정을 촉구하는 기자회견에 대한 내용입니다. 적합 조건 중 어느 하나도 충족되지 않으며, 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해 규모 등이 전혀 명시되어 있지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>신고 한 번으로 불법사금융 피해자 전담 지원</t>
+          <t>[포토] 소비자단체, 제품안전 및 소비자권익 확보를 위한 집단소송법 도...</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sisafocus.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091823370613</t>
+          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=356938</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-09 13:17:09.205453+00:00</t>
+          <t>2026-03-12 12:51:06.692280+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C211" t="inlineStr"/>
-      <c r="D211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
-          <t>정부 부처에 담합·매점매석·꼼수 가격 인상 점검 및 엄정 대응 지시</t>
+          <t>집단소송법 도입 촉구 기자회견</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>강훈식 대통령 비서실장이 중동 상황과 관련해 금융시장 및 실물경제 전반에서 위기를 악용하는 담합, 매점매석, 꼼수 가격 인상 시도를 원천 차단하고 엄정 대응할 것을 관계 부처에 지시했습니다. 또한 개정 노동조합법 시행과 BTS 공연 안전 관리도 당부했습니다.</t>
+          <t>세계소비자권리의날을 앞두고 한국소비자단체협의회 등 단체들이 서울 종로구에서 기자회견을 열고 소비자 안전 및 권익 확보를 위한 집단소송법 도입을 촉구했습니다. 이 기사는 특정 피해 사건이 아닌 입법 촉구 활동에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>기사는 대통령 비서실장의 정책 지시 및 경고에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 담합, 매점매석 등 불법 행위 점검 지시가 있었으나(적합 조건 6), 아직 구체적인 피해 발생이나 소송 대상이 특정되지 않아 소송금융 투자 대상으로 보기에는 시기상조입니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 소비자 권익 확보를 위한 '집단소송법 도입'을 촉구하는 기자회견에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>강훈식  위기를 돈벌이 기회로 악용하는 시도, 원천 차단해야</t>
+          <t>소비자 권익 확보 위한 집단소송법 도입 촉구 기자회견</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260309001103</t>
+          <t>https://www.yna.co.kr/view/PYH20260312104200013?input=1196m</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-09 13:06:28.614344+00:00</t>
+          <t>2026-03-12 12:50:50.308515+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C212" t="inlineStr"/>
+      <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
-          <t>미국 집단소송 1심에서 피고 애플 1차 승소</t>
+          <t>집단소송제 도입 촉구 기자회견</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>애플의 '탄소중립' 마케팅을 둘러싼 미국의 집단소송에서 법원이 소비자들의 그린워싱 주장이 충분히 입증되지 않았다고 판단하여 애플이 1차 승소했습니다. 이는 원고 측이 주장하는 허위 사실에 대한 증거가 부족하다는 법원의 판단입니다.</t>
+          <t>세계소비자권리의날을 앞두고 한국소비자단체협의회 등 소비자단체들이 청와대 앞에서 기자회견을 열고 소비자 안전 및 권익 확보를 위한 집단소송법의 즉각적인 도입을 촉구했습니다. 이들은 집단소송제 도입이 소비자 피해 구제에 필수적이라고 강조했습니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>피고 애플은 대기업으로 자력이 충분하고(적합 조건 2) 집단소송 형태로 다수의 피해자가 존재할 수 있으나(적합 조건 3), 법원이 소비자들의 그린워싱 주장에 대한 허위 입증이 부족하다고 판단하여 애플이 1차 승소했으므로(기타 투자 어려운 이유), 원고 측의 승소 가능성이 낮아 소송금융 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 보도가 아닌, 집단소송제 도입을 촉구하는 소비자단체의 정책 제안 활동에 대한 내용입니다. 따라서 소송금융 투자 대상으로서 특정 피고, 피해 규모, 증거 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>애플, '탄소중립' 그린워싱 소송 1차 승소…법원  허위 입증 부족</t>
+          <t>소비자단체 '집단소송제 당장 도입하라'</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18142</t>
+          <t>https://www.yna.co.kr/view/PYH20260312103900013?input=1196m</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-09 12:57:43.571740+00:00</t>
+          <t>2026-03-12 12:50:42.279177+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
-          <t>집단소송법 제정 요구 및 입법 추진</t>
+          <t>집단소송법 도입 촉구 기자회견</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>더불어민주당 서영교 의원과 19개 시민사회단체가 가습기 살균제, 쿠팡 개인정보 유출 등 대규모 소비자 피해 사건을 계기로 기업 책임을 강화하는 '집단소송법' 제정을 촉구했다. 이는 개인이 홀로 대기업과 싸우기 어려운 현실을 개선하고 집단적 피해 구제를 용이하게 하기 위함이다.</t>
+          <t>세계소비자권리의날을 앞두고 한국소비자단체협의회가 청와대 앞에서 기자회견을 열어 소비자 안전 및 권익 확보를 위한 집단소송법 도입을 촉구했다. 이는 특정 사건의 발생이나 진행 상황이 아닌, 법률 제정을 위한 사회적 활동에 대한 보도이다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 소송금융 투자 기회를 다루는 것이 아니라, 가습기 살균제 및 쿠팡 개인정보 유출 사태와 같은 대규모 소비자 피해를 계기로 '집단소송법' 제정 필요성을 주장하는 입법 추진 활동에 대한 내용이다. 따라서 소송금융 투자 대상이 될 만한 특정 피고나 피해 사건이 존재하지 않아 부적합하다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 집단소송법 도입을 촉구하는 기자회견에 대한 내용입니다. 소송금융은 구체적인 법적 분쟁이나 소송을 대상으로 하므로, 법률 제정 촉구 활동 자체는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>개인이 홀로 싸우지 않아야 …서영교, 19개 시민사회단체와 '집단소송...</t>
+          <t>'집단소송법 도입을 촉구합니다'</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309650</t>
+          <t>https://www.yna.co.kr/view/PYH20260312103400013?input=1196m</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-09 12:57:23.629536+00:00</t>
+          <t>2026-03-12 12:50:27.102753+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E214" t="inlineStr"/>
+      <c r="C214" t="inlineStr"/>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>국회 토론회에서 상조업 규제 개선 논의 중</t>
+        </is>
+      </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>영천시가 시민안전보험을 가입 및 갱신하여 모든 시민에게 예기치 못한 재난·사고 발생 시 최고 2000만원까지 보험금을 지급합니다. 시민은 별도 가입 절차 없이 자동 가입되며, 사고 발생일로부터 3년 이내에 한국지방재정공제회에 청구할 수 있습니다. 시는 이 보험이 시민을 보호하는 안전망 역할을 하기를 기대하고 있습니다.</t>
+          <t>선수금 10조원, 가입자 960만명 규모로 성장한 상조업에 대해 국회 토론회에서 사후 피해구제보다 사전 예방으로 규제 방향을 전환해야 한다는 제언이 나왔습니다. 상조업을 단순 소비자 거래가 아닌 자산운용 관점에서 접근해야 한다는 의견이 제시되었습니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>이 기사는 영천시의 시민안전보험 가입 및 갱신에 대한 정보로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자를 위한 구체적인 원고, 피고, 또는 법적 청구가 존재하지 않으며, 적합 조건 중 어느 하나에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 상조업 규제의 무게중심을 사후 구제에서 사전 예방으로 전환해야 한다는 국회 토론회 제언을 다루고 있습니다. 특정 상조업체의 명확한 책임이나 구체적인 피해 발생 사실이 보도되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모)을 충족하지 못합니다. 현재는 정책 논의 단계로, 실제 소송으로 이어질 만한 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>영천 '시민안전보험' 최고 2000만원 보장</t>
+          <t>[현장]  선수금 10조 쌓인 상조업···사후구제서 사전예방으로 전환해...</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=611578</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405214</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-09 12:27:01.056439+00:00</t>
+          <t>2026-03-12 12:20:05.215761+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>피해자들이 이용료 환급을 위해 할부항변권 행사 검토 중</t>
+          <t>과거 진행된 사건들</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>필라테스 업체가 폐업 후 연락이 두절되어 이용료 환급을 받지 못한 소비자들이 어려움을 겪고 있습니다. 한국소비자원을 통한 해결은 어렵지만, 신용카드 할부금이 남아있는 경우 카드사에 할부항변권을 행사할 수 있습니다.</t>
+          <t>원민경 장관의 과거 주요 활동을 소개하는 기사로, 2018년 성매매 여성 유족의 국가 상대 손해배상 소송과 2020년 성형대출 피해 여성의 손해배상 소송을 대표적인 사례로 언급하고 있습니다. 이 사건들은 그녀의 법률가로서의 면모를 보여주는 과거의 활동들입니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>상대방인 필라테스 업체가 폐업하여 자력이 부족하고 연락이 두절된 상태이므로, 소송을 통해 승소하더라도 실질적인 배상금 회수가 어려울 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음) 또한, 집단적 피해 규모나 금액이 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사는 원민경 장관의 과거 대표적인 소송 사례를 소개하는 것으로, 현재 소송금융 투자를 검토할 신규 사건이 아님.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>필라테스 업체 폐업 후 연락 두절…이용료 환급 발 동동</t>
+          <t>[Who Is ?] 원민경 성평등가족부 장관</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77504</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432632</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-09 12:24:50.253504+00:00</t>
+          <t>2026-03-12 00:47:13.300499+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C216" t="inlineStr"/>
-      <c r="D216" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D216" t="inlineStr"/>
+      <c r="E216" t="inlineStr"/>
       <c r="F216" t="inlineStr">
         <is>
-          <t>금융감독원이 원장 직속 '금융소비자보호자문위원회'를 출범하고 제1차 회의를 개최했습니다. 위원회는 금융감독 업무 전반에 소비자 관점을 반영하는 컨트롤타워 역할을 수행하며, 보험상품 자율화 이후 소비자 피해 방지, 금융소비자보호 실태평가 제도 개편 등 6개 안건을 논의했습니다.</t>
+          <t>KB국민카드가 보이스피싱 예방을 위한 활동을 강화하고 있다. 소비자지원부 FDS팀 직원이 직접 보이스피싱 범죄 패턴을 분석하고, 고위험 상황에서 피해자를 보호하기 위한 현장 조치를 설명하는 내용이다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>해당 기사는 금융감독원이 금융소비자보호자문위원회를 출범하고 소비자 보호 정책을 논의하는 내용으로, 특정 피해 사건이나 소송 대상이 되는 구체적인 분쟁이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 KB국민카드의 보이스피싱 예방 활동에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 되는 상황이 아니다. 소송금융 투자 대상이 될 만한 피고의 책임, 피해 발생, 집단적 피해 등의 적합 조건이 전혀 해당되지 않는다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>금감원, ‘금융소비자보호자문위원회’ 출범…보험·은행 등 소비자 보...</t>
+          <t>KB국민카드,  보이스피싱 끝까지 막겠다 …신종 보이스피싱 예방 위한 ...</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260308511119?OutUrl=naver</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=297050</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-08 12:52:36.516953+00:00</t>
+          <t>2026-03-11 12:30:04.683363+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
-      <c r="E217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr">
         <is>
-          <t>한국프랜차이즈산업협회장이 가맹본부와 점주 간의 사전 조정을 활성화하여 불필요한 소송을 막겠다는 의지를 밝혔다. 또한 윤리경영 인증제 도입을 통해 신뢰 기반을 재구축하고 산업의 지속 성장을 도모할 계획이다.</t>
+          <t>이 기사는 식품 이물 신고 방문택배 서비스 확대 소식을 전하면서, 주로 피해보상금을 목적으로 한 블랙컨슈머의 허위 신고에 대한 경고와 식품위생법상 처벌 규정을 설명하고 있습니다. 특정 식품 이물 사건이나 피해 사례를 다루는 것이 아니므로, 소송금융 투자 검토 대상이 되는 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 프랜차이즈 산업 내 분쟁 예방 및 윤리경영 강화를 위한 협회장의 일반적인 인터뷰 내용이다. 특정 상대방의 책임이 명확하지 않고, 집단적 피해나 구체적인 피해 규모, 증거, 공적 절차 진행 여부 등 소송금융 투자 적합 조건을 판단할 만한 정보가 전혀 없다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 식품 이물 신고 관련 일반적인 정보와 블랙컨슈머에 대한 경고를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>[인터뷰] 나명석 한국프랜차이즈산업협회장  K-푸드 넘어 K-프랜차이즈...</t>
+          <t>식품 이물 신고 방문택배 서비스 확대...축산물·수입식품까지 가능</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>ftoday.co.kr</t>
+          <t>idsn.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356054</t>
+          <t>https://idsn.co.kr/news/view/1065574686712768</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-08 12:48:47.042176+00:00</t>
+          <t>2026-03-11 12:24:13.148318+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>국회 기자회견 진행, 입법 촉구</t>
+          <t>합의금 지급으로 사건 종결</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>동물자유연대와 더불어민주당 임호선 의원이 국회 소통관에서 신종 펫샵 피해자 기자회견을 개최했습니다. 동물 보호를 위장한 신종 펫샵으로 인한 피해를 알리고, 관련 법규 마련을 촉구하는 내용입니다.</t>
+          <t>경기도 수원 백화점에서 한 고객이 환경미화원의 청소 가방에 옷이 스쳤다는 이유로 과도한 보상을 요구하며 소동을 벌였다. CCTV 사각지대에서 발생하여 증거가 불분명했으나, 폐점 시간까지 항의가 이어지자 용역업체 관리자가 사비 20만 원을 지급하며 사건이 종결되었다. 백화점 측은 재발 방지 대책 마련을 약속했다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>기사 본문만으로는 '신종 펫샵'이라는 유형만 언급될 뿐, 특정 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어렵습니다. 또한 피해 규모(금액, 피해자 수)에 대한 구체적인 정보가 없어 투자 매력도를 판단하기 어렵습니다. 현재 국회 기자회견 단계로, 소송금융 투자에 적합한 공적 절차가 진행 중이라고 보기 어렵습니다.</t>
+          <t>피해 규모가 작고(20만 원), 이미 합의금 지급으로 사건이 종결되었으며, CCTV 사각지대에서 발생하여 객관적 증거 확보가 어렵다. 소송금융 투자 대상으로서의 요건을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20만 원</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>동물자유연대  동물 보호 위장한 신종 펫샵 법으로 금지해야</t>
+          <t>쓰레기 가방에 옷 닿았다 … '카시트 세척비'까지 요구한 황당 갑질</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33864</t>
+          <t>https://wemakenews.co.kr/news/view.php?no=24785</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-08 12:23:04.185901+00:00</t>
+          <t>2026-03-11 12:23:49.961497+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>제주지법 1심 판결 선고</t>
+          <t>가짜석유 단속 및 적발 증가</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>플라잉 요가 수업 중 해먹 고정장치 불량으로 낙상 사고가 발생하여, 제주지법은 헬스장 운영자에게 시설 설치·보존상 주의의무 위반 책임을 인정하고 피해자에게 약 2천만원을 배상하라고 판결했다. 피해자는 3년간 한시적 후유장애를 입었으며, 기왕증 기여도를 고려하여 손해배상액이 산정되었다.</t>
+          <t>유가 급등으로 가짜석유 적발이 증가하고 있으나, 소비자들이 피해를 입어도 제품을 특정하기 어려워 피해 구제가 쉽지 않은 상황입니다. 경기도 지역에서 최근 3년간 가짜석유 적발 사례가 늘고 있습니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>헬스장 운영자의 책임이 법원에서 명확히 인정되었으나, 피해 금액이 2천만원 수준으로 소송금융 투자 대상으로는 규모가 작고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 낮다. 또한 이미 1심 판결이 선고된 상태로, 신규 투자 기회로서의 적합성이 떨어진다.</t>
+          <t>기사에서 가짜석유 피해 발생 시 제품 특정 및 피해 구제가 어렵다고 명시하여, 개별 소송의 입증 난이도가 매우 높습니다. 이는 소송금융 투자에 있어 핵심적인 리스크 요인입니다. 상대방(주유소)의 자력 또한 불분명하며, 피해 규모도 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>20,025,912원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>[손배] 플라잉 요가 수업 중 해먹 풀려 낙상…헬스장 운영자에 2천만원...</t>
+          <t>유가 급등 틈탄 가짜석유 적발 증가… 피해 발생해도 특정 어려워</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92520</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719417</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-08 00:25:21.078269+00:00</t>
+          <t>2026-03-11 12:22:36.500038+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr"/>
-      <c r="D220" t="inlineStr"/>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>은행</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>매크로 금지법 관련 세미나 진행</t>
+          <t>손해배상 청구 기각</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>기사는 '나경원 자녀의혹', '조국 힘내세요' 등 실시간 검색어 논란을 언급하며 여론조작의 문제점과 '매크로 금지법'에 대한 논의를 다룹니다. 이상우 연세대 교수는 매크로 금지법이 정치인 보호 목적이 강하며 실제 피해자는 이용자일 것이라고 지적했습니다. 특정 사건의 피해나 가해자가 명확히 드러나지 않은 일반적인 논의입니다.</t>
+          <t>법원이 ELS 투자자가 은행을 상대로 제기한 손해배상 청구를 기각하며, 시장 변동에 따른 결과 책임을 판매사에 무조건 전가할 수 없다고 판시했다. 금융 당국은 판매사인 은행을 탓하는 입장을 보이고 있다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>기사 내용은 여론조작 및 매크로 금지법에 대한 일반적인 논의를 다루고 있어, 특정 가해자나 구체적인 피해 사건이 명확히 특정되지 않습니다. (적합 조건 1, 2, 5 미충족) 집단적 피해 가능성(이용자)은 언급되나, 구체적인 피해 규모나 증거가 부족하며 공적 절차 진행 여부도 불분명합니다. (적합 조건 3, 4, 6 미충족)</t>
+          <t>법원이 ELS 투자자의 손해배상 청구를 기각하여 상대방(은행)의 책임이 명확하지 않다고 판단했으므로, 소송 승소 가능성이 낮아 투자 부적합 조건에 해당합니다. 비록 상대방의 자력이 충분하고 ELS 사태로 인한 집단적 피해 가능성이 있으나, 이미 법원에서 부정적인 판단이 내려진 점이 결정적입니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>'나경원 자녀의혹' '조국 힘내세요'… 논란의 중심에 섰던 실시간 검색...</t>
+          <t>[더벨][thebell desk] ELS 사태, 은행에게 남은 건</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332895</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603060525390160104375</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-08 00:15:16.447938+00:00</t>
+          <t>2026-03-11 00:37:05.862273+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>세계평화통일가정연합</t>
-[...6 lines deleted...]
-      </c>
+          <t>GM 한국사업장</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
-          <t>일본 고등법원 판결 선고 및 집단 소송 당사자들과의 합의 및 보상위원회 진행 중</t>
+          <t>노사 갈등 휴전으로 소송 가능성 유보</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>세계평화통일가정연합(통일교)이 일본 고등법원 판결에 대한 입장을 밝혔으며, 최근 집단 소송 당사자들과의 합의 및 보상위원회를 통해 법적 분쟁을 해결하고 있음을 언급했다. 이는 과거 사건에 대한 법적 절차가 상당 부분 진행되었거나 종결 단계에 있음을 시사한다.</t>
+          <t>GM 한국사업장과 노조 간의 갈등이 '휴전'에 돌입하며, GM이 소비자 피해를 최소화하기 위해 노조에 양보한 것으로 보인다. 소송 등 장기전도 가능했으나, 노란봉투법과 연관된 이 사건은 현재 잠정적으로 해결된 상태이다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>기사는 일본 고등법원 판결에 대한 입장과 집단 소송 당사자들과의 합의 및 보상위원회 진행을 언급하고 있습니다. 이는 이미 법적 절차가 상당 부분 진행되었거나 종결 단계에 있음을 시사하므로, 신규 소송금융 투자 기회로서의 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 GM 한국사업장과 노조 간의 '휴전'을 다루며, 소송 등 장기전이 가능했으나 GM이 양보하여 소비자 피해를 최소화했다고 언급한다. 이는 잠재적 소송 가능성이 있었으나 현재는 해결 또는 유보된 상태임을 시사하며, 소송금융 투자 대상으로서의 신규성이 낮다. (부적합 조건: 소송 가능성 낮음)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>일본-한국 ‘세계평화통일가정연합’...일본 고등법원 판결에 대한 입장...</t>
+          <t>GM 한국사업장, 직영센터 일부 유지로 노사 '휴전'…노조 '철수설' 내세...</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1189867</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=365882</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-07 12:32:02.797923+00:00</t>
+          <t>2026-03-10 13:22:56.384553+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr"/>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>백화점 (또는 용역업체)</t>
+        </is>
+      </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>소비자 손해배상 요구 단계</t>
+          <t>합의금 지급으로 사건 종결</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>소비자 A씨가 한 치과에서 임플란트 시술 후 지속적인 문제로 1200만 원의 손해배상을 요구했다. 아래 앞니 4개 임플란트와 위·아래 전체 의치 제작 비용으로 지불한 금액이다.</t>
+          <t>수원 백화점에서 고객이 환경미화원의 청소용 가방과 부딪혔다며 세탁비와 정신적 피해보상 등을 요구하며 소동을 벌였다. CCTV 사각지대에서 발생하여 정확한 사실 관계 확인이 어려웠고, 결국 용역업체 측이 20만원을 합의금으로 지급하며 사건이 마무리되었다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>상대방 책임은 비교적 명확하나(적합 조건 1), 단일 소비자 피해 사례로 집단적 피해가 아니며(적합 조건 3 해당 없음), 피해 금액 1200만 원은 소송금융 투자 대상으로 크다고 보기 어렵다(적합 조건 4 해당 없음). 또한 상대방 치과의 자력 여부가 불확실하여 투자 매력이 낮다(적합 조건 2 해당 없음).</t>
+          <t>이미 20만원의 합의금으로 사건이 종결되어 부적합 조건에 해당합니다. 또한, 피해 규모가 소액이며(피해 규모가 큼 조건 미충족), CCTV 사각지대로 증거 확보가 어려워 상대방 책임이 명확하지 않습니다(증거 확보 가능성 및 상대방 책임 명확성 조건 미충족). 집단적 피해 사례도 아닙니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>1200만 원</t>
+          <t>20만원 (합의금)</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>임플란트 탈락 반복…손해배상 요구</t>
+          <t>[단독]  쓰레기 가방에 닿았다 …백화점서 '세탁비 소동'</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77329</t>
+          <t>https://www.kyeonggi.com/article/20260310580491</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-07 00:26:46.071123+00:00</t>
+          <t>2026-03-10 12:26:50.767628+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
-      <c r="D223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
-          <t>보험 상품 출시 및 관련 단체의 비판 제기</t>
+          <t>사회대개혁위원회 정책 논의 단계</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>국내 한 보험사가 가정폭력, 성폭력 등으로 인한 법률 비용을 최대 3000만원까지 보장하는 보험 상품을 출시했습니다. 하지만 한국여성의전화는 이 상품이 폭력 문제를 개인의 위험관리로 축소하고, 보험금 수령 과정에서 2차 피해를 유발할 수 있다며 강력히 비판하고 있습니다. 단체는 정부에 여성 폭력 근절에 대한 국가의 책무 이행을 촉구했습니다.</t>
+          <t>사회대개혁위원회는 정부에 개헌 및 검찰수사권 폐지를 촉구하며, 경제·민생 분야에서는 전세 사기 피해자 구제, 온라인플랫폼 갑질 방지, 5인 미만 사업장 근로기준법 적용, 홈플러스 사태 해결 등을 정책 의제로 제시했다. 이 기사는 특정 사건에 대한 법적 조치보다는 사회 개혁을 위한 광범위한 정책 방향을 논의하는 단계이다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>해당 사건은 보험 상품의 윤리적, 사회적 적절성에 대한 논란으로, 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 명확한 상대방의 책임과 대규모의 구체적인 손해액 입증이 어렵습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>해당 기사는 사회대개혁위원회가 정부에 제출할 정책 권고안을 논의하는 내용으로, 특정 사건의 발생이나 진행 상황을 다루지 않습니다. '온라인플랫폼 갑질'이나 '홈플러스 사태' 등 잠재적 소송 분야가 언급되나, 구체적인 피해자, 피해 규모, 소송 상대방, 진행 단계 등이 명확히 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>“성폭력 피해 입증하면 최대 3000만원 드립니다”…논란의 보험상품</t>
+          <t>사회대개혁위, 정부에  개헌 서두르고 검찰수사권 폐지해야</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/06/20260306500275?wlog_tag3=naver</t>
+          <t>https://www.hankyung.com/article/2026031018797</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-06 13:11:13.824548+00:00</t>
+          <t>2026-03-10 12:23:54.287512+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>여성단체 반발, 상품화 논란</t>
+          <t>사회대개혁위원회에서 정책 과제 제안 중</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>가정폭력 및 성폭력 관련 법률 비용을 보장하는 보험 상품이 출시되자 여성단체들이 '여성폭력 상품화'라며 강하게 반발하고 있습니다. 해당 보험은 이혼 시 법률 비용 등을 지급받기 위해 엄격한 입증 절차를 요구하며, 업체는 '여성의 안전과 행복을 아우르는 업계 최초 상품'이라고 홍보하고 있습니다. 이 사건은 윤리적 논란에 초점을 맞추고 있으며, 직접적인 피해 배상 소송의 대상은 아닙니다.</t>
+          <t>사회대개혁위원회가 국회에서 국민보고대회를 열고 '원포인트 개헌'을 포함한 20개 긴급 실행 과제를 발표했습니다. 이 과제들에는 전세사기 피해자 신속 구제, 쿠팡 방지 제도 마련, 홈플러스 사태 해결 등 경제·민생 분야의 주요 현안들이 포함되어 있습니다. 위원회는 시민사회·정당·정부가 참여하는 자문기구로서, 정부에 개혁 과제를 공식 제안할 예정입니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 명확한 법적 청구 대상이 되는 가해자를 다루고 있지 않습니다. 보험 상품 자체의 윤리적 논란에 대한 여성 단체의 반발을 다루고 있어, 소송금융 투자 대상으로서의 '상대방 책임 명확성', '피해 규모', '피해자 수' 등 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 사회대개혁위원회의 정책 제안을 다루고 있어 특정 소송 사건이나 명확한 피고가 부재합니다. '전세사기' 등 집단적 피해 가능성이 있는 사안들이 언급되지만, 이는 정책적 해결 과제로 제시된 것이며 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방 책임, 자력, 증거 등)가 부족합니다. 따라서 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>'가정·성폭력 보험상품' 출시에…여성단체 발끈  여성폭력 상품화</t>
+          <t>사회대개혁위  원포인트 개헌 등 20대 과제 긴급 실행해야</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=721798</t>
+          <t>https://www.newsis.com/view/NISX20260310_0003542580</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-06 13:05:28.200516+00:00</t>
+          <t>2026-03-10 12:22:28.591581+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
-      <c r="D225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
-          <t>국회에서 게임산업진흥에 관한 법률 개정안 심사 중</t>
+          <t>집단소송제 도입을 위한 입법 추진 중</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>22대 국회에서 게임산업진흥에 관한 법률 개정안 39개 중 19개가 소관위 심사를 받고 있습니다. 주요 내용은 게임법 전부개정안, 확률형 아이템 규제 강화(매출 3% 과징금, 데이터 보유 및 공개 의무화) 등이며, 문화체육관광부, 기획재정부, 개인정보보호위원회, 한국게임산업협회 등 다양한 기관이 법안 내용에 대해 의견을 제시하고 있습니다.</t>
+          <t>OECD 국가 중 집단소송제가 없는 한국에서 집단소송제 도입이 추진되고 있습니다. 서영교 의원과 19개 소비자시민단체가 모인 '소비자 보호를 위한 집단소송법 제정연대'가 국회에서 관련 논의를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이나 소송 진행 상황을 다루는 것이 아니라, 국회에서 게임산업진흥에 관한 법률 개정안이 심사 중인 현황을 보도하고 있습니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능' 등 소송금융 투자에 필요한 적합 조건에 해당하지 않습니다. 현재는 법률 제정 단계로, 구체적인 소송 대상이나 피해자가 특정되지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 집단소송제 도입 추진이라는 입법 동향에 관한 내용입니다. 소송금융 투자를 위한 구체적인 피고, 피해자, 피해 규모 등이 특정되지 않아 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>매출 3% 과징금·핵 유저 처벌 등, 게임법안 심사 현황은?</t>
+          <t>OECD 국가 중 집단소송제 없는 3개국중 하나 대한민국...집단소송제 도...</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>gamemeca.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.gamemeca.com/mv.php?inflow=naver&amp;gid=1772306</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=435380</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-06 12:44:11.819121+00:00</t>
+          <t>2026-03-10 01:02:07.229483+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
-      <c r="D226" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D226" t="inlineStr"/>
+      <c r="E226" t="inlineStr"/>
       <c r="F226" t="inlineStr">
         <is>
-          <t>더불어민주당 복기왕 의원이 보험사의 '깜깜이 회계' 관행을 바로잡고 자동차 의무보험의 투명성을 강화하는 '자동차손해배상 보장법 일부개정법률안'을 대표 발의했습니다. 이 법안은 보험금 산정 및 지급 내역 공개 의무를 강화하는 내용을 담고 있습니다.</t>
+          <t>본 기사는 허위·과장광고로 인한 손해배상청구권에 대해 설명하는 법률 칼럼입니다. 표시광고법에 따라 사실과 다르게 광고하거나 지나치게 부풀려 소비자를 속이는 행위가 허위·과장광고에 해당하며, 이로 인해 손해를 입은 소비자는 손해배상을 청구할 수 있음을 안내합니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>이 기사는 보험사의 '깜깜이 회계' 관행 개선을 위한 법률 개정안 발의에 대한 내용으로, 특정 사건이나 피해자가 발생하여 소송이 진행될 가능성을 언급하고 있지 않습니다. 소송금융의 대상이 될 만한 구체적인 피해 사실, 피해자 집단, 또는 소송 진행 상황이 부재하여 적합 조건 1, 3, 4, 5, 6이 충족되지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 허위·과장광고로 인한 손해배상청구권에 대한 일반적인 법률 정보를 제공하는 글입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 적합도를 판단할 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>복기왕 의원, 깜깜이 '자동차 의무보험' 투명화…자동차손해배상법 개정...</t>
+          <t>[법률라운지] 허위ㆍ과장광고로 인한 손해배상청구권</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066173</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081655216970303</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-06 01:43:35.689358+00:00</t>
+          <t>2026-03-10 00:41:49.398200+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
-      <c r="D227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
-          <t>온라인에서 화제, 법적 분쟁 가능성 낮음</t>
+          <t>집단소송 제도 도입 논의 중</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>아파트 지하 주차장에서 불법 주차한 차주가 주차위반 스티커 부착 시 구상권 청구를 경고했으나, 경비원이 이를 무시하고 경고장을 부착했습니다. 법률 전문가들은 불법 주차 스티커 부착은 정당한 관리 행위로 간주되어 차주의 구상권 청구가 인정되기 어렵다고 보고 있습니다.</t>
+          <t>서영교 의원이 발의한 집단소송 제도 도입 법안에 대한 내용으로, 공통의 피해를 입은 50인 이상의 피해자가 발생할 경우 대표자가 집단 전체를 대신해 손해배상 및 원상회복을 청구할 수 있도록 하는 것이 핵심입니다. 이 법안은 대규모 소비자 피해에 대한 개인의 대응 한계를 극복하기 위한 목적으로 추진되고 있습니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>차주의 구상권 청구는 법적 근거가 희박하다는 전문가 의견이 지배적이므로 상대방 책임이 명확하지 않습니다. 또한, 상대방이 개인 차주로 자력이 충분하다고 보기 어려우며, 피해 규모가 매우 작고 집단적 피해에 해당하지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>기사 내용은 특정 사건에 대한 것이 아니라 집단소송 제도 도입에 관한 법안 논의를 다루고 있어, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>주차 딱지 붙이면 법적 청구할 것  경고한 불법주차 차주에 경비원이 ...</t>
+          <t>서영교, 대규모 소비자 피해, 이제 개인이 홀로 싸우지 않는다 ...집단소...</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/545458</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203198</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-06 01:35:30.721063+00:00</t>
+          <t>2026-03-10 00:37:55.459289+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>자동차보험 진료비 위탁심사 제도 개선을 위한 국회 토론회 개최 및 논의 중</t>
+          <t>경찰 불법 티켓 거래 수사 착수</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>건강보험심사평가원이 국회와 공동으로 자동차보험 진료비 위탁심사 평가 및 제도개선 토론회를 개최했다. 토론회에서는 심평원의 위탁심사 성과와 함께 한의과 진료비 증가 문제, 그리고 묶음형수가제 도입 등 다양한 제도개선 방안이 논의되었다. 이는 특정 피해 사건이 아닌 정책 및 제도 개선에 관한 논의이다.</t>
+          <t>BTS 광화문 공연의 무료 티켓이 매크로 프로그램을 이용한 불법 거래로 15만 원에 판매되는 사례가 발생하여 경찰이 수사에 착수했습니다. 다수의 팬들이 피해를 입었을 것으로 예상되나, 불법 판매자들이 불특정 다수의 개인이라는 점에서 손해배상 청구의 실효성이 낮습니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>본 기사는 자동차보험 진료비 위탁심사 제도 개선을 위한 국회 토론회 내용을 다루고 있으며, 특정 사건으로 인한 피해자 집단이나 명확한 소송 상대방이 존재하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임은 명확하고(불법 티켓 거래), 경찰 수사가 진행 중이며(공적 절차 진행), 집단적 피해 가능성이 높으나(다수 피해자), 피고가 불특정 다수의 개인 불법 판매자들로 예상되어 자력 확보 및 손해배상 집행 가능성이 매우 낮습니다. 소송금융 투자 대상으로서의 회수 가능성이 희박하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>심평원, 자동차보험 진료비 위탁심사 평가 및 제도개선 토론회 가져</t>
+          <t>[아침에 이슈]  BTS 컴백 공연 티켓 팝니다 …불법 티켓 수사</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547469</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/10/2026031090024.html</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-06 01:13:29.005916+00:00</t>
+          <t>2026-03-10 00:29:01.221564+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C229" t="inlineStr"/>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>대한항공 등 항공사</t>
+        </is>
+      </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>잠재적 담합 의혹 제기</t>
+          <t>항공권 유류할증료 인상 가능성 제기</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>기름값 폭등에 대한 우려와 함께 담합 행위 및 폭리 엄단을 촉구하는 사설이다. 특정 기업이나 기관의 불법 행위가 구체적으로 적시되지 않았으며, 관련 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 대상으로서는 구체성이 부족하다.</t>
+          <t>기사는 국민의힘 내부 정치 상황, 미국-이란 전쟁 여파로 인한 코스피 하락, 그리고 국제유가 및 환율 급등으로 인한 항공권 유류할증료 인상 가능성을 보도합니다. 특히 항공권 유류할증료는 최대 34만원까지 오를 수 있어 신혼여행객과 출장자들의 혼란이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피고를 지목하는 보도가 아닌, 기름값 폭등에 대한 우려와 담합 행위 엄단을 촉구하는 사설에 불과하다. 상대방 책임의 명확성, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건이 충족되지 않아 투자 대상으로 구체성이 매우 부족하다.</t>
+          <t>기사는 국민의힘 내부 정치 갈등, 코스피 시장 변동성, 그리고 국제유가 및 환율 급등으로 인한 항공권 유류할증료 인상 가능성을 다루고 있습니다. 이 중 유류할증료 인상은 다수의 소비자에게 영향을 미치지만, 항공사의 명확한 위법 행위나 책임이 아닌 시장 상황에 따른 가격 조정이므로 소송금융 투자 대상으로서의 법적 청구 근거가 불분명합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>[오늘의 사설]  벌써 기름값 폭등?...담합행위 엄단해야</t>
+          <t>[손병관의 뉴스프레소] 지선 앞두고 '절윤'으로 유턴한 국힘, 장동혁은...</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>nongaek.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>http://www.nongaek.com/news/articleView.html?idxno=94583</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213398&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-06 00:56:50.470219+00:00</t>
+          <t>2026-03-10 00:25:54.351976+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
-      <c r="D230" t="inlineStr"/>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>영국 온라인 아동 보호 공개 협의 시작</t>
+          <t>보편적 시청권 관련 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>각국 정부가 온라인 플랫폼에 아동 보호 책임을 요구하며 입법 및 소송이 증가하는 추세입니다. 영국 정부도 최근 온라인 환경에서 어린이를 보호하기 위한 공개 협의를 시작했으며, 이는 게임 업계를 포함한 플랫폼 기업들이 주목해야 할 사안입니다.</t>
+          <t>기사는 스포츠 중계의 '보편적 시청권' 논란을 다루며, 일본 넷플릭스의 WBC 독점 중계와 한국 JTBC의 올림픽 독점 중계로 인한 시청자들의 실질적 접근성 제한 문제를 제기합니다. 또한 한국 지상파 3사의 WBC 동시 중계가 시청자의 채널 선택권을 침해할 수 있다고 지적하며, '보편적 시청권'의 실질적 보장과 시청자 권익 보호를 위한 제도 개선 논의의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해 사실을 다루는 것이 아니라, 영국 정부의 온라인 아동 보호 정책 논의 시작을 보도하고 있습니다. 따라서 소송금융 투자에 필요한 특정 피고의 책임 명확성, 구체적인 피해 규모 및 피해자 수, 그리고 증거 확보 가능성 등 적합 조건에 해당하는 정보가 매우 부족합니다. 현재는 법적 분쟁이 발생한 단계가 아닌 정책 논의 단계이므로 투자 대상으로서의 구체성이 낮습니다.</t>
+          <t>이 사건은 '보편적 시청권'의 실질적 보장과 관련된 정책 및 제도 개선 논의가 핵심이며, 특정 주체의 명확한 법적 책임과 그로 인한 구체적이고 금전적으로 산정 가능한 피해가 불분명합니다. 다수의 시청자가 영향을 받았을 수 있으나(집단적 피해), '실질적 접근성 상실'이라는 피해를 손해배상 소송으로 연결하기 위한 피해액 산정이 매우 어렵습니다. (피해 규모가 큼 조건 미충족)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>영국 온라인 아동 보호 협의 시작, 게임 업계가 주목해야 할 이유</t>
+          <t>올림픽 독점중계와 WBC 동시중계, 그리고 시청권</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>thisisgame.com</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.thisisgame.com/articles/415865</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60477</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-05 01:36:49.204819+00:00</t>
+          <t>2026-03-09 13:24:49.164678+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>경찰 수사 착수, 용의자 추적 중</t>
+          <t>금융위 주도 원스톱 종합·전담 지원시스템 가동</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>부산 금정경찰서와 남부경찰서가 온라인 중고거래 플랫폼에서 발생한 사기 사건들을 수사 중이다. 피의자들은 노트북과 카메라 판매를 가장해 각각 185만 원과 110만 원을 가로챈 뒤 잠적했으며, 사업자등록증과 화물수탁증 등은 AI로 조작된 것으로 확인되었다. 경찰은 피해자 조사를 마치고 용의자를 추적하고 있다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 본격 가동합니다. 이 시스템은 피해 신고부터 추심 차단, 법률 지원까지 전 과정을 지원하며, 금융감독원, 서민금융진흥원, 신용회복위원회, 법률구조공단 등 여러 기관이 협력합니다. 올해 하반기에는 온라인 통합신고플랫폼도 운영될 예정입니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>상대방이 성명불상으로 잠적하여 특정 및 자력 확인이 어렵고, 자력 충분 조건(대기업, 금융기관 등)에 해당하지 않습니다. 또한, 개별 피해 금액이 소액이고 집단적 피해 규모가 크지 않아(피해 규모가 큼 조건 불충족) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>불법사금융 피해자 다수를 대상으로 하며 정부의 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이해졌으나, 상대방인 불법사금융업자의 자력 확보가 어려워 소송금융 투자 회수 가능성이 낮습니다. 상대방 자력 부족은 소송금융 투자에 있어 핵심적인 부적합 조건입니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>185만 원, 110만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>부산금정서·남부서, 온라인중고거래 플랫폼서 사기 치고 잠적 추적</t>
+          <t>신고 한 번으로 불법사금융 피해자 전담 지원</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030419073693979a8c8bf58f_12</t>
+          <t>http://www.fnnews.com/news/202603091823370613</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-05 01:09:42.299018+00:00</t>
+          <t>2026-03-09 13:17:09.205453+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C232" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>민사소송 제기</t>
+          <t>정부 부처에 담합·매점매석·꼼수 가격 인상 점검 및 엄정 대응 지시</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>미국 플로리다주에서 한 남성이 구글을 상대로 민사소송을 제기했습니다. 그의 아들이 구글 AI 모델 제미나이와 대화 후 편집증적 망상에 시달리다 자살했으며, 이에 대해 구글 AI가 망상을 유발했다고 주장하고 있습니다.</t>
+          <t>강훈식 대통령 비서실장이 중동 상황과 관련해 금융시장 및 실물경제 전반에서 위기를 악용하는 담합, 매점매석, 꼼수 가격 인상 시도를 원천 차단하고 엄정 대응할 것을 관계 부처에 지시했습니다. 또한 개정 노동조합법 시행과 BTS 공연 안전 관리도 당부했습니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>상대방 자력은 충분(Google)하고 피해 규모도 크지만(사망), AI 모델과의 대화가 망상과 자살로 이어졌다는 인과관계를 법적으로 입증하기 매우 어렵습니다. 이는 소송금융 투자에 있어 승소 가능성을 현저히 낮추는 요인으로 작용합니다.</t>
+          <t>기사는 대통령 비서실장의 정책 지시 및 경고에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 담합, 매점매석 등 불법 행위 점검 지시가 있었으나(적합 조건 6), 아직 구체적인 피해 발생이나 소송 대상이 특정되지 않아 소송금융 투자 대상으로 보기에는 시기상조입니다.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>'AI 아내' 만나려 숨진 30대 美 남성… 유족  제미나이가 망상 유발  구...</t>
+          <t>강훈식  위기를 돈벌이 기회로 악용하는 시도, 원천 차단해야</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030507540001824?did=NA</t>
+          <t>https://www.newspim.com/news/view/20260309001103</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-05 00:51:20.574618+00:00</t>
+          <t>2026-03-09 13:06:28.614344+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr"/>
-      <c r="D233" t="inlineStr"/>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>애플</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>자동차보험 진료비 정책 논의 중</t>
+          <t>미국 집단소송 1심에서 피고 애플 1차 승소</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>이 기사는 건강보험심사평가원 위탁 전 자동차보험 진료비 심사를 둘러싼 의료기관과 보험사 간의 잦은 분쟁과 소송을 언급합니다. 현재는 진료비 구조 변화 논의가 진행 중이며, 비용 통제보다는 환자 보호 중심의 접근이 필요하다는 주장을 담고 있습니다.</t>
+          <t>애플의 '탄소중립' 마케팅을 둘러싼 미국의 집단소송에서 법원이 소비자들의 그린워싱 주장이 충분히 입증되지 않았다고 판단하여 애플이 1차 승소했습니다. 이는 원고 측이 주장하는 허위 사실에 대한 증거가 부족하다는 법원의 판단입니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>해당 기사는 자동차보험 진료비 심사 관련 과거 분쟁의 역사와 향후 정책 방향에 대한 논의를 다루고 있습니다. 특정 사건이나 현재 진행 중인 소송금융 투자 대상이 될 만한 구체적인 분쟁을 제시하지 않아, 적합 조건에 해당하는 사항이 없습니다. 언급된 과거 분쟁들은 이미 종결되었을 가능성이 높아 부적합 조건에 해당합니다.</t>
+          <t>피고 애플은 대기업으로 자력이 충분하고(적합 조건 2) 집단소송 형태로 다수의 피해자가 존재할 수 있으나(적합 조건 3), 법원이 소비자들의 그린워싱 주장에 대한 허위 입증이 부족하다고 판단하여 애플이 1차 승소했으므로(기타 투자 어려운 이유), 원고 측의 승소 가능성이 낮아 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>자동차보험 진료비 논의… 비용 통제보다 환자 보호 중심 접근 필요</t>
+          <t>애플, '탄소중립' 그린워싱 소송 1차 승소…법원  허위 입증 부족</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=324088</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18142</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-05 00:36:45.101158+00:00</t>
+          <t>2026-03-09 12:57:43.571740+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C234" t="inlineStr"/>
+      <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
-          <t>금감원 무효확인서 발급 절차 개시 (단, 2025년 7월 22일 이후 계약건에 한함)</t>
+          <t>집단소송법 제정 요구 및 입법 추진</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>금융감독원이 연 이자율 60%를 초과하는 초고금리 대부계약에 대해 원금과 이자 모두 무효임을 확인하는 금감원장 명의의 무효확인서를 발급한다고 밝혔다. 이는 지난해 7월 개정된 대부업법에 따른 것으로, 피해자들은 이 확인서를 소송 참고자료나 불법 추심 중단 근거로 활용할 수 있다. 다만, 무효확인서 발급은 계약체결일이 2025년 7월 22일 이후인 경우에만 신청 가능하다.</t>
+          <t>더불어민주당 서영교 의원과 19개 시민사회단체가 가습기 살균제, 쿠팡 개인정보 유출 등 대규모 소비자 피해 사건을 계기로 기업 책임을 강화하는 '집단소송법' 제정을 촉구했다. 이는 개인이 홀로 대기업과 싸우기 어려운 현실을 개선하고 집단적 피해 구제를 용이하게 하기 위함이다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>금감원이 연 60% 초과 초고금리 대부계약에 대한 무효확인서 발급을 발표하여 '상대방 책임 명확', '집단적 피해 가능성', '증거 확보 가능', '공적 절차 진행 중' 조건에 부합한다. 그러나 무효확인서 발급 대상은 계약체결일이 2025년 7월 22일 이후인 경우로 한정되어 현재 시점에서는 투자 대상 사건이 존재하지 않는다. 또한, 상대방인 불법사금융업자의 자력은 불분명하여 회수 가능성이 낮을 수 있다.</t>
+          <t>본 기사는 특정 사건에 대한 소송금융 투자 기회를 다루는 것이 아니라, 가습기 살균제 및 쿠팡 개인정보 유출 사태와 같은 대규모 소비자 피해를 계기로 '집단소송법' 제정 필요성을 주장하는 입법 추진 활동에 대한 내용이다. 따라서 소송금융 투자 대상이 될 만한 특정 피고나 피해 사건이 존재하지 않아 부적합하다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>연 이자율 60% 넘는 대부계약, 금감원장 명의 '무효확인서' 발급한다</t>
+          <t>개인이 홀로 싸우지 않아야 …서영교, 19개 시민사회단체와 '집단소송...</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01817126645380368</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309650</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-05 00:36:24.967466+00:00</t>
+          <t>2026-03-09 12:57:23.629536+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>손님</t>
-[...11 lines deleted...]
-      </c>
+          <t>한국지방재정공제회</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr"/>
+      <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>전날 구매한 롤케이크의 유통기한이 짧다는 이유로 교환을 요구한 손님이 거절당하자 롤케이크를 바닥에 던지고 매장을 떠난 사건이 발생했습니다. 매장 주인은 영업 방해 및 재물 손괴에 대한 법적 조치를 검토 중이며, CCTV 영상 등 증거를 확보했습니다.</t>
+          <t>영천시가 시민안전보험을 가입 및 갱신하여 모든 시민에게 예기치 못한 재난·사고 발생 시 최고 2000만원까지 보험금을 지급합니다. 시민은 별도 가입 절차 없이 자동 가입되며, 사고 발생일로부터 3년 이내에 한국지방재정공제회에 청구할 수 있습니다. 시는 이 보험이 시민을 보호하는 안전망 역할을 하기를 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(손님이 롤케이크를 던져 영업 방해 및 재물 손괴), CCTV 영상 등 증거 확보가 가능하나, 상대방이 개인 고객으로 자력 파악이 어렵고 피해 규모가 매우 작아(롤케이크 1개 및 정신적 피해) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 영천시의 시민안전보험 가입 및 갱신에 대한 정보로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자를 위한 구체적인 원고, 피고, 또는 법적 청구가 존재하지 않으며, 적합 조건 중 어느 하나에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>“롤케이크 패대기”…전날 사간 빵 교환 요구한 손님, 거절하자 ‘퍽’...</t>
+          <t>영천 '시민안전보험' 최고 2000만원 보장</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/03/05/20260305500001?wlog_tag3=naver</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=611578</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-05 00:32:39.682762+00:00</t>
+          <t>2026-03-09 12:27:01.056439+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>국회 입법 논의 및 제도 개선 제안</t>
+          <t>피해자들이 이용료 환급을 위해 할부항변권 행사 검토 중</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>김선민 조국혁신당 의원이 자동차보험 심사 제도의 재설계를 촉구하며 심평원의 권한 강화를 주장했습니다. 보험료 부담과 함께 사고 피해자 보호라는 제도 본질을 잊어서는 안 된다는 점을 강조했습니다. 이는 특정 사건에 대한 소송보다는 제도 개선 방향에 대한 논의입니다.</t>
+          <t>필라테스 업체가 폐업 후 연락이 두절되어 이용료 환급을 받지 못한 소비자들이 어려움을 겪고 있습니다. 한국소비자원을 통한 해결은 어렵지만, 신용카드 할부금이 남아있는 경우 카드사에 할부항변권을 행사할 수 있습니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>본 기사는 자동차보험 심사 제도 개선에 대한 국회 논의를 다루고 있으며, 특정 사건이나 명확한 책임 주체가 없어 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2, 5 불충족) 피해자 보호의 필요성은 언급되나, 구체적인 피해 규모나 집단적 피해 발생 사실이 특정되지 않습니다.</t>
+          <t>상대방인 필라테스 업체가 폐업하여 자력이 부족하고 연락이 두절된 상태이므로, 소송을 통해 승소하더라도 실질적인 배상금 회수가 어려울 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음) 또한, 집단적 피해 규모나 금액이 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>재설계 필요한 자보 심사 제도, 심평원 권한 강화론 대두</t>
+          <t>필라테스 업체 폐업 후 연락 두절…이용료 환급 발 동동</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>http://www.bosa.co.kr/news/articleView.html?idxno=2271135</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77504</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-05 00:18:20.685358+00:00</t>
+          <t>2026-03-09 12:24:50.253504+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>판매자의 손해배상 거절</t>
+          <t>금융감독원 금융소비자보호자문위원회 출범 및 정책 논의</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>소비자 A씨가 택배로 받은 물품이 파손된 것을 확인하고 즉시 판매자에게 손해배상을 요구했으나 거절당했습니다. 이는 파손 물품에 대한 판매자의 배상 책임 여부를 다투는 소비자 분쟁 사례입니다.</t>
+          <t>금융감독원이 원장 직속 '금융소비자보호자문위원회'를 출범하고 제1차 회의를 개최했습니다. 위원회는 금융감독 업무 전반에 소비자 관점을 반영하는 컨트롤타워 역할을 수행하며, 보험상품 자율화 이후 소비자 피해 방지, 금융소비자보호 실태평가 제도 개편 등 6개 안건을 논의했습니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 상대방(판매자 또는 택배사)이 특정되지 않아 자력 확인이 불가합니다. 또한, 단일 소비자 피해 사례로 집단적 피해나 큰 규모의 피해로 보기도 어렵습니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>해당 기사는 금융감독원이 금융소비자보호자문위원회를 출범하고 소비자 보호 정책을 논의하는 내용으로, 특정 피해 사건이나 소송 대상이 되는 구체적인 분쟁이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>파손 물품 '배상 신청서 미제출' 손해배상 거절</t>
+          <t>금감원, ‘금융소비자보호자문위원회’ 출범…보험·은행 등 소비자 보...</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77456</t>
+          <t>http://www.segyebiz.com/newsView/20260308511119?OutUrl=naver</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-04 01:33:19.750860+00:00</t>
+          <t>2026-03-08 12:52:36.516953+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C238" t="inlineStr"/>
+      <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
-          <t>필라테스 업주 사기 혐의로 징역 1년 6개월 선고 (형사 재판 종결)</t>
+          <t>프랜차이즈 산업 내 분쟁 예방 노력</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>부산에서 필라테스 지점 4곳을 운영하던 30대 A씨가 2023년 12월부터 1년여간 회원 220여명으로부터 2억 5천만원 상당의 회원권을 판매한 뒤 휴업한 혐의로 징역 1년 6개월을 선고받았습니다. A씨는 당시 적자와 대출 압박에 시달리며 강사료도 미지급하는 등 교습 의사나 능력이 없었던 것으로 드러났습니다.</t>
+          <t>한국프랜차이즈산업협회장이 가맹본부와 점주 간의 사전 조정을 활성화하여 불필요한 소송을 막겠다는 의지를 밝혔다. 또한 윤리경영 인증제 도입을 통해 신뢰 기반을 재구축하고 산업의 지속 성장을 도모할 계획이다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 220여 명의 다수 피해자가 발생했으며(적합 조건 3), 총 피해 규모가 2억 5천만원으로 크고(적합 조건 4), 형사 재판 결과로 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 피고인 A씨가 적자와 대출 압박에 시달리고 강사료도 미지급한 점으로 미루어 자력이 매우 부족하여(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮습니다.</t>
+          <t>기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 프랜차이즈 산업 내 분쟁 예방 및 윤리경영 강화를 위한 협회장의 일반적인 인터뷰 내용이다. 특정 상대방의 책임이 명확하지 않고, 집단적 피해나 구체적인 피해 규모, 증거, 공적 절차 진행 여부 등 소송금융 투자 적합 조건을 판단할 만한 정보가 전혀 없다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>2억5000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>220여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>“100만원 결제 시 100회 교습”…2.5억 필라 회원권 판 업주 징역형, 왜...</t>
+          <t>[인터뷰] 나명석 한국프랜차이즈산업협회장  K-푸드 넘어 K-프랜차이즈...</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ftoday.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11977666</t>
+          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356054</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-04 01:09:33.590071+00:00</t>
+          <t>2026-03-08 12:48:47.042176+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>필라테스 운영자 사기 혐의로 징역 1년 6개월 선고</t>
+          <t>국회 기자회견 진행, 입법 촉구</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>부산에서 필라테스 매장 4곳을 운영하던 A씨가 220여 명의 회원으로부터 2억 5천만원 상당의 회원권을 선결제 받은 뒤 영업을 중단한 혐의로 징역 1년 6개월을 선고받았습니다. A씨는 코로나19 여파 등으로 적자가 누적되어 정상적인 교습 제공 의사나 능력이 없었던 것으로 조사되었으며, 일부 피해자와는 합의가 이루어졌습니다.</t>
+          <t>동물자유연대와 더불어민주당 임호선 의원이 국회 소통관에서 신종 펫샵 피해자 기자회견을 개최했습니다. 동물 보호를 위장한 신종 펫샵으로 인한 피해를 알리고, 관련 법규 마련을 촉구하는 내용입니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>필라테스 운영자 A씨가 사기 혐의로 징역형을 선고받아 책임이 명확하고(적합 조건 1), 220여 명의 회원이 총 2억 5천만원의 피해를 입어 집단적 피해 및 피해 규모가 크며(적합 조건 3, 4), 형사 재판 결과가 객관적 증거로 활용 가능합니다(적합 조건 5). 그러나 운영자 A씨는 적자 누적 및 대출 부담으로 자력이 매우 부족한 것으로 판단되어, 소송금융 투자 시 회수 가능성이 현저히 낮아 부적합합니다.</t>
+          <t>기사 본문만으로는 '신종 펫샵'이라는 유형만 언급될 뿐, 특정 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어렵습니다. 또한 피해 규모(금액, 피해자 수)에 대한 구체적인 정보가 없어 투자 매력도를 판단하기 어렵습니다. 현재 국회 기자회견 단계로, 소송금융 투자에 적합한 공적 절차가 진행 중이라고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>2억 5천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>220여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>2억5000만원 선결제 받고 ‘먹튀’ 필라테스 운영자 징역 1년 6개월</t>
+          <t>동물자유연대  동물 보호 위장한 신종 펫샵 법으로 금지해야</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408864</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33864</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-04 01:07:40.437334+00:00</t>
+          <t>2026-03-08 12:23:04.185901+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C240" t="inlineStr"/>
-      <c r="D240" t="inlineStr"/>
-      <c r="E240" t="inlineStr"/>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>제주지법 1심 판결 선고</t>
+        </is>
+      </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>성주군이 군민들의 생활 안정과 사회안전망 구축을 위해 '군민안전보험'을 운영하고 있다는 내용입니다. 이 보험은 성주군민이라면 자동으로 가입되며, 자연재해, 농기계 상해, 야생동물 피해, 개물림 사고 등 22개 항목에 대해 최대 2000만원까지 보장합니다. 사고 발생일로부터 3년 이내에 보험사에 직접 신청하여 보상받을 수 있습니다.</t>
+          <t>플라잉 요가 수업 중 해먹 고정장치 불량으로 낙상 사고가 발생하여, 제주지법은 헬스장 운영자에게 시설 설치·보존상 주의의무 위반 책임을 인정하고 피해자에게 약 2천만원을 배상하라고 판결했다. 피해자는 3년간 한시적 후유장애를 입었으며, 기왕증 기여도를 고려하여 손해배상액이 산정되었다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>이 기사는 성주군이 제공하는 군민안전보험 제도에 대한 설명으로, 특정 사건이나 분쟁이 발생하여 소송금융이 필요한 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>헬스장 운영자의 책임이 법원에서 명확히 인정되었으나, 피해 금액이 2천만원 수준으로 소송금융 투자 대상으로는 규모가 작고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 낮다. 또한 이미 1심 판결이 선고된 상태로, 신규 투자 기회로서의 적합성이 떨어진다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20,025,912원</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>성주군, '군민안전보험' 안심생활 서비스</t>
+          <t>[손배] 플라잉 요가 수업 중 해먹 풀려 낙상…헬스장 운영자에 2천만원...</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030310552210408</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92520</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-04 00:56:39.745069+00:00</t>
+          <t>2026-03-08 00:25:21.078269+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C241" t="inlineStr"/>
+      <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
-          <t>항공편 결항 및 정부 대응반 운영 중</t>
+          <t>매크로 금지법 관련 세미나 진행</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>중동 정세 악화로 이스라엘, 이란 등 9개국 공역이 통제되면서 인천발 중동 노선 항공편이 결항되고 있다. 국토교통부는 대응반을 구성하여 상황을 모니터링하고 항공사에 운항 안전 관리 및 승객 정보 제공, 소비자 보호 조치를 지시했다. 대한항공 등 다수 항공사가 결항 조치를 취하고 있으며, 추가 연장 여부는 미정이다.</t>
+          <t>기사는 '나경원 자녀의혹', '조국 힘내세요' 등 실시간 검색어 논란을 언급하며 여론조작의 문제점과 '매크로 금지법'에 대한 논의를 다룹니다. 이상우 연세대 교수는 매크로 금지법이 정치인 보호 목적이 강하며 실제 피해자는 이용자일 것이라고 지적했습니다. 특정 사건의 피해나 가해자가 명확히 드러나지 않은 일반적인 논의입니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>항공편 결항의 원인이 중동 정세 악화 및 공역 통제 등 항공사의 통제 범위를 벗어난 불가항력적 사유로 판단되어, 항공사의 직접적인 책임 입증이 어려움 (적합 조건 1 '상대방 책임이 비교적 명확함'에 해당하지 않음). 비록 다수의 승객이 피해를 입고 항공사들이 자력이 충분하지만, 근본적인 책임 소재가 불분명하여 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>기사 내용은 여론조작 및 매크로 금지법에 대한 일반적인 논의를 다루고 있어, 특정 가해자나 구체적인 피해 사건이 명확히 특정되지 않습니다. (적합 조건 1, 2, 5 미충족) 집단적 피해 가능성(이용자)은 언급되나, 구체적인 피해 규모나 증거가 부족하며 공적 절차 진행 여부도 불분명합니다. (적합 조건 3, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>다수 승객</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>국토부, ‘중동사태’ 항공 점검회의…“철저한 안전 관리 지시”</t>
+          <t>'나경원 자녀의혹' '조국 힘내세요'… 논란의 중심에 섰던 실시간 검색...</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10686119?ref=naver</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332895</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-04 00:55:22.291077+00:00</t>
+          <t>2026-03-08 00:15:16.447938+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>대한항공</t>
+          <t>세계평화통일가정연합</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>항공편 결항 및 국토부 대응반 운영 중</t>
+          <t>일본 고등법원 판결 선고 및 집단 소송 당사자들과의 합의 및 보상위원회 진행 중</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>중동 정세 악화로 이란, 이스라엘 등 9개국 공역이 통제되면서 대한항공 등 다수 항공사의 인천발 중동 노선이 결항됐다. 국토교통부는 대응반을 구성해 운항 안전 관리 및 소비자 보호 조치를 지시했으며, 대한항공은 두바이 노선 결항을 연장하고 환불 및 재발행 수수료를 면제하고 있다.</t>
+          <t>세계평화통일가정연합(통일교)이 일본 고등법원 판결에 대한 입장을 밝혔으며, 최근 집단 소송 당사자들과의 합의 및 보상위원회를 통해 법적 분쟁을 해결하고 있음을 언급했다. 이는 과거 사건에 대한 법적 절차가 상당 부분 진행되었거나 종결 단계에 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>항공편 결항은 중동 정세 악화로 인한 공역 통제라는 불가항력적 상황에 기인하므로, 항공사의 명확한 책임 소재를 입증하기 어려움. (적합 조건 1 불충족) 항공사는 티켓 환불 및 재발행 수수료 면제 등 소비자 보호 조치를 이행하고 있어, 이를 넘어선 대규모 손해배상 청구의 법적 근거가 매우 약해 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>기사는 일본 고등법원 판결에 대한 입장과 집단 소송 당사자들과의 합의 및 보상위원회 진행을 언급하고 있습니다. 이는 이미 법적 절차가 상당 부분 진행되었거나 종결 단계에 있음을 시사하므로, 신규 소송금융 투자 기회로서의 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>국토부, 중동 대응 점검..대한항공 등 결항</t>
+          <t>일본-한국 ‘세계평화통일가정연합’...일본 고등법원 판결에 대한 입장...</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603031921454116</t>
+          <t>http://www.breaknews.com/1189867</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-04 00:55:08.925636+00:00</t>
+          <t>2026-03-07 12:32:02.797923+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C243" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>국토부 대응반 구성 및 소비자 보호 지시, 항공사 결항 및 수수료 면제 조치 중</t>
+          <t>소비자 손해배상 요구 단계</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>중동 정세 악화로 이스라엘, 이란 등 9개국 공역이 통제되면서 대한항공, 에미레이트항공, 에티하드항공, 카타르항공 등 주요 항공사들의 인천발 중동 노선이 결항되고 있다. 국토교통부는 대응반을 구성하여 운항 안전 관리와 소비자 보호 조치를 지시했으며, 항공사들은 환불 및 재발행 수수료 면제 등의 조치를 취하고 있다.</t>
+          <t>소비자 A씨가 한 치과에서 임플란트 시술 후 지속적인 문제로 1200만 원의 손해배상을 요구했다. 아래 앞니 4개 임플란트와 위·아래 전체 의치 제작 비용으로 지불한 금액이다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>적합 조건 중 상대방 자력 충분(주요 항공사), 집단적 피해(다수 승객), 증거 확보 가능(공개된 결항 정보), 공적 절차 진행 중(국토부 대응반) 등은 해당하나, 항공편 결항의 주된 원인이 중동 정세 악화로 인한 공역 통제(불가항력)이므로 항공사의 책임이 명확하다고 보기 어려움. 항공사들이 이미 환불 및 재발행 수수료 면제 조치를 취하고 있어 추가적인 손해배상 청구의 법적 근거와 회수 가능성이 낮아 소송금융 투자 적합도가 낮음.</t>
+          <t>상대방 책임은 비교적 명확하나(적합 조건 1), 단일 소비자 피해 사례로 집단적 피해가 아니며(적합 조건 3 해당 없음), 피해 금액 1200만 원은 소송금융 투자 대상으로 크다고 보기 어렵다(적합 조건 4 해당 없음). 또한 상대방 치과의 자력 여부가 불확실하여 투자 매력이 낮다(적합 조건 2 해당 없음).</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1200만 원</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>국토부, 중동상황 항공 점검회의… 운항안전 관리·소비자 보호</t>
+          <t>임플란트 탈락 반복…손해배상 요구</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260303166700003?input=1195m</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77329</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-03-04 00:54:55.589707+00:00</t>
+          <t>2026-03-07 00:26:46.071123+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C244" t="inlineStr"/>
-      <c r="D244" t="inlineStr"/>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>국토부 대응반 회의 및 소비자 보호 지침 발표</t>
+          <t>보험 상품 출시 및 관련 단체의 비판 제기</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>국토교통부가 중동 상황에 대응하기 위해 관계기관 회의를 개최하고, 항공편 지연 및 결항 시 승객들에게 신속한 정보 제공과 적극적인 소비자 보호 및 피해구제 조치를 이행하도록 지시했습니다. 이는 잠재적 피해에 대한 예방적 조치 및 지침 발표이며, 구체적인 피해 발생 사례는 언급되지 않았습니다.</t>
+          <t>국내 한 보험사가 가정폭력, 성폭력 등으로 인한 법률 비용을 최대 3000만원까지 보장하는 보험 상품을 출시했습니다. 하지만 한국여성의전화는 이 상품이 폭력 문제를 개인의 위험관리로 축소하고, 보험금 수령 과정에서 2차 피해를 유발할 수 있다며 강력히 비판하고 있습니다. 단체는 정부에 여성 폭력 근절에 대한 국가의 책무 이행을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>해당 기사는 국토부가 중동 상황에 대응하여 항공편 변동 시 소비자 보호 조치를 이행하도록 지시하는 내용으로, 특정 피해 발생 사실이나 가해자가 명확히 드러나지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 보험 상품의 윤리적, 사회적 적절성에 대한 논란으로, 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 명확한 상대방의 책임과 대규모의 구체적인 손해액 입증이 어렵습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>국토부, 중동 상황 대응반 회의 개최…중동 9개 국가 통제 중</t>
+          <t>“성폭력 피해 입증하면 최대 3000만원 드립니다”…논란의 보험상품</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000294824?division=NAVER</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/06/20260306500275?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-04 00:54:40.720265+00:00</t>
+          <t>2026-03-06 13:11:13.824548+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>가맹점 사업자 지위 확인 본안 소송 첫 재판 예정</t>
+          <t>여성단체 반발, 상품화 논란</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>김밥 프랜차이즈 대표가 가맹점주로부터 업무방해 혐의로 고소당했으나, 경찰은 본사의 가맹 계약 갱신 거절이 정당하다고 판단하여 '혐의없음' 처분을 내렸습니다. 한편, 본사가 제기한 영업금지 가처분은 기각되었으며, 가맹점주가 제기한 가맹점 사업자 지위 확인 본안 소송의 첫 재판이 예정되어 있습니다.</t>
+          <t>가정폭력 및 성폭력 관련 법률 비용을 보장하는 보험 상품이 출시되자 여성단체들이 '여성폭력 상품화'라며 강하게 반발하고 있습니다. 해당 보험은 이혼 시 법률 비용 등을 지급받기 위해 엄격한 입증 절차를 요구하며, 업체는 '여성의 안전과 행복을 아우르는 업계 최초 상품'이라고 홍보하고 있습니다. 이 사건은 윤리적 논란에 초점을 맞추고 있으며, 직접적인 피해 배상 소송의 대상은 아닙니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>경찰이 프랜차이즈 대표의 업무방해 혐의에 대해 '혐의없음' 처분을 내렸으므로 상대방 책임이 명확하다고 보기 어렵습니다 (적합 조건 1 불충족). 또한, 피해 규모가 특정되지 않았고 (적합 조건 4 불충족), 현재까지는 개별 가맹점주의 소송으로 집단적 피해로 보기 어렵습니다 (적합 조건 3 불충족).</t>
+          <t>이 기사는 특정 피해 사건이나 명확한 법적 청구 대상이 되는 가해자를 다루고 있지 않습니다. 보험 상품 자체의 윤리적 논란에 대한 여성 단체의 반발을 다루고 있어, 소송금융 투자 대상으로서의 '상대방 책임 명확성', '피해 규모', '피해자 수' 등 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>'갑질 의혹' 김밥 프랜차이즈 대표, 업무방해 혐의 '불송치'</t>
+          <t>'가정·성폭력 보험상품' 출시에…여성단체 발끈  여성폭력 상품화</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/827638</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=721798</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-03-04 00:49:52.171594+00:00</t>
+          <t>2026-03-06 13:05:28.200516+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
-      <c r="D246" t="inlineStr"/>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>법률 제도 개선 논의</t>
+          <t>국회에서 게임산업진흥에 관한 법률 개정안 심사 중</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>대한변호사협회장은 인터뷰에서 사법부의 보수적인 위자료 산정 방식과 양형 기준에 대한 비판과 함께, 물가와 국민 인권 의식에 부합하는 현실화가 시급하다고 강조했습니다. 또한, 기업의 증거 은닉 문제를 해결하기 위한 디스커버리 제도 도입의 필요성을 역설하며, 변협 내 TF를 구성해 위자료 현실화와 디스커버리 제도 도입을 적극 추진할 계획임을 밝혔습니다.</t>
+          <t>22대 국회에서 게임산업진흥에 관한 법률 개정안 39개 중 19개가 소관위 심사를 받고 있습니다. 주요 내용은 게임법 전부개정안, 확률형 아이템 규제 강화(매출 3% 과징금, 데이터 보유 및 공개 의무화) 등이며, 문화체육관광부, 기획재정부, 개인정보보호위원회, 한국게임산업협회 등 다양한 기관이 법안 내용에 대해 의견을 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 분석이 아닌, 대한변호사협회장의 인터뷰를 통해 사법부의 위자료 현실화, 디스커버리 제도 도입 등 법률 제도 개선 필요성을 역설하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 특정되지 않아 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이나 소송 진행 상황을 다루는 것이 아니라, 국회에서 게임산업진흥에 관한 법률 개정안이 심사 중인 현황을 보도하고 있습니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능' 등 소송금융 투자에 필요한 적합 조건에 해당하지 않습니다. 현재는 법률 제정 단계로, 구체적인 소송 대상이나 피해자가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>[인터뷰]김정욱 변협회장  사법부 능동적 변화해야…위자료 현실화 시급...</t>
+          <t>매출 3% 과징금·핵 유저 처벌 등, 게임법안 심사 현황은?</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>gamemeca.com</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260303_0003533470</t>
+          <t>https://www.gamemeca.com/mv.php?inflow=naver&amp;gid=1772306</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-04 00:37:57.155467+00:00</t>
+          <t>2026-03-06 12:44:11.819121+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>민사소송 논의 중</t>
+          <t>자동차손해배상 보장법 개정안 발의</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>케이크를 구매한 다음 날 교환을 요구한 손님이 가게에서 소란을 피우고 케이크를 바닥에 내동댕이치는 사건이 발생했습니다. 이로 인해 가게는 영업방해를 겪고 아르바이트생은 정신적 피해를 입었으며, 누리꾼들은 민사소송을 제기해야 한다고 주장하고 있습니다.</t>
+          <t>더불어민주당 복기왕 의원이 보험사의 '깜깜이 회계' 관행을 바로잡고 자동차 의무보험의 투명성을 강화하는 '자동차손해배상 보장법 일부개정법률안'을 대표 발의했습니다. 이 법안은 보험금 산정 및 지급 내역 공개 의무를 강화하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>상대방이 개인 손님으로 자력 확인이 어렵고, 피해 규모가 작아 소송금융 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 상대방 자력 부족, 피해 규모 작음) 또한, 집단적 피해가 아닌 단일 사건입니다. (부적합 조건: 집단적 피해 아님)</t>
+          <t>이 기사는 보험사의 '깜깜이 회계' 관행 개선을 위한 법률 개정안 발의에 대한 내용으로, 특정 사건이나 피해자가 발생하여 소송이 진행될 가능성을 언급하고 있지 않습니다. 소송금융의 대상이 될 만한 구체적인 피해 사실, 피해자 집단, 또는 소송 진행 상황이 부재하여 적합 조건 1, 3, 4, 5, 6이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>케이크 사 간 다음 날 교환 요구한 손님… 가게서 소리치고 바닥에 내동...</t>
+          <t>복기왕 의원, 깜깜이 '자동차 의무보험' 투명화…자동차손해배상법 개정...</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6088550</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066173</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-04 00:37:46.276001+00:00</t>
+          <t>2026-03-06 01:43:35.689358+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C248" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>층간소음 및 외상 미지불 피해 발생</t>
+          <t>온라인에서 화제, 법적 분쟁 가능성 낮음</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>방송인 이휘재의 배우자 문정원 씨 가족의 층간소음과 놀이공원 장난감 외상 미지불로 인한 피해가 SNS를 통해 알려졌습니다. 층간소음 피해자가 발생했으며, 놀이공원 측도 외상 대금을 받지 못했다고 합니다.</t>
+          <t>아파트 지하 주차장에서 불법 주차한 차주가 주차위반 스티커 부착 시 구상권 청구를 경고했으나, 경비원이 이를 무시하고 경고장을 부착했습니다. 법률 전문가들은 불법 주차 스티커 부착은 정당한 관리 행위로 간주되어 차주의 구상권 청구가 인정되기 어렵다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>피해 규모가 소송금융 투자를 고려할 만큼 크지 않고(피해 규모가 큼 조건 불충족), 집단적 피해가 아닌 개별적인 분쟁으로 보입니다(집단적 피해 조건 불충족). 비록 상대방 책임이 명확하고 증거 확보 가능성이 있지만, 투자 회수 가능성이 낮아 적합도가 낮습니다.</t>
+          <t>차주의 구상권 청구는 법적 근거가 희박하다는 전문가 의견이 지배적이므로 상대방 책임이 명확하지 않습니다. 또한, 상대방이 개인 차주로 자력이 충분하다고 보기 어려우며, 피해 규모가 매우 작고 집단적 피해에 해당하지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>서언·서준이 많이 커 …'이휘재♥' 문정원 4년만 근황, 홍현희도 '좋아...</t>
+          <t>주차 딱지 붙이면 법적 청구할 것  경고한 불법주차 차주에 경비원이 ...</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2118538</t>
+          <t>https://www.insight.co.kr/news/545458</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-04 00:29:28.652870+00:00</t>
+          <t>2026-03-06 01:35:30.721063+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>운영자에 대한 형사 재판 징역형 선고 완료, 일부 피해자와 합의</t>
+          <t>자동차보험 진료비 위탁심사 제도 개선을 위한 국회 토론회 개최 및 논의 중</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>필라테스 스튜디오 운영자가 회원권 선결제 2억 5천만 원을 '먹튀'한 혐의로 징역형을 선고받았습니다. 운영자는 회원들에게 교습 의사나 능력이 없었으며, 재판부는 죄질이 나쁘다고 판단했습니다. 일부 피해자와는 합의가 이루어졌습니다.</t>
+          <t>건강보험심사평가원이 국회와 공동으로 자동차보험 진료비 위탁심사 평가 및 제도개선 토론회를 개최했다. 토론회에서는 심평원의 위탁심사 성과와 함께 한의과 진료비 증가 문제, 그리고 묶음형수가제 도입 등 다양한 제도개선 방안이 논의되었다. 이는 특정 피해 사건이 아닌 정책 및 제도 개선에 관한 논의이다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>형사 절차가 이미 종결되어 운영자에게 징역형이 선고되었으며, 일부 피해자와는 이미 합의가 이루어졌습니다. 피고인이 개인 운영자이므로 자력 확보가 어려울 수 있어 소송금융 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 자동차보험 진료비 위탁심사 제도 개선을 위한 국회 토론회 내용을 다루고 있으며, 특정 사건으로 인한 피해자 집단이나 명확한 소송 상대방이 존재하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>2억 5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>필라테스 회원권 2억 5천만 원 선결제 먹튀 운영자 징역형</t>
+          <t>심평원, 자동차보험 진료비 위탁심사 평가 및 제도개선 토론회 가져</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008462895&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547469</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-04 00:22:45.764235+00:00</t>
+          <t>2026-03-06 01:13:29.005916+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
-      <c r="D250" t="inlineStr"/>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>국토부 항공 점검회의 및 지시</t>
+          <t>잠재적 담합 의혹 제기</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>국토교통부가 중동 상황과 관련하여 항공 점검회의를 개최하고, 항공사들에게 운항 안전 관리와 소비자 보호 조치를 철저히 이행할 것을 지시했습니다. 특히 항공편 지연 및 결항 시 승객들에게 신속하고 정확한 정보 제공 및 피해 구제 조치를 강조했습니다.</t>
+          <t>기름값 폭등에 대한 우려와 함께 담합 행위 및 폭리 엄단을 촉구하는 사설이다. 특정 기업이나 기관의 불법 행위가 구체적으로 적시되지 않았으며, 관련 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 대상으로서는 구체성이 부족하다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>기사는 국토부의 항공 안전 관리 및 소비자 보호 지시 사항을 다루고 있으며, 특정 피해 발생 사실이나 구체적인 가해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피해 사건, 피해자 집단, 또는 상대방의 책임이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 피고를 지목하는 보도가 아닌, 기름값 폭등에 대한 우려와 담합 행위 엄단을 촉구하는 사설에 불과하다. 상대방 책임의 명확성, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건이 충족되지 않아 투자 대상으로 구체성이 매우 부족하다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>국토부, 중동상황 항공 점검회의… 운항안전 관리·소비자 보호</t>
+          <t>[오늘의 사설]  벌써 기름값 폭등?...담합행위 엄단해야</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>nongaek.com</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225450</t>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=94583</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-04 00:17:21.807523+00:00</t>
+          <t>2026-03-06 00:56:50.470219+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C251" t="inlineStr"/>
+      <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
-          <t>과거 사례로 언급됨</t>
+          <t>영국 온라인 아동 보호 공개 협의 시작</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>이 기사는 유럽과 한국 통신사들이 5G 네트워크 투자 대비 수익 창출에 어려움을 겪고 있음을 분석합니다. 킬러 서비스 부족과 정체된 B2C 요금으로 인해 투자 회수가 어렵다는 점을 지적하며, 독일에서 게이밍 전용 요금제로 인해 소비자 단체로부터 소송을 당한 사례를 언급합니다. 6G와 AI를 통한 비즈니스 모델 전환을 해결책으로 제시합니다.</t>
+          <t>각국 정부가 온라인 플랫폼에 아동 보호 책임을 요구하며 입법 및 소송이 증가하는 추세입니다. 영국 정부도 최근 온라인 환경에서 어린이를 보호하기 위한 공개 협의를 시작했으며, 이는 게임 업계를 포함한 플랫폼 기업들이 주목해야 할 사안입니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>이 기사는 5G 수익화의 구조적 문제점을 다루는 산업 분석 기사로, 소송금융 투자 대상이 될 만한 구체적이고 현재 진행 중인 사건을 제시하지 않습니다. 언급된 독일의 소비자 단체 소송 사례는 과거의 예시이며, 현재 진행 상황이나 피해 규모 등 투자 검토에 필요한 정보가 매우 부족합니다.</t>
+          <t>이 기사는 특정 사건의 피해 사실을 다루는 것이 아니라, 영국 정부의 온라인 아동 보호 정책 논의 시작을 보도하고 있습니다. 따라서 소송금융 투자에 필요한 특정 피고의 책임 명확성, 구체적인 피해 규모 및 피해자 수, 그리고 증거 확보 가능성 등 적합 조건에 해당하는 정보가 매우 부족합니다. 현재는 법적 분쟁이 발생한 단계가 아닌 정책 논의 단계이므로 투자 대상으로서의 구체성이 낮습니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>[MWC 2026] 유럽도 5G 통신 수익화 딜레마… 6G·AI가 답</t>
+          <t>영국 온라인 아동 보호 협의 시작, 게임 업계가 주목해야 할 이유</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>thisisgame.com</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260303063452566</t>
+          <t>https://www.thisisgame.com/articles/415865</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-03 00:47:47.744372+00:00</t>
+          <t>2026-03-05 01:36:49.204819+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D252" t="inlineStr"/>
+      <c r="C252" t="inlineStr"/>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>방송미디어통신위원장과 이통3사 대표 간 회의에서 '담합 행정소송'이 논의 주제로 언급됨</t>
+          <t>경찰 수사 착수, 용의자 추적 중</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>방송미디어통신위원장이 이동통신 3사 대표들과 만나 '담합 행정소송'을 화두로 논의했다는 내용의 기사입니다. 유료방송 규제 등도 거론되었으나, 구체적인 담합 사건이나 소송 진행 상황에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>부산 금정경찰서와 남부경찰서가 온라인 중고거래 플랫폼에서 발생한 사기 사건들을 수사 중이다. 피의자들은 노트북과 카메라 판매를 가장해 각각 185만 원과 110만 원을 가로챈 뒤 잠적했으며, 사업자등록증과 화물수탁증 등은 AI로 조작된 것으로 확인되었다. 경찰은 피해자 조사를 마치고 용의자를 추적하고 있다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함' (이동통신 3사)만 해당합니다. '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행' 등 다른 적합 조건은 기사 내용만으로는 파악 불가합니다. '담합 행정소송'이 단순히 '화두'로 언급되었을 뿐, 구체적인 사건 발생이나 진행 상황에 대한 정보가 전무하여 투자 적합도가 낮습니다.</t>
+          <t>상대방이 성명불상으로 잠적하여 특정 및 자력 확인이 어렵고, 자력 충분 조건(대기업, 금융기관 등)에 해당하지 않습니다. 또한, 개별 피해 금액이 소액이고 집단적 피해 규모가 크지 않아(피해 규모가 큼 조건 불충족) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>185만 원, 110만 원</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>방미통위원장 만난 이통3사 대표, '담합 행정소송' 화두에</t>
+          <t>부산금정서·남부서, 온라인중고거래 플랫폼서 사기 치고 잠적 추적</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/cc-newmedia/6085974</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030419073693979a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-03 00:40:45.935372+00:00</t>
+          <t>2026-03-05 01:09:42.299018+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr"/>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>2010년 ETS 점수 환산표 공개 요구 소송 종결</t>
+          <t>민사소송 제기</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>토익 스타 강사 김대균 씨가 수능 영어의 난이도를 비판하며 토익 만점자도 수능 영어를 다 맞히지 못했다고 밝혔습니다. 그는 토익 시험의 특징과 EBS 강의 경험 등을 이야기했으며, 2010년 한국인 수험생이 토익 점수 환산표 공개를 요구하며 ETS를 상대로 소송을 제기했으나 법원이 ETS의 손을 들어줬던 과거 사례를 언급했습니다.</t>
+          <t>미국 플로리다주에서 한 남성이 구글을 상대로 민사소송을 제기했습니다. 그의 아들이 구글 AI 모델 제미나이와 대화 후 편집증적 망상에 시달리다 자살했으며, 이에 대해 구글 AI가 망상을 유발했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>해당 기사는 토익 강사 인터뷰로, 현재 진행 중인 법적 분쟁을 다루고 있지 않습니다. 유일하게 언급된 소송은 2010년 ETS의 토익 점수 환산표 공개 요구에 대한 것으로, 이미 법원이 ETS의 손을 들어주며 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>상대방 자력은 충분(Google)하고 피해 규모도 크지만(사망), AI 모델과의 대화가 망상과 자살로 이어졌다는 인과관계를 법적으로 입증하기 매우 어렵습니다. 이는 소송금융 투자에 있어 승소 가능성을 현저히 낮추는 요인으로 작용합니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>토익 만점자인 나도, 수능영어 다 못맞혀  토익 스타강사 고백</t>
+          <t>'AI 아내' 만나려 숨진 30대 美 남성… 유족  제미나이가 망상 유발  구...</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408656</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030507540001824?did=NA</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-03 00:39:23.909416+00:00</t>
+          <t>2026-03-05 00:51:20.574618+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
-      <c r="D254" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (전남경찰청 사이버수사대 이관)</t>
+          <t>자동차보험 진료비 정책 논의 중</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>전남 여수와 순천에서 설 명절 기간 동안 구매하지 않은 물품이 신용카드로 무단 결제되었다는 신고가 14건 접수되었습니다. 총 1억 2천여 만원의 피해가 발생했으나 대부분 결제가 취소되었고, 현재 450만원의 미회수 피해액이 남아있습니다. 경찰은 가맹점 해킹과 악성 애플리케이션 설치 등 다각도로 경위를 수사 중이며, 사건은 전남경찰청 사이버수사대로 이관되었습니다.</t>
+          <t>이 기사는 건강보험심사평가원 위탁 전 자동차보험 진료비 심사를 둘러싼 의료기관과 보험사 간의 잦은 분쟁과 소송을 언급합니다. 현재는 진료비 구조 변화 논의가 진행 중이며, 비용 통제보다는 환자 보호 중심의 접근이 필요하다는 주장을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>실제 미회수 피해액이 450만원으로 소송금융 투자 대상으로 보기에는 매우 적습니다. 또한, 상대방이 특정되지 않았고, 가맹점 해킹이나 악성 앱 설치 등 책임 주체가 불분명하며 자력도 미지수입니다. 경찰 수사가 진행 중이며 다수의 피해자가 발생했으나, 투자 매력도가 낮습니다.</t>
+          <t>해당 기사는 자동차보험 진료비 심사 관련 과거 분쟁의 역사와 향후 정책 방향에 대한 논의를 다루고 있습니다. 특정 사건이나 현재 진행 중인 소송금융 투자 대상이 될 만한 구체적인 분쟁을 제시하지 않아, 적합 조건에 해당하는 사항이 없습니다. 언급된 과거 분쟁들은 이미 종결되었을 가능성이 높아 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>450만원 (미회수액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>카드 무단 결제 …여수·순천서 1억2000여 만원 피해</t>
+          <t>자동차보험 진료비 논의… 비용 통제보다 환자 보호 중심 접근 필요</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260303_0003532007</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=324088</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-03 00:33:33.385169+00:00</t>
+          <t>2026-03-05 00:36:45.101158+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E255" t="inlineStr"/>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>금감원 무효확인서 발급 절차 개시 (단, 2025년 7월 22일 이후 계약건에 한함)</t>
+        </is>
+      </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>KB국민은행은 AI 에이전트 도입 및 LG유플러스와의 협업을 통해 보이스피싱 예방 시스템을 고도화하고 있습니다. 지난해 약 1720억원의 금융 피해를 예방하는 등 고객 자산 보호에 앞장서고 있으며, 사후 대응이 아닌 사전 예방에 초점을 맞춘 미래형 보안 모델을 구축하고 있습니다.</t>
+          <t>금융감독원이 연 이자율 60%를 초과하는 초고금리 대부계약에 대해 원금과 이자 모두 무효임을 확인하는 금감원장 명의의 무효확인서를 발급한다고 밝혔다. 이는 지난해 7월 개정된 대부업법에 따른 것으로, 피해자들은 이 확인서를 소송 참고자료나 불법 추심 중단 근거로 활용할 수 있다. 다만, 무효확인서 발급은 계약체결일이 2025년 7월 22일 이후인 경우에만 신청 가능하다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>기사는 KB국민은행의 AI 기반 보이스피싱 예방 시스템 도입 및 성과를 다루고 있으며, 은행이 고객의 피해를 성공적으로 예방한 사례를 강조합니다. 소송금융의 대상이 될 만한 은행의 책임이나 고객 피해 발생 사실이 기사에 언급되어 있지 않아, 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>금감원이 연 60% 초과 초고금리 대부계약에 대한 무효확인서 발급을 발표하여 '상대방 책임 명확', '집단적 피해 가능성', '증거 확보 가능', '공적 절차 진행 중' 조건에 부합한다. 그러나 무효확인서 발급 대상은 계약체결일이 2025년 7월 22일 이후인 경우로 한정되어 현재 시점에서는 투자 대상 사건이 존재하지 않는다. 또한, 상대방인 불법사금융업자의 자력은 불분명하여 회수 가능성이 낮을 수 있다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>이환주號 KB국민은행, ‘현장형 AI’ 지향 [AX, 금융 대변혁의 시대]</t>
+          <t>연 이자율 60% 넘는 대부계약, 금감원장 명의 '무효확인서' 발급한다</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603011935444125dd55077bc2_18</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01817126645380368</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-03 00:24:04.822775+00:00</t>
+          <t>2026-03-05 00:36:24.967466+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>불법 도박사이트 운영진</t>
+          <t>손님</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>불법 도박사이트 운영진에 대한 형사 재판 무죄 선고</t>
+          <t>경찰 신고 및 민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>280억 원대 불법 도박사이트 운영 혐의로 기소된 일당이 경찰의 위법한 증거 수집으로 무죄를 선고받았습니다. 재판부는 수사기관이 절차를 위반해 수집한 증거를 배제하고, 공소사실을 입증할 증거가 부족하다고 판단했습니다. 피고인들의 유죄 의심은 들지만, 증거 부족으로 무죄가 선고된 사건입니다.</t>
+          <t>전날 구매한 롤케이크의 유통기한이 짧다는 이유로 교환을 요구한 손님이 거절당하자 롤케이크를 바닥에 던지고 매장을 떠난 사건이 발생했습니다. 매장 주인은 영업 방해 및 재물 손괴에 대한 법적 조치를 검토 중이며, CCTV 영상 등 증거를 확보했습니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>불법 도박사이트 운영진에 대한 형사 재판에서 경찰의 위법한 증거 수집으로 무죄가 선고되어, 민사 소송 시에도 증거 확보 및 입증에 상당한 어려움이 예상됩니다 (부적합 조건: 증거 확보 어려움). 또한, 상대방인 불법 도박사이트 운영진의 자력 여부가 불확실하여 손해배상금 회수 가능성이 낮습니다 (부적합 조건: 상대방 자력 부족).</t>
+          <t>상대방 책임이 명확하고(손님이 롤케이크를 던져 영업 방해 및 재물 손괴), CCTV 영상 등 증거 확보가 가능하나, 상대방이 개인 고객으로 자력 파악이 어렵고 피해 규모가 매우 작아(롤케이크 1개 및 정신적 피해) 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>280억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>280억대 ‘불법 도박사이트’ 운영진 법원으로부터 ‘무죄’ 선고받았다...</t>
+          <t>“롤케이크 패대기”…전날 사간 빵 교환 요구한 손님, 거절하자 ‘퍽’...</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571508?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/05/20260305500001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-02 12:50:42.410660+00:00</t>
+          <t>2026-03-05 00:32:39.682762+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>도박사이트 운영진에 대한 형사사건 무죄 판결</t>
+          <t>국회 입법 논의 및 제도 개선 제안</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>280억 원대 불법 도박사이트를 운영한 혐의로 기소된 일당이 경찰의 위법한 증거 수집으로 인해 무죄를 선고받았다. 재판부는 압수수색 영장 원본 미제시 및 압수품 목록 미교부 등 절차 위반으로 수집된 증거는 유죄의 증거로 삼을 수 없다고 판단했다. 이로써 도박사이트 운영진에 대한 형사사건은 종결되었다.</t>
+          <t>김선민 조국혁신당 의원이 자동차보험 심사 제도의 재설계를 촉구하며 심평원의 권한 강화를 주장했습니다. 보험료 부담과 함께 사고 피해자 보호라는 제도 본질을 잊어서는 안 된다는 점을 강조했습니다. 이는 특정 사건에 대한 소송보다는 제도 개선 방향에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>이 기사는 280억대 불법 도박사이트 운영진에 대한 형사사건에서 경찰의 위법한 증거 수집으로 무죄가 선고된 내용을 다루고 있습니다. 형사사건은 이미 판결이 선고되어 종결되었으므로 (부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규성이 낮습니다. 비록 280억원의 도박금 규모로 미루어 다수의 피해자가 있을 수 있으나 (적합 조건 3, 4), 기사는 피해자들의 민사상 손해배상 청구 가능성이나 진행 상황에 대해 언급하지 않아 직접적인 투자 기회를 포착하기 어렵습니다.</t>
+          <t>본 기사는 자동차보험 심사 제도 개선에 대한 국회 논의를 다루고 있으며, 특정 사건이나 명확한 책임 주체가 없어 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2, 5 불충족) 피해자 보호의 필요성은 언급되나, 구체적인 피해 규모나 집단적 피해 발생 사실이 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>280억여원 (총 도박금 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>미상 (다수일 것으로 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>‘280억대 도박사이트’ 운영 혐의 기소됐는데…법원, 무죄 이유가?</t>
+          <t>재설계 필요한 자보 심사 제도, 심평원 권한 강화론 대두</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975613</t>
+          <t>http://www.bosa.co.kr/news/articleView.html?idxno=2271135</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-03-01 12:41:26.145664+00:00</t>
+          <t>2026-03-05 00:18:20.685358+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C258" t="inlineStr"/>
-      <c r="D258" t="inlineStr"/>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>새로운 정책 시행에 따른 잠재적 분쟁 우려</t>
+          <t>판매자의 손해배상 거절</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>반려동물 동반 식당 출입이 합법화되었으나, 사고 대비 책임보험 가입이 권고 사항에 불과하고 법적 보호 장치가 미비하여 업주와 손님 간 개인소송으로 번질 우려가 높습니다. 외식업계는 정부에 시설 비용 지원과 법적 보호 장치 마련을 요구하고 있습니다.</t>
+          <t>소비자 A씨가 택배로 받은 물품이 파손된 것을 확인하고 즉시 판매자에게 손해배상을 요구했으나 거절당했습니다. 이는 파손 물품에 대한 판매자의 배상 책임 여부를 다투는 소비자 분쟁 사례입니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>이 기사는 반려동물 동반 식당 출입 합법화에 따른 잠재적 분쟁 가능성을 다루고 있어, 특정된 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 상대방의 자력도 불분명합니다(적합 조건 2 미충족). 또한 집단적 피해나 큰 규모의 피해가 발생한 사건이 아니며(적합 조건 3, 4 미충족), 현재 진행 중인 공적 절차나 명확한 증거도 없습니다(적합 조건 5, 6 미충족).</t>
+          <t>기사 내용이 매우 단편적이며, 상대방(판매자 또는 택배사)이 특정되지 않아 자력 확인이 불가합니다. 또한, 단일 소비자 피해 사례로 집단적 피해나 큰 규모의 피해로 보기도 어렵습니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>[마이펫] 오늘부터 ‘댕냥이’와 식당 출입 합법화…외식업계 “환영하...</t>
+          <t>파손 물품 '배상 신청서 미제출' 손해배상 거절</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026022808452246232</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77456</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-01 12:39:26.862929+00:00</t>
+          <t>2026-03-04 01:33:19.750860+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr"/>
-      <c r="D259" t="inlineStr"/>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>30대 A씨</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>식품위생법 시행규칙 개정 및 시행</t>
+          <t>필라테스 업주 사기 혐의로 징역 1년 6개월 선고 (형사 재판 종결)</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>12월 1일부터 반려동물 동반 식당 출입이 법적으로 허용되지만, 모든 식당에 적용되는 것은 아니며 엄격한 위생 및 안전 조건을 충족해야 합니다. 자영업자들은 시설 투자 및 관리 부담을 우려하고 있으며, 소비자단체는 안전 및 위생 관리, 피해 구제 대책 마련을 요구하고 있습니다.</t>
+          <t>부산에서 필라테스 지점 4곳을 운영하던 30대 A씨가 2023년 12월부터 1년여간 회원 220여명으로부터 2억 5천만원 상당의 회원권을 판매한 뒤 휴업한 혐의로 징역 1년 6개월을 선고받았습니다. A씨는 당시 적자와 대출 압박에 시달리며 강사료도 미지급하는 등 교습 의사나 능력이 없었던 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>기사는 새로운 법규 시행에 대한 내용으로, 특정 피해 발생이나 분쟁이 발생한 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하는 사항이 없으며, 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 220여 명의 다수 피해자가 발생했으며(적합 조건 3), 총 피해 규모가 2억 5천만원으로 크고(적합 조건 4), 형사 재판 결과로 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 피고인 A씨가 적자와 대출 압박에 시달리고 강사료도 미지급한 점으로 미루어 자력이 매우 부족하여(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억5000만원</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>220여명</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>오늘부터 반려동물과 식당 동반 출입 가능…“모든 식당 허용 아냐”</t>
+          <t>“100만원 결제 시 100회 교습”…2.5억 필라 회원권 판 업주 징역형, 왜...</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260301507754?OutUrl=naver</t>
+          <t>https://www.mk.co.kr/article/11977666</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-01 12:18:37.099635+00:00</t>
+          <t>2026-03-04 01:09:33.590071+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr"/>
-      <c r="D260" t="inlineStr"/>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>새로운 법규 시행</t>
+          <t>필라테스 운영자 사기 혐의로 징역 1년 6개월 선고</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>3월 1일부터 개정된 식품위생법 시행규칙에 따라 반려동물과 함께 음식점 및 카페 출입이 가능해집니다. 예방접종 완료, 공간 분리, 위생 관리 등 엄격한 조건이 따르며, 업주들은 부담을 표하고 소비자단체는 안전 및 피해구제 방안 마련을 요구하고 있습니다.</t>
+          <t>부산에서 필라테스 매장 4곳을 운영하던 A씨가 220여 명의 회원으로부터 2억 5천만원 상당의 회원권을 선결제 받은 뒤 영업을 중단한 혐의로 징역 1년 6개월을 선고받았습니다. A씨는 코로나19 여파 등으로 적자가 누적되어 정상적인 교습 제공 의사나 능력이 없었던 것으로 조사되었으며, 일부 피해자와는 합의가 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>이 기사는 새로운 법규 시행에 대한 내용으로, 특정 피해 발생이나 상대방의 책임이 명확한 사건이 아닙니다. 소송금융 투자를 위한 구체적인 분쟁 당사자, 피해 규모, 증거 등이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>필라테스 운영자 A씨가 사기 혐의로 징역형을 선고받아 책임이 명확하고(적합 조건 1), 220여 명의 회원이 총 2억 5천만원의 피해를 입어 집단적 피해 및 피해 규모가 크며(적합 조건 3, 4), 형사 재판 결과가 객관적 증거로 활용 가능합니다(적합 조건 5). 그러나 운영자 A씨는 적자 누적 및 대출 부담으로 자력이 매우 부족한 것으로 판단되어, 소송금융 투자 시 회수 가능성이 현저히 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 5천만원</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>220여명</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>오늘(1일)부터 반려동물과 식당·카페 동반 출입 가능... 조건은?</t>
+          <t>2억5000만원 선결제 받고 ‘먹튀’ 필라테스 운영자 징역 1년 6개월</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544837</t>
+          <t>https://www.joongang.co.kr/article/25408864</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-03-01 12:17:00.443964+00:00</t>
+          <t>2026-03-04 01:07:40.437334+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C261" t="inlineStr"/>
+      <c r="D261" t="inlineStr"/>
+      <c r="E261" t="inlineStr"/>
       <c r="F261" t="inlineStr">
         <is>
-          <t>2022년 미국 버거킹이 햄버거 '와퍼'를 실제보다 과장되게 광고했다는 이유로 소비자들에게 소송을 당한 사례가 언급되었습니다. 이는 AI 생성 이미지를 활용한 홍보의 문제점을 보여주는 예시로 제시되었습니다.</t>
+          <t>성주군이 군민들의 생활 안정과 사회안전망 구축을 위해 '군민안전보험'을 운영하고 있다는 내용입니다. 이 보험은 성주군민이라면 자동으로 가입되며, 자연재해, 농기계 상해, 야생동물 피해, 개물림 사고 등 22개 항목에 대해 최대 2000만원까지 보장합니다. 사고 발생일로부터 3년 이내에 보험사에 직접 신청하여 보상받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>기사는 2022년 미국 버거킹에 대한 소송을 과거 사례로 언급하고 있어, 해당 사건은 이미 종결되었을 가능성이 높습니다. 이미 종결된 사건은 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 성주군이 제공하는 군민안전보험 제도에 대한 설명으로, 특정 사건이나 분쟁이 발생하여 소송금융이 필요한 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>소비자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>[찬반 배틀] AI로 만든 음식 사진이 메뉴판에?</t>
+          <t>성주군, '군민안전보험' 안심생활 서비스</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>kids.donga.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>https://kids.donga.com/news/articleView.html?idxno=168248</t>
+          <t>https://view.asiae.co.kr/article/2026030310552210408</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-03-01 00:34:05.629570+00:00</t>
+          <t>2026-03-04 00:56:39.745069+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C262" t="inlineStr"/>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>대한항공 등 다수 항공사</t>
+        </is>
+      </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>과거에 발생하여 종결된 소송</t>
+          <t>항공편 결항 및 정부 대응반 운영 중</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>이영돈 PD가 과거 '황토팩 소송'으로 인해 방송가를 떠났으며, 최근 다큐멘터리 영화 감독으로 변신한 근황이 보도되었다. 기사는 소송 자체의 현재 진행 상황이나 구체적인 내용을 다루지 않고, 이영돈 PD의 과거와 현재 활동에 초점을 맞추고 있다.</t>
+          <t>중동 정세 악화로 이스라엘, 이란 등 9개국 공역이 통제되면서 인천발 중동 노선 항공편이 결항되고 있다. 국토교통부는 대응반을 구성하여 상황을 모니터링하고 항공사에 운항 안전 관리 및 승객 정보 제공, 소비자 보호 조치를 지시했다. 대한항공 등 다수 항공사가 결항 조치를 취하고 있으며, 추가 연장 여부는 미정이다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>기사 내용상 '황토팩 소송'은 이미 과거에 발생하여 종결된 사건으로 판단됩니다. 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>항공편 결항의 원인이 중동 정세 악화 및 공역 통제 등 항공사의 통제 범위를 벗어난 불가항력적 사유로 판단되어, 항공사의 직접적인 책임 입증이 어려움 (적합 조건 1 '상대방 책임이 비교적 명확함'에 해당하지 않음). 비록 다수의 승객이 피해를 입고 항공사들이 자력이 충분하지만, 근본적인 책임 소재가 불분명하여 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 승객</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>‘황토팩 소송’ 방송가 떠난 이영돈 PD, 7시간30분 토론 진땀...지금은...</t>
+          <t>국토부, ‘중동사태’ 항공 점검회의…“철저한 안전 관리 지시”</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975289</t>
+          <t>https://biz.heraldcorp.com/article/10686119?ref=naver</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-02-28 12:39:18.544393+00:00</t>
+          <t>2026-03-04 00:55:22.291077+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>미상</t>
-[...2 lines deleted...]
-      <c r="D263" t="inlineStr"/>
+          <t>대한항공</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>소송 제기 루머 부인</t>
+          <t>항공편 결항 및 국토부 대응반 운영 중</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>인기 프로그램 '나는 SOLO' 28기 광수가 운영하는 결혼정보회사가 가입자와의 법적 분쟁 루머에 대해 '명백한 허위'라고 강력히 부인했습니다. 회사 측은 환불 관련 어떠한 분쟁도 없으며, 허위 사실 유포 시 법적 대응을 예고했습니다.</t>
+          <t>중동 정세 악화로 이란, 이스라엘 등 9개국 공역이 통제되면서 대한항공 등 다수 항공사의 인천발 중동 노선이 결항됐다. 국토교통부는 대응반을 구성해 운항 안전 관리 및 소비자 보호 조치를 지시했으며, 대한항공은 두바이 노선 결항을 연장하고 환불 및 재발행 수수료를 면제하고 있다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 소송 제기 루머가 '명백한 허위'라고 상대방 측이 강력히 부인하고 있습니다. 따라서 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 실제 피해 발생이나 증거 존재 여부도 불분명하여(적합 조건 5 불충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>항공편 결항은 중동 정세 악화로 인한 공역 통제라는 불가항력적 상황에 기인하므로, 항공사의 명확한 책임 소재를 입증하기 어려움. (적합 조건 1 불충족) 항공사는 티켓 환불 및 재발행 수수료 면제 등 소비자 보호 조치를 이행하고 있어, 이를 넘어선 대규모 손해배상 청구의 법적 근거가 매우 약해 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>'나솔' 28기 광수 결정사 측  가입자와 법적 분쟁? 명백한 허위</t>
+          <t>국토부, 중동 대응 점검..대한항공 등 결항</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105367775556</t>
+          <t>http://www.fnnews.com/news/202603031921454116</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-02-28 01:38:14.755173+00:00</t>
+          <t>2026-03-04 00:55:08.925636+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>캘리포니아 차량관리국(DMV)</t>
+          <t>대한항공, 에미레이트항공, 에티하드항공, 카타르항공</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>테슬라가 캘리포니아주 1심 법원에 DMV를 상대로 소송 제기</t>
+          <t>국토부 대응반 구성 및 소비자 보호 지시, 항공사 결항 및 수수료 면제 조치 중</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>테슬라가 '오토파일럿'과 '완전자율주행(FSD)' 명칭 사용을 되찾기 위해 캘리포니아 차량관리국(DMV)을 상대로 소송을 제기했습니다. DMV는 해당 용어가 허위 광고에 해당한다고 주장하며 행정법원에서 테슬라의 광고가 소비자를 오도했다고 결론 내린 바 있습니다. 테슬라는 DMV의 명령이 결함이 있으며 소비자 혼동을 야기하지 않는다고 반박하고 있습니다.</t>
+          <t>중동 정세 악화로 이스라엘, 이란 등 9개국 공역이 통제되면서 대한항공, 에미레이트항공, 에티하드항공, 카타르항공 등 주요 항공사들의 인천발 중동 노선이 결항되고 있다. 국토교통부는 대응반을 구성하여 운항 안전 관리와 소비자 보호 조치를 지시했으며, 항공사들은 환불 및 재발행 수수료 면제 등의 조치를 취하고 있다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>이 기사는 테슬라가 캘리포니아 차량관리국(DMV)을 상대로 마케팅 용어 사용 권한을 되찾기 위해 제기한 소송을 다루고 있습니다. 로앤굿의 고객인 피해자가 피고를 상대로 손해배상을 청구하는 사건이 아니므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>적합 조건 중 상대방 자력 충분(주요 항공사), 집단적 피해(다수 승객), 증거 확보 가능(공개된 결항 정보), 공적 절차 진행 중(국토부 대응반) 등은 해당하나, 항공편 결항의 주된 원인이 중동 정세 악화로 인한 공역 통제(불가항력)이므로 항공사의 책임이 명확하다고 보기 어려움. 항공사들이 이미 환불 및 재발행 수수료 면제 조치를 취하고 있어 추가적인 손해배상 청구의 법적 근거와 회수 가능성이 낮아 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>'오토파일럿' 되찾으려는 테슬라…캘리포니아 정부 상대 소송</t>
+          <t>국토부, 중동상황 항공 점검회의… 운항안전 관리·소비자 보호</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260227175900qHL</t>
+          <t>https://www.yna.co.kr/view/AKR20260303166700003?input=1195m</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-02-28 01:35:43.973610+00:00</t>
+          <t>2026-03-04 00:54:55.589707+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
-      <c r="E265" t="inlineStr"/>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>국토부 대응반 회의 및 소비자 보호 지침 발표</t>
+        </is>
+      </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>프라임에셋 팀장 권재희 씨는 소비자보험피해구제센터 자문이사장으로 활동하며 손해사정사, 변호사 등 전문가들과 협업 체계를 구축하고 있다. 그는 목적에 맞지 않는 보험 가입, 과도한 갱신형 보험료 부담 등 소비자 보험 피해 구제에 힘쓰고 있다.</t>
+          <t>국토교통부가 중동 상황에 대응하기 위해 관계기관 회의를 개최하고, 항공편 지연 및 결항 시 승객들에게 신속한 정보 제공과 적극적인 소비자 보호 및 피해구제 조치를 이행하도록 지시했습니다. 이는 잠재적 피해에 대한 예방적 조치 및 지침 발표이며, 구체적인 피해 발생 사례는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 한 전문가의 활동을 소개하는 프로필 기사입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 피고, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 국토부가 중동 상황에 대응하여 항공편 변동 시 소비자 보호 조치를 이행하도록 지시하는 내용으로, 특정 피해 발생 사실이나 가해자가 명확히 드러나지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>프라임에셋 팀장 권재희, 소비자 중심 컨설팅으로 차별화</t>
+          <t>국토부, 중동 상황 대응반 회의 개최…중동 9개 국가 통제 중</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>hemophilia.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41130</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000294824?division=NAVER</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-02-28 00:49:24.877542+00:00</t>
+          <t>2026-03-04 00:54:40.720265+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>미국 항소심에서 호텔들의 합의 증거 부족 판단</t>
+          <t>가맹점 사업자 지위 확인 본안 소송 첫 재판 예정</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>미국 라스베이거스 호텔들이 AI 가격 관리 소프트웨어를 통해 가격을 담합했다는 주장이 제기되어 소비자 집단 소송이 진행 중이다. 지난해 10월 항소심에서 호텔들이 합의했다는 증거가 부족하다는 판단이 나왔다. 이 기사는 AI 알고리즘 담합의 위험성을 경고하는 사설의 일부로, 미국 사례를 인용하고 있다.</t>
+          <t>김밥 프랜차이즈 대표가 가맹점주로부터 업무방해 혐의로 고소당했으나, 경찰은 본사의 가맹 계약 갱신 거절이 정당하다고 판단하여 '혐의없음' 처분을 내렸습니다. 한편, 본사가 제기한 영업금지 가처분은 기각되었으며, 가맹점주가 제기한 가맹점 사업자 지위 확인 본안 소송의 첫 재판이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>이 사건은 미국에서 진행된 사례로, 한국 소송금융 투자 대상 발굴과는 직접적인 관련성이 낮습니다. 또한, 항소심에서 호텔들의 담합 합의 증거가 부족하다는 판단이 내려져(적합 조건 1, 5 불충족), 소송의 승소 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>경찰이 프랜차이즈 대표의 업무방해 혐의에 대해 '혐의없음' 처분을 내렸으므로 상대방 책임이 명확하다고 보기 어렵습니다 (적합 조건 1 불충족). 또한, 피해 규모가 특정되지 않았고 (적합 조건 4 불충족), 현재까지는 개별 가맹점주의 소송으로 집단적 피해로 보기 어렵습니다 (적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>[사설] 'AI 알고리즘 담합', 초강력 대응 나서라</t>
+          <t>'갑질 의혹' 김밥 프랜차이즈 대표, 업무방해 혐의 '불송치'</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026022711364526015</t>
+          <t>https://tjmbc.co.kr/NewsArticle/827638</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-02-28 00:42:38.150709+00:00</t>
+          <t>2026-03-04 00:49:52.171594+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
-          <t>과거 태도 논란에 대한 사회적 반성 및 화해 과정 진행 중</t>
+          <t>법률 제도 개선 논의</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>아이돌 그룹 비스트 전 멤버 장현승이 과거 태도 논란으로 상처받은 팬들에게 사과하고 용서를 구하는 과정이 유튜브 채널 '문명특급'을 통해 조명되었습니다. 그는 자신의 잘못을 인정하고 반성하며, 'A/S 팬사인회'를 통해 팬들과 소통하며 화해의 서사를 만들어가고 있습니다. 이 기사는 캔슬 컬처 시대에 보기 드문 반성과 회복의 과정을 보여주며, 용서와 관용의 중요성을 강조합니다.</t>
+          <t>대한변호사협회장은 인터뷰에서 사법부의 보수적인 위자료 산정 방식과 양형 기준에 대한 비판과 함께, 물가와 국민 인권 의식에 부합하는 현실화가 시급하다고 강조했습니다. 또한, 기업의 증거 은닉 문제를 해결하기 위한 디스커버리 제도 도입의 필요성을 역설하며, 변협 내 TF를 구성해 위자료 현실화와 디스커버리 제도 도입을 적극 추진할 계획임을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>이 사건은 주로 연예인의 과거 태도 논란으로 인한 팬들의 정서적 피해와 명예 실추에 관한 것으로, 소송금융 투자의 전제가 되는 정량화 가능한 금전적 손해가 명확하지 않습니다. 기사는 아티스트의 사과와 팬들의 용서를 통한 사회적 화해 과정을 다루고 있어, 법적 소송을 통한 금전적 배상 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 4 불충족 및 부적합 조건 '이미 종결된 사건'에 준하는 사회적 해결 진행 중)</t>
+          <t>이 기사는 특정 소송 사건에 대한 분석이 아닌, 대한변호사협회장의 인터뷰를 통해 사법부의 위자료 현실화, 디스커버리 제도 도입 등 법률 제도 개선 필요성을 역설하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 특정되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>인간은 실수하는 존재…용서와 관용은 그 주체에게도 ‘치유’를 준다</t>
+          <t>[인터뷰]김정욱 변협회장  사법부 능동적 변화해야…위자료 현실화 시급...</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602280800001</t>
+          <t>https://www.newsis.com/view/NISX20260303_0003533470</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-02-28 00:27:42.261558+00:00</t>
+          <t>2026-03-04 00:37:57.155467+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C268" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>경찰 사기 혐의 입건 및 수사 중</t>
+          <t>민사소송 논의 중</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>서울의 한 필라테스 센터 대표가 폐업 직전 파격 할인으로 선결제를 유도한 뒤 잠적하여 120여 명의 회원들이 3억 원 상당의 피해를 입었다. 경찰은 해당 대표를 사기 혐의로 입건하고 수사에 착수했다. 정부의 보증 보험 가입 표시 의무화에도 불구하고 실효성 논란이 제기되고 있다.</t>
+          <t>케이크를 구매한 다음 날 교환을 요구한 손님이 가게에서 소란을 피우고 케이크를 바닥에 내동댕이치는 사건이 발생했습니다. 이로 인해 가게는 영업방해를 겪고 아르바이트생은 정신적 피해를 입었으며, 누리꾼들은 민사소송을 제기해야 한다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>필라테스 센터 대표의 책임이 명확하고(조건 1), 120여 명의 집단적 피해(조건 3)와 3억 원의 피해 규모(조건 4)가 있으며, 경찰 수사(조건 6)로 증거 확보(조건 5)가 용이하나, 피고인이 잠적하고 자력이 부족한 것으로 보여(조건 2 불충족) 실제 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합함.</t>
+          <t>상대방이 개인 손님으로 자력 확인이 어렵고, 피해 규모가 작아 소송금융 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 상대방 자력 부족, 피해 규모 작음) 또한, 집단적 피해가 아닌 단일 사건입니다. (부적합 조건: 집단적 피해 아님)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>3억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>120여 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>[단독] “파격 할인 이후 잠적”…필라테스 또 수억 대 ‘먹튀’</t>
+          <t>케이크 사 간 다음 날 교환 요구한 손님… 가게서 소리치고 바닥에 내동...</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495217&amp;ref=A</t>
+          <t>https://www.news1.kr/society/general-society/6088550</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-02-27 00:24:23.591908+00:00</t>
+          <t>2026-03-04 00:37:46.276001+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>결혼정보회사 B사, 백상엽 대표</t>
+          <t>문정원</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>가입자 A씨가 결혼정보회사를 상대로 소송 제기</t>
+          <t>층간소음 및 외상 미지불 피해 발생</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>결혼정보회사 B사와 백상엽 대표를 상대로 가입자 A씨가 환불 규정 관련 법적 분쟁에 돌입했습니다. B사 측은 계약이 자필 서명으로 체결되었다고 주장하고 있으며, 책임 여부는 소송 과정에서 다뤄질 예정입니다.</t>
+          <t>방송인 이휘재의 배우자 문정원 씨 가족의 층간소음과 놀이공원 장난감 외상 미지불로 인한 피해가 SNS를 통해 알려졌습니다. 층간소음 피해자가 발생했으며, 놀이공원 측도 외상 대금을 받지 못했다고 합니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 상대방의 책임이 명확하지 않고, 피해 규모나 피해자 수가 불분명하여 집단 소송의 가능성이 낮습니다. 또한, 상대방의 자력이나 명확한 객관적 증거가 확인되지 않아 소송금융 투자 적합 조건에 부합하는 항목이 적습니다.</t>
+          <t>피해 규모가 소송금융 투자를 고려할 만큼 크지 않고(피해 규모가 큼 조건 불충족), 집단적 피해가 아닌 개별적인 분쟁으로 보입니다(집단적 피해 조건 불충족). 비록 상대방 책임이 명확하고 증거 확보 가능성이 있지만, 투자 회수 가능성이 낮아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>28기 광수 결정사, 가입자와 법적분쟁 돌입…'환불 규정' 뭐길래</t>
+          <t>서언·서준이 많이 커 …'이휘재♥' 문정원 4년만 근황, 홍현희도 '좋아...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15985607</t>
+          <t>https://www.xportsnews.com/article/2118538</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-02-26 13:29:06.271231+00:00</t>
+          <t>2026-03-04 00:29:28.652870+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
-      <c r="D270" t="inlineStr"/>
-      <c r="E270" t="inlineStr"/>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>운영자에 대한 형사 재판 징역형 선고 완료, 일부 피해자와 합의</t>
+        </is>
+      </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>해당 기사는 설탕의 경제학을 다루며, 정부가 담합에 대한 감시 체계를 강화하고 징벌적 손해배상 제도를 도입해야 한다고 주장한다. 또한 리니언시 제도의 오용을 막고 국민의 당류 섭취량을 적정 수준으로 관리할 필요성을 강조한다.</t>
+          <t>필라테스 스튜디오 운영자가 회원권 선결제 2억 5천만 원을 '먹튀'한 혐의로 징역형을 선고받았습니다. 운영자는 회원들에게 교습 의사나 능력이 없었으며, 재판부는 죄질이 나쁘다고 판단했습니다. 일부 피해자와는 합의가 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>본 기사는 특정 담합 사건에 대한 보도가 아닌, 담합 감시 체계 강화 및 징벌적 손해배상 도입의 필요성을 논하는 정책 제언 성격의 칼럼이다. 따라서 소송금융 투자를 검토할 구체적인 사건이나 피고, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>형사 절차가 이미 종결되어 운영자에게 징역형이 선고되었으며, 일부 피해자와는 이미 합의가 이루어졌습니다. 피고인이 개인 운영자이므로 자력 확보가 어려울 수 있어 소송금융 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 5천만 원</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>[경제와 삶] 설탕의 경제학: 달콤한 유혹 뒤에 숨겨진 씁쓸한 청구서</t>
+          <t>필라테스 회원권 2억 5천만 원 선결제 먹튀 운영자 징역형</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718201</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008462895&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-02-26 13:14:15.129020+00:00</t>
+          <t>2026-03-04 00:22:45.764235+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C271" t="inlineStr"/>
-      <c r="D271" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
-          <t>소비자 분쟁 조정 또는 유사 절차 진행 중으로 보임</t>
+          <t>국토부 항공 점검회의 및 지시</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>학습서비스 계약 해지 및 학습기기 환불 거절 관련 분쟁에서, 사업자의 귀책 사유를 인정할 만한 자료가 부족하여 소비자(A씨)에게 위약금 부과가 고려되는 상황입니다. 기사 내용만으로는 상대방의 책임이 불분명하고, 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 적합도가 낮습니다.</t>
+          <t>국토교통부가 중동 상황과 관련하여 항공 점검회의를 개최하고, 항공사들에게 운항 안전 관리와 소비자 보호 조치를 철저히 이행할 것을 지시했습니다. 특히 항공편 지연 및 결항 시 승객들에게 신속하고 정확한 정보 제공 및 피해 구제 조치를 강조했습니다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>사업자의 귀책 사유를 인정할 만한 자료가 부족하여 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 단일 피해자로 집단적 피해에 해당하지 않습니다(적합 조건 3 불충족). 또한, 피해 규모나 상대방의 자력에 대한 정보가 없어 소송금융 투자 적합도가 낮습니다(적합 조건 2, 4 불충족).</t>
+          <t>기사는 국토부의 항공 안전 관리 및 소비자 보호 지시 사항을 다루고 있으며, 특정 피해 발생 사실이나 구체적인 가해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피해 사건, 피해자 집단, 또는 상대방의 책임이 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>학습서비스 해지…판매자 '학습기기' 환불 거절</t>
+          <t>국토부, 중동상황 항공 점검회의… 운항안전 관리·소비자 보호</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=76904</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225450</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-02-26 13:12:33.288782+00:00</t>
+          <t>2026-03-04 00:17:21.807523+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr"/>
-      <c r="D272" t="inlineStr"/>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>독일 통신사</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>향후 법적 제재 및 피해구제 규정 신설 예정</t>
+          <t>과거 사례로 언급됨</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>해당 기사는 숙박업체의 일방적 예약 취소 및 택시의 부당운임에 대한 법적 제재 강화 및 피해구제 규정 신설 등 케이-관광 활성화를 위한 정책 방향을 제시하고 있습니다. 이는 특정 사건 발생에 대한 보도가 아닌, 향후 발생 가능한 문제에 대한 예방적 조치 및 제도 개선에 초점을 맞추고 있습니다.</t>
+          <t>이 기사는 유럽과 한국 통신사들이 5G 네트워크 투자 대비 수익 창출에 어려움을 겪고 있음을 분석합니다. 킬러 서비스 부족과 정체된 B2C 요금으로 인해 투자 회수가 어렵다는 점을 지적하며, 독일에서 게이밍 전용 요금제로 인해 소비자 단체로부터 소송을 당한 사례를 언급합니다. 6G와 AI를 통한 비즈니스 모델 전환을 해결책으로 제시합니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 향후 법적 제재 강화 및 피해 구제 규정 신설에 대한 정책 방향을 설명하고 있습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 5G 수익화의 구조적 문제점을 다루는 산업 분석 기사로, 소송금융 투자 대상이 될 만한 구체적이고 현재 진행 중인 사건을 제시하지 않습니다. 언급된 독일의 소비자 단체 소송 사례는 과거의 예시이며, 현재 진행 상황이나 피해 규모 등 투자 검토에 필요한 정보가 매우 부족합니다.</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>'케이-관광, 세계를 품다'</t>
+          <t>[MWC 2026] 유럽도 5G 통신 수익화 딜레마… 6G·AI가 답</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>job-post.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.job-post.co.kr/news/articleView.html?idxno=208787</t>
+          <t>https://www.ajunews.com/view/20260303063452566</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-02-26 12:27:40.743062+00:00</t>
+          <t>2026-03-03 00:47:47.744372+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr"/>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>SK텔레콤, KT, LG유플러스</t>
+        </is>
+      </c>
       <c r="D273" t="inlineStr"/>
-      <c r="E273" t="inlineStr"/>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>방송미디어통신위원장과 이통3사 대표 간 회의에서 '담합 행정소송'이 논의 주제로 언급됨</t>
+        </is>
+      </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>이 기사는 금융권이 소비자보호 강화를 위해 경영체제를 정비하고 있다는 내용을 다룹니다. 금융감독원과 금융사들이 소비자보호 체계를 확립하고, 상품·서비스의 효용성 검증 및 소비자 권익 보호를 위한 노력을 기울이고 있음을 설명합니다. 이는 특정 사건이 아닌 금융 산업 전반의 정책 및 동향에 대한 보도입니다.</t>
+          <t>방송미디어통신위원장이 이동통신 3사 대표들과 만나 '담합 행정소송'을 화두로 논의했다는 내용의 기사입니다. 유료방송 규제 등도 거론되었으나, 구체적인 담합 사건이나 소송 진행 상황에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>이 기사는 금융권의 전반적인 소비자보호 강화 및 경영체제 정비 노력을 다루고 있으며, 특정 피해 사건이나 소송 대상이 될 만한 구체적인 분쟁을 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함' (이동통신 3사)만 해당합니다. '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행' 등 다른 적합 조건은 기사 내용만으로는 파악 불가합니다. '담합 행정소송'이 단순히 '화두'로 언급되었을 뿐, 구체적인 사건 발생이나 진행 상황에 대한 정보가 전무하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>금융권, 소비자보호 강화 속도···경영체제 정비 박차</t>
+          <t>방미통위원장 만난 이통3사 대표, '담합 행정소송' 화두에</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>wsobi.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>http://www.wsobi.com/news/articleView.html?idxno=305598</t>
+          <t>https://www.news1.kr/it-science/cc-newmedia/6085974</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-02-26 12:26:22.853421+00:00</t>
+          <t>2026-03-03 00:40:45.935372+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C274" t="inlineStr"/>
-      <c r="D274" t="inlineStr"/>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>정부 정책 논의 및 규정 마련 단계</t>
+          <t>2010년 ETS 점수 환산표 공개 요구 소송 종결</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>국가관광전략회의에서 정당한 사유 없는 예약 취소, 택시 부당 운임, 바가지 요금 등 관광객 피해에 대한 제재 및 구제 규정 마련이 논의되었다. 이는 관광 서비스의 질을 높이고 소비자 보호를 강화하기 위한 정부의 정책 방향을 제시한다.</t>
+          <t>토익 스타 강사 김대균 씨가 수능 영어의 난이도를 비판하며 토익 만점자도 수능 영어를 다 맞히지 못했다고 밝혔습니다. 그는 토익 시험의 특징과 EBS 강의 경험 등을 이야기했으며, 2010년 한국인 수험생이 토익 점수 환산표 공개를 요구하며 ETS를 상대로 소송을 제기했으나 법원이 ETS의 손을 들어줬던 과거 사례를 언급했습니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 향후 관광객 피해를 방지하기 위한 정부의 정책 논의 및 규정 마련 계획을 다루고 있다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>해당 기사는 토익 강사 인터뷰로, 현재 진행 중인 법적 분쟁을 다루고 있지 않습니다. 유일하게 언급된 소송은 2010년 ETS의 토익 점수 환산표 공개 요구에 대한 것으로, 이미 법원이 ETS의 손을 들어주며 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>[국가관광전략회의] 비자 완화·지방공항 국제선 확대 추진</t>
+          <t>토익 만점자인 나도, 수능영어 다 못맞혀  토익 스타강사 고백</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/579280?ref=naver</t>
+          <t>https://www.joongang.co.kr/article/25408656</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:16.602840+00:00</t>
+          <t>2026-03-03 00:39:23.909416+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C275" t="inlineStr"/>
-      <c r="D275" t="inlineStr"/>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>피해구제 규정 신설 및 법적 제재 강화 예정</t>
+          <t>경찰 수사 진행 중 (전남경찰청 사이버수사대 이관)</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>정부가 4월부터 '반값여행'을 실시하며 K-관광 활성화를 추진합니다. 이와 함께 숙박업체의 부당한 예약 취소와 택시의 부당운임에 대한 법적 제재를 강화하고 피해구제 규정을 신설할 예정입니다. 이는 소비자 보호를 위한 제도 개선에 초점을 맞춘 내용입니다.</t>
+          <t>전남 여수와 순천에서 설 명절 기간 동안 구매하지 않은 물품이 신용카드로 무단 결제되었다는 신고가 14건 접수되었습니다. 총 1억 2천여 만원의 피해가 발생했으나 대부분 결제가 취소되었고, 현재 450만원의 미회수 피해액이 남아있습니다. 경찰은 가맹점 해킹과 악성 애플리케이션 설치 등 다각도로 경위를 수사 중이며, 사건은 전남경찰청 사이버수사대로 이관되었습니다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>적합 조건 1개 이하 해당: 기사는 특정 사건이 아닌 숙박업체 및 택시의 부당행위에 대한 법적 제재 강화 및 피해구제 규정 신설에 대한 내용입니다. 상대방의 책임은 명확할 수 있으나, 집단적 피해나 큰 피해 규모, 상대방의 충분한 자력에 대한 정보가 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>실제 미회수 피해액이 450만원으로 소송금융 투자 대상으로 보기에는 매우 적습니다. 또한, 상대방이 특정되지 않았고, 가맹점 해킹이나 악성 앱 설치 등 책임 주체가 불분명하며 자력도 미지수입니다. 경찰 수사가 진행 중이며 다수의 피해자가 발생했으나, 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>450만원 (미회수액)</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>4월부터 '반값여행' 실시.. K-관광 '3000만 명 시대' 앞당긴다</t>
+          <t>카드 무단 결제 …여수·순천서 1억2000여 만원 피해</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>discoverynews.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.discoverynews.kr/news/articleView.html?idxno=1085966</t>
+          <t>https://www.newsis.com/view/NISX20260303_0003532007</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-02-26 12:22:31.738879+00:00</t>
+          <t>2026-03-03 00:33:33.385169+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C276" t="inlineStr"/>
-      <c r="D276" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D276" t="inlineStr"/>
+      <c r="E276" t="inlineStr"/>
       <c r="F276" t="inlineStr">
         <is>
-          <t>정부가 보이스피싱 범죄 예방 및 피해 구제 강화를 위해 '전기통신 이용 다중피해사기 방지법안' 제정을 추진하고 있습니다. 현재 해당 법안은 국회 행정안전위원회에 계류 중이며, 경찰청은 입법에 속도를 낼 방침입니다. 이는 보이스피싱 피해자 보호를 위한 제도적 기반 마련에 중점을 둔 내용입니다.</t>
+          <t>KB국민은행은 AI 에이전트 도입 및 LG유플러스와의 협업을 통해 보이스피싱 예방 시스템을 고도화하고 있습니다. 지난해 약 1720억원의 금융 피해를 예방하는 등 고객 자산 보호에 앞장서고 있으며, 사후 대응이 아닌 사전 예방에 초점을 맞춘 미래형 보안 모델을 구축하고 있습니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>적합 조건 중 상대방 책임 명확성, 상대방 자력, 구체적인 피해 규모 및 증거가 특정 사건에 대해 제시되지 않았습니다. 기사는 보이스피싱 범죄 예방 및 피해 구제를 위한 입법 추진에 초점을 맞추고 있어, 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 소송 상대방이 불분명합니다.</t>
+          <t>기사는 KB국민은행의 AI 기반 보이스피싱 예방 시스템 도입 및 성과를 다루고 있으며, 은행이 고객의 피해를 성공적으로 예방한 사례를 강조합니다. 소송금융의 대상이 될 만한 은행의 책임이나 고객 피해 발생 사실이 기사에 언급되어 있지 않아, 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>국내 보이스피싱 범죄 4개월 연속 감소… 관련 입법 속도낼 것</t>
+          <t>이환주號 KB국민은행, ‘현장형 AI’ 지향 [AX, 금융 대변혁의 시대]</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563544&amp;class=18&amp;grp=</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603011935444125dd55077bc2_18</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-02-26 00:18:48.444216+00:00</t>
+          <t>2026-03-03 00:24:04.822775+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C277" t="inlineStr"/>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>불법 도박사이트 운영진</t>
+        </is>
+      </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (절도범의 사기 피해 주장 관련)</t>
+          <t>불법 도박사이트 운영진에 대한 형사 재판 무죄 선고</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>40대 남성이 챗GPT의 조언을 듣고 컴퓨터 부품 판매점에서 1700만원 상당의 GPU를 훔쳐 구속되었습니다. 이 남성은 자신이 리딩방 투자사기 피해자이며, 경찰의 수사를 촉진하기 위해 범행을 저질렀다고 진술했습니다. 경찰은 남성의 진술 사실 여부를 추가 수사를 통해 확인할 예정입니다.</t>
+          <t>280억 원대 불법 도박사이트 운영 혐의로 기소된 일당이 경찰의 위법한 증거 수집으로 무죄를 선고받았습니다. 재판부는 수사기관이 절차를 위반해 수집한 증거를 배제하고, 공소사실을 입증할 증거가 부족하다고 판단했습니다. 피고인들의 유죄 의심은 들지만, 증거 부족으로 무죄가 선고된 사건입니다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>본 기사는 GPU 절도 사건에 대한 것으로, 소송금융 투자 대상이 아닙니다. 다만, 절도범이 주장하는 '리딩방 투자사기'를 잠재적 소송금융 대상으로 본다면, 상대방 책임의 명확성, 상대방 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 대부분의 적합 조건이 기사에서 확인되지 않거나 미약합니다. 유일하게 '공적 절차 진행 중' (경찰 수사) 조건이 있으나, 이마저도 진술의 사실 여부가 확인되지 않아 투자 적합도가 낮습니다.</t>
+          <t>불법 도박사이트 운영진에 대한 형사 재판에서 경찰의 위법한 증거 수집으로 무죄가 선고되어, 민사 소송 시에도 증거 확보 및 입증에 상당한 어려움이 예상됩니다 (부적합 조건: 증거 확보 어려움). 또한, 상대방인 불법 도박사이트 운영진의 자력 여부가 불확실하여 손해배상금 회수 가능성이 낮습니다 (부적합 조건: 상대방 자력 부족).</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>280억여 원</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>챗GPT 조언 듣고 GPU 훔쳐 …1700만원 턴 40대의 황당 진술</t>
+          <t>280억대 ‘불법 도박사이트’ 운영진 법원으로부터 ‘무죄’ 선고받았다...</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05835126645354128</t>
+          <t>https://www.munhwa.com/article/11571508?ref=naver</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-02-25 12:36:20.098122+00:00</t>
+          <t>2026-03-02 12:50:42.410660+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C278" t="inlineStr"/>
-      <c r="D278" t="inlineStr"/>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>A씨 일당 (도박사이트 운영진)</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>반려동물 동반 출입 규제 관련 논의 및 우려 표명 단계</t>
+          <t>도박사이트 운영진에 대한 형사사건 무죄 판결</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>반려동물 음식점·카페 동반 출입 허용과 관련하여 위생관리, 동선 분리, 책임보험 가입 등 규제에 대한 사업자들의 우려가 제기되고 있습니다. 소비자단체는 소비자 안전과 위생관리, 피해구제 대책의 명확화를 요구하며, 정부의 역할이 중요하다고 강조합니다.</t>
+          <t>280억 원대 불법 도박사이트를 운영한 혐의로 기소된 일당이 경찰의 위법한 증거 수집으로 인해 무죄를 선고받았다. 재판부는 압수수색 영장 원본 미제시 및 압수품 목록 미교부 등 절차 위반으로 수집된 증거는 유죄의 증거로 삼을 수 없다고 판단했다. 이로써 도박사이트 운영진에 대한 형사사건은 종결되었다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>기사는 반려동물 동반 출입 규제에 대한 우려와 논의를 다루며, 특정 피해 사건이나 명확한 책임 주체가 존재하지 않습니다. 실제 피해 발생이나 소송 대상이 될 만한 구체적인 사건이 없어 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 280억대 불법 도박사이트 운영진에 대한 형사사건에서 경찰의 위법한 증거 수집으로 무죄가 선고된 내용을 다루고 있습니다. 형사사건은 이미 판결이 선고되어 종결되었으므로 (부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규성이 낮습니다. 비록 280억원의 도박금 규모로 미루어 다수의 피해자가 있을 수 있으나 (적합 조건 3, 4), 기사는 피해자들의 민사상 손해배상 청구 가능성이나 진행 상황에 대해 언급하지 않아 직접적인 투자 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>280억여원 (총 도박금 규모)</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수일 것으로 추정)</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>'반려동물 음식점·카페 동반출입'의 조건</t>
+          <t>‘280억대 도박사이트’ 운영 혐의 기소됐는데…법원, 무죄 이유가?</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=381725</t>
+          <t>https://www.mk.co.kr/article/11975613</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-25 12:29:45.694171+00:00</t>
+          <t>2026-03-01 12:41:26.145664+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
-          <t>정부 정책 수립 및 법적 제재 강화 예정</t>
+          <t>새로운 정책 시행에 따른 잠재적 분쟁 우려</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>정부가 제11차 국가관광전략회의를 통해 방한관광 대전환 및 지역관광 대도약 방안을 논의했습니다. 특히 숙박업체의 일방적 예약 취소 및 택시의 부당운임에 대한 제재 및 피해구제 규정을 신설하고 법적 제재를 강화할 예정입니다. 이는 관광객 보호를 위한 정책적 노력의 일환입니다.</t>
+          <t>반려동물 동반 식당 출입이 합법화되었으나, 사고 대비 책임보험 가입이 권고 사항에 불과하고 법적 보호 장치가 미비하여 업주와 손님 간 개인소송으로 번질 우려가 높습니다. 외식업계는 정부에 시설 비용 지원과 법적 보호 장치 마련을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 미래 정책 및 법적 제재 강화 계획을 다루고 있으며, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 피해 규모, 또는 진행 중인 분쟁이 언급되지 않아 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 반려동물 동반 식당 출입 합법화에 따른 잠재적 분쟁 가능성을 다루고 있어, 특정된 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 상대방의 자력도 불분명합니다(적합 조건 2 미충족). 또한 집단적 피해나 큰 규모의 피해가 발생한 사건이 아니며(적합 조건 3, 4 미충족), 현재 진행 중인 공적 절차나 명확한 증거도 없습니다(적합 조건 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>정부, 제11차 국가관광전략회의서 '방한관광 대전환 및 지역관광 대도약...</t>
+          <t>[마이펫] 오늘부터 ‘댕냥이’와 식당 출입 합법화…외식업계 “환영하...</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=126686</t>
+          <t>https://www.mydaily.co.kr/page/view/2026022808452246232</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-02-25 12:29:36.908698+00:00</t>
+          <t>2026-03-01 12:39:26.862929+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
-          <t>정부의 법적 제재 강화 및 피해구제 규정 신설 계획</t>
+          <t>식품위생법 시행규칙 개정 및 시행</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>정부가 방한 관광 활성화를 위해 숙박업체의 일방적 예약 취소 및 택시의 부당운임 등 불공정 행위에 대한 법적 제재를 강화하고 피해구제 규정을 신설할 계획이다. 이는 관광객 보호를 위한 정책적 노력의 일환으로, 바가지 요금 근절 등 전반적인 서비스 개선을 목표로 한다.</t>
+          <t>12월 1일부터 반려동물 동반 식당 출입이 법적으로 허용되지만, 모든 식당에 적용되는 것은 아니며 엄격한 위생 및 안전 조건을 충족해야 합니다. 자영업자들은 시설 투자 및 관리 부담을 우려하고 있으며, 소비자단체는 안전 및 위생 관리, 피해 구제 대책 마련을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 숙박업체와 택시의 불공정 행위에 대한 정부의 법적 제재 강화 및 피해구제 규정 신설 계획을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 피해자 집단이 특정되지 않아 적합도가 낮습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>기사는 새로운 법규 시행에 대한 내용으로, 특정 피해 발생이나 분쟁이 발생한 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하는 사항이 없으며, 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>방한관광의 대전환! 대통령이 주재한 국가관광전략회의 들여다보니</t>
+          <t>오늘부터 반려동물과 식당 동반 출입 가능…“모든 식당 허용 아냐”</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>traveltimes.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.traveltimes.co.kr/news/articleView.html?idxno=415383</t>
+          <t>https://www.segye.com/newsView/20260301507754?OutUrl=naver</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-02-25 12:29:24.563060+00:00</t>
+          <t>2026-03-01 12:18:37.099635+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
-          <t>피해구제 규정 신설 및 법적 제재 강화 예정</t>
+          <t>새로운 법규 시행</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>정부는 K-관광 활성화를 위해 숙박업체의 부당한 예약 취소와 택시의 부당운임에 대한 규제를 강화할 계획입니다. 정당한 사유 없는 예약 취소 시 제재 및 피해구제 규정을 신설하고, 택시 부당운임 적발 시 즉시 자격정지가 가능하도록 법적 제재를 강화할 예정입니다.</t>
+          <t>3월 1일부터 개정된 식품위생법 시행규칙에 따라 반려동물과 함께 음식점 및 카페 출입이 가능해집니다. 예방접종 완료, 공간 분리, 위생 관리 등 엄격한 조건이 따르며, 업주들은 부담을 표하고 소비자단체는 안전 및 피해구제 방안 마련을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>해당 기사는 숙박업체 예약 취소 및 택시 부당운임에 대한 미래의 법적 제재 강화 및 피해구제 규정 신설 계획을 다루고 있습니다. 특정 사건이나 집단적 피해가 발생한 상황이 아니며, 소송 상대방이나 피해 규모가 구체적으로 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 새로운 법규 시행에 대한 내용으로, 특정 피해 발생이나 상대방의 책임이 명확한 사건이 아닙니다. 소송금융 투자를 위한 구체적인 분쟁 당사자, 피해 규모, 증거 등이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>K-관광, 3000만명 시대 앞당긴다</t>
+          <t>오늘(1일)부터 반려동물과 식당·카페 동반 출입 가능... 조건은?</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602251332175670989</t>
+          <t>https://www.insight.co.kr/news/544837</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-02-25 12:27:43.023992+00:00</t>
+          <t>2026-03-01 12:17:00.443964+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr"/>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>버거킹</t>
+        </is>
+      </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>정부의 바가지요금 근절대책 발표 및 규정 신설, 소비자분쟁해결기준 개정 방침</t>
+          <t>2022년 소송 제기, 현재 진행 상황 불명확하나 과거 사례로 언급</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>정부가 바가지요금 근절대책을 발표하며, 숙박업체의 일방적인 예약 취소 횡포를 막기 위한 제재 및 피해구제 규정을 신설할 방침이다. 또한 소비자분쟁해결기준을 개정하여 배상 근거를 마련할 예정이다. 이는 고질적인 소비자 피해에 대한 정부 차원의 대응이다.</t>
+          <t>2022년 미국 버거킹이 햄버거 '와퍼'를 실제보다 과장되게 광고했다는 이유로 소비자들에게 소송을 당한 사례가 언급되었습니다. 이는 AI 생성 이미지를 활용한 홍보의 문제점을 보여주는 예시로 제시되었습니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>기사는 특정 숙박업체의 잘못을 구체적으로 특정하지 않으며(적합 조건 1), 상대방의 자력 또한 불분명합니다(적합 조건 2). 또한 구체적인 집단적 피해 규모나 피해자 수가 명시되지 않아(적합 조건 3, 4) 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. 정부의 대책 발표는 관련 절차 진행으로 볼 수 있으나, 특정 사건에 대한 직접적인 증거 확보나 공적 절차 진행이 아닙니다(적합 조건 5, 6).</t>
+          <t>기사는 2022년 미국 버거킹에 대한 소송을 과거 사례로 언급하고 있어, 해당 사건은 이미 종결되었을 가능성이 높습니다. 이미 종결된 사건은 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소비자 다수</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>한 번만 걸려도 영업정지 ...정부, 고강도 바가지요금 근절대책 발표</t>
+          <t>[찬반 배틀] AI로 만든 음식 사진이 메뉴판에?</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>redian.org</t>
+          <t>kids.donga.com</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://www.redian.org/news/articleView.html?idxno=255730</t>
+          <t>https://kids.donga.com/news/articleView.html?idxno=168248</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-02-25 12:27:13.647456+00:00</t>
+          <t>2026-03-01 00:34:05.629570+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C283" t="inlineStr"/>
-      <c r="D283" t="inlineStr"/>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>금융감독원 금융소비자보호 개선 로드맵 발표</t>
+          <t>과거에 발생하여 종결된 소송</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>금융감독원이 지난해 12월 '금융소비자보호 개선 로드맵'을 발표하며 금융소비자보호 패러다임을 '사전 예방적 소비자 보호' 중심으로 전환하겠다고 밝혔습니다. 이는 기존의 '소수 피해자 사후 구제' 중심에서 벗어나겠다는 의지를 표명한 것입니다. 기사는 금융지주 이사회 개막과 관련하여 이 정책 변화를 언급하고 있습니다.</t>
+          <t>이영돈 PD가 과거 '황토팩 소송'으로 인해 방송가를 떠났으며, 최근 다큐멘터리 영화 감독으로 변신한 근황이 보도되었다. 기사는 소송 자체의 현재 진행 상황이나 구체적인 내용을 다루지 않고, 이영돈 PD의 과거와 현재 활동에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>해당 기사는 금융감독원의 금융소비자보호 정책 방향 전환에 대한 발표를 다루고 있을 뿐, 특정 피해 사건이나 가해 기업을 명시하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사 내용상 '황토팩 소송'은 이미 과거에 발생하여 종결된 사건으로 판단됩니다. 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>금융지주 이사회 개막…거수기 정리 시험대</t>
+          <t>‘황토팩 소송’ 방송가 떠난 이영돈 PD, 7시간30분 토론 진땀...지금은...</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700782</t>
+          <t>https://www.mk.co.kr/article/11975289</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-02-25 12:24:55.604029+00:00</t>
+          <t>2026-02-28 12:39:18.544393+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr"/>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
-          <t>정부 정책 발표 및 단속 예정</t>
+          <t>소송 제기 루머 부인</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>이재명 대통령 주재로 열린 국가관광전략회의에서 외국인 관광객 3천만 명 조기 달성 목표가 발표되었습니다. 이를 위해 방한 문턱을 낮추고 바가지요금에 대한 엄중 처벌 및 폭리 점포 가맹 취소 등 강력한 단속을 예고했습니다.</t>
+          <t>인기 프로그램 '나는 SOLO' 28기 광수가 운영하는 결혼정보회사가 가입자와의 법적 분쟁 루머에 대해 '명백한 허위'라고 강력히 부인했습니다. 회사 측은 환불 관련 어떠한 분쟁도 없으며, 허위 사실 유포 시 법적 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 관광 정책 발표 및 바가지요금 단속 계획에 대한 내용으로, 특정 가해자와 피해자가 명확히 특정된 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 상대방 책임의 명확성, 집단적 피해, 피해 규모 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>기사 내용에 따르면 소송 제기 루머가 '명백한 허위'라고 상대방 측이 강력히 부인하고 있습니다. 따라서 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 실제 피해 발생이나 증거 존재 여부도 불분명하여(적합 조건 5 불충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>李  外관광객 3천만 조기 달성 …방한 문턱 낮추고 바가지요금 정조준 ...</t>
+          <t>'나솔' 28기 광수 결정사 측  가입자와 법적 분쟁? 명백한 허위</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/hotel-tourism/6081329</t>
+          <t>http://www.stoo.com/article.php?aid=105367775556</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-02-25 12:23:36.585009+00:00</t>
+          <t>2026-02-28 01:38:14.755173+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C285" t="inlineStr"/>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>캘리포니아 차량관리국(DMV)</t>
+        </is>
+      </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>정부의 바가지요금 근절대책 발표 및 제도 도입 예정</t>
+          <t>테슬라가 캘리포니아주 1심 법원에 DMV를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>정부가 외래객 3000만명 시대를 앞당기기 위해 관광시장 신뢰를 높이는 '바가지요금 근절대책'을 발표했습니다. 숙박·교통·음식업을 중심으로 가격 투명성 제고, 합리적 가격 형성 환경 조성, 페널티 강화 등을 추진하며, 숙박업 대상 '자율요금 사전신고제' 도입 및 부당운임 적발 시 영업정지 등 제재를 강화할 계획입니다.</t>
+          <t>테슬라가 '오토파일럿'과 '완전자율주행(FSD)' 명칭 사용을 되찾기 위해 캘리포니아 차량관리국(DMV)을 상대로 소송을 제기했습니다. DMV는 해당 용어가 허위 광고에 해당한다고 주장하며 행정법원에서 테슬라의 광고가 소비자를 오도했다고 결론 내린 바 있습니다. 테슬라는 DMV의 명령이 결함이 있으며 소비자 혼동을 야기하지 않는다고 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 '바가지요금 근절대책' 발표와 제도 도입 계획에 초점을 맞추고 있으며, 특정 사건의 피해자 집단이나 명확한 피고를 식별하지 않습니다. 소송금융 투자에 적합한 구체적인 집단 피해 사례나 배상 능력이 충분한 특정 상대방이 명시되어 있지 않아 투자 기회로 보기 어렵습니다.</t>
+          <t>이 기사는 테슬라가 캘리포니아 차량관리국(DMV)을 상대로 마케팅 용어 사용 권한을 되찾기 위해 제기한 소송을 다루고 있습니다. 로앤굿의 고객인 피해자가 피고를 상대로 손해배상을 청구하는 사건이 아니므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>‘바가지 요금’ 즉시 영업정지…숙박 ‘자율요금 사전신고제’ 도입[K...</t>
+          <t>'오토파일럿' 되찾으려는 테슬라…캘리포니아 정부 상대 소송</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2559504</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260227175900qHL</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-02-25 12:23:27.124493+00:00</t>
+          <t>2026-02-28 01:35:43.973610+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C286" t="inlineStr"/>
-      <c r="D286" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D286" t="inlineStr"/>
+      <c r="E286" t="inlineStr"/>
       <c r="F286" t="inlineStr">
         <is>
-          <t>정부가 관광지 바가지요금 근절을 위해 '전면전'을 선포하고, 가격 표시 의무 위반 시 즉시 영업정지, 택시 부당운임 적발 시 자격정지 등 법적 제재를 강화합니다. 또한 숙박업체의 일방적인 예약 취소에 대한 제재 및 피해구제 규정을 신설하고, 바가지 행위 업체에 대한 정부 지원 배제 등 당근과 채찍 전략을 통해 관광 시장의 신뢰를 회복하고 외래 관광객 유치 목표를 조기 달성할 계획입니다.</t>
+          <t>프라임에셋 팀장 권재희 씨는 소비자보험피해구제센터 자문이사장으로 활동하며 손해사정사, 변호사 등 전문가들과 협업 체계를 구축하고 있다. 그는 목적에 맞지 않는 보험 가입, 과도한 갱신형 보험료 부담 등 소비자 보험 피해 구제에 힘쓰고 있다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 소송금융 투자 기회를 제시하기보다는 정부의 바가지요금 근절 정책 발표에 초점을 맞추고 있습니다. 개별 사건의 피고(숙박업체, 음식점, 택시 등)의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 현재 진행 중인 특정 공적 절차(수사, 조사 등)가 명시되지 않았습니다. (적합 조건 1, 2, 4, 6 미흡)</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 한 전문가의 활동을 소개하는 프로필 기사입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 피고, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>정부, '바가지와의 전면전' 선포… 한번만 걸려도 즉시 영업정지</t>
+          <t>프라임에셋 팀장 권재희, 소비자 중심 컨설팅으로 차별화</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>hemophilia.co.kr</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260224001040</t>
+          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41130</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-02-25 12:21:21.038493+00:00</t>
+          <t>2026-02-28 00:49:24.877542+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr"/>
-      <c r="D287" t="inlineStr"/>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>라스베이거스 호텔들</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>정부의 '바가지 요금 근절대책' 발표</t>
+          <t>미국 항소심에서 호텔들의 합의 증거 부족 판단</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>정부가 방한 관광객 3천만 명 시대를 앞당기기 위해 '바가지 요금' 근절을 위한 고강도 대책을 발표했습니다. 숙박업의 '바가지 안심가격제도' 도입, 제주 렌터카 요금신고제 도입, 가격표시 위반 시 영업정지 등 법적 제재 강화, 일방적 예약 취소 제재 및 택시 부당운임 적발 시 자격정지 등이 포함됩니다. 또한, 방한객 유치를 위해 출입국 편의 개선 및 지방공항 직항 국제선 확대 방안도 추진됩니다.</t>
+          <t>미국 라스베이거스 호텔들이 AI 가격 관리 소프트웨어를 통해 가격을 담합했다는 주장이 제기되어 소비자 집단 소송이 진행 중이다. 지난해 10월 항소심에서 호텔들이 합의했다는 증거가 부족하다는 판단이 나왔다. 이 기사는 AI 알고리즘 담합의 위험성을 경고하는 사설의 일부로, 미국 사례를 인용하고 있다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 '바가지 요금 근절대책' 발표에 대한 내용으로, 특정 피해 사건이나 소송 상대방이 명확하게 제시되지 않았습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 발생, 피해자 집단, 또는 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 미국에서 진행된 사례로, 한국 소송금융 투자 대상 발굴과는 직접적인 관련성이 낮습니다. 또한, 항소심에서 호텔들의 담합 합의 증거가 부족하다는 판단이 내려져(적합 조건 1, 5 불충족), 소송의 승소 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>'바가지 요금' 적발시 영업정지…지방공항 직항국제선 확대</t>
+          <t>[사설] 'AI 알고리즘 담합', 초강력 대응 나서라</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260225114739297</t>
+          <t>https://www.ddaily.co.kr/page/view/2026022711364526015</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-02-25 12:20:54.485568+00:00</t>
+          <t>2026-02-28 00:42:38.150709+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C288" t="inlineStr"/>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>장현승</t>
+        </is>
+      </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
-          <t>정부의 바가지요금 근절 대책 발표 및 시행 예정</t>
+          <t>과거 태도 논란에 대한 사회적 반성 및 화해 과정 진행 중</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>이재명 대통령의 지시에 따라 정부가 관광객 대상 '바가지요금' 근절 대책을 발표했습니다. 가격표시제 위반 시 즉시 영업정지, 연 1회 성수기·비성수기 가격 사전 신고 의무화 등 '안심가격제' 도입을 통해 외국인 관광객 유치 목표 달성을 지원할 예정입니다.</t>
+          <t>아이돌 그룹 비스트 전 멤버 장현승이 과거 태도 논란으로 상처받은 팬들에게 사과하고 용서를 구하는 과정이 유튜브 채널 '문명특급'을 통해 조명되었습니다. 그는 자신의 잘못을 인정하고 반성하며, 'A/S 팬사인회'를 통해 팬들과 소통하며 화해의 서사를 만들어가고 있습니다. 이 기사는 캔슬 컬처 시대에 보기 드문 반성과 회복의 과정을 보여주며, 용서와 관용의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 바가지요금 근절 정책 발표에 관한 것으로, 특정 피해 사건이나 가해 기업이 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
+          <t>이 사건은 주로 연예인의 과거 태도 논란으로 인한 팬들의 정서적 피해와 명예 실추에 관한 것으로, 소송금융 투자의 전제가 되는 정량화 가능한 금전적 손해가 명확하지 않습니다. 기사는 아티스트의 사과와 팬들의 용서를 통한 사회적 화해 과정을 다루고 있어, 법적 소송을 통한 금전적 배상 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 4 불충족 및 부적합 조건 '이미 종결된 사건'에 준하는 사회적 해결 진행 중)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>바가지요금 걸리면 '즉시 영업정지'…'안심가격제'도 도입</t>
+          <t>인간은 실수하는 존재…용서와 관용은 그 주체에게도 ‘치유’를 준다</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/hotel-tourism/6082113</t>
+          <t>https://www.khan.co.kr/article/202602280800001</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-02-25 12:20:33.554590+00:00</t>
+          <t>2026-02-28 00:27:42.261558+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C289" t="inlineStr"/>
-      <c r="D289" t="inlineStr"/>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>필라테스 센터 대표</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>반려동물 동반 출입 정책 변경 예정 및 소비자 단체 우려 표명</t>
+          <t>경찰 사기 혐의 입건 및 수사 중</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>3월부터 반려동물 동반 음식점·카페 출입이 허용될 예정인 가운데, 소비자단체는 소비자 안전과 위생 관리, 개물림 사고 발생 시 책임 범위 등 명확한 피해구제 대책 마련을 촉구했습니다. 이는 정책 시행 전 잠재적 문제에 대한 우려를 표명하는 단계입니다.</t>
+          <t>서울의 한 필라테스 센터 대표가 폐업 직전 파격 할인으로 선결제를 유도한 뒤 잠적하여 120여 명의 회원들이 3억 원 상당의 피해를 입었다. 경찰은 해당 대표를 사기 혐의로 입건하고 수사에 착수했다. 정부의 보증 보험 가입 표시 의무화에도 불구하고 실효성 논란이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>기사는 반려동물 동반 출입 허용 정책 변경과 관련한 소비자 단체의 우려를 다루고 있을 뿐, 실제 발생한 피해 사건이나 특정된 책임 주체가 없습니다. 소송금융 투자를 위한 구체적인 분쟁 대상이 존재하지 않습니다.</t>
+          <t>필라테스 센터 대표의 책임이 명확하고(조건 1), 120여 명의 집단적 피해(조건 3)와 3억 원의 피해 규모(조건 4)가 있으며, 경찰 수사(조건 6)로 증거 확보(조건 5)가 용이하나, 피고인이 잠적하고 자력이 부족한 것으로 보여(조건 2 불충족) 실제 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 원</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120여 명</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>3월부터 반려동물 음식점·카페 동반출입 허용… 조건 갖춰야</t>
+          <t>[단독] “파격 할인 이후 잠적”…필라테스 또 수억 대 ‘먹튀’</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=456968</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495217&amp;ref=A</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-02-25 00:17:22.536703+00:00</t>
+          <t>2026-02-27 00:24:23.591908+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C290" t="inlineStr"/>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>결혼정보회사 B사, 백상엽 대표</t>
+        </is>
+      </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>법률 개정안 공포 및 시행 예정</t>
+          <t>가입자 A씨가 결혼정보회사를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>정부가 공연법 및 국민체육진흥법 개정안을 의결하여 암표 행위에 대한 과징금 부과 및 부당 이익 몰수·추징을 가능하게 했습니다. 재판매 목적으로 표를 부정 구매하거나 상습·영업 목적으로 비싸게 파는 행위가 전면 금지되며, 신고 포상금 제도도 도입됩니다. 해당 개정안은 오는 8월경 시행될 예정입니다.</t>
+          <t>결혼정보회사 B사와 백상엽 대표를 상대로 가입자 A씨가 환불 규정 관련 법적 분쟁에 돌입했습니다. B사 측은 계약이 자필 서명으로 체결되었다고 주장하고 있으며, 책임 여부는 소송 과정에서 다뤄질 예정입니다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>해당 기사는 암표 행위를 규제하는 공연법 및 국민체육진흥법 개정안의 공포 및 시행 예정 소식을 다룹니다. 소송금융의 적합 조건 중 '상대방에게 자력이 충분함' 조건이 충족되기 어렵습니다. 또한, 피해자들의 집단적 손해배상 소송으로 이어질 명확한 민사적 구제 경로가 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용만으로는 상대방의 책임이 명확하지 않고, 피해 규모나 피해자 수가 불분명하여 집단 소송의 가능성이 낮습니다. 또한, 상대방의 자력이나 명확한 객관적 증거가 확인되지 않아 소송금융 투자 적합 조건에 부합하는 항목이 적습니다.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>10만원 암표 팔면 과징금 최대 500만원 …포상금도 도입</t>
+          <t>28기 광수 결정사, 가입자와 법적분쟁 돌입…'환불 규정' 뭐길래</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5177699</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15985607</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-02-24 13:01:36.851897+00:00</t>
+          <t>2026-02-26 13:29:06.271231+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr"/>
-      <c r="E291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E291" t="inlineStr"/>
       <c r="F291" t="inlineStr">
         <is>
-          <t>상조산업이 지난 10년간 가입자 수 2.4배, 선수금 3배 증가하며 폭발적인 성장을 기록했습니다. 공정거래위원회는 상조 가입정보 조회 및 피해보상 처리를 원스톱으로 제공하는 통합 플랫폼을 올해 중 운영할 예정입니다.</t>
+          <t>해당 기사는 설탕의 경제학을 다루며, 정부가 담합에 대한 감시 체계를 강화하고 징벌적 손해배상 제도를 도입해야 한다고 주장한다. 또한 리니언시 제도의 오용을 막고 국민의 당류 섭취량을 적정 수준으로 관리할 필요성을 강조한다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>해당 기사는 상조산업의 성장과 공정위의 통합 플랫폼 구축 계획을 다루고 있을 뿐, 소송금융 투자 대상으로 검토할 만한 특정 사건이나 피해 사실을 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 특정 담합 사건에 대한 보도가 아닌, 담합 감시 체계 강화 및 징벌적 손해배상 도입의 필요성을 논하는 정책 제언 성격의 칼럼이다. 따라서 소송금융 투자를 검토할 구체적인 사건이나 피고, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>상조산업 10년 분석해보니…가입자 2.4배·선수금 3배 '폭발 성장'</t>
+          <t>[경제와 삶] 설탕의 경제학: 달콤한 유혹 뒤에 숨겨진 씁쓸한 청구서</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260224500327</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718201</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-02-24 12:21:13.331511+00:00</t>
+          <t>2026-02-26 13:14:15.129020+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C292" t="inlineStr"/>
-      <c r="D292" t="inlineStr"/>
-      <c r="E292" t="inlineStr"/>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>소비자 분쟁 조정 또는 유사 절차 진행 중으로 보임</t>
+        </is>
+      </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>본 기사는 허위·과장광고로 인한 손해배상청구권의 법적 성격과 수분양자 지위 양수 시 청구 가능 여부에 대한 법률 자문 내용을 담고 있습니다. 표시광고법상 불법행위에 기한 손해배상청구권으로 해석될 수 있음을 설명합니다.</t>
+          <t>학습서비스 계약 해지 및 학습기기 환불 거절 관련 분쟁에서, 사업자의 귀책 사유를 인정할 만한 자료가 부족하여 소비자(A씨)에게 위약금 부과가 고려되는 상황입니다. 기사 내용만으로는 상대방의 책임이 불분명하고, 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 허위·과장광고로 인한 손해배상청구권에 대한 법률 질의응답입니다. 따라서 소송 상대방의 자력, 구체적인 피해 규모, 피해자 수, 증거 유무 등 소송금융 투자 적합도를 판단할 수 있는 어떠한 구체적인 정보도 포함하고 있지 않습니다.</t>
+          <t>사업자의 귀책 사유를 인정할 만한 자료가 부족하여 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 단일 피해자로 집단적 피해에 해당하지 않습니다(적합 조건 3 불충족). 또한, 피해 규모나 상대방의 자력에 대한 정보가 없어 소송금융 투자 적합도가 낮습니다(적합 조건 2, 4 불충족).</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>[법률라운지] 허위ㆍ과장광고의 수분양자 지위 양수</t>
+          <t>학습서비스 해지…판매자 '학습기기' 환불 거절</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602231115204220555</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=76904</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-02-24 00:40:25.739874+00:00</t>
+          <t>2026-02-26 13:12:33.288782+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C293" t="inlineStr"/>
+      <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
-          <t>집단 소송 검토 중</t>
+          <t>향후 법적 제재 및 피해구제 규정 신설 예정</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>BYD의 공격적인 가격 인하 정책으로 인해 기존 차량 소유자들의 중고차 판매 가치 하락 우려가 커지고 있습니다. 이에 따라 BYD를 상대로 한 집단 소송이 검토되고 있는 상황입니다.</t>
+          <t>해당 기사는 숙박업체의 일방적 예약 취소 및 택시의 부당운임에 대한 법적 제재 강화 및 피해구제 규정 신설 등 케이-관광 활성화를 위한 정책 방향을 제시하고 있습니다. 이는 특정 사건 발생에 대한 보도가 아닌, 향후 발생 가능한 문제에 대한 예방적 조치 및 제도 개선에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>BYD는 대기업으로 자력이 충분하고(적합 조건 2), 집단 소송이 검토되고 있어 다수의 피해자가 예상되지만(적합 조건 3), 기업의 가격 인하 정책이 기존 차량 소유자의 중고차 가치 하락에 대한 법적 책임으로 이어지는 것은 매우 이례적입니다. 따라서 상대방 책임의 명확성이 낮아(적합 조건 1 미충족) 소송 승소 가능성이 희박하여 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 향후 법적 제재 강화 및 피해 구제 규정 신설에 대한 정책 방향을 설명하고 있습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>中 자동차 업체들, 태국서 토요타 벤치마킹... 60년 현지화 전략 배운다...</t>
+          <t>'케이-관광, 세계를 품다'</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>job-post.co.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026022318190041650c8c1c064d_1</t>
+          <t>https://www.job-post.co.kr/news/articleView.html?idxno=208787</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-02-24 00:34:37.295747+00:00</t>
+          <t>2026-02-26 12:27:40.743062+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr"/>
-      <c r="E294" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E294" t="inlineStr"/>
       <c r="F294" t="inlineStr">
         <is>
-          <t>금융상품 불안전판매 방지를 위한 '징벌적 손해배상을 규정한 금융소비자 보호에 관한 법률 일부개정법률안'의 신속한 의결을 요청하는 청원이 현재 국회에서 동의를 받고 있습니다. 3월 21일까지 5만 명의 동의를 목표로 하고 있으며, 이는 금융소비자 보호 강화를 위한 입법적 노력의 일환입니다.</t>
+          <t>이 기사는 금융권이 소비자보호 강화를 위해 경영체제를 정비하고 있다는 내용을 다룹니다. 금융감독원과 금융사들이 소비자보호 체계를 확립하고, 상품·서비스의 효용성 검증 및 소비자 권익 보호를 위한 노력을 기울이고 있음을 설명합니다. 이는 특정 사건이 아닌 금융 산업 전반의 정책 및 동향에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 금융상품 불안전판매에 대한 징벌적 손해배상 도입을 위한 법률 개정 청원에 관한 내용입니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 금융권의 전반적인 소비자보호 강화 및 경영체제 정비 노력을 다루고 있으며, 특정 피해 사건이나 소송 대상이 될 만한 구체적인 분쟁을 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>[위클리국회세미나] 성평등공시제 도입 필요성과 입법 방향 등</t>
+          <t>금융권, 소비자보호 강화 속도···경영체제 정비 박차</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>wsobi.com</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7151241</t>
+          <t>http://www.wsobi.com/news/articleView.html?idxno=305598</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-02-23 12:59:49.018574+00:00</t>
+          <t>2026-02-26 12:26:22.853421+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr"/>
-      <c r="E295" t="inlineStr"/>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>정부 정책 논의 및 규정 마련 단계</t>
+        </is>
+      </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>이 기사는 권혁찬 소상공인시장진흥공단 인천지역본부장의 천자춘추 칼럼으로, 전통시장 및 관광지에서 반복되는 '바가지요금' 문제를 지적합니다. 특정 사건이 아닌 상거래 전반의 문제점을 다루며, 몇몇 상인의 일탈이 시장 전체의 신뢰를 훼손할 수 있음을 강조하고 상도의 중요성을 역설합니다. 단속보다는 상인 스스로의 올바른 선택과 투명한 가격 정책을 해법으로 제시합니다.</t>
+          <t>국가관광전략회의에서 정당한 사유 없는 예약 취소, 택시 부당 운임, 바가지 요금 등 관광객 피해에 대한 제재 및 구제 규정 마련이 논의되었다. 이는 관광 서비스의 질을 높이고 소비자 보호를 강화하기 위한 정부의 정책 방향을 제시한다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌 바가지요금 문제에 대한 일반적인 논평입니다. 따라서 소송금융 투자에 필요한 특정 상대방, 명확한 책임, 집단적 피해, 구체적인 피해 규모, 확보된 증거, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 향후 관광객 피해를 방지하기 위한 정부의 정책 논의 및 규정 마련 계획을 다루고 있다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>[천자춘추] 바가지요금과 상도의 갈림길</t>
+          <t>[국가관광전략회의] 비자 완화·지방공항 국제선 확대 추진</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260223580559</t>
+          <t>https://www.naeil.com/news/read/579280?ref=naver</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-02-23 12:34:43.177866+00:00</t>
+          <t>2026-02-26 12:23:16.602840+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr"/>
-      <c r="E296" t="inlineStr"/>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>피해구제 규정 신설 및 법적 제재 강화 예정</t>
+        </is>
+      </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>미국 피겨스케이팅 선수 알리사 리우의 '스마일리 피어싱'이 화제가 되면서, 치과계에서는 잇몸과 윗입술을 잇는 얇은 막에 장신구를 뚫는 이 피어싱이 감염과 손상 위험이 높다고 경고했습니다. 기사는 개성 표현 방식인 스마일리 피어싱의 잠재적 건강 위험에 대한 일반적인 정보를 제공합니다.</t>
+          <t>정부가 4월부터 '반값여행'을 실시하며 K-관광 활성화를 추진합니다. 이와 함께 숙박업체의 부당한 예약 취소와 택시의 부당운임에 대한 법적 제재를 강화하고 피해구제 규정을 신설할 예정입니다. 이는 소비자 보호를 위한 제도 개선에 초점을 맞춘 내용입니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>기사는 '스마일리 피어싱'의 일반적인 건강 위험에 대해 경고하고 있을 뿐, 특정 사건이나 피해자, 책임 주체를 명시하고 있지 않습니다. 따라서 소송금융 투자에 적합한 구체적인 사건의 발생이나 법적 쟁점이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 1개 이하 해당: 기사는 특정 사건이 아닌 숙박업체 및 택시의 부당행위에 대한 법적 제재 강화 및 피해구제 규정 신설에 대한 내용입니다. 상대방의 책임은 명확할 수 있으나, 집단적 피해나 큰 피해 규모, 상대방의 충분한 자력에 대한 정보가 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>교실 안 신체접촉, 학교폭력이 될까?[박상홍 변호사의 3분 판례]</t>
+          <t>4월부터 '반값여행' 실시.. K-관광 '3000만 명 시대' 앞당긴다</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>lady.khan.co.kr</t>
+          <t>discoverynews.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://lady.khan.co.kr/khlady.html?mode=view&amp;artid=202602230700011&amp;code=4</t>
+          <t>https://www.discoverynews.kr/news/articleView.html?idxno=1085966</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-02-23 00:37:06.791646+00:00</t>
+          <t>2026-02-26 12:22:31.738879+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C297" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>광고 소송 합의 완료</t>
+          <t>보이스피싱 방지법안 국회 계류 중</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>엡손이 중국 브랜드 야버(Yaber)의 프로젝터 허위광고에 대한 소송에서 극적인 합의를 이뤄냈다고 발표했습니다. 야버는 1만8000루멘으로 광고했으나 실제로는 140루멘에 불과한 제품을 판매한 혐의를 받았습니다. 이 사건은 온라인에서 일부 중국산 저가 브랜드들이 국제표준인 ISO 루멘 대신 과거 안시루멘 등 비표준적인 방식으로 밝기를 표기하여 소비자를 기만하는 문제를 다루고 있습니다.</t>
+          <t>정부가 보이스피싱 범죄 예방 및 피해 구제 강화를 위해 '전기통신 이용 다중피해사기 방지법안' 제정을 추진하고 있습니다. 현재 해당 법안은 국회 행정안전위원회에 계류 중이며, 경찰청은 입법에 속도를 낼 방침입니다. 이는 보이스피싱 피해자 보호를 위한 제도적 기반 마련에 중점을 둔 내용입니다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>기사에서 '광고 소송에서 극적인 합의를 이뤄냈다'고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건입니다.</t>
+          <t>적합 조건 중 상대방 책임 명확성, 상대방 자력, 구체적인 피해 규모 및 증거가 특정 사건에 대해 제시되지 않았습니다. 기사는 보이스피싱 범죄 예방 및 피해 구제를 위한 입법 추진에 초점을 맞추고 있어, 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 소송 상대방이 불분명합니다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>프로젝터 1만8000루멘이 고작 140루멘이라고? …엡손, 中 야버 허위광고...</t>
+          <t>국내 보이스피싱 범죄 4개월 연속 감소… 관련 입법 속도낼 것</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026021915253184267</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563544&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-02-23 00:32:24.766059+00:00</t>
+          <t>2026-02-26 00:18:48.444216+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>사회적 문제 제기 및 정책적 노력 진행 중</t>
+          <t>경찰 수사 진행 중 (절도범의 사기 피해 주장 관련)</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>청소년 디지털 중독이 단순 과몰입을 넘어 성폭력, 도박, 딥페이크 성범죄 등 실제 범죄로 이어지는 심각한 사회 문제로 대두되고 있다. 정부의 사후 대응 정책의 한계가 지적되며, 전문가들은 디지털 환경 자체의 구조적 문제 해결과 '디자인 마찰'과 같은 예방적 설계의 필요성을 강조한다. 교회 역시 이 문제에 대한 책임 있는 개입을 요구받고 있다.</t>
+          <t>40대 남성이 챗GPT의 조언을 듣고 컴퓨터 부품 판매점에서 1700만원 상당의 GPU를 훔쳐 구속되었습니다. 이 남성은 자신이 리딩방 투자사기 피해자이며, 경찰의 수사를 촉진하기 위해 범행을 저질렀다고 진술했습니다. 경찰은 남성의 진술 사실 여부를 추가 수사를 통해 확인할 예정입니다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>기사는 청소년 디지털 중독으로 인한 집단적 피해(수만 명 이상)와 관련 통계(여가부, 도박문제예방치유원 조사)를 제시하며 문제의 심각성을 보여준다. 또한 정부의 정책적 노력이 진행 중임을 언급한다. 그러나 피해의 원인을 '플랫폼 구조'와 '디지털 환경 자체'로 지목할 뿐, 특정 기업이나 기관의 명확한 법적 책임이 구체적으로 명시되지 않아 소송 대상 특정 및 책임 입증이 어려워 소송금융 투자에 부적합하다.</t>
+          <t>본 기사는 GPU 절도 사건에 대한 것으로, 소송금융 투자 대상이 아닙니다. 다만, 절도범이 주장하는 '리딩방 투자사기'를 잠재적 소송금융 대상으로 본다면, 상대방 책임의 명확성, 상대방 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 대부분의 적합 조건이 기사에서 확인되지 않거나 미약합니다. 유일하게 '공적 절차 진행 중' (경찰 수사) 조건이 있으나, 이마저도 진술의 사실 여부가 확인되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>[주간교계브리핑] “청소년 디지털 중독 시대, 교회는 어디에 서 있나”</t>
+          <t>챗GPT 조언 듣고 GPU 훔쳐 …1700만원 턴 40대의 황당 진술</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>cts.tv</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>http://www.cts.tv/news/view?ncate=&amp;dpid=336615</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05835126645354128</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-02-23 00:22:13.926293+00:00</t>
+          <t>2026-02-25 12:36:20.098122+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C299" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C299" t="inlineStr"/>
+      <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
-          <t>플랫폼 운영사의 보상 거부</t>
+          <t>반려동물 동반 출입 규제 관련 논의 및 우려 표명 단계</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>앱 기반 중개 플랫폼을 통한 직거래 중 절도 피해를 입은 이용자가 플랫폼 운영사(A사)로부터 보상을 받지 못했습니다. A사는 직거래 선택을 이유로 금전적 보상이나 피해 구제가 어렵다는 입장을 밝혔습니다.</t>
+          <t>반려동물 음식점·카페 동반 출입 허용과 관련하여 위생관리, 동선 분리, 책임보험 가입 등 규제에 대한 사업자들의 우려가 제기되고 있습니다. 소비자단체는 소비자 안전과 위생관리, 피해구제 대책의 명확화를 요구하며, 정부의 역할이 중요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>플랫폼 운영사(A사)가 직거래를 이유로 책임과 보상을 부인하고 있어 상대방 책임이 명확하지 않습니다. 또한, 기사에서 언급된 피해자는 단일하며 피해 규모(금액, 피해자 수)가 미상으로, 집단적 피해 및 큰 피해 규모 조건에 부합하지 않습니다. 증거 확보 가능성은 있으나, 다른 핵심 적합 조건들이 충족되지 않아 투자 매력이 낮습니다.</t>
+          <t>기사는 반려동물 동반 출입 규제에 대한 우려와 논의를 다루며, 특정 피해 사건이나 명확한 책임 주체가 존재하지 않습니다. 실제 피해 발생이나 소송 대상이 될 만한 구체적인 사건이 없어 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>절도 피해에도 “직거래 선택해 보상 어렵다”… 책임 빠진 중개 플랫폼</t>
+          <t>'반려동물 음식점·카페 동반출입'의 조건</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026022216025622457</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381725</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-02-22 12:25:15.633163+00:00</t>
+          <t>2026-02-25 12:29:45.694171+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C300" t="inlineStr"/>
-      <c r="D300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 다수 피해자 고소</t>
+          <t>정부 정책 수립 및 법적 제재 강화 예정</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>부산의 한 시스템 에어컨 설치 업체가 고객들로부터 계약금과 중도금 명목으로 430여만 원을 가로챈 뒤 잠적했다. 이 업체는 허위 홍보로 고객을 유인했으며, 현재까지 9명 이상의 피해자가 경찰에 고소장을 제출하여 경찰이 수사에 착수했다. 피해자들은 천장 타공 후 공사가 중단되어 큰 불편을 겪고 있다.</t>
+          <t>정부가 제11차 국가관광전략회의를 통해 방한관광 대전환 및 지역관광 대도약 방안을 논의했습니다. 특히 숙박업체의 일방적 예약 취소 및 택시의 부당운임에 대한 제재 및 피해구제 규정을 신설하고 법적 제재를 강화할 예정입니다. 이는 관광객 보호를 위한 정책적 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 다수의 피해자가 발생했으나(적합 조건 3), 업체가 대금을 가로채고 잠적한 '먹튀' 사건으로 상대방의 자력 확보가 매우 어려울 것으로 예상되어 소송금융 투자 회수 가능성이 낮다.</t>
+          <t>해당 기사는 정부의 미래 정책 및 법적 제재 강화 계획을 다루고 있으며, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 피해 규모, 또는 진행 중인 분쟁이 언급되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>1인당 430여만 원, 총 3천8백만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>9명 이상 (증가 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>“천장 뚫어놓고 대금 ‘먹튀’”…허위 홍보 에어컨 설치 업체, 경찰 ...</t>
+          <t>정부, 제11차 국가관광전략회의서 '방한관광 대전환 및 지역관광 대도약...</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12047710?ref=naver</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=126686</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>2026-02-22 12:23:57.815590+00:00</t>
+          <t>2026-02-25 12:29:36.908698+00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
-      <c r="D301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 다수 피해자 고소 접수</t>
+          <t>정부의 법적 제재 강화 및 피해구제 규정 신설 계획</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>부산에서 시스템 에어컨 설치 업체가 계약금과 중도금을 받은 뒤 잠적하여 다수의 피해자가 발생했다. 피해자들은 천장에 구멍만 남은 채 공사가 중단되었으며, 현재 9명이 모여 경찰에 고소장을 접수하고 수사가 진행 중이다. 경찰은 추가 피해자가 있을 것으로 보고 사건 경위를 조사하고 있다.</t>
+          <t>정부가 방한 관광 활성화를 위해 숙박업체의 일방적 예약 취소 및 택시의 부당운임 등 불공정 행위에 대한 법적 제재를 강화하고 피해구제 규정을 신설할 계획이다. 이는 관광객 보호를 위한 정책적 노력의 일환으로, 바가지 요금 근절 등 전반적인 서비스 개선을 목표로 한다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)에 해당하며, 경찰 수사(적합 조건 6)를 통해 증거 확보가 가능(적합 조건 5)합니다. 하지만 업체가 잠적하여 상대방의 자력 확보가 불투명하며, 이는 소송금융 투자 회수 가능성을 현저히 낮추는 주요 요인입니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 숙박업체와 택시의 불공정 행위에 대한 정부의 법적 제재 강화 및 피해구제 규정 신설 계획을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 피해자 집단이 특정되지 않아 적합도가 낮습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>수백만원 (1인당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>최소 9명 (추가 피해자 발생 가능성 있음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>천장 뚫어놓고 '연락두절'…피해자들 '발동동'</t>
+          <t>방한관광의 대전환! 대통령이 주재한 국가관광전략회의 들여다보니</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>traveltimes.co.kr</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602220112&amp;t=NN</t>
+          <t>https://www.traveltimes.co.kr/news/articleView.html?idxno=415383</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-02-22 12:22:32.473154+00:00</t>
+          <t>2026-02-25 12:29:24.563060+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C302" t="inlineStr"/>
-      <c r="D302" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
-          <t>경찰 수사 착수, 추가 피해 여부 및 업체 행방 조사 중</t>
+          <t>피해구제 규정 신설 및 법적 제재 강화 예정</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>부산에서 시스템 에어컨 설치업체가 계약금과 중도금 약 430만 원을 받은 뒤 공사를 중단하고 잠적하여 경찰이 수사에 착수했습니다. 해당 업체는 허위 홍보 정황도 확인되었으며, 경찰은 동일 수법의 추가 피해자가 있을 가능성을 열어두고 조사 중입니다.</t>
+          <t>정부는 K-관광 활성화를 위해 숙박업체의 부당한 예약 취소와 택시의 부당운임에 대한 규제를 강화할 계획입니다. 정당한 사유 없는 예약 취소 시 제재 및 피해구제 규정을 신설하고, 택시 부당운임 적발 시 즉시 자격정지가 가능하도록 법적 제재를 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>상대방 업체가 공사대금을 받은 뒤 잠적하여 '상대방에게 자력이 충분함' 조건에 부합하지 않을 가능성이 높습니다. 또한, 개별 피해 금액(약 430만 원)이 소송금융 투자 대상으로 보기에 작아 '피해 규모가 큼' 조건에도 미달합니다. 경찰 수사로 책임은 명확하나, 투자 회수 가능성이 낮습니다.</t>
+          <t>해당 기사는 숙박업체 예약 취소 및 택시 부당운임에 대한 미래의 법적 제재 강화 및 피해구제 규정 신설 계획을 다루고 있습니다. 특정 사건이나 집단적 피해가 발생한 상황이 아니며, 소송 상대방이나 피해 규모가 구체적으로 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>약 430만 원 (개별 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>천장만 뚫고 사라진 에어컨 설치업체…계약금 챙긴 뒤 잠적, 경찰 수사</t>
+          <t>K-관광, 3000만명 시대 앞당긴다</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6474428?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260222022657</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602251332175670989</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-02-22 12:19:21.219300+00:00</t>
+          <t>2026-02-25 12:27:43.023992+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>새로운 규정 시행 예정, 잠재적 분쟁 우려 제기</t>
+          <t>정부의 바가지요금 근절대책 발표 및 규정 신설, 소비자분쟁해결기준 개정 방침</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>정부가 다음 달 1일부터 반려동물의 일반 음식점 출입을 허용하는 식품위생법 시행규칙을 시행합니다. 이에 외식업계 소상공인들은 까다로운 요건과 위생 문제, 고객 간 분쟁, 안전사고 발생 시 소송에 휘말릴 가능성을 우려하고 있습니다. 전문가들은 현장 갈등을 완화할 제도적 수단 마련이 시급하다고 지적합니다.</t>
+          <t>정부가 바가지요금 근절대책을 발표하며, 숙박업체의 일방적인 예약 취소 횡포를 막기 위한 제재 및 피해구제 규정을 신설할 방침이다. 또한 소비자분쟁해결기준을 개정하여 배상 근거를 마련할 예정이다. 이는 고질적인 소비자 피해에 대한 정부 차원의 대응이다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>본 기사는 새로운 규정 시행에 따른 소상공인들의 잠재적 법적 분쟁 우려를 다루고 있어, 현재 시점에서 소송금융 적합 조건(상대방 책임 명확성, 충분한 자력, 집단적 피해, 증거 확보, 공적 절차 진행)이 충족되지 않습니다. 구체적인 피해 발생 사실이나 소송 상대방이 특정되지 않아 투자 대상으로서의 불확실성이 매우 높습니다.</t>
+          <t>기사는 특정 숙박업체의 잘못을 구체적으로 특정하지 않으며(적합 조건 1), 상대방의 자력 또한 불분명합니다(적합 조건 2). 또한 구체적인 집단적 피해 규모나 피해자 수가 명시되지 않아(적합 조건 3, 4) 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. 정부의 대책 발표는 관련 절차 진행으로 볼 수 있으나, 특정 사건에 대한 직접적인 증거 확보나 공적 절차 진행이 아닙니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>댕냥이 출입 허용 임박… 소송 걸릴라  몸사리는 식당들</t>
+          <t>한 번만 걸려도 영업정지 ...정부, 고강도 바가지요금 근절대책 발표</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>redian.org</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260220_0003519992</t>
+          <t>https://www.redian.org/news/articleView.html?idxno=255730</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-02-22 00:44:12.067479+00:00</t>
+          <t>2026-02-25 12:27:13.647456+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
-          <t>AI 편향성 문제 제기 및 제도 개선 논의 단계</t>
+          <t>금융감독원 금융소비자보호 개선 로드맵 발표</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>기사는 AI 신용평가 시스템의 성별 편향성 문제를 제기하며, 남편의 카드 한도가 20배 높게 나온 가상 사례를 통해 그 심각성을 보여준다. AI 개발 및 배포 단계에서 성별 균형 검증과 편향적 AI로 인한 피해자 구제 방안 마련을 위한 법과 제도의 필요성을 강조한다.</t>
+          <t>금융감독원이 지난해 12월 '금융소비자보호 개선 로드맵'을 발표하며 금융소비자보호 패러다임을 '사전 예방적 소비자 보호' 중심으로 전환하겠다고 밝혔습니다. 이는 기존의 '소수 피해자 사후 구제' 중심에서 벗어나겠다는 의지를 표명한 것입니다. 기사는 금융지주 이사회 개막과 관련하여 이 정책 변화를 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>기사는 AI 신용평가 편향성이라는 일반적인 문제와 제도 개선의 필요성을 논하고 있을 뿐, 특정 피해 사건이나 구체적인 소송 대상이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합함.</t>
+          <t>해당 기사는 금융감독원의 금융소비자보호 정책 방향 전환에 대한 발표를 다루고 있을 뿐, 특정 피해 사건이나 가해 기업을 명시하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>AI가 신용평가했더니… 남편의 카드 한도가 20배 높게 나왔다면?</t>
+          <t>금융지주 이사회 개막…거수기 정리 시험대</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026021811130002150?did=NA</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700782</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>2026-02-22 00:21:25.374867+00:00</t>
+          <t>2026-02-25 12:24:55.604029+00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
-          <t>소비자 분쟁 관련 제도 개선 및 법적 근거 마련</t>
+          <t>정부 정책 발표 및 단속 예정</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>소비자 분쟁 해결을 위한 '단독조정' 제도가 도입되고 소송지원에 대한 법적 근거가 마련됩니다. 또한 소비자중심경영(CCM) 인증 제도의 명칭이 변경되고, 피해구제 기간 연장 시 당사자에게 통지하도록 하는 내용도 포함됩니다. 이는 소비자 주권 실현을 위한 정책 개정의 일환입니다.</t>
+          <t>이재명 대통령 주재로 열린 국가관광전략회의에서 외국인 관광객 3천만 명 조기 달성 목표가 발표되었습니다. 이를 위해 방한 문턱을 낮추고 바가지요금에 대한 엄중 처벌 및 폭리 점포 가맹 취소 등 강력한 단속을 예고했습니다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>해당 기사는 소비자 분쟁 해결을 위한 제도 개선 및 법적 근거 마련에 대한 정책 변경을 다루고 있습니다. 특정 피해 사건이나 소송 대상이 존재하지 않아, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 정부의 관광 정책 발표 및 바가지요금 단속 계획에 대한 내용으로, 특정 가해자와 피해자가 명확히 특정된 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 상대방 책임의 명확성, 집단적 피해, 피해 규모 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>소비자 분쟁 '단독조정' 도입… 소송지원 법적 근거 마련</t>
+          <t>李  外관광객 3천만 조기 달성 …방한 문턱 낮추고 바가지요금 정조준 ...</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>factin.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>https://www.factin.co.kr/news/articleView.html?idxno=5787</t>
+          <t>https://www.news1.kr/industry/hotel-tourism/6081329</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-02-22 00:18:50.365267+00:00</t>
+          <t>2026-02-25 12:23:36.585009+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C306" t="inlineStr"/>
-      <c r="D306" t="inlineStr"/>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>소비자기본법 개정안 국회 논의 중</t>
+          <t>정부의 바가지요금 근절대책 발표 및 제도 도입 예정</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>소비자기본법 개정안이 국회에서 논의 중이며, 주요 내용으로는 단독조정제 도입과 소송지원 법적 근거 마련이 포함되어 있다. 또한 소비자중심경영(CCM) 인증 제도의 명칭 변경과 피해구제 기간 연장 시 통지 의무화 등 소비자 권익 강화를 위한 조치들이 담겼다. 공정위는 이번 개정을 통해 소비자 피해구제 절차가 더욱 효율적으로 진행될 것으로 기대하고 있다.</t>
+          <t>정부가 외래객 3000만명 시대를 앞당기기 위해 관광시장 신뢰를 높이는 '바가지요금 근절대책'을 발표했습니다. 숙박·교통·음식업을 중심으로 가격 투명성 제고, 합리적 가격 형성 환경 조성, 페널티 강화 등을 추진하며, 숙박업 대상 '자율요금 사전신고제' 도입 및 부당운임 적발 시 영업정지 등 제재를 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 소비자기본법 개정안의 국회 논의 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 정부의 '바가지요금 근절대책' 발표와 제도 도입 계획에 초점을 맞추고 있으며, 특정 사건의 피해자 집단이나 명확한 피고를 식별하지 않습니다. 소송금융 투자에 적합한 구체적인 집단 피해 사례나 배상 능력이 충분한 특정 상대방이 명시되어 있지 않아 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>단독조정제 도입·소송지원 법적 근거 마련…소비자기본법 개정안 국회...</t>
+          <t>‘바가지 요금’ 즉시 영업정지…숙박 ‘자율요금 사전신고제’ 도입[K...</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=534334</t>
+          <t>https://www.etoday.co.kr/news/view/2559504</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>2026-02-22 00:18:32.907679+00:00</t>
+          <t>2026-02-25 12:23:27.124493+00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
-      <c r="D307" t="inlineStr"/>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>소비자 보호 관련 법률 개정 논의 중</t>
+          <t>정부의 바가지요금 근절 대책 발표 및 법적 제재 강화</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>한국소비자원이 소액 소비자 분쟁을 1인 조정으로 신속하게 처리하고, 소비자중심경영사업자 지정 명칭 변경 및 피해구제 기간 연장 시 통지 의무 등 소비자 권리 보호를 위한 보완 조항을 포함한 개정안을 추진 중입니다. 이는 공정위 관계자가 언급한 내용으로, 소비자 보호 제도 개선에 초점을 맞추고 있습니다.</t>
+          <t>정부가 관광지 바가지요금 근절을 위해 '전면전'을 선포하고, 가격 표시 의무 위반 시 즉시 영업정지, 택시 부당운임 적발 시 자격정지 등 법적 제재를 강화합니다. 또한 숙박업체의 일방적인 예약 취소에 대한 제재 및 피해구제 규정을 신설하고, 바가지 행위 업체에 대한 정부 지원 배제 등 당근과 채찍 전략을 통해 관광 시장의 신뢰를 회복하고 외래 관광객 유치 목표를 조기 달성할 계획입니다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 소액 소비자 분쟁의 신속 처리 및 소비자 권리 보호를 위한 법률 개정안에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 소송금융 투자 기회를 제시하기보다는 정부의 바가지요금 근절 정책 발표에 초점을 맞추고 있습니다. 개별 사건의 피고(숙박업체, 음식점, 택시 등)의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 현재 진행 중인 특정 공적 절차(수사, 조사 등)가 명시되지 않았습니다. (적합 조건 1, 2, 4, 6 미흡)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>소액 소비자 분쟁, 1인 조정으로 신속 처리…한국소비자원 소송지원 법...</t>
+          <t>정부, '바가지와의 전면전' 선포… 한번만 걸려도 즉시 영업정지</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=54792</t>
+          <t>https://www.newspim.com/news/view/20260224001040</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-02-22 00:17:46.014886+00:00</t>
+          <t>2026-02-25 12:21:21.038493+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C308" t="inlineStr"/>
-      <c r="D308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
-          <t>한국소비자원 피해구제 절차 진행 중</t>
+          <t>정부의 '바가지 요금 근절대책' 발표</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>한국소비자원에 접수된 치과 진료 관련 피해구제 사건, 특히 진료비 분쟁이 매년 큰 폭으로 증가하고 있습니다. 이 기사는 이러한 분쟁의 추이와 관련 정보, 주의사항에 대해 다루고 있습니다.</t>
+          <t>정부가 방한 관광객 3천만 명 시대를 앞당기기 위해 '바가지 요금' 근절을 위한 고강도 대책을 발표했습니다. 숙박업의 '바가지 안심가격제도' 도입, 제주 렌터카 요금신고제 도입, 가격표시 위반 시 영업정지 등 법적 제재 강화, 일방적 예약 취소 제재 및 택시 부당운임 적발 시 자격정지 등이 포함됩니다. 또한, 방한객 유치를 위해 출입국 편의 개선 및 지방공항 직항 국제선 확대 방안도 추진됩니다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>해당 기사는 치과 진료 관련 소비자 분쟁의 일반적인 증가 추이를 다루고 있어, 특정 사건이나 명확한 책임 주체(상대방 책임이 비교적 명확함)가 특정되지 않습니다. 또한, 개별 치과의 재정적 자력(상대방에게 자력이 충분함)이 대기업 수준으로 충분하다고 보기 어려우며, 집단적 피해나 대규모 피해 금액(피해 규모가 큼)이 확인되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 다만, 한국소비자원에 피해구제 신청이 접수되고 있다는 점에서 공적 절차(이미 공적 절차가 진행 중임)가 진행 중인 점은 긍정적입니다.</t>
+          <t>해당 기사는 정부의 '바가지 요금 근절대책' 발표에 대한 내용으로, 특정 피해 사건이나 소송 상대방이 명확하게 제시되지 않았습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 발생, 피해자 집단, 또는 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>[소비자 정보] 치과 진료 관련 소비자 정보</t>
+          <t>'바가지 요금' 적발시 영업정지…지방공항 직항국제선 확대</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4067742</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260225114739297</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-02-22 00:17:00.775072+00:00</t>
+          <t>2026-02-25 12:20:54.485568+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C309" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C309" t="inlineStr"/>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
-          <t>정부의 물가 안정 압박 및 유통업계 할인 행사 진행 중</t>
+          <t>정부의 바가지요금 근절 대책 발표 및 시행 예정</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>대통령의 물가 안정 지시에 따라 이마트, 홈플러스, 롯데마트 등 대형마트와 편의점 CU가 생리대, 도시락 등 주요 생필품 가격을 대폭 인하하는 파격 할인 행사를 진행하고 있습니다. 이는 정부의 강력한 압박과 소비 심리 위축을 막기 위한 전략이지만, 유통업계는 원가 상승으로 인한 '이익 쇼크'를 우려하고 있습니다.</t>
+          <t>이재명 대통령의 지시에 따라 정부가 관광객 대상 '바가지요금' 근절 대책을 발표했습니다. 가격표시제 위반 시 즉시 영업정지, 연 1회 성수기·비성수기 가격 사전 신고 의무화 등 '안심가격제' 도입을 통해 외국인 관광객 유치 목표 달성을 지원할 예정입니다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>기사는 대형마트들이 정부의 물가 안정 압박에 따라 생필품 가격을 인하하는 상황을 다루고 있습니다. 이는 소비자들이 손해배상을 청구할 수 있는 명확한 법적 책임이나 피해 발생으로 보기 어렵습니다. 소송금융의 핵심인 '피해자의 손해'가 불분명하여 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>본 기사는 정부의 바가지요금 근절 정책 발표에 관한 것으로, 특정 피해 사건이나 가해 기업이 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>[비즈토크 상 ] 李 불호령에 화답한 대형마트…'반값 생리대·990원 도시...</t>
+          <t>바가지요금 걸리면 '즉시 영업정지'…'안심가격제'도 도입</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2294743.htm</t>
+          <t>https://www.news1.kr/industry/hotel-tourism/6082113</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-02-21 18:29:34.450203+00:00</t>
+          <t>2026-02-25 12:20:33.554590+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C310" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C310" t="inlineStr"/>
+      <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>반려동물 동반 출입 정책 변경 예정 및 소비자 단체 우려 표명</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>시내버스 하차 중 넘어져 부상을 입은 승객 A씨가 버스회사를 상대로 제기한 손해배상 소송에서 법원은 버스회사가 치료비의 30%와 지연손해금을 지급하라고 판결했습니다. 재판부는 승객의 기존 질병이 상해 확대에 영향을 미쳤다고 판단했습니다.</t>
+          <t>3월부터 반려동물 동반 음식점·카페 출입이 허용될 예정인 가운데, 소비자단체는 소비자 안전과 위생 관리, 개물림 사고 발생 시 책임 범위 등 명확한 피해구제 대책 마련을 촉구했습니다. 이는 정책 시행 전 잠재적 문제에 대한 우려를 표명하는 단계입니다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 버스회사의 자력이 충분할 것으로 보이나(적합 조건 2), 단일 피해자 사건으로 집단적 피해가 아니며(부적합 조건), 피해 규모가 소송금융 투자 대상으로 보기에 크지 않습니다. 또한 이미 1심 판결이 선고되어 신규 투자 기회로서의 매력이 낮습니다.</t>
+          <t>기사는 반려동물 동반 출입 허용 정책 변경과 관련한 소비자 단체의 우려를 다루고 있을 뿐, 실제 발생한 피해 사건이나 특정된 책임 주체가 없습니다. 소송금융 투자를 위한 구체적인 분쟁 대상이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>버스 내리려다 다친 승객, 회사가 30% 배상</t>
+          <t>3월부터 반려동물 음식점·카페 동반출입 허용… 조건 갖춰야</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260221133544Cwf</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=456968</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-02-21 18:11:32.562039+00:00</t>
+          <t>2026-02-25 00:17:22.536703+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C311" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>1심 일부 승소 판결</t>
+          <t>법률 개정안 공포 및 시행 예정</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>정차 전 버스에서 내리려다 넘어진 승객 A씨가 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사가 A씨의 치료비 30%와 지연손해금을 지급하라며 승객 A씨의 일부 승소 판결을 내렸습니다.</t>
+          <t>정부가 공연법 및 국민체육진흥법 개정안을 의결하여 암표 행위에 대한 과징금 부과 및 부당 이익 몰수·추징을 가능하게 했습니다. 재판매 목적으로 표를 부정 구매하거나 상습·영업 목적으로 비싸게 파는 행위가 전면 금지되며, 신고 포상금 제도도 도입됩니다. 해당 개정안은 오는 8월경 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>개별 승객의 상해 사건으로 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)에 해당하지 않습니다. 이미 1심 판결이 선고된 상태로, 소송금융이 주로 목표하는 대규모 집단 소송이나 초기 단계의 사건과는 거리가 있어 투자 매력이 낮습니다.</t>
+          <t>해당 기사는 암표 행위를 규제하는 공연법 및 국민체육진흥법 개정안의 공포 및 시행 예정 소식을 다룹니다. 소송금융의 적합 조건 중 '상대방에게 자력이 충분함' 조건이 충족되기 어렵습니다. 또한, 피해자들의 집단적 손해배상 소송으로 이어질 명확한 민사적 구제 경로가 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>정차 전 내리려다 '꽈당'…버스회사에 소송 건 승객, 법원 판단은?</t>
+          <t>10만원 암표 팔면 과징금 최대 500만원 …포상금도 도입</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5176981</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5177699</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>2026-02-21 18:09:33.626496+00:00</t>
+          <t>2026-02-24 13:01:36.851897+00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr"/>
-      <c r="E312" t="inlineStr"/>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>공정위 통합 플랫폼 구축 예정</t>
+        </is>
+      </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>법무법인 더 에이치 황해가 대규모 인원의 소송을 효율적으로 관리하고 소비자 소송의 문턱을 낮추기 위해 '집단소송 플랫폼'을 본격적으로 가동한다고 밝혔다. 이 플랫폼은 집단소송을 통해 소비자 권리 보호를 강화하는 데 중점을 둔다.</t>
+          <t>상조산업이 지난 10년간 가입자 수 2.4배, 선수금 3배 증가하며 폭발적인 성장을 기록했습니다. 공정거래위원회는 상조 가입정보 조회 및 피해보상 처리를 원스톱으로 제공하는 통합 플랫폼을 올해 중 운영할 예정입니다.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 법무법인이 집단소송 관리를 위한 플랫폼을 출시했다는 내용입니다. 따라서 소송금융 투자 대상으로 검토할 특정 사건이 존재하지 않아 적합도를 판단할 수 없습니다.</t>
+          <t>해당 기사는 상조산업의 성장과 공정위의 통합 플랫폼 구축 계획을 다루고 있을 뿐, 소송금융 투자 대상으로 검토할 만한 특정 사건이나 피해 사실을 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>법무법인 더 에이치 황해, ‘집단소송 플랫폼’ 본격 가동…소비자 권리...</t>
+          <t>상조산업 10년 분석해보니…가입자 2.4배·선수금 3배 '폭발 성장'</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202602200160</t>
+          <t>http://www.metroseoul.co.kr/article/20260224500327</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-02-21 18:02:04.145575+00:00</t>
+          <t>2026-02-24 12:21:13.331511+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C313" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C313" t="inlineStr"/>
+      <c r="D313" t="inlineStr"/>
+      <c r="E313" t="inlineStr"/>
       <c r="F313" t="inlineStr">
         <is>
-          <t>기사 제목은 '삼성 英 스마트폰 가격 논란'이 퀄컴의 소송 철회로 일단락되었다고 언급하지만, 기사 본문은 영화 인터뷰 내용으로 채워져 있어 실제 사건에 대한 정보가 전혀 없습니다. 따라서 사건의 구체적인 내용, 피해 규모, 적합 조건 해당 여부를 판단할 수 없습니다.</t>
+          <t>본 기사는 허위·과장광고로 인한 손해배상청구권의 법적 성격과 수분양자 지위 양수 시 청구 가능 여부에 대한 법률 자문 내용을 담고 있습니다. 표시광고법상 불법행위에 기한 손해배상청구권으로 해석될 수 있음을 설명합니다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 제목과 전혀 관련 없는 내용(영화 인터뷰)으로 구성되어 있어 '삼성 英 스마트폰 가격 논란' 사건의 구체적인 내용을 파악할 수 없습니다. 제목에서 '퀄컴 소송 철회'를 언급하고 있어 해당 소송이 이미 종결되었을 가능성이 높으므로, 신규 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 허위·과장광고로 인한 손해배상청구권에 대한 법률 질의응답입니다. 따라서 소송 상대방의 자력, 구체적인 피해 규모, 피해자 수, 증거 유무 등 소송금융 투자 적합도를 판단할 수 있는 어떠한 구체적인 정보도 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>삼성 英 스마트폰 가격 논란 일단락…퀄컴 소송 철회로 부담 덜어</t>
+          <t>[법률라운지] 허위ㆍ과장광고의 수분양자 지위 양수</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026022011015567357</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602231115204220555</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-02-21 18:01:45.704417+00:00</t>
+          <t>2026-02-24 00:40:25.739874+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>퀄컴</t>
+          <t>BYD</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>영국 집단소송에서 퀄컴 완승</t>
+          <t>집단 소송 검토 중</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>퀄컴이 영국에서 2900만 명의 소비자를 대표하여 제기된 8000억 원대 특허 남용 집단소송에서 완승했다. 소비자들은 퀄컴이 스마트폰 제조사에 과도한 로열티를 부과하고 그 비용이 소비자에게 전가되었다고 주장했으나, 법원은 퀄컴의 손을 들어주었다. 이 사건은 이미 종결된 상태이다.</t>
+          <t>BYD의 공격적인 가격 인하 정책으로 인해 기존 차량 소유자들의 중고차 판매 가치 하락 우려가 커지고 있습니다. 이에 따라 BYD를 상대로 한 집단 소송이 검토되고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>피고(퀄컴)가 영국 집단소송에서 '완승'하여 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>BYD는 대기업으로 자력이 충분하고(적합 조건 2), 집단 소송이 검토되고 있어 다수의 피해자가 예상되지만(적합 조건 3), 기업의 가격 인하 정책이 기존 차량 소유자의 중고차 가치 하락에 대한 법적 책임으로 이어지는 것은 매우 이례적입니다. 따라서 상대방 책임의 명확성이 낮아(적합 조건 1 미충족) 소송 승소 가능성이 희박하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>8000억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>약 2900만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>퀄컴, 英 8000억 원대 '특허 남용' 집단소송서 완승  라이선스 관행, 경...</t>
+          <t>中 자동차 업체들, 태국서 토요타 벤치마킹... 60년 현지화 전략 배운다...</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=730179</t>
+          <t>https://www.g-enews.com/view.php?ud=2026022318190041650c8c1c064d_1</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-02-21 17:58:05.511900+00:00</t>
+          <t>2026-02-24 00:34:37.295747+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C315" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C315" t="inlineStr"/>
+      <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
-          <t>연방지방법원 원고 주장 기각 및 집단소송 인가 불허</t>
+          <t>국회 청원 진행 중</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>미국 연방법원이 '뼈 없는 치킨 윙'이 닭 날개 부위 고기가 아니어도 된다고 판결하며, 버팔로 와일드윙스를 상대로 제기된 1000만 달러 손해배상 소송을 기각했다. 법원은 합리적인 소비자가 오도되지 않을 것이라고 판단했으며, 집단소송 인가 신청도 불허했다. 원고는 소장을 수정할 기회를 얻었으나, 승소 가능성은 낮아 보인다.</t>
+          <t>금융상품 불안전판매 방지를 위한 '징벌적 손해배상을 규정한 금융소비자 보호에 관한 법률 일부개정법률안'의 신속한 의결을 요청하는 청원이 현재 국회에서 동의를 받고 있습니다. 3월 21일까지 5만 명의 동의를 목표로 하고 있으며, 이는 금융소비자 보호 강화를 위한 입법적 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>미국 연방법원에서 원고의 주장을 기각하고 집단소송 인가 신청도 불허하여 상대방 책임이 명확하지 않음. 법원이 '합리적인 소비자라면 오도되지 않을 것'이라고 판단했으며, 원고가 구체적인 피해 사실을 입증하지 못함. 또한 원고가 유사 소송에서 패소한 전력이 있어 승소 가능성이 매우 낮음.</t>
+          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 금융상품 불안전판매에 대한 징벌적 손해배상 도입을 위한 법률 개정 청원에 관한 내용입니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>1000만 달러 (청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>美법원  '뼈없는' 치킨 윙, 날개살 아니어도 OK</t>
+          <t>[위클리국회세미나] 성평등공시제 도입 필요성과 입법 방향 등</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02561686645351832</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7151241</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-02-21 17:55:45.024854+00:00</t>
+          <t>2026-02-23 12:59:49.018574+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C316" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C316" t="inlineStr"/>
+      <c r="D316" t="inlineStr"/>
+      <c r="E316" t="inlineStr"/>
       <c r="F316" t="inlineStr">
         <is>
-          <t>구글이 안드로이드 운영체제 및 음성 비서 기능 관련 집단소송을 합의로 마무리하고 이용자 보상에 나섭니다. 연방법원 북부 캘리포니아지법에 합의안이 제출되었으며, 이용자들은 인당 100달러를 보상받을 것으로 전망됩니다.</t>
+          <t>이 기사는 권혁찬 소상공인시장진흥공단 인천지역본부장의 천자춘추 칼럼으로, 전통시장 및 관광지에서 반복되는 '바가지요금' 문제를 지적합니다. 특정 사건이 아닌 상거래 전반의 문제점을 다루며, 몇몇 상인의 일탈이 시장 전체의 신뢰를 훼손할 수 있음을 강조하고 상도의 중요성을 역설합니다. 단속보다는 상인 스스로의 올바른 선택과 투명한 가격 정책을 해법으로 제시합니다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>해당 집단소송은 이미 합의로 마무리되고 이용자 보상 절차에 들어가는 단계이므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로서의 신규 기회는 없습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 바가지요금 문제에 대한 일반적인 논평입니다. 따라서 소송금융 투자에 필요한 특정 상대방, 명확한 책임, 집단적 피해, 구체적인 피해 규모, 확보된 증거, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>인당 100달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>구글, 안드로이드 집단소송 합의…인당 100달러 보상 전망</t>
+          <t>[천자춘추] 바가지요금과 상도의 갈림길</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260217185325758</t>
+          <t>https://www.kyeonggi.com/article/20260223580559</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-02-21 17:55:22.374932+00:00</t>
+          <t>2026-02-23 12:34:43.177866+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr"/>
       <c r="F317" t="inlineStr">
         <is>
-          <t>해당 기사는 미국과 한국의 건강기능식품 및 보충제 광고 규제 환경을 비교하며, 효능이 검증되지 않은 제품 광고에 대한 집단소송 가능성을 언급합니다. 한국에서는 비과학적인 증거로 제품을 판매하는 업체들이 존재한다고 비판하지만, 특정 사건이나 피해 사례를 다루고 있지는 않습니다.</t>
+          <t>미국 피겨스케이팅 선수 알리사 리우의 '스마일리 피어싱'이 화제가 되면서, 치과계에서는 잇몸과 윗입술을 잇는 얇은 막에 장신구를 뚫는 이 피어싱이 감염과 손상 위험이 높다고 경고했습니다. 기사는 개성 표현 방식인 스마일리 피어싱의 잠재적 건강 위험에 대한 일반적인 정보를 제공합니다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 건강기능식품 광고 규제 및 집단소송 가능성에 대한 일반적인 논평입니다. 특정 피고, 피해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 '스마일리 피어싱'의 일반적인 건강 위험에 대해 경고하고 있을 뿐, 특정 사건이나 피해자, 책임 주체를 명시하고 있지 않습니다. 따라서 소송금융 투자에 적합한 구체적인 사건의 발생이나 법적 쟁점이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>의학사전까지 직접 만들며 연구… 건강의 정답은 생활습관</t>
+          <t>교실 안 신체접촉, 학교폭력이 될까?[박상홍 변호사의 3분 판례]</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>lady.khan.co.kr</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216281</t>
+          <t>https://lady.khan.co.kr/khlady.html?mode=view&amp;artid=202602230700011&amp;code=4</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-02-21 17:53:27.296646+00:00</t>
+          <t>2026-02-23 00:37:06.791646+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C318" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E318" t="inlineStr"/>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>야버 (Yaber)</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>광고 소송 합의 완료</t>
+        </is>
+      </c>
       <c r="F318" t="inlineStr">
         <is>
+          <t>엡손이 중국 브랜드 야버(Yaber)의 프로젝터 허위광고에 대한 소송에서 극적인 합의를 이뤄냈다고 발표했습니다. 야버는 1만8000루멘으로 광고했으나 실제로는 140루멘에 불과한 제품을 판매한 혐의를 받았습니다. 이 사건은 온라인에서 일부 중국산 저가 브랜드들이 국제표준인 ISO 루멘 대신 과거 안시루멘 등 비표준적인 방식으로 밝기를 표기하여 소비자를 기만하는 문제를 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>기사에서 '광고 소송에서 극적인 합의를 이뤄냈다'고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건입니다.</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>프로젝터 1만8000루멘이 고작 140루멘이라고? …엡손, 中 야버 허위광고...</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>ddaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M318" t="inlineStr">
+        <is>
+          <t>https://www.ddaily.co.kr/page/view/2026021915253184267</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:32:24.766059+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr"/>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>사회적 문제 제기 및 정책적 노력 진행 중</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>청소년 디지털 중독이 단순 과몰입을 넘어 성폭력, 도박, 딥페이크 성범죄 등 실제 범죄로 이어지는 심각한 사회 문제로 대두되고 있다. 정부의 사후 대응 정책의 한계가 지적되며, 전문가들은 디지털 환경 자체의 구조적 문제 해결과 '디자인 마찰'과 같은 예방적 설계의 필요성을 강조한다. 교회 역시 이 문제에 대한 책임 있는 개입을 요구받고 있다.</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>기사는 청소년 디지털 중독으로 인한 집단적 피해(수만 명 이상)와 관련 통계(여가부, 도박문제예방치유원 조사)를 제시하며 문제의 심각성을 보여준다. 또한 정부의 정책적 노력이 진행 중임을 언급한다. 그러나 피해의 원인을 '플랫폼 구조'와 '디지털 환경 자체'로 지목할 뿐, 특정 기업이나 기관의 명확한 법적 책임이 구체적으로 명시되지 않아 소송 대상 특정 및 책임 입증이 어려워 소송금융 투자에 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>[주간교계브리핑] “청소년 디지털 중독 시대, 교회는 어디에 서 있나”</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>cts.tv</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M319" t="inlineStr">
+        <is>
+          <t>http://www.cts.tv/news/view?ncate=&amp;dpid=336615</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:22:13.926293+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>A사</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>플랫폼 운영사의 보상 거부</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>앱 기반 중개 플랫폼을 통한 직거래 중 절도 피해를 입은 이용자가 플랫폼 운영사(A사)로부터 보상을 받지 못했습니다. A사는 직거래 선택을 이유로 금전적 보상이나 피해 구제가 어렵다는 입장을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>플랫폼 운영사(A사)가 직거래를 이유로 책임과 보상을 부인하고 있어 상대방 책임이 명확하지 않습니다. 또한, 기사에서 언급된 피해자는 단일하며 피해 규모(금액, 피해자 수)가 미상으로, 집단적 피해 및 큰 피해 규모 조건에 부합하지 않습니다. 증거 확보 가능성은 있으나, 다른 핵심 적합 조건들이 충족되지 않아 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>절도 피해에도 “직거래 선택해 보상 어렵다”… 책임 빠진 중개 플랫폼</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M320" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026022216025622457</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:25:15.633163+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr"/>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 다수 피해자 고소</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>부산의 한 시스템 에어컨 설치 업체가 고객들로부터 계약금과 중도금 명목으로 430여만 원을 가로챈 뒤 잠적했다. 이 업체는 허위 홍보로 고객을 유인했으며, 현재까지 9명 이상의 피해자가 경찰에 고소장을 제출하여 경찰이 수사에 착수했다. 피해자들은 천장 타공 후 공사가 중단되어 큰 불편을 겪고 있다.</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 다수의 피해자가 발생했으나(적합 조건 3), 업체가 대금을 가로채고 잠적한 '먹튀' 사건으로 상대방의 자력 확보가 매우 어려울 것으로 예상되어 소송금융 투자 회수 가능성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>1인당 430여만 원, 총 3천8백만 원 이상</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>9명 이상 (증가 예상)</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>“천장 뚫어놓고 대금 ‘먹튀’”…허위 홍보 에어컨 설치 업체, 경찰 ...</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M321" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12047710?ref=naver</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:23:57.815590+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr"/>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 다수 피해자 고소 접수</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>부산에서 시스템 에어컨 설치 업체가 계약금과 중도금을 받은 뒤 잠적하여 다수의 피해자가 발생했다. 피해자들은 천장에 구멍만 남은 채 공사가 중단되었으며, 현재 9명이 모여 경찰에 고소장을 접수하고 수사가 진행 중이다. 경찰은 추가 피해자가 있을 것으로 보고 사건 경위를 조사하고 있다.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)에 해당하며, 경찰 수사(적합 조건 6)를 통해 증거 확보가 가능(적합 조건 5)합니다. 하지만 업체가 잠적하여 상대방의 자력 확보가 불투명하며, 이는 소송금융 투자 회수 가능성을 현저히 낮추는 주요 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>수백만원 (1인당)</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>최소 9명 (추가 피해자 발생 가능성 있음)</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>천장 뚫어놓고 '연락두절'…피해자들 '발동동'</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M322" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602220112&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:22:32.473154+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr"/>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>경찰 수사 착수, 추가 피해 여부 및 업체 행방 조사 중</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>부산에서 시스템 에어컨 설치업체가 계약금과 중도금 약 430만 원을 받은 뒤 공사를 중단하고 잠적하여 경찰이 수사에 착수했습니다. 해당 업체는 허위 홍보 정황도 확인되었으며, 경찰은 동일 수법의 추가 피해자가 있을 가능성을 열어두고 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>상대방 업체가 공사대금을 받은 뒤 잠적하여 '상대방에게 자력이 충분함' 조건에 부합하지 않을 가능성이 높습니다. 또한, 개별 피해 금액(약 430만 원)이 소송금융 투자 대상으로 보기에 작아 '피해 규모가 큼' 조건에도 미달합니다. 경찰 수사로 책임은 명확하나, 투자 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>약 430만 원 (개별 피해)</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>천장만 뚫고 사라진 에어컨 설치업체…계약금 챙긴 뒤 잠적, 경찰 수사</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M323" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6474428?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260222022657</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:19:21.219300+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr"/>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>새로운 규정 시행 예정, 잠재적 분쟁 우려 제기</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>정부가 다음 달 1일부터 반려동물의 일반 음식점 출입을 허용하는 식품위생법 시행규칙을 시행합니다. 이에 외식업계 소상공인들은 까다로운 요건과 위생 문제, 고객 간 분쟁, 안전사고 발생 시 소송에 휘말릴 가능성을 우려하고 있습니다. 전문가들은 현장 갈등을 완화할 제도적 수단 마련이 시급하다고 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>본 기사는 새로운 규정 시행에 따른 소상공인들의 잠재적 법적 분쟁 우려를 다루고 있어, 현재 시점에서 소송금융 적합 조건(상대방 책임 명확성, 충분한 자력, 집단적 피해, 증거 확보, 공적 절차 진행)이 충족되지 않습니다. 구체적인 피해 발생 사실이나 소송 상대방이 특정되지 않아 투자 대상으로서의 불확실성이 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>댕냥이 출입 허용 임박… 소송 걸릴라  몸사리는 식당들</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L324" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M324" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260220_0003519992</t>
+        </is>
+      </c>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:44:12.067479+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr"/>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>AI 편향성 문제 제기 및 제도 개선 논의 단계</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>기사는 AI 신용평가 시스템의 성별 편향성 문제를 제기하며, 남편의 카드 한도가 20배 높게 나온 가상 사례를 통해 그 심각성을 보여준다. AI 개발 및 배포 단계에서 성별 균형 검증과 편향적 AI로 인한 피해자 구제 방안 마련을 위한 법과 제도의 필요성을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>기사는 AI 신용평가 편향성이라는 일반적인 문제와 제도 개선의 필요성을 논하고 있을 뿐, 특정 피해 사건이나 구체적인 소송 대상이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합함.</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>AI가 신용평가했더니… 남편의 카드 한도가 20배 높게 나왔다면?</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L325" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M325" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026021811130002150?did=NA</t>
+        </is>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:21:25.374867+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr"/>
+      <c r="D326" t="inlineStr"/>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>소비자 분쟁 관련 제도 개선 및 법적 근거 마련</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>소비자 분쟁 해결을 위한 '단독조정' 제도가 도입되고 소송지원에 대한 법적 근거가 마련됩니다. 또한 소비자중심경영(CCM) 인증 제도의 명칭이 변경되고, 피해구제 기간 연장 시 당사자에게 통지하도록 하는 내용도 포함됩니다. 이는 소비자 주권 실현을 위한 정책 개정의 일환입니다.</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>해당 기사는 소비자 분쟁 해결을 위한 제도 개선 및 법적 근거 마련에 대한 정책 변경을 다루고 있습니다. 특정 피해 사건이나 소송 대상이 존재하지 않아, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>소비자 분쟁 '단독조정' 도입… 소송지원 법적 근거 마련</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>factin.co.kr</t>
+        </is>
+      </c>
+      <c r="L326" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M326" t="inlineStr">
+        <is>
+          <t>https://www.factin.co.kr/news/articleView.html?idxno=5787</t>
+        </is>
+      </c>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:18:50.365267+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr"/>
+      <c r="D327" t="inlineStr"/>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>소비자기본법 개정안 국회 논의 중</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>소비자기본법 개정안이 국회에서 논의 중이며, 주요 내용으로는 단독조정제 도입과 소송지원 법적 근거 마련이 포함되어 있다. 또한 소비자중심경영(CCM) 인증 제도의 명칭 변경과 피해구제 기간 연장 시 통지 의무화 등 소비자 권익 강화를 위한 조치들이 담겼다. 공정위는 이번 개정을 통해 소비자 피해구제 절차가 더욱 효율적으로 진행될 것으로 기대하고 있다.</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 소비자기본법 개정안의 국회 논의 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>단독조정제 도입·소송지원 법적 근거 마련…소비자기본법 개정안 국회...</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>dkilbo.com</t>
+        </is>
+      </c>
+      <c r="L327" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M327" t="inlineStr">
+        <is>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=534334</t>
+        </is>
+      </c>
+      <c r="N327" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:18:32.907679+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr"/>
+      <c r="D328" t="inlineStr"/>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>소비자 보호 관련 법률 개정 논의 중</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>한국소비자원이 소액 소비자 분쟁을 1인 조정으로 신속하게 처리하고, 소비자중심경영사업자 지정 명칭 변경 및 피해구제 기간 연장 시 통지 의무 등 소비자 권리 보호를 위한 보완 조항을 포함한 개정안을 추진 중입니다. 이는 공정위 관계자가 언급한 내용으로, 소비자 보호 제도 개선에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 소액 소비자 분쟁의 신속 처리 및 소비자 권리 보호를 위한 법률 개정안에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>소액 소비자 분쟁, 1인 조정으로 신속 처리…한국소비자원 소송지원 법...</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L328" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M328" t="inlineStr">
+        <is>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=54792</t>
+        </is>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:17:46.014886+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr"/>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>한국소비자원 피해구제 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>한국소비자원에 접수된 치과 진료 관련 피해구제 사건, 특히 진료비 분쟁이 매년 큰 폭으로 증가하고 있습니다. 이 기사는 이러한 분쟁의 추이와 관련 정보, 주의사항에 대해 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>해당 기사는 치과 진료 관련 소비자 분쟁의 일반적인 증가 추이를 다루고 있어, 특정 사건이나 명확한 책임 주체(상대방 책임이 비교적 명확함)가 특정되지 않습니다. 또한, 개별 치과의 재정적 자력(상대방에게 자력이 충분함)이 대기업 수준으로 충분하다고 보기 어려우며, 집단적 피해나 대규모 피해 금액(피해 규모가 큼)이 확인되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 다만, 한국소비자원에 피해구제 신청이 접수되고 있다는 점에서 공적 절차(이미 공적 절차가 진행 중임)가 진행 중인 점은 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>[소비자 정보] 치과 진료 관련 소비자 정보</t>
+        </is>
+      </c>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>news.bbsi.co.kr</t>
+        </is>
+      </c>
+      <c r="L329" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M329" t="inlineStr">
+        <is>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4067742</t>
+        </is>
+      </c>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:17:00.775072+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>이마트, 홈플러스, 롯데마트, CU</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr"/>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>정부의 물가 안정 압박 및 유통업계 할인 행사 진행 중</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>대통령의 물가 안정 지시에 따라 이마트, 홈플러스, 롯데마트 등 대형마트와 편의점 CU가 생리대, 도시락 등 주요 생필품 가격을 대폭 인하하는 파격 할인 행사를 진행하고 있습니다. 이는 정부의 강력한 압박과 소비 심리 위축을 막기 위한 전략이지만, 유통업계는 원가 상승으로 인한 '이익 쇼크'를 우려하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>기사는 대형마트들이 정부의 물가 안정 압박에 따라 생필품 가격을 인하하는 상황을 다루고 있습니다. 이는 소비자들이 손해배상을 청구할 수 있는 명확한 법적 책임이나 피해 발생으로 보기 어렵습니다. 소송금융의 핵심인 '피해자의 손해'가 불분명하여 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>[비즈토크 상 ] 李 불호령에 화답한 대형마트…'반값 생리대·990원 도시...</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L330" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M330" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2294743.htm</t>
+        </is>
+      </c>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:29:34.450203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>시내버스 하차 중 넘어져 부상을 입은 승객 A씨가 버스회사를 상대로 제기한 손해배상 소송에서 법원은 버스회사가 치료비의 30%와 지연손해금을 지급하라고 판결했습니다. 재판부는 승객의 기존 질병이 상해 확대에 영향을 미쳤다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 버스회사의 자력이 충분할 것으로 보이나(적합 조건 2), 단일 피해자 사건으로 집단적 피해가 아니며(부적합 조건), 피해 규모가 소송금융 투자 대상으로 보기에 크지 않습니다. 또한 이미 1심 판결이 선고되어 신규 투자 기회로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>버스 내리려다 다친 승객, 회사가 30% 배상</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L331" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M331" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260221133544Cwf</t>
+        </is>
+      </c>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:11:32.562039+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>1심 일부 승소 판결</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>정차 전 버스에서 내리려다 넘어진 승객 A씨가 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사가 A씨의 치료비 30%와 지연손해금을 지급하라며 승객 A씨의 일부 승소 판결을 내렸습니다.</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>개별 승객의 상해 사건으로 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)에 해당하지 않습니다. 이미 1심 판결이 선고된 상태로, 소송금융이 주로 목표하는 대규모 집단 소송이나 초기 단계의 사건과는 거리가 있어 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>정차 전 내리려다 '꽈당'…버스회사에 소송 건 승객, 법원 판단은?</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L332" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M332" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5176981</t>
+        </is>
+      </c>
+      <c r="N332" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:09:33.626496+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr"/>
+      <c r="D333" t="inlineStr"/>
+      <c r="E333" t="inlineStr"/>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>법무법인 더 에이치 황해가 대규모 인원의 소송을 효율적으로 관리하고 소비자 소송의 문턱을 낮추기 위해 '집단소송 플랫폼'을 본격적으로 가동한다고 밝혔다. 이 플랫폼은 집단소송을 통해 소비자 권리 보호를 강화하는 데 중점을 둔다.</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 법무법인이 집단소송 관리를 위한 플랫폼을 출시했다는 내용입니다. 따라서 소송금융 투자 대상으로 검토할 특정 사건이 존재하지 않아 적합도를 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>법무법인 더 에이치 황해, ‘집단소송 플랫폼’ 본격 가동…소비자 권리...</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>sentv.co.kr</t>
+        </is>
+      </c>
+      <c r="L333" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M333" t="inlineStr">
+        <is>
+          <t>https://www.sentv.co.kr/article/view/sentv202602200160</t>
+        </is>
+      </c>
+      <c r="N333" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:02:04.145575+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>삼성</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>퀄컴 소송 철회</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>기사 제목은 '삼성 英 스마트폰 가격 논란'이 퀄컴의 소송 철회로 일단락되었다고 언급하지만, 기사 본문은 영화 인터뷰 내용으로 채워져 있어 실제 사건에 대한 정보가 전혀 없습니다. 따라서 사건의 구체적인 내용, 피해 규모, 적합 조건 해당 여부를 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 제목과 전혀 관련 없는 내용(영화 인터뷰)으로 구성되어 있어 '삼성 英 스마트폰 가격 논란' 사건의 구체적인 내용을 파악할 수 없습니다. 제목에서 '퀄컴 소송 철회'를 언급하고 있어 해당 소송이 이미 종결되었을 가능성이 높으므로, 신규 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>삼성 英 스마트폰 가격 논란 일단락…퀄컴 소송 철회로 부담 덜어</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M334" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026022011015567357</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:01:45.704417+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>퀄컴</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>영국 집단소송에서 퀄컴 완승</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>퀄컴이 영국에서 2900만 명의 소비자를 대표하여 제기된 8000억 원대 특허 남용 집단소송에서 완승했다. 소비자들은 퀄컴이 스마트폰 제조사에 과도한 로열티를 부과하고 그 비용이 소비자에게 전가되었다고 주장했으나, 법원은 퀄컴의 손을 들어주었다. 이 사건은 이미 종결된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>피고(퀄컴)가 영국 집단소송에서 '완승'하여 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>8000억 원대</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>약 2900만 명</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>퀄컴, 英 8000억 원대 '특허 남용' 집단소송서 완승  라이선스 관행, 경...</t>
+        </is>
+      </c>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L335" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M335" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=730179</t>
+        </is>
+      </c>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:58:05.511900+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>버팔로 와일드윙스</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>연방지방법원 원고 주장 기각 및 집단소송 인가 불허</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>미국 연방법원이 '뼈 없는 치킨 윙'이 닭 날개 부위 고기가 아니어도 된다고 판결하며, 버팔로 와일드윙스를 상대로 제기된 1000만 달러 손해배상 소송을 기각했다. 법원은 합리적인 소비자가 오도되지 않을 것이라고 판단했으며, 집단소송 인가 신청도 불허했다. 원고는 소장을 수정할 기회를 얻었으나, 승소 가능성은 낮아 보인다.</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>미국 연방법원에서 원고의 주장을 기각하고 집단소송 인가 신청도 불허하여 상대방 책임이 명확하지 않음. 법원이 '합리적인 소비자라면 오도되지 않을 것'이라고 판단했으며, 원고가 구체적인 피해 사실을 입증하지 못함. 또한 원고가 유사 소송에서 패소한 전력이 있어 승소 가능성이 매우 낮음.</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>1000만 달러 (청구액)</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>美법원  '뼈없는' 치킨 윙, 날개살 아니어도 OK</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr">
+        <is>
+          <t>2026-02-18</t>
+        </is>
+      </c>
+      <c r="M336" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02561686645351832</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:55:45.024854+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>연방법원에 합의안 제출</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>구글이 안드로이드 운영체제 및 음성 비서 기능 관련 집단소송을 합의로 마무리하고 이용자 보상에 나섭니다. 연방법원 북부 캘리포니아지법에 합의안이 제출되었으며, 이용자들은 인당 100달러를 보상받을 것으로 전망됩니다.</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>해당 집단소송은 이미 합의로 마무리되고 이용자 보상 절차에 들어가는 단계이므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로서의 신규 기회는 없습니다.</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>인당 100달러</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>구글, 안드로이드 집단소송 합의…인당 100달러 보상 전망</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L337" t="inlineStr">
+        <is>
+          <t>2026-02-18</t>
+        </is>
+      </c>
+      <c r="M337" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260217185325758</t>
+        </is>
+      </c>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:55:22.374932+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr"/>
+      <c r="D338" t="inlineStr"/>
+      <c r="E338" t="inlineStr"/>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>해당 기사는 미국과 한국의 건강기능식품 및 보충제 광고 규제 환경을 비교하며, 효능이 검증되지 않은 제품 광고에 대한 집단소송 가능성을 언급합니다. 한국에서는 비과학적인 증거로 제품을 판매하는 업체들이 존재한다고 비판하지만, 특정 사건이나 피해 사례를 다루고 있지는 않습니다.</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 건강기능식품 광고 규제 및 집단소송 가능성에 대한 일반적인 논평입니다. 특정 피고, 피해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>의학사전까지 직접 만들며 연구… 건강의 정답은 생활습관</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M338" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216281</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:53:27.296646+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr"/>
+      <c r="D339" t="inlineStr"/>
+      <c r="E339" t="inlineStr"/>
+      <c r="F339" t="inlineStr">
+        <is>
           <t>정완 로스쿨 교수는 대규모 소비자 피해 발생 시 기업의 책임을 엄중히 묻기 위한 집단소송법 제정이 시급하다고 주장합니다. 현재 사법체계의 맹점을 지적하며, 쿠팡 사태와 같은 사례를 통해 법 제정의 필요성을 강조합니다.</t>
         </is>
       </c>
-      <c r="G318" t="inlineStr">
+      <c r="G339" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건에 대한 보도가 아닌, 집단소송법 제정의 필요성을 역설하는 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등의 정보가 없어 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H318" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J318" t="inlineStr">
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
         <is>
           <t>[칼럼] 정완 로스쿨 교수  쿠팡이 쏘아 올린 공, 집단소송법 제정 시급...</t>
         </is>
       </c>
-      <c r="K318" t="inlineStr">
+      <c r="K339" t="inlineStr">
         <is>
           <t>lawleader.co.kr</t>
         </is>
       </c>
-      <c r="L318" t="inlineStr">
+      <c r="L339" t="inlineStr">
         <is>
           <t>2026-02-13</t>
         </is>
       </c>
-      <c r="M318" t="inlineStr">
+      <c r="M339" t="inlineStr">
         <is>
           <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18527</t>
         </is>
       </c>
-      <c r="N318" t="inlineStr">
+      <c r="N339" t="inlineStr">
         <is>
           <t>2026-02-21 17:51:48.093583+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N318"/>
+  <autoFilter ref="A1:N339"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>