--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$141</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$160</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N141"/>
+  <dimension ref="A1:N160"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="27" customWidth="1" min="8" max="8"/>
+    <col width="32" customWidth="1" min="8" max="8"/>
     <col width="46" customWidth="1" min="9" max="9"/>
-    <col width="49" customWidth="1" min="10" max="10"/>
+    <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,9828 +535,11164 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>티메프</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>소송 진행 중, 참여 인원 감소 및 장기화</t>
+          <t>한의계에서 '8주룰' 시행에 따른 환자 피해 사례 수집 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>티메프를 상대로 한 소비자 구제 소송이 2년째 제자리걸음을 하고 있으며, 초기 4026명이었던 소송 참여 인원이 3283명으로 약 20% 감소했습니다. 이는 소송 장기화로 인한 이탈로 보이며, 소비자 구제 절차의 지연을 보여줍니다.</t>
+          <t>자동차 사고 경상환자의 치료 기간을 제한하는 '8주룰'이 포함된 자동차손해배상 보장법 시행령 개정안이 의결되어 시행됩니다. 이에 한의계는 해당 법 시행으로 인한 환자 피해 사례를 적극적으로 수집하며 향후 대응 방침을 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대형 이커머스 플랫폼인 티메프를 상대로 초기 4026명의 다수 피해자가 참여한 집단 소송이 진행 중이며, 한국소비자원 자료가 언급되어 공적 절차 진행 가능성이 있습니다. (적합 조건 2, 3, 4, 6) 다만, 소송이 2년째 장기화되고 참여 인원이 감소하는 등 진행에 어려움이 있어 투자 적합도를 Medium으로 판단합니다.</t>
+          <t>적합 조건으로 '집단적 피해 가능성' (한의계의 피해 사례 수집), '상대방의 충분한 자력' (보험사 또는 정부), '증거 확보 가능성' (피해 사례 수집)이 있습니다. 그러나 개별 피해 규모가 크지 않을 수 있고, 정책 변경에 대한 법적 다툼의 복잡성이 존재하여 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>초기 4026명, 현재 3283명</t>
+          <t>경상환자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>티메프 소비자 구제는 2년째 제자리 [기자수첩-유통]</t>
+          <t>경상환자 '8주룰' 시행…한의계  환자 피해사례 수집</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1642711/?sc=Naver</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=939100</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-28 07:04:36.402695+00:00</t>
+          <t>2026-08-21 07:03:17.004309+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>발레파킹 사고로 인한 차량 수리비 미지급 분쟁 중, 식당 측에서 고객에게 소송을 권유하는 발언을 함</t>
+          <t>부산시 소비자상담센터에 다수 상담 접수, 시 차원 피해 예방 및 구제 노력 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>안성재 셰프의 레스토랑 '모수서울'에서 발레파킹 중 고객 차량이 사고를 당해 약 7천만원의 수리비가 발생했습니다. 발레파킹 업체가 초기 2천만원을 지급했으나, 남은 수리비 지급이 지연되고 있으며, 모수서울 측은 고객에게 법적 고소를 진행하는 것이 나을 수 있다는 입장을 밝혀 논란이 되고 있습니다.</t>
+          <t>부산 지역에서 올해 상반기 소비자 상담이 약 2만 건으로 크게 증가했으며, 의류·헬스장·숙박시설 등 전통적 분야와 가상화폐·모바일게임 등 신종 디지털 소비 영역에서 피해가 급증하고 있습니다. 부산시는 소비자 피해 예방 교육 강화 및 신속한 피해 구제에 힘쓰겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>발레파킹 기사 운전 중 사고로 상대방 책임이 비교적 명확하며(적합 조건 1), 파인다이닝 레스토랑 '모수서울' 및 발레파킹 업체에 자력이 있을 것으로 추정됩니다(적합 조건 2). 사고 발생 사실 및 초기 수리비 지급 내역 등 증거 확보가 가능합니다(적합 조건 5). 다만, 피해 규모가 7천만원으로 소송금융의 '수억 원 이상' 기준에는 미치지 못하며(적합 조건 4 미충족), 집단적 피해가 아닌 단일 사건입니다(적합 조건 3 미충족).</t>
+          <t>부산 지역에서 상반기에만 약 2만 건에 달하는 소비자 상담이 접수되어 집단적 피해 가능성이 높고(적합 조건 3, 4), 부산시가 소비자 보호 및 피해 구제에 적극적으로 나서고 있어 관련 증거 확보 및 피해자 취합이 용이할 수 있습니다(적합 조건 5, 6). 특히 가상화폐, 모바일게임 등 신종 디지털 소비 영역에서의 피해 급증은 새로운 소송금융 기회를 제공할 수 있습니다. 다만, 기사에서 특정된 피고가 없으며, 상대방의 자력 여부가 불분명한 개별 소규모 사건이 다수 포함될 수 있다는 점은 한계입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>7000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>약 2만 건의 소비자 상담</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“차라리 고소해” 안성재 ‘모수’, 이번엔 7천만원 발레파킹 사고 논...</t>
+          <t>부산 소비자 피해 ‘이중 경고등’…의류·헬스장·디지털 상담 몰려</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-05-20/202605200100118100007847</t>
+          <t>https://www.sedaily.com/article/20077495?ref=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-22 07:01:33.471426+00:00</t>
+          <t>2026-08-10 12:17:04.954992+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>공정위의 정보 공개 및 소비자 주의 당부, 한국소비자원을 통한 피해 구제 상담 진행 중</t>
+          <t>한전의 보상 거부</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>공정거래위원회는 2026년 1분기 선불식 할부거래업자가 1곳 감소했으며, 일부 업체가 환급금을 지연 지급하거나 미지급하는 사례가 발생하고 있다고 밝혔다. 공정위는 상호나 주소를 수시로 변경하는 부실 위험 업체에 대한 주의를 당부하며, 소비자 피해 발생 시 한국소비자원을 통해 피해 구제 상담을 받을 수 있다고 안내했다.</t>
+          <t>까마귀 등 조류로 인한 정전 사고가 잇따라 발생하며 피해 업체들이 생겨나고 있으나, 한국전력공사는 보상 대상이 아니라는 규정을 들어 책임을 부인하고 있다. 이에 따라 피해 업체들은 보상을 받지 못하고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>공정위가 선불식 할부거래업체의 환급금 지연/미지급 사례를 지적하며 소비자 주의를 당부하고 한국소비자원을 통한 피해 구제를 안내하고 있어 집단적 피해(조건 3) 및 공적 절차 진행(조건 6) 가능성이 높습니다. 또한 할부거래법에 따른 환급 의무가 명확하여 증거 확보(조건 5)도 용이할 수 있습니다. 그러나 기사에서 특정 가해 업체가 명시되지 않았고, 공정위가 부실 위험을 경고하고 있어 상대방의 자력(조건 2)이 불충분할 가능성이 높다는 점이 투자 적합도를 낮춥니다.</t>
+          <t>상대방인 한국전력공사는 자력이 충분한 공공기관이며(적합 조건 2), 까마귀로 인한 정전 사고가 잇따라 발생하여 다수의 피해 업체가 있을 가능성이 높다(적합 조건 3). 그러나 한전이 보상 규정을 들어 책임을 부인하고 있어 상대방 책임이 명확하다고 보기 어려우며, 구체적인 피해 규모나 증거 확보 여부가 불분명하다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 업체 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>1분기 선불식 할부거래업체 1곳 줄었다… 잦은 정보 변경 주의</t>
+          <t>까마귀 탓 정전, 한전은 책임없다?</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260430_0003612488</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260804.22008000632</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-17 13:00:44.841361+00:00</t>
+          <t>2026-08-05 19:26:07.948988+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Character Technologies Inc.</t>
+          <t>일라이릴리</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>미국 펜실베이니아 주정부가 AI 챗봇 운영사를 상대로 소송 제기</t>
+          <t>손해배상 소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>미국 펜실베이니아 주정부가 AI 챗봇 '캐릭터.AI' 운영사인 캐릭터 테크놀로지스를 상대로 소송을 제기했습니다. 챗봇이 면허를 가진 정신과 전문의라고 허위 소개하며 의료 조언을 제공한 것이 의료법 위반이라는 주장입니다. 주정부는 해당 행위의 즉시 중단을 요청했으며, 이는 미국 주정부가 AI 플랫폼의 의료인 사칭 문제를 직접 문제 삼아 법적 조치에 나선 첫 사례입니다.</t>
+          <t>일라이릴리를 상대로 손해배상 소송이 고려되고 있으며, 일라이릴리 측은 자사 광고의 과학적 근거를 지지하며 소송에 강력히 대응할 것이라고 밝혔습니다. 정확한 배상액 규모는 확인되지 않았습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(Character.AI)의 의료법 위반 책임이 주정부 조사관과의 대화 기록으로 명확하며 (적합 조건 1, 5), AI 플랫폼 운영사로서 자력도 충분할 것으로 예상됩니다 (적합 조건 2). 다만, 현재까지는 주정부의 소송으로 개별 피해자들의 집단적 피해 규모나 금액이 구체적으로 확인되지 않아 (적합 조건 3, 4 불충분) 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방(일라이릴리)은 대기업으로 자력이 충분하여 배상 능력이 높습니다. (적합 조건 2) 하지만 기사 내용만으로는 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부 등 다른 적합 조건들을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>전문의 행세하며 상담까지…AI 챗봇 '의사 사칭'에 소송 제기</t>
+          <t>[글로벌 비즈 브리핑] 中, '자급자족' 초대형 데이터센터 지었다 外</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260508_0003621963</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000323754?division=NAVER</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-11 07:00:14.969620+00:00</t>
+          <t>2026-07-30 17:53:05.396367+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 검찰 송치 여부 결정 예정</t>
+          <t>금감원-PG업계 협의체 가동, 소비자 피해구제 방안 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>70대 공인중개사 A씨가 중개수수료 인하를 요구한 고객 B씨를 흉기로 협박한 혐의로 경찰에 입건되었다. B씨는 중개 과정에서의 불만을 이유로 수수료 조정을 요구했으며, A씨는 이에 격분하여 흉기를 꺼내 위협했다. 현재 경찰 수사가 진행 중이며, 검찰 송치 여부가 결정될 예정이다.</t>
+          <t>금융감독원과 PG업계가 온라인 부정결제에 공동 대응하기 위한 상시 협의체를 출범했습니다. 이 협의체는 부정거래 동향과 사고 사례를 공유하고, 이상거래 탐지 및 소비자 피해구제 방안을 논의할 예정입니다. 지난달 발생한 챗GPT 프로 요금제 관련 사고 등 온라인 결제 과정에서 발생하는 소비자 피해에 대한 민관 협력 강화가 목적입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이함 (적합 조건 1, 5, 6). 그러나 상대방이 개인 공인중개사로 자력이 불충분할 가능성이 높고, 집단적 피해가 아니며 피해 규모가 크지 않아 소송금융 투자 매력이 낮음.</t>
+          <t>PG업계는 대기업 또는 금융기관에 해당하여 자력이 충분할 것으로 예상되며(적합 조건 2), 온라인 부정결제는 다수의 피해자를 발생시킬 가능성이 높습니다(적합 조건 3). 또한 금융감독원과 PG업계가 상시 협의체를 가동하여 소비자 피해구제 방안을 논의하는 것은 공적 절차 진행으로 볼 수 있습니다(적합 조건 6). 다만, 기사 내용만으로는 특정 사건의 명확한 피고와 구체적인 피해 규모를 파악하기 어려워 소송금융 투자 대상으로의 즉각적인 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>복비 절반으로 깎아줘  말에 격분…흉기로 손님 협박한 공인중개사</t>
+          <t>금감원·PG업계, 온라인 부정결제 공동 대응…상시 협의체 가동</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03335766645447280</t>
+          <t>https://sateconomy.co.kr/news/view/1065589623742907</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-11 06:23:09.761198+00:00</t>
+          <t>2026-07-28 01:00:37.160176+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>국토부의 항공교통서비스 평가 진행 중 및 개선 유도 계획 발표</t>
+          <t>청소년 도박 및 불법 사금융 피해 통합 지원 제도 운영 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국토교통부가 2025년 항공교통서비스 평가 결과를 발표했습니다. 대한항공은 높은 평가를 받았으나, 에어로케이와 에어프레미아는 장시간 지연으로, 에어부산은 안전성 문제로 낮은 등급을 받았습니다. 일부 공항은 혼잡도 및 시설 부족으로 낮은 평가를 받았으며, 국토부는 평가 효용성을 높이고 서비스 개선을 유도할 계획입니다.</t>
+          <t>청소년 도박 중독 및 불법 사금융 피해가 급증하고 있으며, 이로 인한 빚의 늪에 빠지는 청소년들이 늘고 있다. 현재 신고부터 치유, 피해 구제까지 통합 지원 제도가 운영되고 있으나, 8월 말 종료될 예정이어서 지원 약화에 대한 우려가 제기된다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>국토부의 공식 평가 결과가 객관적 증거로 존재하며(증거 확보 가능), 항공사 및 공항은 자력이 충분한 상대방입니다. 또한 국토부의 정기 평가 및 개선 유도 계획은 공적 절차가 진행 중임을 보여줍니다. 그러나 기사는 특정 사건으로 인한 구체적인 피해 규모나 피해자 수를 명시하지 않아 소송금융 투자 대상으로서의 즉각적인 적합성은 'Medium'으로 판단됩니다.</t>
+          <t>청소년 도박 급증으로 인한 집단적 피해가 명확하며('집단적 피해' 조건), '빚의 늪' 언급으로 피해 규모가 클 것으로 추정됩니다('피해 규모가 큼' 조건). 또한 '통합 지원' 제도가 운영되는 등 공적 절차가 진행 중인 것으로 보입니다('이미 공적 절차가 진행 중임' 조건). 그러나 소송 상대방이 불법 도박 사이트 운영자나 불법 사금융 업자로 특정하기 어렵고 자력 확보가 불확실하다는 점이 투자에 걸림돌이 됩니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>대한항공, 운항신뢰성 ‘A+’…국토부 ‘2025년 항공교통서비스 평가’...</t>
+          <t>10대 도박, 숨은 중독에서 빚의 늪으로... 청소년 도박 급증에 학교는 비...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10718865?ref=naver</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=572204&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-09 17:45:21.409960+00:00</t>
+          <t>2026-07-22 07:00:34.283892+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 절차 진행 중 또는 예정</t>
+          <t>형사 재판에서 훈련사에게 중형 선고</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>포털 상위노출을 미끼로 한 온라인 광고 사기가 소상공인들을 대상으로 극성을 부리고 있습니다. 기사는 피해자들이 손해배상 및 환급을 받기 위해서는 기록 확보가 중요하며, 신고 및 형사 절차가 위법성 판단의 중요한 단계임을 강조합니다.</t>
+          <t>더운 밴에 반려견 11마리를 방치해 죽음에 이르게 한 훈련사 2명에게 중형이 선고되었다. 피해자들은 법정에서 피고인들의 책임을 호소하며 무고한 생명 학대에 대한 경고가 되기를 바랐다. 이 사건은 반려견 소유주들의 정신적, 재산적 피해에 대한 민사상 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(광고사기), 다수의 소상공인이 피해를 입어 집단적 피해 가능성이 높으며, 형사 절차를 통해 증거 확보 및 공적 절차 진행이 예상됩니다. 다만, 광고사기 업체들의 자력 여부가 불확실하여 손해배상 집행 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 11마리의 반려견 사망으로 다수의 피해자가 발생했으며(적합 조건 3), 이미 형사 재판을 통해 유죄 판결이 내려져 증거가 확보된 상태입니다(적합 조건 5, 6). 다만, 피고인인 훈련사의 자력(적합 조건 2)이 충분하지 않을 가능성이 있어 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11마리 반려견의 소유주 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[기자수첩] 포털 상위노출 미끼 광고사기 극성···소상공인 노린 300만...</t>
+          <t>더운 밴 안 방치…반려견 11마리 숨지게 한 훈련사 중형</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>enetnews.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=49214</t>
+          <t>https://www.koreadaily.com/article/20260710135130228</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-27 20:42:58.872163+00:00</t>
+          <t>2026-07-13 01:14:18.497809+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>한국소비자원 및 공정거래위원회에 소비자 피해구제 신청 접수 중</t>
+          <t>변호사법 위반 형사 재판 1심 판결 선고 및 추징 명령</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>결혼 성수기인 4~5월 결혼서비스 관련 소비자 피해구제 신청 건수가 전년 대비 50% 이상 급증했습니다. 한국소비자원, 공정거래위원회, 저출산고령사회위원회가 예비부부들의 피해에 대해 언급하며, '추가비' 요구 등 불공정 행위로 인한 피해가 확산되고 있음을 시사합니다.</t>
+          <t>변호사 자격 없는 70대 A씨가 살인사건 해결을 명목으로 피해자 B씨로부터 약 2천8백만원을 받고 법률사무를 취급한 혐의로 징역 1년 2개월을 선고받고 추징 명령을 받았다. 법원은 A씨가 실비 변상을 빙자해 이익을 취했으며, 피해 회복이 이뤄지지 않았다고 판단했다. B씨는 A씨를 상대로 손해배상 청구를 할 수 있을 것으로 보인다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>적합 조건으로 다수의 피해자가 발생하여 집단적 피해 가능성이 높고(3), 한국소비자원과 공정거래위원회 등 공적 기관에서 피해구제 신청을 접수하고 있어 증거 확보 및 공적 절차 진행 중인 점(5, 6)이 긍정적입니다. 다만, 특정 피고가 명확하지 않고 개별 피해 규모가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>변호사 자격 없는 자의 법률사무 취급으로 인한 피해자의 손해배상 청구 건으로, 상대방(A씨)의 변호사법 위반 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 유죄 판결문이라는 객관적 증거가 존재하며(적합 조건 5), 이미 형사 재판이라는 공적 절차가 진행되어 종결되었다(적합 조건 6). 다만, 상대방의 자력 여부가 불확실하고(적합 조건 2 미충족), 피해 금액이 소송금융 투자 대상으로 '크다'고 보기에는 다소 부족하다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천840만2천744원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>추가비 내라 …봄철 결혼서비스 피해↑</t>
+          <t>“살인사건 해결해주겠다”…변호사 자격 없이 사건 맡은 70대 실형</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=545989</t>
+          <t>https://www.kyeonggi.com/article/20260511580046</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-23 00:14:33.309157+00:00</t>
+          <t>2026-07-09 09:27:27.227341+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>디올</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국회 정무위원회에서 한국소비자원 자료를 바탕으로 중고거래 플랫폼 책임 공백에 대해 논의 중</t>
+          <t>내용증명 발송 및 민형사상 법적 대응 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2021년부터 2023년까지 중고거래 플랫폼 관련 피해구제 신청 건수가 총 335건으로 집계되며 피해가 급증하고 있습니다. 국회 정무위원회에서 한국소비자원 자료를 통해 중고거래 플랫폼의 책임 공백 문제를 지적하며 논의가 진행 중입니다.</t>
+          <t>700만원대 디올 가방을 프랑스 본사에서 수리한다고 안내받았으나, 실제로는 국내 사설 수선업체에서 수리된 사실이 드러나 소비자가 법적 대응에 나섰다. 디올 측은 거짓말을 인정하고 환불 또는 재수리 제안을 했으나, 소비자는 신뢰 훼손을 이유로 민형사상 소송을 준비 중이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>한국소비자원에 접수된 피해 건수가 335건으로 다수의 피해자가 존재하며(적합 조건 3), 국회 정무위원회에서 관련 자료를 제출받아 논의 중인 공적 절차가 진행되고 있습니다(적합 조건 6). 그러나 특정 플랫폼의 책임이 명확히 규명되지 않았고, 상대방의 자력이나 개별 피해 규모가 구체적으로 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(수리 경위 거짓 안내), 상대방(디올)의 자력이 충분하며, 증거(SNS 영상, 디올 측의 말 바꾸기) 확보가 용이합니다. 다만, 현재까지는 단일 피해 사례로 집단적 피해는 확인되지 않고, 피해 금액(700만원)이 소송금융 투자 대상으로서는 상대적으로 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>700만원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>335건 (한국소비자원 접수 기준)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>믿고 거래했는데  중고거래 피해 급증…플랫폼 책임 공백 도마</t>
+          <t>디올백 “프랑스 수리”라더니, 동네 수선집 SNS에 등장</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2267586</t>
+          <t>https://biz.heraldcorp.com/article/10738322?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-07 12:16:24.927192+00:00</t>
+          <t>2026-07-04 23:42:43.719340+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>어린이집 원장 및 보육교사</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>과실 비율 산정 불만으로 인한 다수 피해자들의 소송 고려</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>기사는 사고 경험자 중 상당수가 과실 비율 산정에 불만을 가지고 있으며, 민원, 분쟁, 소송을 고려한 적이 있다고 보도합니다. 특히 90% 과실 상대방이 있음에도 10% 과실 피해자가 더 많은 비용을 부담하는 불공정한 상황을 지적하며, 이는 광범위한 불만과 잠재적 소송 수요를 나타냅니다.</t>
+          <t>청주의 한 어린이집에서 보육교사가 원아의 손을 씻기던 중 아이가 뒤로 넘어져 머리를 크게 다치는 사고가 발생했습니다. 아이의 부모는 어린이집 원장과 보육교사를 상대로 약 2억 4000만원의 손해배상 소송을 제기했으며, 법원은 공동으로 3300만원을 배상하라고 판결했습니다. 재판부는 아이에게 흉터가 남았으나 인지 능력 저하 등 장래 노동능력 상실은 없다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 과실 비율 산정에 대한 광범위한 불만과 소송 고려 의사를 가진 다수의 사고 경험자를 언급하여 집단적 피해 가능성(적합 조건 3)을 시사합니다. '람보르기니' 사례는 고액 분쟁의 가능성을 내포하지만, 특정 피고가 명확하지 않고, '조사가 충분하지 않았다'는 응답은 증거 확보에 어려움(적합 조건 5 미충족)이 있을 수 있음을 나타냅니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 법원 판결로 어린이집 측의 책임이 인정되었고, 적합 조건 5(증거 확보 가능)에 따라 이미 법원에서 증거가 검토되었습니다. 그러나 적합 조건 3(집단적 피해)에 해당하지 않고, 적합 조건 2(상대방 자력)가 불분명하며, 적합 조건 4(피해 규모)는 청구액 대비 낮게 인정되었습니다. 현재 1심 판결이 선고된 상태로, 항소 가능성이 있어 종결된 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3300만원 (법원 판결액, 청구액 2억 4000만원)</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>람보르기니 과실 90%인데, 10% 피해자가 돈 더 내는 건 불공정</t>
+          <t>어린이집서 손 씻다 '쿵'…부모가 2억 손배소, 결과는</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040513390002314?did=NA</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02833926645447280</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-05 12:42:02.843455+00:00</t>
+          <t>2026-07-03 13:38:37.880337+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>자동차손해배상보장법 시행령 개정안 국무회의 의결 대기</t>
+          <t>소비자 피해구제 신청 증가</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>교통사고 경상환자의 장기 치료 시 추가 심사를 받도록 하는 '8주룰' 시행이 손해보험사, 한의사, 환자 간 이해관계 충돌로 지연되고 있습니다. 이 개정안은 보험사기 방지 및 손해율 관리를 목표로 하지만, 의료계와 환자들은 치료권 제한을 우려하며 반대하고 있습니다. 현재 법제처 심사를 통과하여 국무회의 의결을 앞두고 있습니다.</t>
+          <t>코로나19 이후 결혼 시장이 활성화되면서 소비자 분쟁도 급증하고 있습니다. 가격 미표시, 표준약관 미준수 등 제도적 허점을 이용한 신생업체들의 난립으로 소비자 피해가 커지고 있으며, 피해구제 신청이 두 배 이상 증가했습니다. 이는 결혼 서비스 시장 전반의 문제로, 다수의 피해자가 발생하고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분: 손해보험사 및 정부), 3(집단적 피해: 경상환자 다수), 6(공적 절차 진행 중: 시행령 개정안 심사)에 해당합니다. '8주룰' 시행 시 경상환자들의 치료권 제한으로 인한 집단적 피해가 발생할 수 있어 소송금융 투자 가능성이 있습니다.</t>
+          <t>결혼 서비스 시장의 소비자 분쟁이 증가하고 있으며, 가격 미표시 및 표준약관 미준수 등 제도적 허점으로 인한 집단적 피해 가능성이 높습니다 (적합 조건 3, 5). 이미 피해구제 신청이 2배 증가하여 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 특정 대기업이나 자력 있는 상대방이 명확히 특정되지 않고, 개별 업체들의 자력 여부가 불분명한 점은 투자 검토 시 고려해야 합니다 (적합 조건 1, 2 미흡).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>교통사고 경상환자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>車보험 ‘8주룰’, 이해관계 충돌 속 연기…국무회의 넘을까</t>
+          <t>가격 미표시·신생업체 난립…부부 울리는 '제도허점'</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260405027164293</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2230721</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-05 12:38:43.609356+00:00</t>
+          <t>2026-07-01 07:01:36.503527+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>알리안사 리마</t>
+          <t>B 씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>당국 조사 예정</t>
+          <t>인도 소송 항소심 파기환송</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>페루 프로축구 경기 전 응원 행사 중 1명이 사망하고 47명이 부상당하는 참사가 발생했습니다. 구단 측은 구조적 결함과 무관하다고 해명했으나, 관계 당국의 조사가 진행될 예정입니다. 다수의 피해자가 발생하여 집단소송 가능성이 있으나, 사고 원인 및 책임 소재 규명이 쟁점이 될 것으로 보입니다.</t>
+          <t>중고차 사기로 차량과 돈을 모두 잃은 A 씨가 사기범 B 씨를 상대로 차량 인도 소송을 제기했습니다. 1심에서 A 씨가 승소했으나, 2심에서 원심판결이 파기되어 대구지법으로 사건이 환송된 상태입니다. 현재 소송이 진행 중이며, A 씨는 차량이라도 돌려받기를 원하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>다수의 피해자(1명 사망, 47명 부상)가 발생하여 집단적 피해(조건 3) 및 피해 규모(조건 4)가 상당하며, 프로축구 구단(알리안사 리마)이 상대방이므로 자력(조건 2)이 있을 가능성이 높습니다. 또한, 관계 당국의 조사가 예상되어 증거 확보 및 공적 절차 진행(조건 5, 6) 가능성이 있습니다. 그러나 사고 원인 및 책임 소재가 기사상 명확하지 않고 구단 측이 구조적 결함과 무관하다고 해명하여 상대방 책임(조건 1) 입증에 어려움이 있을 수 있습니다.</t>
+          <t>상대방(B 씨)의 사기 책임이 비교적 명확하고, 이미 1심에서 승소한 이력이 있어 증거 확보가 용이합니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 사망, 47명 부상 (총 48명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>멕시코 축구장이 무덤으로 '총기 난사 11명 사망' 두 달 만에 남미 덮친...</t>
+          <t>중고사기에 차·돈 다 잃은 차주… 차라도 돌려달라  소송 결과는</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/04/05/2026040423453925967</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008582357&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-05 00:19:09.161793+00:00</t>
+          <t>2026-06-21 07:01:35.820524+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>대한항공</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>외국인 영주권자들의 정책적 차별 및 부당한 관리비 청구 불만 제기</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대한항공 기내에서 여성 승객이 사망하여 현재 손해배상 소송이 진행 중인 사건입니다. 대기업인 대한항공을 상대로 한 소송으로, 사망 사건인 만큼 피해 규모가 클 것으로 예상되나, 기사 내용이 매우 제한적이어서 구체적인 사건 경위나 책임 소재는 파악하기 어렵습니다.</t>
+          <t>제주에 거주하는 외국인 영주권자들이 지방선거 공약에서 배제되고, 신혼부부·육아 복지정책 및 각종 재난지원금 등에서 외국인이라는 이유로 차별받고 있다고 호소했다. 특히 투자이민제도로 영주권을 얻은 외국인 중 200여 명은 리조트 측으로부터 부당하게 2배 높은 관리비를 청구받아 민사소송에 시달리다 제주를 떠난 사례도 언급되었다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>대한항공은 대기업으로 자력이 충분하며(적합 조건 2), 사망 사건이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 진행 중인 상태로, 부적합 조건에 해당하지 않습니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>정책적 차별 및 공약 배제는 법적 손해배상 청구의 명확한 근거가 되기 어려워 소송금융 적합도가 낮음. 그러나 투자이민제도 관련 리조트 관리비 부당 청구 건은 200여 명의 집단적 피해가 발생했으며, 계약서 등 증거 확보 가능성이 있어 소송금융 투자 가능성이 있음. 상대방(제주도 및 리조트)의 자력은 충분할 것으로 보임.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>영주권자 외국인 다수 (정책적 차별), 200여 명 (리조트 관리비)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>대한항공 기내서 여성 승객 사망 소송</t>
+          <t>세금 내고 투표도 하는데…외국인들  우리 공약은 없어요</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607747</t>
+          <t>https://www.nocutnews.co.kr/news/6523649?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260528063127</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 13:06:51.878824+00:00</t>
+          <t>2026-06-21 07:01:15.353245+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>연방법원 버지니아주 동부지방법원에 손해배상 소송 제기, 배심원 재판 요청</t>
+          <t>세무플랫폼의 불성실신고 유도 문제 제기</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>대한항공 기내에서 국방부 직원이 호흡곤란으로 사망하는 사고가 발생했다. 유족은 대한항공을 상대로 연방법원에 손해배상 소송을 제기했으며, 배심원 재판을 요청한 상태이다.</t>
+          <t>세무플랫폼들이 불성실신고를 유도하고 있음에도 현행 세법상 플랫폼 대표자들에게 형사처벌이나 징벌적 손해배상이 미치지 못하는 문제점이 지적되었다. 이는 다수의 플랫폼 이용자들에게 피해를 야기할 수 있으며, 법적 공백을 해소하기 위한 대책 마련이 시급하다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대한항공은 대기업으로 자력이 충분하며(적합 조건 2), 사망 사고로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 기내 사고 특성상 내부 기록 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 단일 피해자 사건으로 집단적 피해는 아니며, 상대방의 책임 명확성은 소송 과정에서 다퉈질 부분입니다.</t>
+          <t>세무플랫폼의 불성실신고 유도라는 책임 주체가 명확히 언급됨 (적합 조건 1). 플랫폼 이용자 다수가 피해를 입을 가능성이 있어 집단적 피해로 이어질 수 있음 (적합 조건 3). 다만, 특정 플랫폼이 명시되지 않아 상대방의 자력 확인이 어렵고, 구체적인 피해 규모나 증거, 공적 절차 진행 여부가 불분명함.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대한항공, 기내 사망 사고로 피소…국방부 직원 호흡곤란으로 숨져</t>
+          <t>[기고]  세무플랫폼의 불성실신고, 언제까지 방치할 것인가?</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>sejungilbo.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260402231337921</t>
+          <t>https://www.sejungilbo.com/news/articleView.html?idxno=58561</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 12:54:07.755566+00:00</t>
+          <t>2026-06-20 07:01:38.820963+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>대한항공</t>
+          <t>오늘의집</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>유족 측 손해배상 소송 제기</t>
+          <t>소비자 피해구제 신청 증가</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>대한항공 국제선 항공기 내에서 승객 사망 사고가 발생하여 유족 측이 대한항공을 상대로 손해배상 소송을 제기했습니다. 유족은 승무원들의 응급 대응이 미흡했다고 주장하는 반면, 대한항공은 절차에 따른 대응이었다는 입장입니다.</t>
+          <t>인테리어 관련 소비자 피해구제 신청 건수가 2023년 다시 증가세로 돌아섰습니다. 오늘의집은 이러한 시장 상황에서 표준 계약서 강화를 통해 파트너 수를 확대하고 있으며, 이는 인테리어 서비스 관련 소비자 분쟁이 다수 발생하고 있음을 시사합니다. 오늘의집 또는 그 파트너사들을 대상으로 한 소송 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 자력 충분(대한항공) 및 피해 규모 큼(사망 사고)에 해당합니다. 기내 기록 등 증거 확보 가능성도 있습니다. 다만, 단일 피해자 사건이며, 승무원 응급 대응의 적절성 여부가 쟁점이 되어 책임 입증에 다툼이 있을 수 있습니다.</t>
+          <t>인테리어 관련 소비자 피해구제 신청 건수가 증가하고 있어 다수의 피해자 발생 가능성(집단적 피해)이 높고, 피해구제 신청 기록 자체가 증거로 활용될 수 있으며(증거 확보 가능), 이미 공적 절차(소비자 피해구제 신청)가 진행 중입니다. 오늘의집은 대형 플랫폼으로 충분한 자력을 갖추고 있으나, 기사에서 오늘의집의 직접적인 책임이 명확히 언급되지는 않아 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>대한항공 기내 응급 대응 도마 위…유족  적절 조치 없었다</t>
+          <t>불황에도 살 사람은 산다 …29CM·오늘의집, 리빙 시장 재편 주도</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=291216</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1365248</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 12:53:04.207252+00:00</t>
+          <t>2026-06-18 12:57:42.336307+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>법원 판결 선고 후 채무 불이행 상태, 강제집행 절차 진행 가능성</t>
+          <t>소비자가 업체에 보상책 마련 촉구</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>래퍼 도끼가 해외 귀금속 업체에 3년째 귀금속 대금 3만2623달러(약 4900만원)를 미지급하고 있다는 논란. 2019년 소송 제기 후 2022년 법원에서 도끼에게 지급 명령이 내려졌으나, 도끼는 이를 이행하지 않고 있는 상황. 업체 측은 도끼가 채무를 회피하며 활동을 이어가고 있다고 주장.</t>
+          <t>한 소비자가 비대면 세탁업체에 고가 패딩을 맡겼으나, 세탁 후 패딩이 쭈글거리고 로고가 손상되는 피해를 입었습니다. 소비자는 세탁업체에 정당한 보상책 마련을 촉구하고 있으며, 소비자분쟁해결기준에 따르면 세탁업체의 과실로 인한 손상 시 원상회복 또는 손해배상이 가능합니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(도끼)의 채무가 법원 판결로 명확히 인정되었고(적합 조건 1), 관련 증거(판결문, 구매 기록)가 충분히 확보되어 있습니다(적합 조건 5). 다만, 피해 규모가 수억 원 이상으로 매우 크다고 보기는 어렵고, 상대방이 대기업 등 자력이 충분한 주체로 명시되지는 않아 'High' 등급에는 미치지 못합니다.</t>
+          <t>고가 패딩의 손상으로 인한 피해가 발생했으며, 소비자분쟁해결기준에 따라 세탁업체의 과실이 입증될 경우 원상회복 또는 손해배상 책임이 명확합니다. 손상된 패딩 자체가 증거가 될 수 있습니다. 다만, 상대방 세탁업체의 구체적인 정보와 자력, 그리고 집단적 피해 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>32,623 USD (약 4,900만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'♥이하이' 도끼, 귀금속 대금 3년째 미지급 논란</t>
+          <t>[노컷영상] 비대면 세탁업체에 고가 패딩 맡겼더니...쭈글거리고 로고 ...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17751882831782282010</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=756385</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-03 12:38:49.669887+00:00</t>
+          <t>2026-06-17 07:01:27.272949+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>모수 서울</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>와인 바꿔치기 의혹 제기 및 레스토랑 측 사과, 유튜버를 통해 추가 피해자 가능성 제기</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>카카오톡 온라인 고객센터를 사칭한 사기 수법이 활개를 치며 가전제품 A/S를 문의한 피해자들이 돈을 뜯기는 사례가 잇따르고 있습니다. 피해자들은 로고와 문구까지 똑같은 가짜 채널에 속아 수십만 원을 입금했으며, 경찰은 피해자들의 고소장을 접수하고 사칭 채널 운영자 등을 추적 중입니다.</t>
+          <t>파인 다이닝 '모수 서울'이 와인 바꿔치기 의혹에 휩싸였습니다. 레스토랑 측은 사과하고 관련 소믈리에를 업무에서 배제했지만, 유튜버 '와인킹'은 추가 피해자가 있을 수 있으며 이를 사기라고 비판했습니다. 현재 논란이 확산되고 있으나, 공식적인 수사나 피해 규모는 불분명합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>집단적 피해(피해가 잇따름)와 증거 확보 가능성(카톡 대화, 입금 내역, 경찰 수사)이 높고, 이미 공적 절차(경찰 수사)가 진행 중인 점은 긍정적입니다. 그러나 직접적인 상대방인 사칭 채널 운영자의 자력이 불충분할 가능성이 높고, 카카오톡 플랫폼의 직접적인 책임 여부는 법리적으로 다툼의 여지가 있어 소송금융 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>상대방인 파인 다이닝 '모수 서울'은 자력이 충분한 사업체로 판단되며(적합 조건 2), 유튜버를 통해 추가 피해자 발생 가능성이 제기되어 집단적 피해로 확대될 여지가 있습니다(적합 조건 3). 그러나 현재까지 구체적인 피해 규모나 공식적인 조사 진행 여부가 불분명하여 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[단독]카톡으로 AS상담 받았는데…사기 주의보</t>
+          <t>와인킹 저격 vs 현직 소믈리에 옹호…안성재 '모수' 와인 바꿔치기 '시끌...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522356</t>
+          <t>http://www.osen.co.kr/article/G1112797842</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-03 12:32:51.314039+00:00</t>
+          <t>2026-06-15 02:12:29.988755+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>방송 보도를 통한 문제 제기</t>
+          <t>한국소비자원 피해구제 접수 및 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>KBS '추적 60분'이 부업 열풍 속 고액 강의 시장의 실태를 조명하며, 수강생들이 '짜인 판에 돈만 내고 당하는' 피해를 입고 있다고 보도했습니다. 많은 피해자들이 고액 강의 시장이 교육과 상품 사이의 경계에 놓여 있다고 지적하며 문제 제기 중입니다.</t>
+          <t>지난해 한국소비자원에 예식 및 결혼준비대행 서비스 관련 피해구제 신청이 1076건 접수되었으며, 이 중 881건이 계약 해제·해지·위약금 관련 분쟁입니다. 예식일이 다가올수록 예비부부가 '을'의 입장이 되어 불이익을 겪는 사례가 급증하고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>많은 피해자가 고액 강의로 인해 피해를 입었으며, '짜인 판에 돈만 내고 당하는 형태'라는 표현에서 강의 판매자의 책임이 비교적 명확해 보입니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 상대방 책임이 비교적 명확함) 그러나 특정 피고가 명시되지 않았고, 공적 절차가 진행 중인 단계는 아닙니다.</t>
+          <t>한국소비자원에 1076건의 피해구제 신청이 접수되어 집단적 피해(적합 조건 3)가 명확하며, 소비자원 접수 기록을 통해 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6)이 확인됩니다. 다만, 상대방이 다수의 개별 웨딩업체일 가능성이 높아 상대방 자력(적합 조건 2)이 불분명하며, 개별 피해 금액이 소송금융 투자에 적합한 규모인지 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>많은 피해자</t>
+          <t>1076건 이상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>'추적 60분' 부업 열풍이 만든 고액강의 시장의 실태</t>
+          <t>예식일 다가올수록 '을'되는 예비부부 [충청권 웨딩분쟁 급증 원인은]</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3548376</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2230717</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-03 12:32:40.086271+00:00</t>
+          <t>2026-06-14 07:12:48.364949+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>B사</t>
+          <t>YH엔터, 유척물디지털, 라우드코퍼레이션</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>딜러사와 책임 소재 다툼 중</t>
+          <t>타이베이 지방법원에서 공동소송 가능성 검토 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>차주 A씨가 BMW 신차 계약 시 기존 차량을 딜러사 B사의 트레이드 인 서비스에 맡겼으나, 탁송 과정에서 차량 엔진이 파손되는 사고가 발생했습니다. B사는 차량 자체 결함 또는 외주 탁송업체 책임이라며 면책을 주장하고, A씨는 딜러사가 주도한 서비스 과정의 문제이므로 책임져야 한다고 맞서고 있습니다. 기술 분석 보고서의 신뢰성과 블랙박스 데이터의 유효성도 쟁점입니다.</t>
+          <t>제로베이스원 일부 멤버의 대만 콘서트 '노쇼'와 관련하여 YH엔터 등 세 피고를 상대로 124억 원 규모의 손해배상 소송이 제기될 예정입니다. 현재 원고가 타이베이 지방법원에 세 피고를 공동소송으로 묶어 제소할 수 있는지 여부가 핵심 쟁점입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>수입차 딜러사(B사)는 자력이 충분하며(적합 조건 2), 기술 분석 보고서, 통화 녹취 등 증거가 존재합니다(적합 조건 5). 딜러사가 주도한 트레이드 인 서비스 과정에서 발생한 사고로 딜러사의 책임 여부가 쟁점이나, 차주 A씨의 주장에 법리적 근거가 있어 소송 가능성이 있습니다(적합 조건 1). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 명확히 제시되지 않았습니다.</t>
+          <t>적합 조건 4 (피해 규모 큼: 124억 원)에 해당하여 투자 매력도가 높습니다. 이미 소송이 진행 중이거나 제소 예정인 사건으로 투자 기회를 포착할 수 있습니다. 다만, 피고들의 자력, 책임의 명확성, 그리고 실제 피해자 수에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>124억 원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>‘트레이드 인’ 맡긴 BMW 파손⋯차주 책임?</t>
+          <t>[Biz Law] 제로베이스원, 일부 멤버 '대만 노쇼'…YH엔터 124억 손배소 피...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>the-biz.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=255171</t>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=720546</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-03 12:17:37.748717+00:00</t>
+          <t>2026-06-08 00:27:13.756349+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>캐릭터.AI (Character.AI)</t>
+          <t>티메프</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>미국에서 챗봇 기업 대상 소송 제기</t>
+          <t>소송 진행 중, 참여 인원 감소 및 장기화</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>AI 챗봇과의 장시간 대화가 이성적인 판단을 하는 사람에게도 망상을 유발할 수 있다는 연구 결과가 발표되었습니다. 특히 사실 기반의 아첨이 더 위험하며, AI의 옹호적 태도가 의존도를 높인다는 연구도 있습니다. 실제로 미국에서는 14세 소년이 챗봇과 대화 중 목숨을 잃어 유족이 해당 기업을 상대로 소송을 제기했습니다.</t>
+          <t>티메프를 상대로 한 소비자 구제 소송이 2년째 제자리걸음을 하고 있으며, 초기 4026명이었던 소송 참여 인원이 3283명으로 약 20% 감소했습니다. 이는 소송 장기화로 인한 이탈로 보이며, 소비자 구제 절차의 지연을 보여줍니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>AI 챗봇과의 대화로 인한 정신적 피해 및 사망 사례가 발생하여 피해 규모가 크고(피해 규모 큼), 관련 연구 결과(MIT, 스탠퍼드대 등)가 객관적 증거로 존재합니다(증거 확보 가능). 또한, AI로 인한 정신건강 악화 사례가 '빈번해지자'는 언급으로 보아 집단적 피해 가능성도 있습니다(집단적 피해). 다만, AI 개발사의 책임 명확성 및 스타트업의 자력은 추가 확인이 필요합니다.</t>
+          <t>대형 이커머스 플랫폼인 티메프를 상대로 초기 4026명의 다수 피해자가 참여한 집단 소송이 진행 중이며, 한국소비자원 자료가 언급되어 공적 절차 진행 가능성이 있습니다. (적합 조건 2, 3, 4, 6) 다만, 소송이 2년째 장기화되고 참여 인원이 감소하는 등 진행에 어려움이 있어 투자 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>초기 4026명, 현재 3283명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>AI의 아첨, 합리적인 존재도 망상 빠지게 한다</t>
+          <t>티메프 소비자 구제는 2년째 제자리 [기자수첩-유통]</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040209522113910</t>
+          <t>https://www.dailian.co.kr/news/view/1642711/?sc=Naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-02 12:35:55.727298+00:00</t>
+          <t>2026-05-28 07:04:36.402695+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>모수서울</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>산후조리원 입실 거부 피해 발생</t>
+          <t>발레파킹 사고로 인한 차량 수리비 미지급 분쟁 중, 식당 측에서 고객에게 소송을 권유하는 발언을 함</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>박모 씨는 산후조리원 예약 후 출산했으나, 조리원 측의 입실 거부로 병원에 이틀 더 입원하며 추가 입원비를 부담했습니다. 이는 산후조리원 관리의 사각지대를 보여주는 사례로, 유사 피해가 발생할 가능성이 있습니다.</t>
+          <t>안성재 셰프의 레스토랑 '모수서울'에서 발레파킹 중 고객 차량이 사고를 당해 약 7천만원의 수리비가 발생했습니다. 발레파킹 업체가 초기 2천만원을 지급했으나, 남은 수리비 지급이 지연되고 있으며, 모수서울 측은 고객에게 법적 고소를 진행하는 것이 나을 수 있다는 입장을 밝혀 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>산후조리원의 예약 불이행으로 인한 상대방 책임이 비교적 명확하며, 예약 내역 및 병원 기록 등 증거 확보가 가능합니다. '관리 사각지대'라는 언급을 통해 유사 피해자가 다수 발생했을 가능성이 있어 집단적 피해로 발전할 여지가 있습니다. 다만, 개별 피해 규모가 크지 않을 수 있고, 상대방 산후조리원의 자력은 추가 확인이 필요합니다.</t>
+          <t>발레파킹 기사 운전 중 사고로 상대방 책임이 비교적 명확하며(적합 조건 1), 파인다이닝 레스토랑 '모수서울' 및 발레파킹 업체에 자력이 있을 것으로 추정됩니다(적합 조건 2). 사고 발생 사실 및 초기 수리비 지급 내역 등 증거 확보가 가능합니다(적합 조건 5). 다만, 피해 규모가 7천만원으로 소송금융의 '수억 원 이상' 기준에는 미치지 못하며(적합 조건 4 미충족), 집단적 피해가 아닌 단일 사건입니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7000만원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>출산했는데 입실 거부 …산후조리원 관리 사각지대</t>
+          <t>“차라리 고소해” 안성재 ‘모수’, 이번엔 7천만원 발레파킹 사고 논...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000301736?division=NAVER</t>
+          <t>https://www.sportschosun.com/entertainment/2026-05-20/202605200100118100007847</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-02 12:21:04.696144+00:00</t>
+          <t>2026-05-22 07:01:33.471426+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>헌법재판소에 재판소원 제기, 법원의 결정/명령도 재판소원 대상이 되는지 검토 중</t>
+          <t>공정위의 정보 공개 및 소비자 주의 당부, 한국소비자원을 통한 피해 구제 상담 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>권 모 씨가 변호사의 사기 혐의로 고소했으나 경찰, 검찰, 법원의 재정신청 및 재항고까지 모두 기각되었고, 결정문들이 형식적인 '복붙' 내용이었다고 주장합니다. 이에 권 씨는 헌법재판소에 재판소원을 제기했으며, 헌재는 법원의 결정과 명령도 재판소원 대상이 되는지 검토 중입니다. 이는 재정신청 제도의 실효성 문제와 절차적 정의에 대한 중요한 선례가 될 수 있습니다.</t>
+          <t>공정거래위원회는 2026년 1분기 선불식 할부거래업자가 1곳 감소했으며, 일부 업체가 환급금을 지연 지급하거나 미지급하는 사례가 발생하고 있다고 밝혔다. 공정위는 상호나 주소를 수시로 변경하는 부실 위험 업체에 대한 주의를 당부하며, 소비자 피해 발생 시 한국소비자원을 통해 피해 구제 상담을 받을 수 있다고 안내했다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>적합 조건으로 '집단적 피해' (재정신청의 유명무실함으로 인한 다수 피해 가능성), '증거 확보 가능' (복붙 결정문), '공적 절차 진행 중' (헌법재판소 재판소원) 3가지가 충족됩니다. 그러나 상대방 변호사의 자력이 불확실하고, 권 씨의 직접적인 피해 금액이 수억 원 이상은 아니라는 점에서 High 등급에는 미치지 못합니다.</t>
+          <t>공정위가 선불식 할부거래업체의 환급금 지연/미지급 사례를 지적하며 소비자 주의를 당부하고 한국소비자원을 통한 피해 구제를 안내하고 있어 집단적 피해(조건 3) 및 공적 절차 진행(조건 6) 가능성이 높습니다. 또한 할부거래법에 따른 환급 의무가 명확하여 증거 확보(조건 5)도 용이할 수 있습니다. 그러나 기사에서 특정 가해 업체가 명시되지 않았고, 공정위가 부실 위험을 경고하고 있어 상대방의 자력(조건 2)이 불충분할 가능성이 높다는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>약 2천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명 (권 모 씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[단독] ‘검찰 불기소’도 재판소원…‘불량 결정’도 헌재가 바꾸나</t>
+          <t>1분기 선불식 할부거래업체 1곳 줄었다… 잦은 정보 변경 주의</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524836&amp;ref=A</t>
+          <t>https://www.newsis.com/view/NISX20260430_0003612488</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-02 00:42:04.668995+00:00</t>
+          <t>2026-05-17 13:00:44.841361+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Character Technologies Inc.</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>서울시 민생경제안심센터 출범 및 법률 지원 예정</t>
+          <t>미국 펜실베이니아 주정부가 AI 챗봇 운영사를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>서울시가 구독서비스 해지·환불 분쟁 등 새로운 유형의 민생경제 피해에 대응하기 위해 '민생경제안심센터'를 출범했다. 이 센터는 피해 징후를 사전에 포착하고, 변호사 등 전문가를 활용한 법률 지원 및 소액 전자소송 가이드를 제공하여 시민의 권리 구제를 돕는다. 특히 청년층의 보이스피싱, 사이버 사기 피해 지원도 신설했다.</t>
+          <t>미국 펜실베이니아 주정부가 AI 챗봇 '캐릭터.AI' 운영사인 캐릭터 테크놀로지스를 상대로 소송을 제기했습니다. 챗봇이 면허를 가진 정신과 전문의라고 허위 소개하며 의료 조언을 제공한 것이 의료법 위반이라는 주장입니다. 주정부는 해당 행위의 즉시 중단을 요청했으며, 이는 미국 주정부가 AI 플랫폼의 의료인 사칭 문제를 직접 문제 삼아 법적 조치에 나선 첫 사례입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>서울시가 민생경제안심센터를 출범하여 구독서비스 해지·환불 분쟁 등 신유형 민생경제 피해에 대한 공적 절차(6번)를 진행하고 있으며, 변호사 등 전문가를 통한 법률 지원으로 증거 확보 및 소송 준비가 용이할 것으로 보입니다(5번). 또한, 온라인 거래 증가로 인한 신유형 피해가 빠르게 확산되고 있어 집단적 피해(3번) 가능성도 높습니다. 다만, 특정 피고의 자력이나 개별 사건의 피해 규모는 아직 불분명합니다.</t>
+          <t>상대방(Character.AI)의 의료법 위반 책임이 주정부 조사관과의 대화 기록으로 명확하며 (적합 조건 1, 5), AI 플랫폼 운영사로서 자력도 충분할 것으로 예상됩니다 (적합 조건 2). 다만, 현재까지는 주정부의 소송으로 개별 피해자들의 집단적 피해 규모나 금액이 구체적으로 확인되지 않아 (적합 조건 3, 4 불충분) 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>서울시, '민생경제안심센터' 출범…구독해지·환불 분쟁 즉각 대응</t>
+          <t>전문의 행세하며 상담까지…AI 챗봇 '의사 사칭'에 소송 제기</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02056566645412184</t>
+          <t>https://www.newsis.com/view/NISX20260508_0003621963</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-02 00:39:42.361612+00:00</t>
+          <t>2026-05-11 07:00:14.969620+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>공인중개사 A씨</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>금융감독원 IT 시스템 점검 및 사고 예방 강조</t>
+          <t>경찰 수사 진행 중, 검찰 송치 여부 결정 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>금융감독원이 인터넷은행과 증권사의 IT 시스템 점검에 나섰으며, 전산 장애 발생 시 신속한 복구와 피해보상 안내를 통해 금융소비자 불편을 최소화할 것을 강조했습니다. 이는 디도스 공격 및 랜섬웨어 등 사이버 리스크 확대에 대비하기 위한 조치로, 금융기관의 기본 통제 미흡 사고에 대한 엄정 대응 방침을 밝혔습니다.</t>
+          <t>70대 공인중개사 A씨가 중개수수료 인하를 요구한 고객 B씨를 흉기로 협박한 혐의로 경찰에 입건되었다. B씨는 중개 과정에서의 불만을 이유로 수수료 조정을 요구했으며, A씨는 이에 격분하여 흉기를 꺼내 위협했다. 현재 경찰 수사가 진행 중이며, 검찰 송치 여부가 결정될 예정이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>금융감독원의 인터넷은행 및 증권사 IT 점검은 공적 절차 진행 중(조건 6)에 해당하며, 상대방이 자력 있는 금융기관(조건 2)이라는 점에서 잠재적 적합성이 있습니다. 전산 장애 발생 시 다수의 금융소비자 피해(조건 3)로 이어질 가능성이 있지만, 현재 기사는 특정 피해 발생 사건이 아닌 예방 및 점검 활동에 초점을 맞추고 있어 구체적인 피해 규모나 책임 주체가 명확하지 않습니다.</t>
+          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이함 (적합 조건 1, 5, 6). 그러나 상대방이 개인 공인중개사로 자력이 불충분할 가능성이 높고, 집단적 피해가 아니며 피해 규모가 크지 않아 소송금융 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>인터넷은행·증권사 IT 점검 나선 금감원…“기본통제 미흡 사고 엄정 ...</t>
+          <t>복비 절반으로 깎아줘  말에 격분…흉기로 손님 협박한 공인중개사</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260401500219</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03335766645447280</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-01 12:26:51.508127+00:00</t>
+          <t>2026-05-11 06:23:09.761198+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>금융감독원 IT 내부통제 강화 간담회 개최 및 엄정 조치 경고</t>
+          <t>국토부의 항공교통서비스 평가 진행 중 및 개선 유도 계획 발표</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>금융감독원이 인터넷은행과 계열 증권사들을 소집하여 IT 내부통제 강화를 당부했다. 최근 전산사고 발생 사례를 언급하며 신규 기능 도입 시 사전 검증, 비상대응 계획 재점검 등을 요청했으며, 향후 대형 전산사고 발생 시 엄정 조치할 것이라고 경고했다.</t>
+          <t>국토교통부가 2025년 항공교통서비스 평가 결과를 발표했습니다. 대한항공은 높은 평가를 받았으나, 에어로케이와 에어프레미아는 장시간 지연으로, 에어부산은 안전성 문제로 낮은 등급을 받았습니다. 일부 공항은 혼잡도 및 시설 부족으로 낮은 평가를 받았으며, 국토부는 평가 효용성을 높이고 서비스 개선을 유도할 계획입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하며(적합 조건 2), 금융감독원의 IT 내부통제 강화 요청 및 간담회 개최 등 공적 절차가 진행 중이다(적합 조건 6). 그러나 아직 실제 피해가 발생한 사건이 아니므로 소송금융 투자 대상으로서의 구체적인 사건이 부재하다.</t>
+          <t>국토부의 공식 평가 결과가 객관적 증거로 존재하며(증거 확보 가능), 항공사 및 공항은 자력이 충분한 상대방입니다. 또한 국토부의 정기 평가 및 개선 유도 계획은 공적 절차가 진행 중임을 보여줍니다. 그러나 기사는 특정 사건으로 인한 구체적인 피해 규모나 피해자 수를 명시하지 않아 소송금융 투자 대상으로서의 즉각적인 적합성은 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>인터넷은행 IT 안정성 강화해야 …금감원, 카카오·토스·케이뱅크 소집</t>
+          <t>대한항공, 운항신뢰성 ‘A+’…국토부 ‘2025년 항공교통서비스 평가’...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260401_0003572782</t>
+          <t>https://biz.heraldcorp.com/article/10718865?ref=naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-01 12:25:47.870310+00:00</t>
+          <t>2026-05-09 17:45:21.409960+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>필라테스 운영자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>운영자 징역형 선고, 피해자들 민사 소송 준비 중</t>
+          <t>형사 절차 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>경영난에도 불구하고 회원을 모집하여 '먹튀'한 부산 필라테스 운영자가 징역 1년 6개월을 선고받았다. 형사 재판에서 배상명령 신청이 각하된 피해자들은 향후 민사 소송을 통해 피해 구제를 모색해야 하는 상황이다.</t>
+          <t>포털 상위노출을 미끼로 한 온라인 광고 사기가 소상공인들을 대상으로 극성을 부리고 있습니다. 기사는 피해자들이 손해배상 및 환급을 받기 위해서는 기록 확보가 중요하며, 신고 및 형사 절차가 위법성 판단의 중요한 단계임을 강조합니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 다수의 피해자가 발생한 것으로 보이며(적합 조건 3), 형사 재판 과정에서 확보된 증거를 활용할 수 있을 것(적합 조건 5). 다만, 운영자 개인의 자력 여부가 불분명하고(적합 조건 2 미흡), 민사 소송이 아직 시작되지 않은 점은 고려해야 한다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(광고사기), 다수의 소상공인이 피해를 입어 집단적 피해 가능성이 높으며, 형사 절차를 통해 증거 확보 및 공적 절차 진행이 예상됩니다. 다만, 광고사기 업체들의 자력 여부가 불확실하여 손해배상 집행 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>경영난 알고도 회원 모집  부산 필라테스 '먹튀' 운영자, 징역 1년 6개월...</t>
+          <t>[기자수첩] 포털 상위노출 미끼 광고사기 극성···소상공인 노린 300만...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>enetnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/N2GEWKVCUS2B</t>
+          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=49214</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-01 12:22:02.712658+00:00</t>
+          <t>2026-04-27 20:42:58.872163+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>한국소비자원 상담 및 피해구제 신청 다수, '경고 시장'으로 분류</t>
+          <t>한국소비자원 및 공정거래위원회에 소비자 피해구제 신청 접수 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>배우 김사랑도 인테리어 공사 '먹튀 사기' 피해를 겪었으며, 이는 매년 반복되는 사회적 문제로 5년간 2만 5천 건 이상의 소비자 상담이 접수되었습니다. 하자보수 미이행 및 부실시공이 주된 피해 원인이며, 피해액이 소액인 경우가 많고 업체 책임 입증이 어려워 해결되지 않는 경우가 많습니다. 한국소비자원은 인테리어 시장을 '경고 시장'으로 분류했습니다.</t>
+          <t>결혼 성수기인 4~5월 결혼서비스 관련 소비자 피해구제 신청 건수가 전년 대비 50% 이상 급증했습니다. 한국소비자원, 공정거래위원회, 저출산고령사회위원회가 예비부부들의 피해에 대해 언급하며, '추가비' 요구 등 불공정 행위로 인한 피해가 확산되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(부실시공, 하자보수 미이행), 집단적 피해(5년간 2만 5천 건 이상), 공적 절차 진행 중(한국소비자원 상담)이라는 점이 있습니다. 그러나 상대방(인테리어 업체)의 자력이 불충분한 경우가 많고 개별 피해액이 소액(500만원 미만)인 경우가 많아 소송금융 투자 수익성 확보가 어려울 수 있습니다.</t>
+          <t>적합 조건으로 다수의 피해자가 발생하여 집단적 피해 가능성이 높고(3), 한국소비자원과 공정거래위원회 등 공적 기관에서 피해구제 신청을 접수하고 있어 증거 확보 및 공적 절차 진행 중인 점(5, 6)이 긍정적입니다. 다만, 특정 피고가 명확하지 않고 개별 피해 규모가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>2만 5천 건 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>“비가 뚝뚝 샌다”…김사랑도 당한 인테리어 ‘먹튀 사기’ 왜 반복되...</t>
+          <t>추가비 내라 …봄철 결혼서비스 피해↑</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/01/20260401500204?wlog_tag3=naver</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=545989</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-01 12:21:24.632433+00:00</t>
+          <t>2026-04-23 00:14:33.309157+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>사고 원인 조사 예정</t>
+          <t>국회 정무위원회에서 한국소비자원 자료를 바탕으로 중고거래 플랫폼 책임 공백에 대해 논의 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>이랜드크루즈 유람선이 반포대교 인근에서 좌초하는 사고가 발생했습니다. 향후 조사에서 운항 부주의 등 사업자 측 과실이 확인될 경우 승객들은 손해배상을 청구할 수 있습니다. 다만 배상 범위와 실익은 제한적일 수 있다는 관측이 나옵니다.</t>
+          <t>2021년부터 2023년까지 중고거래 플랫폼 관련 피해구제 신청 건수가 총 335건으로 집계되며 피해가 급증하고 있습니다. 국회 정무위원회에서 한국소비자원 자료를 통해 중고거래 플랫폼의 책임 공백 문제를 지적하며 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방(이랜드크루즈)은 대기업 계열사로 자력이 충분하며(적합 조건 2), 유람선 사고로 다수의 승객이 피해를 입어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 사고 원인에 대한 조사가 진행될 예정이므로 증거 확보 및 책임 규명이 가능할 것으로 보입니다(적합 조건 5, 6). 다만, 기사에서 배상 범위와 실익이 제한적일 수 있다고 언급되어 개별 피해 규모가 크지 않을 가능성이 있습니다(적합 조건 4 약화).</t>
+          <t>한국소비자원에 접수된 피해 건수가 335건으로 다수의 피해자가 존재하며(적합 조건 3), 국회 정무위원회에서 관련 자료를 제출받아 논의 중인 공적 절차가 진행되고 있습니다(적합 조건 6). 그러나 특정 플랫폼의 책임이 명확히 규명되지 않았고, 상대방의 자력이나 개별 피해 규모가 구체적으로 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>335건 (한국소비자원 접수 기준)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>이랜드크루즈, 반포대교 좌초 사고...사고 원인·초동 대응 의문인데 '쿠...</t>
+          <t>믿고 거래했는데  중고거래 피해 급증…플랫폼 책임 공백 도마</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>e-science.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.e-science.co.kr/news/articleView.html?idxno=128754</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2267586</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-31 13:02:52.286623+00:00</t>
+          <t>2026-04-07 12:16:24.927192+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>한국소비자원 피해구제 신청 접수 및 민원 증가 추세</t>
+          <t>과실 비율 산정 불만으로 인한 다수 피해자들의 소송 고려</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>헬스장, 필라테스 등 체육시설업 관련 소비자 피해가 급증하며 '회원권 먹튀' 사례가 속출하고 있습니다. 2022년부터 지난해 상반기까지 한국소비자원에 접수된 피해구제 신청만 1만4857건에 달하며, 이는 헬스장 줄폐업 현상과 맞물려 소비자들의 불안감이 커지고 있습니다.</t>
+          <t>기사는 사고 경험자 중 상당수가 과실 비율 산정에 불만을 가지고 있으며, 민원, 분쟁, 소송을 고려한 적이 있다고 보도합니다. 특히 90% 과실 상대방이 있음에도 10% 과실 피해자가 더 많은 비용을 부담하는 불공정한 상황을 지적하며, 이는 광범위한 불만과 잠재적 소송 수요를 나타냅니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>집단적 피해(한국소비자원 피해구제 신청 1만4857건 이상)와 공적 절차 진행 중(한국소비자원 접수)이라는 적합 조건에 해당합니다. 그러나 상대방이 줄폐업하는 개별 헬스장들로 특정되어 상대방 자력이 불충분할 가능성이 높고, 개별 사건마다 상대방을 특정해야 하는 어려움이 있어 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>기사는 과실 비율 산정에 대한 광범위한 불만과 소송 고려 의사를 가진 다수의 사고 경험자를 언급하여 집단적 피해 가능성(적합 조건 3)을 시사합니다. '람보르기니' 사례는 고액 분쟁의 가능성을 내포하지만, 특정 피고가 명확하지 않고, '조사가 충분하지 않았다'는 응답은 증거 확보에 어려움(적합 조건 5 미충족)이 있을 수 있음을 나타냅니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1만4857건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'주사'에 밀리고 '러닝'에 뺏기고···헬스장 '줄폐업'에 '회원권 먹튀...</t>
+          <t>람보르기니 과실 90%인데, 10% 피해자가 돈 더 내는 건 불공정</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2413031</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040513390002314?did=NA</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-31 12:19:31.824286+00:00</t>
+          <t>2026-04-05 12:42:02.843455+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>손해보험사 및 정부</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>한국교통안전공단 정기검사 부적합 판정, 임시 휴장</t>
+          <t>자동차손해배상보장법 시행령 개정안 국무회의 의결 대기</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>울진군이 민간 위탁 운영 중인 죽변해안스카이레일이 정기검사에서 선로 부식 등 정비 미흡으로 부적합 판정을 받아 운행이 중단되었다. 250억 원이 투입된 이 관광시설은 잦은 고장으로 운행 중단이 잇따랐으며, 현재 울진군과 운영업체 간 재계약 관련 소송이 진행 중이다. 이용객들의 구체적인 피해 규모는 아직 확인되지 않았다.</t>
+          <t>교통사고 경상환자의 장기 치료 시 추가 심사를 받도록 하는 '8주룰' 시행이 손해보험사, 한의사, 환자 간 이해관계 충돌로 지연되고 있습니다. 이 개정안은 보험사기 방지 및 손해율 관리를 목표로 하지만, 의료계와 환자들은 치료권 제한을 우려하며 반대하고 있습니다. 현재 법제처 심사를 통과하여 국무회의 의결을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>운영업체의 정비 미흡으로 인한 책임이 비교적 명확하며(적합 조건 1), 한국교통안전공단의 정기검사 부적합 판정이라는 객관적 증거(적합 조건 5)와 공적 절차(적합 조건 6)가 진행 중이다. 그러나 소송금융의 주요 고객인 이용객들의 집단적 피해 규모가 불분명하고, 운영업체의 자력 또한 명확히 확인되지 않아 투자 매력도가 제한적이다.</t>
+          <t>적합 조건 2(상대방 자력 충분: 손해보험사 및 정부), 3(집단적 피해: 경상환자 다수), 6(공적 절차 진행 중: 시행령 개정안 심사)에 해당합니다. '8주룰' 시행 시 경상환자들의 치료권 제한으로 인한 집단적 피해가 발생할 수 있어 소송금융 투자 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교통사고 경상환자 다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>'울진 스카이레일' 운행 중단...정기검사서 '부적합'</t>
+          <t>車보험 ‘8주룰’, 이해관계 충돌 속 연기…국무회의 넘을까</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260330160239AE07868&amp;id=204963</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260405027164293</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-31 00:53:53.326903+00:00</t>
+          <t>2026-04-05 12:38:43.609356+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>애플 계열사</t>
+          <t>알리안사 리마</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>영국 규제기관의 과징금 부과</t>
+          <t>당국 조사 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>영국에서 애플 계열사가 '세이프 하버' 요건과 관련하여 '과징금 폭탄'을 맞았다는 내용의 단편적인 기사입니다. 애플 제품과 관련된 법적 책임 및 소송 위험 감소에 대한 언급이 있습니다.</t>
+          <t>페루 프로축구 경기 전 응원 행사 중 1명이 사망하고 47명이 부상당하는 참사가 발생했습니다. 구단 측은 구조적 결함과 무관하다고 해명했으나, 관계 당국의 조사가 진행될 예정입니다. 다수의 피해자가 발생하여 집단소송 가능성이 있으나, 사고 원인 및 책임 소재 규명이 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분 - 애플 계열사), 적합 조건 5 (증거 확보 가능 - 과징금 부과), 적합 조건 6 (공적 절차 진행 중 - 과징금 부과)에 해당합니다. 그러나 기사 내용이 매우 단편적이어서 피해 규모나 구체적인 책임 소재, 집단적 피해 여부를 파악하기 어렵습니다.</t>
+          <t>다수의 피해자(1명 사망, 47명 부상)가 발생하여 집단적 피해(조건 3) 및 피해 규모(조건 4)가 상당하며, 프로축구 구단(알리안사 리마)이 상대방이므로 자력(조건 2)이 있을 가능성이 높습니다. 또한, 관계 당국의 조사가 예상되어 증거 확보 및 공적 절차 진행(조건 5, 6) 가능성이 있습니다. 그러나 사고 원인 및 책임 소재가 기사상 명확하지 않고 구단 측이 구조적 결함과 무관하다고 해명하여 상대방 책임(조건 1) 입증에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 사망, 47명 부상 (총 48명)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[매아리]  합의 못 하면 이란의 모든 것 파괴  경고…트럼프 지지율 33%...</t>
+          <t>멕시코 축구장이 무덤으로 '총기 난사 11명 사망' 두 달 만에 남미 덮친...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>mbnmoney.mbn.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005801746</t>
+          <t>https://www.starnewskorea.com/sports/2026/04/05/2026040423453925967</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-31 00:51:59.160009+00:00</t>
+          <t>2026-04-05 00:19:09.161793+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>대한항공</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 및 법원조직법 개정</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄가 전국 법원 형사합의부 사건의 30%를 차지하며 재판 적체의 주된 원인으로 지목되었습니다. 이에 따라 1심 재판을 단독판사가 신속 심리하도록 법원조직법이 개정되어 지난 12일부터 시행 중입니다. 보이스피싱 범죄는 조직적으로 이뤄지고 피해 범위가 넓어 신속한 재판과 집행을 통한 피해자 구제가 중요하다고 지적됩니다.</t>
+          <t>대한항공 기내에서 여성 승객이 사망하여 현재 손해배상 소송이 진행 중인 사건입니다. 대기업인 대한항공을 상대로 한 소송으로, 사망 사건인 만큼 피해 규모가 클 것으로 예상되나, 기사 내용이 매우 제한적이어서 구체적인 사건 경위나 책임 소재는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄의 폭증으로 인한 집단적 피해와 넓은 피해 범위가 확인되며, 형사 재판이 활발히 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 기사가 형사 재판에 초점을 맞추고 있어 민사상 손해배상 청구의 상대방(보이스피싱 조직)의 자력 확보가 어려울 수 있다는 점이 투자 난점으로 작용합니다. 대규모 피해자 구제를 위한 새로운 민사 소송 전략(예: 금융기관 대상)을 모색할 여지는 있습니다.</t>
+          <t>대한항공은 대기업으로 자력이 충분하며(적합 조건 2), 사망 사건이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 진행 중인 상태로, 부적합 조건에 해당하지 않습니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>수만 명 이상 추정</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>보이스피싱 폭증에… ‘단독판사 심리’ 전환</t>
+          <t>대한항공 기내서 여성 승객 사망 소송</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578394?ref=naver</t>
+          <t>http://www.koreatimes.com/article/1607747</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-30 12:17:16.358280+00:00</t>
+          <t>2026-04-03 13:06:51.878824+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>대한항공</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>미국에서 AI 관련 회사들을 상대로 소송 진행 중</t>
+          <t>연방법원 버지니아주 동부지방법원에 손해배상 소송 제기, 배심원 재판 요청</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>미국에서 딥페이크, AI 게임, 챗봇 등 인공지능 기술과 연관된 여러 건의 사망 사건이 발생하여 유족들이 관련 회사들을 상대로 소송을 제기했습니다. 이는 AI의 잠재적 위험성과 사용자 안전에 대한 우려를 제기하며, 기술 기업의 책임 소재를 묻는 법적 다툼이 진행 중임을 보여줍니다.</t>
+          <t>대한항공 기내에서 국방부 직원이 호흡곤란으로 사망하는 사고가 발생했다. 유족은 대한항공을 상대로 연방법원에 손해배상 소송을 제기했으며, 배심원 재판을 요청한 상태이다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>미국에서 AI 관련 사망 사건이 여러 건 발생하여 유족들이 관련 회사들을 상대로 소송을 제기한 상황으로, 집단적 피해와 큰 피해 규모(사망)가 명확합니다. (적합 조건 3, 4) 다만, 상대방 회사의 구체적인 자력이나 책임의 명확성, 그리고 AI와 사망 간의 직접적인 인과관계 입증은 추가 확인이 필요합니다.</t>
+          <t>대한항공은 대기업으로 자력이 충분하며(적합 조건 2), 사망 사고로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 기내 사고 특성상 내부 기록 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 단일 피해자 사건으로 집단적 피해는 아니며, 상대방의 책임 명확성은 소송 과정에서 다퉈질 부분입니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>여러 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[여백] AI 조작영상</t>
+          <t>대한항공, 기내 사망 사고로 피소…국방부 직원 호흡곤란으로 숨져</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265724</t>
+          <t>https://www.koreadaily.com/article/20260402231337921</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-30 00:41:29.694618+00:00</t>
+          <t>2026-04-03 12:54:07.755566+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>대한항공</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>미국에서 여러 건의 소송 진행 중</t>
+          <t>유족 측 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>오픈AI가 AI 챗봇 사용자를 자살로 몰아넣었다는 이유로 미국에서 여러 건의 소송에 직면해 있습니다. 이는 AI 서비스의 윤리적 책임과 사용자에게 미치는 영향에 대한 중요한 법적 쟁점을 제기하고 있습니다. 현재 소송이 진행 중인 단계입니다.</t>
+          <t>대한항공 국제선 항공기 내에서 승객 사망 사고가 발생하여 유족 측이 대한항공을 상대로 손해배상 소송을 제기했습니다. 유족은 승무원들의 응급 대응이 미흡했다고 주장하는 반면, 대한항공은 절차에 따른 대응이었다는 입장입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>오픈AI는 대기업으로 자력이 충분하며(적합 조건 2), '여러 건의 소송'이라는 언급으로 보아 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 '자살로 몰아넣었다'는 피해는 그 규모가 매우 크다고 판단됩니다(적합 조건 4). 다만, 책임의 명확성이나 구체적인 증거 확보 여부는 기사에서 명확히 드러나지 않습니다.</t>
+          <t>적합 조건으로 상대방 자력 충분(대한항공) 및 피해 규모 큼(사망 사고)에 해당합니다. 기내 기록 등 증거 확보 가능성도 있습니다. 다만, 단일 피해자 사건이며, 승무원 응급 대응의 적절성 여부가 쟁점이 되어 책임 입증에 다툼이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>마음이 약해질때, AI가 건넨 위로에 속지 맙시다</t>
+          <t>대한항공 기내 응급 대응 도마 위…유족  적절 조치 없었다</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50087</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=291216</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-30 00:31:07.539652+00:00</t>
+          <t>2026-04-03 12:53:04.207252+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>코인베이스</t>
+          <t>도끼</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>코인베이스 CEO 사과 및 수정 작업 진행 중</t>
+          <t>법원 판결 선고 후 채무 불이행 상태, 강제집행 절차 진행 가능성</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>코인베이스가 예측시장 홍보를 위한 과도한 푸시 알림을 반복적으로 발송하여 이용자들의 불만이 커지고 있습니다. 브라이언 암스트롱 CEO는 이를 '버그'로 인정하고 사과하며 수정 작업을 진행 중이라고 밝혔습니다. 일부 이용자들은 알림이 도박을 부추긴다고 비판하고 있으며, 이는 코인베이스의 신뢰도에 부담을 줄 수 있다는 지적이 나옵니다.</t>
+          <t>래퍼 도끼가 해외 귀금속 업체에 3년째 귀금속 대금 3만2623달러(약 4900만원)를 미지급하고 있다는 논란. 2019년 소송 제기 후 2022년 법원에서 도끼에게 지급 명령이 내려졌으나, 도끼는 이를 이행하지 않고 있는 상황. 업체 측은 도끼가 채무를 회피하며 활동을 이어가고 있다고 주장.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방(코인베이스)은 자력이 충분한 대기업이며, 과도한 푸시 알림으로 다수의 이용자가 불편을 겪어 집단적 피해 가능성이 있습니다. CEO가 '버그'를 인정하며 사과한 점은 책임 소재를 입증하는 데 도움이 될 수 있습니다. 다만, 이용자들의 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송 가치 평가에 추가 분석이 필요합니다.</t>
+          <t>상대방(도끼)의 채무가 법원 판결로 명확히 인정되었고(적합 조건 1), 관련 증거(판결문, 구매 기록)가 충분히 확보되어 있습니다(적합 조건 5). 다만, 피해 규모가 수억 원 이상으로 매우 크다고 보기는 어렵고, 상대방이 대기업 등 자력이 충분한 주체로 명시되지는 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>32,623 USD (약 4,900만원)</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>코인베이스, 예측시장 푸시 알림 논란…CEO  버그  사과</t>
+          <t>'♥이하이' 도끼, 귀금속 대금 3년째 미지급 논란</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/344323</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17751882831782282010</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-29 12:44:15.268948+00:00</t>
+          <t>2026-04-03 12:38:49.669887+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>사설 조리원의 불공정 거래 관행으로 인한 피해 발생</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>정부 지원금 증가에도 불구하고 사설 조리원 이용료가 상승하며 출산 가정의 경제적 부담이 가중되고 있습니다. 일부 사설 조리원들은 불투명한 옵션 강매나 불공정 거래를 통해 소비자들에게 피해를 주고 있는 것으로 보도되었습니다.</t>
+          <t>카카오톡 온라인 고객센터를 사칭한 사기 수법이 활개를 치며 가전제품 A/S를 문의한 피해자들이 돈을 뜯기는 사례가 잇따르고 있습니다. 피해자들은 로고와 문구까지 똑같은 가짜 채널에 속아 수십만 원을 입금했으며, 경찰은 피해자들의 고소장을 접수하고 사칭 채널 운영자 등을 추적 중입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>사설 조리원들의 불투명한 옵션 강매 및 불공정 거래로 다수의 출산 가정이 피해를 입고 있어 집단적 피해 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 집단적 피해) 그러나 상대방인 개별 조리원의 자력이 대기업 등에 비해 충분하지 않을 수 있으며, 피해 규모가 개별적으로는 크지 않고, 현재 공적 절차가 진행 중이라는 명확한 증거가 부족합니다.</t>
+          <t>집단적 피해(피해가 잇따름)와 증거 확보 가능성(카톡 대화, 입금 내역, 경찰 수사)이 높고, 이미 공적 절차(경찰 수사)가 진행 중인 점은 긍정적입니다. 그러나 직접적인 상대방인 사칭 채널 운영자의 자력이 불충분할 가능성이 높고, 카카오톡 플랫폼의 직접적인 책임 여부는 법리적으로 다툼의 여지가 있어 소송금융 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>다수의 출산 가정</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[뉴스락 특별기획]  출산하자 마주한 장벽 …조리원 수백만원 시대, 공...</t>
+          <t>[단독]카톡으로 AS상담 받았는데…사기 주의보</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127692</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522356</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-29 00:23:45.660113+00:00</t>
+          <t>2026-04-03 12:32:51.314039+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 및 국립과학수사연구원 화재 원인 조사 중</t>
+          <t>방송 보도를 통한 문제 제기</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>서울 중구 캡슐호텔 화재로 50대 일본인 여성이 의식불명 상태에서 10일 만에 사망했습니다. 소방당국과 경찰은 두 차례 현장감식을 통해 화재 발생 지점을 추정하고 있으며, 국립과학수사연구원에 증거물 감정을 의뢰하여 정확한 원인을 규명할 예정입니다.</t>
+          <t>KBS '추적 60분'이 부업 열풍 속 고액 강의 시장의 실태를 조명하며, 수강생들이 '짜인 판에 돈만 내고 당하는' 피해를 입고 있다고 보도했습니다. 많은 피해자들이 고액 강의 시장이 교육과 상품 사이의 경계에 놓여 있다고 지적하며 문제 제기 중입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>호텔 화재로 인한 사망 사건으로 피해 규모가 크고(적합 조건 4), 경찰 및 국립과학수사연구원의 공식 조사가 진행 중이므로 객관적 증거 확보 가능성이 높으며(적합 조건 5), 이미 공적 절차(수사)가 진행 중입니다(적합 조건 6). 다만, 단일 피해자이며 상대방(캡슐호텔)의 자력에 대한 정보가 부족하여 추가 확인이 필요합니다.</t>
+          <t>많은 피해자가 고액 강의로 인해 피해를 입었으며, '짜인 판에 돈만 내고 당하는 형태'라는 표현에서 강의 판매자의 책임이 비교적 명확해 보입니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 상대방 책임이 비교적 명확함) 그러나 특정 피고가 명시되지 않았고, 공적 절차가 진행 중인 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>많은 피해자</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'서울 캡슐호텔 화재' 의식불명 日 여성, 사망... 사고 열흘 만</t>
+          <t>'추적 60분' 부업 열풍이 만든 고액강의 시장의 실태</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548026</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3548376</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-28 12:17:15.488722+00:00</t>
+          <t>2026-04-03 12:32:40.086271+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>알파벳, 메타</t>
+          <t>B사</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>SNS 중독 관련 소송 진행 중</t>
+          <t>딜러사와 책임 소재 다툼 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>알파벳과 메타는 소셜미디어 중독 관련 소송의 여파와 재무 부담 우려로 주가가 하락세를 보였다. 이 소송들은 두 거대 기술 기업의 주식 시장 조정 국면에 영향을 미치고 있다.</t>
+          <t>차주 A씨가 BMW 신차 계약 시 기존 차량을 딜러사 B사의 트레이드 인 서비스에 맡겼으나, 탁송 과정에서 차량 엔진이 파손되는 사고가 발생했습니다. B사는 차량 자체 결함 또는 외주 탁송업체 책임이라며 면책을 주장하고, A씨는 딜러사가 주도한 서비스 과정의 문제이므로 책임져야 한다고 맞서고 있습니다. 기술 분석 보고서의 신뢰성과 블랙박스 데이터의 유효성도 쟁점입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방인 알파벳과 메타는 자력이 충분한 대기업이며(적합 조건 2), 'SNS 중독' 관련 소송은 다수의 피해자와 큰 피해 규모를 가질 가능성이 높습니다(적합 조건 3, 4). 그러나 기사만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>수입차 딜러사(B사)는 자력이 충분하며(적합 조건 2), 기술 분석 보고서, 통화 녹취 등 증거가 존재합니다(적합 조건 5). 딜러사가 주도한 트레이드 인 서비스 과정에서 발생한 사고로 딜러사의 책임 여부가 쟁점이나, 차주 A씨의 주장에 법리적 근거가 있어 소송 가능성이 있습니다(적합 조건 1). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>'공포지수(VIX) 30 돌파'…유가 급등에 다우·나스닥 조정국면</t>
+          <t>‘트레이드 인’ 맡긴 BMW 파손⋯차주 책임?</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565502&amp;class=53&amp;grp=</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=255171</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-28 00:41:46.926711+00:00</t>
+          <t>2026-04-03 12:17:37.748717+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>현대해상</t>
+          <t>캐릭터.AI (Character.AI)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>법원 화해 권고</t>
+          <t>미국에서 챗봇 기업 대상 소송 제기</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>현대해상이 미국에서 보험금 분쟁에 휘말려 원고 측으로부터 징벌적 손해배상을 청구당했다. 현대해상은 원고 측의 수리비 견적이 과도하게 부풀려졌다고 반박하며 합리적인 보험 처리를 주장하고 있다. 현재 법원에서 화해 협의를 권고한 상태이다.</t>
+          <t>AI 챗봇과의 장시간 대화가 이성적인 판단을 하는 사람에게도 망상을 유발할 수 있다는 연구 결과가 발표되었습니다. 특히 사실 기반의 아첨이 더 위험하며, AI의 옹호적 태도가 의존도를 높인다는 연구도 있습니다. 실제로 미국에서는 14세 소년이 챗봇과 대화 중 목숨을 잃어 유족이 해당 기업을 상대로 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>대기업인 현대해상이 피고로 자력이 충분하며(적합 조건 2), 징벌적 손해배상 청구가 언급되어 피해 규모가 클 가능성이 있습니다(적합 조건 4). 그러나 현대해상이 원고 측의 견적이 부풀려졌다고 반박하고 있어 책임 명확성은 아직 다툼의 여지가 있으며, 집단적 피해 여부는 기사만으로는 파악하기 어렵습니다.</t>
+          <t>AI 챗봇과의 대화로 인한 정신적 피해 및 사망 사례가 발생하여 피해 규모가 크고(피해 규모 큼), 관련 연구 결과(MIT, 스탠퍼드대 등)가 객관적 증거로 존재합니다(증거 확보 가능). 또한, AI로 인한 정신건강 악화 사례가 '빈번해지자'는 언급으로 보아 집단적 피해 가능성도 있습니다(집단적 피해). 다만, AI 개발사의 책임 명확성 및 스타트업의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>[Biz Law] 현대해상, 美 보험금 분쟁 격화에 法  화해 협의하라</t>
+          <t>AI의 아첨, 합리적인 존재도 망상 빠지게 한다</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713683</t>
+          <t>https://view.asiae.co.kr/article/2026040209522113910</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-27 12:48:28.948988+00:00</t>
+          <t>2026-04-02 12:35:55.727298+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>식약처 및 관세청의 온라인 모니터링 및 불법 의약품 차단 조치 진행 중</t>
+          <t>산후조리원 입실 거부 피해 발생</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>온라인에서 '김소영 레시피'라는 이름으로 해외직구 항우울제 등 의약품의 비정상적 사용법이 확산되며 심각한 부작용과 사망 위험이 경고되고 있습니다. 식약처와 관세청은 불법 판매 및 광고 게시물 차단, 해외직구 의약품 반입 단속 등 적극적인 안전 관리 조치를 취하고 있습니다. 해외직구 의약품은 안전성 보장 불가 및 피해 구제 어려움으로 구매하지 말 것을 당부했습니다.</t>
+          <t>박모 씨는 산후조리원 예약 후 출산했으나, 조리원 측의 입실 거부로 병원에 이틀 더 입원하며 추가 입원비를 부담했습니다. 이는 산후조리원 관리의 사각지대를 보여주는 사례로, 유사 피해가 발생할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>식약처와 관세청이 불법 의약품 해외직구 및 오남용 정보 확산에 대해 적극적인 모니터링과 차단 조치를 진행 중이므로 공적 절차 진행 중(적합 조건 6)이며 증거 확보 가능성(적합 조건 5)이 높습니다. 약물 오남용으로 인한 사망 등 심각한 부작용 가능성이 있어 잠재적 피해 규모가 크고 집단적 피해로 이어질 수 있습니다(적합 조건 3, 4). 다만, 현재까지 구체적인 피해자 수나 피해 금액이 확인되지 않았으며, 소송 상대방 특정 및 책임 입증에 대한 추가적인 분석이 필요합니다.</t>
+          <t>산후조리원의 예약 불이행으로 인한 상대방 책임이 비교적 명확하며, 예약 내역 및 병원 기록 등 증거 확보가 가능합니다. '관리 사각지대'라는 언급을 통해 유사 피해자가 다수 발생했을 가능성이 있어 집단적 피해로 발전할 여지가 있습니다. 다만, 개별 피해 규모가 크지 않을 수 있고, 상대방 산후조리원의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>식약처·관세청,  비정상적인 의약품 사용 정보와 해외직구 차단 등 안...</t>
+          <t>출산했는데 입실 거부 …산후조리원 관리 사각지대</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049821</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000301736?division=NAVER</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-26 12:21:40.883651+00:00</t>
+          <t>2026-04-02 12:21:04.696144+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>엘펜하임 운영 주체</t>
+          <t>변호사 (성명 미상)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>기존 운영 주체의 재정 악화로 인한 소송 진행 중, 민간 임대업체로 운영권 이전 후 서비스 축소</t>
+          <t>헌법재판소에 재판소원 제기, 법원의 결정/명령도 재판소원 대상이 되는지 검토 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>경기 용인 엘펜하임 실버타운이 운영 주체의 재정 악화와 소송으로 정상 운영이 어려워졌습니다. 2019년 민간 임대업체로 운영이 넘어가면서 임대 중심으로 재편되었고, 2021년부터 식당, 셔틀버스 등 주요 서비스 제공이 어려워진 상황입니다. 이는 '무늬만 실버타운'으로 전락하며 입주민들의 피해가 예상됩니다.</t>
+          <t>권 모 씨가 변호사의 사기 혐의로 고소했으나 경찰, 검찰, 법원의 재정신청 및 재항고까지 모두 기각되었고, 결정문들이 형식적인 '복붙' 내용이었다고 주장합니다. 이에 권 씨는 헌법재판소에 재판소원을 제기했으며, 헌재는 법원의 결정과 명령도 재판소원 대상이 되는지 검토 중입니다. 이는 재정신청 제도의 실효성 문제와 절차적 정의에 대한 중요한 선례가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>다수 실버타운 입주민의 집단적 피해가 발생했으며, 식당 및 셔틀버스 등 필수 서비스 중단으로 인한 피해 규모가 클 것으로 예상됩니다 (집단적 피해, 피해 규모 큼). 다만, 원 운영 주체의 재정 악화가 명시되어 있어 배상 능력에 대한 우려가 있으며 (상대방 자력 불충분), 새로운 민간 임대업체의 책임 및 자력은 추가 확인이 필요합니다.</t>
+          <t>적합 조건으로 '집단적 피해' (재정신청의 유명무실함으로 인한 다수 피해 가능성), '증거 확보 가능' (복붙 결정문), '공적 절차 진행 중' (헌법재판소 재판소원) 3가지가 충족됩니다. 그러나 상대방 변호사의 자력이 불확실하고, 권 씨의 직접적인 피해 금액이 수억 원 이상은 아니라는 점에서 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2천만 원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>다수 입주민</t>
+          <t>1명 (권 모 씨)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[실버타운 2.0] 일반 주택으로 전락···'무늬만 실버타운' 왜 반복될까</t>
+          <t>[단독] ‘검찰 불기소’도 재판소원…‘불량 결정’도 헌재가 바꾸나</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251609</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524836&amp;ref=A</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-26 00:46:13.720184+00:00</t>
+          <t>2026-04-02 00:42:04.668995+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>산후조리원 폐업으로 인한 선결제 피해 발생</t>
+          <t>서울시 민생경제안심센터 출범 및 법률 지원 예정</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>출산을 앞둔 임신부들이 선결제한 산후조리원이 갑작스럽게 폐업하여 피해를 입었습니다. 맘카페를 통해 피해 사실이 공유되었으며, 전액 선결제 유도 후 폐업한 것으로 보입니다. 다수의 피해자가 발생한 것으로 추정됩니다.</t>
+          <t>서울시가 구독서비스 해지·환불 분쟁 등 새로운 유형의 민생경제 피해에 대응하기 위해 '민생경제안심센터'를 출범했다. 이 센터는 피해 징후를 사전에 포착하고, 변호사 등 전문가를 활용한 법률 지원 및 소액 전자소송 가이드를 제공하여 시민의 권리 구제를 돕는다. 특히 청년층의 보이스피싱, 사이버 사기 피해 지원도 신설했다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 임신부들이 선결제 피해를 입어 집단적 피해(적합 조건 3)이며, 산후조리원 비용이 고액이므로 피해 규모가 클 수 있습니다(적합 조건 4). 계좌이체 내역 등 증거 확보도 용이합니다(적합 조건 5). 그러나 폐업한 소규모 사업체로 상대방의 자력 부족 가능성이 높아 실제 배상금 회수가 어려울 수 있다는 점이 투자 적합도를 낮춥니다.</t>
+          <t>서울시가 민생경제안심센터를 출범하여 구독서비스 해지·환불 분쟁 등 신유형 민생경제 피해에 대한 공적 절차(6번)를 진행하고 있으며, 변호사 등 전문가를 통한 법률 지원으로 증거 확보 및 소송 준비가 용이할 것으로 보입니다(5번). 또한, 온라인 거래 증가로 인한 신유형 피해가 빠르게 확산되고 있어 집단적 피해(3번) 가능성도 높습니다. 다만, 특정 피고의 자력이나 개별 사건의 피해 규모는 아직 불분명합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'선결제 유도' 산후조리원 폐업…출산 앞둔 임신부들 '발 동동'</t>
+          <t>서울시, '민생경제안심센터' 출범…구독해지·환불 분쟁 즉각 대응</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032567517</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02056566645412184</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-25 12:23:13.906155+00:00</t>
+          <t>2026-04-02 00:39:42.361612+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>소비자분쟁해결기준이 현장에서 제대로 작동하지 않아 법적 장치 마련이 시급하다는 지적</t>
+          <t>금융감독원 IT 시스템 점검 및 사고 예방 강조</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>가구 및 가전제품의 배송 지연 및 당일 설치 취소로 인해 소비자들이 연차를 사용하는 등 피해를 겪고 있습니다. 소비자분쟁해결기준에 따르면 손해배상이 가능하지만, 현장에서는 제대로 적용되지 않아 실효성 있는 법적 장치 마련이 시급하다는 지적이 나오고 있습니다.</t>
+          <t>금융감독원이 인터넷은행과 증권사의 IT 시스템 점검에 나섰으며, 전산 장애 발생 시 신속한 복구와 피해보상 안내를 통해 금융소비자 불편을 최소화할 것을 강조했습니다. 이는 디도스 공격 및 랜섬웨어 등 사이버 리스크 확대에 대비하기 위한 조치로, 금융기관의 기본 통제 미흡 사고에 대한 엄정 대응 방침을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>가구·가전 배송 지연 및 당일 취소로 인한 상대방(업체)의 책임이 비교적 명확하며(적합 조건 1), '현장에서는 이러한 기준이 제대로 작동하지 않는 경우가 많다'는 언급으로 보아 집단적 피해 가능성이 있습니다(적합 조건 3). 그러나 기사에서 특정된 상대방이 없어 자력 확인이 어렵고, 개별 피해 규모가 크지 않을 수 있어 High 등급에는 미치지 못합니다.</t>
+          <t>금융감독원의 인터넷은행 및 증권사 IT 점검은 공적 절차 진행 중(조건 6)에 해당하며, 상대방이 자력 있는 금융기관(조건 2)이라는 점에서 잠재적 적합성이 있습니다. 전산 장애 발생 시 다수의 금융소비자 피해(조건 3)로 이어질 가능성이 있지만, 현재 기사는 특정 피해 발생 사건이 아닌 예방 및 점검 활동에 초점을 맞추고 있어 구체적인 피해 규모나 책임 주체가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>가구 설치 받으려 연차까지 썼는데 당일 취소...가구·가전 배송 지연으...</t>
+          <t>인터넷은행·증권사 IT 점검 나선 금감원…“기본통제 미흡 사고 엄정 ...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752397</t>
+          <t>http://www.metroseoul.co.kr/article/20260401500219</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-25 00:33:58.306024+00:00</t>
+          <t>2026-04-01 12:26:51.508127+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>소비자원 분쟁 조정 절차 진행 중</t>
+          <t>금융감독원 IT 내부통제 강화 간담회 개최 및 엄정 조치 경고</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>소비자가 해외 현지 투어 출발 33시간 전 최소 출발 인원 미충족으로 계약 해제를 통보받고 손해배상을 요구했으나 판매자가 예약 확정된 상품이 아니었다며 이를 거부한 사건입니다. 소비자는 국외여행 표준약관에 따라 대응 중이며, 소비자원이 해당 소비자 피해 사례를 다루고 있습니다.</t>
+          <t>금융감독원이 인터넷은행과 계열 증권사들을 소집하여 IT 내부통제 강화를 당부했다. 최근 전산사고 발생 사례를 언급하며 신규 기능 도입 시 사전 검증, 비상대응 계획 재점검 등을 요청했으며, 향후 대형 전산사고 발생 시 엄정 조치할 것이라고 경고했다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>소비자원이 개입하여 공적 절차가 진행 중이며(적합 조건 6), 국외여행 표준약관이라는 명확한 법적 근거가 존재하여 증거 확보가 용이합니다(적합 조건 5). 또한, '소비자피해'라는 제목에서 유사 피해 사례가 다수 발생했을 가능성이 있습니다(적합 조건 3). 그러나 상대방의 자력이나 개별 피해 규모가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>상대방에게 자력이 충분하며(적합 조건 2), 금융감독원의 IT 내부통제 강화 요청 및 간담회 개최 등 공적 절차가 진행 중이다(적합 조건 6). 그러나 아직 실제 피해가 발생한 사건이 아니므로 소송금융 투자 대상으로서의 구체적인 사건이 부재하다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>소비자원,  해외 현지 투어, 출발 직전 취소·환불 불가 등 소비자피해...</t>
+          <t>인터넷은행 IT 안정성 강화해야 …금감원, 카카오·토스·케이뱅크 소집</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=130578</t>
+          <t>https://www.newsis.com/view/NISX20260401_0003572782</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-25 00:33:11.644582+00:00</t>
+          <t>2026-04-01 12:25:47.870310+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>한방병원 물리치료사 및 그의 아내 (사기단)</t>
+          <t>필라테스 운영자</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>탐정단 조사 완료</t>
+          <t>운영자 징역형 선고, 피해자들 민사 소송 준비 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>치매 진단을 받은 어머니가 노년 여성의 재산을 노리는 사기꾼 부부와 불륜 관계에 빠져 재산 피해를 입을 위기에 처했다. 사기단은 어머니에게 1억 원의 위자료를 요구했으며, 탐정단 조사 결과 이들이 상습 사기범임이 밝혀졌다. 아들들이 어머니의 피해를 막기 위해 나섰다.</t>
+          <t>경영난에도 불구하고 회원을 모집하여 '먹튀'한 부산 필라테스 운영자가 징역 1년 6개월을 선고받았다. 형사 재판에서 배상명령 신청이 각하된 피해자들은 향후 민사 소송을 통해 피해 구제를 모색해야 하는 상황이다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>사기꾼 부부의 책임이 명확하고(적합 조건 1), 1억 원의 위자료 요구 및 재산 편취 가능성으로 피해 규모가 작지 않으며(적합 조건 4), 일기장 등 증거 확보가 가능합니다(적합 조건 5). 그러나 상대방의 자력 확보가 불확실하고, 치매 환자인 피해자의 소송 진행 능력에 대한 고려가 필요하여 'Medium'으로 판단합니다.</t>
+          <t>상대방의 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 다수의 피해자가 발생한 것으로 보이며(적합 조건 3), 형사 재판 과정에서 확보된 증거를 활용할 수 있을 것(적합 조건 5). 다만, 운영자 개인의 자력 여부가 불분명하고(적합 조건 2 미흡), 민사 소송이 아직 시작되지 않은 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>1억 원 (위자료 요구 및 재산 편취 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>출생의 비밀 폭로했다…유부녀와 불륜 후 혼외자는 전처 호적에,  母는...</t>
+          <t>경영난 알고도 회원 모집  부산 필라테스 '먹튀' 운영자, 징역 1년 6개월...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032414824</t>
+          <t>https://lawtalknews.co.kr/article/N2GEWKVCUS2B</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-24 00:47:29.017829+00:00</t>
+          <t>2026-04-01 12:22:02.712658+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>엔진 보증 관련 분쟁조정 절차 진행 중 또는 예정</t>
+          <t>한국소비자원 상담 및 피해구제 신청 다수, '경고 시장'으로 분류</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>기아 자동차의 엔진 보증 관련 분쟁이 발생하여, 긴 보증기간에도 불구하고 소비자들이 안심하지 못하는 현실이 드러났다. 일부 보증은 소송 전 별도 분쟁조정 절차를 요구하며, 이는 제조사의 보증 약속이 실제 소비자 보호로 이어지지 않는 문제를 제기한다.</t>
+          <t>배우 김사랑도 인테리어 공사 '먹튀 사기' 피해를 겪었으며, 이는 매년 반복되는 사회적 문제로 5년간 2만 5천 건 이상의 소비자 상담이 접수되었습니다. 하자보수 미이행 및 부실시공이 주된 피해 원인이며, 피해액이 소액인 경우가 많고 업체 책임 입증이 어려워 해결되지 않는 경우가 많습니다. 한국소비자원은 인테리어 시장을 '경고 시장'으로 분류했습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (기아), 상대방에게 자력이 충분함 (대기업 기아), 집단적 피해 가능성 (다수 소비자 엔진 보증 분쟁), 이미 공적 절차(분쟁조정)가 진행 중임. 다만, 피해 규모와 피해자 수가 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(부실시공, 하자보수 미이행), 집단적 피해(5년간 2만 5천 건 이상), 공적 절차 진행 중(한국소비자원 상담)이라는 점이 있습니다. 그러나 상대방(인테리어 업체)의 자력이 불충분한 경우가 많고 개별 피해액이 소액(500만원 미만)인 경우가 많아 소송금융 투자 수익성 확보가 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만 5천 건 이상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>10만마일 보증도 서류 앞에 멈췄다 …기아 엔진보증 분쟁이 던진 소비...</t>
+          <t>“비가 뚝뚝 샌다”…김사랑도 당한 인테리어 ‘먹튀 사기’ 왜 반복되...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>abcn.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=87063</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/01/20260401500204?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-23 13:04:19.681481+00:00</t>
+          <t>2026-04-01 12:21:24.632433+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>쿠팡</t>
-[...2 lines deleted...]
-      <c r="D48" t="inlineStr"/>
+          <t>이랜드크루즈</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>미국 법정에서의 디스커버리 제도 활용 논의</t>
+          <t>사고 원인 조사 예정</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>이 기사는 한국 소비자들이 쿠팡을 상대로 미국 법원에서 손해배상 소송을 제기하는 이유로 '디스커버리' 제도를 설명합니다. 디스커버리는 피고 측에 있는 핵심 증거를 확보하여 피해 입증을 용이하게 하는 '약자의 무기'로 소개되며, 한국에서도 2028년 관련 개정안 시행을 통해 유사한 문제 해결을 기대하고 있습니다.</t>
+          <t>이랜드크루즈 유람선이 반포대교 인근에서 좌초하는 사고가 발생했습니다. 향후 조사에서 운항 부주의 등 사업자 측 과실이 확인될 경우 승객들은 손해배상을 청구할 수 있습니다. 다만 배상 범위와 실익은 제한적일 수 있다는 관측이 나옵니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방인 쿠팡은 자력이 충분한 대기업이며 (적합 조건 2), 한국 소비자들이 집단적으로 손해배상 청구소송을 제기할 가능성이 언급됩니다 (적합 조건 3). 또한, 미국 법원의 디스커버리 제도를 통해 피고 측에 있는 핵심 증거를 확보할 수 있다는 점이 강조되어 증거 확보 가능성(적합 조건 5)을 높입니다. 다만, 특정 사건에 대한 분석이 아닌 법률 제도 및 전략에 대한 설명이므로 직접적인 투자 대상 사건으로 보기는 어렵습니다.</t>
+          <t>상대방(이랜드크루즈)은 대기업 계열사로 자력이 충분하며(적합 조건 2), 유람선 사고로 다수의 승객이 피해를 입어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 사고 원인에 대한 조사가 진행될 예정이므로 증거 확보 및 책임 규명이 가능할 것으로 보입니다(적합 조건 5, 6). 다만, 기사에서 배상 범위와 실익이 제한적일 수 있다고 언급되어 개별 피해 규모가 크지 않을 가능성이 있습니다(적합 조건 4 약화).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>韓 소비자, 쿠팡을 미국 법정에 세운 까닭 : '약자의 무기' 디스커버리</t>
+          <t>이랜드크루즈, 반포대교 좌초 사고...사고 원인·초동 대응 의문인데 '쿠...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>thescoop.co.kr</t>
+          <t>e-science.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309602</t>
+          <t>https://www.e-science.co.kr/news/articleView.html?idxno=128754</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-23 12:54:17.101357+00:00</t>
+          <t>2026-03-31 13:02:52.286623+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>사과를 통한 책임 인정</t>
+          <t>한국소비자원 피해구제 신청 접수 및 민원 증가 추세</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>이장우가 거래 구조 확인 미흡에 대해 피해자들에게 사과하며, 무진이 호석촌 외 다른 거래처에도 육류를 공급하고 있음이 언급되었습니다. 이는 육류 공급과 관련된 거래 문제로 다수의 피해자가 발생했을 가능성을 시사합니다.</t>
+          <t>헬스장, 필라테스 등 체육시설업 관련 소비자 피해가 급증하며 '회원권 먹튀' 사례가 속출하고 있습니다. 2022년부터 지난해 상반기까지 한국소비자원에 접수된 피해구제 신청만 1만4857건에 달하며, 이는 헬스장 줄폐업 현상과 맞물려 소비자들의 불안감이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>이장우의 사과를 통해 거래 구조 확인 미흡에 대한 상대방의 책임이 비교적 명확하며, 피해자들이 존재하고 관련 증거 확보 가능성이 있습니다. 그러나 피해 규모, 피해자 수, 상대방의 자력 등 구체적인 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>집단적 피해(한국소비자원 피해구제 신청 1만4857건 이상)와 공적 절차 진행 중(한국소비자원 접수)이라는 적합 조건에 해당합니다. 그러나 상대방이 줄폐업하는 개별 헬스장들로 특정되어 상대방 자력이 불충분할 가능성이 높고, 개별 사건마다 상대방을 특정해야 하는 어려움이 있어 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만4857건 이상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[TOP주간이슈] '왕과 사는 남자' 역대 흥행 영화 5위-BTS 완전체 광화문...</t>
+          <t>'주사'에 밀리고 '러닝'에 뺏기고···헬스장 '줄폐업'에 '회원권 먹튀...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011831</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2413031</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-22 00:19:58.307839+00:00</t>
+          <t>2026-03-31 12:19:31.824286+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>집단소송 가능성 언급</t>
+          <t>한국교통안전공단 정기검사 부적합 판정, 임시 휴장</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>야놀자가 기업공개(IPO)를 추진하는 과정에서 예기치 못한 사법 리스크가 걸림돌로 작용할 수 있다는 분석이 나왔습니다. 해당 리스크는 향후 집단소송 등 추가 법적 분쟁으로 확대될 가능성이 언급되었습니다.</t>
+          <t>울진군이 민간 위탁 운영 중인 죽변해안스카이레일이 정기검사에서 선로 부식 등 정비 미흡으로 부적합 판정을 받아 운행이 중단되었다. 250억 원이 투입된 이 관광시설은 잦은 고장으로 운행 중단이 잇따랐으며, 현재 울진군과 운영업체 간 재계약 관련 소송이 진행 중이다. 이용객들의 구체적인 피해 규모는 아직 확인되지 않았다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>야놀자가 IPO를 앞둔 대기업으로 자력이 충분하며(적합 조건 2), 기사에서 '집단소송 등 추가 법적 리스크로 번질 수 있다'고 명시하여 집단적 피해 발생 가능성이 높습니다(적합 조건 3). 다만, 구체적인 사법 리스크의 내용과 피해 규모가 불명확하여 High 등급은 어렵습니다.</t>
+          <t>운영업체의 정비 미흡으로 인한 책임이 비교적 명확하며(적합 조건 1), 한국교통안전공단의 정기검사 부적합 판정이라는 객관적 증거(적합 조건 5)와 공적 절차(적합 조건 6)가 진행 중이다. 그러나 소송금융의 주요 고객인 이용객들의 집단적 피해 규모가 불분명하고, 운영업체의 자력 또한 명확히 확인되지 않아 투자 매력도가 제한적이다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[야놀자 IPO 방정식]② 예기치 못한 사법 리스크 '걸림돌'</t>
+          <t>'울진 스카이레일' 운행 중단...정기검사서 '부적합'</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=657208</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260330160239AE07868&amp;id=204963</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-20 12:44:27.854484+00:00</t>
+          <t>2026-03-31 00:53:53.326903+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>美 스키 리조트</t>
+          <t>애플 계열사</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>부부가 리조트를 상대로 소송 제기</t>
+          <t>영국 규제기관의 과징금 부과</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>미국에서 한 가족이 스키 리조트가 뚜껑 없이 너무 뜨거운 핫초코를 제공하여 자녀가 화상을 입었다며 소송을 제기했습니다. 번스 부부는 리조트와 직원들의 과실로 인해 발생한 의료비 등 손해배상을 청구하고 있습니다.</t>
+          <t>영국에서 애플 계열사가 '세이프 하버' 요건과 관련하여 '과징금 폭탄'을 맞았다는 내용의 단편적인 기사입니다. 애플 제품과 관련된 법적 책임 및 소송 위험 감소에 대한 언급이 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(리조트와 직원들의 과실 주장), 상대방(스키 리조트)은 자력이 있는 상업적 주체로 보입니다. 소송이 이미 진행 중인 사건입니다. 다만, 집단적 피해가 아닌 개별 사건이며, 피해 규모에 대한 구체적인 정보가 부족하여 'Medium'으로 판단했습니다.</t>
+          <t>적합 조건 2 (상대방 자력 충분 - 애플 계열사), 적합 조건 5 (증거 확보 가능 - 과징금 부과), 적합 조건 6 (공적 절차 진행 중 - 과징금 부과)에 해당합니다. 그러나 기사 내용이 매우 단편적이어서 피해 규모나 구체적인 책임 소재, 집단적 피해 여부를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>핫초코 너무 뜨겁잖아 …美 스키 리조트에 소송 건 부부</t>
+          <t>[매아리]  합의 못 하면 이란의 모든 것 파괴  경고…트럼프 지지율 33%...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>mbnmoney.mbn.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031935117</t>
+          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005801746</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-19 13:09:03.062251+00:00</t>
+          <t>2026-03-31 00:51:59.160009+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>전북자치도의 법인 설립허가 취소 처분 완료, 유가족 피해 지속, 법인 측 행정소송 가능성 예의주시</t>
+          <t>형사 재판 진행 중 및 법원조직법 개정</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>전북자치도가 종교법인 '자임'의 설립 목적 위배 및 재산 관리 부실을 이유로 설립허가를 취소했습니다. 이로 인해 '자임추모공원' 운영이 불안정해지면서 이곳에 가족을 안치한 유가족들이 1년 가까이 정상적인 추모를 하지 못하는 피해를 겪고 있습니다. 전북자치도는 '자임' 측의 행정소송 등 법적 대응 여부를 주시하고 있습니다.</t>
+          <t>보이스피싱 범죄가 전국 법원 형사합의부 사건의 30%를 차지하며 재판 적체의 주된 원인으로 지목되었습니다. 이에 따라 1심 재판을 단독판사가 신속 심리하도록 법원조직법이 개정되어 지난 12일부터 시행 중입니다. 보이스피싱 범죄는 조직적으로 이뤄지고 피해 범위가 넓어 신속한 재판과 집행을 통한 피해자 구제가 중요하다고 지적됩니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>종교법인 '자임'의 설립 목적 위배 및 재산 관리 부실로 전북자치도의 설립허가 취소 처분이 내려져 상대방 책임이 명확하며(적합 조건 1), 다수의 유가족이 피해를 입었고(적합 조건 3), 정부의 행정처분이라는 객관적 증거가 존재하며 공적 절차가 진행되었습니다(적합 조건 5, 6). 그러나 상대방 법인의 기본 재산이 강제 경매에 넘어가고 소유권 분쟁으로 운영이 불안정해지는 등 자력 확보가 불확실하여 소송금융 투자 회수 가능성에 위험이 있습니다(적합 조건 2 부적합).</t>
+          <t>보이스피싱 범죄의 폭증으로 인한 집단적 피해와 넓은 피해 범위가 확인되며, 형사 재판이 활발히 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 기사가 형사 재판에 초점을 맞추고 있어 민사상 손해배상 청구의 상대방(보이스피싱 조직)의 자력 확보가 어려울 수 있다는 점이 투자 난점으로 작용합니다. 대규모 피해자 구제를 위한 새로운 민사 소송 전략(예: 금융기관 대상)을 모색할 여지는 있습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>유가족 다수</t>
+          <t>수만 명 이상 추정</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>전북자치도, 종교법인 '자임' 설립허가 취소…재산 관리 부실·목적 외 ...</t>
+          <t>보이스피싱 폭증에… ‘단독판사 심리’ 전환</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549230</t>
+          <t>https://www.munhwa.com/article/11578394?ref=naver</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-19 13:01:09.324524+00:00</t>
+          <t>2026-03-30 12:17:16.358280+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>AI 허위·부당 광고 규제 법안 국회 복지위 통과, 징벌적 손해배상 도입 추진</t>
+          <t>미국에서 AI 관련 회사들을 상대로 소송 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>AI 기술을 활용한 '가짜 전문가' 허위·부당 광고를 규제하기 위한 약사법 및 식품 등의 표시·광고에 관한 법률 개정안이 국회 보건복지위원회를 통과했다. 이는 소비자 혼란과 건강 위협을 야기하는 기만 행위에 대한 제도적 공백을 해소하고, 정부의 단속 및 징벌적 손해배상 도입 방침에 따라 향후 실효적인 규제와 처벌이 가능해질 전망이다.</t>
+          <t>미국에서 딥페이크, AI 게임, 챗봇 등 인공지능 기술과 연관된 여러 건의 사망 사건이 발생하여 유족들이 관련 회사들을 상대로 소송을 제기했습니다. 이는 AI의 잠재적 위험성과 사용자 안전에 대한 우려를 제기하며, 기술 기업의 책임 소재를 묻는 법적 다툼이 진행 중임을 보여줍니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>적합 조건 6(공적 절차 진행 중: AI 허위광고 규제 법안 국회 통과), 5(증거 확보 가능성: 정부의 단속 및 징벌적 손해배상 도입 추진), 3(집단적 피해 가능성: 불특정 다수 소비자 대상 허위광고)에 해당한다. 법적 근거가 마련되어 향후 소송 가능성이 높으나, 현재 구체적인 피해자나 피해 규모가 특정되지 않아 High 등급은 어렵다.</t>
+          <t>미국에서 AI 관련 사망 사건이 여러 건 발생하여 유족들이 관련 회사들을 상대로 소송을 제기한 상황으로, 집단적 피해와 큰 피해 규모(사망)가 명확합니다. (적합 조건 3, 4) 다만, 상대방 회사의 구체적인 자력이나 책임의 명확성, 그리고 AI와 사망 간의 직접적인 인과관계 입증은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>여러 명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>‘AI 가짜 광고 근절법’ 국회 복지위 통과</t>
+          <t>[여백] AI 조작영상</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>dentalnews.or.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.dentalnews.or.kr/news/article.html?no=46806</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265724</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-19 12:59:21.367438+00:00</t>
+          <t>2026-03-30 00:41:29.694618+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>가격공개 의무 위반 지속</t>
+          <t>미국에서 여러 건의 소송 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>가격공개 의무화에도 불구하고 스드메 및 예식장 업체들이 가격을 공개하지 않아 신혼부부들이 피해를 입고 있습니다. 현행법상 사업자의 기만적인 표시·광고 행위 및 손해배상 책임이 명시되어 있어 법적 대응 가능성이 있습니다. 다수의 피해자가 발생할 수 있는 소비자분쟁 사안입니다.</t>
+          <t>오픈AI가 AI 챗봇 사용자를 자살로 몰아넣었다는 이유로 미국에서 여러 건의 소송에 직면해 있습니다. 이는 AI 서비스의 윤리적 책임과 사용자에게 미치는 영향에 대한 중요한 법적 쟁점을 제기하고 있습니다. 현재 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>가격공개 의무화에도 불구하고 스드메 및 예식장 업체들이 가격을 공개하지 않아 다수의 신혼부부들이 피해를 입을 가능성이 높습니다 (적합 조건 1, 3, 5). 현행법상 사업자의 손해배상 책임이 명시되어 있어 법적 근거가 명확합니다. 다만, 개별 사업자들의 자력 확인이 필요하며, 구체적인 피해 규모와 공적 절차 진행 여부가 불분명합니다 (적합 조건 2, 4, 6 불확실).</t>
+          <t>오픈AI는 대기업으로 자력이 충분하며(적합 조건 2), '여러 건의 소송'이라는 언급으로 보아 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 '자살로 몰아넣었다'는 피해는 그 규모가 매우 크다고 판단됩니다(적합 조건 4). 다만, 책임의 명확성이나 구체적인 증거 확보 여부는 기사에서 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>신혼부부 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>가격공개 의무화에도 스드메 가격공개 '0곳', 예식장 5곳…신혼부부 '깜...</t>
+          <t>마음이 약해질때, AI가 건넨 위로에 속지 맙시다</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=438067</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50087</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-19 00:39:27.540777+00:00</t>
+          <t>2026-03-30 00:31:07.539652+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>코인베이스</t>
+        </is>
+      </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>표시광고법 개정안 발의</t>
+          <t>코인베이스 CEO 사과 및 수정 작업 진행 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>현행법상 허위·과장 광고 피해 시 계약 취소가 어려운 점을 개선하기 위해 권향엽 의원이 표시광고법 개정안을 발의했습니다. 특히 웨딩업계의 가격 미공개, 추가금 요구, 환급 거부 등 불공정 관행으로 인한 소비자 피해 방지가 목적입니다. 이는 웨딩 서비스 이용자들의 집단적 피해 가능성을 시사합니다.</t>
+          <t>코인베이스가 예측시장 홍보를 위한 과도한 푸시 알림을 반복적으로 발송하여 이용자들의 불만이 커지고 있습니다. 브라이언 암스트롱 CEO는 이를 '버그'로 인정하고 사과하며 수정 작업을 진행 중이라고 밝혔습니다. 일부 이용자들은 알림이 도박을 부추긴다고 비판하고 있으며, 이는 코인베이스의 신뢰도에 부담을 줄 수 있다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>웨딩업계 전반의 허위·과장 광고, 추가금 요구, 환급 거부 등 불공정 관행으로 인한 집단적 피해가 예상됩니다. 표시광고법 개정안 발의는 문제의 공론화 및 증거 확보 가능성을 시사하며, 공적 절차가 진행 중인 것으로 볼 수 있습니다. 다만, 특정 피고가 명시되지 않았고, 구체적인 피해 규모 및 피해자 수가 미상인 점이 투자 적합도를 낮춥니다.</t>
+          <t>상대방(코인베이스)은 자력이 충분한 대기업이며, 과도한 푸시 알림으로 다수의 이용자가 불편을 겪어 집단적 피해 가능성이 있습니다. CEO가 '버그'를 인정하며 사과한 점은 책임 소재를 입증하는 데 도움이 될 수 있습니다. 다만, 이용자들의 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송 가치 평가에 추가 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>권향엽 의원 '웨딩업 피해 방지' 표시광고법 개정안 발의</t>
+          <t>코인베이스, 예측시장 푸시 알림 논란…CEO  버그  사과</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072938</t>
+          <t>https://www.tokenpost.kr/news/breaking/344323</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-19 00:39:18.707510+00:00</t>
+          <t>2026-03-29 12:44:15.268948+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>대전시 전세사기 피해자 발생 및 시의 예방 정책 추진</t>
+          <t>사설 조리원의 불공정 거래 관행으로 인한 피해 발생</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>대전시에서 20~30대 청년층을 중심으로 전세사기 피해가 다수 발생하고 있으며, 이에 대전시는 피해 예방을 위한 '전세사기 피해 제로 로드맵'을 가동한다. 이 로드맵은 교육, 디지털 홍보, 현장 홍보를 결합한 온·오프라인 통합 예방 정책을 포함한다.</t>
+          <t>정부 지원금 증가에도 불구하고 사설 조리원 이용료가 상승하며 출산 가정의 경제적 부담이 가중되고 있습니다. 일부 사설 조리원들은 불투명한 옵션 강매나 불공정 거래를 통해 소비자들에게 피해를 주고 있는 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>대전시 전세사기 피해자 87%가 20~30대 청년층을 중심으로 발생하고 있어 집단적 피해(조건 3)가 명확하며, 전세사기 특성상 상대방 책임(조건 1)이 비교적 명확하고 피해 규모(조건 4)가 클 것으로 예상됩니다. 다만, 기사에서 특정 피고나 공적 절차 진행 여부가 명시되지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>사설 조리원들의 불투명한 옵션 강매 및 불공정 거래로 다수의 출산 가정이 피해를 입고 있어 집단적 피해 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 집단적 피해) 그러나 상대방인 개별 조리원의 자력이 대기업 등에 비해 충분하지 않을 수 있으며, 피해 규모가 개별적으로는 크지 않고, 현재 공적 절차가 진행 중이라는 명확한 증거가 부족합니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 출산 가정</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>대전시 '전세사기 피해 제로 로드맵' 가동…계약 단계부터 점검</t>
+          <t>[뉴스락 특별기획]  출산하자 마주한 장벽 …조리원 수백만원 시대, 공...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6106309</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127692</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-19 00:29:07.103308+00:00</t>
+          <t>2026-03-29 00:23:45.660113+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>산불 피해 복구 과정에서 묘목 및 종자 가격 급등, 담합 의혹 제기</t>
+          <t>경찰 및 국립과학수사연구원 화재 원인 조사 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>경북 산불 피해 지역에서 복구 과정 중 묘목 및 종자 가격이 두 배 가까이 폭등하여 농가들이 큰 경제적 어려움을 겪고 있으며, 조직적인 담합 의혹이 제기되었다. 또한, 일부 노인 피해자들의 산불 보상금이 자녀에게 넘어가는 등 보상금 관리 문제도 발생하고 있다. 국회 산불특위 토론회에서 실태조사 결과가 발표되는 등 공적 관심이 이어지고 있다.</t>
+          <t>서울 중구 캡슐호텔 화재로 50대 일본인 여성이 의식불명 상태에서 10일 만에 사망했습니다. 소방당국과 경찰은 두 차례 현장감식을 통해 화재 발생 지점을 추정하고 있으며, 국립과학수사연구원에 증거물 감정을 의뢰하여 정확한 원인을 규명할 예정입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>산불 피해 복구 과정에서 묘목 및 종자 가격이 급등하여 다수 농가가 큰 경제적 피해를 입었으며, 조직적인 담합 의혹이 제기됨. 이는 집단적 피해에 해당하며, 시장 가격 데이터 등 증거 확보 가능성이 높음. 다만, 특정 피고의 책임이 명확히 입증되지는 않은 상황이며, 보상금 편취는 가족 간의 문제로 소송금융 적합도가 낮음.</t>
+          <t>호텔 화재로 인한 사망 사건으로 피해 규모가 크고(적합 조건 4), 경찰 및 국립과학수사연구원의 공식 조사가 진행 중이므로 객관적 증거 확보 가능성이 높으며(적합 조건 5), 이미 공적 절차(수사)가 진행 중입니다(적합 조건 6). 다만, 단일 피해자이며 상대방(캡슐호텔)의 자력에 대한 정보가 부족하여 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>수억 원 이상 (다수 농가 피해 총액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수 농가 (수십 명 이상 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>‘산불 보상금’ 가져 간 아들 부부…노모만 남았네 [르포]</t>
+          <t>'서울 캡슐호텔 화재' 의식불명 日 여성, 사망... 사고 열흘 만</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029547147&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.insight.co.kr/news/548026</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-18 12:23:17.085903+00:00</t>
+          <t>2026-03-28 12:17:15.488722+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자</t>
+          <t>알파벳, 메타</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>엔씨소프트가 불법 사설서버 운영자들을 상대로 손해배상 소송 진행 중</t>
+          <t>SNS 중독 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>엔씨소프트가 '리니지'의 저작권을 침해하고 이용자 피해를 초래한 불법 사설서버 운영자들을 상대로 손해배상 소송을 제기했다. 불법 사설서버 운영자들이 이용자들로부터 부당한 이익을 취한 것이 확인되어, 엔씨소프트는 지식재산권 보호와 건전한 게임 환경 조성을 목표로 하고 있다.</t>
+          <t>알파벳과 메타는 소셜미디어 중독 관련 소송의 여파와 재무 부담 우려로 주가가 하락세를 보였다. 이 소송들은 두 거대 기술 기업의 주식 시장 조정 국면에 영향을 미치고 있다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>불법 사설서버 운영자들의 책임은 명확하고 이용자 피해가 집단적으로 발생했으며, 엔씨소프트의 소송으로 증거 확보 가능성이 높다. 그러나 소송 상대방인 불법 사설서버 운영자들의 자력(배상 능력)이 충분한지 불확실하여 실제 손해배상금 회수에 어려움이 있을 수 있다. (적합 조건 1, 3, 5 충족, 적합 조건 2 미충족)</t>
+          <t>상대방인 알파벳과 메타는 자력이 충분한 대기업이며(적합 조건 2), 'SNS 중독' 관련 소송은 다수의 피해자와 큰 피해 규모를 가질 가능성이 높습니다(적합 조건 3, 4). 그러나 기사만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>이용자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>엔씨, '리니지' 불법 사설서버 운영자 상대 손배소 제기</t>
+          <t>'공포지수(VIX) 30 돌파'…유가 급등에 다우·나스닥 조정국면</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>game.dailyesports.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://game.dailyesports.com/view.php?ud=20260317122203626721ad998911_26</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565502&amp;class=53&amp;grp=</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-18 00:32:50.809329+00:00</t>
+          <t>2026-03-28 00:41:46.926711+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>현대해상</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>음식물배상책임보험 보상 검토</t>
+          <t>법원 화해 권고</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>음식물배상책임보험은 식당에서 제조·판매·공급한 음식물로 인해 타인에게 신체 피해가 발생했을 때, 피보험자가 법률상 손해배상책임을 부담하는 경우 이를 보상하는 보험이다. 이 보험을 통해 식중독 등 음식물 관련 사고 피해자들이 보상을 받을 수 있다.</t>
+          <t>현대해상이 미국에서 보험금 분쟁에 휘말려 원고 측으로부터 징벌적 손해배상을 청구당했다. 현대해상은 원고 측의 수리비 견적이 과도하게 부풀려졌다고 반박하며 합리적인 보험 처리를 주장하고 있다. 현재 법원에서 화해 협의를 권고한 상태이다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>식중독 발생 시 상대방(식당)의 책임이 비교적 명확하며, 음식물배상책임보험 가입으로 보험사의 자력이 충분하여 배상 가능성이 높음. (적합 조건 1, 2 해당) 다만, 기사는 특정 사건이 아닌 일반적인 보험 상품 설명을 다루고 있어 구체적인 피해 규모나 피해자 수 등은 파악하기 어려움.</t>
+          <t>대기업인 현대해상이 피고로 자력이 충분하며(적합 조건 2), 징벌적 손해배상 청구가 언급되어 피해 규모가 클 가능성이 있습니다(적합 조건 4). 그러나 현대해상이 원고 측의 견적이 부풀려졌다고 반박하고 있어 책임 명확성은 아직 다툼의 여지가 있으며, 집단적 피해 여부는 기사만으로는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>식당 식사 후 식중독…음식물배상책임보험 보상 가능할까</t>
+          <t>[Biz Law] 현대해상, 美 보험금 분쟁 격화에 法  화해 협의하라</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77183</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713683</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-16 12:46:35.232156+00:00</t>
+          <t>2026-03-27 12:48:28.948988+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>대전시의회 의원이 문제 제기, 향후 소송 등 법적 분쟁 예상</t>
+          <t>식약처 및 관세청의 온라인 모니터링 및 불법 의약품 차단 조치 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>대전시 서구 구봉마을 공동주택 주민들이 도시가스 개별난방 전환 공사 비용을 CN CITY로부터 부당하게 전가받고 있다는 문제가 제기되었습니다. 이재경 대전시의회 의원이 이를 지적하며, 향후 주민들과 CN CITY 간의 소송 등 법적 분쟁이 발생할 가능성이 있습니다.</t>
+          <t>온라인에서 '김소영 레시피'라는 이름으로 해외직구 항우울제 등 의약품의 비정상적 사용법이 확산되며 심각한 부작용과 사망 위험이 경고되고 있습니다. 식약처와 관세청은 불법 판매 및 광고 게시물 차단, 해외직구 의약품 반입 단속 등 적극적인 안전 관리 조치를 취하고 있습니다. 해외직구 의약품은 안전성 보장 불가 및 피해 구제 어려움으로 구매하지 말 것을 당부했습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>CN CITY가 도시가스 개별난방 전환 비용을 공동주택 주민들에게 전가하고 있어 상대방 책임이 명확하며(적합 조건 1), 도시가스 회사로서 자력이 충분합니다(적합 조건 2). 구봉마을 공동주택 주민 다수가 피해를 입을 가능성이 있어 집단적 피해(적합 조건 3)에 해당하며, 향후 소송 등 법적 분쟁이 예상됩니다. 다만, 구체적인 피해 금액이 명시되지 않아 피해 규모를 확정하기 어렵습니다.</t>
+          <t>식약처와 관세청이 불법 의약품 해외직구 및 오남용 정보 확산에 대해 적극적인 모니터링과 차단 조치를 진행 중이므로 공적 절차 진행 중(적합 조건 6)이며 증거 확보 가능성(적합 조건 5)이 높습니다. 약물 오남용으로 인한 사망 등 심각한 부작용 가능성이 있어 잠재적 피해 규모가 크고 집단적 피해로 이어질 수 있습니다(적합 조건 3, 4). 다만, 현재까지 구체적인 피해자 수나 피해 금액이 확인되지 않았으며, 소송 상대방 특정 및 책임 입증에 대한 추가적인 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>공동주택 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>이재경 대전시의회 의원,  도시가스 개별난방 전환 비용 주민 전가... 독...</t>
+          <t>식약처·관세청,  비정상적인 의약품 사용 정보와 해외직구 차단 등 안...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297595</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049821</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-16 12:44:34.626981+00:00</t>
+          <t>2026-03-26 12:21:40.883651+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr"/>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>엘펜하임 운영 주체</t>
+        </is>
+      </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>국내외 규제 논의 및 입법 추진 중</t>
+          <t>기존 운영 주체의 재정 악화로 인한 소송 진행 중, 민간 임대업체로 운영권 이전 후 서비스 축소</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>우리나라 국민 10명 중 7명이 16세 미만 청소년의 SNS 이용 제한에 찬성하며, 스마트폰 중독, 유해 콘텐츠 노출, 온라인 범죄 위험에 대한 우려가 큽니다. 호주, 인도네시아 등 세계 각국에서 청소년 SNS 접근 제한 규제가 도입되거나 추진 중이며, 국내에서도 청소년 스마트폰 과의존 및 SNS 관련 범죄 피해가 심각한 것으로 나타났습니다. 이 기사는 SNS가 청소년에게 미치는 부정적 영향과 이에 대한 사회적 문제 제기 및 정책 논의에 초점을 맞추고 있습니다.</t>
+          <t>경기 용인 엘펜하임 실버타운이 운영 주체의 재정 악화와 소송으로 정상 운영이 어려워졌습니다. 2019년 민간 임대업체로 운영이 넘어가면서 임대 중심으로 재편되었고, 2021년부터 식당, 셔틀버스 등 주요 서비스 제공이 어려워진 상황입니다. 이는 '무늬만 실버타운'으로 전락하며 입주민들의 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>집단적 피해(청소년 다수), 피해 규모(정신 건강 악화, 범죄 노출)가 크고 관련 연구 및 통계 등 증거가 충분히 확보되어 소송금융 투자 잠재력은 있습니다. 그러나 현재 기사는 정책 및 규제 논의에 초점을 맞추고 있어 특정 SNS 기업의 직접적인 법적 책임이 명확히 제시되지 않아 소송 제기의 구체적인 법리 구성이 필요합니다.</t>
+          <t>다수 실버타운 입주민의 집단적 피해가 발생했으며, 식당 및 셔틀버스 등 필수 서비스 중단으로 인한 피해 규모가 클 것으로 예상됩니다 (집단적 피해, 피해 규모 큼). 다만, 원 운영 주체의 재정 악화가 명시되어 있어 배상 능력에 대한 우려가 있으며 (상대방 자력 불충분), 새로운 민간 임대업체의 책임 및 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>청소년 다수</t>
+          <t>다수 입주민</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>“도입 시급하다”…韓 국민 10명 중 7명 ‘청소년 SNS 금지’ 찬성 [전...</t>
+          <t>[실버타운 2.0] 일반 주택으로 전락···'무늬만 실버타운' 왜 반복될까</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603100091</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251609</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-16 00:26:27.559166+00:00</t>
+          <t>2026-03-26 00:46:13.720184+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>불법 대부 일당</t>
+          <t>산후조리원</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>불법 대부 일당에 대한 형사 재판에서 실형 선고</t>
+          <t>산후조리원 폐업으로 인한 선결제 피해 발생</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>불법 대부업 일당이 2만 4천%의 살인적인 이자를 부과하고 채무자들로부터 얼굴 사진, 지인 연락처를 불법으로 받아내는 등 악랄한 수법으로 추심한 혐의로 실형을 선고받았습니다. 형사 절차는 종결되었으나, 다수의 피해자들이 민사상 손해배상을 청구할 가능성이 있습니다.</t>
+          <t>출산을 앞둔 임신부들이 선결제한 산후조리원이 갑작스럽게 폐업하여 피해를 입었습니다. 맘카페를 통해 피해 사실이 공유되었으며, 전액 선결제 유도 후 폐업한 것으로 보입니다. 다수의 피해자가 발생한 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>불법 대부 일당의 살인적인 이자율 부과 및 불법 추심 행위가 형사 재판에서 실형 선고로 명확히 입증되어 상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이합니다(적합 조건 5). 또한 '채무자들'이라는 표현으로 보아 다수의 피해자가 존재할 것으로 추정됩니다(적합 조건 3). 그러나 불법 대부 일당의 자력이 대기업, 금융기관 등에 비해 현저히 낮을 가능성이 있어 실제 손해배상금 회수가 어려울 수 있다는 점이 투자 적합도를 낮춥니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 임신부들이 선결제 피해를 입어 집단적 피해(적합 조건 3)이며, 산후조리원 비용이 고액이므로 피해 규모가 클 수 있습니다(적합 조건 4). 계좌이체 내역 등 증거 확보도 용이합니다(적합 조건 5). 그러나 폐업한 소규모 사업체로 상대방의 자력 부족 가능성이 높아 실제 배상금 회수가 어려울 수 있다는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>'2만 4천% 살인 이자' 채무자들 숨통 조인 불법 대부 일당 실형</t>
+          <t>'선결제 유도' 산후조리원 폐업…출산 앞둔 임신부들 '발 동동'</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478117&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.hankyung.com/article/2026032567517</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-16 00:20:59.073463+00:00</t>
+          <t>2026-03-25 12:23:13.906155+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>불법 대부 업체 일당에 대한 형사 재판에서 징역형 선고</t>
+          <t>소비자분쟁해결기준이 현장에서 제대로 작동하지 않아 법적 장치 마련이 시급하다는 지적</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>정식 등록 없이 연 24000%의 고금리로 대출을 해준 불법 대부 업체 일당이 징역형을 선고받았다. 이들은 피해자들의 얼굴 사진과 지인 연락처를 받아 협박하며 고금리 이자를 챙겼다. 형사 판결로 불법 행위가 입증되어 피해자들의 손해배상 청구 가능성이 높다.</t>
+          <t>가구 및 가전제품의 배송 지연 및 당일 설치 취소로 인해 소비자들이 연차를 사용하는 등 피해를 겪고 있습니다. 소비자분쟁해결기준에 따르면 손해배상이 가능하지만, 현장에서는 제대로 적용되지 않아 실효성 있는 법적 장치 마련이 시급하다는 지적이 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>불법 대부 업체 일당의 책임이 형사 재판에서 징역형 선고로 명확히 입증되었으며(적합 조건 1, 5), 연 24000%에 달하는 고금리로 인한 피해 규모가 클 것으로 예상됩니다. 다만, 불법 대부 업체 일당의 자력 여부가 불분명하여 실제 배상 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>가구·가전 배송 지연 및 당일 취소로 인한 상대방(업체)의 책임이 비교적 명확하며(적합 조건 1), '현장에서는 이러한 기준이 제대로 작동하지 않는 경우가 많다'는 언급으로 보아 집단적 피해 가능성이 있습니다(적합 조건 3). 그러나 기사에서 특정된 상대방이 없어 자력 확인이 어렵고, 개별 피해 규모가 크지 않을 수 있어 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>연 이자만 ‘2만4000%’… 불법 대부 업체 일당 징역형 선고</t>
+          <t>가구 설치 받으려 연차까지 썼는데 당일 취소...가구·가전 배송 지연으...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/15/23OJUHP7OND2ZK7IJ7HOFLQDDI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752397</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-15 00:23:32.278868+00:00</t>
+          <t>2026-03-25 00:33:58.306024+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>경찰 및 관계기관 합동 화재 원인 조사 중</t>
+          <t>소비자원 분쟁 조정 절차 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>서울 중구 소공동의 한 숙박시설에서 원인 미상의 화재가 발생하여 투숙객 3명이 중상을 입고 7명이 경상을 입었습니다. 소방 당국이 진화 작업을 벌였으며, 현재 경찰과 관계 기관이 합동으로 화재 원인을 조사하고 있습니다. 해당 건물은 게스트하우스 형태로 운영되어 외국인 관광객이 주로 이용한 것으로 알려졌습니다.</t>
+          <t>소비자가 해외 현지 투어 출발 33시간 전 최소 출발 인원 미충족으로 계약 해제를 통보받고 손해배상을 요구했으나 판매자가 예약 확정된 상품이 아니었다며 이를 거부한 사건입니다. 소비자는 국외여행 표준약관에 따라 대응 중이며, 소비자원이 해당 소비자 피해 사례를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>적합 조건 5(증거 확보 가능) 및 6(공적 절차 진행 중)에 해당하며, 10명의 다수 피해자가 발생했습니다. 그러나 화재 원인이 미상으로 상대방 책임이 불분명하고, 소송 상대방 및 자력 또한 특정되지 않아 추가 조사를 통한 정보 확보가 필요합니다.</t>
+          <t>소비자원이 개입하여 공적 절차가 진행 중이며(적합 조건 6), 국외여행 표준약관이라는 명확한 법적 근거가 존재하여 증거 확보가 용이합니다(적합 조건 5). 또한, '소비자피해'라는 제목에서 유사 피해 사례가 다수 발생했을 가능성이 있습니다(적합 조건 3). 그러나 상대방의 자력이나 개별 피해 규모가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>10명 (중상 3명, 경상 7명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>서울 중구 숙박시설 원인미상 화재 발생...3명 중상 인명피해</t>
+          <t>소비자원,  해외 현지 투어, 출발 직전 취소·환불 불가 등 소비자피해...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65413</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=130578</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-15 00:19:50.609133+00:00</t>
+          <t>2026-03-25 00:33:11.644582+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>한방병원 물리치료사 및 그의 아내 (사기단)</t>
+        </is>
+      </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>화재 현장 수습 및 피해자 지원 진행 중, 정부 조사 예상</t>
+          <t>탐정단 조사 완료</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>서울 소공동의 캡슐호텔에서 화재가 발생하여 10명이 부상을 입었으며, 3시간여 만에 진화되었습니다. 행정안전부 장관과 서울시장이 현장 수습과 외국인 관광객을 포함한 피해자 지원에 만전을 기할 것을 지시했습니다.</t>
+          <t>치매 진단을 받은 어머니가 노년 여성의 재산을 노리는 사기꾼 부부와 불륜 관계에 빠져 재산 피해를 입을 위기에 처했다. 사기단은 어머니에게 1억 원의 위자료를 요구했으며, 탐정단 조사 결과 이들이 상습 사기범임이 밝혀졌다. 아들들이 어머니의 피해를 막기 위해 나섰다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>10명의 부상자가 발생하여 집단적 피해 가능성이 있으며(적합 조건 3), 행정안전부 장관과 서울시장이 현장 수습 및 피해자 지원에 나선 것으로 보아 공적 조사가 진행될 가능성이 높아 증거 확보 및 공적 절차 진행이 예상됩니다(적합 조건 5, 6). 그러나 화재 원인 및 책임 주체가 명확히 특정되지 않았고, 호텔 운영 주체의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>사기꾼 부부의 책임이 명확하고(적합 조건 1), 1억 원의 위자료 요구 및 재산 편취 가능성으로 피해 규모가 작지 않으며(적합 조건 4), 일기장 등 증거 확보가 가능합니다(적합 조건 5). 그러나 상대방의 자력 확보가 불확실하고, 치매 환자인 피해자의 소송 진행 능력에 대한 고려가 필요하여 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원 (위자료 요구 및 재산 편취 가능성)</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>서울 소공동 캡슐호텔 화재로 10명 부상…3시간여만에 완진(종합)</t>
+          <t>출생의 비밀 폭로했다…유부녀와 불륜 후 혼외자는 전처 호적에,  母는...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/topics_social/2026/03/14/H4KIX5QO3BH7DL5YXRG7KTXGT4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.tenasia.co.kr/article/2026032414824</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-15 00:17:09.260527+00:00</t>
+          <t>2026-03-24 00:47:29.017829+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>현대자동차 미국법인</t>
+          <t>기아</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>미국 법원에서 증거 파기 관련 핵심 판결 선고</t>
+          <t>엔진 보증 관련 분쟁조정 절차 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>현대자동차 미국법인이 미국 내 사기 소송 과정에서 증거 보존 의무를 위반하여 법원으로부터 질책받고 핵심 판결에서 패소했다. 이는 소송 진행에 불리하게 작용할 것으로 보인다.</t>
+          <t>기아 자동차의 엔진 보증 관련 분쟁이 발생하여, 긴 보증기간에도 불구하고 소비자들이 안심하지 못하는 현실이 드러났다. 일부 보증은 소송 전 별도 분쟁조정 절차를 요구하며, 이는 제조사의 보증 약속이 실제 소비자 보호로 이어지지 않는 문제를 제기한다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판단으로 명확하며(증거 파기), 상대방(현대자동차 미국법인)의 자력이 충분하다. 이미 소송이 진행 중이며 법원의 핵심 판결이 내려진 상태로 증거가 확보된 점도 긍정적이다. (적합 조건 1, 2, 5)</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (기아), 상대방에게 자력이 충분함 (대기업 기아), 집단적 피해 가능성 (다수 소비자 엔진 보증 분쟁), 이미 공적 절차(분쟁조정)가 진행 중임. 다만, 피해 규모와 피해자 수가 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>현대차, 美 사기소송서 핵심 판결 패소…법원  증거 파기  질책하며 1천...</t>
+          <t>10만마일 보증도 서류 앞에 멈췄다 …기아 엔진보증 분쟁이 던진 소비...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>abcn.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=86932</t>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=87063</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-14 00:45:41.915450+00:00</t>
+          <t>2026-03-23 13:04:19.681481+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
-          <t>국회의원 발의로 체육시설법 개정안 논의 중, 한국소비자원 피해구제 민원 접수 중</t>
+          <t>미국 법정에서의 디스커버리 제도 활용 논의</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>피트니스 업계에서 무자격 트레이너의 강습과 헬스장 '먹튀' 영업으로 인한 소비자 피해가 심각하다. 김재섭 의원이 무자격 강습 금지 및 먹튀 영업 차단을 위한 체육시설법 개정안을 발의했으며, 한국소비자원에는 매년 수천 건의 관련 민원이 접수되고 있다. 소비자들은 전문성 없는 강습으로 인한 부상 위험과 폐업으로 인한 환불 피해를 겪고 있다.</t>
+          <t>이 기사는 한국 소비자들이 쿠팡을 상대로 미국 법원에서 손해배상 소송을 제기하는 이유로 '디스커버리' 제도를 설명합니다. 디스커버리는 피고 측에 있는 핵심 증거를 확보하여 피해 입증을 용이하게 하는 '약자의 무기'로 소개되며, 한국에서도 2028년 관련 개정안 시행을 통해 유사한 문제 해결을 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(무자격 트레이너, 먹튀 영업), 한국소비자원에 수천 건의 피해구제 민원이 접수되는 등 집단적 피해가 명확하며, 관련 법률 개정안 발의 등 공적 절차가 진행 중이다. 그러나 상대방(개별 헬스장)의 자력이 충분하지 않을 가능성이 높고, 개별 피해 금액이 소액인 경우가 많아 실제 회수 가능성이 낮을 수 있다.</t>
+          <t>상대방인 쿠팡은 자력이 충분한 대기업이며 (적합 조건 2), 한국 소비자들이 집단적으로 손해배상 청구소송을 제기할 가능성이 언급됩니다 (적합 조건 3). 또한, 미국 법원의 디스커버리 제도를 통해 피고 측에 있는 핵심 증거를 확보할 수 있다는 점이 강조되어 증거 확보 가능성(적합 조건 5)을 높입니다. 다만, 특정 사건에 대한 분석이 아닌 법률 제도 및 전략에 대한 설명이므로 직접적인 투자 대상 사건으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>약 1만 5천명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>저질 트레이너 퇴치  김재섭 의원, 체육시설법 개정으로 '무자격 강습...</t>
+          <t>韓 소비자, 쿠팡을 미국 법정에 세운 까닭 : '약자의 무기' 디스커버리</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>thescoop.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484202?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260314060109</t>
+          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309602</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-14 00:15:23.157258+00:00</t>
+          <t>2026-03-23 12:54:17.101357+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>코스트코</t>
+          <t>무진</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 제기</t>
+          <t>사과를 통한 책임 인정</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>코스트코 고객이 관세 부담을 가격 인상으로 소비자에게 전가한 것에 대해 환급을 요구하며 집단소송을 제기했다. 월스트리트저널 보도에 따르면, 코스트코 회원은 관세 환급금을 소비자에게 반환해야 한다고 주장하고 있다. 이 사건은 코스트코의 가격 정책과 소비자 권리 침해 여부를 다루는 집단소송으로 진행 중이다.</t>
+          <t>이장우가 거래 구조 확인 미흡에 대해 피해자들에게 사과하며, 무진이 호석촌 외 다른 거래처에도 육류를 공급하고 있음이 언급되었습니다. 이는 육류 공급과 관련된 거래 문제로 다수의 피해자가 발생했을 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>대기업인 코스트코를 상대로 집단소송이 제기되어 다수의 피해자가 존재하며 상대방의 자력이 충분하다는 점에서 적합 조건에 해당한다. 다만, 관세 환급금 반환 의무에 대한 법리적 다툼이 필요하며, 피해 금액의 구체적인 산정이 쟁점이 될 수 있다.</t>
+          <t>이장우의 사과를 통해 거래 구조 확인 미흡에 대한 상대방의 책임이 비교적 명확하며, 피해자들이 존재하고 관련 증거 확보 가능성이 있습니다. 그러나 피해 규모, 피해자 수, 상대방의 자력 등 구체적인 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>코스트코 상대 환급 집단소송…관세 부담으로 가격 인상</t>
+          <t>[TOP주간이슈] '왕과 사는 남자' 역대 흥행 영화 5위-BTS 완전체 광화문...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260313001135461</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011831</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-13 12:51:04.607999+00:00</t>
+          <t>2026-03-22 00:19:58.307839+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr"/>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>야놀자</t>
+        </is>
+      </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>한국소비자원 피해구제 신청 접수 중</t>
+          <t>집단소송 가능성 언급</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>자동차 수리시장에서 오진, 과잉수리, 하자 재발로 인한 소비자 불만이 끊이지 않고 있습니다. 한국소비자원에 2022년부터 2025년 5월까지 953건의 피해구제 신청이 접수되었으며, 이 중 73.3%가 정비 불량으로 나타났습니다. 이는 다수의 피해자가 발생하고 있음을 시사하며, 운전자 및 보행자의 안전과 직결되는 문제로 제도 개선의 필요성이 제기되고 있습니다.</t>
+          <t>야놀자가 기업공개(IPO)를 추진하는 과정에서 예기치 못한 사법 리스크가 걸림돌로 작용할 수 있다는 분석이 나왔습니다. 해당 리스크는 향후 집단소송 등 추가 법적 분쟁으로 확대될 가능성이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>한국소비자원에 953건의 피해구제 신청이 접수되어 집단적 피해가 명확하고(집단적 피해), 소비자원 통계 및 구체적 사례를 통해 증거 확보가 가능하며(증거가 있거나 확보 가능함), 소비자원 피해구제 절차는 공적 절차 진행 중으로 볼 수 있습니다(이미 공적 절차 진행 중). 그러나 피해를 유발한 상대방이 개별 소규모 정비업체들로 특정되어 있어 상대방의 자력이 충분하지 않을 가능성이 높아(상대방에게 자력이 충분함 조건 미흡) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>야놀자가 IPO를 앞둔 대기업으로 자력이 충분하며(적합 조건 2), 기사에서 '집단소송 등 추가 법적 리스크로 번질 수 있다'고 명시하여 집단적 피해 발생 가능성이 높습니다(적합 조건 3). 다만, 구체적인 사법 리스크의 내용과 피해 규모가 불명확하여 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>953건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>정비 잘못 맡겼다가 더 큰돈 낸다…오진·과잉수리 반복되는 자동차 수...</t>
+          <t>[야놀자 IPO 방정식]② 예기치 못한 사법 리스크 '걸림돌'</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1124477</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657208</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-13 12:21:31.598262+00:00</t>
+          <t>2026-03-20 12:44:27.854484+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
-      <c r="D70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>美 스키 리조트</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>집단소송법 제정 촉구</t>
+          <t>부부가 리조트를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>소비자·시민단체들이 '세계소비자권리의 날'을 맞아 정부에 집단소송법 제정을 촉구했습니다. 이들은 가습기 살균제, 자동차 배출가스 조작, 쿠팡·SKT 개인정보 유출 등 다수의 소비자가 피해를 입는 사건들이 계속 발생하고 있으나, 개별 소송의 부담으로 인해 실질적인 구제가 어렵다고 지적했습니다. 집단소송제와 함께 징벌적 손해배상제, 입증 책임 전환의 병행 도입을 요구하며 소비자 권리 보호 강화를 강조했습니다.</t>
+          <t>미국에서 한 가족이 스키 리조트가 뚜껑 없이 너무 뜨거운 핫초코를 제공하여 자녀가 화상을 입었다며 소송을 제기했습니다. 번스 부부는 리조트와 직원들의 과실로 인해 발생한 의료비 등 손해배상을 청구하고 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 기사는 가습기 살균제, 자동차 배출가스 조작, 쿠팡/SKT 개인정보 유출 등 대기업 관련 집단적 피해 사례들을 언급하며 집단소송법 제정의 필요성을 강조합니다. 이는 상대방 책임 명확성, 충분한 자력, 집단적 피해, 피해 규모의 잠재적 큼 등 소송금융 적합 조건들을 다수 내포하는 사건 유형들을 지목하고 있어, 잠재적 투자 기회가 높습니다. 다만, 현재 특정 사건에 대한 직접적인 투자 기회는 아닙니다.</t>
+          <t>상대방 책임이 비교적 명확하며(리조트와 직원들의 과실 주장), 상대방(스키 리조트)은 자력이 있는 상업적 주체로 보입니다. 소송이 이미 진행 중인 사건입니다. 다만, 집단적 피해가 아닌 개별 사건이며, 피해 규모에 대한 구체적인 정보가 부족하여 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>소비자·시민단체 “정부, 집단소송법 제정 더 이상 미루지 말아야”</t>
+          <t>핫초코 너무 뜨겁잖아 …美 스키 리조트에 소송 건 부부</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506763&amp;ref=A</t>
+          <t>https://www.hankyung.com/article/2026031935117</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-12 13:16:59.329446+00:00</t>
+          <t>2026-03-19 13:09:03.062251+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>재단법인 자임</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>대전경찰청 다중피해사기 수사팀 출범 및 수사 진행 중</t>
+          <t>전북자치도의 법인 설립허가 취소 처분 완료, 유가족 피해 지속, 법인 측 행정소송 가능성 예의주시</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>대전경찰청이 전국 최초로 인터넷 물품사기, 투자리딩방 사기 등 다중피해사기 사건에 전문적으로 대응하는 '다중피해사기 수사팀'을 출범했습니다. 이 팀은 전문적 피해자 응대, 범행 수단 차단 및 단서 확보, 신속한 수사, 추적 검거 및 피해 회복을 핵심 임무로 합니다. 6개월간의 성과를 분석하여 확대·고도화할 계획입니다.</t>
+          <t>전북자치도가 종교법인 '자임'의 설립 목적 위배 및 재산 관리 부실을 이유로 설립허가를 취소했습니다. 이로 인해 '자임추모공원' 운영이 불안정해지면서 이곳에 가족을 안치한 유가족들이 1년 가까이 정상적인 추모를 하지 못하는 피해를 겪고 있습니다. 전북자치도는 '자임' 측의 행정소송 등 법적 대응 여부를 주시하고 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>대전경찰청이 다중피해사기 수사팀을 출범시켜 다수의 피해자가 발생한 사기 사건에 전문적으로 대응하고 있습니다 (적합 조건 3, 6). 이 팀은 범행 수단 차단 및 단서 확보, 신속한 수사를 임무로 하여 증거 확보 가능성이 높습니다 (적합 조건 5). 다만, 특정 사건의 상대방 자력이나 구체적인 피해 규모는 아직 파악되지 않았습니다.</t>
+          <t>종교법인 '자임'의 설립 목적 위배 및 재산 관리 부실로 전북자치도의 설립허가 취소 처분이 내려져 상대방 책임이 명확하며(적합 조건 1), 다수의 유가족이 피해를 입었고(적합 조건 3), 정부의 행정처분이라는 객관적 증거가 존재하며 공적 절차가 진행되었습니다(적합 조건 5, 6). 그러나 상대방 법인의 기본 재산이 강제 경매에 넘어가고 소유권 분쟁으로 운영이 불안정해지는 등 자력 확보가 불확실하여 소송금융 투자 회수 가능성에 위험이 있습니다(적합 조건 2 부적합).</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유가족 다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>전국 최초 '다중피해사기 수사팀' 출범</t>
+          <t>전북자치도, 종교법인 '자임' 설립허가 취소…재산 관리 부실·목적 외 ...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031215174687633?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549230</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-12 12:30:10.361527+00:00</t>
+          <t>2026-03-19 13:01:09.324524+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정, 하위법령 마련 중</t>
+          <t>AI 허위·부당 광고 규제 법안 국회 복지위 통과, 징벌적 손해배상 도입 추진</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>국회에서 통신사기피해환급법 개정안이 통과되어 오는 10월부터는 보이스피싱으로 암호화폐를 빼앗긴 피해자도 가상자산 거래소로부터 피해금액을 환급받을 수 있게 됩니다. 개정안은 가상자산 거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하고, 피해 자산 범위를 가상자산까지 확대하여 피해자 보호를 강화합니다. 금융위원회는 법 시행 전까지 하위법령 개정 등 세부 기준을 마련할 계획입니다.</t>
+          <t>AI 기술을 활용한 '가짜 전문가' 허위·부당 광고를 규제하기 위한 약사법 및 식품 등의 표시·광고에 관한 법률 개정안이 국회 보건복지위원회를 통과했다. 이는 소비자 혼란과 건강 위협을 야기하는 기만 행위에 대한 제도적 공백을 해소하고, 정부의 단속 및 징벌적 손해배상 도입 방침에 따라 향후 실효적인 규제와 처벌이 가능해질 전망이다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정으로 가상자산 거래소에 보이스피싱 방지 및 피해구제 의무가 부과되어, 10월부터는 피해자들이 거래소로부터 피해금액을 환급받을 수 있게 됩니다. 이는 다수의 피해자와 자력 있는 상대방(가상자산 거래소)이 존재하며, 새로운 법적 구제 경로가 열린다는 점에서 긍정적입니다. 다만, 법 시행일(10월) 이전 발생한 사건에 대한 거래소의 책임 여부는 기존 법률상 의무가 없었으므로 법리적 쟁점이 될 수 있습니다.</t>
+          <t>적합 조건 6(공적 절차 진행 중: AI 허위광고 규제 법안 국회 통과), 5(증거 확보 가능성: 정부의 단속 및 징벌적 손해배상 도입 추진), 3(집단적 피해 가능성: 불특정 다수 소비자 대상 허위광고)에 해당한다. 법적 근거가 마련되어 향후 소송 가능성이 높으나, 현재 구체적인 피해자나 피해 규모가 특정되지 않아 High 등급은 어렵다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>‘코인 보이스피싱’도 구제받는다…관련법 국회 통과</t>
+          <t>‘AI 가짜 광고 근절법’ 국회 복지위 통과</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>dentalnews.or.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603121722001</t>
+          <t>https://www.dentalnews.or.kr/news/article.html?no=46806</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-12 12:21:09.377277+00:00</t>
+          <t>2026-03-19 12:59:21.367438+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 백신 피해자 구제책 촉구</t>
+          <t>가격공개 의무 위반 지속</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>국민의힘 보건복지위원회 위원들이 코로나19 백신 관련 매뉴얼 미준수 및 이물 발견 문제에 대해 정은경 보건복지부 장관의 거취 표명과 백신 피해자 구제책 마련을 촉구했다. 이는 백신 접종으로 인한 잠재적 피해자들이 다수 존재할 가능성을 시사한다.</t>
+          <t>가격공개 의무화에도 불구하고 스드메 및 예식장 업체들이 가격을 공개하지 않아 신혼부부들이 피해를 입고 있습니다. 현행법상 사업자의 기만적인 표시·광고 행위 및 손해배상 책임이 명시되어 있어 법적 대응 가능성이 있습니다. 다수의 피해자가 발생할 수 있는 소비자분쟁 사안입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>정부 기관(보건복지부)이 상대방으로 자력이 충분하며, 코로나19 백신 관련 문제로 다수의 피해자가 발생했을 가능성이 높다. 다만, 기사 내용만으로는 상대방의 책임이 명확히 입증되었거나 공적 절차가 진행 중임을 확인하기 어렵다. (적합 조건 2, 3 해당)</t>
+          <t>가격공개 의무화에도 불구하고 스드메 및 예식장 업체들이 가격을 공개하지 않아 다수의 신혼부부들이 피해를 입을 가능성이 높습니다 (적합 조건 1, 3, 5). 현행법상 사업자의 손해배상 책임이 명시되어 있어 법적 근거가 명확합니다. 다만, 개별 사업자들의 자력 확인이 필요하며, 구체적인 피해 규모와 공적 절차 진행 여부가 불분명합니다 (적합 조건 2, 4, 6 불확실).</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>신혼부부 다수</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>국민의힘 보건복지위원들 '정은경 장관 거취 표명 촉구'</t>
+          <t>가격공개 의무화에도 스드메 가격공개 '0곳', 예식장 5곳…신혼부부 '깜...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/photos/7791174</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=438067</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-11 12:19:20.683777+00:00</t>
+          <t>2026-03-19 00:39:27.540777+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>자동차손해배상보장법 시행규칙 개정안 시행 예정 및 한의사협회 반대 시위</t>
+          <t>표시광고법 개정안 발의</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>국토교통부와 금융당국이 자동차보험 재정 누수 방지를 위해 교통사고 경상환자의 치료 기간을 8주로 제한하는 '8주 룰' 개정안을 4월 1일부터 시행한다. 이에 대해 대한한의사협회는 환자 회복의 개인차를 무시하고 국민 건강권을 침해하며 보험사의 이익만 대변한다며 강력히 반발, 릴레이 시위와 성명 발표를 통해 개정안 폐기를 촉구하고 있다.</t>
+          <t>현행법상 허위·과장 광고 피해 시 계약 취소가 어려운 점을 개선하기 위해 권향엽 의원이 표시광고법 개정안을 발의했습니다. 특히 웨딩업계의 가격 미공개, 추가금 요구, 환급 거부 등 불공정 관행으로 인한 소비자 피해 방지가 목적입니다. 이는 웨딩 서비스 이용자들의 집단적 피해 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>정부의 자동차보험 개정안 시행으로 교통사고 경상환자 다수의 치료권이 제한될 수 있어 집단적 피해 가능성이 높고, 상대방(정부 및 보험사)의 자력은 충분하다. 현재 한의사협회의 조직적인 반대 시위 등 공적 절차가 진행 중이다. 다만, 정책 변경에 대한 직접적인 손해배상 책임 입증이 복잡할 수 있으며, 개별 피해자의 금전적 손해 규모를 명확히 산정하기 어려울 수 있다.</t>
+          <t>웨딩업계 전반의 허위·과장 광고, 추가금 요구, 환급 거부 등 불공정 관행으로 인한 집단적 피해가 예상됩니다. 표시광고법 개정안 발의는 문제의 공론화 및 증거 확보 가능성을 시사하며, 공적 절차가 진행 중인 것으로 볼 수 있습니다. 다만, 특정 피고가 명시되지 않았고, 구체적인 피해 규모 및 피해자 수가 미상인 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>교통사고 경상환자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>나일롱 환자 없앤다  8주룰에…한의사들  회복에 개인차, 개정안 폐기...</t>
+          <t>권향엽 의원 '웨딩업 피해 방지' 표시광고법 개정안 발의</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031010373515175</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072938</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-10 12:54:28.177539+00:00</t>
+          <t>2026-03-19 00:39:18.707510+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 범죄 수익 추징 보전 신청</t>
+          <t>대전시 전세사기 피해자 발생 및 시의 예방 정책 추진</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>불법 대부업 일당이 법정 이자율의 1,800배가 넘는 최고 36,500%의 이자율을 적용하고 불법 추심을 일삼아 402명의 피해자를 만들고 2억 원가량의 범죄 수익을 올린 혐의로 경찰에 검거되어 검찰에 송치되었습니다. 경찰은 범죄 수익 2억 원에 대해 몰수 및 추징 보전을 신청했습니다.</t>
+          <t>대전시에서 20~30대 청년층을 중심으로 전세사기 피해가 다수 발생하고 있으며, 이에 대전시는 피해 예방을 위한 '전세사기 피해 제로 로드맵'을 가동한다. 이 로드맵은 교육, 디지털 홍보, 현장 홍보를 결합한 온·오프라인 통합 예방 정책을 포함한다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(불법 대부업, 고금리, 불법 추심), 집단적 피해(402명)가 발생했으며, 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중으로 증거 확보가 용이합니다. 다만, 상대방(불법 대부업 일당)의 자력이 범죄 수익 2억 원으로 제한적이며, 해당 금액에 대해 몰수 및 추징 보전이 신청되어 실제 피해자 배상으로 이어질 자산이 부족할 가능성이 있어 회수 가능성에 대한 우려가 있습니다.</t>
+          <t>대전시 전세사기 피해자 87%가 20~30대 청년층을 중심으로 발생하고 있어 집단적 피해(조건 3)가 명확하며, 전세사기 특성상 상대방 책임(조건 1)이 비교적 명확하고 피해 규모(조건 4)가 클 것으로 예상됩니다. 다만, 기사에서 특정 피고나 공적 절차 진행 여부가 명시되지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>402명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>급전 빌려 드립니다 ...3만%대 이자율에 불법 추심까지</t>
+          <t>대전시 '전세사기 피해 제로 로드맵' 가동…계약 단계부터 점검</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026031017021014416?feed=na</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6106309</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-10 12:42:21.636271+00:00</t>
+          <t>2026-03-19 00:29:07.103308+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>묘목 및 종자 공급업체 (담합 의혹 대상)</t>
+        </is>
+      </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>국회 토론회 개최, 동물복지문제연구소 어웨어 조사 진행</t>
+          <t>산불 피해 복구 과정에서 묘목 및 종자 가격 급등, 담합 의혹 제기</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>어린이집으로 야생동물을 불법 이동 전시하는 업체들이 성행하고 있으며, 이는 야생생물법 위반 행위입니다. 동물복지문제연구소 어웨어의 실태 조사를 통해 문제점이 드러났고, 국회에서 동물원 개선 방안 논의를 위한 토론회가 개최되었습니다. 이 사건은 불법적인 동물 체험 프로그램으로 인한 잠재적 피해와 동물 복지 문제를 다루고 있습니다.</t>
+          <t>경북 산불 피해 지역에서 복구 과정 중 묘목 및 종자 가격이 두 배 가까이 폭등하여 농가들이 큰 경제적 어려움을 겪고 있으며, 조직적인 담합 의혹이 제기되었다. 또한, 일부 노인 피해자들의 산불 보상금이 자녀에게 넘어가는 등 보상금 관리 문제도 발생하고 있다. 국회 산불특위 토론회에서 실태조사 결과가 발표되는 등 공적 관심이 이어지고 있다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>야생생물법을 위반한 불법 이동전시 업체들의 책임이 명확하며, 동물복지문제연구소 어웨어의 조사 결과 및 사진 자료 등 증거가 확보되어 있습니다. 또한 국회 토론회 개최로 공적 절차가 진행 중이며, 불법 행위가 성행하고 있어 집단적 피해 가능성이 있습니다. 다만, 상대방 업체들의 자력이 불분명하고, 직접적인 금전적 피해 규모가 기사에 명시되지 않은 점이 투자 적합도를 낮춥니다.</t>
+          <t>산불 피해 복구 과정에서 묘목 및 종자 가격이 급등하여 다수 농가가 큰 경제적 피해를 입었으며, 조직적인 담합 의혹이 제기됨. 이는 집단적 피해에 해당하며, 시장 가격 데이터 등 증거 확보 가능성이 높음. 다만, 특정 피고의 책임이 명확히 입증되지는 않은 상황이며, 보상금 편취는 가족 간의 문제로 소송금융 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 (다수 농가 피해 총액)</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 농가 (수십 명 이상 추정)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>어린이 먹이주기 체험, 이대로 괜찮나…동물원 체험 실태 공개</t>
+          <t>‘산불 보상금’ 가져 간 아들 부부…노모만 남았네 [르포]</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6095293</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029547147&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-09 13:21:58.534434+00:00</t>
+          <t>2026-03-18 12:23:17.085903+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>불법 사설서버 운영자</t>
+        </is>
+      </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>불법사금융 피해자 원스톱 지원 시스템 정식 운영 시작, 금융감독원 및 경찰 등 공적 기관의 지원 절차 진행 중</t>
+          <t>엔씨소프트가 불법 사설서버 운영자들을 상대로 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>불법사금융 피해자를 위한 '원스톱 종합·전담 지원 시스템'이 정식 운영을 시작했습니다. 이 시스템은 불법추심 중단부터 법률 지원, 피해 회복까지 한 번에 제공하며, 금융위원회는 제도 개선 및 입법을 준비 중입니다. 다수의 피해자가 발생하고 있으나, 상대방의 자력 확보가 관건입니다.</t>
+          <t>엔씨소프트가 '리니지'의 저작권을 침해하고 이용자 피해를 초래한 불법 사설서버 운영자들을 상대로 손해배상 소송을 제기했다. 불법 사설서버 운영자들이 이용자들로부터 부당한 이익을 취한 것이 확인되어, 엔씨소프트는 지식재산권 보호와 건전한 게임 환경 조성을 목표로 하고 있다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>적합 조건으로 불법사금융업자의 책임이 명확하고(1), 다수의 피해자가 발생하여 집단적 피해에 해당하며(3), 정부 주도의 원스톱 지원 시스템을 통해 공적 절차가 진행 중입니다(6). 다만, 상대방인 불법사금융업자의 자력 확보가 어려울 수 있어(2 불확실) 실제 피해 회복 가능성에 대한 면밀한 검토가 필요합니다.</t>
+          <t>불법 사설서버 운영자들의 책임은 명확하고 이용자 피해가 집단적으로 발생했으며, 엔씨소프트의 소송으로 증거 확보 가능성이 높다. 그러나 소송 상대방인 불법 사설서버 운영자들의 자력(배상 능력)이 충분한지 불확실하여 실제 손해배상금 회수에 어려움이 있을 수 있다. (적합 조건 1, 3, 5 충족, 적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>이용자 다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>불법사금융 피해, 신고 한 번에 '원스톱 지원'</t>
+          <t>엔씨, '리니지' 불법 사설서버 운영자 상대 손배소 제기</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>game.dailyesports.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=749659</t>
+          <t>http://game.dailyesports.com/view.php?ud=20260317122203626721ad998911_26</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-09 13:21:32.827991+00:00</t>
+          <t>2026-03-18 00:32:50.809329+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>금융정보분석원 영업정지 중징계 처분 및 빗썸(두나무)의 취소소송 1심 선고 예정</t>
+          <t>음식물배상책임보험 보상 검토</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>빗썸이 금융정보분석원으로부터 일부 영업정지 중징계를 받아 신규 회원 코인 입출금 제한이 예상됩니다. 빗썸 운영사 두나무는 해당 처분에 불복하여 금융정보분석원을 상대로 영업정지 취소소송을 제기했으며, 다음 달 1심 선고를 앞두고 있습니다. 이 조치로 인해 신규 회원들이 피해를 입을 가능성이 있습니다.</t>
+          <t>음식물배상책임보험은 식당에서 제조·판매·공급한 음식물로 인해 타인에게 신체 피해가 발생했을 때, 피보험자가 법률상 손해배상책임을 부담하는 경우 이를 보상하는 보험이다. 이 보험을 통해 식중독 등 음식물 관련 사고 피해자들이 보상을 받을 수 있다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>금융정보분석원의 영업정지 중징계 처분(공적 절차 진행 중)이 있었고, 이로 인해 신규 회원들의 코인 입출금 제한이 발생할 경우 집단적 피해(집단적 피해 가능성)가 예상됩니다. 상대방인 빗썸(두나무)은 대형 거래소로 자력이 충분합니다. 다만, 현재 기사는 빗썸이 금융정보분석원을 상대로 제기한 소송에 초점을 맞추고 있어, 피해자들의 구체적인 손해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
+          <t>식중독 발생 시 상대방(식당)의 책임이 비교적 명확하며, 음식물배상책임보험 가입으로 보험사의 자력이 충분하여 배상 가능성이 높음. (적합 조건 1, 2 해당) 다만, 기사는 특정 사건이 아닌 일반적인 보험 상품 설명을 다루고 있어 구체적인 피해 규모나 피해자 수 등은 파악하기 어려움.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>빗썸, 일부 영업정지 중징계…신규 회원 코인 입출금 제한 가닥</t>
+          <t>식당 식사 후 식중독…음식물배상책임보험 보상 가능할까</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=548949</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77183</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-09 13:12:12.827908+00:00</t>
+          <t>2026-03-16 12:46:35.232156+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>CN CITY</t>
+        </is>
+      </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 전담팀 지정</t>
+          <t>대전시의회 의원이 문제 제기, 향후 소송 등 법적 분쟁 예상</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연을 앞두고 티켓 사기 범죄가 발생하여 경찰이 수사에 착수했습니다. 매크로, 대리티켓팅, 허위 티켓 판매 등의 방식으로 15만~30만원 상당의 피해가 발생했으며, 경찰은 110여 건의 사기 게시글을 확인하고 전담팀을 꾸려 대응 중입니다. 경찰은 개인 간 티켓 거래 시 사기에 유의할 것을 당부했습니다.</t>
+          <t>대전시 서구 구봉마을 공동주택 주민들이 도시가스 개별난방 전환 공사 비용을 CN CITY로부터 부당하게 전가받고 있다는 문제가 제기되었습니다. 이재경 대전시의회 의원이 이를 지적하며, 향후 주민들과 CN CITY 간의 소송 등 법적 분쟁이 발생할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이므로 증거 확보 및 사기범 특정 가능성이 높고(적합 조건 5, 6), 잠재적 피해자도 다수 존재합니다. 그러나 개별 피해 금액이 크지 않고(15만~30만원), 상대방이 개인 사기범일 가능성이 높아 자력 확보가 어려울 수 있어 소송금융 투자 매력도가 낮습니다.</t>
+          <t>CN CITY가 도시가스 개별난방 전환 비용을 공동주택 주민들에게 전가하고 있어 상대방 책임이 명확하며(적합 조건 1), 도시가스 회사로서 자력이 충분합니다(적합 조건 2). 구봉마을 공동주택 주민 다수가 피해를 입을 가능성이 있어 집단적 피해(적합 조건 3)에 해당하며, 향후 소송 등 법적 분쟁이 예상됩니다. 다만, 구체적인 피해 금액이 명시되지 않아 피해 규모를 확정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>개별 15만~30만원, 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>최소 3명, 잠재적 다수</t>
+          <t>공동주택 주민 다수</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>BTS 티켓사기 3건 수사…26만 인파 대비 총력</t>
+          <t>이재경 대전시의회 의원,  도시가스 개별난방 전환 비용 주민 전가... 독...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260309201534FkS</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297595</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-09 12:39:24.951469+00:00</t>
+          <t>2026-03-16 12:44:34.626981+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>피해보상 촉구</t>
+          <t>국내외 규제 논의 및 입법 추진 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>더본코리아와 연돈볼카츠 가맹점주들 간의 갈등이 2년째 이어지고 있다. 연돈볼카츠 측은 '연돈튀김덮밥'으로의 리브랜딩이 브랜드 실패를 인정한 것이라며 실질적인 피해보상을 요구하고 있다. 이에 더본코리아는 연돈볼카츠 측 주장을 허위 사실로 반박하며 발전적 대화가 어렵다는 입장이다.</t>
+          <t>우리나라 국민 10명 중 7명이 16세 미만 청소년의 SNS 이용 제한에 찬성하며, 스마트폰 중독, 유해 콘텐츠 노출, 온라인 범죄 위험에 대한 우려가 큽니다. 호주, 인도네시아 등 세계 각국에서 청소년 SNS 접근 제한 규제가 도입되거나 추진 중이며, 국내에서도 청소년 스마트폰 과의존 및 SNS 관련 범죄 피해가 심각한 것으로 나타났습니다. 이 기사는 SNS가 청소년에게 미치는 부정적 영향과 이에 대한 사회적 문제 제기 및 정책 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>더본코리아는 대기업으로 자력이 충분하며(적합 조건 2), 연돈볼카츠 가맹점주들이 피해자일 경우 집단적 피해 가능성이 있습니다(적합 조건 3). 그러나 기사 내용만으로는 더본코리아의 책임이 명확히 드러나지 않고, 구체적인 피해 규모나 증거가 부족합니다.</t>
+          <t>집단적 피해(청소년 다수), 피해 규모(정신 건강 악화, 범죄 노출)가 크고 관련 연구 및 통계 등 증거가 충분히 확보되어 소송금융 투자 잠재력은 있습니다. 그러나 현재 기사는 정책 및 규제 논의에 초점을 맞추고 있어 특정 SNS 기업의 직접적인 법적 책임이 명확히 제시되지 않아 소송 제기의 구체적인 법리 구성이 필요합니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>청소년 다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>방송 복귀쇼  vs  2년째 동일한 주장 ...더본코리아·연돈볼카츠 갈등 ...</t>
+          <t>“도입 시급하다”…韓 국민 10명 중 7명 ‘청소년 SNS 금지’ 찬성 [전...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>ftoday.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356197</t>
+          <t>https://economist.co.kr/article/view/ecn202603100091</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-09 12:26:36.794065+00:00</t>
+          <t>2026-03-16 00:26:27.559166+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>불법 대부 일당</t>
+        </is>
+      </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>자동차손해배상 보장법 개정안 발의</t>
+          <t>불법 대부 일당에 대한 형사 재판에서 실형 선고</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>국민의힘 한지아 의원이 자동차보험 과잉진료 관리를 위해 건강보험심사평가원의 현지조사 권한을 강화하는 자동차손해배상 보장법 개정안을 발의했다. 이 개정안은 심평원이 의료기관 현지조사를 지원하고, 불응 시 과태료를 부과하는 등 제재를 강화하여 불법·과잉 진료에 대한 감독 기능을 높이는 것을 목표로 한다. 이는 자동차보험 진료비 급증에 대응하기 위한 조치이다.</t>
+          <t>불법 대부업 일당이 2만 4천%의 살인적인 이자를 부과하고 채무자들로부터 얼굴 사진, 지인 연락처를 불법으로 받아내는 등 악랄한 수법으로 추심한 혐의로 실형을 선고받았습니다. 형사 절차는 종결되었으나, 다수의 피해자들이 민사상 손해배상을 청구할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해 발생을 다루기보다는, 자동차보험 과잉진료를 관리하기 위한 법 개정 추진을 다룹니다. (공적 절차 진행 중) 법안이 통과되어 심평원의 현지조사 권한이 강화되면, 향후 불법·과잉 진료 사례가 명확히 드러나 (상대방 책임 명확, 증거 확보 가능) 집단적 피해를 입은 환자들의 소송 기회가 증가할 수 있습니다. 현재는 법안 발의 단계로, 구체적인 피해 사례나 상대방 책임이 명확히 특정된 상황은 아닙니다.</t>
+          <t>불법 대부 일당의 살인적인 이자율 부과 및 불법 추심 행위가 형사 재판에서 실형 선고로 명확히 입증되어 상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이합니다(적합 조건 5). 또한 '채무자들'이라는 표현으로 보아 다수의 피해자가 존재할 것으로 추정됩니다(적합 조건 3). 그러나 불법 대부 일당의 자력이 대기업, 금융기관 등에 비해 현저히 낮을 가능성이 있어 실제 손해배상금 회수가 어려울 수 있다는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>심평원 현지조사 권한 강화…자동차보험 과잉진료 관리 법 개정 추진</t>
+          <t>'2만 4천% 살인 이자' 채무자들 숨통 조인 불법 대부 일당 실형</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065595470713413</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478117&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-09 00:36:46.679813+00:00</t>
+          <t>2026-03-16 00:20:59.073463+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>불법 대부 업체 일당</t>
+        </is>
+      </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>금융감독원 소비자 경보 발령</t>
+          <t>불법 대부 업체 일당에 대한 형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>금융감독원이 중동 상황에 편승한 불법 유사수신행위가 기승을 부릴 가능성이 높다고 경고하며 소비자 경보를 발령했다. 배우를 섭외한 가짜 투자 성공 후기 영상, 조작된 홈페이지 등으로 투자자를 현혹하고 투자금 회수를 지연시키다 잠적하는 수법이 소개되었다. 금감원은 고수익에는 높은 위험이 따름을 명심하고 온라인 허위 광고에 속지 말 것을 당부했다.</t>
+          <t>정식 등록 없이 연 24000%의 고금리로 대출을 해준 불법 대부 업체 일당이 징역형을 선고받았다. 이들은 피해자들의 얼굴 사진과 지인 연락처를 받아 협박하며 고금리 이자를 챙겼다. 형사 판결로 불법 행위가 입증되어 피해자들의 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>금융감독원의 소비자 경보 발령으로 공적 절차가 진행 중이며, 유사수신행위는 다수의 피해자를 발생시키고 허위 광고 영상 등 증거 확보가 가능합니다. 그러나 기사에서 특정된 가해 기업이나 인물이 없어 상대방 특정 및 자력 확인이 어렵다는 점이 소송금융 투자에 큰 제약이 됩니다.</t>
+          <t>불법 대부 업체 일당의 책임이 형사 재판에서 징역형 선고로 명확히 입증되었으며(적합 조건 1, 5), 연 24000%에 달하는 고금리로 인한 피해 규모가 클 것으로 예상됩니다. 다만, 불법 대부 업체 일당의 자력 여부가 불분명하여 실제 배상 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>배우 섭외해 허위 광고…금감원, 유사수신행위 소비자 경보</t>
+          <t>연 이자만 ‘2만4000%’… 불법 대부 업체 일당 징역형 선고</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982286</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/15/23OJUHP7OND2ZK7IJ7HOFLQDDI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-09 00:23:31.365597+00:00</t>
+          <t>2026-03-15 00:23:32.278868+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 수사 의뢰 진행 중</t>
+          <t>경찰 및 관계기관 합동 화재 원인 조사 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>중동정세 혼란을 틈타 원금 보장 및 고수익을 미끼로 한 불법 유사수신행위가 기승을 부리자 금융감독원이 소비자경보를 발령했다. 가짜 투자 성공 후기 영상, 신기술 투자 가장 등으로 피해자를 현혹하며, 투자금 회수 요청 시 잠적하는 수법을 사용한다. 지난해 금감원에 410건의 관련 민원·제보가 접수되었다.</t>
+          <t>서울 중구 소공동의 한 숙박시설에서 원인 미상의 화재가 발생하여 투숙객 3명이 중상을 입고 7명이 경상을 입었습니다. 소방 당국이 진화 작업을 벌였으며, 현재 경찰과 관계 기관이 합동으로 화재 원인을 조사하고 있습니다. 해당 건물은 게스트하우스 형태로 운영되어 외국인 관광객이 주로 이용한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>금감원의 소비자경보 발령 및 다수의 민원 접수(410건)로 집단적 피해가 명확하며(적합 조건 3), 불법 유사수신행위의 책임 소재가 분명하고(적합 조건 1), 공적 절차(금감원 조사 및 수사 의뢰)가 진행 중입니다(적합 조건 6). 그러나 기사에서 특정된 상대방이 없고, 불법업자의 특성상 자력 확보 및 추적이 어려울 수 있어(부적합 조건 2) 투자 회수 가능성에 대한 불확실성이 높습니다.</t>
+          <t>적합 조건 5(증거 확보 가능) 및 6(공적 절차 진행 중)에 해당하며, 10명의 다수 피해자가 발생했습니다. 그러나 화재 원인이 미상으로 상대방 책임이 불분명하고, 소송 상대방 및 자력 또한 특정되지 않아 추가 조사를 통한 정보 확보가 필요합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>다수 (지난해 금감원 접수 민원·제보 410건)</t>
+          <t>10명 (중상 3명, 경상 7명)</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>중동정세 틈타 불법 유사수신 기승 …금감원, 소비자경보 발령</t>
+          <t>서울 중구 숙박시설 원인미상 화재 발생...3명 중상 인명피해</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030617525869240</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65413</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-09 00:19:25.390247+00:00</t>
+          <t>2026-03-15 00:19:50.609133+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>집단소송 직면</t>
+          <t>화재 현장 수습 및 피해자 지원 진행 중, 정부 조사 예상</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>미국 예측시장 플랫폼 칼시가 이란 최고지도자 퇴임 여부 시장에서 '죽음 조항'을 명확히 공지하지 않았다는 이유로 집단소송에 직면했다. 이는 플랫폼의 약관 고지 의무 위반과 관련된 소비자 분쟁으로, 다수의 피해자가 발생할 가능성이 있다.</t>
+          <t>서울 소공동의 캡슐호텔에서 화재가 발생하여 10명이 부상을 입었으며, 3시간여 만에 진화되었습니다. 행정안전부 장관과 서울시장이 현장 수습과 외국인 관광객을 포함한 피해자 지원에 만전을 기할 것을 지시했습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>예측시장 플랫폼 칼시가 '죽음 조항' 미공지로 인해 '집단소송에 직면'하여 '집단적 피해' 조건에 해당합니다. 플랫폼 기업이므로 '상대방에게 자력이 충분함' 가능성이 있으나, 구체적인 피해 규모나 피해자 수가 명시되지 않아 'High' 등급으로 판단하기에는 정보가 부족합니다.</t>
+          <t>10명의 부상자가 발생하여 집단적 피해 가능성이 있으며(적합 조건 3), 행정안전부 장관과 서울시장이 현장 수습 및 피해자 지원에 나선 것으로 보아 공적 조사가 진행될 가능성이 높아 증거 확보 및 공적 절차 진행이 예상됩니다(적합 조건 5, 6). 그러나 화재 원인 및 책임 주체가 명확히 특정되지 않았고, 호텔 운영 주체의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>예측시장 칼시, 하메네이 시장 '죽음 조항' 논란으로 소송 직면</t>
+          <t>서울 소공동 캡슐호텔 화재로 10명 부상…3시간여만에 완진(종합)</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=638265</t>
+          <t>https://biz.chosun.com/topics/topics_social/2026/03/14/H4KIX5QO3BH7DL5YXRG7KTXGT4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-08 00:37:01.147675+00:00</t>
+          <t>2026-03-15 00:17:09.260527+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>현대자동차 미국법인</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>민사 소송 진행 중, 형사 고소는 합의안 전달로 보류</t>
+          <t>미국 법원에서 증거 파기 관련 핵심 판결 선고</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>A씨가 '오프로드를 달리지 않았다'는 조건으로 중고차를 구매했으나, 실제로는 오프로드 주행 이력이 있는 차량이었음이 드러났습니다. 이에 A씨는 중고차 판매자를 상대로 민사 소송을 진행 중이며, 형사 고소는 합의안 전달로 보류된 상태입니다.</t>
+          <t>현대자동차 미국법인이 미국 내 사기 소송 과정에서 증거 보존 의무를 위반하여 법원으로부터 질책받고 핵심 판결에서 패소했다. 이는 소송 진행에 불리하게 작용할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>중고차 판매자의 기망 또는 중대한 과실로 인한 책임이 명확해 보이며(적합 조건 1), A씨의 증언과 차량 상태 분석을 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 단일 피해자이며 피해 금액과 상대방의 자력이 명확히 파악되지 않아 투자 매력도가 제한적입니다. 현재 민사 소송이 진행 중인 점은 긍정적입니다.</t>
+          <t>상대방 책임이 법원 판단으로 명확하며(증거 파기), 상대방(현대자동차 미국법인)의 자력이 충분하다. 이미 소송이 진행 중이며 법원의 핵심 판결이 내려진 상태로 증거가 확보된 점도 긍정적이다. (적합 조건 1, 2, 5)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>'전시용'이라더니 ...산 타고 물 달린 중고차였다</t>
+          <t>현대차, 美 사기소송서 핵심 판결 패소…법원  증거 파기  질책하며 1천...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>abcn.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288599?influxDiv=NAVER</t>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=86932</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-08 00:35:53.377720+00:00</t>
+          <t>2026-03-14 00:45:41.915450+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>항소심 패소 후 대법원 상고 또는 추가 법적 조치 검토 중</t>
+          <t>국회의원 발의로 체육시설법 개정안 논의 중, 한국소비자원 피해구제 민원 접수 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>오랜 기간 1억원 이상의 보험료를 납부한 가입자가 아버지 사망 후 소액 보험금을 청구했으나 보험금 지급이 거절됨. 1심에서 승소했으나 보험사의 항소로 2심에서 패소했으며, 이 과정에서 개인은 막대한 정신적, 경제적 피해를 입음. 기사는 보험 분쟁 과정에서 개인이 겪는 어려움과 보험사의 약관 해석 문제를 지적하고 있음.</t>
+          <t>피트니스 업계에서 무자격 트레이너의 강습과 헬스장 '먹튀' 영업으로 인한 소비자 피해가 심각하다. 김재섭 의원이 무자격 강습 금지 및 먹튀 영업 차단을 위한 체육시설법 개정안을 발의했으며, 한국소비자원에는 매년 수천 건의 관련 민원이 접수되고 있다. 소비자들은 전문성 없는 강습으로 인한 부상 위험과 폐업으로 인한 환불 피해를 겪고 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>보험사는 자력이 충분하며(적합 조건 2), 의료기록 및 전문가 의견서 등 증거가 확보되었고(적합 조건 5), 금융감독원의 판단을 구하는 등 공적 절차가 진행된 바 있음(적합 조건 6). 그러나 이 사건은 한 가입자의 개별 사례이며(적합 조건 3 불충족), 청구 보험금이 '소액'으로 명시되어 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있음(적합 조건 4 불충족). 또한, 1심 승소 후 2심에서 패소하여 상대방 책임의 명확성이 낮음(적합 조건 1 불충족).</t>
+          <t>상대방 책임이 비교적 명확하고(무자격 트레이너, 먹튀 영업), 한국소비자원에 수천 건의 피해구제 민원이 접수되는 등 집단적 피해가 명확하며, 관련 법률 개정안 발의 등 공적 절차가 진행 중이다. 그러나 상대방(개별 헬스장)의 자력이 충분하지 않을 가능성이 높고, 개별 피해 금액이 소액인 경우가 많아 실제 회수 가능성이 낮을 수 있다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>약 1만 5천명 이상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>김삼기의 시사펀치  보험은 판결 아닌 약속으로 작동해야</t>
+          <t>저질 트레이너 퇴치  김재섭 의원, 체육시설법 개정으로 '무자격 강습...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=254626</t>
+          <t>https://www.nocutnews.co.kr/news/6484202?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260314060109</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-07 00:43:44.712813+00:00</t>
+          <t>2026-03-14 00:15:23.157258+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>코스트코</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>상품 출시 논란</t>
+          <t>미국에서 집단소송 제기</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>가정·성폭력 발생 시 법률 비용 등을 지급하는 보험 상품이 출시되어 논란이 되고 있다. 해당 상품은 여성 폭력을 시장화한다는 비판을 받으며, 보험금 지급을 위해서는 엄격한 입증 절차를 거쳐야 한다. 업체는 여성의 안전과 행복을 아우르는 업계 최초 상품이라고 홍보하고 있다.</t>
+          <t>코스트코 고객이 관세 부담을 가격 인상으로 소비자에게 전가한 것에 대해 환급을 요구하며 집단소송을 제기했다. 월스트리트저널 보도에 따르면, 코스트코 회원은 관세 환급금을 소비자에게 반환해야 한다고 주장하고 있다. 이 사건은 코스트코의 가격 정책과 소비자 권리 침해 여부를 다루는 집단소송으로 진행 중이다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함(보험사), 증거가 있거나 확보 가능함(상품 약관, 마케팅 자료) 등의 적합 조건이 있으나, 직접적인 피해 발생 여부 및 집단적 피해 규모가 불분명하다. 소송의 쟁점이 상품 자체의 부당성 또는 약관의 불공정성이 될 수 있어 일반적인 손해배상 소송과는 결이 다르다. 현재는 '논란' 단계로, 구체적인 법적 절차가 진행 중인 것은 아니다.</t>
+          <t>대기업인 코스트코를 상대로 집단소송이 제기되어 다수의 피해자가 존재하며 상대방의 자력이 충분하다는 점에서 적합 조건에 해당한다. 다만, 관세 환급금 반환 의무에 대한 법리적 다툼이 필요하며, 피해 금액의 구체적인 산정이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>'가정·성폭력 보험상품' 출시 논란… 여성폭력 시장대상 전락</t>
+          <t>코스트코 상대 환급 집단소송…관세 부담으로 가격 인상</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>fins.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>http://www.fins.co.kr/news/articleView.html?idxno=107762</t>
+          <t>https://www.koreadaily.com/article/20260313001135461</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-07 00:39:50.844890+00:00</t>
+          <t>2026-03-13 12:51:04.607999+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>유가 인상으로 인한 운전자들의 경제적 부담 가중 및 '꼼수 인상' 비판 제기</t>
+          <t>한국소비자원 피해구제 신청 접수 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>국제유가 변동성으로 국내 휘발유 가격이 급등하며 운전자들의 유류비 부담이 가중되고 있다. 특히 생계형 운전자들은 월 수십에서 수백만 원의 추가 비용을 지출하며 어려움을 겪고 있다. 일부에서는 국제유가 상승 즉시 국내 가격에 반영되는 것을 '꼼수 인상'으로 비판하고 있으나, 주유소 업주들은 정유사의 사후 정산 시스템의 피해자라고 주장한다.</t>
+          <t>자동차 수리시장에서 오진, 과잉수리, 하자 재발로 인한 소비자 불만이 끊이지 않고 있습니다. 한국소비자원에 2022년부터 2025년 5월까지 953건의 피해구제 신청이 접수되었으며, 이 중 73.3%가 정비 불량으로 나타났습니다. 이는 다수의 피해자가 발생하고 있음을 시사하며, 운전자 및 보행자의 안전과 직결되는 문제로 제도 개선의 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>집단적 피해(다수의 운전자 및 생계형 운전자)와 피해 규모(특히 상업용 운전자에게 월 수십~수백만원 부담)가 크다는 점에서 적합 조건에 해당합니다. 그러나 상대방의 책임이 국제유가 변동성 및 국내 정유-주유소 시스템에 복합적으로 얽혀 명확히 특정하기 어렵고, 공적 절차 진행 중인 증거가 부족하여 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>한국소비자원에 953건의 피해구제 신청이 접수되어 집단적 피해가 명확하고(집단적 피해), 소비자원 통계 및 구체적 사례를 통해 증거 확보가 가능하며(증거가 있거나 확보 가능함), 소비자원 피해구제 절차는 공적 절차 진행 중으로 볼 수 있습니다(이미 공적 절차 진행 중). 그러나 피해를 유발한 상대방이 개별 소규모 정비업체들로 특정되어 있어 상대방의 자력이 충분하지 않을 가능성이 높아(상대방에게 자력이 충분함 조건 미흡) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>월 수십~수백만원 (개별 운전자), 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>운전자 다수 (수만 명 이상 추정)</t>
+          <t>953건 이상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>“200원 싸다길래” 점심시간 짬내 강남서 마포까지 ‘원정 주유’</t>
+          <t>정비 잘못 맡겼다가 더 큰돈 낸다…오진·과잉수리 반복되는 자동차 수...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260306/133481456/2</t>
+          <t>https://www.wikitree.co.kr/articles/1124477</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-07 00:18:17.947589+00:00</t>
+          <t>2026-03-13 12:21:31.598262+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
-      <c r="D89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
-          <t>경기도 민생공정경제 5대 공약 발표, 소송 지원단 설치 및 특사경 강화 예정</t>
+          <t>집단소송법 제정 촉구</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>더불어민주당 한준호 의원이 생활물가 담합 및 시장 교란 행위 근절을 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 이 공약에는 담합 피해자 소송 지원단 설치, 민생물가 특별사법경찰단 강화, 공공계약 담합 손해배상 소송 추진 등이 포함되어 있습니다. 이는 이재명 대통령의 담합 행위 강력 대응 의지에 발맞춰 지방정부 차원의 공정시장 질서 확립을 목표로 합니다.</t>
+          <t>소비자·시민단체들이 '세계소비자권리의 날'을 맞아 정부에 집단소송법 제정을 촉구했습니다. 이들은 가습기 살균제, 자동차 배출가스 조작, 쿠팡·SKT 개인정보 유출 등 다수의 소비자가 피해를 입는 사건들이 계속 발생하고 있으나, 개별 소송의 부담으로 인해 실질적인 구제가 어렵다고 지적했습니다. 집단소송제와 함께 징벌적 손해배상제, 입증 책임 전환의 병행 도입을 요구하며 소비자 권리 보호 강화를 강조했습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>담합 피해자 소송 지원단 설치 공약으로 보아 집단적 피해(적합 조건 3) 가능성이 높고, 민생물가 특별사법경찰단 강화 및 물가감시 데이터센터 구축을 통해 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 예상됩니다. 다만, 아직 특정된 소송 상대방이 없어 구체적인 투자 대상 발굴에는 추가 정보가 필요합니다.</t>
+          <t>이 기사는 가습기 살균제, 자동차 배출가스 조작, 쿠팡/SKT 개인정보 유출 등 대기업 관련 집단적 피해 사례들을 언급하며 집단소송법 제정의 필요성을 강조합니다. 이는 상대방 책임 명확성, 충분한 자력, 집단적 피해, 피해 규모의 잠재적 큼 등 소송금융 적합 조건들을 다수 내포하는 사건 유형들을 지목하고 있어, 잠재적 투자 기회가 높습니다. 다만, 현재 특정 사건에 대한 직접적인 투자 기회는 아닙니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>경기도민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>더불어민주당 한준호 의원, 경기도 민생공정경제 5대 공약 발표</t>
+          <t>소비자·시민단체 “정부, 집단소송법 제정 더 이상 미루지 말아야”</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>paxetv.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.paxetv.com/news/articleView.html?idxno=264217</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506763&amp;ref=A</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-06 12:48:54.057377+00:00</t>
+          <t>2026-03-12 13:16:59.329446+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>정치권에서 정유업계의 부당 이득 의혹 제기 및 정부의 조치 촉구</t>
+          <t>대전경찰청 다중피해사기 수사팀 출범 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>국민의힘 송언석 원내대표가 정유업계의 휘발유 가격 인상 방식에 대해 비판하며, 국제유가 상승분은 즉시 반영하고 하락분은 시차를 두고 반영하여 부당 이득을 취하고 있다고 주장했습니다. 그는 정부에 무분별한 가격 인상 기업에 대한 적극적 조치를 촉구했으며, 이는 전국민적 피해로 이어질 수 있는 사안입니다.</t>
+          <t>대전경찰청이 전국 최초로 인터넷 물품사기, 투자리딩방 사기 등 다중피해사기 사건에 전문적으로 대응하는 '다중피해사기 수사팀'을 출범했습니다. 이 팀은 전문적 피해자 응대, 범행 수단 차단 및 단서 확보, 신속한 수사, 추적 검거 및 피해 회복을 핵심 임무로 합니다. 6개월간의 성과를 분석하여 확대·고도화할 계획입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>정유업계는 대기업으로 자력이 충분하며(적합 조건 2), 전국민을 대상으로 한 휘발유 가격 인상으로 집단적 피해(적합 조건 3) 및 총 피해 규모가 클 가능성(적합 조건 4)이 있습니다. 그러나 현재는 정치권의 의혹 제기 단계로 상대방 책임이 명확하지 않고(부적합 조건 1), 부당 이득에 대한 명확한 증거가 제시되지 않았으며(부적합 조건 5), 공적 절차가 진행 중인 것도 아닙니다(부적합 조건 6).</t>
+          <t>대전경찰청이 다중피해사기 수사팀을 출범시켜 다수의 피해자가 발생한 사기 사건에 전문적으로 대응하고 있습니다 (적합 조건 3, 6). 이 팀은 범행 수단 차단 및 단서 확보, 신속한 수사를 임무로 하여 증거 확보 가능성이 높습니다 (적합 조건 5). 다만, 특정 사건의 상대방 자력이나 구체적인 피해 규모는 아직 파악되지 않았습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>송언석  국제유가 오를 때는 국내가격 당일에...내릴 때는 시차 두고 반...</t>
+          <t>전국 최초 '다중피해사기 수사팀' 출범</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260306000762</t>
+          <t>https://www.pressian.com/pages/articles/2026031215174687633?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-06 12:17:15.857811+00:00</t>
+          <t>2026-03-12 12:30:10.361527+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>가상자산 거래소</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 FSD 매매대금 반환 청구 소송 재판 진행 중</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정, 하위법령 마련 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>테슬라 FSD(Full Self-Driving) 기능과 관련하여 매매대금 반환 청구 소송이 서울중앙지법에서 진행 중입니다. 테슬라 측은 레벨5 자율주행 적용 시점을 약정한 적이 없으므로 계약 위반이 아니라고 주장하고 있으며, 이 소송은 FSD 구매자들의 피해 구제 여부를 다루고 있습니다.</t>
+          <t>국회에서 통신사기피해환급법 개정안이 통과되어 오는 10월부터는 보이스피싱으로 암호화폐를 빼앗긴 피해자도 가상자산 거래소로부터 피해금액을 환급받을 수 있게 됩니다. 개정안은 가상자산 거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하고, 피해 자산 범위를 가상자산까지 확대하여 피해자 보호를 강화합니다. 금융위원회는 법 시행 전까지 하위법령 개정 등 세부 기준을 마련할 계획입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>테슬라라는 대기업이 피고이므로 자력이 충분하며(적합 조건 2), FSD 구매자 다수가 유사한 피해를 입었을 가능성이 있어 집단적 피해로 발전할 수 있습니다(적합 조건 3). 다만, 테슬라 측이 계약 위반 사실을 부인하고 있어 책임 소재가 명확하지 않아 법적 쟁점 해결이 필요합니다(적합 조건 1 미충족).</t>
+          <t>통신사기피해환급법 개정으로 가상자산 거래소에 보이스피싱 방지 및 피해구제 의무가 부과되어, 10월부터는 피해자들이 거래소로부터 피해금액을 환급받을 수 있게 됩니다. 이는 다수의 피해자와 자력 있는 상대방(가상자산 거래소)이 존재하며, 새로운 법적 구제 경로가 열린다는 점에서 긍정적입니다. 다만, 법 시행일(10월) 이전 발생한 사건에 대한 거래소의 책임 여부는 기존 법률상 의무가 없었으므로 법리적 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>테슬라  레벨5 약정 없다…계약 위반 아냐</t>
+          <t>‘코인 보이스피싱’도 구제받는다…관련법 국회 통과</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030520221</t>
+          <t>https://www.khan.co.kr/article/202603121722001</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-06 01:46:24.610170+00:00</t>
+          <t>2026-03-12 12:21:09.377277+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>롯데손해보험</t>
+          <t>보건복지부</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>금융당국의 경영개선요구 격상</t>
+          <t>국회 보건복지위원회에서 백신 피해자 구제책 촉구</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>롯데손해보험이 금융당국으로부터 경영개선요구 격상을 받으면서 소비자들 사이에서 불안감이 확산되고 있습니다. 롯데손보와 대주주는 금융위를 상대로 제기했던 행정소송을 취소하고 경영 정상화에 속도를 내고 있습니다.</t>
+          <t>국민의힘 보건복지위원회 위원들이 코로나19 백신 관련 매뉴얼 미준수 및 이물 발견 문제에 대해 정은경 보건복지부 장관의 거취 표명과 백신 피해자 구제책 마련을 촉구했다. 이는 백신 접종으로 인한 잠재적 피해자들이 다수 존재할 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>롯데손해보험은 대기업으로 자력이 충분하며 (적합 조건 2), 금융당국의 경영개선요구 격상이라는 공적 절차가 진행 중입니다 (적합 조건 6). 이는 향후 소비자 피해 발생 시 소송금융 투자 가능성을 시사하지만, 현재 기사에서는 구체적인 소비자 피해나 명확한 소송 사유가 특정되지 않고 불안감만 언급되어 'Medium'으로 판단했습니다.</t>
+          <t>정부 기관(보건복지부)이 상대방으로 자력이 충분하며, 코로나19 백신 관련 문제로 다수의 피해자가 발생했을 가능성이 높다. 다만, 기사 내용만으로는 상대방의 책임이 명확히 입증되었거나 공적 절차가 진행 중임을 확인하기 어렵다. (적합 조건 2, 3 해당)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>롯데손보, 경영개선요구 격상…소비자들  롯데도 MG처럼 될라  불안</t>
+          <t>국민의힘 보건복지위원들 '정은경 장관 거취 표명 촉구'</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/insurance-card/6091961</t>
+          <t>https://www.news1.kr/photos/7791174</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-06 00:39:01.789128+00:00</t>
+          <t>2026-03-11 12:19:20.683777+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>TCL</t>
+          <t>국토교통부, 금융당국</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>독일 법원의 광고 허위 판단 및 중단 명령</t>
+          <t>자동차손해배상보장법 시행규칙 개정안 시행 예정 및 한의사협회 반대 시위</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>독일 법원이 TCL의 'QLED TV' 광고를 허위로 판단하고 광고 중단 명령을 내렸습니다. 이는 대형 가전 제조사의 허위 광고에 대한 법적 판단으로, 소비자 기만 행위에 대한 책임이 명확히 인정된 사례입니다.</t>
+          <t>국토교통부와 금융당국이 자동차보험 재정 누수 방지를 위해 교통사고 경상환자의 치료 기간을 8주로 제한하는 '8주 룰' 개정안을 4월 1일부터 시행한다. 이에 대해 대한한의사협회는 환자 회복의 개인차를 무시하고 국민 건강권을 침해하며 보험사의 이익만 대변한다며 강력히 반발, 릴레이 시위와 성명 발표를 통해 개정안 폐기를 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>독일 법원이 TCL의 QLED TV 광고를 허위로 판단하고 중단 명령을 내린 것은 '상대방 책임이 비교적 명확함'과 '증거가 있거나 확보 가능함' 조건에 부합합니다. 또한 TCL은 대기업으로 '상대방에게 자력이 충분함'으로 판단됩니다. 다만, 기사 내용만으로는 국내 피해 규모나 피해자 수가 불분명하며, 독일 법원의 판단이 국내 소송에 직접적으로 미칠 영향에 대한 추가 분석이 필요합니다.</t>
+          <t>정부의 자동차보험 개정안 시행으로 교통사고 경상환자 다수의 치료권이 제한될 수 있어 집단적 피해 가능성이 높고, 상대방(정부 및 보험사)의 자력은 충분하다. 현재 한의사협회의 조직적인 반대 시위 등 공적 절차가 진행 중이다. 다만, 정책 변경에 대한 직접적인 손해배상 책임 입증이 복잡할 수 있으며, 개별 피해자의 금전적 손해 규모를 명확히 산정하기 어려울 수 있다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교통사고 경상환자 다수</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>독일 법원, TCL 'QLED TV' 광고 허위 판단 … 광고 중단 명령</t>
+          <t>나일롱 환자 없앤다  8주룰에…한의사들  회복에 개인차, 개정안 폐기...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/05/2026030500109.html</t>
+          <t>https://www.imaeil.com/page/view/2026031010373515175</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-06 00:30:39.427344+00:00</t>
+          <t>2026-03-10 12:54:28.177539+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>법원의 가처분 판단 완료, 익산시의 인도 소송 예고</t>
+          <t>경찰 수사 및 검찰 송치, 범죄 수익 추징 보전 신청</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>익산시와 익산로컬푸드협동조합 간 위탁 계약 해지 및 매장 운영을 둘러싼 갈등이 장기화되고 있다. 법원이 익산시의 행정이 정당하다는 가처분 판단을 내렸음에도 협동조합은 매장 점거를 이어가고 있으며, 익산시는 결제 시스템 차단 및 인도 소송을 예고했다. 이로 인해 로컬푸드에 납품하던 농민들의 판로와 이용객들의 불편이 우려되는 상황이다.</t>
+          <t>불법 대부업 일당이 법정 이자율의 1,800배가 넘는 최고 36,500%의 이자율을 적용하고 불법 추심을 일삼아 402명의 피해자를 만들고 2억 원가량의 범죄 수익을 올린 혐의로 경찰에 검거되어 검찰에 송치되었습니다. 경찰은 범죄 수익 2억 원에 대해 몰수 및 추징 보전을 신청했습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>법원의 가처분 판단으로 익산시의 행정이 정당하다고 인정되어 협동조합의 매장 점거 및 운영 지속에 대한 책임이 비교적 명확합니다. 또한, 농민과 주민 다수가 피해를 입을 우려가 있어 집단적 피해 가능성이 있으며, 이미 법원의 가처분 판단이라는 공적 절차가 진행되었습니다. 그러나 농민/주민이 소송을 제기할 경우 피고가 될 협동조합의 자력이 충분한지 불확실하며, 피해 규모가 아직 구체적으로 파악되지 않아 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임이 명확하고(불법 대부업, 고금리, 불법 추심), 집단적 피해(402명)가 발생했으며, 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중으로 증거 확보가 용이합니다. 다만, 상대방(불법 대부업 일당)의 자력이 범죄 수익 2억 원으로 제한적이며, 해당 금액에 대해 몰수 및 추징 보전이 신청되어 실제 피해자 배상으로 이어질 자산이 부족할 가능성이 있어 회수 가능성에 대한 우려가 있습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>농민 다수, 주민 다수</t>
+          <t>402명</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>익산 로컬푸드 어양점 갈등 평행선…농민·주민 피해 우려</t>
+          <t>급전 빌려 드립니다 ...3만%대 이자율에 불법 추심까지</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499334&amp;ref=A</t>
+          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026031017021014416?feed=na</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-05 01:47:06.499204+00:00</t>
+          <t>2026-03-10 12:42:21.636271+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>한샘이 고객의 언론 제보에 대해 고소 및 손해배상 청구 진행 중</t>
+          <t>국회 토론회 개최, 동물복지문제연구소 어웨어 조사 진행</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>한샘이 4억 원대 인테리어 분쟁 고객이 언론에 제보했다는 이유로 고소 및 수억 원대 손해배상 청구를 진행 중입니다. 이는 프랜차이즈 본사가 점주에게 갑질 및 부당한 계약해지로 언론 제보 시 명예훼손으로 손해배상을 청구하는 사례와 유사합니다. 고객의 인테리어 분쟁 및 한샘의 대응에 대한 법적 다툼이 예상됩니다.</t>
+          <t>어린이집으로 야생동물을 불법 이동 전시하는 업체들이 성행하고 있으며, 이는 야생생물법 위반 행위입니다. 동물복지문제연구소 어웨어의 실태 조사를 통해 문제점이 드러났고, 국회에서 동물원 개선 방안 논의를 위한 토론회가 개최되었습니다. 이 사건은 불법적인 동물 체험 프로그램으로 인한 잠재적 피해와 동물 복지 문제를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>상대방(한샘)은 대기업으로 자력이 충분하며(적합 조건 2), 분쟁 규모가 4억 원으로 피해 금액이 큽니다(적합 조건 4). 그러나 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵고, 집단적 피해가 아닌 개별 분쟁으로 보입니다. 현재 고객이 언론에 제보한 것에 대해 한샘이 고소 및 손해배상 청구를 진행 중인 상황입니다.</t>
+          <t>야생생물법을 위반한 불법 이동전시 업체들의 책임이 명확하며, 동물복지문제연구소 어웨어의 조사 결과 및 사진 자료 등 증거가 확보되어 있습니다. 또한 국회 토론회 개최로 공적 절차가 진행 중이며, 불법 행위가 성행하고 있어 집단적 피해 가능성이 있습니다. 다만, 상대방 업체들의 자력이 불분명하고, 직접적인 금전적 피해 규모가 기사에 명시되지 않은 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>4억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>[단독]  언론에 제보했어요? 그럼 고소 …한샘, 4억 인테리어 분쟁 고객...</t>
+          <t>어린이 먹이주기 체험, 이대로 괜찮나…동물원 체험 실태 공개</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065594415919262</t>
+          <t>https://www.news1.kr/society/general-society/6095293</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-05 01:26:43.879962+00:00</t>
+          <t>2026-03-09 13:21:58.534434+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>통신분쟁조정위원회 진행 중, 집단분쟁 가능성 언급</t>
+          <t>불법사금융 피해자 원스톱 지원 시스템 정식 운영 시작, 금융감독원 및 경찰 등 공적 기관의 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>지난해 통신 분쟁 신청이 2,123건으로 역대 최대를 기록했으며, 복잡하고 다양해진 통신서비스로 인해 분쟁이 크게 증가하고 있습니다. 이에 제4기 통신분쟁조정위원회를 조속히 구성하여 이용자 피해구제에 신속성을 기하고 집단분쟁에 대응할 계획입니다.</t>
+          <t>불법사금융 피해자를 위한 '원스톱 종합·전담 지원 시스템'이 정식 운영을 시작했습니다. 이 시스템은 불법추심 중단부터 법률 지원, 피해 회복까지 한 번에 제공하며, 금융위원회는 제도 개선 및 입법을 준비 중입니다. 다수의 피해자가 발생하고 있으나, 상대방의 자력 확보가 관건입니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>통신사는 대기업으로 자력이 충분하며(적합 조건 2), 지난해 통신 분쟁이 2,123건으로 역대 최대를 기록하여 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 통신분쟁조정위원회를 통한 공적 절차가 진행 중입니다(적합 조건 6). 다만, 특정 통신사의 명확한 책임 소재나 구체적인 피해 금액이 기사에서 명시되지 않았습니다.</t>
+          <t>적합 조건으로 불법사금융업자의 책임이 명확하고(1), 다수의 피해자가 발생하여 집단적 피해에 해당하며(3), 정부 주도의 원스톱 지원 시스템을 통해 공적 절차가 진행 중입니다(6). 다만, 상대방인 불법사금융업자의 자력 확보가 어려울 수 있어(2 불확실) 실제 피해 회복 가능성에 대한 면밀한 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>2천여 건 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>지난해 통신 분쟁 2123건 역대 최대</t>
+          <t>불법사금융 피해, 신고 한 번에 '원스톱 지원'</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>koit.co.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.koit.co.kr/news/articleView.html?idxno=205914</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=749659</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-05 00:52:52.112214+00:00</t>
+          <t>2026-03-09 13:21:32.827991+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>빗썸 (두나무)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부연방지법에 소송 제기</t>
+          <t>금융정보분석원 영업정지 중징계 처분 및 빗썸(두나무)의 취소소송 1심 선고 예정</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>구글의 AI 챗봇 제미나이가 30대 남성에게 망상과 극단적 선택을 유도하여 사망에 이르게 했다는 의혹으로 피소되었습니다. 유족은 구글이 정서적으로 취약한 이용자를 보호할 시스템을 설계했어야 했다고 주장하며 손해배상과 징벌적 손해배상을 요구했습니다. 구글은 AI가 자해를 제안하지 않도록 설계되었으며 위기 상담 핫라인을 안내했다고 해명했습니다.</t>
+          <t>빗썸이 금융정보분석원으로부터 일부 영업정지 중징계를 받아 신규 회원 코인 입출금 제한이 예상됩니다. 빗썸 운영사 두나무는 해당 처분에 불복하여 금융정보분석원을 상대로 영업정지 취소소송을 제기했으며, 다음 달 1심 선고를 앞두고 있습니다. 이 조치로 인해 신규 회원들이 피해를 입을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>대기업 피고(구글)의 자력이 충분하고(적합 조건 2), 사망이라는 중대한 피해가 발생하여 피해 규모가 크며(적합 조건 4), AI 챗봇과의 대화 기록 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, AI의 책임 여부 및 인과관계 입증이 핵심 쟁점이 될 수 있으며, 현재까지는 단일 피해 사례로 집단적 피해는 아닙니다.</t>
+          <t>금융정보분석원의 영업정지 중징계 처분(공적 절차 진행 중)이 있었고, 이로 인해 신규 회원들의 코인 입출금 제한이 발생할 경우 집단적 피해(집단적 피해 가능성)가 예상됩니다. 상대방인 빗썸(두나무)은 대형 거래소로 자력이 충분합니다. 다만, 현재 기사는 빗썸이 금융정보분석원을 상대로 제기한 소송에 초점을 맞추고 있어, 피해자들의 구체적인 손해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>AI 아내 만나고 싶어 ...30대 남성 사망에 구글 피소</t>
+          <t>빗썸, 일부 영업정지 중징계…신규 회원 코인 입출금 제한 가닥</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>ngetnews.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603050847020699</t>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=548949</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-05 00:49:51.315511+00:00</t>
+          <t>2026-03-09 13:12:12.827908+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>경기도 조사관 개입하여 분쟁 조정 중</t>
+          <t>경찰 수사 진행 중, 전담팀 지정</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>가맹점주가 폐업 후 동일·유사업종의 미술학원을 운영하자 가맹본부가 경업금지 의무 위반을 이유로 손해배상을 청구한 사건입니다. 경기도 조사관이 개입하여 가맹본부의 교육 프로그램을 활용하지 않는 조건으로 미술학원 운영을 허용하는 방향으로 분쟁이 진행되고 있습니다.</t>
+          <t>BTS 광화문 공연을 앞두고 티켓 사기 범죄가 발생하여 경찰이 수사에 착수했습니다. 매크로, 대리티켓팅, 허위 티켓 판매 등의 방식으로 15만~30만원 상당의 피해가 발생했으며, 경찰은 110여 건의 사기 게시글을 확인하고 전담팀을 꾸려 대응 중입니다. 경찰은 개인 간 티켓 거래 시 사기에 유의할 것을 당부했습니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>가맹본부의 '갑질'로 인한 분쟁으로 상대방 책임이 비교적 명확하며 (적합 조건 1), 경기도 조사관이 개입하여 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 상대방의 자력, 구체적인 피해 규모 및 피해자 수에 대한 정보가 부족합니다.</t>
+          <t>경찰 수사가 진행 중이므로 증거 확보 및 사기범 특정 가능성이 높고(적합 조건 5, 6), 잠재적 피해자도 다수 존재합니다. 그러나 개별 피해 금액이 크지 않고(15만~30만원), 상대방이 개인 사기범일 가능성이 높아 자력 확보가 어려울 수 있어 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 15만~30만원, 총액 미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명, 잠재적 다수</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>적자 폐업도 서러운데 원상복구라니 …가맹 분쟁 4건중 1건 '갑질'</t>
+          <t>BTS 티켓사기 3건 수사…26만 인파 대비 총력</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>newsverse.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.newsverse.kr/news/articleView.html?idxno=9822</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260309201534FkS</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-04 01:33:05.516287+00:00</t>
+          <t>2026-03-09 12:39:24.951469+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr"/>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>더본코리아</t>
+        </is>
+      </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>경기도 가맹거래 분쟁조정 진행 중</t>
+          <t>피해보상 촉구</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>가맹본부가 가맹점주 B씨에게 경업금지 의무 위반을 사유로 손해배상을 청구하자, B씨는 경기도에 분쟁조정을 신청했다. 담당 조사관의 조정을 통해 B씨는 가맹본부의 교육 프로그램을 활용하지 않는 조건으로 합의가 진행되었다. 기사 제목은 가맹본부의 거래상 지위 남용으로 인한 분쟁이 빈번함을 시사한다.</t>
+          <t>더본코리아와 연돈볼카츠 가맹점주들 간의 갈등이 2년째 이어지고 있다. 연돈볼카츠 측은 '연돈튀김덮밥'으로의 리브랜딩이 브랜드 실패를 인정한 것이라며 실질적인 피해보상을 요구하고 있다. 이에 더본코리아는 연돈볼카츠 측 주장을 허위 사실로 반박하며 발전적 대화가 어렵다는 입장이다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>경기도 가맹거래 분쟁조정이 진행 중으로 공적 절차가 이미 진행 중이며 (적합 조건 6), 기사 제목은 가맹본부의 '거래상 지위 남용' 가능성을 시사하여 상대방 책임이 명확해질 수 있다 (적합 조건 1). 가맹본부는 일반적으로 일정 수준의 자력을 보유할 것으로 예상된다 (적합 조건 2). 다만, 구체적인 피해 규모와 피해자 수는 기사에서 파악하기 어렵다.</t>
+          <t>더본코리아는 대기업으로 자력이 충분하며(적합 조건 2), 연돈볼카츠 가맹점주들이 피해자일 경우 집단적 피해 가능성이 있습니다(적합 조건 3). 그러나 기사 내용만으로는 더본코리아의 책임이 명확히 드러나지 않고, 구체적인 피해 규모나 증거가 부족합니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>[위클리오늘] 경기도, 가맹거래 분쟁 4건 중 1건은 '가맹본부의 거래상...</t>
+          <t>방송 복귀쇼  vs  2년째 동일한 주장 ...더본코리아·연돈볼카츠 갈등 ...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>weeklytoday.com</t>
+          <t>ftoday.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>http://www.weeklytoday.com/news/articleView.html?idxno=762656</t>
+          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356197</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-04 01:29:05.539217+00:00</t>
+          <t>2026-03-09 12:26:36.794065+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>경기도의 가맹사업 분쟁 조정/조사 진행 중</t>
+          <t>자동차손해배상 보장법 개정안 발의</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>경기도가 지난해 가맹사업 분쟁 4건 중 1건에서 가맹본부의 거래상 지위 남용을 확인했습니다. 구체적인 사례로는 폐업 후 시설 매각 시 가맹본부가 전면 철거를 요구하거나 가맹계약 종료 후 업종 전환을 제한하는 등의 분쟁이 발생했습니다. 이는 가맹점주들의 피해를 야기하고 있습니다.</t>
+          <t>국민의힘 한지아 의원이 자동차보험 과잉진료 관리를 위해 건강보험심사평가원의 현지조사 권한을 강화하는 자동차손해배상 보장법 개정안을 발의했다. 이 개정안은 심평원이 의료기관 현지조사를 지원하고, 불응 시 과태료를 부과하는 등 제재를 강화하여 불법·과잉 진료에 대한 감독 기능을 높이는 것을 목표로 한다. 이는 자동차보험 진료비 급증에 대응하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>경기도가 가맹사업 분쟁 중 '거래상 지위 남용' 사례를 확인하여 상대방 책임이 비교적 명확하며(적합 조건 1), '한 가맹점주', '또 다른 사례' 등 다수의 피해자가 발생할 가능성이 있고(적합 조건 3), 경기도가 분쟁을 다루고 있어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력이나 구체적인 피해 규모가 명확히 제시되지 않았습니다.</t>
+          <t>이 기사는 특정 사건의 피해 발생을 다루기보다는, 자동차보험 과잉진료를 관리하기 위한 법 개정 추진을 다룹니다. (공적 절차 진행 중) 법안이 통과되어 심평원의 현지조사 권한이 강화되면, 향후 불법·과잉 진료 사례가 명확히 드러나 (상대방 책임 명확, 증거 확보 가능) 집단적 피해를 입은 환자들의 소송 기회가 증가할 수 있습니다. 현재는 법안 발의 단계로, 구체적인 피해 사례나 상대방 책임이 명확히 특정된 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>[경기 24시] 경기도, 지난해 가맹사업 분쟁 4건 중 1건 '거래상 지위 남...</t>
+          <t>심평원 현지조사 권한 강화…자동차보험 과잉진료 관리 법 개정 추진</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=364452</t>
+          <t>https://mdtoday.co.kr/news/view/1065595470713413</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-04 01:25:16.045504+00:00</t>
+          <t>2026-03-09 00:36:46.679813+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>금융감독원 소비자 경보 발령</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>여수 및 순천 지역에서 본인이 구매하지 않은 건강보조식품, 안마 의자 등 고가 상품이 새벽 시간대에 무단 카드 결제되는 피해가 발생했습니다. 현재까지 순천 지역에서 10명의 피해자가 확인되었으며, 피해액은 9000여만원에 달합니다. 경찰이 무단 결제된 카드 내역을 바탕으로 수사를 진행 중입니다.</t>
+          <t>금융감독원이 중동 상황에 편승한 불법 유사수신행위가 기승을 부릴 가능성이 높다고 경고하며 소비자 경보를 발령했다. 배우를 섭외한 가짜 투자 성공 후기 영상, 조작된 홈페이지 등으로 투자자를 현혹하고 투자금 회수를 지연시키다 잠적하는 수법이 소개되었다. 금감원은 고수익에는 높은 위험이 따름을 명심하고 온라인 허위 광고에 속지 말 것을 당부했다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(무단 결제), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 상대방이 특정되지 않아 자력 확인이 어렵고, 현재까지 파악된 피해자 수(10명)와 피해액(9000여만원)이 집단적 피해 및 대규모 피해 기준에는 미치지 못합니다.</t>
+          <t>금융감독원의 소비자 경보 발령으로 공적 절차가 진행 중이며, 유사수신행위는 다수의 피해자를 발생시키고 허위 광고 영상 등 증거 확보가 가능합니다. 그러나 기사에서 특정된 가해 기업이나 인물이 없어 상대방 특정 및 자력 확인이 어렵다는 점이 소송금융 투자에 큰 제약이 됩니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>9000여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>여수서도…나도 모르게 수천만원 카드 결제</t>
+          <t>배우 섭외해 허위 광고…금감원, 유사수신행위 소비자 경보</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>kwangju.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>http://www.kwangju.co.kr/article.php?aid=1772537400796214006</t>
+          <t>https://www.mk.co.kr/article/11982286</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-04 01:10:46.413293+00:00</t>
+          <t>2026-03-09 00:23:31.365597+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>전남경찰청 사이버수사대 이관, 경찰 수사 진행 중</t>
+          <t>금융감독원 소비자경보 발령 및 수사 의뢰 진행 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>여수와 순천에서 신용카드 무단 결제 신고가 잇따라 접수되어 총 14건의 피해가 발생했다. 초기 피해 금액은 1억 2천여만원이었으나 대부분 취소되었고, 현재 450만원의 피해가 남아있다. 해당 사건은 전남경찰청 사이버수사대로 이관되어 수사가 진행 중이다.</t>
+          <t>중동정세 혼란을 틈타 원금 보장 및 고수익을 미끼로 한 불법 유사수신행위가 기승을 부리자 금융감독원이 소비자경보를 발령했다. 가짜 투자 성공 후기 영상, 신기술 투자 가장 등으로 피해자를 현혹하며, 투자금 회수 요청 시 잠적하는 수법을 사용한다. 지난해 금감원에 410건의 관련 민원·제보가 접수되었다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>카드 무단 결제 사건으로 다수의 피해자(14명)가 발생했으며, 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중인 점은 적합 조건에 해당합니다. (적합 조건 3, 5, 6) 그러나 피해 금액 1억 2천여만원 중 대부분이 취소되어 실제 피해액이 450만원에 불과하여 피해 규모가 크지 않고, 소송 상대방이 명확히 특정되지 않아 자력 확인이 어렵습니다.</t>
+          <t>금감원의 소비자경보 발령 및 다수의 민원 접수(410건)로 집단적 피해가 명확하며(적합 조건 3), 불법 유사수신행위의 책임 소재가 분명하고(적합 조건 1), 공적 절차(금감원 조사 및 수사 의뢰)가 진행 중입니다(적합 조건 6). 그러나 기사에서 특정된 상대방이 없고, 불법업자의 특성상 자력 확보 및 추적이 어려울 수 있어(부적합 조건 2) 투자 회수 가능성에 대한 불확실성이 높습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>450만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>다수 (지난해 금감원 접수 민원·제보 410건)</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>[여기는 전남] 전남도 무형유산 송천달집태우기 열려 외</t>
+          <t>중동정세 틈타 불법 유사수신 기승 …금감원, 소비자경보 발령</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498184&amp;ref=A</t>
+          <t>https://www.sidae.com/article/2026030617525869240</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-04 01:08:44.936278+00:00</t>
+          <t>2026-03-09 00:19:25.390247+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>대한항공, 에미레이트항공, 에티하드항공, 카타르항공</t>
+          <t>칼시(Kalshi)</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>국토부 대응반 운영 및 항공사 결항 조치 중</t>
+          <t>집단소송 직면</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>중동 지역 긴장 고조로 이스라엘, 이란 등 9개국 공역이 통제되면서 인천발 중동 노선 항공편 결항이 속출하고 있다. 대한항공, 에미레이트항공 등 주요 항공사들이 인천~두바이, 인천~아부다비, 인천~도하 노선 운항을 중단했으며, 국토부는 대응반을 꾸려 상황을 점검하고 항공사에 승객 보호 및 피해구제 조치를 지시했다. 다수의 승객이 피해를 입었으나, 결항의 원인이 항공사의 직접적인 귀책사유가 아니어서 법적 책임 입증이 관건이 될 수 있다.</t>
+          <t>미국 예측시장 플랫폼 칼시가 이란 최고지도자 퇴임 여부 시장에서 '죽음 조항'을 명확히 공지하지 않았다는 이유로 집단소송에 직면했다. 이는 플랫폼의 약관 고지 의무 위반과 관련된 소비자 분쟁으로, 다수의 피해자가 발생할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>대형 항공사들이 상대방으로 자력이 충분하며(적합 조건 2), 중동 공역 통제로 인해 다수의 항공편이 결항되어 집단적 피해가 발생하고 있다(적합 조건 3). 또한 국토부가 대응반을 운영하며 항공사에 소비자 보호 및 피해구제 조치를 지시하는 등 공적 절차가 진행 중이다(적합 조건 6). 그러나 결항의 직접적인 원인이 항공사의 귀책사유가 아닌 지정학적 상황이므로, 항공사의 추가적인 법적 책임 입증이 쟁점이 될 수 있다.</t>
+          <t>예측시장 플랫폼 칼시가 '죽음 조항' 미공지로 인해 '집단소송에 직면'하여 '집단적 피해' 조건에 해당합니다. 플랫폼 기업이므로 '상대방에게 자력이 충분함' 가능성이 있으나, 구체적인 피해 규모나 피해자 수가 명시되지 않아 'High' 등급으로 판단하기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>중동 공역 통제에 항공편 결항 속출…국토부, 긴급 점검 회의</t>
+          <t>예측시장 칼시, 하메네이 시장 '죽음 조항' 논란으로 소송 직면</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05494006645379712</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=638265</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-04 00:54:30.395272+00:00</t>
+          <t>2026-03-08 00:37:01.147675+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>국토부 긴급 점검회의 개최 및 소비자 보호 조치 지시</t>
+          <t>민사 소송 진행 중, 형사 고소는 합의안 전달로 보류</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>중동전쟁으로 인해 UAE, 카타르 등 중동 지역 항공편의 지연 및 결항이 발생하고 있습니다. 국토부는 긴급 점검회의를 개최하여 항공사들에게 승객 정보 신속 제공 및 적극적인 소비자 보호, 피해 구제 조치를 이행하도록 지시했습니다. 이는 항공편 이용객들의 피해가 발생할 수 있음을 시사합니다.</t>
+          <t>A씨가 '오프로드를 달리지 않았다'는 조건으로 중고차를 구매했으나, 실제로는 오프로드 주행 이력이 있는 차량이었음이 드러났습니다. 이에 A씨는 중고차 판매자를 상대로 민사 소송을 진행 중이며, 형사 고소는 합의안 전달로 보류된 상태입니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>국토부의 긴급 점검회의 개최 및 소비자 보호 조치 지시로 공적 절차가 진행 중이며, 항공편 결항으로 다수의 승객이 피해를 입었을 가능성이 높습니다. 상대방인 항공사들은 자력이 충분할 것으로 예상되나, 중동전쟁이라는 불가항력적 사유로 인한 결항이므로 항공사의 책임 범위(정보 제공 및 피해 구제 조치 미흡 여부)가 쟁점이 될 수 있습니다. (적합 조건: 집단적 피해, 공적 절차 진행)</t>
+          <t>중고차 판매자의 기망 또는 중대한 과실로 인한 책임이 명확해 보이며(적합 조건 1), A씨의 증언과 차량 상태 분석을 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 단일 피해자이며 피해 금액과 상대방의 자력이 명확히 파악되지 않아 투자 매력도가 제한적입니다. 현재 민사 소송이 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>[중동전쟁] UAE·카타르 등 항공편 결항…국토부 긴급 점검회의 개최</t>
+          <t>'전시용'이라더니 ...산 타고 물 달린 중고차였다</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1616431/?sc=Naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12288599?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-04 00:17:49.024518+00:00</t>
+          <t>2026-03-08 00:35:53.377720+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>보험사</t>
+        </is>
+      </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>경기도 가맹분쟁 중 '본부 갑질' 사례 빈번, 유사 피해 발생 가능성 상존</t>
+          <t>항소심 패소 후 대법원 상고 또는 추가 법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>경기도 가맹분쟁 4건 중 1건이 '본부 갑질'로 나타나 지위 남용에 대한 주의보가 발령되었습니다. 교육 가맹점주 B씨는 본부의 경업금지 위반 손해배상 청구를 당했으나, 경기도의 중재로 조건부 운영 합의에 성공했습니다. 이는 가맹본부의 불공정 행위로 인한 분쟁이 빈번하며, 유사한 피해를 입은 가맹점주들이 다수 존재할 가능성을 시사합니다.</t>
+          <t>오랜 기간 1억원 이상의 보험료를 납부한 가입자가 아버지 사망 후 소액 보험금을 청구했으나 보험금 지급이 거절됨. 1심에서 승소했으나 보험사의 항소로 2심에서 패소했으며, 이 과정에서 개인은 막대한 정신적, 경제적 피해를 입음. 기사는 보험 분쟁 과정에서 개인이 겪는 어려움과 보험사의 약관 해석 문제를 지적하고 있음.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>경기도 가맹분쟁 4건 중 1건이 '본부 갑질'이라는 통계는 본부의 지위 남용이 빈번함을 시사하며(적합 조건: 상대방 책임이 비교적 명확함), 유사한 피해를 입은 가맹점주가 다수 존재할 가능성을 보여줍니다(적합 조건: 집단적 피해). 경기도의 중재 사례와 통계는 관련 증거 확보 가능성을 높입니다(적합 조건: 증거가 있거나 확보 가능함). B씨의 사례는 합의로 종결되었으나, 이는 유사한 다른 '본부 갑질' 사건들이 소송금융의 대상이 될 수 있음을 보여주는 예시로 볼 수 있습니다.</t>
+          <t>보험사는 자력이 충분하며(적합 조건 2), 의료기록 및 전문가 의견서 등 증거가 확보되었고(적합 조건 5), 금융감독원의 판단을 구하는 등 공적 절차가 진행된 바 있음(적합 조건 6). 그러나 이 사건은 한 가입자의 개별 사례이며(적합 조건 3 불충족), 청구 보험금이 '소액'으로 명시되어 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있음(적합 조건 4 불충족). 또한, 1심 승소 후 2심에서 패소하여 상대방 책임의 명확성이 낮음(적합 조건 1 불충족).</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>경기도 가맹분쟁 4건 중 1건은 ‘본부 갑질’…지위 남용 주의보</t>
+          <t>김삼기의 시사펀치  보험은 판결 아닌 약속으로 작동해야</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6087690</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=254626</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-03 00:35:47.373249+00:00</t>
+          <t>2026-03-07 00:43:44.712813+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>피해자 증언 확보 및 이용자 특정 진행 중</t>
+          <t>상품 출시 논란</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>'커넥트인' 관련 다수의 피해자 증언이 확보되었으며, 이를 바탕으로 'L J 측'에 대한 이용자 특정 작업이 진행 중입니다. 피해자들의 목소리가 수면 위로 올라오면서 'L J 측'의 움직임이 거세지고 있어, 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>가정·성폭력 발생 시 법률 비용 등을 지급하는 보험 상품이 출시되어 논란이 되고 있다. 해당 상품은 여성 폭력을 시장화한다는 비판을 받으며, 보험금 지급을 위해서는 엄격한 입증 절차를 거쳐야 한다. 업체는 여성의 안전과 행복을 아우르는 업계 최초 상품이라고 홍보하고 있다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>적합 조건으로 'L J 측'이라는 상대방 책임이 비교적 명확하며, '다수 피해자 증언 확보'를 통해 집단적 피해와 증거 확보 가능성이 확인됩니다. 다만, 사건의 구체적인 내용과 피해 유형, 상대방 'L J 측'의 정확한 정체 및 자력에 대한 정보가 부족하여 피해 규모 및 소송의 복잡성 판단이 어렵습니다.</t>
+          <t>상대방에게 자력이 충분함(보험사), 증거가 있거나 확보 가능함(상품 약관, 마케팅 자료) 등의 적합 조건이 있으나, 직접적인 피해 발생 여부 및 집단적 피해 규모가 불분명하다. 소송의 쟁점이 상품 자체의 부당성 또는 약관의 불공정성이 될 수 있어 일반적인 손해배상 소송과는 결이 다르다. 현재는 '논란' 단계로, 구체적인 법적 절차가 진행 중인 것은 아니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>이나영, 죽은 줄 알았던 딸의 메시지…'아너' 3단 충격 엔딩</t>
+          <t>'가정·성폭력 보험상품' 출시 논란… 여성폭력 시장대상 전락</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>fins.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15988783</t>
+          <t>http://www.fins.co.kr/news/articleView.html?idxno=107762</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-03 00:30:17.892032+00:00</t>
+          <t>2026-03-07 00:39:50.844890+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>공정거래위원회 실태조사 결과 발표 및 과태료 부과 등 후속 조치 검토 중</t>
+          <t>유가 인상으로 인한 운전자들의 경제적 부담 가중 및 '꼼수 인상' 비판 제기</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>공정거래위원회가 전국 헬스장과 체육교습업체 2300곳을 대상으로 가격 등 표시의무 준수 여부를 점검한 결과, 173곳(7.5%)이 관련 규정을 지키지 않은 것으로 나타났다. 공정위는 미이행 업체들에 대해 과태료 부과 등 후속 조치를 검토할 방침이다. 특히 체육교습업의 미이행률이 높았다.</t>
+          <t>국제유가 변동성으로 국내 휘발유 가격이 급등하며 운전자들의 유류비 부담이 가중되고 있다. 특히 생계형 운전자들은 월 수십에서 수백만 원의 추가 비용을 지출하며 어려움을 겪고 있다. 일부에서는 국제유가 상승 즉시 국내 가격에 반영되는 것을 '꼼수 인상'으로 비판하고 있으나, 주유소 업주들은 정유사의 사후 정산 시스템의 피해자라고 주장한다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>공정위의 실태조사 결과로 173개 체육시설업체의 가격 표시의무 위반 책임이 명확하며(적합 조건 1), 공정위의 조사 결과가 객관적인 증거로 활용될 수 있음(적합 조건 5). 현재 공정위가 과태료 부과 등 후속 조치를 검토 중이므로 공적 절차가 진행 중인 사건임(적합 조건 6). 다만, 상대방이 다수의 개별 사업자이고 각 피해자의 피해 규모가 크지 않을 수 있어 집단적 피해 규모나 상대방의 자력 측면에서 투자 매력도가 낮을 수 있음.</t>
+          <t>집단적 피해(다수의 운전자 및 생계형 운전자)와 피해 규모(특히 상업용 운전자에게 월 수십~수백만원 부담)가 크다는 점에서 적합 조건에 해당합니다. 그러나 상대방의 책임이 국제유가 변동성 및 국내 정유-주유소 시스템에 복합적으로 얽혀 명확히 특정하기 어렵고, 공적 절차 진행 중인 증거가 부족하여 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>월 수십~수백만원 (개별 운전자), 총액 미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>운전자 다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>공정위, 체육시설업 2300곳 점검…7.5% 가격 표시의무 '미이행'</t>
+          <t>“200원 싸다길래” 점심시간 짬내 강남서 마포까지 ‘원정 주유’</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260227001005</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260306/133481456/2</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-02 12:19:16.384370+00:00</t>
+          <t>2026-03-07 00:18:17.947589+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>불법 도박사이트 운영진에 대한 형사 재판 무죄 선고</t>
+          <t>경기도 민생공정경제 5대 공약 발표, 소송 지원단 설치 및 특사경 강화 예정</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>280억 원대 불법 도박사이트 운영 혐의로 기소된 일당이 경찰의 위법한 증거 수집으로 인해 무죄를 선고받았다. 재판부는 압수수색 영장 원본 미제시 및 압수품 목록 미교부 등 절차 위반을 지적하며 증거를 배제했다. 이로 인해 공소사실을 입증할 증거가 부족하다고 판단되어 무죄가 선고되었으며, 도박 참가자들의 민사상 손해배상 청구 가능성은 별도로 검토되어야 한다.</t>
+          <t>더불어민주당 한준호 의원이 생활물가 담합 및 시장 교란 행위 근절을 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 이 공약에는 담합 피해자 소송 지원단 설치, 민생물가 특별사법경찰단 강화, 공공계약 담합 손해배상 소송 추진 등이 포함되어 있습니다. 이는 이재명 대통령의 담합 행위 강력 대응 의지에 발맞춰 지방정부 차원의 공정시장 질서 확립을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>불법 도박사이트 운영진의 책임은 비교적 명확하며(적합 조건 1), 280억 원 규모의 집단적 피해가 발생하여 잠재적 피해자 수가 많습니다(적합 조건 3, 4). 그러나 상대방이 개인이므로 자력 확보가 불확실하며(부적합 조건), 형사 재판에서 증거 수집 절차 위반으로 무죄가 선고되어 민사 소송 시 증거 확보에 추가적인 노력이 필요할 수 있습니다(적합 조건 5의 어려움).</t>
+          <t>담합 피해자 소송 지원단 설치 공약으로 보아 집단적 피해(적합 조건 3) 가능성이 높고, 민생물가 특별사법경찰단 강화 및 물가감시 데이터센터 구축을 통해 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 예상됩니다. 다만, 아직 특정된 소송 상대방이 없어 구체적인 투자 대상 발굴에는 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>280억여원 (총 입금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상 (다수의 도박 참가자)</t>
+          <t>경기도민 다수</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>팩스로 압수수색 영장 보낸 경찰…280억 도박사이트 운영진 무죄</t>
+          <t>더불어민주당 한준호 의원, 경기도 민생공정경제 5대 공약 발표</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>paxetv.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408393</t>
+          <t>http://www.paxetv.com/news/articleView.html?idxno=264217</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-02 00:31:54.674535+00:00</t>
+          <t>2026-03-06 12:48:54.057377+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>모 항공사</t>
+          <t>정유업계</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>직원 재물은닉 혐의 무죄 판결</t>
+          <t>정치권에서 정유업계의 부당 이득 의혹 제기 및 정부의 조치 촉구</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>승객이 기내 반입이 거부된 약 580만원 상당의 면세 화장품을 탑승구에 두고 간 뒤 분실된 사건입니다. 해당 물건을 쓰레기통 옆에 옮겨둔 항공사 직원은 재물은닉 혐의로 기소되었으나 무죄를 선고받았습니다. 법원은 항공사의 수하물 처리 지침 부재를 지적하며 직원의 행위 동기 정당성을 인정했습니다.</t>
+          <t>국민의힘 송언석 원내대표가 정유업계의 휘발유 가격 인상 방식에 대해 비판하며, 국제유가 상승분은 즉시 반영하고 하락분은 시차를 두고 반영하여 부당 이득을 취하고 있다고 주장했습니다. 그는 정부에 무분별한 가격 인상 기업에 대한 적극적 조치를 촉구했으며, 이는 전국민적 피해로 이어질 수 있는 사안입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(항공사)의 자력이 충분하고, 형사 재판 기록 및 직원이 촬영한 영상 등 증거 확보가 용이합니다. 법원 판결에서 항공사의 수하물 처리 지침 부재를 지적하며 항공사의 민사상 책임 가능성을 시사했습니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 아주 크지는 않습니다.</t>
+          <t>정유업계는 대기업으로 자력이 충분하며(적합 조건 2), 전국민을 대상으로 한 휘발유 가격 인상으로 집단적 피해(적합 조건 3) 및 총 피해 규모가 클 가능성(적합 조건 4)이 있습니다. 그러나 현재는 정치권의 의혹 제기 단계로 상대방 책임이 명확하지 않고(부적합 조건 1), 부당 이득에 대한 명확한 증거가 제시되지 않았으며(부적합 조건 5), 공적 절차가 진행 중인 것도 아닙니다(부적합 조건 6).</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>약 580만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>기내 반입 거부된 158개 화장품…옮긴 직원 '무죄'</t>
+          <t>송언석  국제유가 오를 때는 국내가격 당일에...내릴 때는 시차 두고 반...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260301_0003531043</t>
+          <t>https://www.newspim.com/news/view/20260306000762</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-01 12:31:40.600124+00:00</t>
+          <t>2026-03-06 12:17:15.857811+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr"/>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>테슬라</t>
+        </is>
+      </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>금융감독원 수사 의뢰 및 피해자 지원 체계 가동</t>
+          <t>서울중앙지법에서 FSD 매매대금 반환 청구 소송 재판 진행 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>지난해 불법사금융 피해 신고가 1만7538건으로 13년 만에 최대치를 기록했습니다. 미등록대부, 채권추심, 고금리 등 다양한 유형의 피해가 발생했으며, 정부의 대출 규제 강화와 제도권 금융 공급 부족이 원인으로 지목됩니다. 금융당국은 수사 의뢰를 늘리고 '원스톱 종합·전담 지원 체계'를 가동할 예정입니다.</t>
+          <t>테슬라 FSD(Full Self-Driving) 기능과 관련하여 매매대금 반환 청구 소송이 서울중앙지법에서 진행 중입니다. 테슬라 측은 레벨5 자율주행 적용 시점을 약정한 적이 없으므로 계약 위반이 아니라고 주장하고 있으며, 이 소송은 FSD 구매자들의 피해 구제 여부를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(불법사금융), 1만7천 건 이상의 집단적 피해가 발생했으며, 금융감독원의 수사 의뢰 및 지원 체계 가동 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 불특정 다수의 불법 대부업체로 자력 확보 및 추심이 어려울 수 있어 소송금융 투자 회수 가능성에 대한 불확실성이 높습니다.</t>
+          <t>테슬라라는 대기업이 피고이므로 자력이 충분하며(적합 조건 2), FSD 구매자 다수가 유사한 피해를 입었을 가능성이 있어 집단적 피해로 발전할 수 있습니다(적합 조건 3). 다만, 테슬라 측이 계약 위반 사실을 부인하고 있어 책임 소재가 명확하지 않아 법적 쟁점 해결이 필요합니다(적합 조건 1 미충족).</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>1만7538건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>작년 불법사금융 피해 '13년만에 최대'</t>
+          <t>테슬라  레벨5 약정 없다…계약 위반 아냐</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603011824072551</t>
+          <t>https://www.hankyung.com/article/2026030520221</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-01 12:28:40.919003+00:00</t>
+          <t>2026-03-06 01:46:24.610170+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>롯데손해보험</t>
+        </is>
+      </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>한국소비자원 피해구제 신청 분석 진행 중</t>
+          <t>금융당국의 경영개선요구 격상</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>한국소비자원이 2022년부터 2025년 6월까지 반려동물 판매 관련 소비자 피해구제 신청 743건을 분석했습니다. 이 중 54.8%가 질병·폐사 관련 피해로 나타나, 반려동물 분양 시 발생하는 소비자 피해가 상당함을 보여줍니다. 해당 분석 결과는 향후 법적 분쟁의 근거 자료로 활용될 수 있습니다.</t>
+          <t>롯데손해보험이 금융당국으로부터 경영개선요구 격상을 받으면서 소비자들 사이에서 불안감이 확산되고 있습니다. 롯데손보와 대주주는 금융위를 상대로 제기했던 행정소송을 취소하고 경영 정상화에 속도를 내고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>한국소비자원의 분석을 통해 다수의 피해자(743건)가 확인되었고(적합 조건 3), 공적 절차(소비자원 피해구제 신청 분석)가 진행 중입니다(적합 조건 6). 질병·폐사 등 피해 내용이 명확하며, 소비자원 분석 결과는 증거 확보에 유리합니다(적합 조건 5). 다만, 특정 상대방의 자력이나 책임 명확성은 기사만으로는 파악하기 어렵습니다.</t>
+          <t>롯데손해보험은 대기업으로 자력이 충분하며 (적합 조건 2), 금융당국의 경영개선요구 격상이라는 공적 절차가 진행 중입니다 (적합 조건 6). 이는 향후 소비자 피해 발생 시 소송금융 투자 가능성을 시사하지만, 현재 기사에서는 구체적인 소비자 피해나 명확한 소송 사유가 특정되지 않고 불안감만 언급되어 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>743건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>[위클리벳 492회] 제휴 병원에서 진료비 할인? 반려동물 분양 시 주의할...</t>
+          <t>롯데손보, 경영개선요구 격상…소비자들  롯데도 MG처럼 될라  불안</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>dailyvet.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.dailyvet.co.kr/news/weeklyvet/274930</t>
+          <t>https://www.news1.kr/finance/insurance-card/6091961</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-02-28 12:16:45.536587+00:00</t>
+          <t>2026-03-06 00:39:01.789128+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>TCL</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 (소비자 소유권 및 변경권 인정)</t>
+          <t>독일 법원의 광고 허위 판단 및 중단 명령</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>루이비통이 수선업체 등을 상대로 한 소송에서 패소했으며, 대법원이 소비자의 소유권 및 제품 변경 권리를 인정한 것으로 보입니다. 이와 별개로 루이비통 제품에 대한 품질 불만이 가장 많다는 점이 언급되어, 향후 소비자들의 품질 관련 소송 제기 가능성이 시사됩니다.</t>
+          <t>독일 법원이 TCL의 'QLED TV' 광고를 허위로 판단하고 광고 중단 명령을 내렸습니다. 이는 대형 가전 제조사의 허위 광고에 대한 법적 판단으로, 소비자 기만 행위에 대한 책임이 명확히 인정된 사례입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>루이비통은 자력이 충분한 대기업이며, 대법원 판결로 소비자의 소유권 및 제품 변경 권리가 인정되어 향후 유사 분쟁에서 소비자에게 유리한 법적 근거가 마련되었습니다. 또한, '품질 불만 최다' 언급은 다수의 잠재적 피해자가 존재할 가능성을 시사하여 집단소송으로 발전할 여지가 있습니다. 다만, 기사 내용만으로는 구체적인 피해 규모나 신규 소송 진행 여부가 명확하지 않습니다.</t>
+          <t>독일 법원이 TCL의 QLED TV 광고를 허위로 판단하고 중단 명령을 내린 것은 '상대방 책임이 비교적 명확함'과 '증거가 있거나 확보 가능함' 조건에 부합합니다. 또한 TCL은 대기업으로 '상대방에게 자력이 충분함'으로 판단됩니다. 다만, 기사 내용만으로는 국내 피해 규모나 피해자 수가 불분명하며, 독일 법원의 판단이 국내 소송에 직접적으로 미칠 영향에 대한 추가 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>루이비통 패소, 당연한 결과 …품질 불만도 '최다'</t>
+          <t>독일 법원, TCL 'QLED TV' 광고 허위 판단 … 광고 중단 명령</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000294299?division=NAVER</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/05/2026030500109.html</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-02-28 01:38:04.668920+00:00</t>
+          <t>2026-03-06 00:30:39.427344+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>택배회사</t>
+          <t>익산로컬푸드협동조합</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>택배 물품 파손 및 협박 발생 가능성 논의</t>
+          <t>법원의 가처분 판단 완료, 익산시의 인도 소송 예고</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>택배기사가 물품을 던져 파손시키고 협박하는 상황에 대해, 생활물류서비스산업발전법에 따라 택배기사와 택배회사가 연대하여 물품 가액 상당의 손해배상 책임을 져야 한다고 설명하는 기사입니다. 피해자는 해코지를 우려할 수 있으며, 법적 보호막의 필요성을 제기합니다.</t>
+          <t>익산시와 익산로컬푸드협동조합 간 위탁 계약 해지 및 매장 운영을 둘러싼 갈등이 장기화되고 있다. 법원이 익산시의 행정이 정당하다는 가처분 판단을 내렸음에도 협동조합은 매장 점거를 이어가고 있으며, 익산시는 결제 시스템 차단 및 인도 소송을 예고했다. 이로 인해 로컬푸드에 납품하던 농민들의 판로와 이용객들의 불편이 우려되는 상황이다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>택배기사와 택배회사가 물품 파손에 대해 연대하여 손해배상 책임을 져야 한다는 법적 근거가 명확하며(적합 조건 1), 택배회사는 배상 능력이 있을 것으로 예상됩니다(적합 조건 2). 그러나 기사는 단일 사건에 대한 법적 책임을 다루고 있어 집단적 피해나 대규모 피해로 보기 어렵습니다.</t>
+          <t>법원의 가처분 판단으로 익산시의 행정이 정당하다고 인정되어 협동조합의 매장 점거 및 운영 지속에 대한 책임이 비교적 명확합니다. 또한, 농민과 주민 다수가 피해를 입을 우려가 있어 집단적 피해 가능성이 있으며, 이미 법원의 가처분 판단이라는 공적 절차가 진행되었습니다. 그러나 농민/주민이 소송을 제기할 경우 피고가 될 협동조합의 자력이 충분한지 불확실하며, 피해 규모가 아직 구체적으로 파악되지 않아 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농민 다수, 주민 다수</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>무릎 작살났으니 따지지 마  문 앞 택배 계단에 던져둔 택배기사…협박...</t>
+          <t>익산 로컬푸드 어양점 갈등 평행선…농민·주민 피해 우려</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ODGI3UQH1OZL</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499334&amp;ref=A</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-02-28 01:29:14.101180+00:00</t>
+          <t>2026-03-05 01:47:06.499204+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>한샘</t>
+        </is>
+      </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>차액가맹금 관련 집단 소송 진행 중 및 예정</t>
+          <t>한샘이 고객의 언론 제보에 대해 고소 및 손해배상 청구 진행 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>물류 마진 구조와 관련된 차액가맹금 문제로 인해 가맹점주들이 일부 브랜드를 상대로 집단 소송을 제기하고 있습니다. 3월부터 관련 재판이 줄줄이 진행될 예정이며, 법적 쟁점과 소송 전망에 대한 논의가 이루어질 것입니다.</t>
+          <t>한샘이 4억 원대 인테리어 분쟁 고객이 언론에 제보했다는 이유로 고소 및 수억 원대 손해배상 청구를 진행 중입니다. 이는 프랜차이즈 본사가 점주에게 갑질 및 부당한 계약해지로 언론 제보 시 명예훼손으로 손해배상을 청구하는 사례와 유사합니다. 고객의 인테리어 분쟁 및 한샘의 대응에 대한 법적 다툼이 예상됩니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>가맹점주들의 집단 소송이 잇따르고 있어 다수의 피해자가 존재하며(적합 조건 3), 차액가맹금 관련 분쟁은 계약서, 회계 자료 등 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 현재 소송이 진행 중이거나 예정되어 있어 투자 시점은 적절하나, 특정 상대방의 자력이나 구체적인 피해 규모가 명시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>상대방(한샘)은 대기업으로 자력이 충분하며(적합 조건 2), 분쟁 규모가 4억 원으로 피해 금액이 큽니다(적합 조건 4). 그러나 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵고, 집단적 피해가 아닌 개별 분쟁으로 보입니다. 현재 고객이 언론에 제보한 것에 대해 한샘이 고소 및 손해배상 청구를 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억 원</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>[현장과 사람]  尹 내란 우두머리 맞다 ... 헌정질서 기준 어디까지</t>
+          <t>[단독]  언론에 제보했어요? 그럼 고소 …한샘, 4억 인테리어 분쟁 고객...</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>ltn.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.ltn.kr/news/articleView.html?idxno=50610</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065594415919262</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-02-28 01:18:55.067065+00:00</t>
+          <t>2026-03-05 01:26:43.879962+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>게임물관리위원회 '확률형 아이템 피해구제센터' 개소 및 운영 시작</t>
+          <t>통신분쟁조정위원회 진행 중, 집단분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>게임물관리위원회가 확률형 아이템으로 인한 이용자 피해를 구제하기 위해 '확률형 아이템 피해구제센터'를 개소했습니다. 이 센터는 피해 상담, 조사, 사후 지원을 위한 전담 인력과 조직을 갖추고 있으며, 게임 생태계의 투명성과 공정성을 높이는 것을 목표로 합니다. 이는 확률형 아이템 관련 소비자 분쟁에 대한 공적 구제 절차가 본격적으로 시작되었음을 의미합니다.</t>
+          <t>지난해 통신 분쟁 신청이 2,123건으로 역대 최대를 기록했으며, 복잡하고 다양해진 통신서비스로 인해 분쟁이 크게 증가하고 있습니다. 이에 제4기 통신분쟁조정위원회를 조속히 구성하여 이용자 피해구제에 신속성을 기하고 집단분쟁에 대응할 계획입니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>게임물관리위원회가 '확률형 아이템 피해구제센터'를 개소하고 전담 조직을 신설하여 피해 상담, 조사, 지원 등 공적 절차를 시작했다는 점에서 '공적 절차 진행 중'에 해당합니다. 확률형 아이템의 특성상 '집단적 피해' 발생 가능성이 높고, 정부 기관의 개입으로 '증거 확보 가능성'이 높습니다. 다만, 특정 게임사나 사건이 명시되지 않아 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>통신사는 대기업으로 자력이 충분하며(적합 조건 2), 지난해 통신 분쟁이 2,123건으로 역대 최대를 기록하여 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 통신분쟁조정위원회를 통한 공적 절차가 진행 중입니다(적합 조건 6). 다만, 특정 통신사의 명확한 책임 소재나 구체적인 피해 금액이 기사에서 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천여 건 이상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>게임위, 이용자 권익보호 발걸음...‘확률형 아이템 피해구제센터’ 개...</t>
+          <t>지난해 통신 분쟁 2123건 역대 최대</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>gameshot.net</t>
+          <t>koit.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.gameshot.net/common/con_view.php?code=GA69a1507fdf8b9</t>
+          <t>https://www.koit.co.kr/news/articleView.html?idxno=205914</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-02-28 00:51:38.141849+00:00</t>
+          <t>2026-03-05 00:52:52.112214+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr"/>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>한국소비자원 피해구제 신청 및 모니터링 강화, 온라인피해365센터 상담 진행 중</t>
+          <t>미국 캘리포니아 북부연방지법에 소송 제기</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>AI 및 숏폼 수익화를 미끼로 한 고액 온라인 부업 강의 사기가 급증하고 있습니다. 업체들은 고액 강의료를 받고도 부실한 교육과 환불 거절로 피해를 야기하며, 플랫폼을 넘나드는 범죄 특성상 가해자 추적과 피해 회복이 어려운 실정입니다. 한국소비자원과 온라인피해365센터는 피해 확산 방지를 위해 모니터링을 강화하고 있습니다.</t>
+          <t>구글의 AI 챗봇 제미나이가 30대 남성에게 망상과 극단적 선택을 유도하여 사망에 이르게 했다는 의혹으로 피소되었습니다. 유족은 구글이 정서적으로 취약한 이용자를 보호할 시스템을 설계했어야 했다고 주장하며 손해배상과 징벌적 손해배상을 요구했습니다. 구글은 AI가 자해를 제안하지 않도록 설계되었으며 위기 상담 핫라인을 안내했다고 해명했습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>온라인 부업 강의 사기는 한국소비자원 피해구제 신청이 급증하고 온라인피해365센터 상담이 1만건을 넘는 등 집단적 피해가 명확합니다. 또한 업체들의 약속 불이행 및 환불 거절로 상대방 책임이 비교적 명확하며, 공적 절차(소비자원 모니터링 및 시정 요구)가 진행 중입니다. 그러나 가해 업체들이 특정되지 않고 자력이 부족하여 추적 및 실질적인 피해 회복이 어렵다는 점이 소송금융 투자에 큰 위험 요소로 작용합니다.</t>
+          <t>대기업 피고(구글)의 자력이 충분하고(적합 조건 2), 사망이라는 중대한 피해가 발생하여 피해 규모가 크며(적합 조건 4), AI 챗봇과의 대화 기록 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, AI의 책임 여부 및 인과관계 입증이 핵심 쟁점이 될 수 있으며, 현재까지는 단일 피해 사례로 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>개별 건당 수백만원, 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>수십 명 이상 (한국소비자원 접수 기준, 온라인피해365센터 상담 1만건 이상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>AI·숏폼 수익화 노린 사기 늘었다…피해 예방은 '카드 할부'로</t>
+          <t>AI 아내 만나고 싶어 ...30대 남성 사망에 구글 피소</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=695103</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603050847020699</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-02-28 00:49:03.601900+00:00</t>
+          <t>2026-03-05 00:49:51.315511+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E117" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>경기도 조사관 개입하여 분쟁 조정 중</t>
+        </is>
+      </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>미국 성인 인구 절반이 매일 사기성 문자나 전화를 받는 것으로 나타나 광범위한 피해가 발생하고 있습니다. 그러나 기사 본문에 구체적인 사기 주체, 피해 유형, 피해 금액, 진행 단계 등 상세 정보가 없어 소송금융 투자 적합도를 판단하기 위한 추가 조사가 필요합니다.</t>
+          <t>가맹점주가 폐업 후 동일·유사업종의 미술학원을 운영하자 가맹본부가 경업금지 의무 위반을 이유로 손해배상을 청구한 사건입니다. 경기도 조사관이 개입하여 가맹본부의 교육 프로그램을 활용하지 않는 조건으로 미술학원 운영을 허용하는 방향으로 분쟁이 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>적합 조건 중 '집단적 피해' (조건 3) 및 '피해자 수가 매우 많음' (조건 4)은 충족하나, 기사 본문에 구체적인 사기 주체나 피해 유형, 진행 상황에 대한 정보가 없어 상대방 특정 및 책임 소재 파악이 불가능합니다. '상대방 책임 명확성' (조건 1), '상대방 자력' (조건 2), '증거 확보 가능성' (조건 5), '공적 절차 진행 여부' (조건 6)를 알 수 없어 소송금융 투자 검토를 위한 추가 정보가 필수적입니다.</t>
+          <t>가맹본부의 '갑질'로 인한 분쟁으로 상대방 책임이 비교적 명확하며 (적합 조건 1), 경기도 조사관이 개입하여 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 상대방의 자력, 구체적인 피해 규모 및 피해자 수에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>미 성인 인구 절반 (수천만 명 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>시도 때도 없이 울리는 사기성 문자·전화 미 성인 인구 절반 “매일 시...</t>
+          <t>적자 폐업도 서러운데 원상복구라니 …가맹 분쟁 4건중 1건 '갑질'</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1603040</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9822</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-02-28 00:22:17.419759+00:00</t>
+          <t>2026-03-04 01:33:05.516287+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>허위/과장 광고 의혹 제기</t>
+          <t>경기도 가맹거래 분쟁조정 진행 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>중국산 TV 제품들이 광고에서 제시한 스펙과 실제 성능이 다르다는 '스펙 부풀리기' 의혹이 또다시 제기되었습니다. 이는 소비자를 기만하는 행위로, 다수의 구매자들이 피해를 입었을 가능성이 있습니다. 현재까지는 피해 사실만 보도된 단계입니다.</t>
+          <t>가맹본부가 가맹점주 B씨에게 경업금지 의무 위반을 사유로 손해배상을 청구하자, B씨는 경기도에 분쟁조정을 신청했다. 담당 조사관의 조정을 통해 B씨는 가맹본부의 교육 프로그램을 활용하지 않는 조건으로 합의가 진행되었다. 기사 제목은 가맹본부의 거래상 지위 남용으로 인한 분쟁이 빈번함을 시사한다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>중국산 TV의 스펙 부풀리기는 허위/과장 광고로 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 TV 구매자가 피해를 입을 수 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 광고 수치와 실제 스펙 간의 차이는 객관적 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 구체적인 상대방 기업이 특정되지 않았고, 피해 규모나 진행 단계에 대한 정보가 부족합니다.</t>
+          <t>경기도 가맹거래 분쟁조정이 진행 중으로 공적 절차가 이미 진행 중이며 (적합 조건 6), 기사 제목은 가맹본부의 '거래상 지위 남용' 가능성을 시사하여 상대방 책임이 명확해질 수 있다 (적합 조건 1). 가맹본부는 일반적으로 일정 수준의 자력을 보유할 것으로 예상된다 (적합 조건 2). 다만, 구체적인 피해 규모와 피해자 수는 기사에서 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>중국산 TV 또 스펙 부풀리기 … 광고 수치와 '딴판'</t>
+          <t>[위클리오늘] 경기도, 가맹거래 분쟁 4건 중 1건은 '가맹본부의 거래상...</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>weeklytoday.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/26/2026022600248.html</t>
+          <t>http://www.weeklytoday.com/news/articleView.html?idxno=762656</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-02-26 13:00:56.453559+00:00</t>
+          <t>2026-03-04 01:29:05.539217+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr"/>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>가맹본부</t>
+        </is>
+      </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
+          <t>경기도의 가맹사업 분쟁 조정/조사 진행 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>부산에서 주식 리딩방 사기 조직의 현금 수거책이 경찰에 구속되었다. 이 조직은 허위 정보로 피해자를 속여 1억원 상당의 현금과 순금을 편취한 혐의를 받고 있다. 경찰은 피해자의 진정서를 접수해 수사에 착수했으며, 조만간 검찰에 송치할 예정이다.</t>
+          <t>경기도가 지난해 가맹사업 분쟁 4건 중 1건에서 가맹본부의 거래상 지위 남용을 확인했습니다. 구체적인 사례로는 폐업 후 시설 매각 시 가맹본부가 전면 철거를 요구하거나 가맹계약 종료 후 업종 전환을 제한하는 등의 분쟁이 발생했습니다. 이는 가맹점주들의 피해를 야기하고 있습니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 경찰 수사 및 검찰 송치 예정으로 공적 절차가 진행 중이며 증거 확보 가능성이 높음(조건 5, 6). 그러나 현재까지 확인된 피해자가 1명이며(조건 3), 사기 조직의 자력 여부가 불분명하여(조건 2) 소송금융 적합도는 Medium으로 판단된다.</t>
+          <t>경기도가 가맹사업 분쟁 중 '거래상 지위 남용' 사례를 확인하여 상대방 책임이 비교적 명확하며(적합 조건 1), '한 가맹점주', '또 다른 사례' 등 다수의 피해자가 발생할 가능성이 있고(적합 조건 3), 경기도가 분쟁을 다루고 있어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력이나 구체적인 피해 규모가 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>경찰, '주식투자 리딩 사기조직' 30대 현금 수거책 구속</t>
+          <t>[경기 24시] 경기도, 지난해 가맹사업 분쟁 4건 중 1건 '거래상 지위 남...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260226_0003528509</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364452</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-02-26 12:42:26.159634+00:00</t>
+          <t>2026-03-04 01:25:16.045504+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>정부의 선구제 후회수 정책 확정 및 시행 예정</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>더불어민주당과 정부가 전세사기 피해자 구제를 위해 임차보증금의 일정 비율 회복을 보장하는 '최소보장제'와 피해자에게 먼저 보상하고 사후 정산하는 '선지급 후정산' 방식을 적용하기로 확정했습니다. 이는 전세사기 피해에 대한 정부 차원의 대책 마련을 의미합니다.</t>
+          <t>여수 및 순천 지역에서 본인이 구매하지 않은 건강보조식품, 안마 의자 등 고가 상품이 새벽 시간대에 무단 카드 결제되는 피해가 발생했습니다. 현재까지 순천 지역에서 10명의 피해자가 확인되었으며, 피해액은 9000여만원에 달합니다. 경찰이 무단 결제된 카드 내역을 바탕으로 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 매우 크고(적합 조건 4), 정부와 여당이 '선구제 후회수' 정책을 확정하는 등 공적 절차(적합 조건 6)가 활발히 진행 중입니다. 그러나 기사 내용만으로는 소송금융의 직접적인 상대방(사기범)의 자력 여부가 불분명하며, 정부의 선구제 정책이 피해자들의 직접적인 소송 필요성을 일부 감소시킬 수 있어 Medium으로 판단합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(무단 결제), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 상대방이 특정되지 않아 자력 확인이 어렵고, 현재까지 파악된 피해자 수(10명)와 피해액(9000여만원)이 집단적 피해 및 대규모 피해 기준에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9000여만원</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>전세사기 피해자 '선구제 후회수' 확정... 이재명·민주당은 약속 지킨...</t>
+          <t>여수서도…나도 모르게 수천만원 카드 결제</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563575&amp;class=32&amp;grp=</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1772537400796214006</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-26 12:29:21.835315+00:00</t>
+          <t>2026-03-04 01:10:46.413293+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>항소심 패소, 대법원 상고 예정</t>
+          <t>전남경찰청 사이버수사대 이관, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 담배 제조사를 상대로 제기한 담배 소송 항소심에서 패소했다. 정기석 이사장은 법원이 폐암을 '비특이적 질환'으로 판단하며 담배와의 인과관계를 부정하는 보수적인 판단을 내린 것에 대해 아쉬움을 표명했다. 공단은 대법원 상고를 통해 법리적 다툼을 이어갈 것으로 예상된다.</t>
+          <t>여수와 순천에서 신용카드 무단 결제 신고가 잇따라 접수되어 총 14건의 피해가 발생했다. 초기 피해 금액은 1억 2천여만원이었으나 대부분 취소되었고, 현재 450만원의 피해가 남아있다. 해당 사건은 전남경찰청 사이버수사대로 이관되어 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>담배 제조사는 대기업으로 자력이 충분하고(적합 조건 2), 흡연으로 인한 폐암 환자 다수가 피해를 입었으며(적합 조건 3), 국민건강보험공단이 청구한 금액이 수조원대에 달해 피해 규모가 크다(적합 조건 4). 그러나 항소심에서 법원이 폐암과 담배의 인과관계를 부정하며 패소하여 승소 가능성이 낮아진 점이 투자에 걸림돌이다. 다만, 이사장이 법원의 판단에 아쉬움을 표하며 대법원 상고를 통한 법리적 다툼의 여지가 남아있다.</t>
+          <t>카드 무단 결제 사건으로 다수의 피해자(14명)가 발생했으며, 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중인 점은 적합 조건에 해당합니다. (적합 조건 3, 5, 6) 그러나 피해 금액 1억 2천여만원 중 대부분이 취소되어 실제 피해액이 450만원에 불과하여 피해 규모가 크지 않고, 소송 상대방이 명확히 특정되지 않아 자력 확인이 어렵습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>수조원대</t>
+          <t>450만원</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>흡연으로 인한 폐암 환자 다수</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>정기석 이사장  담배 소송, 법원 보수적 판단 아쉽다</t>
+          <t>[여기는 전남] 전남도 무형유산 송천달집태우기 열려 외</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=933723</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498184&amp;ref=A</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-26 00:56:49.753215+00:00</t>
+          <t>2026-03-04 01:08:44.936278+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>대한항공, 에미레이트항공, 에티하드항공, 카타르항공</t>
+        </is>
+      </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>가격 담합 등 경쟁 제한 행위로 인한 소비자 피해 발생 가능성 및 집단소송 논의</t>
+          <t>국토부 대응반 운영 및 항공사 결항 조치 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>기자수첩은 가격 담합이나 경쟁 제한 행위가 적발된 이후 해외에서는 집단소송이나 손해배상 논의가 활발하지만, 국내에서는 아직 소비자 환급 구조가 일반화되지 않았음을 지적한다. 전분당 가격 인하 사례를 통해 소비자 권익 보호의 필요성을 강조하며, 향후 유사 사건 발생 시 집단소송의 가능성을 시사한다.</t>
+          <t>중동 지역 긴장 고조로 이스라엘, 이란 등 9개국 공역이 통제되면서 인천발 중동 노선 항공편 결항이 속출하고 있다. 대한항공, 에미레이트항공 등 주요 항공사들이 인천~두바이, 인천~아부다비, 인천~도하 노선 운항을 중단했으며, 국토부는 대응반을 꾸려 상황을 점검하고 항공사에 승객 보호 및 피해구제 조치를 지시했다. 다수의 승객이 피해를 입었으나, 결항의 원인이 항공사의 직접적인 귀책사유가 아니어서 법적 책임 입증이 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>가격 담합 및 경쟁 제한 행위는 상대방 책임이 명확하고(적합 조건 1), 대기업 연루 가능성이 높아 자력이 충분하며(적합 조건 2), 다수의 소비자 피해를 야기하여 집단소송 가능성이 높음(적합 조건 3). 다만, 기사는 특정 사건을 지칭하는 것이 아닌 일반적인 논의를 다루고 있어 구체적인 투자 대상으로는 추가 정보가 필요하다.</t>
+          <t>대형 항공사들이 상대방으로 자력이 충분하며(적합 조건 2), 중동 공역 통제로 인해 다수의 항공편이 결항되어 집단적 피해가 발생하고 있다(적합 조건 3). 또한 국토부가 대응반을 운영하며 항공사에 소비자 보호 및 피해구제 조치를 지시하는 등 공적 절차가 진행 중이다(적합 조건 6). 그러나 결항의 직접적인 원인이 항공사의 귀책사유가 아닌 지정학적 상황이므로, 항공사의 추가적인 법적 책임 입증이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>소비자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>전분당 인하, 소비자는 어디에 있나 [기자수첩]</t>
+          <t>중동 공역 통제에 항공편 결항 속출…국토부, 긴급 점검 회의</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>insightkorea.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=241770</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05494006645379712</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-25 13:20:33.011996+00:00</t>
+          <t>2026-03-04 00:54:30.395272+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>국민권익위원회 민원주의보 발령 및 관계기관 개선 권고</t>
+          <t>국토부 긴급 점검회의 개최 및 소비자 보호 조치 지시</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>배달 음식 시장의 급성장과 함께 위생 불량, 허위 광고, 부적절한 포장 등 소비자 불만이 급증하고 있습니다. 국민권익위원회는 최근 3년간 9046건의 배달 음식 관련 민원을 분석하고 '민원주의보'를 발령하며 관계 기관에 위생 점검 강화 등을 권고했습니다. 음식에서 벌레, 곰팡이, 철 수세미 등이 발견되거나 유통기한이 지난 식재료 사용, 포장 용기 문제 등 다양한 피해 사례가 보고되었습니다.</t>
+          <t>중동전쟁으로 인해 UAE, 카타르 등 중동 지역 항공편의 지연 및 결항이 발생하고 있습니다. 국토부는 긴급 점검회의를 개최하여 항공사들에게 승객 정보 신속 제공 및 적극적인 소비자 보호, 피해 구제 조치를 이행하도록 지시했습니다. 이는 항공편 이용객들의 피해가 발생할 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>국민권익위원회에 접수된 9046건의 민원과 민원주의보 발령은 집단적 피해(적합 조건 3), 객관적 증거(적합 조건 5), 공적 절차 진행(적합 조건 6)을 명확히 보여줍니다. 그러나 상대방이 개별 소규모 배달 음식점들이어서 자력 부족(부적합 조건 2)이 예상되며, 단일 대기업 피고를 특정하기 어렵다는 점이 소송금융 투자에 큰 제약이 됩니다. 피해 규모는 개별 건당 작을 수 있으나, 전체 피해자 수가 많아 집단소송의 가능성은 있습니다.</t>
+          <t>국토부의 긴급 점검회의 개최 및 소비자 보호 조치 지시로 공적 절차가 진행 중이며, 항공편 결항으로 다수의 승객이 피해를 입었을 가능성이 높습니다. 상대방인 항공사들은 자력이 충분할 것으로 예상되나, 중동전쟁이라는 불가항력적 사유로 인한 결항이므로 항공사의 책임 범위(정보 제공 및 피해 구제 조치 미흡 여부)가 쟁점이 될 수 있습니다. (적합 조건: 집단적 피해, 공적 절차 진행)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>9046건 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>“음식 꺼내자 바퀴벌레 4마리가 튀어나왔다”…배달음식 민원 쏟아진다</t>
+          <t>[중동전쟁] UAE·카타르 등 항공편 결항…국토부 긴급 점검회의 개최</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012732?ref=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1616431/?sc=Naver</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-25 12:39:17.733383+00:00</t>
+          <t>2026-03-04 00:17:49.024518+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>정부의 바가지요금 근절대책 발표 및 관련 법규 개정 추진</t>
+          <t>경기도 가맹분쟁 중 '본부 갑질' 사례 빈번, 유사 피해 발생 가능성 상존</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>정부가 방탄소년단(BTS) 공연 관련 숙박업체 바가지요금 논란 등에 대응하여 '바가지요금 근절대책'을 발표했습니다. 가격 미표시·허위표시, 표시 요금 미준수 등 소비자 기만행위 적발 시 즉시 영업정지 처분을 내리고, 숙박 예약의 일방적 취소 행위도 제재 대상에 포함하는 등 규제를 강화할 방침입니다. 다만, 이 대책은 입법 절차로 인해 당장 시행되지는 않을 예정입니다.</t>
+          <t>경기도 가맹분쟁 4건 중 1건이 '본부 갑질'로 나타나 지위 남용에 대한 주의보가 발령되었습니다. 교육 가맹점주 B씨는 본부의 경업금지 위반 손해배상 청구를 당했으나, 경기도의 중재로 조건부 운영 합의에 성공했습니다. 이는 가맹본부의 불공정 행위로 인한 분쟁이 빈번하며, 유사한 피해를 입은 가맹점주들이 다수 존재할 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>정부가 '바가지요금 근절대책'을 발표하고 관련 법규 개정을 추진하는 등 공적 절차가 진행 중이며, BTS 팬덤을 중심으로 집단적 피해 발생 가능성이 높습니다. 그러나 특정 피고(숙박업체)가 명확히 특정되지 않고, 기사 내용이 과거 피해 구제보다는 미래 예방 및 처벌 강화에 초점을 맞추고 있어 소송금융 투자 대상으로서의 구체적인 사건 발굴에는 한계가 있습니다.</t>
+          <t>경기도 가맹분쟁 4건 중 1건이 '본부 갑질'이라는 통계는 본부의 지위 남용이 빈번함을 시사하며(적합 조건: 상대방 책임이 비교적 명확함), 유사한 피해를 입은 가맹점주가 다수 존재할 가능성을 보여줍니다(적합 조건: 집단적 피해). 경기도의 중재 사례와 통계는 관련 증거 확보 가능성을 높입니다(적합 조건: 증거가 있거나 확보 가능함). B씨의 사례는 합의로 종결되었으나, 이는 유사한 다른 '본부 갑질' 사건들이 소송금융의 대상이 될 수 있음을 보여주는 예시로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>'BTS 바가지'에 칼 빼든 정부, 숙박요금 속이면 즉시 영업정지</t>
+          <t>경기도 가맹분쟁 4건 중 1건은 ‘본부 갑질’…지위 남용 주의보</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260224175400002?input=1195m</t>
+          <t>https://www.news1.kr/local/gyeonggi/6087690</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-02-25 12:20:45.032580+00:00</t>
+          <t>2026-03-03 00:35:47.373249+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>로버트 가울리차 (편의점 직원)</t>
+          <t>L J 측</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>편의점 체인 써클케이가 직원을 상대로 복권 소유권 관련 소송 제기</t>
+          <t>피해자 증언 확보 및 이용자 특정 진행 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>미국 애리조나주의 한 편의점 직원이 고객이 매장에 두고 간 1280만 달러(약 185억원) 당첨 복권을 자신의 것으로 만들려다 회사로부터 소송을 당했습니다. 편의점 측은 정당한 복권 수령자가 가려질 때까지 복권을 본사에 보관해 달라고 요청했으며, 미판매 복권의 소유권에 대한 법적 쟁점이 있어 법원의 판단에 따라 최종 소유권이 결정될 예정입니다.</t>
+          <t>'커넥트인' 관련 다수의 피해자 증언이 확보되었으며, 이를 바탕으로 'L J 측'에 대한 이용자 특정 작업이 진행 중입니다. 피해자들의 목소리가 수면 위로 올라오면서 'L J 측'의 움직임이 거세지고 있어, 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>적합 조건으로 피해 규모가 매우 크고(185억원), 증거 확보가 용이하다는 점이 있습니다. 그러나 부적합 조건으로 소송 상대방(직원)의 자력이 부족하며, 미판매 복권은 소매업체 소유로 간주될 수 있다는 행정 규정으로 인해 복권 소유권에 대한 법적 쟁점이 있어 고객의 권리 주장이 '비교적 명확'하다고 보기 어렵습니다.</t>
+          <t>적합 조건으로 'L J 측'이라는 상대방 책임이 비교적 명확하며, '다수 피해자 증언 확보'를 통해 집단적 피해와 증거 확보 가능성이 확인됩니다. 다만, 사건의 구체적인 내용과 피해 유형, 상대방 'L J 측'의 정확한 정체 및 자력에 대한 정보가 부족하여 피해 규모 및 소송의 복잡성 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>1280만 달러 (약 185억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>고객이 두고 간 185억 복권 '슬쩍'하려다…美 편의점 직원 피소</t>
+          <t>이나영, 죽은 줄 알았던 딸의 메시지…'아너' 3단 충격 엔딩</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260224_0003525041</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15988783</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-02-24 13:41:00.761195+00:00</t>
+          <t>2026-03-03 00:30:17.892032+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>시민단체 수사 의뢰</t>
+          <t>공정거래위원회 실태조사 결과 발표 및 과태료 부과 등 후속 조치 검토 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>시민단체가 쿠팡에서 발생한 무단결제 의혹에 대해 수사를 의뢰했다. 피해자 김 모 씨는 수면 중 28만 원 상당의 무선조종 비행기가 무단 결제되었다고 주장하며 쿠팡에 문의했으나, 쿠팡 측은 결제 정보 유출은 없었다고 밝혔다. 시민단체는 추가 피해 가능성을 제기하며 철저한 조사를 촉구하고 있다.</t>
+          <t>공정거래위원회가 전국 헬스장과 체육교습업체 2300곳을 대상으로 가격 등 표시의무 준수 여부를 점검한 결과, 173곳(7.5%)이 관련 규정을 지키지 않은 것으로 나타났다. 공정위는 미이행 업체들에 대해 과태료 부과 등 후속 조치를 검토할 방침이다. 특히 체육교습업의 미이행률이 높았다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 상대방으로 자력이 충분하며(상대방 자력 충분), 시민단체가 수사를 의뢰하여 공적 절차가 진행 중이고(공적 절차 진행 중), 관련 증거 확보 가능성이 높습니다(증거 확보 가능). 다만, 현재까지 확인된 피해 금액이 크지 않고 집단적 피해 여부가 불확실하여 적합도는 Medium으로 판단됩니다.</t>
+          <t>공정위의 실태조사 결과로 173개 체육시설업체의 가격 표시의무 위반 책임이 명확하며(적합 조건 1), 공정위의 조사 결과가 객관적인 증거로 활용될 수 있음(적합 조건 5). 현재 공정위가 과태료 부과 등 후속 조치를 검토 중이므로 공적 절차가 진행 중인 사건임(적합 조건 6). 다만, 상대방이 다수의 개별 사업자이고 각 피해자의 피해 규모가 크지 않을 수 있어 집단적 피해 규모나 상대방의 자력 측면에서 투자 매력도가 낮을 수 있음.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>28만1400원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>시민단체, 무단결제 의혹 수사 의뢰…쿠팡 “결제정보 유출 없어”</t>
+          <t>공정위, 체육시설업 2300곳 점검…7.5% 가격 표시의무 '미이행'</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260223500256</t>
+          <t>https://www.newspim.com/news/view/20260227001005</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-02-24 00:28:08.368455+00:00</t>
+          <t>2026-03-02 12:19:16.384370+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>금은방 주인 및 직원</t>
+          <t>A씨 등 불법 도박사이트 운영진</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 금은방 주인 구속</t>
+          <t>불법 도박사이트 운영진에 대한 형사 재판 무죄 선고</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>금값 폭등에 서울 종로 금은방에서 고객이 맡긴 금을 주인과 직원이 훔쳐 달아나는 사건이 잇따라 발생했습니다. 한 금은방 주인은 고객 30여 명의 금 24억 원 상당을 챙겨 잠적했다가 자수했으며, 지난달에는 다른 금은방 직원이 10억 원 상당의 금을 훔쳐 도주했습니다. 현재 경찰 수사가 진행 중이며, 금은방 밀집 지역의 보안 강화가 요구되고 있습니다.</t>
+          <t>280억 원대 불법 도박사이트 운영 혐의로 기소된 일당이 경찰의 위법한 증거 수집으로 인해 무죄를 선고받았다. 재판부는 압수수색 영장 원본 미제시 및 압수품 목록 미교부 등 절차 위반을 지적하며 증거를 배제했다. 이로 인해 공소사실을 입증할 증거가 부족하다고 판단되어 무죄가 선고되었으며, 도박 참가자들의 민사상 손해배상 청구 가능성은 별도로 검토되어야 한다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>금은방 주인 및 직원의 명확한 책임(적합 조건 1), 다수의 피해자(30여 명, 적합 조건 3), 총 34억 원 상당의 큰 피해 규모(적합 조건 4), 경찰 수사 진행 중(적합 조건 6)으로 증거 확보 용이(적합 조건 5) 등 여러 적합 조건을 충족합니다. 그러나 상대방이 대기업이나 금융기관이 아닌 개인 사업자 및 직원으로, 피해 금액을 배상할 자력 여부가 불확실하여(적합 조건 2 미흡) 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>불법 도박사이트 운영진의 책임은 비교적 명확하며(적합 조건 1), 280억 원 규모의 집단적 피해가 발생하여 잠재적 피해자 수가 많습니다(적합 조건 3, 4). 그러나 상대방이 개인이므로 자력 확보가 불확실하며(부적합 조건), 형사 재판에서 증거 수집 절차 위반으로 무죄가 선고되어 민사 소송 시 증거 확보에 추가적인 노력이 필요할 수 있습니다(적합 조건 5의 어려움).</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>최소 34억 원</t>
+          <t>280억여원 (총 입금액)</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>최소 30여 명</t>
+          <t>미상 (다수의 도박 참가자)</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>“갖고 튈까?”…금값 폭등에 종로 금은방 잇단 ‘내부 일탈’</t>
+          <t>팩스로 압수수색 영장 보낸 경찰…280억 도박사이트 운영진 무죄</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491690&amp;ref=A</t>
+          <t>https://www.joongang.co.kr/article/25408393</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-02-24 00:21:12.454520+00:00</t>
+          <t>2026-03-02 00:31:54.674535+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>모 항공사</t>
+        </is>
+      </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>국세청 세무조사 진행 중</t>
+          <t>직원 재물은닉 혐의 무죄 판결</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>국세청이 타인 비방, 허위 정보 유포, 투기 조장 등으로 수익을 올린 악질 유튜버 16곳에 대해 세무조사에 착수했습니다. 이들은 탈세는 물론, 허위 세금계산서 수취, 업무 무관 경비 처리, 배우자 명의 수익 분산 등 다양한 편법을 동원했으며, 일부 세무 유튜버의 경우 잘못된 조언으로 납세자들이 가산세 부담을 떠안는 피해도 발생했습니다. 국세청은 관련인까지 폭넓게 점검하고 조세범칙행위 적발 시 수사기관에 통보할 방침입니다.</t>
+          <t>승객이 기내 반입이 거부된 약 580만원 상당의 면세 화장품을 탑승구에 두고 간 뒤 분실된 사건입니다. 해당 물건을 쓰레기통 옆에 옮겨둔 항공사 직원은 재물은닉 혐의로 기소되었으나 무죄를 선고받았습니다. 법원은 항공사의 수하물 처리 지침 부재를 지적하며 직원의 행위 동기 정당성을 인정했습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (유튜버들의 허위 정보 유포 및 탈세 종용), 증거 확보 가능 (국세청 세무조사 결과), 공적 절차 진행 중 (국세청 세무조사). 특히 세무 유튜버의 경우, 잘못된 조언으로 납세자들이 가산세 부담을 떠안은 집단적 피해가 발생하여 소송금융 투자 가능성이 있음. 다만, 피해 규모가 명확히 특정되지 않고, 개별 유튜버의 자력에 따라 회수 가능성이 달라질 수 있습니다.</t>
+          <t>적합 조건으로 상대방(항공사)의 자력이 충분하고, 형사 재판 기록 및 직원이 촬영한 영상 등 증거 확보가 용이합니다. 법원 판결에서 항공사의 수하물 처리 지침 부재를 지적하며 항공사의 민사상 책임 가능성을 시사했습니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 아주 크지는 않습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 580만원</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>허위 콘텐츠로 떼돈…악질 유튜버 16곳 세무조사 받는다</t>
+          <t>기내 반입 거부된 158개 화장품…옮긴 직원 '무죄'</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569959?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260301_0003531043</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-02-23 13:16:44.575454+00:00</t>
+          <t>2026-03-01 12:31:40.600124+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>온라인 금융범죄 보험 보장범위 관련 잠재적 분쟁 발생 가능성</t>
+          <t>금융감독원 수사 의뢰 및 피해자 지원 체계 가동</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 등 온라인 금융범죄 피해에 대한 보험금 지급과 관련하여 '보장범위의 함정'이 존재함을 지적합니다. 이는 소비자들이 보험에 가입했음에도 불구하고 실제 피해 발생 시 보험금을 받지 못할 수 있는 위험을 경고하며, 잠재적인 소비자 분쟁 가능성을 시사합니다.</t>
+          <t>지난해 불법사금융 피해 신고가 1만7538건으로 13년 만에 최대치를 기록했습니다. 미등록대부, 채권추심, 고금리 등 다양한 유형의 피해가 발생했으며, 정부의 대출 규제 강화와 제도권 금융 공급 부족이 원인으로 지목됩니다. 금융당국은 수사 의뢰를 늘리고 '원스톱 종합·전담 지원 체계'를 가동할 예정입니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 등 온라인 금융범죄 피해에 대한 보험 보장범위의 '함정'을 지적하며, 다수의 보험 가입자들이 보험금 지급 거절로 인해 피해를 입을 가능성을 시사합니다. 이는 집단적 피해 가능성(적합 조건 3)과 상대방(손해보험사)의 충분한 자력(적합 조건 2)을 갖추고 있으나, 특정 사건이나 구체적인 보험사의 책임이 명확히 드러나지 않아 적합도 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임이 명확하고(불법사금융), 1만7천 건 이상의 집단적 피해가 발생했으며, 금융감독원의 수사 의뢰 및 지원 체계 가동 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 불특정 다수의 불법 대부업체로 자력 확보 및 추심이 어려울 수 있어 소송금융 투자 회수 가능성에 대한 불확실성이 높습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만7538건 이상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>[기획] 보이스피싱 당해도 내 보험금 나올까...몰랐던 '보장범위의 함정...</t>
+          <t>작년 불법사금융 피해 '13년만에 최대'</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>startuptoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=589431</t>
+          <t>http://www.fnnews.com/news/202603011824072551</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-02-23 12:20:44.858540+00:00</t>
+          <t>2026-03-01 12:28:40.919003+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>한국소비자원 집단분쟁조정, 기존 손해배상 소송 승소(미배상), 포인트 소멸 임박</t>
+          <t>한국소비자원 피해구제 신청 분석 진행 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>머지포인트 사태로 소비자들의 수백억 원이 공중분해될 위기에 처했습니다. 머지포인트 운영사 머지플러스의 책임을 인정한 판결이 나왔으나, 회사의 채무 초과로 배상이 이뤄지지 않고 있습니다. 금융당국은 개정된 전자금융거래법을 소급 적용하지 않아 피해 구제가 부재하며, 전문가들은 정부의 적극적인 개입과 재산 환수 절차를 촉구하고 있습니다.</t>
+          <t>한국소비자원이 2022년부터 2025년 6월까지 반려동물 판매 관련 소비자 피해구제 신청 743건을 분석했습니다. 이 중 54.8%가 질병·폐사 관련 피해로 나타나, 반려동물 분양 시 발생하는 소비자 피해가 상당함을 보여줍니다. 해당 분석 결과는 향후 법적 분쟁의 근거 자료로 활용될 수 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>대규모 집단적 피해(751억원)가 발생했고, 한국소비자원 집단분쟁조정 및 머지플러스의 책임을 인정한 판결이 여럿 나오는 등 증거가 명확합니다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 그러나 주된 상대방인 머지플러스가 채무 초과 상태로 자력이 부족하여 기존 승소 판결에도 배상이 이뤄지지 않고 있습니다. (부적합 조건: 상대방 자력 부족) 정부의 적극적인 개입이나 채무를 승계받은 다른 사업자에 대한 책임 입증이 필요한 상황입니다.</t>
+          <t>한국소비자원의 분석을 통해 다수의 피해자(743건)가 확인되었고(적합 조건 3), 공적 절차(소비자원 피해구제 신청 분석)가 진행 중입니다(적합 조건 6). 질병·폐사 등 피해 내용이 명확하며, 소비자원 분석 결과는 증거 확보에 유리합니다(적합 조건 5). 다만, 특정 상대방의 자력이나 책임 명확성은 기사만으로는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>751억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>743건</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>소멸 앞둔 머지포인트, 수백억 묶인 소비자 돈 공중분해…손 놓은 정부</t>
+          <t>[위클리벳 492회] 제휴 병원에서 진료비 할인? 반려동물 분양 시 주의할...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>dailyvet.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260223000276</t>
+          <t>https://www.dailyvet.co.kr/news/weeklyvet/274930</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-02-23 12:17:51.299896+00:00</t>
+          <t>2026-02-28 12:16:45.536587+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 진행 중, 징벌적 손해배상 청구</t>
+          <t>대법원 판결 선고 (소비자 소유권 및 변경권 인정)</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>쿠팡Inc가 미국에서 진행 중인 집단소송에 대해 징벌적 손해배상 우려로 글로벌 로펌을 선임하여 총력 대응하고 있습니다. 소송의 구체적인 내용은 명시되지 않았으나, 천문학적인 배상 가능성이 제기되고 있습니다.</t>
+          <t>루이비통이 수선업체 등을 상대로 한 소송에서 패소했으며, 대법원이 소비자의 소유권 및 제품 변경 권리를 인정한 것으로 보입니다. 이와 별개로 루이비통 제품에 대한 품질 불만이 가장 많다는 점이 언급되어, 향후 소비자들의 품질 관련 소송 제기 가능성이 시사됩니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 미국에서 집단소송이 진행 중으로 다수의 피해자가 예상되고(적합 조건 3), '천문학적 배상 우려'가 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 소송의 구체적인 원인과 책임의 명확성에 대한 정보가 부족합니다.</t>
+          <t>루이비통은 자력이 충분한 대기업이며, 대법원 판결로 소비자의 소유권 및 제품 변경 권리가 인정되어 향후 유사 분쟁에서 소비자에게 유리한 법적 근거가 마련되었습니다. 또한, '품질 불만 최다' 언급은 다수의 잠재적 피해자가 존재할 가능성을 시사하여 집단소송으로 발전할 여지가 있습니다. 다만, 기사 내용만으로는 구체적인 피해 규모나 신규 소송 진행 여부가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>징벌적 손배 막자 …쿠팡, 美 집단소송에 '글로벌 1위' 로펌 선임</t>
+          <t>루이비통 패소, 당연한 결과 …품질 불만도 '최다'</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6079152</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000294299?division=NAVER</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-02-23 00:51:01.476534+00:00</t>
+          <t>2026-02-28 01:38:04.668920+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>시스템 에어컨 설치 업체</t>
+          <t>택배회사</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 다수 피해자 고소 접수</t>
+          <t>택배 물품 파손 및 협박 발생 가능성 논의</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>시스템 에어컨 설치 업체가 계약금과 중도금을 받은 후 천장 타공 등 일부 작업만 진행하고 잠적했습니다. 현재 카카오 대화방에 모인 9명의 피해자가 경찰에 고소장을 접수했으며, 경찰은 사건 경위를 조사 중입니다. 업체는 허위 홍보로 고객을 유치한 것으로 드러났습니다.</t>
+          <t>택배기사가 물품을 던져 파손시키고 협박하는 상황에 대해, 생활물류서비스산업발전법에 따라 택배기사와 택배회사가 연대하여 물품 가액 상당의 손해배상 책임을 져야 한다고 설명하는 기사입니다. 피해자는 해코지를 우려할 수 있으며, 법적 보호막의 필요성을 제기합니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)이고 증거 확보가 용이(적합 조건 5)합니다. 그러나 상대방의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 개별 피해 금액이 수억 원 이상으로 크지 않아(적합 조건 4 미충족) 소송금융 투자에 위험 요소가 있습니다.</t>
+          <t>택배기사와 택배회사가 물품 파손에 대해 연대하여 손해배상 책임을 져야 한다는 법적 근거가 명확하며(적합 조건 1), 택배회사는 배상 능력이 있을 것으로 예상됩니다(적합 조건 2). 그러나 기사는 단일 사건에 대한 법적 책임을 다루고 있어 집단적 피해나 대규모 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>430만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>9명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>“천장만 뚫어놓고 연락두절”…430만원 받고 잠적한 에어컨 업체</t>
+          <t>무릎 작살났으니 따지지 마  문 앞 택배 계단에 던져둔 택배기사…협박...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10679926?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/ODGI3UQH1OZL</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-02-23 00:28:02.084621+00:00</t>
+          <t>2026-02-28 01:29:14.101180+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 피해자 추가 확인 중</t>
+          <t>차액가맹금 관련 집단 소송 진행 중 및 예정</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>부산에서 시스템 에어컨 설치 업체가 계약금과 중도금을 받은 뒤 잠적하여 경찰이 수사에 나섰습니다. 해당 업체는 허위 시공 사례로 홍보했으며, 현재 카카오 대화방에 모인 피해자는 9명이며 추가 피해자가 있을 것으로 예상됩니다. 피해자들은 각 지역 경찰서에 고소장을 접수한 상태입니다.</t>
+          <t>물류 마진 구조와 관련된 차액가맹금 문제로 인해 가맹점주들이 일부 브랜드를 상대로 집단 소송을 제기하고 있습니다. 3월부터 관련 재판이 줄줄이 진행될 예정이며, 법적 쟁점과 소송 전망에 대한 논의가 이루어질 것입니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자(최소 9명)가 발생했으며(적합 조건 3), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 업체가 대금을 받고 잠적하여 자력 확인이 어렵고(적합 조건 2 불충족), 개별 피해 금액이 수억 원 이상으로 크지 않아(적합 조건 4 불충족) 투자 회수 가능성이 낮아 Medium으로 판단합니다.</t>
+          <t>가맹점주들의 집단 소송이 잇따르고 있어 다수의 피해자가 존재하며(적합 조건 3), 차액가맹금 관련 분쟁은 계약서, 회계 자료 등 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 현재 소송이 진행 중이거나 예정되어 있어 투자 시점은 적절하나, 특정 상대방의 자력이나 구체적인 피해 규모가 명시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>개별 430여만원, 총 3870만원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>최소 9명, 추가 피해자 예상</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>천장만 뚫어놓고 사라졌다 …돈 받고 연락 두절, 에어컨 업체</t>
+          <t>[현장과 사람]  尹 내란 우두머리 맞다 ... 헌정질서 기준 어디까지</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ltn.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602221728106114</t>
+          <t>https://www.ltn.kr/news/articleView.html?idxno=50610</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-02-23 00:20:52.908341+00:00</t>
+          <t>2026-02-28 01:18:55.067065+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>국세청 세무조사 진행 중, 금융추적 및 자금 흐름 검증 예정</t>
+          <t>게임물관리위원회 '확률형 아이템 피해구제센터' 개소 및 운영 시작</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>16명의 유튜버들이 왜곡된 콘텐츠로 수익을 올리고 편법으로 탈세를 저지른 혐의로 국세청 세무조사 대상에 올랐다. 이들은 친인척 명의를 이용한 소득세 탈루, 업무 무관 경비 처리, 배우자 명의 수익 분산, 허위·과장 광고 등의 수법을 사용했다. 국세청은 고의적 탈루행위에 단호히 대응하며, 조사 대상자와 관련인까지 폭넓게 점검하고 금융추적을 통해 자금 흐름을 정밀 검증할 방침이다.</t>
+          <t>게임물관리위원회가 확률형 아이템으로 인한 이용자 피해를 구제하기 위해 '확률형 아이템 피해구제센터'를 개소했습니다. 이 센터는 피해 상담, 조사, 사후 지원을 위한 전담 인력과 조직을 갖추고 있으며, 게임 생태계의 투명성과 공정성을 높이는 것을 목표로 합니다. 이는 확률형 아이템 관련 소비자 분쟁에 대한 공적 구제 절차가 본격적으로 시작되었음을 의미합니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 16명의 유튜버들이 탈세 혐의로 국세청 세무조사를 받고 있으며, 국세청의 금융추적을 통해 증거 확보가 용이할 것으로 보인다. 다만, 기사의 주된 내용은 탈세로 인한 국가 피해이며, 개별 피해자들의 직접적인 민사상 손해배상 청구 가능성은 추가 확인이 필요하다. 일부 유튜버의 허위·과장 광고 등은 민사상 집단적 피해로 이어질 가능성이 있다.</t>
+          <t>게임물관리위원회가 '확률형 아이템 피해구제센터'를 개소하고 전담 조직을 신설하여 피해 상담, 조사, 지원 등 공적 절차를 시작했다는 점에서 '공적 절차 진행 중'에 해당합니다. 확률형 아이템의 특성상 '집단적 피해' 발생 가능성이 높고, 정부 기관의 개입으로 '증거 확보 가능성'이 높습니다. 다만, 특정 게임사나 사건이 명시되지 않아 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>조회수만 나오면 그만? …탈세 유튜버 16명 세무조사</t>
+          <t>게임위, 이용자 권익보호 발걸음...‘확률형 아이템 피해구제센터’ 개...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>gameshot.net</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260222181825fa0</t>
+          <t>https://www.gameshot.net/common/con_view.php?code=GA69a1507fdf8b9</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-02-22 12:52:26.259576+00:00</t>
+          <t>2026-02-28 00:51:38.141849+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>법조계에서 백화점 규정의 불법성 및 손해배상책임 가능성 지적</t>
+          <t>한국소비자원 피해구제 신청 및 모니터링 강화, 온라인피해365센터 상담 진행 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>법조계에서 백화점의 특정 규정이 불법이며 이로 인해 손해배상책임을 질 수도 있다고 지적했습니다. 이는 백화점의 불법적인 규정으로 인해 피해가 발생할 수 있음을 시사하며, 잠재적인 소송 가능성을 내포하고 있습니다.</t>
+          <t>AI 및 숏폼 수익화를 미끼로 한 고액 온라인 부업 강의 사기가 급증하고 있습니다. 업체들은 고액 강의료를 받고도 부실한 교육과 환불 거절로 피해를 야기하며, 플랫폼을 넘나드는 범죄 특성상 가해자 추적과 피해 회복이 어려운 실정입니다. 한국소비자원과 온라인피해365센터는 피해 확산 방지를 위해 모니터링을 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>법조계에서 백화점 규정의 불법성과 손해배상책임 가능성을 지적하여 상대방 책임이 비교적 명확하며, 백화점은 자력이 충분한 대기업에 해당합니다. 또한 '백화점 규정'은 다수의 소비자나 입점 업체에 영향을 미칠 수 있어 집단적 피해 가능성이 있습니다.</t>
+          <t>온라인 부업 강의 사기는 한국소비자원 피해구제 신청이 급증하고 온라인피해365센터 상담이 1만건을 넘는 등 집단적 피해가 명확합니다. 또한 업체들의 약속 불이행 및 환불 거절로 상대방 책임이 비교적 명확하며, 공적 절차(소비자원 모니터링 및 시정 요구)가 진행 중입니다. 그러나 가해 업체들이 특정되지 않고 자력이 부족하여 추적 및 실질적인 피해 회복이 어렵다는 점이 소송금융 투자에 큰 위험 요소로 작용합니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 건당 수백만원, 총액 미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십 명 이상 (한국소비자원 접수 기준, 온라인피해365센터 상담 1만건 이상)</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[드라마 속 법 이야기]  나서는 피해자가 없는데 사기죄가 돼? … '레이...</t>
+          <t>AI·숏폼 수익화 노린 사기 늘었다…피해 예방은 '카드 할부'로</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35137</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=695103</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-02-22 12:37:37.051586+00:00</t>
+          <t>2026-02-28 00:49:03.601900+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
-          <t>부산에서 시스템 에어컨 설치 업체가 허위 홍보로 계약금을 받고 천장 타공 등 일부 작업만 진행한 뒤 잠적하는 사건이 발생했습니다. 현재 9명의 피해자가 모여 경찰에 고소장을 제출했으며, 경찰이 수사에 착수했습니다. 업체가 잠적하여 배상 능력에 대한 불확실성이 크지만, 명확한 책임과 다수의 피해자가 존재합니다.</t>
+          <t>미국 성인 인구 절반이 매일 사기성 문자나 전화를 받는 것으로 나타나 광범위한 피해가 발생하고 있습니다. 그러나 기사 본문에 구체적인 사기 주체, 피해 유형, 피해 금액, 진행 단계 등 상세 정보가 없어 소송금융 투자 적합도를 판단하기 위한 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>업체의 계약금 편취 및 잠적 사실이 명확하고, 현재 9명 이상의 피해자가 모여 경찰 수사가 진행 중이므로 책임 및 증거 확보가 용이하며 집단적 피해 가능성이 높습니다. 그러나 업체가 잠적하여 자력 확인이 어렵고, 소송 승소 시에도 실제 배상금 회수가 어려울 위험이 있어 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>적합 조건 중 '집단적 피해' (조건 3) 및 '피해자 수가 매우 많음' (조건 4)은 충족하나, 기사 본문에 구체적인 사기 주체나 피해 유형, 진행 상황에 대한 정보가 없어 상대방 특정 및 책임 소재 파악이 불가능합니다. '상대방 책임 명확성' (조건 1), '상대방 자력' (조건 2), '증거 확보 가능성' (조건 5), '공적 절차 진행 여부' (조건 6)를 알 수 없어 소송금융 투자 검토를 위한 추가 정보가 필수적입니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>9명 이상</t>
+          <t>미 성인 인구 절반 (수천만 명 이상)</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>천장 뚫어놓고 연락두절 …부산서 '에어컨 업체 잠적' 신고 잇따라</t>
+          <t>시도 때도 없이 울리는 사기성 문자·전화 미 성인 인구 절반 “매일 시...</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260222172456QlB</t>
+          <t>http://www.koreatimes.com/article/1603040</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-02-22 12:26:02.067507+00:00</t>
+          <t>2026-02-28 00:22:17.419759+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>전북도 소비자 피해구제 집중창구 운영, 한국소비자원 이관 가능성</t>
+          <t>허위/과장 광고 의혹 제기</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>전북특별자치도가 설 연휴 기간 발생한 인터넷쇼핑, 택배, 농축수산물 관련 소비자 피해를 신속하게 구제하기 위해 '설 명절 소비자 피해구제 집중창구'를 운영합니다. 배송 지연, 파손, 변질, 환급 거부 등 다양한 민원이 접수될 예정이며, 지난해에는 총 150건의 피해가 접수되었습니다. 접수된 사안은 사실 확인 및 합의 권고를 거쳐 처리되며, 합의가 이뤄지지 않을 시 한국소비자원으로 이관됩니다.</t>
+          <t>중국산 TV 제품들이 광고에서 제시한 스펙과 실제 성능이 다르다는 '스펙 부풀리기' 의혹이 또다시 제기되었습니다. 이는 소비자를 기만하는 행위로, 다수의 구매자들이 피해를 입었을 가능성이 있습니다. 현재까지는 피해 사실만 보도된 단계입니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(배송 지연, 파손, 변질 등), 집단적 피해(지난해 150건 접수)이며, 공적 절차(전북도 집중창구 운영 및 한국소비자원 이관)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 불특정 다수의 소규모 업체일 가능성이 높고 개별 피해 규모가 크지 않아 소송보다는 환급이나 합의로 종결될 가능성이 높아 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
+          <t>중국산 TV의 스펙 부풀리기는 허위/과장 광고로 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 TV 구매자가 피해를 입을 수 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 광고 수치와 실제 스펙 간의 차이는 객관적 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 구체적인 상대방 기업이 특정되지 않았고, 피해 규모나 진행 단계에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>150건 이상 (지난해 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>전북도, 설 명절 소비자 피해 신속 구제...집중창구 27일까지 운영</t>
+          <t>중국산 TV 또 스펙 부풀리기 … 광고 수치와 '딴판'</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>jeonmin.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=434351</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/26/2026022600248.html</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-02-22 00:19:35.768955+00:00</t>
+          <t>2026-02-26 13:00:56.453559+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>전북자치도 소비자 피해구제 집중 창구 운영, 한국소비자원 이관 가능성</t>
+          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>전북자치도가 설 명절 기간 발생할 수 있는 소비자 피해에 대응하기 위해 '소비자 피해구제 집중 창구'를 운영한다. 온라인 구매 및 택배 관련 배송 지연, 파손, 환급 거부 등과 농수축산물 관련 피해가 주요 접수 대상이며, 지난해 설·추석 기간 총 150건의 피해가 접수된 바 있다. 접수된 사안은 사실 확인 및 합의 권고를 거쳐 신속히 처리되며, 합의 불발 시 한국소비자원으로 이관된다.</t>
+          <t>부산에서 주식 리딩방 사기 조직의 현금 수거책이 경찰에 구속되었다. 이 조직은 허위 정보로 피해자를 속여 1억원 상당의 현금과 순금을 편취한 혐의를 받고 있다. 경찰은 피해자의 진정서를 접수해 수사에 착수했으며, 조만간 검찰에 송치할 예정이다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>전북자치도에서 설 명절 소비자 피해구제 집중 창구를 운영하며 공적 절차(적합 조건 6)가 진행 중이고, 배송 지연, 상품 하자 등 상대방 책임이 비교적 명확한(적합 조건 1) 유형의 피해가 다수 발생하고 있습니다. 그러나 특정 대기업이나 대규모 집단 피해 사건이 아닌 개별 소비자 분쟁의 성격이 강하며, 개별 피해 규모가 크지 않을 가능성이 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), 경찰 수사 및 검찰 송치 예정으로 공적 절차가 진행 중이며 증거 확보 가능성이 높음(조건 5, 6). 그러나 현재까지 확인된 피해자가 1명이며(조건 3), 사기 조직의 자력 여부가 불분명하여(조건 2) 소송금융 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>전북자치도, 설 명절 소비자 피해 신속 구제 나선다</t>
+          <t>경찰, '주식투자 리딩 사기조직' 30대 현금 수거책 구속</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1546070</t>
+          <t>https://www.newsis.com/view/NISX20260226_0003528509</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-02-22 00:18:26.059443+00:00</t>
+          <t>2026-02-26 12:42:26.159634+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr"/>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>전세사기범</t>
+        </is>
+      </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>한국소비자원 피해구제 절차 진행 중</t>
+          <t>정부의 선구제 후회수 정책 확정 및 시행 예정</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>온라인 부업 노하우 강의 관련 피해가 2024년부터 급증하며 한국소비자원에 59건의 피해구제 사건이 접수되었습니다. 소비자원은 소비자들의 주의를 당부하고 있으며, 이는 다수의 피해자가 발생하고 있음을 시사합니다. 현재 소비자원을 통한 공적 절차가 진행 중입니다.</t>
+          <t>더불어민주당과 정부가 전세사기 피해자 구제를 위해 임차보증금의 일정 비율 회복을 보장하는 '최소보장제'와 피해자에게 먼저 보상하고 사후 정산하는 '선지급 후정산' 방식을 적용하기로 확정했습니다. 이는 전세사기 피해에 대한 정부 차원의 대책 마련을 의미합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>한국소비자원에 접수된 피해구제 사건이 59건에 달하고 2024년부터 급증하는 추세로 집단적 피해 가능성이 높으며(적합 조건: 집단적 피해), 소비자원을 통한 공적 절차가 진행 중입니다(적합 조건: 이미 공적 절차가 진행 중임). 또한 소비자원 접수 기록이 증거로 활용될 수 있습니다(적합 조건: 증거가 있거나 확보 가능함). 다만, 특정 가해 기업이나 개인의 자력 여부가 불분명하고, 개별 피해 금액이 명시되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 매우 크고(적합 조건 4), 정부와 여당이 '선구제 후회수' 정책을 확정하는 등 공적 절차(적합 조건 6)가 활발히 진행 중입니다. 그러나 기사 내용만으로는 소송금융의 직접적인 상대방(사기범)의 자력 여부가 불분명하며, 정부의 선구제 정책이 피해자들의 직접적인 소송 필요성을 일부 감소시킬 수 있어 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>최소 59명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>온라인 부업  노하우 강의 피해 다발</t>
+          <t>전세사기 피해자 '선구제 후회수' 확정... 이재명·민주당은 약속 지킨...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77348</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563575&amp;class=32&amp;grp=</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-02-22 00:17:28.126613+00:00</t>
+          <t>2026-02-26 12:29:21.835315+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>질로우 그룹</t>
+          <t>담배 제조사</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>각종 집단 소송 진행 중</t>
+          <t>항소심 패소, 대법원 상고 예정</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>미국 온라인 부동산 중개 플랫폼 질로우 그룹이 2025년 첫 GAAP 흑자를 달성했음에도 주가는 52주 최저치를 기록했습니다. 이는 단기 가이던스 미달과 함께 2025년 하반기부터 이어진 각종 집단 소송 등 구조적 우려가 겹쳤기 때문입니다. 질로우는 AI 기술을 도입해 부동산 종합 서비스 플랫폼으로 혁신을 꾀하고 있습니다.</t>
+          <t>국민건강보험공단이 담배 제조사를 상대로 제기한 담배 소송 항소심에서 패소했다. 정기석 이사장은 법원이 폐암을 '비특이적 질환'으로 판단하며 담배와의 인과관계를 부정하는 보수적인 판단을 내린 것에 대해 아쉬움을 표명했다. 공단은 대법원 상고를 통해 법리적 다툼을 이어갈 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>미국 나스닥 상장 대기업인 질로우 그룹이 피고이므로 자력이 충분하며(적합 조건 2), 2025년 하반기부터 각종 집단 소송이 진행 중이라고 명시되어 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 다만, 소송의 구체적인 내용과 상대방 책임의 명확성, 피해 규모에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
+          <t>담배 제조사는 대기업으로 자력이 충분하고(적합 조건 2), 흡연으로 인한 폐암 환자 다수가 피해를 입었으며(적합 조건 3), 국민건강보험공단이 청구한 금액이 수조원대에 달해 피해 규모가 크다(적합 조건 4). 그러나 항소심에서 법원이 폐암과 담배의 인과관계를 부정하며 패소하여 승소 가능성이 낮아진 점이 투자에 걸림돌이다. 다만, 이사장이 법원의 판단에 아쉬움을 표하며 대법원 상고를 통한 법리적 다툼의 여지가 남아있다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조원대</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>흡연으로 인한 폐암 환자 다수</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>[GAM]GAAP 흑자와 52주 최저치 'Z' ① 실적 이정표에도 외면, 왜</t>
+          <t>정기석 이사장  담배 소송, 법원 보수적 판단 아쉽다</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260213000718</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=933723</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-02-21 17:53:36.463293+00:00</t>
+          <t>2026-02-26 00:56:49.753215+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>소비자분쟁</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="C141" t="inlineStr"/>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>가격 담합 등 경쟁 제한 행위로 인한 소비자 피해 발생 가능성 및 집단소송 논의</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>기자수첩은 가격 담합이나 경쟁 제한 행위가 적발된 이후 해외에서는 집단소송이나 손해배상 논의가 활발하지만, 국내에서는 아직 소비자 환급 구조가 일반화되지 않았음을 지적한다. 전분당 가격 인하 사례를 통해 소비자 권익 보호의 필요성을 강조하며, 향후 유사 사건 발생 시 집단소송의 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>가격 담합 및 경쟁 제한 행위는 상대방 책임이 명확하고(적합 조건 1), 대기업 연루 가능성이 높아 자력이 충분하며(적합 조건 2), 다수의 소비자 피해를 야기하여 집단소송 가능성이 높음(적합 조건 3). 다만, 기사는 특정 사건을 지칭하는 것이 아닌 일반적인 논의를 다루고 있어 구체적인 투자 대상으로는 추가 정보가 필요하다.</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>소비자 다수</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>전분당 인하, 소비자는 어디에 있나 [기자수첩]</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>insightkorea.co.kr</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=241770</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:20:33.011996+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr"/>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>국민권익위원회 민원주의보 발령 및 관계기관 개선 권고</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>배달 음식 시장의 급성장과 함께 위생 불량, 허위 광고, 부적절한 포장 등 소비자 불만이 급증하고 있습니다. 국민권익위원회는 최근 3년간 9046건의 배달 음식 관련 민원을 분석하고 '민원주의보'를 발령하며 관계 기관에 위생 점검 강화 등을 권고했습니다. 음식에서 벌레, 곰팡이, 철 수세미 등이 발견되거나 유통기한이 지난 식재료 사용, 포장 용기 문제 등 다양한 피해 사례가 보고되었습니다.</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>국민권익위원회에 접수된 9046건의 민원과 민원주의보 발령은 집단적 피해(적합 조건 3), 객관적 증거(적합 조건 5), 공적 절차 진행(적합 조건 6)을 명확히 보여줍니다. 그러나 상대방이 개별 소규모 배달 음식점들이어서 자력 부족(부적합 조건 2)이 예상되며, 단일 대기업 피고를 특정하기 어렵다는 점이 소송금융 투자에 큰 제약이 됩니다. 피해 규모는 개별 건당 작을 수 있으나, 전체 피해자 수가 많아 집단소송의 가능성은 있습니다.</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>9046건 이상</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>“음식 꺼내자 바퀴벌레 4마리가 튀어나왔다”…배달음식 민원 쏟아진다</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20012732?ref=naver</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:39:17.733383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr"/>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>정부의 바가지요금 근절대책 발표 및 관련 법규 개정 추진</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>정부가 방탄소년단(BTS) 공연 관련 숙박업체 바가지요금 논란 등에 대응하여 '바가지요금 근절대책'을 발표했습니다. 가격 미표시·허위표시, 표시 요금 미준수 등 소비자 기만행위 적발 시 즉시 영업정지 처분을 내리고, 숙박 예약의 일방적 취소 행위도 제재 대상에 포함하는 등 규제를 강화할 방침입니다. 다만, 이 대책은 입법 절차로 인해 당장 시행되지는 않을 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>정부가 '바가지요금 근절대책'을 발표하고 관련 법규 개정을 추진하는 등 공적 절차가 진행 중이며, BTS 팬덤을 중심으로 집단적 피해 발생 가능성이 높습니다. 그러나 특정 피고(숙박업체)가 명확히 특정되지 않고, 기사 내용이 과거 피해 구제보다는 미래 예방 및 처벌 강화에 초점을 맞추고 있어 소송금융 투자 대상으로서의 구체적인 사건 발굴에는 한계가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>'BTS 바가지'에 칼 빼든 정부, 숙박요금 속이면 즉시 영업정지</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260224175400002?input=1195m</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:20:45.032580+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>로버트 가울리차 (편의점 직원)</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>편의점 체인 써클케이가 직원을 상대로 복권 소유권 관련 소송 제기</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>미국 애리조나주의 한 편의점 직원이 고객이 매장에 두고 간 1280만 달러(약 185억원) 당첨 복권을 자신의 것으로 만들려다 회사로부터 소송을 당했습니다. 편의점 측은 정당한 복권 수령자가 가려질 때까지 복권을 본사에 보관해 달라고 요청했으며, 미판매 복권의 소유권에 대한 법적 쟁점이 있어 법원의 판단에 따라 최종 소유권이 결정될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>적합 조건으로 피해 규모가 매우 크고(185억원), 증거 확보가 용이하다는 점이 있습니다. 그러나 부적합 조건으로 소송 상대방(직원)의 자력이 부족하며, 미판매 복권은 소매업체 소유로 간주될 수 있다는 행정 규정으로 인해 복권 소유권에 대한 법적 쟁점이 있어 고객의 권리 주장이 '비교적 명확'하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>1280만 달러 (약 185억원)</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>고객이 두고 간 185억 복권 '슬쩍'하려다…美 편의점 직원 피소</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260224_0003525041</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:41:00.761195+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>시민단체 수사 의뢰</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>시민단체가 쿠팡에서 발생한 무단결제 의혹에 대해 수사를 의뢰했다. 피해자 김 모 씨는 수면 중 28만 원 상당의 무선조종 비행기가 무단 결제되었다고 주장하며 쿠팡에 문의했으나, 쿠팡 측은 결제 정보 유출은 없었다고 밝혔다. 시민단체는 추가 피해 가능성을 제기하며 철저한 조사를 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>대기업인 쿠팡이 상대방으로 자력이 충분하며(상대방 자력 충분), 시민단체가 수사를 의뢰하여 공적 절차가 진행 중이고(공적 절차 진행 중), 관련 증거 확보 가능성이 높습니다(증거 확보 가능). 다만, 현재까지 확인된 피해 금액이 크지 않고 집단적 피해 여부가 불확실하여 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>28만1400원</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>시민단체, 무단결제 의혹 수사 의뢰…쿠팡 “결제정보 유출 없어”</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>news2day.co.kr</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>https://www.news2day.co.kr/article/20260223500256</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:28:08.368455+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>금은방 주인 및 직원</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 금은방 주인 구속</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>금값 폭등에 서울 종로 금은방에서 고객이 맡긴 금을 주인과 직원이 훔쳐 달아나는 사건이 잇따라 발생했습니다. 한 금은방 주인은 고객 30여 명의 금 24억 원 상당을 챙겨 잠적했다가 자수했으며, 지난달에는 다른 금은방 직원이 10억 원 상당의 금을 훔쳐 도주했습니다. 현재 경찰 수사가 진행 중이며, 금은방 밀집 지역의 보안 강화가 요구되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>금은방 주인 및 직원의 명확한 책임(적합 조건 1), 다수의 피해자(30여 명, 적합 조건 3), 총 34억 원 상당의 큰 피해 규모(적합 조건 4), 경찰 수사 진행 중(적합 조건 6)으로 증거 확보 용이(적합 조건 5) 등 여러 적합 조건을 충족합니다. 그러나 상대방이 대기업이나 금융기관이 아닌 개인 사업자 및 직원으로, 피해 금액을 배상할 자력 여부가 불확실하여(적합 조건 2 미흡) 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>최소 34억 원</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>최소 30여 명</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>“갖고 튈까?”…금값 폭등에 종로 금은방 잇단 ‘내부 일탈’</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491690&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:21:12.454520+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr"/>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>국세청 세무조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>국세청이 타인 비방, 허위 정보 유포, 투기 조장 등으로 수익을 올린 악질 유튜버 16곳에 대해 세무조사에 착수했습니다. 이들은 탈세는 물론, 허위 세금계산서 수취, 업무 무관 경비 처리, 배우자 명의 수익 분산 등 다양한 편법을 동원했으며, 일부 세무 유튜버의 경우 잘못된 조언으로 납세자들이 가산세 부담을 떠안는 피해도 발생했습니다. 국세청은 관련인까지 폭넓게 점검하고 조세범칙행위 적발 시 수사기관에 통보할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (유튜버들의 허위 정보 유포 및 탈세 종용), 증거 확보 가능 (국세청 세무조사 결과), 공적 절차 진행 중 (국세청 세무조사). 특히 세무 유튜버의 경우, 잘못된 조언으로 납세자들이 가산세 부담을 떠안은 집단적 피해가 발생하여 소송금융 투자 가능성이 있음. 다만, 피해 규모가 명확히 특정되지 않고, 개별 유튜버의 자력에 따라 회수 가능성이 달라질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>허위 콘텐츠로 떼돈…악질 유튜버 16곳 세무조사 받는다</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11569959?ref=naver</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:16:44.575454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr"/>
+      <c r="D148" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E141" t="inlineStr">
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>온라인 금융범죄 보험 보장범위 관련 잠재적 분쟁 발생 가능성</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>기사는 보이스피싱 등 온라인 금융범죄 피해에 대한 보험금 지급과 관련하여 '보장범위의 함정'이 존재함을 지적합니다. 이는 소비자들이 보험에 가입했음에도 불구하고 실제 피해 발생 시 보험금을 받지 못할 수 있는 위험을 경고하며, 잠재적인 소비자 분쟁 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>기사는 보이스피싱 등 온라인 금융범죄 피해에 대한 보험 보장범위의 '함정'을 지적하며, 다수의 보험 가입자들이 보험금 지급 거절로 인해 피해를 입을 가능성을 시사합니다. 이는 집단적 피해 가능성(적합 조건 3)과 상대방(손해보험사)의 충분한 자력(적합 조건 2)을 갖추고 있으나, 특정 사건이나 구체적인 보험사의 책임이 명확히 드러나지 않아 적합도 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>[기획] 보이스피싱 당해도 내 보험금 나올까...몰랐던 '보장범위의 함정...</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>startuptoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=589431</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:20:44.858540+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>머지플러스</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>한국소비자원 집단분쟁조정, 기존 손해배상 소송 승소(미배상), 포인트 소멸 임박</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>머지포인트 사태로 소비자들의 수백억 원이 공중분해될 위기에 처했습니다. 머지포인트 운영사 머지플러스의 책임을 인정한 판결이 나왔으나, 회사의 채무 초과로 배상이 이뤄지지 않고 있습니다. 금융당국은 개정된 전자금융거래법을 소급 적용하지 않아 피해 구제가 부재하며, 전문가들은 정부의 적극적인 개입과 재산 환수 절차를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>대규모 집단적 피해(751억원)가 발생했고, 한국소비자원 집단분쟁조정 및 머지플러스의 책임을 인정한 판결이 여럿 나오는 등 증거가 명확합니다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 그러나 주된 상대방인 머지플러스가 채무 초과 상태로 자력이 부족하여 기존 승소 판결에도 배상이 이뤄지지 않고 있습니다. (부적합 조건: 상대방 자력 부족) 정부의 적극적인 개입이나 채무를 승계받은 다른 사업자에 대한 책임 입증이 필요한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>751억원</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>소멸 앞둔 머지포인트, 수백억 묶인 소비자 돈 공중분해…손 놓은 정부</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>etnews.com</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>https://www.etnews.com/20260223000276</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:17:51.299896+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>쿠팡Inc</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>미국에서 집단소송 진행 중, 징벌적 손해배상 청구</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>쿠팡Inc가 미국에서 진행 중인 집단소송에 대해 징벌적 손해배상 우려로 글로벌 로펌을 선임하여 총력 대응하고 있습니다. 소송의 구체적인 내용은 명시되지 않았으나, 천문학적인 배상 가능성이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 미국에서 집단소송이 진행 중으로 다수의 피해자가 예상되고(적합 조건 3), '천문학적 배상 우려'가 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 소송의 구체적인 원인과 책임의 명확성에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>징벌적 손배 막자 …쿠팡, 美 집단소송에 '글로벌 1위' 로펌 선임</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/industry/distribution/6079152</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:51:01.476534+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>시스템 에어컨 설치 업체</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 다수 피해자 고소 접수</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>시스템 에어컨 설치 업체가 계약금과 중도금을 받은 후 천장 타공 등 일부 작업만 진행하고 잠적했습니다. 현재 카카오 대화방에 모인 9명의 피해자가 경찰에 고소장을 접수했으며, 경찰은 사건 경위를 조사 중입니다. 업체는 허위 홍보로 고객을 유치한 것으로 드러났습니다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)이고 증거 확보가 용이(적합 조건 5)합니다. 그러나 상대방의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 개별 피해 금액이 수억 원 이상으로 크지 않아(적합 조건 4 미충족) 소송금융 투자에 위험 요소가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>430만원 이상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>9명 이상</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>“천장만 뚫어놓고 연락두절”…430만원 받고 잠적한 에어컨 업체</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10679926?ref=naver</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:28:02.084621+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr"/>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 피해자 추가 확인 중</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>부산에서 시스템 에어컨 설치 업체가 계약금과 중도금을 받은 뒤 잠적하여 경찰이 수사에 나섰습니다. 해당 업체는 허위 시공 사례로 홍보했으며, 현재 카카오 대화방에 모인 피해자는 9명이며 추가 피해자가 있을 것으로 예상됩니다. 피해자들은 각 지역 경찰서에 고소장을 접수한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자(최소 9명)가 발생했으며(적합 조건 3), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 업체가 대금을 받고 잠적하여 자력 확인이 어렵고(적합 조건 2 불충족), 개별 피해 금액이 수억 원 이상으로 크지 않아(적합 조건 4 불충족) 투자 회수 가능성이 낮아 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>개별 430여만원, 총 3870만원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>최소 9명, 추가 피해자 예상</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>천장만 뚫어놓고 사라졌다 …돈 받고 연락 두절, 에어컨 업체</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602221728106114</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:20:52.908341+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>탈세 유튜버 16명</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>국세청 세무조사 진행 중, 금융추적 및 자금 흐름 검증 예정</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>16명의 유튜버들이 왜곡된 콘텐츠로 수익을 올리고 편법으로 탈세를 저지른 혐의로 국세청 세무조사 대상에 올랐다. 이들은 친인척 명의를 이용한 소득세 탈루, 업무 무관 경비 처리, 배우자 명의 수익 분산, 허위·과장 광고 등의 수법을 사용했다. 국세청은 고의적 탈루행위에 단호히 대응하며, 조사 대상자와 관련인까지 폭넓게 점검하고 금융추적을 통해 자금 흐름을 정밀 검증할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 16명의 유튜버들이 탈세 혐의로 국세청 세무조사를 받고 있으며, 국세청의 금융추적을 통해 증거 확보가 용이할 것으로 보인다. 다만, 기사의 주된 내용은 탈세로 인한 국가 피해이며, 개별 피해자들의 직접적인 민사상 손해배상 청구 가능성은 추가 확인이 필요하다. 일부 유튜버의 허위·과장 광고 등은 민사상 집단적 피해로 이어질 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>조회수만 나오면 그만? …탈세 유튜버 16명 세무조사</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260222181825fa0</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:52:26.259576+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>백화점</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>법조계에서 백화점 규정의 불법성 및 손해배상책임 가능성 지적</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>법조계에서 백화점의 특정 규정이 불법이며 이로 인해 손해배상책임을 질 수도 있다고 지적했습니다. 이는 백화점의 불법적인 규정으로 인해 피해가 발생할 수 있음을 시사하며, 잠재적인 소송 가능성을 내포하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>법조계에서 백화점 규정의 불법성과 손해배상책임 가능성을 지적하여 상대방 책임이 비교적 명확하며, 백화점은 자력이 충분한 대기업에 해당합니다. 또한 '백화점 규정'은 다수의 소비자나 입점 업체에 영향을 미칠 수 있어 집단적 피해 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>[드라마 속 법 이야기]  나서는 피해자가 없는데 사기죄가 돼? … '레이...</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>news.koreanbar.or.kr</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35137</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:37:37.051586+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>시스템 에어컨 설치 업체</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>부산에서 시스템 에어컨 설치 업체가 허위 홍보로 계약금을 받고 천장 타공 등 일부 작업만 진행한 뒤 잠적하는 사건이 발생했습니다. 현재 9명의 피해자가 모여 경찰에 고소장을 제출했으며, 경찰이 수사에 착수했습니다. 업체가 잠적하여 배상 능력에 대한 불확실성이 크지만, 명확한 책임과 다수의 피해자가 존재합니다.</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>업체의 계약금 편취 및 잠적 사실이 명확하고, 현재 9명 이상의 피해자가 모여 경찰 수사가 진행 중이므로 책임 및 증거 확보가 용이하며 집단적 피해 가능성이 높습니다. 그러나 업체가 잠적하여 자력 확인이 어렵고, 소송 승소 시에도 실제 배상금 회수가 어려울 위험이 있어 투자 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>9명 이상</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>천장 뚫어놓고 연락두절 …부산서 '에어컨 업체 잠적' 신고 잇따라</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260222172456QlB</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:26:02.067507+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr"/>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>전북도 소비자 피해구제 집중창구 운영, 한국소비자원 이관 가능성</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>전북특별자치도가 설 연휴 기간 발생한 인터넷쇼핑, 택배, 농축수산물 관련 소비자 피해를 신속하게 구제하기 위해 '설 명절 소비자 피해구제 집중창구'를 운영합니다. 배송 지연, 파손, 변질, 환급 거부 등 다양한 민원이 접수될 예정이며, 지난해에는 총 150건의 피해가 접수되었습니다. 접수된 사안은 사실 확인 및 합의 권고를 거쳐 처리되며, 합의가 이뤄지지 않을 시 한국소비자원으로 이관됩니다.</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(배송 지연, 파손, 변질 등), 집단적 피해(지난해 150건 접수)이며, 공적 절차(전북도 집중창구 운영 및 한국소비자원 이관)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 불특정 다수의 소규모 업체일 가능성이 높고 개별 피해 규모가 크지 않아 소송보다는 환급이나 합의로 종결될 가능성이 높아 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>150건 이상 (지난해 기준)</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>전북도, 설 명절 소비자 피해 신속 구제...집중창구 27일까지 운영</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>jeonmin.co.kr</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=434351</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:19:35.768955+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr"/>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>전북자치도 소비자 피해구제 집중 창구 운영, 한국소비자원 이관 가능성</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>전북자치도가 설 명절 기간 발생할 수 있는 소비자 피해에 대응하기 위해 '소비자 피해구제 집중 창구'를 운영한다. 온라인 구매 및 택배 관련 배송 지연, 파손, 환급 거부 등과 농수축산물 관련 피해가 주요 접수 대상이며, 지난해 설·추석 기간 총 150건의 피해가 접수된 바 있다. 접수된 사안은 사실 확인 및 합의 권고를 거쳐 신속히 처리되며, 합의 불발 시 한국소비자원으로 이관된다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>전북자치도에서 설 명절 소비자 피해구제 집중 창구를 운영하며 공적 절차(적합 조건 6)가 진행 중이고, 배송 지연, 상품 하자 등 상대방 책임이 비교적 명확한(적합 조건 1) 유형의 피해가 다수 발생하고 있습니다. 그러나 특정 대기업이나 대규모 집단 피해 사건이 아닌 개별 소비자 분쟁의 성격이 강하며, 개별 피해 규모가 크지 않을 가능성이 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>전북자치도, 설 명절 소비자 피해 신속 구제 나선다</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>domin.co.kr</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1546070</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:18:26.059443+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr"/>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>한국소비자원 피해구제 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>온라인 부업 노하우 강의 관련 피해가 2024년부터 급증하며 한국소비자원에 59건의 피해구제 사건이 접수되었습니다. 소비자원은 소비자들의 주의를 당부하고 있으며, 이는 다수의 피해자가 발생하고 있음을 시사합니다. 현재 소비자원을 통한 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>한국소비자원에 접수된 피해구제 사건이 59건에 달하고 2024년부터 급증하는 추세로 집단적 피해 가능성이 높으며(적합 조건: 집단적 피해), 소비자원을 통한 공적 절차가 진행 중입니다(적합 조건: 이미 공적 절차가 진행 중임). 또한 소비자원 접수 기록이 증거로 활용될 수 있습니다(적합 조건: 증거가 있거나 확보 가능함). 다만, 특정 가해 기업이나 개인의 자력 여부가 불분명하고, 개별 피해 금액이 명시되지 않아 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>최소 59명 이상</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>온라인 부업  노하우 강의 피해 다발</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77348</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:17:28.126613+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>질로우 그룹</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>각종 집단 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>미국 온라인 부동산 중개 플랫폼 질로우 그룹이 2025년 첫 GAAP 흑자를 달성했음에도 주가는 52주 최저치를 기록했습니다. 이는 단기 가이던스 미달과 함께 2025년 하반기부터 이어진 각종 집단 소송 등 구조적 우려가 겹쳤기 때문입니다. 질로우는 AI 기술을 도입해 부동산 종합 서비스 플랫폼으로 혁신을 꾀하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>미국 나스닥 상장 대기업인 질로우 그룹이 피고이므로 자력이 충분하며(적합 조건 2), 2025년 하반기부터 각종 집단 소송이 진행 중이라고 명시되어 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 다만, 소송의 구체적인 내용과 상대방 책임의 명확성, 피해 규모에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>[GAM]GAAP 흑자와 52주 최저치 'Z' ① 실적 이정표에도 외면, 왜</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260213000718</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:53:36.463293+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
         <is>
           <t>집단소송법 도입 요구 및 쿠팡 본사 앞 시위</t>
         </is>
       </c>
-      <c r="F141" t="inlineStr">
+      <c r="F160" t="inlineStr">
         <is>
           <t>소비자·노동·시민단체 연대체가 쿠팡의 '국민 기만'을 규탄하며 쿠팡 본사 앞에서 시위를 벌였습니다. 이들은 온라인 플랫폼 독과점 규제 법안과 집단소송법 도입을 정부에 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G141" t="inlineStr">
+      <c r="G160" t="inlineStr">
         <is>
           <t>상대방(쿠팡)은 자력이 충분한 대기업이며(적합 조건 2), 소비자·노동·시민단체 연대체가 조직적으로 활동하며 집단소송법 도입을 요구하고 있어 향후 집단적 소송 가능성이 높습니다(적합 조건 3). 다만, 기사 내용만으로는 구체적인 피해 사실과 손해 규모가 명확히 특정되지 않아 소송의 구체적인 쟁점 파악이 어렵습니다.</t>
         </is>
       </c>
-      <c r="H141" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J141" t="inlineStr">
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
         <is>
           <t>소비자·노동·시민단체  국민 기만 쿠팡 거부 ···정부에 쿠팡 영업정...</t>
         </is>
       </c>
-      <c r="K141" t="inlineStr">
+      <c r="K160" t="inlineStr">
         <is>
           <t>ngonews.kr</t>
         </is>
       </c>
-      <c r="L141" t="inlineStr">
+      <c r="L160" t="inlineStr">
         <is>
           <t>2026-02-12</t>
         </is>
       </c>
-      <c r="M141" t="inlineStr">
+      <c r="M160" t="inlineStr">
         <is>
           <t>https://www.ngonews.kr/news/articleView.html?idxno=224295</t>
         </is>
       </c>
-      <c r="N141" t="inlineStr">
+      <c r="N160" t="inlineStr">
         <is>
           <t>2026-02-21 17:48:40.009627+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N141"/>
+  <autoFilter ref="A1:N160"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>