--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,337 +538,397 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>소송 대상 아님</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>해당 기사는 이번 주 종합 베스트셀러 순위를 소개하며, 2위 도서 '사랑이 있으니 살아집디다'의 저자, 출판사, 그리고 1975년 인혁당 사건 피해자의 아내 강순희 씨의 구술 기록이라는 책 내용을 설명하고 있습니다.</t>
+          <t>영화 &lt;옵세션&gt;은 짝사랑하던 상대가 자신에게 집착하게 되면서 벌어지는 공포를 그린 작품이다. 기사는 영화의 흥행 성과와 연출력을 언급하면서도, 남성 중심적인 가해-피해자 구도와 여성 캐릭터의 폭력적 묘사에 대한 찜찜함을 지적한다. 이는 소송금융 투자 대상이 될 수 있는 실제 사건이 아니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>제공된 기사는 베스트셀러 도서 순위 및 책 소개에 대한 내용으로, 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁, 피해 사실, 또는 잠재적 소송 가능성을 언급하고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 영화 &lt;옵세션&gt;에 대한 비평문으로, 실제 발생한 피해 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>이번 주 종합 베스트셀러 순위 [인포그래픽]</t>
+          <t>“그녀도 날 사랑했으면…” 소원이 이뤄졌다, 험하게</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sisunnews.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=236317</t>
+          <t>https://www.khan.co.kr/article/202609022047005</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:26:39.448442+00:00</t>
+          <t>2026-09-18 07:02:26.680784+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>소송 대상 아님</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한미 양국이 제2차 공공외교 협의를 개최하여 미국 독립 250주년 기념행사 협력 및 양자·인태지역 공공외교 협력 방안을 논의했습니다. 또한 한국의 정보통신망법 개정안에 대한 각자의 입장을 교환하며 향후 협의를 정례화하기로 합의했습니다.</t>
+          <t>해당 기사는 이번 주 종합 베스트셀러 순위를 소개하며, 2위 도서 '사랑이 있으니 살아집디다'의 저자, 출판사, 그리고 1975년 인혁당 사건 피해자의 아내 강순희 씨의 구술 기록이라는 책 내용을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 한미 공공외교 협의에 대한 내용으로, 특정 피해나 법적 분쟁이 발생한 사건이 아닙니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>제공된 기사는 베스트셀러 도서 순위 및 책 소개에 대한 내용으로, 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁, 피해 사실, 또는 잠재적 소송 가능성을 언급하고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>한·미 공공외교 협의 개최…미국 독립 250주년 기념행사 위해 협력</t>
+          <t>이번 주 종합 베스트셀러 순위 [인포그래픽]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>sisunnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604011611001</t>
+          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=236317</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 13:01:24.535609+00:00</t>
+          <t>2026-04-04 12:26:39.448442+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>소송 대상 아님</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>실제 사건 아님</t>
+          <t>외교 협의 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>채널S '독박투어4' 방송 중 홍인규가 김준호의 '아바타' 분장을 보고 '미국에서 아바타 비하로 소송당하는 거 아니냐'고 농담한 내용입니다. 이는 실제 사건이 아닌 예능 프로그램 내의 가벼운 발언으로, 법적 분쟁의 소지가 없습니다.</t>
+          <t>한미 양국이 제2차 공공외교 협의를 개최하여 미국 독립 250주년 기념행사 협력 및 양자·인태지역 공공외교 협력 방안을 논의했습니다. 또한 한국의 정보통신망법 개정안에 대한 각자의 입장을 교환하며 향후 협의를 정례화하기로 합의했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사 내용은 예능 프로그램 중 출연자의 농담으로, 실제 법적 분쟁이나 피해 발생 사실이 없습니다. 소송금융 투자 대상이 될 수 있는 실제 사건이 아닙니다.</t>
+          <t>기사는 한미 공공외교 협의에 대한 내용으로, 특정 피해나 법적 분쟁이 발생한 사건이 아닙니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'독박투어4' 홍인규, '아바타' 분장한 김준호에  미국서 '아바타' 비하로...</t>
+          <t>한·미 공공외교 협의 개최…미국 독립 250주년 기념행사 위해 협력</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>socialvalue.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.socialvalue.kr/news/view/1065574549647843</t>
+          <t>https://www.khan.co.kr/article/202604011611001</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-15 12:39:47.287520+00:00</t>
+          <t>2026-04-01 13:01:24.535609+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>소송 대상 아님</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>실제 사건 아님</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이동형 작가가 CBS 라디오 '박재홍의 한판승부'에 출연하여 대통령의 검찰개혁 관련 SNS 메시지를 분석했습니다. 대통령의 메시지는 일관되게 검찰 '개혁'을 강조하며 '해체' 수준의 강경론에 반대하는 입장임을 설명했습니다. 이는 구더기 무서워 장독대 깨는 격이라는 비유를 통해 강경파의 주장이 비현실적임을 지적하는 내용입니다.</t>
+          <t>채널S '독박투어4' 방송 중 홍인규가 김준호의 '아바타' 분장을 보고 '미국에서 아바타 비하로 소송당하는 거 아니냐'고 농담한 내용입니다. 이는 실제 사건이 아닌 예능 프로그램 내의 가벼운 발언으로, 법적 분쟁의 소지가 없습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건에 대한 보도가 아닌, 검찰개혁에 대한 정치적 논의와 대통령의 메시지 해석을 다루고 있습니다. 소송금융 투자에 필요한 '상대방 책임의 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 전혀 해당하지 않습니다. 소송의 대상이 되는 구체적인 사건이나 피해자가 존재하지 않습니다.</t>
+          <t>기사 내용은 예능 프로그램 중 출연자의 농담으로, 실제 법적 분쟁이나 피해 발생 사실이 없습니다. 소송금융 투자 대상이 될 수 있는 실제 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>이동형  李 검찰개혁 SNS, 그대로 받아들여야…왜 해석을? [한판승부]</t>
+          <t>'독박투어4' 홍인규, '아바타' 분장한 김준호에  미국서 '아바타' 비하로...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>socialvalue.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6481995?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260310070021</t>
+          <t>https://www.socialvalue.kr/news/view/1065574549647843</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-10 00:25:12.902935+00:00</t>
+          <t>2026-03-15 12:39:47.287520+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>소송 대상 아님</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
+          <t>이동형 작가가 CBS 라디오 '박재홍의 한판승부'에 출연하여 대통령의 검찰개혁 관련 SNS 메시지를 분석했습니다. 대통령의 메시지는 일관되게 검찰 '개혁'을 강조하며 '해체' 수준의 강경론에 반대하는 입장임을 설명했습니다. 이는 구더기 무서워 장독대 깨는 격이라는 비유를 통해 강경파의 주장이 비현실적임을 지적하는 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 발생 사건에 대한 보도가 아닌, 검찰개혁에 대한 정치적 논의와 대통령의 메시지 해석을 다루고 있습니다. 소송금융 투자에 필요한 '상대방 책임의 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 전혀 해당하지 않습니다. 소송의 대상이 되는 구체적인 사건이나 피해자가 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>이동형  李 검찰개혁 SNS, 그대로 받아들여야…왜 해석을? [한판승부]</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6481995?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260310070021</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:25:12.902935+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>소송 대상 아님</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
           <t>2금융권 저축은행과 상호금융권에서 압류 방지 혜택이 있는 '생계비 계좌'를 출시하고 있다. 이 계좌는 1인 1계좌, 월 250만원까지 압류 방지 혜택이 주어지며, 연령 제한 없이 외국인도 가입할 수 있다. 주요 금융기관들이 차별화된 금리와 서비스로 시장 경쟁을 벌이고 있다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>본문 내용은 소송금융 투자 대상이 될 수 있는 사건이나 분쟁을 다루고 있지 않습니다. 피해자나 상대방, 피해 규모 등 적합 조건에 해당하는 요소가 전혀 없어 소송금융 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>위고비 경구제 출시 한 달 만에 '꼼수 복제약' 논란…특허 공방 격화</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>newsway.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.newsway.co.kr/news/view?ud=2026022014442055255</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-21 18:07:18.819576+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>