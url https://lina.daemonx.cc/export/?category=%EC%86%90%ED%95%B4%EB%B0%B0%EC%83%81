--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$260</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$282</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N260"/>
+  <dimension ref="A1:N282"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,18290 +539,19850 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>홍민기</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>가해자 차철남 무기징역 선고 (형사 재판 종결)</t>
+          <t>양측 법적 대응 예고, 진실 공방 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>58세 중국인 차철남이 시흥에서 흉기 난동을 벌여 2명을 살해하고 2명에게 중상을 입힌 사건. 가해자는 지인에게 빌려준 돈을 받지 못하고 험담을 들었다는 이유로 계획적인 살인 및 무차별적인 흉기 난동을 저질렀다. 형사 재판에서 무기징역을 선고받았다.</t>
+          <t>배우 홍민기의 전 연인 A씨가 홍민기와 교제 중 임신중절 수술을 받았으며, 홍민기가 이를 강요하고 수술 후 자신을 방치했다고 주장했습니다. A씨는 진료 기록과 초음파 사진을 증거로 제시하며 홍민기 측의 스토킹 주장에 맞서 소송으로 대응하겠다고 예고했습니다. 홍민기 측은 A씨의 지속적인 연락과 접근을 스토킹으로 규정하며 민·형사상 법적 조치를 예고한 상황입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자 개인의 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮음 (적합 조건 2 불충족). 피해자 수가 4명으로 집단적 피해로 보기 어려움 (적합 조건 3 불충족).</t>
+          <t>A씨가 홍민기의 임신중절 강요 및 방치 주장에 대해 진료 기록과 초음파 사진 등 구체적인 증거를 언급하여 상대방 책임이 비교적 명확하고(적합 조건 1, 5), 배우 홍민기는 일반인보다 자력이 충분할 가능성이 높습니다(적합 조건 2). 임신중절 수술 비용 부담 및 심각한 정신적 피해로 피해 규모가 크며(적합 조건 4), 양측 모두 소송을 예고하여 법적 다툼이 임박했습니다. 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (임신중절 수술 비용 및 정신적 피해)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>4명 (사망 2명, 부상 2명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>흉기 난동? 시신 2구까지 줄줄이… 모세의 기적  과시한 차철남 [뉴스속...</t>
+          <t>홍민기 전 연인, 재차 폭로  임신 중절 후 방치..이게 스토킹입니까? [스...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/05/19/2026051808200743786</t>
+          <t>https://www.starnewskorea.com/star/2026/08/19/2026081918442745626</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-23 07:50:39.192620+00:00</t>
+          <t>2026-08-21 07:15:15.230000+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>서부지법 난동 가담자 18명</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>대법원 유죄 확정 후 서부지법에서 손해배상 청구 검토 중</t>
+          <t>스토킹 혐의에 대한 정식재판 진행 중, 상간자 손해배상 소송 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>지난해 1월 윤석열 전 대통령 지지자들이 서울서부지방법원에 난입해 물건을 부수고 경찰관을 폭행한 사건에 대해 대법원이 18명의 유죄를 확정했습니다. 서부지법은 난동 가담자들에 대한 손해배상 청구를 검토하고 있으며, 일부 피고인들은 재판소원 등을 검토 중입니다.</t>
+          <t>배우 황정민의 사생활 논란과 관련하여, 변호사는 황정민과 여성 A씨의 관계를 법률상 불륜으로 해석했으며, 황정민 배우자가 A씨를 상대로 상간자 손해배상 청구 소송을 제기할 수 있다고 언급했습니다. 한편, 황정민 측은 A씨를 스토킹 혐의로 고소하여 법원에서 접근금지 잠정조치 및 약식명령이 내려졌고, A씨는 이에 불복해 정식재판을 청구하여 법적 공방이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>대법원에서 18명의 유죄가 확정되어 상대방의 책임이 명확하며(적합 조건 1), 난동 장면 영상 등 객관적 증거가 충분합니다(적합 조건 5). 다수의 가담자가 법원에 난입하여 공공기물 파손 및 경찰관 폭행이라는 집단적 피해를 야기했습니다(적합 조건 3). 그러나 피고인들이 개인이므로 자력 확보가 불확실하며, 원고가 공공기관인 법원이라는 점이 소송금융 투자에 고려될 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 메신저 문구 등 증거가 명확하며(적합 조건 5), 스토킹 혐의에 대해 법원의 잠정조치 및 약식명령이 내려지는 등 관련 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 상대방(A씨)의 자력 또한 불분명하여 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>대법원까지 간 '서부지법 난동범' 18명 유죄 확정… 재판 소원도 검토</t>
+          <t>황정민은 불륜 맞고, 폭로자는 스토킹 맞다 …현직 변호사 의견 보니 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5191305</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1066695/</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-08 04:13:59.399250+00:00</t>
+          <t>2026-08-18 07:16:21.446402+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>황정민</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>민사 손해배상 소송 진행 중, 강제조정 결정. 원고(A씨)는 스토킹처벌법 위반 혐의로 형사 재판 진행 중.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>청주 무심천 벚꽃축제 현장에서 중학생 집단폭행 사건이 발생했습니다. 피해자 측 가족이 가해 학생들의 신상을 SNS에 공개했다가 피소되었으며, 현재 청주흥덕경찰서에서 수사가 진행 중입니다.</t>
+          <t>배우 황정민과 그의 사생활을 폭로한 A씨 사이에 2억 원대 손해배상 소송이 진행 중이다. A씨는 황정민이 사업 관련 대가를 지급하지 않고 부적절한 관계를 맺었다고 주장하지만, 황정민 측은 A씨를 스토킹 범죄 피의자로 지목하며 강력히 부인하고 있다. 법원이 강제조정 결정을 내렸으나 황정민 측은 합의 의사가 없음을 밝혔으며, A씨는 스토킹 혐의로 형사 재판을 받고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임이 비교적 명확하고 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 가해자가 중학생이므로 자력 부족 가능성이 있으며, 피해 규모가 크지 않을 수 있어 투자 매력이 다소 낮습니다. (적합 조건 1, 5, 6 해당)</t>
+          <t>원고(A씨)의 주장이 상대방(황정민)에 의해 강력히 부인되고 있으며, A씨가 스토킹 혐의로 벌금형을 받았고 현재 추가 형사 재판이 진행 중이어서 원고의 신뢰도와 주장 입증 가능성이 매우 낮음. 상대방의 책임이 명확하지 않고, 증거의 신빙성도 의심됨. (적합 조건 1, 5 미충족)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원대</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>청주 축제 집단폭행 사건…가해자 신상 공개한 가족 피소</t>
+          <t>“합의는 무슨” 황정민, ‘사생활 폭로 A씨’ 사건 강경대응… 법원은...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=848806</t>
+          <t>https://www.sportsseoul.com/news/read/1628737?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-01 07:02:29.070365+00:00</t>
+          <t>2026-08-17 07:03:24.970842+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중, 민사소송 합의 계획 중</t>
+          <t>스토킹처벌법 개정으로 반의사불벌죄 폐지, 기소 사례 증가 추세</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>부동산 일타강사 남편을 살해한 50대 A 씨가 형사 항소심에서 혐의를 인정했다. 피해자 형제들이 제기한 민사소송에서 A 씨 측은 합의를 계획 중이며, 재판부에 양형 조사를 요청했다. 다음 공판기일은 5월 21일로 예정되어 있다.</t>
+          <t>2023년부터 스토킹처벌법의 반의사불벌죄 규정이 폐지되어 피해자의 의사와 관계없이 수사가 가능해지면서 대응이 강화되었습니다. 법 개정 이후 스토킹처벌법 위반 혐의로 기소되는 사례가 증가하는 추세입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>피고(A 씨)가 형사 항소심에서 혐의를 인정하여 책임이 명확하고(적합 조건 1), 강력한 증거가 존재합니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 집단적 피해 사건이 아니며, 피해 규모도 구체적으로 명시되지 않았습니다.</t>
+          <t>해당 기사는 스토킹처벌법 개정 및 기소 사례 증가에 대한 일반적인 법률 상식 정보입니다. 특정 사건이나 피고가 명시되어 있지 않아 상대방 책임의 명확성, 자력, 피해 규모 등을 판단하기 어렵습니다. 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'부동산 일타강사' 남편 살해한 50대 항소심서 혐의 인정</t>
+          <t>[알아두면 쓸모있는 법률상식] 스토킹처벌법, 반복되는 스토킹 괴롭힘 ...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008512636&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=128542</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-12 07:02:00.673559+00:00</t>
+          <t>2026-08-15 07:04:05.799121+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>가사도우미 A씨</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>절도 혐의로 징역형의 집행유예 선고 (형사 사건 종결)</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>10년간 가사도우미로 일하며 두 가정에서 총 8980만원 상당의 명품을 훔친 60대 여성 A씨가 징역 8개월에 집행유예 2년을 선고받았다. A씨는 범행을 인정하고 훔친 물품을 모두 피해자들에게 돌려주었으며, 피해자들은 엄벌을 탄원했다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)는 충족되나, 소송 상대방이 개인(가사도우미)으로 자력 부족 가능성이 높아 적합 조건 2(상대방 자력 충분)를 충족하지 못함. 또한, 훔친 물품이 모두 반환되어 피해자들이 민사상 청구할 수 있는 직접적인 손해액이 크지 않아 소송금융 투자 매력이 낮음. 집단적 피해도 아님.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>총 8980만원 상당 (물품 반환 완료로 직접적 금전 피해액은 미상)</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>명품 수천만원어치 슬쩍…10년 일한 가사도우미의 몹쓸 손버릇</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25449753</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-08-11 00:11:44.036417+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>최정원</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (집행유예 선고), 유족과 합의 완료</t>
+          <t>검찰 기소유예 및 무혐의 처분으로 형사 절차 종결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>60대 화물차 운전자가 사망사고를 일으켰으나, 유족과 합의하여 처벌을 원치 않는다는 점과 범죄 전력이 없는 점이 고려되어 집행유예를 선고받았습니다. 이는 형사 재판의 결과이며, 유족과의 합의가 이미 이루어진 사건입니다.</t>
+          <t>그룹 UN 출신 최정원이 연인 A씨를 흉기로 협박한 혐의로 검찰로부터 기소유예 처분을 받았다. 동영상 유포 협박 및 스토킹 혐의는 증거 불충분 등으로 무혐의 처분되었다. 검찰은 흉기 협박 혐의를 인정했으나, 피해자가 처벌불원서를 제출한 점 등을 고려해 기소유예를 결정했다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사에 따르면 피고인(화물차 운전자)이 유족과 합의하여 유족이 처벌을 원치 않는다고 명시되어 있습니다. 이는 부적합 조건인 '이미 종결된 사건 (합의 완료)'에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방(최정원)의 흉기 협박 혐의는 검찰에서 인정되어 기소유예 처분을 받았으나(적합 조건 1, 5, 6 해당), 이는 개인 간의 다툼으로 피해자 수가 1명에 불과하고(적합 조건 3 미해당), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 미해당). 또한, 상대방의 자력이 대기업 수준이 아니며(적합 조건 2 미해당), 피해자가 처벌불원서를 제출한 점이 향후 민사 소송 진행 및 손해배상액 산정에 부정적인 영향을 미칠 수 있어 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>사망사고 낸 60대 화물차 운전자, 집유</t>
+          <t>최정원, '흉기 협박' 기소유예 처분…동영상 유포 협박은 무혐의</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2408116</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=03145526645519440</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:18.105776+00:00</t>
+          <t>2026-08-09 07:02:34.729237+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>황정민</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>검찰 보완수사 진행 중, 전담팀 구성</t>
+          <t>손해배상 청구 소송 제기, 조정기일 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>故 김창민 감독의 상해치사 사건에 대해 검찰이 전담팀을 구성하고 보완수사에 착수했다. 영장 기각 논란이 있었으나, 검찰은 과학수사 기법과 의학적 전문성을 활용하여 피해자 측의 억울함이 없도록 엄정하게 수사하겠다고 밝혔다.</t>
+          <t>배우 황정민의 사생활을 폭로한 A씨가 황정민이 먼저 성인 소설 작성을 요청하고 성적 상호작용을 시작했다고 주장하며 추가 메시지와 녹취록을 공개했다. 황정민 측은 A씨를 스토킹 범죄 피의자로 지목하며 법원의 접근금지 조치 및 벌금 약식명령을 받았다고 밝혔다. A씨는 이에 불복해 정식 재판을 청구하고 2억 원 규모의 손해배상 청구 소송을 제기했으며, 오는 14일 조정기일이 예정되어 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>검찰이 故 김창민 감독 상해치사 사건에 대해 전담팀을 구성하고 보완수사를 진행 중이므로 공적 절차가 활발히 진행되고 있으며 (적합 조건 6), 과학수사 기법 활용을 통해 증거 확보 가능성이 높습니다 (적합 조건 5). 사망 사건으로 피해 규모가 크지만 (적합 조건 4), 상대방의 자력 및 책임 명확성은 추가 확인이 필요합니다.</t>
+          <t>상대방(배우 황정민)의 자력이 충분하고, 피해자 A씨가 2억 원 규모의 손해배상 소송을 제기하여 피해 규모가 크며, A씨가 메시지 및 녹취록 등 증거를 확보하고 있습니다. 다만, 책임 소재가 명확하지 않고 양측의 주장이 엇갈리는 '진흙탕 싸움' 양상이며, 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>검찰, 故 김창민 감독 상해치사 전담팀 구성…영장 기각 논란 속 보완수...</t>
+          <t>먼저 야한 소설 써봐, 낄낄대게  황정민 폭로女, 추가 메시지 공개→파...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/04/05/PEG3TJKKM5DKZM43KGR74IGS3A/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://mhnse.com/news/articleView.html?idxno=1482570</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-05 12:21:14.192987+00:00</t>
+          <t>2026-08-09 07:01:32.614708+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>조모(27)씨</t>
+          <t>황정민</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
+          <t>스토킹 혐의 정식재판 진행 중, 2억 원 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대구에서 사위가 장모를 장시간 폭행해 사망에 이르게 하고 시신을 유기한 사건. 장모는 딸을 사위의 폭력으로부터 보호하려다 변을 당했으며, 딸 또한 남편의 보복을 두려워해 신고하지 못했다. 경찰은 사위에게 존속살해 및 시체유기 혐의를, 딸에게는 시체유기 혐의를 적용해 구속했으며, 사건을 검찰에 송치할 예정이다.</t>
+          <t>배우 황정민과 여성 A씨 간 사생활 의혹 공방이 이어지고 있다. A씨는 황정민을 상대로 2억 원의 손해배상 청구 소송을 제기했으며, 스토킹 혐의에 대한 약식명령에 불복해 정식재판을 청구했다. 황정민 측은 A씨를 스토킹 범죄 피의자로 규정하며 법적 대응을 예고했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(사위)의 책임이 명확하고(적합 조건 1), 경찰 수사, 부검 결과, CCTV 등 객관적 증거가 충분히 확보되어 공적 절차가 진행 중이다(적합 조건 5, 6). 피해 규모 또한 사망 사건으로 중대하다(적합 조건 4). 그러나 피고가 개인이며 자력이 불분명하여 손해배상금 회수 가능성이 낮고(부적합 조건: 상대방 자력 부족), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력이 떨어진다.</t>
+          <t>상대방(배우 황정민)의 자력이 충분하고(적합 조건 2), 피해자 A씨가 2억 원의 손해배상을 청구하여 피해 규모가 크지만(적합 조건 4), 양측의 주장이 첨예하게 대립하여 상대방 책임이 명확하지 않음(적합 조건 1 불충족). 증거의 신뢰성 또한 법정에서 다뤄질 예정으로 투자 리스크가 존재함.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (사망), 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>딸 지키려던 장모, 사위 폭행에 주검으로…대구 ‘캐리어 시신’ 사건 ...</t>
+          <t>황정민 폭로 여성은 15살 연하...확인된 신체 접촉? 어깨에 손 올린 정...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405508524?OutUrl=naver</t>
+          <t>https://www.mt.co.kr/society/2026/08/02/2026080218185279246</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-05 12:21:05.168164+00:00</t>
+          <t>2026-08-08 16:17:13.216944+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>혼인관계 입증과 증거 확보가 관건</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>상간소송은 배우자와 부정행위를 한 제3자에게 정신적 손해배상을 청구하는 민사소송으로, 최근 분쟁이 증가하고 있다. 위자료 인정 여부와 금액은 혼인관계 파탄 여부 및 증거 확보에 따라 달라진다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상간소송은 개별적인 민사소송으로, 상대방(상간자)이 대부분 개인이라 자력(배상 능력)이 불확실하고 충분하지 않을 가능성이 높습니다 (부적합 조건 2). 또한 집단적 피해가 아니며 (부적합 조건 3), 위자료 규모도 소송금융 투자 대상으로서의 매력이 낮습니다 (부적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>상간소송 위자료 분쟁 증가… 혼인관계 입증과 증거 확보가 관건 [이철...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=84827</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-08-08 07:01:17.681555+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>미쓰비시 광업</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>2심 승소</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>일제강점기 미쓰비시 광업 탄광에서 강제 노역한 피해자 유족들이 손해배상 소송 2심에서 승소했습니다. 이 사건은 다수의 피해자가 관련된 역사적 피해에 대한 소송으로, 피고 기업의 책임이 인정되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(2심 승소), 상대방(미쓰비시 광업)은 자력이 충분한 대기업입니다. 다수의 피해자 유족이 관련되어 집단적 피해의 성격을 가지며, 이미 소송이 2심까지 진행되어 증거가 충분히 확보된 상태입니다. (적합 조건 1, 2, 3, 5)</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>2026_7_24 오늘의 주요뉴스</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1528970</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-08-04 07:02:31.569021+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>김수현</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>재판부 조정 권고, 분쟁 일부 정리 분위기</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>배우 김수현이 사생활 논란 이후 일부 광고주들로부터 거액의 손해배상 소송을 당했으나, 최근 청구액이 대폭 줄고 재판부의 조정 권고로 분쟁이 일부 정리되는 분위기입니다. 김수현은 해외 브랜드 광고를 통해 활동을 재개했으며, 고 김새론 유족과의 진실 공방 및 유튜브 채널 명예훼손 소송도 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>상대방(김수현)에게 자력이 충분하며(조건 2), 일부 광고주들이 피해를 입어 집단적 소송 가능성이 있습니다(조건 3). 다만, 기사 내용상 손해배상 청구액이 대폭 줄고 재판부의 조정 권고가 있어 소송의 강도가 약화된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>김수현, 복귀 신호에도 웃지 못하는 이유..600억 대작·광고주 소송 [스...</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/07/15/2026071507450923115</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-07-23 17:45:04.576579+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>절도 혐의로 징역 4개월에 집행유예 1년 선고 (형사 사건 종결)</t>
+          <t>존속살해 혐의로 구속 기소, 첫 공판 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>금은방 직원이 고객의 순금 목걸이를 모조품으로 바꿔치기한 사건으로, 해당 직원은 절도 혐의로 기소되어 징역형의 집행유예를 선고받았습니다. 피해품은 반환되었으며, 재판부는 피고인의 반성 및 피해품 반환을 양형에 참작했습니다.</t>
+          <t>처가살이 중 퇴거를 요청한 장인을 살해한 사위 A씨에 대한 첫 공판이 열린다. A씨는 장인의 목을 조르고 머리를 부딪히게 해 살해한 혐의를 받으며, 시신을 방치한 채 장인의 신용카드로 5천만원가량을 사용한 것으로 드러났다. A씨는 존속살해 혐의로 구속 기소되었으며, 경찰은 A씨와 함께 살던 둘째 딸은 범행 정황을 몰랐던 것으로 판단했다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방(개인 직원)의 자력이 충분하지 않고 (적합 조건 2 미충족), 피해 규모가 1,600만원으로 소송금융 투자에 적합한 '수억 원 이상'의 대규모가 아니며 (적합 조건 4 미충족), 피해품이 반환되어 직접적인 재산상 손해가 해소되었으므로 소송금융의 투자 매력이 낮습니다. 또한, 단일 피해자 사건입니다 (적합 조건 3 미충족).</t>
+          <t>상대방 책임이 명확하고(A씨 살해 혐의 구속 기소), 증거 확보가 가능하며(경찰 조사, CCTV), 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 가해자(사위)가 무직에 사채 빚이 있어 자력이 부족하고, 피해 규모(5천만원 신용카드 사용액)가 소송금융 투자 대상으로 크지 않아 손해배상금 회수 가능성이 매우 낮아 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상 (피해품 반환 완료)</t>
+          <t>5000만원 (신용카드 부정 사용액), 정신적 손해배상 미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망 피해자), 피해자 가족 다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>어쩐지 가볍더라 …1,600만원 금목걸이 몰래 '바꿔치기'</t>
+          <t>‘처가살이’ 사위, “나가라”는 장인 살해…장인인 척 가족에게 문자...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604040151&amp;t=NN</t>
+          <t>https://biz.heraldcorp.com/article/10805729?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 00:26:48.973397+00:00</t>
+          <t>2026-07-23 07:01:22.264670+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>1심 패소, 2심 진행 예정</t>
+          <t>피고가 법원에 배상금 감당 불가 의견서 제출</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>게임 개발사 스마일게이트가 1000억 원 규모의 손해배상 청구 소송 1심에서 패소했으며, 법원은 총 손해배상액을 3600억 원대로 판단했습니다. 이에 따라 스마일게이트는 2600억 원을 추가로 배상해야 할 수도 있습니다. 이 사건은 대규모 손해배상 책임이 인정된 사례로 주목받고 있습니다.</t>
+          <t>강북 모텔 연쇄살인범 김소영에게 유족 측이 3000만원의 손해배상 소송을 제기했다. 김소영은 법원에 배상금 감당이 어렵다는 의견서를 제출한 것으로 확인되었으며, 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방(스마일게이트)의 책임이 1심 판결로 명확하며(적합 조건 1), 대형 게임사로서 자력이 충분합니다(적합 조건 2). 1심에서 1000억 원 패소 및 총 3600억 원대의 손해배상액이 언급될 정도로 피해 규모가 매우 큽니다(적합 조건 4). 이미 1심 판결이 나온 상태로 증거가 충분히 확보된 것으로 판단됩니다(적합 조건 5).</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피고인 김소영이 배상금을 감당하기 어렵다는 의견서를 제출하여 자력 부족이 명확하다. 또한, 청구 금액 3000만원은 소송금융 투자 대상으로 피해 규모가 크다고 보기 어렵다(적합 조건 4 미충족). 실질적인 배상금 회수 가능성이 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>총 3600억 원대 (1심 1000억 원 패소, 2600억 원 추가 배상 가능성)</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>‘1000억 패소’ 스마일게이트, 2600억 추가배상?</t>
+          <t>유족들의 3000만원 청구…'모텔 살인' 김소영 답변 보니</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583910?ref=naver</t>
+          <t>https://www.hankyung.com/article/2026071453367</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 12:51:18.845987+00:00</t>
+          <t>2026-07-22 22:38:20.068851+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>이씨</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>형사재판 유죄 판결 후 손해배상 신청 각하, 추가 법적 대응 모색 중</t>
+          <t>형사 2심 재판 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>가해자가 형사재판에서 유죄 판결을 받았음에도 불구하고, 피해자가 신청한 병원비와 일실수입 등 손해배상이 각하되는 황당한 상황이 발생했습니다. 법조계 전문가들은 이것이 끝이 아니라고 보고 있으며, 피해자는 범죄는 인정되지만 피해 보상은 외면당한 아이러니한 상황에 처해 있습니다.</t>
+          <t>부산 '돌려차기' 사건 피고인이 건강 및 변호인 문제를 이유로 2심 재판에 불출석했다. 부산고법은 심리 지연을 막기 위해 현행 형사소송법이 허용하는 한도 내에서 소송 지휘권을 적절히 행사할 예정이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>가해자가 형사재판에서 유죄 판결을 받아 상대방 책임이 명확하고(적합 조건 1), 유죄 판결 자체가 강력한 증거가 될 수 있습니다(적합 조건 5). 그러나 손해배상 신청이 각하되어 추가적인 법적 절차가 필요하며, 상대방의 자력, 피해 규모, 집단성 여부가 기사에서 파악되지 않아 투자 위험이 존재합니다.</t>
+          <t>이 기사는 민사 손해배상 청구가 아닌 형사 재판 진행 상황을 다루고 있습니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 기사에 언급된 피고인(개인)은 소송금융 투자에 필요한 충분한 자력을 갖추지 못했을 가능성이 높습니다 (부적합 조건: 상대방에게 자력이 충분함). 또한, 집단적 피해가 아닌 단일 피해 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'유죄' 받고도 배상은 각하? 황당한 판결의 진실</t>
+          <t>부산 돌려차기 男, 2심 재판서 ‘건강·변호인’ 핑계 대며 불출석</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/RZAGYIUPP49M</t>
+          <t>https://www.chosun.com/national/court_law/2026/07/07/EKCE4TIB6NGB3PJA35PONMG6CM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 12:44:42.530533+00:00</t>
+          <t>2026-07-22 09:16:57.112705+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+      <c r="A16" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>사위</t>
+          <t>아이더</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>사위 및 딸 구속, 수사 진행 중</t>
+          <t>서울중앙지법 민사합의 45부 2차 변론기일 진행 중, 재판부 소송 취하 제안</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>사위의 폭력으로부터 딸을 지키려던 피해자가 사위에게 맞아 사망한 사건입니다. 사위와 딸은 구속되어 조사를 받고 있으며, 딸은 남편의 통제로 가정폭력을 신고하지 못했던 것으로 드러났습니다.</t>
+          <t>배우 김수현이 고(故) 김새론과의 교제 의혹으로 아웃도어 브랜드 '아이더'로부터 25억원 규모의 손해배상 소송을 당했습니다. 그러나 의혹을 제기한 김세의가 허위 사실 유포 혐의로 구속 기소되면서 아이더의 청구 금액이 4억원으로 대폭 줄었으며, 재판부는 소송 취하를 제안했습니다. 이는 김수현이 허위 사실의 피해자라는 점이 인정되고 있기 때문입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 기사 내용상 상대방의 자력이 충분하지 않을 가능성이 높아 손해배상금 회수가 어려울 수 있습니다. 또한 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 불충족).</t>
+          <t>원고(아이더)가 피고(김수현)에게 제기한 손해배상 소송에서, 피고의 책임이 불분명해지고 있습니다. 의혹을 제기한 김세의가 허위 사실 유포 혐의로 구속 기소되었고, 재판부도 소송 취하를 제안하며 원고와 피고 모두 허위 사실의 피해자임을 언급했습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, '증거가 있거나 확보 가능함' 및 '공적 절차 진행' 조건이 오히려 원고의 주장을 약화시키는 방향으로 작용하고 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억원 (기존 25억원에서 대폭 감소)</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명 (아이더)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>널 두고 어떻게  딸 지키려다…사위에 맞아 참변</t>
+          <t>김수현, 25억 소송 4억으로 줄었다…복귀 청신호 켜지나</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008504776&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sportsseoul.com/news/read/1621502?ref=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 12:34:33.464311+00:00</t>
+          <t>2026-07-21 07:00:50.292333+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>대법원 판례 확립</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>교통사고로 식물인간이 된 피해자가 여명기간을 전제로 가해자와 손해배상 합의를 했더라도, 예상보다 장기간 생존하게 된 때에는 추가 손해배상을 청구할 수 있다는 법적 판단이 나왔다. 이는 기존 합의에도 불구하고 피해자의 실제 생존 기간에 따른 막대한 추가 손해를 보상받을 수 있는 길을 열어주는 중요한 판례이다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>교통사고 가해자의 책임이 명확하고(적합 조건 1), 식물인간 상태로 장기간 생존하여 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 교통사고의 경우 보험사가 피고가 될 가능성이 높아 상대방의 자력도 충분할 것으로 판단됩니다(적합 조건 2). 대법원 판례를 통해 합의 이후 추가 손해배상 청구가 가능하다는 법적 근거가 명확하여 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>여명 5년 전제 합의 후  20년 더 생존  판정</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=78357</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-07-20 07:01:27.267240+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>민법 개정안 발의 및 법무부 토론회 진행 중</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>동물의 법적 지위를 '물건'에서 '지각있는 생명체'로 바꾸는 민법 개정안이 발의되고 법무부 토론회도 열리는 등 논의가 활발합니다. 개정안이 통과되면 동물 학대나 사망 시 치료비 외에 반려인의 정신적 손해에 대한 위자료 청구도 가능해져, 향후 동물 관련 손해배상 소송의 가치가 높아질 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>민법 개정안 발의 및 법무부 토론회 등 공적 절차가 진행 중이며(적합 조건 6), 동물의 법적 지위가 변경될 경우 반려인의 정신적 손해에 대한 위자료 청구 등 피해 규모가 커질 수 있어(적합 조건 4) 향후 소송금융 투자 대상 사건 발굴에 긍정적 영향을 미칠 것으로 예상됩니다. 다만, 현재는 특정 사건이 아닌 법률 개정 논의 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>“동물은 물건 아니다” 민법 개정안…정성호도 호응, 이번엔?</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25445734</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-07-18 07:00:27.276687+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>가해자 형사 재판 종결 및 가해자 사망</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>광주 세 모녀 살인 사건의 범인 A씨가 피해자 세 모녀를 살해한 혐의로 대법원에서 무기징역을 확정받았습니다. 이후 A씨는 복역 중 스스로 목숨을 끊었습니다. 형사 사건은 종결되었고, 가해자가 사망하여 민사상 손해배상 청구를 진행할 대상이 없습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>가해자의 형사 사건은 대법원 판결로 이미 종결되었고, 가해자 또한 복역 중 사망하여 민사상 손해배상 청구를 진행할 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>광주 세 모녀 살인범, 복역 중 스스로 목숨 끊어</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>tjb.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.tjb.co.kr/news05/bodo/view/id/98265</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-07-07 07:01:33.160694+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>브래드 피트</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>프랑스 고급 와이너리 샤토 미라발 관련 손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>안젤리나 졸리와 브래드 피트의 자녀들이 아버지의 성을 지우는 등 피트와의 관계가 멀어지고 있다. 두 사람은 2016년 이혼 발표 후 8년간의 법정 공방 끝에 2024년 12월 이혼이 최종 확정되었으며, 현재 공동 소유했던 프랑스 와이너리 샤토 미라발을 둘러싸고 500억 원 규모의 손해배상 청구 소송을 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>상대방(브래드 피트)의 자력이 충분하며 (조건 2), 500억 원 규모의 손해배상 청구 소송이 진행 중으로 피해 규모가 매우 큼 (조건 4). 또한, 자녀들에 대한 폭행 의혹 등 상대방 책임이 명확하게 언급되고 있으며 (조건 1), 고액의 소송이 진행 중이므로 증거 확보 가능성도 높습니다 (조건 5).</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>약 500억 원 (3,500만 달러)</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>브래드 피트, 6자녀에 철저히 외면→줄줄이 엄마 졸리 성으로 변경 [할...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/entertainment/article/1047358/</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-06-16 08:40:01.841541+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>상간남</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>구상금 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>사연자는 유부남인 상간남에게 속아 상간녀 위자료 소송에서 패소하여 수천만 원을 배상하게 됨. 상간남은 법정에서 사연자에게 불리한 증언을 하고 잠적한 상태로, 사연자는 상간남에게 구상금 소송을 통해 배상액의 일부를 돌려받고자 함.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>상대방(상간남)의 책임은 비교적 명확하나(적합 조건 1), 상대방이 잠적하여 자력 확인이 어렵고 실제 구상금 회수 가능성이 매우 낮음. 피해 규모(수천만 원) 또한 소송금융 투자 대상으로 보기에 크지 않아(적합 조건 4 미충족) 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A18" s="2" t="inlineStr">
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>이혼했다더니 법정서 아내 편? 잠적한 상간남에 구상금 100% 받아내려면</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202605150720460939</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-06-15 00:08:32.983217+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...274 lines deleted...]
-      </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 재판 진행 중</t>
+          <t>가해자 무기징역 확정 후 복역 중 사망</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대구에서 사위 조 씨가 장모를 폭행해 살해하고 시신을 유기한 혐의로 긴급 체포되었으며, 딸 최 씨는 시신 유기에 가담한 혐의를 받고 있습니다. 현재 경찰 수사 및 형사 재판이 진행 중인 사건입니다.</t>
+          <t>2014년 광주에서 일가족 3명을 살해한 혐의로 무기징역을 선고받고 복역 중이던 40대 남성 A씨가 지난 3월 해남교도소에서 숨진 채 발견되었습니다. A씨는 꽃바구니를 들고 피해자 집에 찾아가 말다툼 끝에 살해하고, 범행 은폐를 위해 다른 가족까지 살해한 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 경찰 수사로 증거가 확보되었으며(조건 5), 형사 절차가 진행 중(조건 6)인 점은 긍정적입니다. 그러나 피해자가 1명으로 집단적 피해가 아니며(조건 3 불충족), 상대방이 개인으로 자력이 충분한지 알 수 없어(조건 2 불충족) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>가해자의 책임은 명확하나 (적합 조건 1), 이미 형사 사건이 종결되었고 가해자가 사망하여 소송 상대방의 자력 확보가 불가능합니다 (부적합 조건: 이미 종결된 사건, 적합 조건 2 불충족). 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대구 캐리어 살인 부부, 법정에서는 둘다 입 닫았다</t>
+          <t>“꽃바구니 들고 갔다 세모녀 살해”…40대 무기수, 교도소서 사망</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=539714</t>
+          <t>https://www.segye.com/newsView/20260515502273?OutUrl=naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-02 12:32:38.541900+00:00</t>
+          <t>2026-06-14 11:59:51.434961+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>한승호</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 용의자 체포 완료, 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>미국 텍사스 한인타운에서 사업 관련 금전 갈등으로 인한 총격 사건이 발생하여 2명이 사망하고 3명이 부상당했다. 용의자 한승호 씨(69)는 체포되었으며, 범행 동기를 사업상 금전 갈등으로 진술했다. 현재 경찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>용의자가 특정되었고, 범행 동기가 사업 관련 금전 갈등으로 진술되어 책임 소재가 명확합니다 (적합 조건 1). 2명의 사망자와 3명의 부상자가 발생하여 피해 규모가 크고 (적합 조건 4), 경찰 수사 및 용의자 체포 등 공적 절차가 진행 중이며 (적합 조건 6), 용의자의 진술 등 증거 확보가 용이합니다 (적합 조건 5). 다만, 용의자의 자력에 대한 정보는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>5명 (사망 2명, 부상 3명)</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>美텍사스 한인타운서 총격, 5명 사상… 용의자 69세 한인</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Inter/article/all/20260506/133874381/2</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-06-13 15:00:42.484824+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>가해자 차철남 무기징역 선고 (형사 재판 종결)</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>58세 중국인 차철남이 시흥에서 흉기 난동을 벌여 2명을 살해하고 2명에게 중상을 입힌 사건. 가해자는 지인에게 빌려준 돈을 받지 못하고 험담을 들었다는 이유로 계획적인 살인 및 무차별적인 흉기 난동을 저질렀다. 형사 재판에서 무기징역을 선고받았다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>가해자 개인의 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮음 (적합 조건 2 불충족). 피해자 수가 4명으로 집단적 피해로 보기 어려움 (적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>4명 (사망 2명, 부상 2명)</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>흉기 난동? 시신 2구까지 줄줄이… 모세의 기적  과시한 차철남 [뉴스속...</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/05/19/2026051808200743786</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-05-23 07:50:39.192620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>서부지법 난동 가담자 18명</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I23" t="inlineStr">
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>대법원 유죄 확정 후 서부지법에서 손해배상 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>지난해 1월 윤석열 전 대통령 지지자들이 서울서부지방법원에 난입해 물건을 부수고 경찰관을 폭행한 사건에 대해 대법원이 18명의 유죄를 확정했습니다. 서부지법은 난동 가담자들에 대한 손해배상 청구를 검토하고 있으며, 일부 피고인들은 재판소원 등을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>대법원에서 18명의 유죄가 확정되어 상대방의 책임이 명확하며(적합 조건 1), 난동 장면 영상 등 객관적 증거가 충분합니다(적합 조건 5). 다수의 가담자가 법원에 난입하여 공공기물 파손 및 경찰관 폭행이라는 집단적 피해를 야기했습니다(적합 조건 3). 그러나 피고인들이 개인이므로 자력 확보가 불확실하며, 원고가 공공기관인 법원이라는 점이 소송금융 투자에 고려될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>대법원까지 간 '서부지법 난동범' 18명 유죄 확정… 재판 소원도 검토</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5191305</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-05-08 04:13:59.399250+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>청주 무심천 벚꽃축제 현장에서 중학생 집단폭행 사건이 발생했습니다. 피해자 측 가족이 가해 학생들의 신상을 SNS에 공개했다가 피소되었으며, 현재 청주흥덕경찰서에서 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>가해 학생들의 책임이 비교적 명확하고 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 가해자가 중학생이므로 자력 부족 가능성이 있으며, 피해 규모가 크지 않을 수 있어 투자 매력이 다소 낮습니다. (적합 조건 1, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A24" s="2" t="inlineStr">
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>청주 축제 집단폭행 사건…가해자 신상 공개한 가족 피소</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=848806</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-05-01 07:02:29.070365+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>형사 항소심 진행 중, 민사소송 합의 계획 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>부동산 일타강사 남편을 살해한 50대 A 씨가 형사 항소심에서 혐의를 인정했다. 피해자 형제들이 제기한 민사소송에서 A 씨 측은 합의를 계획 중이며, 재판부에 양형 조사를 요청했다. 다음 공판기일은 5월 21일로 예정되어 있다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>피고(A 씨)가 형사 항소심에서 혐의를 인정하여 책임이 명확하고(적합 조건 1), 강력한 증거가 존재합니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 집단적 피해 사건이 아니며, 피해 규모도 구체적으로 명시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1명 (사망 피해자)</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>'부동산 일타강사' 남편 살해한 50대 항소심서 혐의 인정</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008512636&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-04-12 07:02:00.673559+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>검찰 보완 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>故 김창민 감독 사망 사건에 대해 검찰이 과학수사 기법과 의학적 전문성을 활용하여 보완 수사를 진행 중이다. 가해자는 현재까지 사과하지 않은 것으로 보도되었으며, 검찰은 피해자에게 억울함이 없도록 신속하고 엄정한 수사를 약속했다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>검찰의 보완 수사가 진행 중이며(공적 절차 진행), 사망 사건으로 피해 규모가 크고(피해 규모 큼), 과학수사 기법을 활용하여 증거 확보가 가능함(증거 확보 가능). 가해자가 특정되어 책임이 명확할 것으로 예상되어 소송금융 투자에 적합하다. 다만, 상대방의 자력은 아직 불분명하다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>1명 (故 김창민 감독)</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>가해자 현재까지도 사과 無 …검찰, 故 김창민 감독 사망 사건 보완 수...</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16026112</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:20:01.911830+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D24" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>60대 화물차 운전자</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 (집행유예 선고), 유족과 합의 완료</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>60대 화물차 운전자가 사망사고를 일으켰으나, 유족과 합의하여 처벌을 원치 않는다는 점과 범죄 전력이 없는 점이 고려되어 집행유예를 선고받았습니다. 이는 형사 재판의 결과이며, 유족과의 합의가 이미 이루어진 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>기사에 따르면 피고인(화물차 운전자)이 유족과 합의하여 유족이 처벌을 원치 않는다고 명시되어 있습니다. 이는 부적합 조건인 '이미 종결된 사건 (합의 완료)'에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>사망사고 낸 60대 화물차 운전자, 집유</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2408116</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:18:18.105776+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>검찰 보완수사 진행 중, 전담팀 구성</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>故 김창민 감독의 상해치사 사건에 대해 검찰이 전담팀을 구성하고 보완수사에 착수했다. 영장 기각 논란이 있었으나, 검찰은 과학수사 기법과 의학적 전문성을 활용하여 피해자 측의 억울함이 없도록 엄정하게 수사하겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>검찰이 故 김창민 감독 상해치사 사건에 대해 전담팀을 구성하고 보완수사를 진행 중이므로 공적 절차가 활발히 진행되고 있으며 (적합 조건 6), 과학수사 기법 활용을 통해 증거 확보 가능성이 높습니다 (적합 조건 5). 사망 사건으로 피해 규모가 크지만 (적합 조건 4), 상대방의 자력 및 책임 명확성은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
-[...148 lines deleted...]
-      <c r="K26" t="inlineStr">
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>검찰, 故 김창민 감독 상해치사 전담팀 구성…영장 기각 논란 속 보완수...</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/04/05/PEG3TJKKM5DKZM43KGR74IGS3A/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:21:14.192987+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>조모(27)씨</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>대구에서 사위가 장모를 장시간 폭행해 사망에 이르게 하고 시신을 유기한 사건. 장모는 딸을 사위의 폭력으로부터 보호하려다 변을 당했으며, 딸 또한 남편의 보복을 두려워해 신고하지 못했다. 경찰은 사위에게 존속살해 및 시체유기 혐의를, 딸에게는 시체유기 혐의를 적용해 구속했으며, 사건을 검찰에 송치할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>상대방(사위)의 책임이 명확하고(적합 조건 1), 경찰 수사, 부검 결과, CCTV 등 객관적 증거가 충분히 확보되어 공적 절차가 진행 중이다(적합 조건 5, 6). 피해 규모 또한 사망 사건으로 중대하다(적합 조건 4). 그러나 피고가 개인이며 자력이 불분명하여 손해배상금 회수 가능성이 낮고(부적합 조건: 상대방 자력 부족), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력이 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>1명 (사망), 유족 다수</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>딸 지키려던 장모, 사위 폭행에 주검으로…대구 ‘캐리어 시신’ 사건 ...</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
-[...346 lines deleted...]
-      </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=539144</t>
+          <t>https://www.segye.com/newsView/20260405508524?OutUrl=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-01 13:01:47.597603+00:00</t>
+          <t>2026-04-05 12:21:05.168164+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>가해자 A 씨</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>민사 손해배상 검토 단계</t>
+          <t>경찰 수사 중, 불구속 결정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>사유지에서 트럭이 공병을 파손하고 도주한 사건에 대해 형사상 재물손괴죄는 무혐의 처분될 수 있으나, 운전 부주의로 인한 민사상 손해배상 책임은 명백히 성립합니다. CCTV나 블랙박스 영상 등 객관적 증거 확보가 중요하며, 이를 통해 가해 차량을 특정하고 손해배상을 청구할 수 있습니다.</t>
+          <t>70대 노인 B 씨가 뺑소니 사고로 사망했으나, 가해자 A 씨는 경찰에 붙잡힌 후 불구속 수사 결정이 내려졌습니다. A 씨는 사고 당시 상황을 해명하려 했으며, 소방당국이 B 씨를 병원으로 옮겼지만 결국 사망했습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하나, 적합 조건 4(피해 규모 큼)에 부합하지 않아 소송금융 투자 대상으로는 부적합합니다. '공병' 파손이라는 점에서 피해 금액이 소액일 가능성이 높고, 상대방의 자력도 불분명하여 투자 회수 가능성이 낮습니다.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 사망 사고로 피해 규모가 크며(적합 조건 4), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 가해자의 자력에 대한 정보가 없어 배상 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>공병 박고 튄 트럭, 처벌 불가?  사유지 물피도주 무혐의 이유와 대응...</t>
+          <t>70대 노인 치어 숨지게 하고 달아났지만…경찰 결론은 '불구속'</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/B6SLUOL1LPAK</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505166&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-01 12:59:20.940442+00:00</t>
+          <t>2026-04-04 12:20:29.581148+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>손해배상(기) 소송 일부 인용 판결</t>
+          <t>경찰 수사 및 검찰 송치, 유족 진상 규명 및 책임자 처벌 촉구</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>조송호의 소송수계인 바이오빌이 제기한 손해배상(기) 소송에서 일부 인용 판결이 선고되었습니다. 기사 내용이 매우 단편적이어서 사건의 구체적인 경위나 피해 규모, 상대방 등 상세 정보는 파악하기 어렵습니다.</t>
+          <t>고 김창민 영화감독이 지난해 10월 자폐 성향 아들과 식당을 찾았다가 소음 문제로 시비가 붙어 무차별 폭행을 당해 뇌사 판정 후 사망했습니다. 경찰의 초기 부실 수사 논란 속에 검찰의 보완수사 요구로 피의자가 추가되었으나, 법원에서 구속영장이 기각되어 불구속 상태로 검찰에 송치되었습니다. 유족들은 철저한 진상 규명과 책임자 처벌을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용(상대방, 피해 규모, 사건 경위 등)을 파악하기 어렵습니다. 소송금융 투자 적합도를 판단할 충분한 정보가 부족합니다.</t>
+          <t>가해자들의 무차별 폭행으로 인한 사망이라는 상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모가 발생했으며(적합 조건 4), CCTV 영상 등 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 가해자들의 자력은 불분명하나, 위 4가지 적합 조건이 강력하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고 김창민 감독 및 유족 다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>3월 31일 주식시장 주요공시</t>
+          <t>송언석, 김창민 감독 폭행 사건에 “경찰 수사 역량 의문, 검경 수사권...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122228</t>
+          <t>https://www.wikitree.co.kr/articles/1129651</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-01 12:46:40.047269+00:00</t>
+          <t>2026-04-04 12:19:07.927920+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="2" t="inlineStr">
+      <c r="A34" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>사위</t>
+          <t>중국 보험사</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>대법원 상고 기각으로 최종 패소 판결 확정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성이 사위에게 폭행당해 숨진 뒤 시신이 유기된 사건. 사위는 장모가 시끄럽게 해 때렸다고 자백했으며, 경찰은 사위를 존속살해 및 시체유기 혐의로, 딸을 시체유기 혐의로 구속영장을 신청할 예정입니다. 피해자와 딸이 평소 사위에게 가정폭력을 당해온 것으로 파악됩니다.</t>
+          <t>성도이엔지가 13년 전 발생한 SK하이닉스 우시 화재와 관련한 구상금 청구 소송에서 최종 패소했습니다. 대법원이 상고를 기각함에 따라 성도이엔지는 중국 보험사에 총 166억 원 규모의 배상액을 지불해야 합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 피고가 개인이며 자력에 대한 정보가 없어 투자 회수 가능성이 불확실하고, 집단적 피해가 아닌 단일 피해자 사건(적합 조건 3 불충족)이라는 점에서 소송금융 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 대법원 상고 기각으로 최종 판결이 확정되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 주로 원고 측의 소송 비용을 지원하고 승소 시 수익을 공유하는 모델이므로, 이미 종결된 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>166억원</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>시끄럽다 며 장모 때려 숨지게 해…구속영장 신청</t>
+          <t>성도이엔지, SK하이닉스 우시 화재 소송 최종 패소...배상액 166억</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>dgmbc.com</t>
+          <t>thelec.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://dgmbc.com/NewsArticle/832795</t>
+          <t>https://www.thelec.kr/news/articleView.html?idxno=54624</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 12:45:32.185064+00:00</t>
+          <t>2026-04-04 00:30:12.304894+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>사위 C씨, 딸 B씨</t>
+          <t>박모씨</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>절도 혐의로 징역 4개월에 집행유예 1년 선고 (형사 사건 종결)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성이 사위의 장시간 폭행으로 사망하고, 시신이 캐리어에 담겨 유기된 사건이 발생했습니다. 경찰 조사 결과 사위는 폭행 사실을 인정했으며, 부검에서 다발성 골절이 확인되어 살해 고의가 있다고 판단, 존속살해 및 시체유기 혐의로 구속영장을 신청할 예정입니다. 딸에게는 시체유기 혐의가 적용될 방침입니다.</t>
+          <t>금은방 직원이 고객의 순금 목걸이를 모조품으로 바꿔치기한 사건으로, 해당 직원은 절도 혐의로 기소되어 징역형의 집행유예를 선고받았습니다. 피해품은 반환되었으며, 재판부는 피고인의 반성 및 피해품 반환을 양형에 참작했습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>사위의 폭행 인정, 부검 결과 등 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 사위 진술, 영상 등 증거가 충분하며(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 사망 사건으로 인한 유족의 손해배상 청구 가능성이 높아 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 부적합 조건에 해당하지 않아 소송금융 투자에 적합합니다.</t>
+          <t>상대방(개인 직원)의 자력이 충분하지 않고 (적합 조건 2 미충족), 피해 규모가 1,600만원으로 소송금융 투자에 적합한 '수억 원 이상'의 대규모가 아니며 (적합 조건 4 미충족), 피해품이 반환되어 직접적인 재산상 손해가 해소되었으므로 소송금융의 투자 매력이 낮습니다. 또한, 단일 피해자 사건입니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (피해품 반환 완료)</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[영상] 대낮에 부부가 캐리어 끌고 시신을… 장모가 시끄럽게 해 범행</t>
+          <t>어쩐지 가볍더라 …1,600만원 금목걸이 몰래 '바꿔치기'</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260401188900704?input=1195m</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604040151&amp;t=NN</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-01 12:45:10.660219+00:00</t>
+          <t>2026-04-04 00:26:48.973397+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>스마일게이트</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>1심 패소, 2심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>게임 개발사 스마일게이트가 1000억 원 규모의 손해배상 청구 소송 1심에서 패소했으며, 법원은 총 손해배상액을 3600억 원대로 판단했습니다. 이에 따라 스마일게이트는 2600억 원을 추가로 배상해야 할 수도 있습니다. 이 사건은 대규모 손해배상 책임이 인정된 사례로 주목받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>상대방(스마일게이트)의 책임이 1심 판결로 명확하며(적합 조건 1), 대형 게임사로서 자력이 충분합니다(적합 조건 2). 1심에서 1000억 원 패소 및 총 3600억 원대의 손해배상액이 언급될 정도로 피해 규모가 매우 큽니다(적합 조건 4). 이미 1심 판결이 나온 상태로 증거가 충분히 확보된 것으로 판단됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>총 3600억 원대 (1심 1000억 원 패소, 2600억 원 추가 배상 가능성)</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>‘1000억 패소’ 스마일게이트, 2600억 추가배상?</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>naeil.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.naeil.com/news/read/583910?ref=naver</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:51:18.845987+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>형사재판 유죄 판결 후 손해배상 신청 각하, 추가 법적 대응 모색 중</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>가해자가 형사재판에서 유죄 판결을 받았음에도 불구하고, 피해자가 신청한 병원비와 일실수입 등 손해배상이 각하되는 황당한 상황이 발생했습니다. 법조계 전문가들은 이것이 끝이 아니라고 보고 있으며, 피해자는 범죄는 인정되지만 피해 보상은 외면당한 아이러니한 상황에 처해 있습니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>가해자가 형사재판에서 유죄 판결을 받아 상대방 책임이 명확하고(적합 조건 1), 유죄 판결 자체가 강력한 증거가 될 수 있습니다(적합 조건 5). 그러나 손해배상 신청이 각하되어 추가적인 법적 절차가 필요하며, 상대방의 자력, 피해 규모, 집단성 여부가 기사에서 파악되지 않아 투자 위험이 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>'유죄' 받고도 배상은 각하? 황당한 판결의 진실</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/RZAGYIUPP49M</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:44:42.530533+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D36" t="inlineStr">
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>사위</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I36" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>사위 및 딸 구속, 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>사위의 폭력으로부터 딸을 지키려던 피해자가 사위에게 맞아 사망한 사건입니다. 사위와 딸은 구속되어 조사를 받고 있으며, 딸은 남편의 통제로 가정폭력을 신고하지 못했던 것으로 드러났습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 기사 내용상 상대방의 자력이 충분하지 않을 가능성이 높아 손해배상금 회수가 어려울 수 있습니다. 또한 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>널 두고 어떻게  딸 지키려다…사위에 맞아 참변</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008504776&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:34:33.464311+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>조 씨</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>살인 사건에 대한 형사 수사 및 재판 진행 중으로 추정</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>지난달 18일, 조 씨가 폭행 끝에 장모 A 씨를 살해하고 시신을 유기한 사건. A 씨는 딸의 권유에도 불구하고 조 씨의 보복을 우려해 집을 떠나지 못하다 변을 당했다. 현재 형사 절차가 진행 중인 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고(적합 조건 1), 증거 확보 가능성이 높으며(적합 조건 5), 형사 절차가 진행 중인 것으로 보이나(적합 조건 6), 가해자가 개인으로 자력이 불분명하여 배상 능력 확보가 어렵습니다. 또한 집단적 피해가 아니므로(부적합 조건), 소송금융 투자 회수 가능성이 낮아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A37" s="2" t="inlineStr">
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>딸은 떠나라 했는데…“나 없으면 더 때릴 것” 버티다 참변</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260403/133670213/1</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:22:09.303183+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
-[...138 lines deleted...]
-      <c r="A39" s="2" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>개인 (인천 고등학생)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>형사 처벌 진행 및 민사 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>인천의 한 고등학생이 학교에 폭탄을 설치했다는 허위 신고를 하여 형사 처벌을 받게 되었으며, 이로 인해 수천만원대의 민사 손해배상 책임까지 지게 되었습니다. 이는 장난으로 인한 행동이 심각한 법적, 금전적 결과로 이어질 수 있음을 보여주는 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>학생의 폭탄 협박 행위로 인한 책임이 명확하고(적합 조건 1), 형사 처벌 및 민사 소송이 진행 중인 점(적합 조건 6)은 긍정적입니다. 하지만 피고가 고등학생 개인으로 자력 확보가 어려워(적합 조건 2 미충족) 손해배상금 회수 가능성이 낮고, 집단적 피해가 아닌 개별 사건(적합 조건 3 미충족)이라는 점에서 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>수천만원</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>장난의 대가는 가혹하다. 당진에서 ‘만우절 소동’ 사라진 이유</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1197462</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:35:20.063638+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>60대 남성 A 씨가 이혼 소송 중 재산 분할 문제로 전처를 살해하고 시신을 유기하려다 경찰에 긴급 체포되었습니다. 아들의 신고로 사건이 밝혀졌으며, A 씨는 범행을 시인한 것으로 알려졌습니다. 현재 경찰이 구속영장을 신청하고 구체적인 사건 경위를 조사 중입니다.</t>
+          <t>충북교육청이 교육활동 침해 피해 교원을 위한 법률지원단을 운영하며 초기 상담부터 행정심판, 소송 대응까지 전문적인 법률 지원을 제공한다고 밝혔다. 이는 교육활동 보호 정책의 일환으로, 전담변호사와 외부 변호사가 맞춤형 지원을 제공할 예정이다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 피의자 진술 등 객관적 증거가 확보되어 있으며(적합 조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이나 금전적 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+          <t>이 기사는 충북교육청의 교육활동 침해 피해 교원 법률지원단 운영에 대한 정책 발표로, 특정 사건이나 피고가 명시되지 않았습니다. 소송금융 투자 대상이 될 만한 집단적 피해, 명확한 상대방 책임, 충분한 자력, 큰 피해 규모 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>유족</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[자막뉴스]  부모님과 연락 닿지 않아  아들의 신고...전처 살해하고 유...</t>
+          <t>충북교육청, '교육활동 보호·미래교육·환경교육' 정책·현장 동시 강화</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202604010735197963</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=815397</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-01 00:45:15.746331+00:00</t>
+          <t>2026-04-02 13:07:07.244029+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>B 법무법인</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>광주지법 1심 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>광주지법은 의뢰인의 항소 취하 요청을 소송 취하로 착각하여 의뢰인에게 1억 6천만 원 상당의 부동산 지분 손해를 입힌 B 법무법인과 소속 변호사에게 1억 2천만 원을 배상하라는 1심 판결을 내렸습니다. 이는 로펌의 명백한 과실로 인한 손해배상 사건으로, 의뢰인이 승소한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>로펌의 명백한 실수로 의뢰인에게 손해가 발생했으며, 법원 1심 판결로 로펌의 책임이 명확히 인정되었습니다. 상대방인 법무법인은 배상 능력이 충분하며, 피해 금액도 1억 2천만 원으로 소송금융 투자에 적합한 규모입니다. (적합 조건 1, 2, 4, 5)</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>1억 2천만 원</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>항소 취하하랬더니…'소송 취하' 실수한 로펌에 억대 배상 명령</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260402180155h4Q</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:56:40.491689+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>대전시 교육청</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>대전의 한 초등학교에서 발생한 1학년 학생 살해 사건의 전직 교사에게 무기징역이 확정되었습니다. 형사 재판은 마무리되었으나, 유족 측은 학교와 지자체를 상대로 손해배상 소송을 제기하여 현재 진행 중입니다. 유족은 가석방 없는 사형을 바랐으나 검찰의 상고 포기로 무기징역을 받아들였습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>상대방(지자체)의 자력이 충분하고(적합 조건 2), 가해자의 형사 책임이 명확히 확정되어 사건 발생에 대한 증거가 충분합니다(적합 조건 5). 그러나 집단적 피해가 아닌 단일 피해 사건이며(적합 조건 3 불충족), 학교 및 지자체의 과실 입증이 추가적으로 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>'초등생 살해' 전직 교사 무기징역 확정…유족 측  사형이 사회 정의</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH202604021724498Ke</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:48:51.697709+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D42" t="inlineStr">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>조 씨, 최 씨</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A43" s="2" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>대구에서 사위 조 씨가 장모를 폭행해 살해하고 시신을 유기한 혐의로 긴급 체포되었으며, 딸 최 씨는 시신 유기에 가담한 혐의를 받고 있습니다. 현재 경찰 수사 및 형사 재판이 진행 중인 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(조건 1), 경찰 수사로 증거가 확보되었으며(조건 5), 형사 절차가 진행 중(조건 6)인 점은 긍정적입니다. 그러나 피해자가 1명으로 집단적 피해가 아니며(조건 3 불충족), 상대방이 개인으로 자력이 충분한지 알 수 없어(조건 2 불충족) 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>대구 캐리어 살인 부부, 법정에서는 둘다 입 닫았다</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>dkilbo.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=539714</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:32:38.541900+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D43" t="inlineStr">
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>조모 씨, 최모 씨</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I43" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>피의자 구속, 경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>20대 사위와 딸이 장모를 폭행 살해한 뒤 시신을 유기한 혐의로 구속되었다. 경찰은 이들의 구체적인 범행 경위 등을 조사 중이며 신상 공개 여부도 검토할 예정이다. 피해자는 남편과의 갈등으로 딸 부부와 지내다 사위에게 지속적인 폭행을 당한 것으로 확인되었다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>피고인(사위, 딸)의 책임은 명확하고 증거도 충분하나(적합 조건 1, 5), 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮다. 또한 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A44" s="2" t="inlineStr">
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>'장모 살해' 20대 부부, '도주 우려' 구속⋯폭행 살해 후 캐리어 유기까...</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2572305</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:26:58.685494+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D44" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>20대 부부</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I44" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>부부 구속, 형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>20대 부부가 장모를 살해하고 시신을 캐리어에 유기한 혐의로 구속되었습니다. 피해자의 딸인 최 씨는 남편의 범행을 은닉하고 시신 유기를 도운 것으로 조사되었습니다. 현재 부부는 구속 상태로 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>20대 부부가 장모 살해 및 시신 유기 혐의로 구속되어 상대방 책임이 명확하고(적합 조건 1), 살해 사건으로 피해 규모가 매우 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 형사 수사가 진행 중(적합 조건 6)이라는 점에서 법률적 명확성은 높습니다. 그러나 20대 부부의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮을 것으로 예상되어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>재산 분할로 다퉈 ...전처 살해한 60대 구속영장 신청</t>
+          <t>'장모 살해 후 시신 캐리어 유기'…'패륜 범죄' 20대 부부 구속</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603311901250836</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=544495</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-31 13:22:43.750504+00:00</t>
+          <t>2026-04-02 12:21:27.789947+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>명재완, 초등학교, 대전시</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>피해자 유족 측이 명재완, 학교, 대전시를 상대로 4억여 원의 손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>자동차손해배상진흥원이 '자동차손해배상진흥원과 함께한 회복의 이야기' 공모전 시상식을 개최했습니다. 이 공모전은 자동차사고 피해자들의 회복 경험을 공유하고 정서적 지원 사업의 성과를 확산하기 위해 마련되었습니다.</t>
+          <t>대전 초등생 살해 사건의 가해자 명재완은 1, 2심에서 무기징역을 선고받고 대법원 선고를 앞두고 있습니다. 피해자 유족은 명재완과 학교, 대전시를 상대로 4억여 원의 손해배상 소송을 별도로 진행 중입니다. 가해자의 형사 책임이 명확하고, 학교와 대전시의 배상 능력이 충분하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>해당 기사는 자동차사고 피해자들의 회복 경험을 공유하는 공모전 시상식에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 새로운 소송 기회를 발굴하기 어렵고, 특정 상대방이나 피해 규모를 파악할 수 없어 부적합합니다.</t>
+          <t>가해자 명재완의 형사 유죄 판결로 상대방 책임이 명확하며(적합 조건 1), 학교와 대전시라는 충분한 자력을 가진 상대방이 존재합니다(적합 조건 2). 피해 금액이 4억여 원으로 크고(적합 조건 4), 형사 재판 결과라는 강력한 증거가 확보되어 있습니다(적합 조건 5). 현재 피해자 유족의 손해배상 소송이 별도로 진행 중입니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억여 원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>자동차손해배상진흥원, 피해자 회복 공모전 시상식 개최</t>
+          <t>'대전 초등생 살해' 명재완 오늘 대법 선고...1·2심 무기징역</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3094549</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604020008478593</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-31 13:06:47.663655+00:00</t>
+          <t>2026-04-02 00:35:08.642880+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>젬백스</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>서울고등법원 판결 선고, 젬백스 상고 예정</t>
+          <t>형사 항소심 판결 선고 (금고 4년 유지)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>서울고등법원이 바이오빌에 젬백스가 175억원과 지연이자를 지급하라는 판결을 내렸다. 젬백스는 판결금액이 자기자본 대비 21.25% 규모라고 밝히며 상고 제기 등 법적 대응을 진행할 예정이다.</t>
+          <t>30대 여성이 바퀴벌레를 잡으려다 라이터와 스프레이를 사용해 불을 내 이웃 주민 1명이 사망한 사건. 피고인은 중과실치사상 및 중실화 혐의로 기소되어 1심에서 금고 4년을 선고받았고, 항소심에서도 원심이 유지되었다. 피해자 유족은 민사상 손해배상 청구가 가능할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>서울고등법원에서 175억원의 손해배상 지급 판결이 내려져 상대방 책임이 명확하고(적합 조건 1, 5), 상대방 젬백스는 상장회사로 추정되어 자력이 충분하다(적합 조건 2). 피해 규모가 175억원으로 매우 크며(적합 조건 4), 이미 고등법원 판결이 선고된 상태이다(적합 조건 6). 젬백스가 상고를 제기할 예정이므로 최종 확정까지는 추가 절차가 필요하다.</t>
+          <t>피고인의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거도 충분히 확보 가능하나(적합 조건 5), 피고인(A씨)이 개인이며 자력이 부족할 것으로 예상되어 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 부적합 요소이다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>175억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 상해 피해자 미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[HIT알공] 플라즈맵, 메가젠임플란트와 25억 공급계약</t>
+          <t>바퀴벌레 잡겠다고 불 낸 30대…항소심도 ‘금고형’</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=75045</t>
+          <t>https://www.segye.com/newsView/20260402504000?OutUrl=naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:02.581816+00:00</t>
+          <t>2026-04-02 00:30:26.378072+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 용의자 검거</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>서울 종로구 동묘 일대에서 오토바이 번호판 수십 개가 도난당해 배달용 오토바이 주인들이 생업에 지장을 받았습니다. CCTV에 포착된 10대 남성 용의자가 경찰에 붙잡혔으며, 훔친 번호판은 온라인에서 암암리에 거래되는 것으로 확인되었습니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>상대방이 10대 남성으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않습니다. (적합 조건: 상대방에게 자력이 충분함 미충족, 피해 규모가 큼 미충족)</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>27명</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>번호판만 '쏙쏙'‥CCTV 딱 걸린 '검은 모자'</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6812078_37012.html</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:24:34.269825+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>B씨 (공장 운영자)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 (벌금형 선고)</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>경기 하남시의 한 공장 마당에서 관리 소홀로 탈출한 개가 70대 노인에게 달려들어 노인이 넘어져 허리 부상을 입은 사건. 서울동부지법은 개 주인 B씨의 과실을 인정하여 과실치상 혐의로 벌금 100만원을 선고했습니다. 개 주인이 과거에도 개가 목줄을 풀었던 전력이 있음에도 출입문과 울타리 보강 등 주의의무를 다하지 않은 점이 인정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>법원 판결로 상대방의 과실 책임이 명확히 인정되었고(적합 조건 1), 형사 재판을 통해 객관적인 증거가 확보되었습니다(적합 조건 5). 그러나 피해자가 1명이고 피해 규모가 크지 않아 집단 소송 가능성이 없으며, 상대방의 자력 또한 불분명하여 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>'물지도 않았는데 개주인 벌금 100만원' 법원은 왜? [사건실화]</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604011020416492</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:23:23.623818+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>조갑경, 홍서범</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>제주지법 민사20단독 판결</t>
+          <t>양육비 및 정신적 손해배상 관련 법적 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>제주국제공항에 폭탄 테러 및 살인 예고 글을 게시하여 실형을 선고받은 30대에게 법원이 국가에 수천만원의 손해배상금을 지급하라고 명령했다. 제주지방법원 민사20단독은 대한민국이 제기한 손해배상 청구 소송에서 원고 승소 판결을 내렸다. 이는 형사 사건에 이은 민사상 손해배상 책임이 인정된 사례이다.</t>
+          <t>가수 조갑경의 전 며느리 A씨가 SNS를 통해 시부모인 조갑경, 홍서범 부부와 아들의 불륜 논란을 비판하며 양육비 미지급 및 방관에 대한 고통을 호소했습니다. A씨는 법적 분쟁과 양육비 지급 문제를 언급하며 시부모의 무책임한 태도를 강하게 비난했습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이미 종결된 사건으로, 법원이 30대 피고에게 국가에 수천만원의 손해배상금을 지급하라고 명령한 상태이다. 소송금융은 주로 피해자가 소송을 제기하거나 진행 중일 때 자금을 지원하는 것이 목적이며, 이미 판결이 선고된 사건은 투자 대상으로서의 신규성이 낮다. 또한, 피고가 개인으로 자력 확보가 불확실하여 투자 회수 가능성이 낮다.</t>
+          <t>개인적인 가족 분쟁으로 집단적 피해가 아니며(적합 조건 3 미해당), 구체적인 금전적 피해 규모가 명확하지 않습니다(적합 조건 4 미해당). 주로 정신적 고통과 양육비 문제가 언급되는데, 양육비는 소송금융 투자 대상으로서의 매력이 낮습니다. 상대방의 자력은 있으나(적합 조건 2 부분 해당), 대규모 배상 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>제주공항 폭탄테러 예고글 30대 수천만원 지급 명령</t>
+          <t>'아들 불륜 논란' 조갑경, 방송 강행…전 며느리  피해자는 고통  SNS 비...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>jejumaeil.net</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.jejumaeil.net/news/articleView.html?idxno=356858</t>
+          <t>http://www.fnnews.com/news/202604020533020229</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-31 00:34:51.999919+00:00</t>
+          <t>2026-04-02 00:18:22.253154+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>SNS 허위 협박 글 작성자</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>경찰이 민사상 손해배상 소송 적극 진행 중</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>SNS에 살인·폭파 등 허위 협박 글을 게시하는 행위가 중범죄로 다뤄지며, 경찰은 범인 검거를 넘어 민사상 손해배상 소송을 적극적으로 진행하고 있습니다. 지난해 신세계 백화점 폭파 예고로 4천여 명이 대피하는 등 사회적 불안과 막대한 경제적 손실을 야기했으며, 현재 10건 이상의 손해배상 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>SNS 허위 협박 글 작성자의 책임이 명확하고(상대방 책임 명확), 경찰이 이미 10건 이상의 민사상 손해배상 소송을 진행 중이며(이미 공적 절차 진행 중), 온라인 게시글이라는 명확한 증거가 존재합니다(증거 확보 가능). 또한, 불특정 다수에게 사회적 불안을 야기하고 대규모 대피를 초래하는 등 집단적 피해와 막대한 경제적 손실이 발생했습니다(집단적 피해, 피해 규모 큼). 다만, 개별 피고인의 자력 확보 여부가 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>다수 (최대 4천여 명 대피 사례 언급)</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>[오늘의 ABC 뉴스룸] 하위 70% 고유가 지원금…26조 원 규모 추경 편성 ...</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260401155531110</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:14:10.456377+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>민사 손해배상 판결 선고, 형사 유죄 확정</t>
+          <t>경찰의 만우절 거짓 신고 무관용 원칙 발표</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>유튜버 쯔양에게 허위 제보 및 협박으로 수천만원을 갈취한 동창과 유튜버 구제역이 형사 재판에서 징역형의 집행유예를 선고받고 확정되었다. 또한, 쯔양이 제기한 손해배상 청구 소송에서는 이들에게 5000만원을 공동 변제하라는 판결이 선고되었다.</t>
+          <t>부산경찰청은 만우절 112 거짓 신고에 대해 무관용 원칙을 적용하여 강력히 처벌할 방침을 밝혔다. 사안이 중대할 경우 형사 입건하고, 경찰력 낭비가 심각하면 형사 처벌과 별도로 민사상 손해배상 청구도 병행할 계획이다. 이는 거짓 신고를 명백한 범죄로 보고 엄단하겠다는 의지를 표명한 것이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 유죄 판결 및 민사 손해배상 판결로 명확히 인정되고(적합 조건 1), 관련 판결문이 강력한 증거가 되지만(적합 조건 5), 상대방이 개인이어서 자력 확보 및 강제집행의 어려움이 예상된다. 또한, 피해 금액 5000만원은 소송금융 투자 대상으로서는 규모가 작아 투자 매력이 낮다. 형사 사건은 이미 확정되었고 민사 사건도 판결이 선고되어 주요 법적 다툼은 종결 단계에 있다.</t>
+          <t>이 기사는 경찰이 만우절 거짓 신고에 대해 형사 처벌 및 민사상 손해배상 청구를 하겠다는 정책 발표로, 소송금융이 일반적으로 지원하는 피해자(원고)가 가해자(피고)에게 손해배상을 청구하는 사건 유형에 해당하지 않습니다. 소송 상대방이 불특정한 개인이며, 그들의 자력 또한 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>5000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>쯔양 '먹토' 목격했다  허위 제보한 동창…결국 '벌금형'</t>
+          <t>부산경찰청  만우절 112 거짓 신고 무관용 원칙</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026033057307</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=539144</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-30 12:49:29.354655+00:00</t>
+          <t>2026-04-01 13:01:47.597603+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="2" t="inlineStr">
+      <c r="A54" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>형사 사건 종결, 범인 검거 완료</t>
+          <t>민사 손해배상 검토 단계</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>1998년 발생한 노원 부녀자 강간 살인 사건이 18년 만인 2016년 DNA 분석을 통해 범인이 검거되며 해결된 과정을 다룬다. 사건 최초 목격자인 피해자의 딸과 형사들의 집념이 조명된다. 이 사건은 KBS 2TV '스모킹 건'에서 방영될 예정이다.</t>
+          <t>사유지에서 트럭이 공병을 파손하고 도주한 사건에 대해 형사상 재물손괴죄는 무혐의 처분될 수 있으나, 운전 부주의로 인한 민사상 손해배상 책임은 명백히 성립합니다. CCTV나 블랙박스 영상 등 객관적 증거 확보가 중요하며, 이를 통해 가해 차량을 특정하고 손해배상을 청구할 수 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 사건은 1998년 발생하여 2016년에 범인이 검거된 형사 사건으로, 기사 시점(2026년)에는 이미 종결된 사건에 해당합니다. 또한, 소송 상대방이 특정 개인으로 추정되어 자력 확보가 어려울 가능성이 높으며, 기사 내용상 민사 소송 진행 여부나 가능성에 대한 언급이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하나, 적합 조건 4(피해 규모 큼)에 부합하지 않아 소송금융 투자 대상으로는 부적합합니다. '공병' 파손이라는 점에서 피해 금액이 소액일 가능성이 높고, 상대방의 자력도 불분명하여 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>엄마가 이상해요  눈물의 신고…노원 부녀자 강간 살인, 18년 만에 드러...</t>
+          <t>공병 박고 튄 트럭, 처벌 불가?  사유지 물피도주 무혐의 이유와 대응...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1021808/</t>
+          <t>https://lawtalknews.co.kr/article/B6SLUOL1LPAK</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-30 12:25:40.952186+00:00</t>
+          <t>2026-04-01 12:59:20.940442+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="2" t="inlineStr">
+      <c r="A55" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>형사 재판 무죄 판결, 유가족 및 시민단체 법적 제도 개선 운동 추진 예정</t>
+          <t>손해배상(기) 소송 일부 인용 판결</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>한인 임신부 살해 사건의 가해자가 심신상실을 이유로 무죄 판결을 받자, 한인사회와 아시아계 단체들이 연대하여 법적 제도 개선 운동을 추진하고 있습니다. 이들은 심신상실 무죄 판단 기준 재검토, 태아의 별도 피해자 인정, 유가족 보상 제도 마련 등을 요구할 계획입니다.</t>
+          <t>조송호의 소송수계인 바이오빌이 제기한 손해배상(기) 소송에서 일부 인용 판결이 선고되었습니다. 기사 내용이 매우 단편적이어서 사건의 구체적인 경위나 피해 규모, 상대방 등 상세 정보는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>해당 사건의 형사 재판은 이미 무죄 판결로 종결되었으며, 이는 민사상 책임 입증에 어려움을 줄 수 있습니다. 또한, 소송 상대방의 자력에 대한 정보가 없어 투자 회수 가능성이 불확실합니다. 현재 추진 중인 활동은 특정 사건에 대한 손해배상 소송보다는 법적 제도 개선 운동에 가깝습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용(상대방, 피해 규모, 사건 경위 등)을 파악하기 어렵습니다. 소송금융 투자 적합도를 판단할 충분한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>유가족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>한인 임신부 살해범 무죄 판결에 한인사회 결집</t>
+          <t>3월 31일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260329192821228</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122228</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-30 12:21:10.192685+00:00</t>
+          <t>2026-04-01 12:46:40.047269+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="2" t="inlineStr">
+      <c r="A56" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>사위</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>위자료 소송 1심 판결 선고</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 B씨와 전 며느리 A씨 간의 이혼 소송에서, 법원은 지난해 9월 B씨에게 A씨에게 위자료 3000만원과 월 80만원의 양육비를 지급하라고 판결했다. 이혼 소송 관련 보도가 이어지며 논란이 커지자 홍서범·조갑경 부부가 공식 입장문을 발표했다.</t>
+          <t>대구에서 50대 여성이 사위에게 폭행당해 숨진 뒤 시신이 유기된 사건. 사위는 장모가 시끄럽게 해 때렸다고 자백했으며, 경찰은 사위를 존속살해 및 시체유기 혐의로, 딸을 시체유기 혐의로 구속영장을 신청할 예정입니다. 피해자와 딸이 평소 사위에게 가정폭력을 당해온 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>이 사건은 이미 법원에서 위자료 소송 판결이 선고된 개인 간의 이혼 관련 분쟁으로, '부적합 조건: 이미 종결된 사건'에 해당할 가능성이 높습니다. 또한, 피해 규모(3000만원)가 소송금융 투자 대상으로 보기에 상대적으로 작고, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 피고가 개인이며 자력에 대한 정보가 없어 투자 회수 가능성이 불확실하고, 집단적 피해가 아닌 단일 피해자 사건(적합 조건 3 불충족)이라는 점에서 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>3000만원 (위자료) + 월 80만원 (양육비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>아들 외도 난리 나니 억지 사과  홍서범·조갑경 前 며느리 분노</t>
+          <t>시끄럽다 며 장모 때려 숨지게 해…구속영장 신청</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>dgmbc.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026033044317</t>
+          <t>https://dgmbc.com/NewsArticle/832795</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-30 00:47:09.278794+00:00</t>
+          <t>2026-04-01 12:45:32.185064+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="4" t="inlineStr">
+      <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>사위 C씨, 딸 B씨</t>
+        </is>
+      </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>관련 소송 2건에서 600만 달러 배상 평결 선고</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>관련 소송 2건에서 피고가 패소하여 600만 달러의 배상 평결이 내려졌다. 이 평결이 확정될 경우 유사한 소송이 잇따를 것으로 예상된다.</t>
+          <t>대구에서 50대 여성이 사위의 장시간 폭행으로 사망하고, 시신이 캐리어에 담겨 유기된 사건이 발생했습니다. 경찰 조사 결과 사위는 폭행 사실을 인정했으며, 부검에서 다발성 골절이 확인되어 살해 고의가 있다고 판단, 존속살해 및 시체유기 혐의로 구속영장을 신청할 예정입니다. 딸에게는 시체유기 혐의가 적용될 방침입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>관련 소송 2건에서 이미 패소하여 상대방 책임이 명확하며(적합 조건 1), 600만 달러의 배상 평결이 내려져 피해 규모가 크다(적합 조건 4). 또한, 평결 확정 시 유사 소송이 잇따를 수 있어 집단적 피해 가능성이 높다(적합 조건 3).</t>
+          <t>사위의 폭행 인정, 부검 결과 등 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 사위 진술, 영상 등 증거가 충분하며(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 사망 사건으로 인한 유족의 손해배상 청구 가능성이 높아 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 부적합 조건에 해당하지 않아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>600만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[김대호 박사의 오늘의 키워드] 홍해 봉쇄·노킹스 시위·외국인 대탈출...</t>
+          <t>[영상] 대낮에 부부가 캐리어 끌고 시신을… 장모가 시끄럽게 해 범행</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300583?division=NAVER</t>
+          <t>https://www.yna.co.kr/view/AKR20260401188900704?input=1195m</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-30 00:43:19.623306+00:00</t>
+          <t>2026-04-01 12:45:10.660219+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 (홍씨), 동료 교사 B씨</t>
+          <t>사위 및 딸</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>아들과 동료 교사 B씨에 대한 1심 판결 후 항소심 진행 중. 양육비 미지급 주장.</t>
+          <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들이 전 며느리 A씨와 이혼 후 양육비 및 위자료를 지급하지 않고 있다는 논란이 불거졌습니다. A씨는 아들의 외도로 1심에서 위자료 3천만원, 외도 상대 B씨에게 손해배상 2천만원 판결을 받았으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 아들의 사생활에 대한 사과와 함께 양육비 지급을 지도하겠다고 밝혔으나, A씨는 거짓 사과라며 양육비 미지급을 호소하고 있습니다.</t>
+          <t>사위가 장모를 폭행해 사망에 이르게 한 뒤, 아내와 함께 시신을 유기한 사건입니다. 경찰은 사위에 대해 존속살해 및 시체유기 혐의로, 아내에 대해 시체유기 혐의로 구속영장을 신청했습니다. 사위는 장모가 시끄럽고 물건 정리를 하지 않아 때렸다고 진술했습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)에 따라 아들의 외도 및 양육비 미지급 책임이 1심 판결로 명확히 인정되었고, 적합 조건 5(증거 확보 가능)에 따라 1심 판결문 등 객관적 증거가 존재합니다. 홍서범·조갑경 부부가 공인으로서 사회적 압박을 받고 아들의 양육비 지급을 지도하겠다고 밝혀 간접적인 자력 확보 가능성이 있으나, 주된 피고인 아들의 자력은 불분명합니다. 피해 규모가 소송금융 투자에 매력적일 정도로 크지 않고 집단적 피해가 아닌 개인 사건이라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>상대방에게 자력이 충분함 조건에 해당하지 않아 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 단일 피해 사건으로 소송금융의 매력도가 떨어집니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>위자료 3천만원, 손해배상 2천만원, 양육비 월 80만원 (1심 판결 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부, 子 외도에 사과했지만⋯전 며느리 분노  거짓 사과...</t>
+          <t>시끄럽고 물건 정리 안 해 때려 …'캐리어 시신' 유기 부부 구속영장</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2570410</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/01/2026040190316.html</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-30 00:32:31.772926+00:00</t>
+          <t>2026-04-01 12:44:59.503451+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="2" t="inlineStr">
+      <c r="A59" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>아슈 토쉬, 로니 마시</t>
+          <t>사위 B씨 및 딸 C씨</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>형사 재판 종신형 선고로 종결</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중, 국과수 부검 완료</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>2014년 인도에서 발생한 살인 사건으로, 피해자의 앵무새 '미투'가 범인(조카 아슈와 친구)을 지목하는 데 결정적인 역할을 했습니다. 약 9년간의 재판 끝에 2023년 3월, 인도 재판부는 범인들에게 종신형을 선고하며 사건이 종결되었습니다. 피해자의 남편과 앵무새는 선고를 보지 못하고 사망했습니다.</t>
+          <t>대구 신천변에서 캐리어에 담긴 50대 여성 시신이 발견된 사건으로, 사위 B씨가 장모 A씨를 장시간 폭행해 숨지게 한 사실이 확인되었습니다. 사위 B씨는 존속살해 및 사체유기 혐의로, 딸 C씨는 사체유기 혐의로 구속영장이 신청되었습니다. 경찰은 추가 증거 확보 및 가정폭력 정황을 수사 중입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>형사 재판이 종신형 선고로 이미 종결된 사건이며(부적합 조건: 이미 종결된 사건), 피고인들이 개인으로 자력이 불분명하고 종신형을 선고받아 민사상 손해배상금 회수 가능성이 매우 낮습니다(적합 조건 2: 상대방에게 자력이 충분함 - 미충족). 또한 집단적 피해가 아닌 단일 살인 사건입니다(적합 조건 3: 집단적 피해 - 미충족).</t>
+          <t>사위의 폭행 및 살해 혐의가 명확하고(적합 조건 1), 국과수 부검 결과 및 CCTV 등 증거가 충분하며(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피고가 20대 개인으로 자력이 충분하지 않아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명 사망, 가족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>“범인은 당신이야!”…살인범 잡은 앵무새 ‘미투’ [그해 오늘]</t>
+          <t>“시끄럽다” 장모 때려 숨지게 한 사위…대구 ‘캐리어 시신’ 사건 전...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01079126645388568</t>
+          <t>https://www.sedaily.com/article/20027240?ref=naver</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-30 00:18:00.465278+00:00</t>
+          <t>2026-04-01 12:42:08.529939+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>숙행</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>첫 변론기일 예정, 영상재판 요청</t>
+          <t>경찰 수사 및 존속살해 혐의 적용</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>가수 숙행이 유부남과의 상간 의혹으로 활동을 중단한 가운데, 유부남의 아내 A씨가 숙행을 상대로 1억 원의 위자료 청구 소송을 제기했습니다. 숙행 측은 소장 접수 후 무대응으로 일관하다가 뒤늦게 법률대리인을 선임하고 영상재판을 요청하며 소송에 대응하고 있으며, 첫 변론기일은 4월로 예정되어 있습니다.</t>
+          <t>대구에서 발견된 '캐리어 시신' 사건과 관련하여, 경찰은 피해자의 사위 A씨에게 존속살해 혐의를 적용했습니다. A씨는 평소 피해자에게 소음과 물건 정리 문제로 폭행을 가한 것으로 알려졌으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(상간 의혹으로 소송 제기), 피해 규모가 1억 원으로 상당하고, 언론 보도 등 증거 확보 가능성이 있습니다. 그러나 집단적 피해가 아니며, 상대방이 대기업/공공기관이 아닌 개인이라는 점에서 High 등급에는 미치지 못합니다.</t>
+          <t>경찰이 존속살해 혐의를 적용하여 상대방 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명이고 상대방의 자력 정보가 불분명하여(적합 조건 2, 3, 4 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>'상간 의혹' 숙행, 불륜 소송 비대면 변론 요청</t>
+          <t>대구 '캐리어 시신' 사건, 사위 존속살해 적용…가정갈등이 부른 참극</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/star/article/1021195/</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068824</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-29 12:54:47.755435+00:00</t>
+          <t>2026-04-01 12:41:55.870549+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="3" t="inlineStr">
+      <c r="A61" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>A씨 딸 B씨와 사위 C씨</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>대구에서 50대 여성이 사위와 딸에게 장시간 폭행당해 사망하고 시신이 유기된 사건. 부검 결과 다발성 골절이 확인되었으며, 사위는 폭행 사실을 인정. 경찰은 존속살해 및 시체유기 혐의를 적용해 구속영장을 신청할 예정.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 부검 결과 등 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중인 사건(적합 조건 6)이나, 피고가 될 사위와 딸의 자력이 충분하지 않아(적합 조건 2 미충족) 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>대구 '캐리어 시신' 사건… 시끄럽게 굴어서  장모 장시간 폭행해 숨지...</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026040119141009057</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:36:16.379555+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>C씨 (사위)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>대구에서 50대 여성 A씨의 시신이 캐리어에서 발견된 사건. 경찰 조사 결과 사위 C씨가 A씨를 폭행해 사망에 이르게 했으며, 딸 B씨와 함께 시신을 유기한 것으로 드러났다. A씨, B씨, C씨 모두 지적장애인으로 알려졌으며, 경찰은 C씨에게 존속살해 및 시체유기, B씨에게 시체유기 혐의를 적용해 구속영장을 신청할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>가해자의 책임은 비교적 명확하고(적합 조건 1, 5, 6), 경찰 수사가 진행 중이나, 가해자 C씨가 지적장애인으로 보이며 기사에 자력에 대한 언급이 없어 손해배상금 회수 가능성이 매우 낮다. 소송금융은 회수 가능성이 높은 사건에 투자하므로, 이 사건은 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>대구 '캐리어 시신' 사건 피해자·딸·사위 지적장애인 등록</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06560006645411856</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:32:28.696240+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I61" t="inlineStr">
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>60대 남성 A 씨가 이혼 소송 중 재산 분할 문제로 전처를 살해하고 시신을 유기하려다 경찰에 긴급 체포되었습니다. 아들의 신고로 사건이 밝혀졌으며, A 씨는 범행을 시인한 것으로 알려졌습니다. 현재 경찰이 구속영장을 신청하고 구체적인 사건 경위를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>상대방의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 피의자 진술 등 객관적 증거가 확보되어 있으며(적합 조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이나 금전적 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>유족</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>[자막뉴스]  부모님과 연락 닿지 않아  아들의 신고...전처 살해하고 유...</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0134_202604010735197963</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:45:15.746331+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>특정 불가</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>경찰 전담수사팀 운용 및 손해배상 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>만우절 허위 신고가 범죄로 간주되며, 한 번의 신고로 수천만 원의 손해배상 책임이 발생할 수 있다는 경고 기사입니다. 경찰은 전담수사팀을 운용하며 허위 신고에 대한 손해배상 청구도 진행하고 있어, 허위 신고의 심각한 법적, 재정적 결과를 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>이 기사는 만우절 허위 신고의 법적 처벌과 손해배상 가능성에 대한 일반적인 경고로, 특정 사건이나 피해자를 다루지 않습니다. 상대방(허위 신고자)이 개인이며 자력 확보가 불확실하고, 집단적 피해가 아닌 개별 사건에 해당하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>'만우절 허위 신고' 지금은 범죄… 딱 한 번에 수천만 원 물 수도</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6120471</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:42:51.671617+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>피해자의 딸과 사위</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 긴급체포, 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>대구 도심 하천에서 캐리어에 담긴 채 발견된 50대 여성 시신 사건의 용의자로 딸과 사위가 긴급체포되었으며, 이들은 범행을 시인했습니다. 경찰은 살해 방법과 동기 등을 집중 조사 중이며, 구속영장을 신청할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(딸과 사위의 범행 시인), 증거가 확보되었으며, 경찰 수사 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 소송 상대방이 개인이며, 이들의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. 또한 집단적 피해가 아닌 단일 피해 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
-[...66 lines deleted...]
-      <c r="I62" t="inlineStr">
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>‘대구 캐리어 속 여성 시신’ 용의자는 딸과 사위</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260401504039?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:31:55.244306+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>이혼 소송 중이던 아내를 살해하고 시신을 야산에 유기하려던 60대 남성 A씨가 검거되었습니다. A씨는 아내의 시신을 여행용 가방에 넣어 차량으로 야산 배수로까지 옮긴 것으로 알려졌으며, 가정폭력 신고 이력이나 시신 훼손 정황은 발견되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>피해자 사망이라는 중대한 피해가 발생했으나, 피고가 개인(A씨)이며 그의 자력(재산)이 충분한지 알 수 없어 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건: 상대방에게 자력이 충분함 - 해당 없음) 또한, 집단적 피해가 아닌 개별 사건입니다. (적합 조건: 집단적 피해 - 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A63" s="2" t="inlineStr">
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>이혼소송 아내 살해하고 야산에 시신 유기하려던 60대 검거</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070911</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:26:07.395579+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...153 lines deleted...]
-      <c r="D65" t="inlineStr">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr"/>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>가상의 경고</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>이 기사는 만우절에 AI를 활용한 도를 넘는 장난에 대한 경고로, 폭파 협박 등 공중협박죄에 해당하는 행위 시 5년 이하의 징역 또는 2천만 원 이하의 벌금형에 처해질 수 있음을 알린다. 또한, 행정력 낭비로 인한 손해배상 청구 소송이 제기될 수 있다고 언급하며 법적 책임을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>이 기사는 만우절에 AI를 활용한 장난으로 발생할 수 있는 가상의 법적 책임을 경고하는 내용으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 또한, 상대방이 특정되지 않으며, 발생 시 개인이 될 가능성이 높아 자력 충분 조건(적합 조건 2)을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>만우절 AI활용 '도 넘는 장난' 안돼··· 강력 처벌</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>jjn.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036780</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:24:45.484827+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>60대 남성 A 씨</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A66" s="2" t="inlineStr">
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>60대 남성이 재산 분할 문제로 다투던 전처를 살해하고 시신을 유기하려 한 혐의로 경찰에 구속영장이 신청되었습니다. 아들의 신고로 검거되었으며, 피의자는 우발적 살인을 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이하나, 피고가 개인(전 남편)으로 자력(배상 능력)이 충분한지 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>1명 (전처) 및 유족</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>재산 분할로 다퉈 ...전처 살해한 60대 구속영장 신청</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603311901250836</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:22:43.750504+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr"/>
+      <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
-          <t>경찰 조사 결과 김 씨의 전 연인인 박지영 씨가 피해자로 밝혀졌습니다. 김 씨는 박 씨의 촉탁살인 요구에 따라 범행했다고 주장하며, 1277일 동안 시신 옆에서 일상생활을 하는 등 기이한 행각을 보였습니다. 이는 개인 간의 형사 사건으로, 민사적 손해배상 청구 가능성은 있으나 가해자의 자력 확보가 불확실합니다.</t>
+          <t>자동차손해배상진흥원이 '자동차손해배상진흥원과 함께한 회복의 이야기' 공모전 시상식을 개최했습니다. 이 공모전은 자동차사고 피해자들의 회복 경험을 공유하고 정서적 지원 사업의 성과를 확산하기 위해 마련되었습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 형사 사건(살인)으로, 소송 상대방(김 씨)의 자력(적합 조건 2)이 불확실하여 소송금융 투자 대상으로서의 매력이 낮습니다. 또한, 집단적 피해(적합 조건 3)에 해당하지 않으며, 피해 규모는 크지만 가해자로부터 회수 가능한 민사적 손해배상액이 불확실합니다.</t>
+          <t>해당 기사는 자동차사고 피해자들의 회복 경험을 공유하는 공모전 시상식에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 새로운 소송 기회를 발굴하기 어렵고, 특정 상대방이나 피해 규모를 파악할 수 없어 부적합합니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>'그것이알고싶다' 박지영의 미라 시신(그알)</t>
+          <t>자동차손해배상진흥원, 피해자 회복 공모전 시상식 개최</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603270198</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3094549</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-28 00:21:03.908204+00:00</t>
+          <t>2026-03-31 13:06:47.663655+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>30대 A씨</t>
+          <t>젬백스</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>국가배상 청구 소송 1심 판결 선고</t>
+          <t>서울고등법원 판결 선고, 젬백스 상고 예정</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 전국 5개 공항에 허위 폭탄 테러 및 살인 예고 글을 게시하여 징역 2년 6개월을 선고받았다. 이에 국가는 허위 테러 협박으로 투입된 공권력 비용 약 3230만원에 대해 A씨를 상대로 손해배상 소송을 제기했고, 1심에서 약 2928만원의 배상 판결을 받았다. 이 사건은 개인의 허위 협박으로 인한 국가의 손해배상 청구 소송으로, 이미 1심 판결이 선고된 상태이다.</t>
+          <t>서울고등법원이 바이오빌에 젬백스가 175억원과 지연이자를 지급하라는 판결을 내렸다. 젬백스는 판결금액이 자기자본 대비 21.25% 규모라고 밝히며 상고 제기 등 법적 대응을 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 사건은 개인이 국가를 상대로 한 허위 테러 협박으로, 국가가 공권력 투입 비용에 대한 손해배상을 청구하여 1심에서 승소한 사례입니다. 소송금융의 주요 투자 대상인 다수의 피해자나 재정적으로 견고한 피고가 아니며, 이미 1심 판결이 선고되어 신규 투자 기회로서의 매력이 낮습니다. 피고 개인의 자력도 불분명하여 회수 가능성이 낮습니다.</t>
+          <t>서울고등법원에서 175억원의 손해배상 지급 판결이 내려져 상대방 책임이 명확하고(적합 조건 1, 5), 상대방 젬백스는 상장회사로 추정되어 자력이 충분하다(적합 조건 2). 피해 규모가 175억원으로 매우 크며(적합 조건 4), 이미 고등법원 판결이 선고된 상태이다(적합 조건 6). 젬백스가 상고를 제기할 예정이므로 최종 확정까지는 추가 절차가 필요하다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>약 2928만원</t>
+          <t>175억원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>“전국공항 폭탄 설치” 허위 테러글 30대… 이번엔 국가에 2928만원 배...</t>
+          <t>[HIT알공] 플라즈맵, 메가젠임플란트와 25억 공급계약</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/03/27/20260327500254?wlog_tag3=naver</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=75045</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-27 12:56:35.719260+00:00</t>
+          <t>2026-03-31 13:05:02.581816+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>유일에너테크</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>대법원 상고심 진행 중, 출자증권 가압류 인용</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>유일에너테크는 706억원 규모의 손해배상 청구 소송에서 일부 패소하여 현재 대법원에 상고한 상태입니다. 법원은 유일에너테크가 보유한 출자증권에 대한 가압류도 인용했습니다. 이는 회사의 재무적 과제로 작용하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>법원에서 706억원 규모의 손해배상 청구 중 일부를 인정한 사안으로 상대방 책임이 비교적 명확하며(적합 조건 1), 청구 금액이 매우 커 피해 규모가 큽니다(적합 조건 4). 또한, 유일에너테크가 상장사로 추정되며 출자증권 가압류가 인용된 점으로 보아 자력이 충분할 것으로 판단됩니다(적합 조건 2). 현재 대법원에 상고 중으로 사건이 진행 단계에 있습니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>706억원</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>[딜 인사이드] 유일에너테크, 주인 바꾸고 사명 교체…과제 산적</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658140</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:56:46.787827+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D71" t="inlineStr">
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>FC 낭트</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A72" s="2" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>프랑스 법원 1심 기각, 항소 여부 검토 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>축구선수 에밀리아노 살라의 사망과 관련하여 카디프 시티가 FC 낭트를 상대로 제기한 1억 파운드 이상의 손해배상 청구가 프랑스 법원에서 기각되었다. 오히려 카디프 시티가 낭트 측에 법적 비용 및 정신적 피해에 대한 배상금 지급을 명령받았다. 카디프 시티는 항소 여부를 한 달 이내에 결정할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>프랑스 법원에서 카디프 시티의 손해배상 청구가 기각되었고, 오히려 카디프 시티가 낭트 측에 법적 비용을 배상하라는 판결이 나왔다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 승소 가능성이 매우 낮다. 피해 규모는 크지만, 이미 1심에서 패소하여 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>1억 파운드 (약 2000억원)</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>1명 (에밀리아노 살라)</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>끔찍한 사고! EPL 합류하던 살라의 비행기 추락 사망→법원 손해배상 청...</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/football/2026-03-31/202603310100209090014469</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:35:21.486301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D72" t="inlineStr">
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>30대 개인</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A73" s="2" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>제주지법 민사20단독 판결</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>제주국제공항에 폭탄 테러 및 살인 예고 글을 게시하여 실형을 선고받은 30대에게 법원이 국가에 수천만원의 손해배상금을 지급하라고 명령했다. 제주지방법원 민사20단독은 대한민국이 제기한 손해배상 청구 소송에서 원고 승소 판결을 내렸다. 이는 형사 사건에 이은 민사상 손해배상 책임이 인정된 사례이다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>이미 종결된 사건으로, 법원이 30대 피고에게 국가에 수천만원의 손해배상금을 지급하라고 명령한 상태이다. 소송금융은 주로 피해자가 소송을 제기하거나 진행 중일 때 자금을 지원하는 것이 목적이며, 이미 판결이 선고된 사건은 투자 대상으로서의 신규성이 낮다. 또한, 피고가 개인으로 자력 확보가 불확실하여 투자 회수 가능성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>수천만원</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>제주공항 폭탄테러 예고글 30대 수천만원 지급 명령</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>jejumaeil.net</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>http://www.jejumaeil.net/news/articleView.html?idxno=356858</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:34:51.999919+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D73" t="inlineStr">
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>쏘스뮤직, 빌리프랩</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>손해배상 소송 변론기일 변경</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>쏘스뮤직과 빌리프랩이 민희진 대표를 상대로 각각 총 25억 원 상당의 손해배상 소송을 제기했으며, 서울서부지방법원에서 변론기일이 변경되었다. 이는 민희진 대표가 하이브를 상대로 제기한 소송에서 승소한 여파로 보인다. 현재 소송은 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>본 사건은 민희진 대표가 쏘스뮤직과 빌리프랩으로부터 25억 원 상당의 손해배상 소송을 당한 건으로, 로앤굿의 고객 대상인 원고(피해자)가 아닌 피고의 입장이다. 소송금융은 주로 원고의 소송 비용을 지원하여 승소 시 수익을 공유하는 모델이므로, 투자 적합성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>25억 원</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>민희진, 하이브 상대 소송 승소 여파? 빌리프랩-쏘스뮤직과 소송 일시 ...</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16020398</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:08:57.782269+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>동창, 구제역</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>민사 손해배상 판결 선고</t>
+          <t>민사 손해배상 판결 선고, 형사 유죄 확정</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>제주공항에 폭탄 테러를 예고하는 글을 올려 징역형을 선고받은 30대 남성이 국가에 손해배상을 하게 되었습니다. 제주지방법원 민사20단독은 해당 남성에게 국가에 대한 손해배상 책임을 인정하는 판결을 내렸습니다.</t>
+          <t>유튜버 쯔양에게 허위 제보 및 협박으로 수천만원을 갈취한 동창과 유튜버 구제역이 형사 재판에서 징역형의 집행유예를 선고받고 확정되었다. 또한, 쯔양이 제기한 손해배상 청구 소송에서는 이들에게 5000만원을 공동 변제하라는 판결이 선고되었다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이 사건은 개인이 국가에 손해배상을 하는 경우로, 소송금융의 일반적인 투자 대상인 '피해자가 자력 있는 대기업/기관을 상대로 소송을 제기하는 경우'에 해당하지 않습니다. 상대방(30대 남성)의 자력이 충분하지 않아 회수 가능성이 낮으며, 이미 민사 판결이 선고된 상태입니다.</t>
+          <t>상대방 책임이 형사 유죄 판결 및 민사 손해배상 판결로 명확히 인정되고(적합 조건 1), 관련 판결문이 강력한 증거가 되지만(적합 조건 5), 상대방이 개인이어서 자력 확보 및 강제집행의 어려움이 예상된다. 또한, 피해 금액 5000만원은 소송금융 투자 대상으로서는 규모가 작아 투자 매력이 낮다. 형사 사건은 이미 확정되었고 민사 사건도 판결이 선고되어 주요 법적 다툼은 종결 단계에 있다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5000만원</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>공항테러글에 징역형 받더니… 국가에 배상  30대 결국</t>
+          <t>쯔양 '먹토' 목격했다  허위 제보한 동창…결국 '벌금형'</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008494820&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.hankyung.com/article/2026033057307</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-27 12:46:05.269117+00:00</t>
+          <t>2026-03-30 12:49:29.354655+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="2" t="inlineStr">
+      <c r="A76" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>형사 사건 종결, 범인 검거 완료</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>창원에서 30대 남성이 20대 여성에게 흉기를 휘둘러 여성이 위독한 상태입니다. 경찰은 가해자와 피해자 모두 의식을 회복하지 못해 정확한 사건 경위와 범행 동기를 파악하는 데 어려움을 겪고 있으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>1998년 발생한 노원 부녀자 강간 살인 사건이 18년 만인 2016년 DNA 분석을 통해 범인이 검거되며 해결된 과정을 다룬다. 사건 최초 목격자인 피해자의 딸과 형사들의 집념이 조명된다. 이 사건은 KBS 2TV '스모킹 건'에서 방영될 예정이다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>적합 조건 중 '공적 절차 진행 중(경찰 수사)'에 해당하나, 개인 간의 형사 사건으로 소송금융이 주로 투자하는 대규모 집단소송이나 기업 대상 소송과 거리가 멉니다. 상대방의 자력 정보가 없으며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>이 사건은 1998년 발생하여 2016년에 범인이 검거된 형사 사건으로, 기사 시점(2026년)에는 이미 종결된 사건에 해당합니다. 또한, 소송 상대방이 특정 개인으로 추정되어 자력 확보가 어려울 가능성이 높으며, 기사 내용상 민사 소송 진행 여부나 가능성에 대한 언급이 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>창원서 30대 남성이 20대 여성에 흉기 휘둘러 위독(종합)</t>
+          <t>엄마가 이상해요  눈물의 신고…노원 부녀자 강간 살인, 18년 만에 드러...</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032718001330098</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1021808/</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-27 12:26:29.236904+00:00</t>
+          <t>2026-03-30 12:25:40.952186+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="2" t="inlineStr">
+      <c r="A77" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중</t>
+          <t>형사 재판 무죄 판결, 유가족 및 시민단체 법적 제도 개선 운동 추진 예정</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>부산에서 항공사 기장이 살해당한 사건으로, 가해자 김 씨가 동료 기장들을 대상으로 범행을 계획한 것으로 추정된다. '궁금한이야기Y'에서 이 사건을 다루며 가해자의 범행 동기와 배경에 대한 의문을 제기하고 있다.</t>
+          <t>한인 임신부 살해 사건의 가해자가 심신상실을 이유로 무죄 판결을 받자, 한인사회와 아시아계 단체들이 연대하여 법적 제도 개선 운동을 추진하고 있습니다. 이들은 심신상실 무죄 판단 기준 재검토, 태아의 별도 피해자 인정, 유가족 보상 제도 마련 등을 요구할 계획입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>가해자가 개인이며, 그의 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하다. 또한 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 적합도가 낮다. (적합 조건 2, 3 미충족)</t>
+          <t>해당 사건의 형사 재판은 이미 무죄 판결로 종결되었으며, 이는 민사상 책임 입증에 어려움을 줄 수 있습니다. 또한, 소송 상대방의 자력에 대한 정보가 없어 투자 회수 가능성이 불확실합니다. 현재 추진 중인 활동은 특정 사건에 대한 손해배상 소송보다는 법적 제도 개선 운동에 가깝습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>1명 (피해자 유족이 원고가 될 수 있음)</t>
+          <t>유가족 다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>'궁금한이야기Y' 부산 항공사 기장 살인, 공사 출신 김동환 퇴사 선택한...</t>
+          <t>한인 임신부 살해범 무죄 판결에 한인사회 결집</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=727119</t>
+          <t>https://www.koreadaily.com/article/20260329192821228</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-27 00:31:25.921800+00:00</t>
+          <t>2026-03-30 12:21:10.192685+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="2" t="inlineStr">
+      <c r="A78" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>김동환</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치, 살인 및 살인미수, 살인예비, 정보통신망법위반 혐의 적용</t>
+          <t>위자료 소송 1심 판결 선고</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>항공사 기장을 살해한 전직 부기장 김동환이 검찰에 송치되었습니다. 경찰 수사 결과 김동환은 총 6명을 살해할 계획이었으며, 다른 사람 계정으로 항공사 사이트에 무단 접속해 비행 일정을 파악하는 등 치밀하게 범행을 준비한 것으로 드러났습니다. 김동환은 범행에 대한 반성 없이 '휴브리스', '네메시스'를 언급하며 기득권에 대한 천벌이라고 주장했습니다.</t>
+          <t>홍서범·조갑경 부부의 아들 B씨와 전 며느리 A씨 간의 이혼 소송에서, 법원은 지난해 9월 B씨에게 A씨에게 위자료 3000만원과 월 80만원의 양육비를 지급하라고 판결했다. 이혼 소송 관련 보도가 이어지며 논란이 커지자 홍서범·조갑경 부부가 공식 입장문을 발표했다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(김동환), 경찰 수사로 증거가 확보되었으며 검찰 송치되어 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 소송 상대방이 개인(김동환)으로 자력 여부가 불분명하며, 집단적 피해(수십 명 이상)가 아닌 점은 소송금융 투자에 부적합합니다. 소송금융은 주로 자력 있는 대기업이나 기관을 대상으로 하므로, 투자 회수 가능성이 낮아 투자가 어렵습니다.</t>
+          <t>이 사건은 이미 법원에서 위자료 소송 판결이 선고된 개인 간의 이혼 관련 분쟁으로, '부적합 조건: 이미 종결된 사건'에 해당할 가능성이 높습니다. 또한, 피해 규모(3000만원)가 소송금융 투자 대상으로 보기에 상대적으로 작고, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원 (위자료) + 월 80만원 (양육비)</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>1명 사망, 5명 살인예비</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>안 잡혔으면 6명 살해 …반성 대신 '네메시스' 외친 김동환</t>
+          <t>아들 외도 난리 나니 억지 사과  홍서범·조갑경 前 며느리 분노</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184379</t>
+          <t>https://www.hankyung.com/article/2026033044317</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-27 00:31:06.130947+00:00</t>
+          <t>2026-03-30 00:47:09.278794+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>관련 소송 2건에서 600만 달러 배상 평결 선고</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>관련 소송 2건에서 피고가 패소하여 600만 달러의 배상 평결이 내려졌다. 이 평결이 확정될 경우 유사한 소송이 잇따를 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>관련 소송 2건에서 이미 패소하여 상대방 책임이 명확하며(적합 조건 1), 600만 달러의 배상 평결이 내려져 피해 규모가 크다(적합 조건 4). 또한, 평결 확정 시 유사 소송이 잇따를 수 있어 집단적 피해 가능성이 높다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>600만 달러</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>[김대호 박사의 오늘의 키워드] 홍해 봉쇄·노킹스 시위·외국인 대탈출...</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000300583?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:43:19.623306+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들 (홍씨), 동료 교사 B씨</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>아들과 동료 교사 B씨에 대한 1심 판결 후 항소심 진행 중. 양육비 미지급 주장.</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들이 전 며느리 A씨와 이혼 후 양육비 및 위자료를 지급하지 않고 있다는 논란이 불거졌습니다. A씨는 아들의 외도로 1심에서 위자료 3천만원, 외도 상대 B씨에게 손해배상 2천만원 판결을 받았으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 아들의 사생활에 대한 사과와 함께 양육비 지급을 지도하겠다고 밝혔으나, A씨는 거짓 사과라며 양육비 미지급을 호소하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 아들의 외도 및 양육비 미지급 책임이 1심 판결로 명확히 인정되었고, 적합 조건 5(증거 확보 가능)에 따라 1심 판결문 등 객관적 증거가 존재합니다. 홍서범·조갑경 부부가 공인으로서 사회적 압박을 받고 아들의 양육비 지급을 지도하겠다고 밝혀 간접적인 자력 확보 가능성이 있으나, 주된 피고인 아들의 자력은 불분명합니다. 피해 규모가 소송금융 투자에 매력적일 정도로 크지 않고 집단적 피해가 아닌 개인 사건이라는 점에서 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>위자료 3천만원, 손해배상 2천만원, 양육비 월 80만원 (1심 판결 기준)</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부, 子 외도에 사과했지만⋯전 며느리 분노  거짓 사과...</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2570410</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:32:31.772926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D79" t="inlineStr">
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>아슈 토쉬, 로니 마시</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>형사 재판 종신형 선고로 종결</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>2014년 인도에서 발생한 살인 사건으로, 피해자의 앵무새 '미투'가 범인(조카 아슈와 친구)을 지목하는 데 결정적인 역할을 했습니다. 약 9년간의 재판 끝에 2023년 3월, 인도 재판부는 범인들에게 종신형을 선고하며 사건이 종결되었습니다. 피해자의 남편과 앵무새는 선고를 보지 못하고 사망했습니다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>형사 재판이 종신형 선고로 이미 종결된 사건이며(부적합 조건: 이미 종결된 사건), 피고인들이 개인으로 자력이 불분명하고 종신형을 선고받아 민사상 손해배상금 회수 가능성이 매우 낮습니다(적합 조건 2: 상대방에게 자력이 충분함 - 미충족). 또한 집단적 피해가 아닌 단일 살인 사건입니다(적합 조건 3: 집단적 피해 - 미충족).</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>1명 사망, 가족 다수</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>“범인은 당신이야!”…살인범 잡은 앵무새 ‘미투’ [그해 오늘]</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01079126645388568</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:18:00.465278+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>숙행</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D80" t="inlineStr">
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>첫 변론기일 예정, 영상재판 요청</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>가수 숙행이 유부남과의 상간 의혹으로 활동을 중단한 가운데, 유부남의 아내 A씨가 숙행을 상대로 1억 원의 위자료 청구 소송을 제기했습니다. 숙행 측은 소장 접수 후 무대응으로 일관하다가 뒤늦게 법률대리인을 선임하고 영상재판을 요청하며 소송에 대응하고 있으며, 첫 변론기일은 4월로 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(상간 의혹으로 소송 제기), 피해 규모가 1억 원으로 상당하고, 언론 보도 등 증거 확보 가능성이 있습니다. 그러나 집단적 피해가 아니며, 상대방이 대기업/공공기관이 아닌 개인이라는 점에서 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>'상간 의혹' 숙행, 불륜 소송 비대면 변론 요청</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/star/article/1021195/</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:54:47.755435+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>홍서범 조갑경의 아들</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>가수 홍서범, 조갑경 부부의 아들이 전 며느리 A씨를 상대로 한 이혼 소송에서 불륜 의혹으로 1심에서 위자료 3천만원 및 양육비 월 80만원 지급 판결을 받았습니다. A씨는 1심 판결에 불복하여 항소했으며, 홍서범, 조갑경 부부는 대중에게 사과하며 아들의 의무 이행을 지도하겠다고 밝혔습니다. 현재 항소심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>상대방(홍서범 조갑경의 아들)의 책임이 1심 판결로 명확하며(적합 조건 1), 1심 판결문 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 부모가 공인으로서 아들의 의무 이행을 지도하겠다고 밝혀 자력 확보 가능성이 있습니다(적합 조건 2). 그러나 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 크다고 보기 어려우며(적합 조건 4 불충족), 집단적 피해가 아닌 개인 간의 소송입니다(적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>위자료 3천만원, 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경, 子 '불륜의혹' 사과에..前며느리 분노한 이유 [스타이슈...</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/29/2026032917163732822</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:50:32.425175+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>임차인 A</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
-[...235 lines deleted...]
-      <c r="I83" t="inlineStr">
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>임차인에 대한 형사 재판 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>임차인 A씨가 임대료 미납으로 건물 인도 소송에 패소하자 화재 보험금을 노리고 상가 건물에 방화한 혐의로 징역 2년 6개월을 선고받았다. 이 방화로 상가 건물에 1천만원 상당의 수리비 피해가 발생했으며, 재판부는 CCTV와 현장 감식 결과를 토대로 A씨의 유죄를 인정했다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>임차인의 방화 행위에 대한 형사 재판에서 유죄 판결이 선고되어 책임이 명확하며(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 피해 규모도 1천만원으로 특정되었습니다. 그러나 상대방의 자력 부족 가능성이 있고, 집단적 피해가 아닌 단일 피해자 사건이며, 피해 금액이 소송금융 투자 대상으로서는 비교적 소액입니다.</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>1천만원</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[단독] ‘권경애 노쇼’ 학폭 재판 재개되나</t>
+          <t>화재 보험금 타 내려고 상가에 불 지른 임차인 징역형</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/26/SGZYKPA3OZD4VNERWFDW73SEYA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://biz.heraldcorp.com/article/10705014?ref=naver</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-26 00:36:25.471592+00:00</t>
+          <t>2026-03-29 12:50:05.919979+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>유럽축구연맹(UEFA)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>1심 선고</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>30대 남성 A씨가 전국 주요 공항에 폭탄 테러를 예고한 혐의로 실형을 선고받았으며, 대한민국 정부가 제기한 손해배상 청구 소송 1심에서 약 3천2백만 원의 손해배상금 지급 명령을 받았다. A씨는 2023년 8월 온라인 커뮤니티에 6차례에 걸쳐 테러 예고 글을 게시한 혐의로 재판에 넘겨졌다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>피고(A씨)가 개인이며, 이미 실형을 선고받아 자력 부족 가능성이 매우 높음. 소송금융은 피고의 충분한 자력을 중요하게 고려하며, 이는 핵심 부적합 조건에 해당함. 또한, 피해 규모가 약 3천2백만 원으로 소송금융 투자 대상으로 보기에 상대적으로 작다. (부적합 조건: 상대방 자력 부족, 피해 규모 작음)</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>약 3천2백만 원</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>공항 폭탄 테러 예고 30대에 손해 배상금 지급 명령</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>jibs.co.kr</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026032821215702190?feed=na</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:25:51.799428+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>A씨 (홍서범 아들), C씨 (상간녀)</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>원고(B씨)가 1심 위자료 및 양육비 증액을 이유로 항소하여 항소심 진행 중. 다음 변론기일 4월 23일.</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>가수 홍서범의 아들 A씨가 교사로 재직 중 동료 교사 C씨와 불륜을 저질러 전처 B씨가 이혼 및 손해배상 소송을 제기했다. 1심 법원은 A씨에게 위자료 3천만원과 월 80만원의 양육비를, C씨에게 2천만원의 배상금을 지급하라고 판결했다. 현재 B씨는 1심 판결액이 적다며 항소하여 항소심이 진행 중이며, A씨는 18개월간 양육비를 지급하지 않고 있다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), 증거가 충분히 확보되어 있습니다(적합 조건 5). 상대방(A씨, C씨)은 교사 및 유명인의 아들로서 일정 수준의 배상 능력이 있을 것으로 보입니다(적합 조건 2). 피해 규모는 1심 판결액 기준으로는 중간 정도이나 원고가 항소하여 증액을 요구하고 있어 잠재적 규모가 있습니다(적합 조건 4). 다만 집단적 피해는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>1심 판결 기준 위자료 3천만원, 양육비 월 80만원, 상간녀 배상액 2천만원. 원고는 증액 항소 중.</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>1명 (B씨)</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>홍서범子 불륜, “학생들이 먼저 알았다”…4월23일 항소심 재개</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11577978?ref=naver</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:29:46.626178+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>30대 남성 B씨</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D86" t="inlineStr">
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>경남 창원시 아파트 상가 주차장에서 20대 여성이 흉기에 찔려 사망하는 사건이 발생했다. 가해자로 추정되는 30대 남성은 현재 치료 중이며, 경찰은 CCTV와 휴대전화 분석 등을 통해 정확한 사건 경위를 조사하고 있다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>가해자로 추정되는 인물이 특정되었고(적합 조건 1), 경찰 수사가 진행 중이며 CCTV 및 휴대전화 분석을 통해 증거 확보가 가능함(적합 조건 5, 6). 그러나 집단적 피해가 아닌 단일 사건이며(부적합 조건: 집단적 피해 아님), 가해자의 자력 여부가 불분명하여 투자 회수 가능성에 대한 추가 확인이 필요함(부적합 조건: 상대방 자력 미상).</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>'상가 주차장서 칼부림' 피해자 끝내 숨져…가해 추정 30대男 치료중</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6492698?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260328050042</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:24:40.218690+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>강도상해 혐의 형사 재판 진행 중, 피해자 증인 출석 예정. 나나는 A씨를 무고 혐의로 맞고소한 상태.</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>가수 겸 배우 나나가 지난해 자택에 침입한 강도 A씨로부터 피해를 입어 모친이 상해를 입었다. 현재 A씨의 강도상해 혐의 형사 재판이 진행 중이며, 나나는 피해자 증인으로 출석할 예정이다. 나나는 A씨의 무고 혐의에 대해 맞고소한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>상대방이 개인 강도로 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 '상대방에게 자력이 충분함' 미충족) 또한 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>[단독] 나나, ‘자택 침입 강도’ 재판 결국 직접 등판…4월 21일 증인 출...</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112768539</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:18:51.585667+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>피의자 첫 재판 내달 9일 예정, 사망 피해자 유족 민사상 손해배상 청구 소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>강북 모텔 연쇄 살인 사건 피고인 김소영이 평균 이하의 지능을 가진 것으로 확인되어 사이코패스 범죄 여부에 대한 논란이 일고 있습니다. 김소영의 범행 대상은 사망자 2명을 포함해 최소 6명으로 확인되었으며, 경찰은 과거 접촉 남성 수십 명을 상대로 추가 피해 여부를 확인 중입니다. 사망 피해자 유족은 김소영을 상대로 민사상 손해배상 청구 소송을 제기할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>상대방(김소영)의 책임은 명확하고, 사망자 2명을 포함한 최소 6명 이상의 피해자가 있으며 추가 피해자 가능성도 있어 집단적 피해에 해당합니다. 또한 경찰 수사, 지능 검사 등 공적 절차가 진행 중이며 증거 확보도 용이합니다. 그러나 피고인이 개인이며, 기사 내용상 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 대상으로서 배상금 회수 가능성이 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>사망자 2명 포함 최소 6명 (수십 명 추가 가능성)</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>‘강북 모텔 살인’ 김소영, IQ ‘경계선 지능’ 수준…사이코패스 범죄...</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12000958</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:41:26.537346+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>이지현</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 무기징역 확정</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>가상자산 투자 실패 후 신변을 비관한 이지현이 40대 여성 A씨를 묻지마 살해한 사건입니다. 이지현은 살인 혐의로 구속기소되어 무기징역을 선고받았고, 항소심에서도 동일한 판결이 확정되었습니다. 유족들은 엄벌을 탄원했으나, 가해자의 자력 부족으로 민사상 손해배상 실현 가능성은 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>가해자 이지현은 가상자산 투자 실패로 수천만원을 잃고 대출까지 거절당하는 등 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건이며, 형사 재판은 이미 종결되었습니다. 소송금융은 주로 자력 있는 기업/기관을 상대로 한 대규모 집단 소송에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>다 죽인다  돈 잃고 비 오는 밤거리 배회…모르는 여성 쫓아 무참히 살...</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/28/2026032611250066802</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:23:04.748290+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>김 씨</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K86" t="inlineStr">
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 및 가해자 특정</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>경찰 조사 결과 김 씨의 전 연인인 박지영 씨가 피해자로 밝혀졌습니다. 김 씨는 박 씨의 촉탁살인 요구에 따라 범행했다고 주장하며, 1277일 동안 시신 옆에서 일상생활을 하는 등 기이한 행각을 보였습니다. 이는 개인 간의 형사 사건으로, 민사적 손해배상 청구 가능성은 있으나 가해자의 자력 확보가 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 형사 사건(살인)으로, 소송 상대방(김 씨)의 자력(적합 조건 2)이 불확실하여 소송금융 투자 대상으로서의 매력이 낮습니다. 또한, 집단적 피해(적합 조건 3)에 해당하지 않으며, 피해 규모는 크지만 가해자로부터 회수 가능한 민사적 손해배상액이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>'그것이알고싶다' 박지영의 미라 시신(그알)</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603270198</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:21:03.908204+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>30대 A씨</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>국가배상 청구 소송 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>30대 남성 A씨가 전국 5개 공항에 허위 폭탄 테러 및 살인 예고 글을 게시하여 징역 2년 6개월을 선고받았다. 이에 국가는 허위 테러 협박으로 투입된 공권력 비용 약 3230만원에 대해 A씨를 상대로 손해배상 소송을 제기했고, 1심에서 약 2928만원의 배상 판결을 받았다. 이 사건은 개인의 허위 협박으로 인한 국가의 손해배상 청구 소송으로, 이미 1심 판결이 선고된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>이 사건은 개인이 국가를 상대로 한 허위 테러 협박으로, 국가가 공권력 투입 비용에 대한 손해배상을 청구하여 1심에서 승소한 사례입니다. 소송금융의 주요 투자 대상인 다수의 피해자나 재정적으로 견고한 피고가 아니며, 이미 1심 판결이 선고되어 신규 투자 기회로서의 매력이 낮습니다. 피고 개인의 자력도 불분명하여 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>약 2928만원</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>“전국공항 폭탄 설치” 허위 테러글 30대… 이번엔 국가에 2928만원 배...</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/27/20260327500254?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:56:35.719260+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>30대 A씨</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>민사소송 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>30대 남성이 전국 5개 공항에 폭탄테러 및 살인 예고 글을 올려 공권력 낭비를 초래했습니다. 형사 재판에서 징역 2년 6개월을 선고받았으며, 국가가 제기한 민사 손해배상 소송 1심에서 약 2,928만 원을 배상하라는 판결을 받았습니다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 증거가 충분하나(적합 조건 1, 5), 피고가 개인으로 자력 확보가 불확실하며, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않습니다. 또한, 이미 국가가 원고로서 1심 승소 판결을 받은 사건으로, 소송금융의 일반적인 투자 대상과는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>약 2,928만 원</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>1명 (대한민국 정부)</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>공항테러 예고했다 수천만 원 벌금까지...법원  국가에 2,928만 원 배상하...</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A87" s="2" t="inlineStr">
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603270041</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:52:02.423144+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
-[...498 lines deleted...]
-      </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>최 모 씨</t>
+          <t>30대 A씨</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>40대 남성 최 모 씨가 자신에게 28억 5천만 원의 빚을 갚지 못하자, 피해자 A 씨를 살해한 사건입니다. 최 모 씨는 피해자가 자신에게 빌린 돈을 갚지 않아 살해했다고 거짓 자백했으나, 경찰 조사 결과 본인이 피해자에게 빚을 진 것으로 드러났습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>30대 A씨가 공항 테러 협박글을 게시하여 형사처벌을 받은 데 이어, 대한민국이 A씨를 상대로 제기한 손해배상 청구 소송에서 1심 법원이 대한민국 일부 승소 판결을 내렸다. 법원은 A씨에게 3000만원을 배상하라고 명령했다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>가해자의 살인 행위로 인한 책임이 명확하고(적합 조건 1), 경찰 수사 및 자백으로 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 또한 피해 규모가 28억 5천만 원의 채무와 살인으로 인한 손해배상액을 포함하여 클 것으로 예상됩니다(적합 조건 4). 그러나 가해자 최 모 씨가 이미 28억 5천만 원의 빚을 지고 살인을 저지른 점을 볼 때, 배상 능력이 현저히 부족하여 소송금융의 회수 가능성이 매우 낮다는 치명적인 단점이 있습니다.</t>
+          <t>상대방 책임이 명확하고(A씨의 테러협박글), 형사처벌 및 1심 판결로 증거가 확보되어 있다는 점은 적합 조건에 해당합니다. 그러나 피고가 개인(30대 A씨)으로 자력 충분 여부가 불확실하며, 피해 금액(3000만원)이 소송금융 투자 대상으로서는 상대적으로 작다는 점에서 부적합합니다. 또한 원고가 대한민국으로 소송금융의 일반적인 고객 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>28억 5천만 원 (채무액) + 살인으로 인한 손해배상액 미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>빌린 돈 못 받아 살인 …알고보니 본인이 28억 빚 못 갚자 계획살인</t>
+          <t>'공항 테러협박글' 올린 30대…형사처벌 이어 '3000만원' 손해배상도</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6112276</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=367349</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-25 00:18:26.794408+00:00</t>
+          <t>2026-03-27 12:51:52.323926+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>30대 A씨</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>민사 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>30대 A씨가 전국 5개 공항에 폭탄테러 및 살인 예고 글을 올려 징역 2년 6개월을 선고받았습니다. 이로 인해 막대한 공권력이 낭비되자 법무부가 A씨를 상대로 손해배상 소송을 제기했고, 법원은 A씨에게 약 2,928만원을 국가에 배상하라고 1심 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>피고인의 책임은 형사 유죄 판결로 명확하고(적합 조건 1), 수사 결과 및 재판 기록 등 증거도 충분하나(적합 조건 5), 피해 금액이 소송금융 투자 기준에 비해 매우 낮고(약 2,900만원), 피고인 개인의 자력 확보가 불확실하여 투자 회수 가능성이 낮습니다. 또한, 이미 국가가 소송을 진행하여 1심 판결을 받은 사건으로 신규 투자 기회가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>약 2928만원</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>1 (대한민국)</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>공항테러 예고 글 올린 30대에 법원 “2928만원 국가 배상하라</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029591919&amp;code=61121311&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:49:33.834821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>첫 변론기일 진행</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘과 민희진을 상대로 약 430억 원 규모의 손해배상 소송을 제기했으며, 최근 첫 변론기일을 가졌다. 이 소송은 어도어와 민희진 대표 간의 경영권 분쟁에서 파생된 것으로 보이며, 양측은 첫 공방부터 팽팽한 신경전을 벌이며 법적 다툼을 본격화했다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>피해 규모는 430억 원으로 크지만(적합 조건 4), 상대방의 책임 명확성이 불분명하고(적합 조건 1), 개인을 상대로 한 해당 금액의 자력 여부가 불확실합니다(적합 조건 2). 또한 집단적 피해가 아니며(적합 조건 3), 소송 외 공적 절차 진행 여부나 증거 확보 가능성도 기사에서 확인되지 않습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>1명 (어도어)</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>BTS 광화문 공연 성료→김영대·이나은, 열애설 초고속 부인[이슈위클리...</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>celuvmedia.com</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>http://www.celuvmedia.com/article.php?aid=1774587940517460006</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:49:11.908951+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr"/>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>민사 손해배상 판결 선고</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>제주공항에 폭탄 테러를 예고하는 글을 올려 징역형을 선고받은 30대 남성이 국가에 손해배상을 하게 되었습니다. 제주지방법원 민사20단독은 해당 남성에게 국가에 대한 손해배상 책임을 인정하는 판결을 내렸습니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>이 사건은 개인이 국가에 손해배상을 하는 경우로, 소송금융의 일반적인 투자 대상인 '피해자가 자력 있는 대기업/기관을 상대로 소송을 제기하는 경우'에 해당하지 않습니다. 상대방(30대 남성)의 자력이 충분하지 않아 회수 가능성이 낮으며, 이미 민사 판결이 선고된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>공항테러글에 징역형 받더니… 국가에 배상  30대 결국</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008494820&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:46:05.269117+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr"/>
+      <c r="D98" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I95" t="inlineStr">
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>경찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>창원에서 30대 남성이 20대 여성에게 흉기를 휘둘러 여성이 위독한 상태입니다. 경찰은 가해자와 피해자 모두 의식을 회복하지 못해 정확한 사건 경위와 범행 동기를 파악하는 데 어려움을 겪고 있으며, 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '공적 절차 진행 중(경찰 수사)'에 해당하나, 개인 간의 형사 사건으로 소송금융이 주로 투자하는 대규모 집단소송이나 기업 대상 소송과 거리가 멉니다. 상대방의 자력 정보가 없으며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A96" s="2" t="inlineStr">
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>창원서 30대 남성이 20대 여성에 흉기 휘둘러 위독(종합)</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032718001330098</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:26:29.236904+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A97" s="2" t="inlineStr">
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>김 씨</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>부산에서 항공사 기장이 살해당한 사건으로, 가해자 김 씨가 동료 기장들을 대상으로 범행을 계획한 것으로 추정된다. '궁금한이야기Y'에서 이 사건을 다루며 가해자의 범행 동기와 배경에 대한 의문을 제기하고 있다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>가해자가 개인이며, 그의 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하다. 또한 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 적합도가 낮다. (적합 조건 2, 3 미충족)</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>1명 (피해자 유족이 원고가 될 수 있음)</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>'궁금한이야기Y' 부산 항공사 기장 살인, 공사 출신 김동환 퇴사 선택한...</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=727119</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:31:25.921800+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D97" t="inlineStr">
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>김동환</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A98" s="2" t="inlineStr">
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치, 살인 및 살인미수, 살인예비, 정보통신망법위반 혐의 적용</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>항공사 기장을 살해한 전직 부기장 김동환이 검찰에 송치되었습니다. 경찰 수사 결과 김동환은 총 6명을 살해할 계획이었으며, 다른 사람 계정으로 항공사 사이트에 무단 접속해 비행 일정을 파악하는 등 치밀하게 범행을 준비한 것으로 드러났습니다. 김동환은 범행에 대한 반성 없이 '휴브리스', '네메시스'를 언급하며 기득권에 대한 천벌이라고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(김동환), 경찰 수사로 증거가 확보되었으며 검찰 송치되어 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 소송 상대방이 개인(김동환)으로 자력 여부가 불분명하며, 집단적 피해(수십 명 이상)가 아닌 점은 소송금융 투자에 부적합합니다. 소송금융은 주로 자력 있는 대기업이나 기관을 대상으로 하므로, 투자 회수 가능성이 낮아 투자가 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>1명 사망, 5명 살인예비</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>안 잡혔으면 6명 살해 …반성 대신 '네메시스' 외친 김동환</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184379</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:31:06.130947+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>김동환</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>피의자 신상 공개 및 형사 수사 진행 중</t>
+          <t>손해배상 소송 변론준비기일 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>항공사 기장 살해 사건의 피의자 김동환의 신상이 공개되었다. 심의위원회는 범죄의 잔인성과 중대한 피해 사실을 인정했으며, 피의자는 3년간 피해자들을 미행하며 범행을 계획한 것으로 드러났다. 현재 형사 수사가 진행 중이다.</t>
+          <t>하이브 자회사 어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표를 상대로 4310억 원대 손해배상 소송을 제기하며 첫 심리가 진행되었다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며, 법원은 탬퍼링 여부와 관련한 해외 사례 제출을 요구하고 조정 가능성을 언급했다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>피고가 개인(김동환)이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 불확실함 (상대방에게 자력이 충분함 조건 미충족). 또한 단일 피해 사건으로 집단적 피해에 해당하지 않아 소송금융의 투자 매력이 낮음 (집단적 피해 조건 미충족).</t>
+          <t>피고(다니엘, 민희진)가 개인이며, 청구 금액(4310억 원)이 매우 커 피고의 자력으로 배상하기 어려울 가능성이 높다 (적합 조건 2 미충족). 또한, 상대방 책임 여부가 법정에서 다투는 쟁점이며 (적합 조건 1 미충족), 집단적 피해 사건이 아니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4310억 원</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>선배 조종사 살해범 신상 공개…49세 김동환 - 뉴스파이터</t>
+          <t>어도어, 다니엘·민희진 431억원 손배소 본격화… 뉴진스 분쟁 2라운드</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183800</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000094358</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-24 12:40:04.260829+00:00</t>
+          <t>2026-03-26 13:18:06.498311+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>일본 기업 및 일본 정부</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>대법원 개인청구권 인정 판결 및 1심 판결 취소</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>대법원이 일제 강제동원 피해자들의 개인청구권이 소멸되지 않았다고 판결하며 1심 판결을 취소했다. 이 판결은 피해자들이 일본 기업이나 정부를 상대로 손해배상 소송을 제기할 수 있는 법적 근거를 마련한 것으로, 향후 다수의 소송이 이어질 가능성이 크다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>대법원이 일제 강제동원 피해자들의 개인청구권이 소멸되지 않았다고 판결하여 상대방 책임이 명확해졌고(적합 조건 1), 상대방(일본 기업 및 일본 정부)의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하여 집단적 피해에 해당하고(적합 조건 3), 이미 대법원 판결이 나온 만큼 증거 확보가 용이하다(적합 조건 5). 이는 향후 다수의 소송을 가능하게 하는 중요한 법적 근거를 마련한 것으로, 소송금융 투자에 매우 적합한 사건이다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>대법  일제 강제동원 피해자 개인청구권 소멸 안 돼  … 1심 판결 취소</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/26/2026032600349.html</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:01:10.780679+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>김동환</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>검찰 송치</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>김동환이 6명을 살해한 혐의로 검찰에 송치된 사건입니다. 피해자 6명에 대한 살인 및 살인예비, 정보통신망법 위반 혐의가 적용되었으며, 검찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 6명의 피해자가 발생하여 피해 규모가 크며(적합 조건 4), 검찰 송치 단계로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 여부가 불확실하여 실제 손해배상금 회수에 어려움이 있을 수 있습니다(적합 조건 2 해당 없음).</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>6명</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>'기장 살해' 김동환, 검찰 송치되며 막말… 네메시스 받은 것  [뉴스와이...</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184285</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:32:59.499409+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>이랜드패션</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>국회의원 주최 간담회 개최, 피해기업 보상 요구 중</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>이랜드패션 천안 물류센터 화재 전소 사건과 관련하여 이정문 국회의원 주최로 간담회가 열렸다. 간담회에서는 이랜드패션의 환경·안전 관리 및 피해보상 방안이 점검되었으며, 피해기업들은 신속한 보상을 요구하고 있다. 이랜드 측은 천안 이전 검토는 하지 않는다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>이랜드패션 물류센터 화재로 인한 피해로, 상대방(이랜드)의 책임이 명확하고 대기업으로서 자력이 충분합니다. 국회의원 주최 간담회를 통해 공적 절차가 진행 중이며, '피해기업'이라는 표현으로 보아 다수의 기업이 피해를 입어 집단적 피해 및 큰 피해 규모가 예상됩니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>피해기업 다수</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>이랜드  천안 이전 검토 안 해 …피해기업, 신속 보상 요구</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265368</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:30:54.834168+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A103" s="2" t="inlineStr">
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>성인 자폐인의 부모</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>민사재판에서 부모에게 4억원 손해배상 책임 인정 판결</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>25세 성인 자폐인의 방화 사건에 대해 법원이 부모에게 약 4억원의 손해배상 책임을 인정했습니다. 기사는 이 판결이 성인 장애인과 가족의 책임을 과도하게 확장하며, 공적 지원 없이 가족에게만 부담을 지우는 방식에 대한 비판적 시각을 제시합니다. 이는 성인 장애인의 법적 지위와 돌봄에 대한 사회적 논의의 필요성을 제기합니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>이 사건은 민사재판에서 부모에게 4억원의 손해배상 책임이 인정되어 피해 규모가 크고(피해 규모), 이미 판결이 선고되어 증거가 확보된 상태입니다. 그러나 소송 상대방인 부모의 자력이 충분한지 불분명하며(상대방 자력), 대기업/금융기관 등 소송금융 투자에 적합한 상대방으로 보기 어렵습니다. 또한, 이미 법원의 판결이 선고된 사건으로, 신규 소송 발굴 대상이라기보다는 판결에 대한 법리적 논의가 주된 내용입니다(이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>약 4억원</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>성인 자폐인의 책임, 가족에게만 물어야 하나 [왜냐면]</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/because/1251139.html</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:37:00.073632+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E106" t="inlineStr"/>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>권경애 변호사</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>변호사 노쇼로 인한 손해배상 소송 2심 판결 선고</t>
+        </is>
+      </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>이 기사는 손해배상청구소송의 법적 근거, 성립 요건, 증거 수집의 중요성, 손해액 산정 방법, 과실상계 및 소멸시효 등 전반적인 절차와 핵심 개념을 설명합니다. 교통사고, 층간소음, 명예훼손, 의료 사고 등 다양한 피해 사례를 언급하며 피해자가 자신의 권리를 회복하기 위한 법적 수단임을 강조합니다.</t>
+          <t>권경애 변호사가 '노쇼' 사건으로 대한변호사협회에서 변호사 자격 정지 1년 징계를 받았다. 유족이 권 변호사를 상대로 제기한 손해배상 청구 소송에서 2심 법원은 권 변호사가 유족에게 6500만원을 배상하라고 판결했다. 기사 제목은 학폭 재판의 재개 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 손해배상청구소송의 일반적인 법리 및 절차를 설명하는 정보성 기사입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건을 파악할 수 없습니다.</t>
+          <t>이미 2심 판결이 선고되어 소송의 불확실성이 크게 해소되었으므로, 소송금융의 주된 투자 대상인 소송 비용 지원의 필요성이 낮다. 또한, 피해 규모가 소송금융이 일반적으로 목표하는 '수억 원 이상'에 미치지 못하며, 집단적 피해도 아니다. (부적합 조건: 이미 종결된 사건에 가까움, 적합 조건: 피해 규모 작음, 집단적 피해 아님)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6500만원</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유족</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>손해배상청구소송, 일상 속 예기치 못한 피해에 대응하는 법적 권리</t>
+          <t>[단독] ‘권경애 노쇼’ 학폭 재판 재개되나</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603191850262196cf2d78c68_12</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/26/SGZYKPA3OZD4VNERWFDW73SEYA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-23 12:24:30.396382+00:00</t>
+          <t>2026-03-26 00:36:25.471592+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>김훈</t>
+          <t>유럽축구연맹(UEFA)</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치, 보복 살인 혐의 적용 검토 중</t>
+          <t>UEFA 및 구단 차원의 사고 원인 조사 진행 중, 소속팀의 UEFA 상대 손해배상 소송 예고</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>전자발찌를 찬 채 스토킹하던 여성을 살해한 김훈이 검찰에 송치될 예정입니다. 김훈은 이미 피해 여성에게 상해 및 스토킹 혐의로 재판 및 고소를 당한 상태였으며, 경찰은 보복 살인 혐의 적용을 검토 중입니다. 범행 전 치밀하게 준비한 정황도 드러났습니다.</t>
+          <t>갈라타사라이 공격수 노아 랑이 리버풀과의 챔피언스리그 경기 중 광고판에 부딪혀 엄지손가락 절단 위기를 겪었다. 랑은 수술 후에도 일상생활에 큰 불편을 겪고 있으며, 소속팀 갈라타사라이는 UEFA를 상대로 손해배상 청구 소송을 제기할 계획이다. UEFA와 구단들은 사고 원인 조사에 착수했다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>피고가 자력이 불충분한 개인이며, 집단적 피해가 아닌 단일 피해자 사건으로 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 상대방 책임이 명확하고(적합 조건 1) 공적 절차(검찰 송치)가 진행 중이며(적합 조건 6) 증거가 확보 가능하지만(적합 조건 5), 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>UEFA는 국제적인 스포츠 기관으로 배상 능력이 충분하며(적합 조건 2), 경기 중 발생한 명확한 사고로 광고판의 안전성 문제가 쟁점이 될 수 있어 상대방 책임이 비교적 명확하다(적합 조건 1). 프로 선수의 부상으로 인한 급여 손실 등 잠재적 피해 규모가 크고(적합 조건 4), 경기 영상 등 증거 확보가 용이하며(적합 조건 5), UEFA 차원의 사고 원인 조사가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (노아 랑 선수)</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>‘스토킹 살인’ 김훈 오늘 검찰 송치…경찰, 보복 살인 적용 검토</t>
+          <t>충격  손가락 끝이 덜렁거렸다  리버풀 경기서 '절단 위기' 겪은 랑  화...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515283&amp;ref=A</t>
+          <t>https://www.starnewskorea.com/sports/2026/03/26/2026032600535445761</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-23 00:24:36.120017+00:00</t>
+          <t>2026-03-26 00:35:58.690295+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>일본 정부 및 관련 기업</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>생존 피해자 감소에 따른 시민단체 활동 및 행정안전부 의료지원금 지급 현황 확인</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>일제 강제동원 생존 피해자 수가 1년 새 206명 감소하여 현재 434명으로 확인되었습니다. 일제강제동원시민모임은 행정안전부의 의료지원금 지급 현황을 통해 이를 파악했으며, 고령의 피해자들이 급감하고 있어 역사적 진실이 잊히지 않도록 지속적인 노력이 필요하다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>일제 강제동원이라는 역사적 사실에 기반한 상대방 책임이 명확하며, 일본 정부 및 관련 기업은 배상 능력이 충분합니다. 434명의 생존 피해자가 존재하여 집단적 피해 성격이 강하고, 역사적 증거가 풍부하며 시민단체가 활발히 활동 중입니다. 피해자들의 고령화로 인해 신속한 법적 조치의 필요성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>434명</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>일제 강제동원 생존 피해자 1년새 206명 감소</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603260008</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:26:09.294552+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B108" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A109" s="2" t="inlineStr">
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>A씨 (친모)</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>친모 A씨 및 공범 B씨 구속 송치, 시신 수습 완료</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>30대 친모 A씨가 2020년 3살 딸 C양을 살해하고 시신을 유기한 혐의로 구속 송치되었습니다. A씨는 C양의 사망 사실을 숨기기 위해 초등학교 입학 연기를 신청하고 조카를 C양인 척 학교에 데려가는 등 범행을 은폐하려 했습니다. 경찰은 A씨의 자백을 받아 살인 혐의를 적용했으며, 공범 B씨도 함께 검찰에 넘겨졌습니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되었으며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 피고가 개인(친모)으로 자력 부족이 예상되어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>“이전에도 학대한 적 있어” 3살 딸 살해 혐의 친모 결국…구속송치</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10702871?ref=naver</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:25:24.454770+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...70 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>손흥민 선수가 가해자를 용서했다는 언급이 있으나, 법적 절차 진행 여부는 불분명함.</t>
+          <t>대한법률구조공단 법률 서비스 지원 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>손흥민 선수가 심각한 부상을 입을 뻔한 사건에 대해 팬들이 가해자의 책임을 묻는 목소리를 높이고 있습니다. 손흥민 선수는 가해자를 용서했으나, 팬들은 한 선수의 커리어를 끝낼 수도 있었던 중대한 사안으로 보고 있습니다.</t>
+          <t>음성군에서 발생한 화재로 카자흐스탄 피해자 가족에게 대한법률구조공단과 연계한 법률 서비스 및 공과금, 통신비, 심리 상담 등 생활 안정 지원을 제공하고 있습니다. 화재 수습 및 피해자 통합돌봄에 중점을 둔 행정 지원이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>상대방의 책임이 비교적 명확하고(가해자 비판), 선수 커리어 종료 가능성 언급으로 피해 규모가 매우 클 수 있다는 점에서 적합 조건에 해당합니다. 그러나 가해자가 특정되지 않아 자력 확인이 어렵고, 손흥민 선수가 용서했다는 언급으로 소송 의지가 불분명하다는 점이 투자 리스크로 작용합니다.</t>
+          <t>기사 내용만으로는 화재의 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 또한 피해 규모나 집단성 여부도 불분명하여 소송금융 투자 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>1명 (손흥민 선수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>손흥민 어디까지 착할 건가…'시즌 OUT+월드컵 낙마' 아찔 부상 면했는...</t>
+          <t>음성군, 화재 수습·통합돌봄 시행···안전·복지 행정 강화</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>fourfourtwo.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.fourfourtwo.co.kr/news/articleView.html?idxno=89278</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=814748</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-21 00:21:42.492968+00:00</t>
+          <t>2026-03-26 00:24:27.515653+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="2" t="inlineStr">
+      <c r="A111" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>드라마 속 사건으로 변호사가 조사 시작</t>
+          <t>피고인 A씨의 형사 재판 첫 공판 연기</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>SBS 드라마 '신이랑 법률사무소'의 3회 주요 사건으로 아이돌 연습생의 추락사가 다뤄집니다. 기획사는 자살을 주장하지만, 귀신의 기억과 사라진 핸드폰으로 인해 타살 가능성이 제기되며, 주인공 변호사가 사건의 진실을 파헤치기 시작합니다.</t>
+          <t>30대 남성 A씨가 동거하던 동성 친구 B씨를 살해하고 시신을 유기한 혐의로 기소되어 재판이 진행 중입니다. 피해자 B씨의 시신은 아직 발견되지 않았으며, 유족은 국민 청원을 통해 고통을 호소하고 있습니다. A씨의 범행 동기는 금전 문제로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>해당 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리를 설명하는 것으로, 실제 사건이 아닌 허구의 내용을 다루고 있습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보 가능하며(적합 조건 5), 공적 절차(형사 재판)가 진행 중(적합 조건 6)이라는 점은 긍정적입니다. 그러나 피고인 A씨의 금전 문제로 인한 범행 동기가 언급되어 자력 부족 가능성이 높아 소송금융 투자 회수 가능성이 현저히 낮습니다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 단일 피해 사건입니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>아이돌 연습생 추락사 조명 …'신이랑' 유연석, 귀신 전문 변호사 등극</t>
+          <t>동생 시신 아직도 못 찾아 …두물머리 유기 사건, 첫 공판 또 연기</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1951329</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02817526645387256</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-20 00:30:16.775559+00:00</t>
+          <t>2026-03-26 00:24:16.427646+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
-      <c r="A112" s="2" t="inlineStr">
+      <c r="A112" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>경찰 수색 및 수사 진행 중, 형사 재판 공판 예정</t>
+        </is>
+      </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>드라마 '신이랑'에 대한 기사로, 변호사 신이랑이 아이돌 연습생 죽음의 진실을 파헤치는 내용입니다. 현장에서 피해자의 핸드폰이 사라진 것이 주요 단서로 보입니다.</t>
+          <t>동거인 A씨가 금전 문제로 피해자를 살해하고 시신을 유기한 사건. 경찰은 현재까지 시신을 찾지 못했으며 수색을 이어가고 있다. A씨의 첫 공판이 연기된 상태이며, 유족은 피해를 호소하고 있다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>기사 내용이 드라마/영화에 대한 것으로, 실제 사건이 아닌 허구의 내용입니다. 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 금전 문제로 범행을 저지른 개인으로 자력 확보가 어려울 가능성이 높다. 소송금융은 상대방의 충분한 자력을 중요하게 고려하므로 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (피해자 유족)</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>'신이랑' 유연석, 아이돌 연습생 죽음 진실 밝힐까...더 기묘해질 한풀...</t>
+          <t>시신 못 찾았다 …동거인 살해·두물머리 유기, 첫 공판 앞두고 또 연기</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>ize.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.ize.co.kr/news/articleView.html?idxno=75290</t>
+          <t>https://www.news1.kr/society/incident-accident/6113840</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-20 00:30:03.393716+00:00</t>
+          <t>2026-03-26 00:17:57.474757+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="2" t="inlineStr">
+      <c r="A113" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>10대 중학생 및 그 보호자</t>
+          <t>피의자</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 완료, 형사 절차 진행 중</t>
+          <t>부작위에 의한 살인죄 적용, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>10대 중학생들이 제주 지역에서 두 달여간 50여 차례에 걸쳐 편의점, 주유소, 카페 등에서 총 5천3백만 원 이상의 금품을 훔치고 재물을 손괴했습니다. 이들은 여러 차례 경찰에 붙잡혔으나 풀려난 뒤 다시 범행을 저질렀으며, 최종적으로 4명이 구속되어 검찰에 넘겨졌습니다.</t>
+          <t>지적장애 조카와 치매 노모를 방치하여 사망에 이르게 한 혐의로 피의자에게 부작위에 의한 살인죄가 적용되어 포항해양경찰서에서 수사가 진행 중입니다. 고립된 가족 내에서 발생한 비극적인 사건입니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)은 충족하나, 소송금융 투자에 있어 가장 중요한 적합 조건 2(상대방 자력 충분)가 충족되지 않아 투자 회수 가능성이 매우 낮습니다. 상대방이 미성년자이며, 그 보호자의 자력 또한 불확실하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임은 명확하고 공적 절차(경찰 수사)가 진행 중이나, 피고가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 부족합니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>5천3백만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>50여 곳 이상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>풀려난 바로 그날 밤, 10대 중학생은 다시 거리로 나섰다</t>
+          <t>지적장애 조카, 치매 노모까지‥고립 가족 또 비극</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513556&amp;ref=A</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200451&amp;mode=view</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-20 00:23:56.233182+00:00</t>
+          <t>2026-03-25 12:33:24.402371+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>삼성물산 법인, 이재용 회장 외</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>손해배상 청구소송 첫 변론 진행 중</t>
+          <t>검찰 수사 및 기소 진행 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산 법인, 이재용 회장 등을 상대로 5억원대 손해배상 청구소송을 제기했으며, 첫 변론이 진행되었다. 이 소송은 이재용 회장이 형사재판에서 무죄를 선고받은 사안과 연관되어 있어, 민사 책임 입증 여부가 주목된다.</t>
+          <t>모텔에서 발생한 살인 사건으로, 가해자 김 씨가 약물로 피해자를 살해한 혐의로 검찰 수사를 받고 있습니다. 김 씨는 옥중 편지를 통해 자신의 행동에 대해 사죄의 뜻을 밝혔으며, 검찰은 김 씨가 경제적 만족을 위해 범행을 저질렀다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>대기업 및 고액 자산가인 삼성물산 법인과 이재용 회장 등이 피고로 자력이 충분하며 (적합 조건 2), 5억원대의 손해배상 청구로 피해 규모가 크다 (적합 조건 4). 이미 형사재판이 진행되었던 사안으로 관련 증거 확보가 용이하며 (적합 조건 5), 현재 민사 소송이 진행 중인 활성 사건이다. 다만, 이재용 회장이 형사재판에서 무죄를 받았다는 점은 민사 책임 입증에 있어 쟁점이 될 수 있다.</t>
+          <t>가해자가 개인이며, 기사 내용상 경제적 자력이 충분하지 않을 가능성이 높아 손해배상금 회수가 어려울 것으로 판단됩니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>5억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>형사재판서 무죄받은 이재용 회장, 손해배상 소송은 어떨까 [CEO와 법정...</t>
+          <t>여기서 죽는 건가  옥중 편지에 담긴 모텔살인범의 심경 [소셜픽]</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603192948i</t>
+          <t>https://news.jtbc.co.kr/article/NB12291205?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-19 12:53:56.685228+00:00</t>
+          <t>2026-03-25 00:30:37.113351+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="2" t="inlineStr">
+      <c r="A115" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>홍상수, 김민희</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>홍상수 감독의 법적 혼인 관계 유지 중 다른 여성과의 관계 및 출산 사실 보도</t>
+          <t>경찰 수사 완료, 검찰 송치 예정, 가해자 응급입원 조치</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>홍상수 감독과 배우 김민희가 아들과 함께 공항에서 목격되었다는 소식이 전해졌다. 홍상수 감독은 2019년 이혼 소송에서 패소하여 법적으로는 여전히 부인과 혼인 관계를 유지하고 있으며, 김민희와는 11년째 관계를 이어오고 있고 지난해 아들을 출산했다.</t>
+          <t>30대 여성 A씨가 버스를 잘못 탔다는 이유로 20대 여성 B씨의 얼굴에 흉기를 휘둘러 상해를 입힌 사건. A씨는 경찰에 체포되어 범행을 인정했으며, 재범 위험성으로 응급입원 조치 후 검찰 송치될 예정. 피해자 B씨는 병원에서 치료 중이다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>본 기사는 연예인 가십성 보도로, 소송금융 투자를 위한 구체적인 법적 분쟁이나 피해자가 특정되어 있지 않다. (적합 조건 1, 3, 4, 6 불충족) 홍상수 감독과 김민희의 자력은 충분할 수 있으나 (적합 조건 2 충족 가능), 집단적 피해가 아니며 피해 규모가 명확하지 않아 소송금융 투자 대상으로서의 사업적 매력이 낮다. (기타 투자 어려운 이유 있음)</t>
+          <t>상대방(가해자)이 개인으로 자력 여부가 불확실하며(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>홍상수·김민희, 공항 목격담 화제…“아들 정말 귀여워”</t>
+          <t>오리역서 처음 본 여성에 흉기 휘두른 30대 女...  버스 잘못 타 짜증 나...</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260319502859?OutUrl=naver</t>
+          <t>https://www.insight.co.kr/news/547589</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-19 00:50:44.699987+00:00</t>
+          <t>2026-03-25 00:29:03.951204+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>최 모 씨</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>16일 새벽, D 씨가 복면을 쓴 A 씨에게 목을 졸려 살해 위협을 당했으나 저항하여 미수에 그쳤습니다. D 씨는 즉시 경찰에 신고했으며, 경기북부경찰청에서 사건을 수사 중입니다.</t>
+          <t>40대 남성 최 모 씨가 자신에게 28억 5천만 원의 빚을 갚지 못하자, 피해자 A 씨를 살해한 사건입니다. 최 모 씨는 피해자가 자신에게 빌린 돈을 갚지 않아 살해했다고 거짓 자백했으나, 경찰 조사 결과 본인이 피해자에게 빚을 진 것으로 드러났습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>상대방(A 씨)의 범행 책임이 명확하고 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피고의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>가해자의 살인 행위로 인한 책임이 명확하고(적합 조건 1), 경찰 수사 및 자백으로 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 또한 피해 규모가 28억 5천만 원의 채무와 살인으로 인한 손해배상액을 포함하여 클 것으로 예상됩니다(적합 조건 4). 그러나 가해자 최 모 씨가 이미 28억 5천만 원의 빚을 지고 살인을 저지른 점을 볼 때, 배상 능력이 현저히 부족하여 소송금융의 회수 가능성이 매우 낮다는 치명적인 단점이 있습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28억 5천만 원 (채무액) + 살인으로 인한 손해배상액 미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>[영상] 전날 고양시 범행서 낌새 눈치 챘다면…기장 피살 막을 수 없었...</t>
+          <t>빌린 돈 못 받아 살인 …알고보니 본인이 28억 빚 못 갚자 계획살인</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031818315137314</t>
+          <t>https://www.news1.kr/society/incident-accident/6112276</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-18 12:24:00.058135+00:00</t>
+          <t>2026-03-25 00:18:26.794408+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>형사 재판 예정, 민사 손해배상 소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>강북 모텔 살인 사건의 피의자 김소영에 대한 첫 재판이 내달 9일로 예정되어 있습니다. 사망 피해자 유족 측은 김소영을 상대로 민사상 손해배상 청구 소송을 제기할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>상대방(김소영)의 책임이 명확하고(적합 조건 1), 사망 사건으로 피해 규모가 크며(적합 조건 4), 형사 재판이 예정되어 있어 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 개인 피고의 자력 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>‘강북 모텔 살인’ 김소영 “죽고 싶다. 살기가 무섭다”</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/national_general/2026/03/24/IDOS4HAXTNH4HK5I7FMWWUZKF4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:27:20.608311+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D117" t="inlineStr">
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr"/>
+      <c r="D118" t="inlineStr"/>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>김동현 의원 출석정지 30일 징계</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>대구 중구의회 김동현 의원이 구청 직원 가족과 관련된 손해배상 소송에 연루된 것을 이유로 출석정지 30일 징계를 받았습니다. 중구의회는 본회의에서 징계요구의 건을 상정하여 재적의원 5명의 찬성으로 징계를 의결했으며, 이로 인해 의회 내 갈등이 확산되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 손해배상 소송의 원고, 피고, 청구액, 쟁점 등 소송금융 투자에 필요한 핵심 정보가 전혀 파악되지 않습니다. 상대방 책임의 명확성, 자력, 피해 규모 등 적합 조건에 해당하는지 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>김동현 대구 중구의원 '출석정지 30일' 징계…의회 내 갈등 확산</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>kyongbuk.co.kr</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067917</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:10:21.911154+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A118" s="2" t="inlineStr">
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중, 민사 소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>강북 모텔 살인 사건의 유족이 피고인 김소영을 상대로 3000만원 이상의 민사상 손해배상 청구 소송을 제기할 예정입니다. 현재 피고인 김소영에 대한 형사 재판이 진행 중이며, 유족 측은 피고인의 지급 능력을 주요 쟁점으로 보고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>피고인 김소영의 책임은 명확하고(적합 조건 1, 5, 6), 형사 재판이 진행 중인 점은 긍정적입니다. 그러나 기사에서 피고인의 지급 능력이 관건이라고 명시되어 있어 자력 부족이 우려되며, 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다. 또한, 집단적 피해가 아니며(부적합 조건 3), 청구 금액도 소송금융 투자 대상으로서는 낮은 편입니다.</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>3000만원 이상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>1명 (피해자 유족)</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>'강북 모텔 살인 사건' 유족, 김소영에 민사소송 제기한다</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=366885</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:02:17.962840+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D118" t="inlineStr">
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>김동현 전 의장</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E118" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I118" t="inlineStr">
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>대구 중구의회 징계 확정</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>대구 중구의회 김동현 전 의장이 구청 직원 가족과 관련된 민사 손해배상 소송 연루 및 윤리적 문제로 출석정지 30일과 공개사과 징계를 받았습니다. 이 징계는 김 전 의장에 대한 불신임 결의안에 이어 확정된 것입니다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>상대방(김동현 전 의장)이 개인이며 자력이 충분한 대기업/기관으로 보기 어렵고(적합 조건 2 불충족), 기사 내용만으로는 집단적 피해나 큰 피해 규모를 파악하기 어렵습니다(적합 조건 3, 4 불충족). 또한, 민사 손해배상 소송의 구체적인 내용이나 책임의 명확성, 증거 확보 가능성 등 소송금융 투자에 필요한 정보가 부족합니다(적합 조건 1, 5 불충족).</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>대구 중구의회, 김동현 전 의장 징계 확정…출석정지 30일·공개사과</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1194549</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:01:43.686123+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>김동현 전 대구 중구의회 의장</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>김동현 전 의장에 대한 의회 징계(출석정지 30일, 공개 사과) 절차 완료</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>김동현 전 대구 중구의회 의장이 구청 직원 가족과 관련된 손해배상 소송에 연루되어 의회로부터 출석정지 30일 및 공개 사과 징계를 받았습니다. 중구의회는 김 전 의장에 대한 불신임 결의안을 가결했으며, 김효린 부의장이 의장 직무대리를 맡아 의회를 운영할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>기사는 김동현 전 의원에 대한 의회 징계 절차에 초점을 맞추고 있어, 소송금융 투자 대상이 될 수 있는 '손해배상 소송' 자체에 대한 정보가 매우 부족합니다. 상대방 책임의 명확성(조건 1), 집단적 피해 여부(조건 3), 피해 규모(조건 4), 증거의 구체성(조건 5) 등 핵심 적합 조건들을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>1가족</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>김동현 전 대구 중구의장 '출석정지 30일·공개 사과' 징계</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260324_0003561826</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:01:08.602675+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>김동환</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 살인, 살인미수, 살인예비죄 적용 검토 중. 피의자 신상 공개 결정.</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>전 공군사관학교 출신 김동환이 항공사 내 기득권에 대한 악감정으로 4명을 살해할 계획을 세워 1명을 살해하고 1명을 살인미수했습니다. 경찰은 김동환의 신상을 공개하고 살인, 살인미수, 살인예비죄를 적용해 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>피의자가 개인이며 자력에 대한 정보가 없어 적합 조건 2(상대방 자력 충분)를 충족하기 어렵습니다. 또한, 집단적 피해가 아닌 개별적인 강력범죄 사건으로 적합 조건 3(집단적 피해)과 4(피해 규모가 큼)에 해당하지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 비록 피의자의 책임이 명확하고 공적 절차가 진행 중이나, 소송금융의 비즈니스 모델에 부합하는 대규모 손해배상 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>1명 사망, 1명 살인미수 피해</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>[사건추적] 신호등 치고 줄행랑 / 청년농업인의 비법 / 기장 살인범 공...</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183775</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:41:02.090240+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>김동환</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>피의자 신상 공개 및 형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>항공사 기장 살해 사건의 피의자 김동환의 신상이 공개되었다. 심의위원회는 범죄의 잔인성과 중대한 피해 사실을 인정했으며, 피의자는 3년간 피해자들을 미행하며 범행을 계획한 것으로 드러났다. 현재 형사 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>피고가 개인(김동환)이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 불확실함 (상대방에게 자력이 충분함 조건 미충족). 또한 단일 피해 사건으로 집단적 피해에 해당하지 않아 소송금융의 투자 매력이 낮음 (집단적 피해 조건 미충족).</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J118" t="inlineStr">
-[...350 lines deleted...]
-      </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>경남경찰청, 교제폭력 대응 '동거 연인' 대상 특화 프로그램 시행</t>
+          <t>선배 조종사 살해범 신상 공개…49세 김동환 - 뉴스파이터</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632670</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183800</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-16 12:31:47.301340+00:00</t>
+          <t>2026-03-24 12:40:04.260829+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>반소 진행 중</t>
+          <t>법무부의 외국인 불법 배달 라이더 및 대포차 집중 단속 진행 중</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>뉴스타파가 TV조선 방정오 부사장의 500만 달러 배임 의혹을 청구 소송 자료를 근거로 보도했습니다. 이 씨는 하이그라운드와 방정오 부사장 등을 상대로 반소(반대소송)를 제기한 상태입니다.</t>
+          <t>법무부가 무면허 오토바이 및 대포차 운행, 불법 취업 외국인 배달 라이더에 대한 집중 단속을 진행합니다. 무면허 오토바이나 대포차 사고 피해자는 보상받을 길이 없으며, 불법 취업 외국인 라이더들로 인해 서민 배달 아르바이트 시장이 침해받고 있습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>TV조선 방정오 부사장의 500만 달러 배임 의혹은 상대방의 책임이 비교적 명확하며(적합 조건 1), 대기업 관계자로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피해 규모가 500만 달러로 매우 크고(적합 조건 4), 청구 소송 자료를 근거로 보도되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>피해자가 보상받을 길이 없다고 명시되어 있어 상대방에게 자력이 충분하지 않다는 부적합 조건에 해당합니다. 법무부의 집중 단속으로 공적 절차가 진행 중이고 증거 확보 가능성이 있지만, 근본적으로 배상 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>500만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>뉴스타파, TV조선 방정오 500만 달러 배임 의혹 보도</t>
+          <t>법무부, 외국인 불법 배달 라이더·대포차 집중 단속...외국인 불법 취...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>redian.org</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316428</t>
+          <t>https://www.redian.org/news/articleView.html?idxno=256072</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-16 00:51:52.708551+00:00</t>
+          <t>2026-03-24 12:25:34.335959+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
-      <c r="A125" s="2" t="inlineStr">
+      <c r="A125" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>정성현</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>대법원 사형 확정, 가해자 관련 소송 패소 확정</t>
+          <t>경찰 수사 및 구속 송치, 보복살인 혐의 수사 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>2007년 안양에서 발생한 초등학생 이혜진 양과 우예슬 양 납치 살해 사건의 용의자 정성현이 2008년 검거되어 2009년 대법원에서 사형이 확정된 사건이다. 정성현은 현재 교도소에 수감 중이며, 피해자 유족 중 한 명인 이혜진 양의 아버지는 2014년 사망했다. 정성현은 국가와 언론사를 상대로 소송을 제기했으나 모두 패소했다.</t>
+          <t>스토킹하던 20대 여성을 살해한 혐의로 김훈 씨가 구속 송치되었다. 경찰은 첫 신고부터 위험도를 높게 판단했으나 살인을 막지 못했으며, 김 씨의 전자발찌 추적 회피 검색 기록 등 계획범행 정황이 드러났다. 현재 보복살인 혐의 및 약물 복용, 사건 전후 행적에 대한 추가 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>사건의 직접적인 가해자인 정성현은 이미 사형이 확정되어 복역 중이며 자력이 없는 것으로 판단됩니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한, 사건 발생 및 형사 절차는 2009년 대법원 판결로 이미 종결되었습니다 (부적합 조건 '이미 종결된 사건' 해당). 피해자 측에서 국가를 상대로 한 소송 가능성도 낮으며, 가해자 본인의 국가 상대 소송도 패소한 바 있어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피고가 개인(김훈)으로 특정되어 자력 부족 가능성이 높음 (적합 조건 '상대방에게 자력이 충분함' 미충족). 집단적 피해가 아닌 단일 피해 사건임 (적합 조건 '집단적 피해' 미충족). 소송금융은 피고의 배상 능력과 회수 가능성을 중요하게 고려하는데, 이 사건은 해당 요건을 충족하기 어려움.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>2명 및 유족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>이보다 더 참혹할 순 없다...'안양토막살인' 정성현[그해 오늘]</t>
+          <t>'전자발찌 추적 피하기' 검색…스토킹 살해범 김훈 계획범행 정황</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01079126645383976</t>
+          <t>https://www.news1.kr/local/gyeonggi/6111292</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-16 00:36:14.363874+00:00</t>
+          <t>2026-03-24 00:24:30.682973+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>지방정부 지원 및 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>강제동원 미인정 피해자들이 김동연 경기도지사에게 감사패를 전달하며 지방정부 차원의 지원에 대한 감사를 표했습니다. 이들은 여전히 피해 인정을 위한 노력을 지속하고 있으며, 관련 소송 서류를 정리하는 등 법적 절차를 준비하거나 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>적합 조건 3, 4, 5, 6에 해당. 강제동원 미인정 피해자들이 다수 존재하며, 피해 규모가 크고 역사적 증거가 명확합니다. 지방정부 차원의 지원이 진행 중이며, 소송 서류 정리가 언급되어 소송이 준비되거나 진행 중인 것으로 보입니다. 상대방의 자력은 충분하나, 국제법적 복잡성과 집행의 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>강제동원 미인정 피해자들, 김동연 지사에 감사패 전달한다</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319358</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:19:42.257644+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A127" s="2" t="inlineStr">
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>김훈</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>스토킹 살해 피의자 김훈이 범행 전 '전자발찌 추적 회피법'을 검색한 사실이 드러났으며, 경찰은 김훈에게 '보복 살인' 혐의를 적용해 검찰에 송치했습니다. 보복 살인은 일반 살인죄보다 처벌이 무겁습니다. 경찰은 범행 도구 구매 경위를 추가 확인 중입니다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>소송 상대방이 개인(김훈)으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 또한 집단적 피해가 아닌 단일 피해자 사건입니다 (적합 조건: 집단적 피해 미충족). 따라서 소송금융 투자 대상으로서의 회수 가능성이 희박합니다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>‘스토킹 살해’ 김훈, ‘전자발찌 추적 회피법’ 검색…‘보복 살인’...</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>ichannela.com</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520396</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:41:20.247753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C128" t="inlineStr"/>
+      <c r="D128" t="inlineStr"/>
+      <c r="E128" t="inlineStr"/>
       <c r="F128" t="inlineStr">
         <is>
-          <t>르세라핌 전 멤버 김가람은 학폭 의혹에 대해 소속사가 부인했으나, 중학교 동창들의 폭로와 학폭 처분 문서 공개로 논란이 커졌다. 기사는 김가람의 유튜버 복귀를 다루며, 과거 학폭 논란 이후의 행보에 대한 대중의 반응을 조명한다.</t>
+          <t>이 기사는 손해배상청구소송의 법적 근거, 성립 요건, 증거 수집의 중요성, 손해액 산정 방법, 과실상계 및 소멸시효 등 전반적인 절차와 핵심 개념을 설명합니다. 교통사고, 층간소음, 명예훼손, 의료 사고 등 다양한 피해 사례를 언급하며 피해자가 자신의 권리를 회복하기 위한 법적 수단임을 강조합니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>상대방 책임이 학폭 처분 문서로 명확하고, 다수의 피해자가 존재하며, 객관적 증거(학폭 처분 문서)가 확보되어 공적 절차(학폭위)가 진행된 바 있으나, 상대방의 자력(개인)이 불확실하고, 사건 발생 및 학폭위 처분은 이미 종결된 과거 사건으로 현재 진행 중이거나 임박한 소송 기회가 명확하지 않아 소송금융 투자 대상으로 적합도가 낮음.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 손해배상청구소송의 일반적인 법리 및 절차를 설명하는 정보성 기사입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>'르세라핌 퇴출' 김가람, 성공적 유튜버 복귀에… 정신승리  vs  새출발...</t>
+          <t>손해배상청구소송, 일상 속 예기치 못한 피해에 대응하는 법적 권리</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2123219</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603191850262196cf2d78c68_12</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-15 00:17:23.816149+00:00</t>
+          <t>2026-03-23 12:24:30.396382+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>대한민국 (경찰)</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>가해자 살인 혐의 수사 중, 경찰의 피해자 보호 조치 적정성 여부 확인 중</t>
+          <t>경찰 수사 완료 후 검찰 송치, 보복 살인 혐의 적용 검토 중</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 남성이 사실혼 관계의 여성을 살해한 사건. 피해자는 과거 가정폭력 및 스토킹으로 경찰에 여러 차례 신고하고 보호 조치를 받았으나 결국 사망. 경찰은 가해자 수사와 함께 과거 경찰 조치의 적정성 여부를 확인 중이며, 이는 국가배상책임 가능성을 시사합니다.</t>
+          <t>전자발찌를 찬 채 스토킹하던 여성을 살해한 김훈이 검찰에 송치될 예정입니다. 김훈은 이미 피해 여성에게 상해 및 스토킹 혐의로 재판 및 고소를 당한 상태였으며, 경찰은 보복 살인 혐의 적용을 검토 중입니다. 범행 전 치밀하게 준비한 정황도 드러났습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하며(적합 조건 1), 피해자가 사망에 이르는 중대한 피해가 발생했습니다(적합 조건 4). 경찰의 조치 적정성 여부가 확인 중이므로, 국가의 책임이 인정될 경우 자력 있는 상대방(국가)을 상대로 손해배상 청구가 가능합니다(적합 조건 2, 6). 관련 수사 및 공적 기록이 다수 존재하여 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>피고가 자력이 불충분한 개인이며, 집단적 피해가 아닌 단일 피해자 사건으로 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 상대방 책임이 명확하고(적합 조건 1) 공적 절차(검찰 송치)가 진행 중이며(적합 조건 6) 증거가 확보 가능하지만(적합 조건 5), 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>1명 (유족 다수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>신고, 또 신고했는데 결국…전자발찌 차고 연인 살해</t>
+          <t>‘스토킹 살인’ 김훈 오늘 검찰 송치…경찰, 보복 살인 적용 검토</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260314/133530096/2</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515283&amp;ref=A</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-14 12:31:42.934898+00:00</t>
+          <t>2026-03-23 00:24:36.120017+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="2" t="inlineStr">
+      <c r="A130" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D130" t="inlineStr">
+      <c r="C130" t="inlineStr"/>
+      <c r="D130" t="inlineStr"/>
+      <c r="E130" t="inlineStr"/>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>바튼은 폭행, 막말, 도박 논란으로 인한 연이은 소송과 투자 실패가 겹치며 심각한 재정적 어려움에 처해있습니다. 수많은 소송으로 막대한 법률 비용이 발생하여 그의 재정 상황을 더욱 악화시키고 있으며, 현재 소송과 배상, 빚에 시달리고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>기사는 바튼이라는 인물이 연이은 소송과 빚으로 심각한 재정적 어려움에 처해있다고 설명합니다. 이는 만약 바튼이 피고라면 '상대방에게 자력이 충분함'이라는 적합 조건에 명백히 부합하지 않습니다. 또한, 소송금융 투자를 위한 명확한 원고나 자력 있는 피고가 특정되지 않으며, 특정 사건의 책임 소재나 증거에 대한 정보도 부족하여 투자 적합성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>'인생 제대로 망했다!' 폭행·막말·도박 논란 끝판왕, 소송·배상·빚만...</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>sportalkorea.com</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553068759</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:43:47.048649+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E130" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 청구 진행 중</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>충북 진천에서 3인조 강도가 단독주택에 침입해 일가족 4명을 폭행하고 결박한 뒤 금품을 빼앗으려 했으나 실패하고 도주했다. 범인들은 사건 발생 닷새 만에 모두 검거되었으며, 경찰은 구속영장을 신청하고 범행 경위와 동기를 조사 중이다.</t>
+          <t>전직 부기장 김 모 씨가 같은 항공사 기장을 살해한 혐의로 구속되었습니다. 김 씨는 택배기사로 위장해 피해자들의 동선을 파악하는 등 계획적으로 범행을 저질렀으며, 과거 부당한 평가와 보상금 소송 패소로 인한 피해의식에 사로잡혀 범행을 정당화했습니다. 경찰은 김 씨의 정신 상태를 조사 중이며, 신상 공개 여부를 검토할 예정입니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이하나(적합 조건 1, 5, 6), 피고가 개인 범죄자들로 자력 부족 가능성이 높아 손해배상금 회수 가능성이 낮다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 일가족 대상 사건으로 피해 규모가 소송금융 투자에 적합하지 않아(적합 조건 3, 4 미충족) 투자 적합도가 낮다.</t>
+          <t>피의자 김 씨의 살인 혐의가 명확하고 경찰 수사 및 구속 등 공적 절차가 진행 중이며 증거 확보가 용이하다는 점은 적합 조건에 해당합니다. 그러나 피의자가 전직 부기장이며 과거 보상금 소송에서 패소한 이력이 있어 자력이 충분하지 않을 것으로 예상됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건으로 작용합니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명 사망, 1명 살해 시도, 4명 표적</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>일가족 습격한 3인조 강도, 훔친 최신차 조작도 못해</t>
+          <t>'피해망상'에 계획 살인‥ 도망 우려  구속</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574535?ref=naver</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6809203_37012.html</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-14 12:31:22.505954+00:00</t>
+          <t>2026-03-21 00:43:37.102879+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>가해자 검거 및 살인 사건 수사 진행 중. 과거 스토킹 관련 보호조치 및 잠정조치 실패 이력.</t>
+          <t>손흥민 선수가 가해자를 용서했다는 언급이 있으나, 법적 절차 진행 여부는 불분명함.</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>과거 사실혼 관계였던 20대 여성이 스토킹 가해자에게 살해당한 사건입니다. 피해자는 경찰의 스마트워치 지급 및 접근금지 등 보호조치를 받고 있었으나, 범행을 막지 못했습니다. 가해자는 범행 직후 검거되어 현재 경찰 조사를 받고 있습니다.</t>
+          <t>손흥민 선수가 심각한 부상을 입을 뻔한 사건에 대해 팬들이 가해자의 책임을 묻는 목소리를 높이고 있습니다. 손흥민 선수는 가해자를 용서했으나, 팬들은 한 선수의 커리어를 끝낼 수도 있었던 중대한 사안으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>가해자 B씨의 살인 책임이 명확하고, 증거 확보가 용이하며, 경찰 수사 등 공적 절차가 진행 중입니다. 특히, 피해자가 경찰의 보호조치 및 잠정조치를 받고 있었음에도 살해당한 점은 국가의 보호 의무 위반에 대한 손해배상 청구 가능성을 높이며, 이 경우 대한민국을 상대로 자력 있는 피고를 확보할 수 있습니다. 피해 규모 또한 살인 사건으로 매우 큽니다.</t>
+          <t>상대방의 책임이 비교적 명확하고(가해자 비판), 선수 커리어 종료 가능성 언급으로 피해 규모가 매우 클 수 있다는 점에서 적합 조건에 해당합니다. 그러나 가해자가 특정되지 않아 자력 확인이 어렵고, 손흥민 선수가 용서했다는 언급으로 소송 의지가 불분명하다는 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (손흥민 선수)</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>대낮에 길거리서 살해된 스토킹 피해자, 법적 조치도 소용없었다(종합)</t>
+          <t>손흥민 어디까지 착할 건가…'시즌 OUT+월드컵 낙마' 아찔 부상 면했는...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>fourfourtwo.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260314_0003548364</t>
+          <t>https://www.fourfourtwo.co.kr/news/articleView.html?idxno=89278</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-14 12:31:12.849299+00:00</t>
+          <t>2026-03-21 00:21:42.492968+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>드라마 속 사건으로 변호사가 조사 시작</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>경기 남양주에서 40대 남성이 20대 여성을 흉기로 찔러 살해한 사건이 발생했습니다. 피의자는 범행 당시 전자발찌를 착용 중인 법무부 보호관찰 대상자였으며, 경찰에 체포되어 구속영장 신청이 예정되어 있습니다. 피해자는 심정지 상태로 발견되어 병원으로 옮겨졌으나 끝내 숨졌습니다.</t>
+          <t>SBS 드라마 '신이랑 법률사무소'의 3회 주요 사건으로 아이돌 연습생의 추락사가 다뤄집니다. 기획사는 자살을 주장하지만, 귀신의 기억과 사라진 핸드폰으로 인해 타살 가능성이 제기되며, 주인공 변호사가 사건의 진실을 파헤치기 시작합니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>피의자가 체포되고 살해 혐의가 명확하여 상대방 책임이 분명하며, 피해자가 사망하여 피해 규모가 매우 큽니다. 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고, 공적 절차(경찰 수사 및 구속영장 신청)가 이미 진행되고 있습니다. 다만, 피의자의 자력은 기사에서 확인되지 않아 소송금융 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>해당 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리를 설명하는 것으로, 실제 사건이 아닌 허구의 내용을 다루고 있습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>[자막뉴스] 길거리서 흉기 피습 후 도주...'전자발찌' 착용하고도 길거...</t>
+          <t>아이돌 연습생 추락사 조명 …'신이랑' 유연석, 귀신 전문 변호사 등극</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202603141552466830</t>
+          <t>http://www.joynews24.com/view/1951329</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-14 12:19:58.152275+00:00</t>
+          <t>2026-03-20 00:30:16.775559+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A134" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C134" t="inlineStr"/>
+      <c r="D134" t="inlineStr"/>
+      <c r="E134" t="inlineStr"/>
       <c r="F134" t="inlineStr">
         <is>
-          <t>무면허 중학생의 전동 킥보드 운전으로 30대 여성이 두개골 골절 등 중상을 입고 기억 상실 및 인지 장애를 겪는 사고가 발생했다. 경찰은 중학생과 킥보드 대여업체 관계자를 검찰에 송치했으며, 피해자는 현재까지 보상을 받지 못한 상태이다. 가해 학생이 무보험 상태여서 민사 소송을 통해 보상을 받아야 하는 상황이다.</t>
+          <t>드라마 '신이랑'에 대한 기사로, 변호사 신이랑이 아이돌 연습생 죽음의 진실을 파헤치는 내용입니다. 현장에서 피해자의 핸드폰이 사라진 것이 주요 단서로 보입니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>무면허 중학생의 킥보드 운전과 대여업체의 방조 혐의로 검찰 송치되어 상대방 책임이 명확하고(적합 조건 1), 피해 여성의 두개골 골절, 기억 상실 등 심각한 후유증으로 피해 규모가 크다(적합 조건 4). 경찰 수사 및 검찰 송치로 증거 확보 및 공적 절차 진행 중이다(적합 조건 5, 6). 그러나 가해 중학생이 무보험 상태이며 대여업체의 자력 정보가 없어 실제 손해배상금 회수에 어려움이 있을 수 있다.</t>
+          <t>기사 내용이 드라마/영화에 대한 것으로, 실제 사건이 아닌 허구의 내용입니다. 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>딸 지키던 엄마는 두개골 골절…무면허 킥보드 중학생 결국 검찰 송치</t>
+          <t>'신이랑' 유연석, 아이돌 연습생 죽음 진실 밝힐까...더 기묘해질 한풀...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ize.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031406512463190</t>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=75290</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-14 00:40:45.081191+00:00</t>
+          <t>2026-03-20 00:30:03.393716+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>주식회사 D</t>
+          <t>10대 중학생 및 그 보호자</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>정읍지원 1심 판결</t>
+          <t>경찰 수사 및 검찰 송치 완료, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>정읍지원 민사단독은 고속도로 순찰 중 사망한 망인의 자녀들이 보험사 주식회사 D를 상대로 낸 손해배상 청구 소송에서 원고 승소 판결을 내렸다. 법원은 보험사의 배상 책임을 인정하며 각 원고에게 9천만 원 이상의 손해배상금을 지급하라고 명령했다.</t>
+          <t>10대 중학생들이 제주 지역에서 두 달여간 50여 차례에 걸쳐 편의점, 주유소, 카페 등에서 총 5천3백만 원 이상의 금품을 훔치고 재물을 손괴했습니다. 이들은 여러 차례 경찰에 붙잡혔으나 풀려난 뒤 다시 범행을 저질렀으며, 최종적으로 4명이 구속되어 검찰에 넘겨졌습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보)에 해당합니다. 법원이 보험사의 배상 책임을 이미 인정하여 책임 소재가 명확하고, 피고인 보험사는 자력이 충분합니다. 각 원고에게 9천만 원 이상의 배상금이 인정되어 피해 규모도 상당합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)은 충족하나, 소송금융 투자에 있어 가장 중요한 적합 조건 2(상대방 자력 충분)가 충족되지 않아 투자 회수 가능성이 매우 낮습니다. 상대방이 미성년자이며, 그 보호자의 자력 또한 불확실하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>각 91,811,467원 (총 275,434,401원)</t>
+          <t>5천3백만 원 이상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>50여 곳 이상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>정읍지원, 고속도로 순찰사망 보험금 인정</t>
+          <t>풀려난 바로 그날 밤, 10대 중학생은 다시 거리로 나섰다</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679717</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513556&amp;ref=A</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-14 00:33:33.440041+00:00</t>
+          <t>2026-03-20 00:23:56.233182+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>삼성물산 법인, 이재용 회장 외</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>손해배상 청구소송 첫 변론 진행 중</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>국민연금공단이 삼성물산 법인, 이재용 회장 등을 상대로 5억원대 손해배상 청구소송을 제기했으며, 첫 변론이 진행되었다. 이 소송은 이재용 회장이 형사재판에서 무죄를 선고받은 사안과 연관되어 있어, 민사 책임 입증 여부가 주목된다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>대기업 및 고액 자산가인 삼성물산 법인과 이재용 회장 등이 피고로 자력이 충분하며 (적합 조건 2), 5억원대의 손해배상 청구로 피해 규모가 크다 (적합 조건 4). 이미 형사재판이 진행되었던 사안으로 관련 증거 확보가 용이하며 (적합 조건 5), 현재 민사 소송이 진행 중인 활성 사건이다. 다만, 이재용 회장이 형사재판에서 무죄를 받았다는 점은 민사 책임 입증에 있어 쟁점이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>5억원대</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>형사재판서 무죄받은 이재용 회장, 손해배상 소송은 어떨까 [CEO와 법정...</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603192948i</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:53:56.685228+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D136" t="inlineStr">
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>홍상수, 김민희</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>홍상수 감독의 법적 혼인 관계 유지 중 다른 여성과의 관계 및 출산 사실 보도</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>홍상수 감독과 배우 김민희가 아들과 함께 공항에서 목격되었다는 소식이 전해졌다. 홍상수 감독은 2019년 이혼 소송에서 패소하여 법적으로는 여전히 부인과 혼인 관계를 유지하고 있으며, 김민희와는 11년째 관계를 이어오고 있고 지난해 아들을 출산했다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>본 기사는 연예인 가십성 보도로, 소송금융 투자를 위한 구체적인 법적 분쟁이나 피해자가 특정되어 있지 않다. (적합 조건 1, 3, 4, 6 불충족) 홍상수 감독과 김민희의 자력은 충분할 수 있으나 (적합 조건 2 충족 가능), 집단적 피해가 아니며 피해 규모가 명확하지 않아 소송금융 투자 대상으로서의 사업적 매력이 낮다. (기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>홍상수·김민희, 공항 목격담 화제…“아들 정말 귀여워”</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260319502859?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:50:44.699987+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E136" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A137" s="2" t="inlineStr">
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>16일 새벽, D 씨가 복면을 쓴 A 씨에게 목을 졸려 살해 위협을 당했으나 저항하여 미수에 그쳤습니다. D 씨는 즉시 경찰에 신고했으며, 경기북부경찰청에서 사건을 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>상대방(A 씨)의 범행 책임이 명확하고 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피고의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>[영상] 전날 고양시 범행서 낌새 눈치 챘다면…기장 피살 막을 수 없었...</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031818315137314</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:24:00.058135+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B137" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C137" t="inlineStr">
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>법왜곡죄 관련 판사·검사 대상 고소 남발 논란 및 관련 법리 언급</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>기사는 '법왜곡죄' 시행 후 판사·검사에 대한 고소가 잇따르며 남발 논란이 일고 있음을 보도합니다. 서울중앙지방법원의 판례를 인용하여, 고소인이 과실로 범죄 혐의 없음을 알지 못한 채 고발했다면 손해배상 책임을 져야 한다고 판시한 내용을 다루며, 법왜곡죄의 향후 역할에 대한 의문을 제기하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>해당 기사는 '법왜곡죄'의 도입과 그로 인한 판사·검사에 대한 고소 남발 논란, 그리고 고소인의 손해배상 책임에 대한 법원 판례를 다루고 있습니다. 특정 피해 사건이나 명확한 피고를 식별하기 어렵고, 대규모 피해 금액이나 피해자 집단이 명시되지 않아 소송금융 투자 대상으로 적합한 신규 사건으로 보기 어렵습니다. (적합 조건 1, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>법왜곡죄 내용 보니…시행 5일 만에 판사·검사 줄줄이 고소, 남발 논란</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/RSWHAK2INCU8</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:34:09.472337+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D137" t="inlineStr">
-[...71 lines deleted...]
-      <c r="D138" t="inlineStr">
+      <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중, 민사상 손해배상 책임 추궁 예정</t>
+          <t>스토킹 범죄 벌금형 확정 후 가해자의 2차 가해 시도에 대한 검찰의 열람·등사 거부 및 법원의 준항고 기각</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>경찰은 공중협박으로 인한 경찰력 낭비 및 행사 차질에 대해 구속 수사를 원칙으로 엄정 대응할 방침이다. 또한, 가해자에게 민사상 손해배상 책임도 철저히 물을 예정임을 강조했다. 행사장 내 위험 물품 관련 수사도 진행 중이다.</t>
+          <t>스토킹 범죄로 벌금형이 확정된 가해자가 피해자의 진술서 입수를 시도하며 2차 가해 우려를 낳았습니다. 검찰과 법원은 피해자 보호를 위해 가해자의 열람·등사 신청 및 준항고를 모두 거부했습니다. 이는 스토킹 범죄의 특수성을 고려한 피해자 보호 조치로 평가됩니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>경찰이 공중협박 행위에 대해 구속 수사 및 민사상 손해배상 책임을 강조하고 있어 상대방의 책임이 명확하며(적합 조건 1), 공적 절차(형사 수사)가 진행 중이다(적합 조건 6). 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다(적합 조건 5). 그러나 피해 규모 및 피해자 수(개인 피해자)가 불분명하고, 소송 상대방의 자력 또한 파악하기 어렵다(적합 조건 2, 3, 4 미충족/불분명).</t>
+          <t>스토킹 범죄 가해자의 책임은 명확하고(적합 조건 1) 형사 처벌로 증거가 확보되었으나(적합 조건 5), 상대방의 자력이 불분명하고(부적합 조건), 집단적 피해가 아니며, 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다. 또한, 기사 내용은 이미 형사 처벌이 확정된 사건의 2차 가해 시도에 대한 것으로, 새로운 민사 소송 발굴의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>최고가격제 '약발'…휘발유 1,872.6원 하루새 30원 '뚝' [짤e몽땅]</t>
+          <t>‘진술서’ 입수해 2차 가해 시도한 스토킹범…“2차 피해 우려” 검찰...</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00003&amp;news_seq_no=5181564</t>
+          <t>https://www.dt.co.kr/article/12052217?ref=naver</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-13 12:57:11.572610+00:00</t>
+          <t>2026-03-18 00:24:55.384107+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="2" t="inlineStr">
+      <c r="A141" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속 수사 및 민사상 손해배상 책임 추궁 예정</t>
+          <t>스토킹 사건 발생 시 경찰 수사 및 형사 절차 진행 가능성 언급</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>방탄소년단 광화문 공연에 대한 폭파 협박 사건이 발생했습니다. 경찰은 공중협박으로 인한 경찰력 낭비 및 행사 차질에 대해 구속 수사를 원칙으로 끝까지 추적·검거하고, 민사상 손해배상 책임도 철저히 물을 예정이라고 밝혔습니다.</t>
+          <t>김한솔 변호사의 칼럼으로, 스토킹 사건에서 합의 가능성과 처벌에 대해 다룹니다. 가해자는 단순한 감정 표현이라 주장하지만, 피해자는 극심한 불안과 공포를 호소하며 경찰에 신고하는 사례를 통해 스토킹의 심각성을 강조합니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 상대방이 특정되지 않은 개인일 가능성이 높아 자력 부족으로 손해배상금 회수가 어려울 수 있습니다. 또한 피해가 주로 경찰력 낭비 및 행사 차질에 대한 것이므로, 로앤굿 고객(다수의 피해자 또는 원고)의 직접적인 집단적 피해로 보기 어렵습니다.</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 스토킹 사건의 일반적인 법률적 쟁점과 합의 가능성을 다루는 변호사 칼럼입니다. 소송금융 투자 대상이 되는 구체적인 사건이 아니며, 대규모 집단 피해나 자력 있는 피고가 특정되지 않습니다 (적합 조건 2, 3, 4 미해당).</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>경찰, 방탄소년단 광화문 공연 테러 가능성 대비… 폭파 협박 끝까지 추...</t>
+          <t>[김한솔 변호사 칼럼] 전여친스토킹합의 가능할까, 실제 사건으로 본 처...</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=803419</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864653</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-13 12:53:12.173665+00:00</t>
+          <t>2026-03-18 00:24:35.430606+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>골드메달리스트, 김수현</t>
+          <t>유흥주점 점주</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에서 손해배상 소송 진행 중</t>
+          <t>유기치사죄 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 진행 중입니다. 소송의 쟁점은 김수현의 '미성년자 교제 의혹'이며, 김수현 측은 이를 재차 부인하고 있습니다. 현재 서울중앙지방법원에서 소송이 이어지고 있습니다.</t>
+          <t>만취한 손님을 모텔에 방치하여 사망에 이르게 한 혐의로 유흥주점 점주가 유기치사죄로 기소되어 재판을 받고 있다. 검찰은 점주가 피해자의 이상 증세를 인지하고도 적절한 조치를 취하지 않았다고 지적했다. 현재 형사 재판이 진행 중이며, 이는 향후 민사 손해배상 소송으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>피고(김수현 및 소속사 골드메달리스트)는 충분한 자력을 가질 것으로 예상되며(적합 조건 2), 청구 금액이 28억 원으로 피해 규모가 큽니다(적합 조건 4). 그러나 소송의 핵심 쟁점인 '미성년자 교제 의혹'의 사실관계 입증과 이로 인한 브랜드 A사의 실제 손해액 입증이 관건이 될 수 있어 승소 가능성 판단에 신중함이 요구됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 검토가 가능함. 그러나 상대방이 유흥주점 점주 개인으로 추정되어 자력 불확실성이 크고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 제한적임.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>28억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>김수현, 28억 손배소 정면돌파…미성년 교제설 부인  루머 인정 못한다...</t>
+          <t>만취 손님 모텔 방치?…유흥주점 점주, 유기치사죄로 법정행</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=803391</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031719024077216</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-13 12:52:17.610301+00:00</t>
+          <t>2026-03-17 12:31:03.639041+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
-      <c r="A143" s="2" t="inlineStr">
+      <c r="A143" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr"/>
-      <c r="D143" t="inlineStr"/>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>김동현 의장</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연에 대한 경찰의 테러 예방 및 보안 강화 조치, 폭파 협박 시 형사 처벌 및 민사상 손해배상 경고</t>
+          <t>김동현 의장 불신임안 가결</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>경찰은 방탄소년단(BTS)의 광화문 공연을 앞두고 중동 사태 등으로 인한 테러 발생 가능성을 염두에 두고 경계 태세를 강화하기로 했다. 경찰특공대를 동원해 안전 검측을 실시하고, 차량 돌진 및 위험 물품 반입을 차단하는 등 안전 대책을 마련할 방침이다. 또한 폭파 협박 등 공중협박으로 행사 차질을 초래할 경우 구속 수사를 원칙으로 하고 민사상 손해배상 책임도 물을 것이라고 경고했다.</t>
+          <t>대구 중구의회 김동현 의장이 중구청 직원 가족과 관련된 손해배상 소송에 연루되어 의회의 품위유지 의무를 위반했다는 사유로 불신임안이 만장일치로 가결되었습니다. 이 사건은 김 의장의 의회 명예 실추를 사유로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 발생한 사건이 아닌, 예정된 공연에 대한 잠재적 위협과 이에 대한 경찰의 예방 및 경고 조치를 다루고 있습니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모가 큼' 등 소송금융 적합 조건에 부합하는 실제 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>기사 내용만으로는 소송의 구체적인 내용, 원고/피고, 쟁점, 피해 규모 등을 파악하기 어려움. 개인 간의 손해배상 소송일 가능성이 높으며, 상대방의 자력이나 집단적 피해 여부가 불분명하여 소송금융 투자 적합 조건에 부합하지 않음.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>BTS 광화문공연에 특공대 투입, ‘중동발 테러’ 원천봉쇄…“폭파협박...</t>
+          <t>대구 중구의회, 김동현 의장 불신임안 만장일치 가결</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260313512175</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541785</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-13 12:51:58.168402+00:00</t>
+          <t>2026-03-16 12:53:09.281688+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="2" t="inlineStr">
+      <c r="A144" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>50대 한국인 남성 3명</t>
+          <t>윤석열</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>과거 소송 추진 언급</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>정다은 광주 북구청장 예비후보가 출마를 선언하며 자신의 정치적 이력을 소개했습니다. 이 과정에서 '윤석열 위자료 소송 추진'을 언급했으나, 해당 소송의 구체적인 내용이나 진행 상황에 대한 정보는 기사에 포함되어 있지 않습니다. 기사는 주로 후보의 공약과 비전을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 후보의 출마 선언문으로, '윤석열 위자료 소송 추진'이라는 과거 정치적 행동을 언급할 뿐 구체적인 소송의 내용, 상대방 책임의 명확성, 피해 규모, 증거 유무 등에 대한 정보가 전혀 없습니다. 소송금융 투자 대상으로 검토하기에는 사건의 실체가 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>정다은, '광주특별시 대표도시 북구' 출마선언</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026031615593696983?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:43:23.751378+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr"/>
+      <c r="D145" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E144" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A145" s="2" t="inlineStr">
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>경찰 신고 접수 후 심리치료 및 관계회복 지원 프로그램 진행</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>경남경찰청이 교제폭력 및 가정폭력 피해 동거 연인을 위한 특화 프로그램을 시행한다. 신고 접수 시 경찰서 피해자보호팀이 대상자를 선정하여 1366경남센터와 연계, 전문 심리상담을 제공한다.</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 소송의 대상이 되는 분쟁이 아닌, 교제폭력 및 가정폭력에 대한 경찰의 대응 프로그램 시행을 다루고 있습니다. 소송금융 투자에 필요한 특정 피고, 명확한 피해 규모, 집단적 피해 발생 등의 적합 조건이 충족되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>경남경찰청, 교제폭력 대응 '동거 연인' 대상 특화 프로그램 시행</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632670</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:31:47.301340+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>방정오</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>반소 진행 중</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>뉴스타파가 TV조선 방정오 부사장의 500만 달러 배임 의혹을 청구 소송 자료를 근거로 보도했습니다. 이 씨는 하이그라운드와 방정오 부사장 등을 상대로 반소(반대소송)를 제기한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>TV조선 방정오 부사장의 500만 달러 배임 의혹은 상대방의 책임이 비교적 명확하며(적합 조건 1), 대기업 관계자로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피해 규모가 500만 달러로 매우 크고(적합 조건 4), 청구 소송 자료를 근거로 보도되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>500만 달러</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>뉴스타파, TV조선 방정오 500만 달러 배임 의혹 보도</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316428</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:51:52.708551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D145" t="inlineStr">
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>정성현</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E145" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>대법원 사형 확정, 가해자 관련 소송 패소 확정</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 사고를 내 15명의 피해자가 발생했으며, 이 중 5명은 전치 2~3주의 부상을 입었다. 경찰 조사를 거쳐 검찰에 송치된 상태이다.</t>
+          <t>2007년 안양에서 발생한 초등학생 이혜진 양과 우예슬 양 납치 살해 사건의 용의자 정성현이 2008년 검거되어 2009년 대법원에서 사형이 확정된 사건이다. 정성현은 현재 교도소에 수감 중이며, 피해자 유족 중 한 명인 이혜진 양의 아버지는 2014년 사망했다. 정성현은 국가와 언론사를 상대로 소송을 제기했으나 모두 패소했다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(음주운전), 다수의 피해자가 발생했으며(15명), 증거가 확보되었고 공적 절차(검찰 송치)가 진행 중인 점은 긍정적입니다. 그러나 상대방이 대기업/기관이 아닌 개인이며, 피해 규모가 전치 2~3주 부상으로 소송금융 투자에 필요한 '수억 원 이상'의 대규모 손해로 보기 어려워 회수 가능성과 투자 매력도가 제한적입니다.</t>
+          <t>사건의 직접적인 가해자인 정성현은 이미 사형이 확정되어 복역 중이며 자력이 없는 것으로 판단됩니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한, 사건 발생 및 형사 절차는 2009년 대법원 판결로 이미 종결되었습니다 (부적합 조건 '이미 종결된 사건' 해당). 피해자 측에서 국가를 상대로 한 소송 가능성도 낮으며, 가해자 본인의 국가 상대 소송도 패소한 바 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>15명 (5명 전치 2~3주 부상)</t>
+          <t>2명 및 유족</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>음주운전 사고 낸 김인호 전 산림청장 송치</t>
+          <t>이보다 더 참혹할 순 없다...'안양토막살인' 정성현[그해 오늘]</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318730</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01079126645383976</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-13 12:29:55.127883+00:00</t>
+          <t>2026-03-16 00:36:14.363874+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
-      <c r="A148" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A148" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>손님</t>
+          <t>대한항공</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 폭행 및 업무방해 혐의로 고소 예정</t>
+          <t>미국 현지 법원 소송 제기 후 합의 종결</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>의정부의 한 중식당에서 배달 지연에 불만을 품은 손님이 업주 부부를 폭행하여 남편이 손가락 골절상을 입었습니다. 업주 부부는 손님을 폭행 및 업무방해 혐의로 고소할 예정이며, 경찰이 식당 내 CCTV 영상 등을 토대로 경위를 조사 중입니다.</t>
+          <t>기사는 1997년 대한항공 여객기 괌 추락 사고 당시 로펌 대륙이 피해자들을 대리하여 미국 현지 법원에서 소송을 성공적으로 수행, 거액의 합의금을 받아낸 사례를 소개하고 있습니다. 이는 한국 로펌이 미국 본토에서 대형 소송을 성공시킨 최초의 사례로 평가됩니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(폭행, 업무방해), 식당 내 CCTV 영상 등 증거 확보가 용이합니다. 또한 경찰 조사가 진행 중인 공적 절차 단계에 있습니다. 다만, 상대방의 자력 여부가 불분명하고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>해당 기사는 1997년 대한항공 여객기 괌 추락 사고에 대한 로펌의 과거 성공 사례를 언급하고 있으며, 이미 소송이 진행되어 '거액의 합의금'으로 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>아파트 민원 제기에 갑론을박[어텐션 뉴스]</t>
+          <t>'로펌 新대륙' 개척 거듭…성장가도 진입 예고한 대륙아주 [로펌의 역사...</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484737?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260313060403</t>
+          <t>https://www.hankyung.com/article/202603151970i</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-13 12:29:07.002141+00:00</t>
+          <t>2026-03-15 12:56:02.453329+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="2" t="inlineStr">
+      <c r="A149" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>FBI 테러 사건 수사 진행 중</t>
+          <t>서울시의 피해자 지원 및 현장 수습 중</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>미국 버지니아주 올드도미니언대학교에서 총격 사건이 발생하여 총격범을 포함한 2명이 사망하고 2명이 부상했습니다. 용의자는 과거 IS 지원 혐의로 복역 후 석방된 인물로 파악되었으며, 미 연방수사국(FBI)은 이번 사건을 테러로 보고 수사에 착수했습니다.</t>
+          <t>소공동에서 화재가 발생하여 외국인 관광객을 포함한 다수의 피해자가 발생했습니다. 오세훈 서울시장은 피해자 보호를 위해 임시주거시설 지원, 병원 이송 등 총력 대응을 지시했으며, 소공동 주민센터에 임시대표소가 설치되었습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>주요 가해자가 사망하여 직접적인 손해배상 청구가 불가능하며, 대학이나 정부 기관의 책임 여부가 기사 내용만으로는 명확하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1 '상대방 책임 명확' 불충분, 적합 조건 2 '상대방 자력 충분'은 잠재적이나 책임 불명확으로 의미 퇴색)</t>
+          <t>기사는 화재 발생 후 피해자 지원 및 현장 수습에 초점을 맞추고 있어, 화재의 원인이나 책임 소재가 명확히 특정되지 않습니다. 소송금융 투자에 필수적인 상대방의 책임 명확성, 자력 여부, 증거 확보 가능성 등 핵심 정보가 부족하여 소송 가능성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>美버지니아 대학서 총격, 2명 사망…용의자는 IS 지원 연루자</t>
+          <t>오세훈 서울시장, 소공동 화재   피해자 보호·현장 수습 총력 대응 긴급...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/13/2026031390039.html</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405938</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-13 00:22:43.481324+00:00</t>
+          <t>2026-03-15 00:20:25.205627+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="2" t="inlineStr">
+      <c r="A150" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>남경주</t>
-[...3 lines deleted...]
-      <c r="E150" t="inlineStr"/>
+          <t>김가람</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>학폭위 처분 완료</t>
+        </is>
+      </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>배우 남경주가 성폭행 혐의를 받고 있다는 제목의 기사이나, 본문 내용은 해당 사건과 무관한 다른 연예인들의 인터뷰로 채워져 있다. 기사 내용만으로는 성폭행 혐의에 대한 어떠한 구체적인 정보나 진행 상황을 파악할 수 없다.</t>
+          <t>르세라핌 전 멤버 김가람은 학폭 의혹에 대해 소속사가 부인했으나, 중학교 동창들의 폭로와 학폭 처분 문서 공개로 논란이 커졌다. 기사는 김가람의 유튜버 복귀를 다루며, 과거 학폭 논란 이후의 행보에 대한 대중의 반응을 조명한다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>기사 제목은 성폭행 혐의를 언급하나, 본문 내용은 해당 사건과 전혀 무관한 연예인 인터뷰로 구성되어 있어 사건의 구체적인 내용, 상대방 책임, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필요한 정보가 전무함. 따라서 투자 검토가 불가능함.</t>
+          <t>상대방 책임이 학폭 처분 문서로 명확하고, 다수의 피해자가 존재하며, 객관적 증거(학폭 처분 문서)가 확보되어 공적 절차(학폭위)가 진행된 바 있으나, 상대방의 자력(개인)이 불확실하고, 사건 발생 및 학폭위 처분은 이미 종결된 과거 사건으로 현재 진행 중이거나 임박한 소송 기회가 명확하지 않아 소송금융 투자 대상으로 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>'애처가' 가면 뒤 두 얼굴…남경주, '성폭행 혐의'에 지인들 소름</t>
+          <t>'르세라핌 퇴출' 김가람, 성공적 유튜버 복귀에… 정신승리  vs  새출발...</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031307133210378</t>
+          <t>https://www.xportsnews.com/article/2123219</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-13 00:20:29.184187+00:00</t>
+          <t>2026-03-15 00:17:23.816149+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>가해자 살인 혐의 수사 중, 경찰의 피해자 보호 조치 적정성 여부 확인 중</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 남성이 사실혼 관계의 여성을 살해한 사건. 피해자는 과거 가정폭력 및 스토킹으로 경찰에 여러 차례 신고하고 보호 조치를 받았으나 결국 사망. 경찰은 가해자 수사와 함께 과거 경찰 조치의 적정성 여부를 확인 중이며, 이는 국가배상책임 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하며(적합 조건 1), 피해자가 사망에 이르는 중대한 피해가 발생했습니다(적합 조건 4). 경찰의 조치 적정성 여부가 확인 중이므로, 국가의 책임이 인정될 경우 자력 있는 상대방(국가)을 상대로 손해배상 청구가 가능합니다(적합 조건 2, 6). 관련 수사 및 공적 기록이 다수 존재하여 증거 확보가 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>1명 (유족 다수)</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>신고, 또 신고했는데 결국…전자발찌 차고 연인 살해</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260314/133530096/2</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:31:42.934898+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>40대 남성 피의자</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>경찰 조사 완료 후 검찰 송치</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>피해자 A씨의 신고로 시작된 사건에서 남경주는 범행을 부인했으나, 경찰은 관련 진술과 증거를 토대로 혐의를 인정하여 사건을 검찰에 송치했습니다. 현재 검찰 조사가 진행 중인 단계입니다.</t>
+          <t>경기도 남양주에서 40대 남성이 20대 여성을 살해한 사건. 피의자는 과거 성범죄 전력으로 전자발찌를 착용 중이었으며, 범행 후 전자발찌를 끊고 도주하다 검거되었습니다. 피해 여성은 경찰 보호조치 대상이었으며, 경찰은 정확한 사건 경위를 조사 중이며 구속영장을 신청할 예정입니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>경찰 조사에서 상대방(남경주)의 혐의가 인정되어 검찰로 송치되었으므로 상대방 책임이 비교적 명확하고 증거가 확보된 상태입니다. 또한 공적 절차(검찰 수사)가 진행 중입니다. 다만, 피해 규모와 상대방의 자력에 대한 정보가 불확실하며, 현재까지는 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 피의자가 개인이며 과거 성범죄 전력으로 미루어 볼 때 배상 능력이 현저히 부족할 것으로 예상되어 소송금융 투자 대상으로서의 자력 조건(적합 조건 2)을 충족하기 어렵습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>남경주 친형 남경읍 “동생 문제아였다” 한숨…얼마나 심했길래 삼청교...</t>
+          <t>교제 추정 여성 살해한 40대 전자발찌 끊고 도주하다 검거</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11985789</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181750</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-12 00:21:33.181047+00:00</t>
+          <t>2026-03-14 12:31:32.771573+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="2" t="inlineStr">
+      <c r="A153" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr"/>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>A 씨 등 3명</t>
+        </is>
+      </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>견주를 찾지 못해 보상 절차 진행 어려움</t>
+          <t>경찰 수사 및 구속영장 청구 진행 중</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>한인타운 맥도날드에서 한인 시니어가 개물림 사고를 당했으나, 견주를 찾지 못해 보상에 어려움을 겪고 있습니다. 법조계는 손해배상 책임이 인정되려면 업소의 과실과 사고 사이 인과관계 입증이 필요하다고 설명했습니다.</t>
+          <t>충북 진천에서 3인조 강도가 단독주택에 침입해 일가족 4명을 폭행하고 결박한 뒤 금품을 빼앗으려 했으나 실패하고 도주했다. 범인들은 사건 발생 닷새 만에 모두 검거되었으며, 경찰은 구속영장을 신청하고 범행 경위와 동기를 조사 중이다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>견주를 찾지 못해 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 업소의 과실 입증도 필요하여 소송 진행에 어려움이 예상됩니다. 또한, 집단적 피해가 아닌 개별 사건으로 피해 규모가 크지 않을 가능성이 높아(적합 조건 3, 4 불충족) 소송금융 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이하나(적합 조건 1, 5, 6), 피고가 개인 범죄자들로 자력 부족 가능성이 높아 손해배상금 회수 가능성이 낮다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 일가족 대상 사건으로 피해 규모가 소송금융 투자에 적합하지 않아(적합 조건 3, 4 미충족) 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>개물림 한인, 견주 못 찾아 보상 막막…지난달 한인타운 맥도날드서</t>
+          <t>일가족 습격한 3인조 강도, 훔친 최신차 조작도 못해</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260310214617277</t>
+          <t>https://www.munhwa.com/article/11574535?ref=naver</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-11 12:52:49.183843+00:00</t>
+          <t>2026-03-14 12:31:22.505954+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr"/>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>B씨 (및 잠재적으로 대한민국)</t>
+        </is>
+      </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>470억 손해배상 소송 취하</t>
+          <t>가해자 검거 및 살인 사건 수사 진행 중. 과거 스토킹 관련 보호조치 및 잠정조치 실패 이력.</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>이재명 대통령이 삼성전자와 한화오션의 상생 협력 사례를 모범으로 칭찬하는 기사입니다. 특히 한화오션이 470억 원 규모의 손해배상 소송을 취하하고 원·하청 동일 성과급을 지급한 사례가 재조명되었습니다. 삼성전자는 10년간 3450곳의 중소기업에 스마트팩토리 투자를 지원했습니다.</t>
+          <t>과거 사실혼 관계였던 20대 여성이 스토킹 가해자에게 살해당한 사건입니다. 피해자는 경찰의 스마트워치 지급 및 접근금지 등 보호조치를 받고 있었으나, 범행을 막지 못했습니다. 가해자는 범행 직후 검거되어 현재 경찰 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>기사에 언급된 470억 원 규모의 손해배상 소송이 이미 '취하'되어 종결된 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 현재 진행 중이거나 잠재적인 분쟁이 아닌 상생 모범 사례를 다루고 있습니다.</t>
+          <t>가해자 B씨의 살인 책임이 명확하고, 증거 확보가 용이하며, 경찰 수사 등 공적 절차가 진행 중입니다. 특히, 피해자가 경찰의 보호조치 및 잠정조치를 받고 있었음에도 살해당한 점은 국가의 보호 의무 위반에 대한 손해배상 청구 가능성을 높이며, 이 경우 대한민국을 상대로 자력 있는 피고를 확보할 수 있습니다. 피해 규모 또한 살인 사건으로 매우 큽니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>매우 모범사례  李 대통령 특급 칭찬…삼성·한화오션 상생 재조명</t>
+          <t>대낮에 길거리서 살해된 스토킹 피해자, 법적 조치도 소용없었다(종합)</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6097038</t>
+          <t>https://www.newsis.com/view/NISX20260314_0003548364</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-11 12:43:40.960624+00:00</t>
+          <t>2026-03-14 12:31:12.849299+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
-      <c r="A155" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A155" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 구속 송치, 추가 피해자 수사 중</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>김소영은 20대 남성 3명에게 약물을 투여해 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속 송치되었습니다. 경찰은 추가 피해자 2명에 대해서도 수사 중이며, 피의자의 신상 공개 후 외모 비하 등 2차 가해 우려가 제기되고 있습니다.</t>
+          <t>경기 남양주에서 40대 남성이 20대 여성을 흉기로 찔러 살해한 사건이 발생했습니다. 피의자는 범행 당시 전자발찌를 착용 중인 법무부 보호관찰 대상자였으며, 경찰에 체포되어 구속영장 신청이 예정되어 있습니다. 피해자는 심정지 상태로 발견되어 병원으로 옮겨졌으나 끝내 숨졌습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 공적 절차(수사 및 구속 송치)가 진행 중입니다(적합 조건 6). 그러나 피의자가 개인으로 자력 확보가 어려워(부적합 조건 2) 투자 회수 가능성이 낮고, 피해자 수가 소송금융의 대규모 집단소송 기준에는 미치지 못합니다.</t>
+          <t>피의자가 체포되고 살해 혐의가 명확하여 상대방 책임이 분명하며, 피해자가 사망하여 피해 규모가 매우 큽니다. 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고, 공적 절차(경찰 수사 및 구속영장 신청)가 이미 진행되고 있습니다. 다만, 피의자의 자력은 기사에서 확인되지 않아 소송금융 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 2명 수사 중</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>“나라도 따라간다”…예쁘니까 무죄라던 ‘모텔 살인’김소영 얼굴 공...</t>
+          <t>[자막뉴스] 길거리서 흉기 피습 후 도주...'전자발찌' 착용하고도 길거...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017713?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202603141552466830</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-11 00:19:50.880998+00:00</t>
+          <t>2026-03-14 12:19:58.152275+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>중학생 A양, 전동 킥보드 대여업체, 단체 임원 B씨</t>
+        </is>
+      </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>반려견 스튜디오에서 사진작가가 강아지에게 물리는 사고가 발생하여, 사진작가가 견주를 상대로 4,530만 원의 손해배상 소송을 제기했습니다. 견주 측은 피해자가 강아지 촬영 전문가라는 점을 들어 책임을 다투고 있습니다. 이 사건은 반려견 관련 사업장에서 발생할 수 있는 안전 및 책임 문제를 보여줍니다.</t>
+          <t>무면허 중학생의 전동 킥보드 운전으로 30대 여성이 두개골 골절 등 중상을 입고 기억 상실 및 인지 장애를 겪는 사고가 발생했다. 경찰은 중학생과 킥보드 대여업체 관계자를 검찰에 송치했으며, 피해자는 현재까지 보상을 받지 못한 상태이다. 가해 학생이 무보험 상태여서 민사 소송을 통해 보상을 받아야 하는 상황이다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확해 보이나, 피해자가 전문가라는 점을 들어 책임 공방이 예상됩니다 (적합 조건 1: Medium). 상대방이 개인 견주로 자력이 충분한지 불확실하며 (적합 조건 2: Low), 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3: Low). 피해 금액은 4,530만 원으로 소송금융 투자 대상으로는 중간 수준입니다 (적합 조건 4: Medium).</t>
+          <t>무면허 중학생의 킥보드 운전과 대여업체의 방조 혐의로 검찰 송치되어 상대방 책임이 명확하고(적합 조건 1), 피해 여성의 두개골 골절, 기억 상실 등 심각한 후유증으로 피해 규모가 크다(적합 조건 4). 경찰 수사 및 검찰 송치로 증거 확보 및 공적 절차 진행 중이다(적합 조건 5, 6). 그러나 가해 중학생이 무보험 상태이며 대여업체의 자력 정보가 없어 실제 손해배상금 회수에 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>4,530만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>반려견 스튜디오서 강아지한테 코 물린 사진작가, 4500만원 청구했지만</t>
+          <t>딸 지키던 엄마는 두개골 골절…무면허 킥보드 중학생 결국 검찰 송치</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/V9CNH1FE1X7R</t>
+          <t>https://www.imaeil.com/page/view/2026031406512463190</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-10 12:56:14.668040+00:00</t>
+          <t>2026-03-14 00:40:45.081191+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>주식회사 D</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>보상금 수령 및 소송 종결</t>
+          <t>정읍지원 1심 판결</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>백경학 푸르메재단 상임대표의 아내가 오랜 소송 끝에 사고 피해 보상금 10억 6000만 원을 수령했으며, 이 중 절반을 기부했다는 내용의 기사입니다. 이는 이미 종결된 사건으로 보입니다.</t>
+          <t>정읍지원 민사단독은 고속도로 순찰 중 사망한 망인의 자녀들이 보험사 주식회사 D를 상대로 낸 손해배상 청구 소송에서 원고 승소 판결을 내렸다. 법원은 보험사의 배상 책임을 인정하며 각 원고에게 9천만 원 이상의 손해배상금을 지급하라고 명령했다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 기사에 따르면 아내가 오랜 소송 끝에 사고 피해 보상금을 받았으므로, 소송이 이미 완료되어 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보)에 해당합니다. 법원이 보험사의 배상 책임을 이미 인정하여 책임 소재가 명확하고, 피고인 보험사는 자력이 충분합니다. 각 원고에게 9천만 원 이상의 배상금이 인정되어 피해 규모도 상당합니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>10억 6000만 원</t>
+          <t>각 91,811,467원 (총 275,434,401원)</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>백경학 푸르메재단 상임대표  작은 물방울이 모여 큰 강을 이루듯 후원...</t>
+          <t>정읍지원, 고속도로 순찰사망 보험금 인정</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225767</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679717</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-10 12:46:07.378592+00:00</t>
+          <t>2026-03-14 00:33:33.440041+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="2" t="inlineStr">
+      <c r="A158" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>외국인 라이더 관련 사고 지속 발생, 정책 개선 요구</t>
+          <t>조사 진행 중, 합의 논의 단계</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>사설은 외국인 배달 라이더로 인한 사고 발생 시 피해자들이 보험 혜택을 받지 못하고 치료비와 생계 손실을 고스란히 떠안는 문제를 지적한다. 국민 안전을 위한 국가의 기본적인 책무를 강조하며 외국인의 불법 배달 활동 근절을 촉구하고 있다.</t>
+          <t>드라마의 한 장면으로 보이는 이 기사는 '신이랑 법률 사무소'가 유가족을 돕는 상황을 묘사합니다. 유가족은 합의서를 받았으나 소송의 어려움과 실패에 대한 우려로 망설이고 있으며, 아직 조사가 끝나지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>기사는 외국인 라이더로 인한 사고 발생 시 피해자들이 보험 혜택을 받지 못하는 시스템적 문제를 지적합니다. 그러나 특정 사건이나 명확한 자력을 가진 상대방이 특정되지 않아 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건을 충족하기 어렵습니다. 또한, 집단적 피해 규모나 증거 확보에 대한 구체적인 언급이 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마의 한 장면을 묘사한 것으로, 소송금융 투자 대상으로서의 실체가 없습니다. 사건의 구체적인 내용, 상대방, 피해 규모 등 투자 판단에 필요한 핵심 정보가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>[사설]'달리는 시한폭탄' 외국인 라이더 이대로 괜찮나</t>
+          <t>'신이랑 법률 사무소' 유연석, 허성태와 증거 수집...이솜, 자리 박차고...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632199</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723650</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-10 12:34:15.316183+00:00</t>
+          <t>2026-03-14 00:32:05.671662+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="2" t="inlineStr">
+      <c r="A159" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>보험사기방지특별법 위반 및 공갈 혐의로 징역 1년 2월 선고 및 배상 명령</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>사기죄로 출소한 A씨가 교통법규를 위반하는 우회전 차량을 노려 고의로 사고를 유발하고 보험금 또는 합의금을 편취했습니다. 총 7명의 피해자로부터 700만원 이상을 편취한 혐의로 재판에 넘겨져 징역 1년 2월을 선고받았으며, 피해자들에게 배상 명령도 함께 내려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 자력이 불충분하고, 피해 규모가 소액(총 700만원 이상)입니다. 또한, 이미 형사 재판에서 배상 명령이 내려졌고 피해금 반환이 이루어졌을 가능성이 높아 민사 소송의 실익이 적습니다. 이는 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>700만원 이상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>7명</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>출소하자마자 ‘몸 던지기’···합의금 장사로 또 철창行 [거짓을 청구...</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603130728219041</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:21:38.589621+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
           <t>김소영</t>
         </is>
       </c>
-      <c r="D159" t="inlineStr">
+      <c r="D160" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A160" s="3" t="inlineStr">
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>피의자 검찰 송치, 수사 및 기소 진행 중</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>강북 모텔 살인 사건 피의자 김소영의 수사 과정에 대해 배상훈 프로파일러가 검찰의 분석 방식을 강하게 비판했습니다. 피의자 진술에 지나치게 의존하고 아동학대를 가정불화로 표현하는 등 부적절한 접근을 지적했습니다. 김소영은 20대 남성 3명에게 약물 음료를 건네 의식을 잃게 하거나 사망에 이르게 한 혐의로 검찰에 구속 송치되어 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>피의자가 개인이며 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 다수의 피해자를 대상으로 하는 소송금융의 이점을 활용하기 어렵습니다. (부적합 조건: 상대방 자력 부족, 집단적 피해 아님)</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>“‘모텔 살인’ 김소영 주장을 그대로, 한심하다”…검찰 저격한 프로...</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20019219?ref=naver</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:20:28.669738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr"/>
+      <c r="D161" t="inlineStr"/>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>예방 조치 및 경고 단계</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>경찰이 '광화문 BTS 공연'의 안전을 위해 기능 합동 분석 대응팀을 가동하고 테러 대비를 강화합니다. 공중협박 행위에 대해서는 구속 수사를 원칙으로 하고, 행사 진행에 차질을 초래할 경우 민사상 손해배상 책임도 물을 방침입니다. 이는 실제 사건 발생 전의 예방 및 경고 조치에 대한 보도입니다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>해당 기사는 '광화문 BTS 공연'에 대한 경찰의 테러 대비 강화 및 공중협박 행위에 대한 민사상 손해배상 책임 경고를 다루고 있습니다. 이는 실제 피해가 발생한 사건이 아닌 예방 및 경고 조치에 해당하므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등)에 부합하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>경찰, '광화문 BTS 공연' 테러대비 강화</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026031399701</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:00:59.296393+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D161" t="inlineStr">
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr"/>
+      <c r="D162" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>벌금형 집행유예 선고 및 피해자와 합의 완료</t>
+          <t>형사 수사 진행 중, 민사상 손해배상 책임 추궁 예정</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>노모의 머리를 삭발한 간병인을 폭행한 혐의로 기소된 50대 여성이 벌금 150만원에 집행유예 1년을 선고받았습니다. 재판부는 피고인이 초범이고 피해자와 원만히 합의한 점을 양형 이유로 밝혔습니다. 이 사건은 간병인의 부적절한 행위와 그에 대한 가족의 대응 과정에서 발생한 폭행 사건입니다.</t>
+          <t>경찰은 공중협박으로 인한 경찰력 낭비 및 행사 차질에 대해 구속 수사를 원칙으로 엄정 대응할 방침이다. 또한, 가해자에게 민사상 손해배상 책임도 철저히 물을 예정임을 강조했다. 행사장 내 위험 물품 관련 수사도 진행 중이다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>기사에서 다루는 주요 사건인 간병인 폭행에 대한 형사 재판은 이미 판결이 선고되었고, 피해자와 합의까지 완료되어 소송금융 투자 대상으로서의 신규성이 없습니다. 노모의 삭발에 대한 간병인의 책임은 명확하나, 피해 규모가 크지 않고 상대방(개인 간병인)의 자력이 충분하지 않을 가능성이 높아 투자 매력이 낮습니다.</t>
+          <t>경찰이 공중협박 행위에 대해 구속 수사 및 민사상 손해배상 책임을 강조하고 있어 상대방의 책임이 명확하며(적합 조건 1), 공적 절차(형사 수사)가 진행 중이다(적합 조건 6). 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다(적합 조건 5). 그러나 피해 규모 및 피해자 수(개인 피해자)가 불분명하고, 소송 상대방의 자력 또한 파악하기 어렵다(적합 조건 2, 3, 4 미충족/불분명).</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>머리 감기기 힘들다는 이유로 노모 머리 삭발…분노한 딸, 폭행 휘둘렀...</t>
+          <t>최고가격제 '약발'…휘발유 1,872.6원 하루새 30원 '뚝' [짤e몽땅]</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260309519326?OutUrl=naver</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00003&amp;news_seq_no=5181564</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-09 12:40:10.966899+00:00</t>
+          <t>2026-03-13 12:57:11.572610+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="2" t="inlineStr">
+      <c r="A163" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중. 가해자 사망으로 형사 절차는 종결될 가능성이 높으며, 민사상 손해배상 청구는 가해자의 상속재산에 대해 가능하나 회수 가능성이 낮음.</t>
+          <t>경찰 수사 진행 중, 구속 수사 및 민사상 손해배상 책임 추궁 예정</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>한 남성이 남녀 2명을 흉기로 찌르고 경찰 추격 끝에 투신해 사망한 사건입니다. 피해자들은 중상을 입었으며, 경찰은 사건 경위를 조사 중입니다. 가해자의 사망으로 인해 형사 처벌은 어려울 것으로 보이며, 민사상 손해배상 청구의 실효성이 낮을 것으로 예상됩니다.</t>
+          <t>방탄소년단 광화문 공연에 대한 폭파 협박 사건이 발생했습니다. 경찰은 공중협박으로 인한 경찰력 낭비 및 행사 차질에 대해 구속 수사를 원칙으로 끝까지 추적·검거하고, 민사상 손해배상 책임도 철저히 물을 예정이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하나(적합 조건 1 충족), 사건 직후 가해자가 투신하여 사망했으므로 실질적인 손해배상 청구 대상이 부재하거나 자력이 매우 부족할 가능성이 높습니다(적합 조건 2 미충족). 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 낮추는 결정적인 요인입니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 상대방이 특정되지 않은 개인일 가능성이 높아 자력 부족으로 손해배상금 회수가 어려울 수 있습니다. 또한 피해가 주로 경찰력 낭비 및 행사 차질에 대한 것이므로, 로앤굿 고객(다수의 피해자 또는 원고)의 직접적인 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>경찰, 방탄소년단 광화문 공연 테러 가능성 대비… 폭파 협박 끝까지 추...</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=803419</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:53:12.173665+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>골드메달리스트, 김수현</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>서울중앙지방법원에서 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 진행 중입니다. 소송의 쟁점은 김수현의 '미성년자 교제 의혹'이며, 김수현 측은 이를 재차 부인하고 있습니다. 현재 서울중앙지방법원에서 소송이 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>피고(김수현 및 소속사 골드메달리스트)는 충분한 자력을 가질 것으로 예상되며(적합 조건 2), 청구 금액이 28억 원으로 피해 규모가 큽니다(적합 조건 4). 그러나 소송의 핵심 쟁점인 '미성년자 교제 의혹'의 사실관계 입증과 이로 인한 브랜드 A사의 실제 손해액 입증이 관건이 될 수 있어 승소 가능성 판단에 신중함이 요구됩니다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>28억원</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>김수현, 28억 손배소 정면돌파…미성년 교제설 부인  루머 인정 못한다...</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=803391</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:52:17.610301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr"/>
+      <c r="D165" t="inlineStr"/>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>BTS 광화문 공연에 대한 경찰의 테러 예방 및 보안 강화 조치, 폭파 협박 시 형사 처벌 및 민사상 손해배상 경고</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>경찰은 방탄소년단(BTS)의 광화문 공연을 앞두고 중동 사태 등으로 인한 테러 발생 가능성을 염두에 두고 경계 태세를 강화하기로 했다. 경찰특공대를 동원해 안전 검측을 실시하고, 차량 돌진 및 위험 물품 반입을 차단하는 등 안전 대책을 마련할 방침이다. 또한 폭파 협박 등 공중협박으로 행사 차질을 초래할 경우 구속 수사를 원칙으로 하고 민사상 손해배상 책임도 물을 것이라고 경고했다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 발생한 사건이 아닌, 예정된 공연에 대한 잠재적 위협과 이에 대한 경찰의 예방 및 경고 조치를 다루고 있습니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모가 큼' 등 소송금융 적합 조건에 부합하는 실제 사건이 존재하지 않아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>BTS 광화문공연에 특공대 투입, ‘중동발 테러’ 원천봉쇄…“폭파협박...</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>sportsworldi.com</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://www.sportsworldi.com/newsView/20260313512175</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:51:58.168402+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>50대 한국인 남성 3명</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 조사 중</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>충북 진천의 한 주택에 50대 남성 3명이 침입해 일가족 4명을 폭행하고 금고 비밀번호를 요구한 특수강도 사건이 발생했습니다. 범행 나흘 만에 피의자들이 긴급체포되어 경찰 조사를 받고 있으며, 이들은 외국인으로 의심받았으나 모두 내국인으로 밝혀졌습니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>피고(강도 일당)의 책임은 명확하고 경찰 수사가 진행 중이라는 점은 긍정적입니다. 그러나 상대방의 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 낮으며, 집단적 피해가 아닌 개별 사건으로 피해 규모 또한 미상입니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>'우리말 어눌' 시골 떼강도 잡고 보니 한국인</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807301_37004.html</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:37:50.660150+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>구제역 (이준희)</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정, 피고인 측 재판소원 및 법 왜곡죄 고소 예고</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>유튜버 구제역(이준희)이 유튜버 쯔양(박정원)을 협박해 5천500만원을 갈취한 혐의로 대법원에서 징역 3년이 확정되었습니다. 구제역 측 변호인은 재판소원 및 법 왜곡죄 고소를 예고하며 재판을 바로잡겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 증거가 충분하지만, 기사에서 다루는 핵심 사건(구제역의 공갈 혐의)은 이미 대법원에서 징역 3년이 확정되어 '종결된 사건'에 해당합니다. 소송금융은 주로 원고의 손해배상 청구 등 민사 소송을 지원하며, 유죄가 확정된 피고인의 형사 재판 결과에 대한 재판소원 등은 투자 대상에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>5천500만원</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>‘쯔양 공갈’ 징역 3년 확정, 구제역…“李대통령과 민주당에 감사” ...</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12051401?ref=naver</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:33:02.294631+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr"/>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>양평 두물머리 남한강변에서 발생한 시신 유기사건으로, 가해자가 피해자의 휴대폰으로 피해자 모친에게 해외에 나간 것처럼 위장 문자를 보낸 사실이 드러났습니다. '궁금한 이야기Y'에서 이 사건을 조명하며 사건의 전말과 피해자 가족의 고통을 다룰 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>가해자의 범행이 명확하게 언급되어 책임이 비교적 명확하고(적합 조건 1), '궁금한 이야기Y'에서 다룰 정도면 수사 등 공적 절차가 진행 중이거나 증거 확보가 용이할 것으로 보입니다(적합 조건 5, 6). 그러나 단일 피해자 사건이며(부적합 조건: 집단적 피해 아님), 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮습니다(부적합 조건: 상대방 자력 불분명).</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>'궁금한 이야기Y' 양평 두물머리 남한강변 시신 유기사건 조명</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528782</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:30:38.641651+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>검찰 송치</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 사고를 내 15명의 피해자가 발생했으며, 이 중 5명은 전치 2~3주의 부상을 입었다. 경찰 조사를 거쳐 검찰에 송치된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(음주운전), 다수의 피해자가 발생했으며(15명), 증거가 확보되었고 공적 절차(검찰 송치)가 진행 중인 점은 긍정적입니다. 그러나 상대방이 대기업/기관이 아닌 개인이며, 피해 규모가 전치 2~3주 부상으로 소송금융 투자에 필요한 '수억 원 이상'의 대규모 손해로 보기 어려워 회수 가능성과 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>15명 (5명 전치 2~3주 부상)</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>음주운전 사고 낸 김인호 전 산림청장 송치</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318730</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:29:55.127883+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>손님</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중, 폭행 및 업무방해 혐의로 고소 예정</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>의정부의 한 중식당에서 배달 지연에 불만을 품은 손님이 업주 부부를 폭행하여 남편이 손가락 골절상을 입었습니다. 업주 부부는 손님을 폭행 및 업무방해 혐의로 고소할 예정이며, 경찰이 식당 내 CCTV 영상 등을 토대로 경위를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(폭행, 업무방해), 식당 내 CCTV 영상 등 증거 확보가 용이합니다. 또한 경찰 조사가 진행 중인 공적 절차 단계에 있습니다. 다만, 상대방의 자력 여부가 불분명하고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J163" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A164" s="2" t="inlineStr">
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>아파트 민원 제기에 갑론을박[어텐션 뉴스]</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6484737?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260313060403</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:29:07.002141+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D164" t="inlineStr">
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr"/>
+      <c r="D171" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E164" t="inlineStr">
-[...498 lines deleted...]
-      </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>존속폭행치사 항소심 유죄 판결</t>
+          <t>FBI 테러 사건 수사 진행 중</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>간병 중이던 50대 딸 A씨가 모친 B씨를 강하게 마사지하다 다발성 갈비뼈 골절로 사망에 이르게 한 혐의(존속폭행치사)로 기소되었습니다. 항소심 재판부도 원심의 유죄 판결(징역 3년, 집행유예 4년)을 유지했습니다. 재판부는 A씨의 행위가 폭력에 해당하며 위법성이 인정된다고 판단했습니다.</t>
+          <t>미국 버지니아주 올드도미니언대학교에서 총격 사건이 발생하여 총격범을 포함한 2명이 사망하고 2명이 부상했습니다. 용의자는 과거 IS 지원 혐의로 복역 후 석방된 인물로 파악되었으며, 미 연방수사국(FBI)은 이번 사건을 테러로 보고 수사에 착수했습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으며(적합 조건 5) 관련 절차가 진행된 점(적합 조건 6)은 긍정적입니다. 그러나 피고인(딸)의 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵고(적합 조건 2 불충족), 집단적 피해가 아닌 단일 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다(적합 조건 3, 4 불충족).</t>
+          <t>주요 가해자가 사망하여 직접적인 손해배상 청구가 불가능하며, 대학이나 정부 기관의 책임 여부가 기사 내용만으로는 명확하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1 '상대방 책임 명확' 불충분, 적합 조건 2 '상대방 자력 충분'은 잠재적이나 책임 불명확으로 의미 퇴색)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 2명, 부상 2명</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>간병 중인 모친 강하게 마사지 해주다 숨지게 한 50대 딸…항소심  유죄...</t>
+          <t>美버지니아 대학서 총격, 2명 사망…용의자는 IS 지원 연루자</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030815151120152</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/13/2026031390039.html</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-08 12:19:00.314698+00:00</t>
+          <t>2026-03-13 00:22:43.481324+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>이모 군 (및 친권자 부모)</t>
-[...2 lines deleted...]
-      <c r="D172" t="inlineStr">
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr"/>
+      <c r="E172" t="inlineStr"/>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>배우 남경주가 성폭행 혐의를 받고 있다는 제목의 기사이나, 본문 내용은 해당 사건과 무관한 다른 연예인들의 인터뷰로 채워져 있다. 기사 내용만으로는 성폭행 혐의에 대한 어떠한 구체적인 정보나 진행 상황을 파악할 수 없다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>기사 제목은 성폭행 혐의를 언급하나, 본문 내용은 해당 사건과 전혀 무관한 연예인 인터뷰로 구성되어 있어 사건의 구체적인 내용, 상대방 책임, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필요한 정보가 전무함. 따라서 투자 검토가 불가능함.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>'애처가' 가면 뒤 두 얼굴…남경주, '성폭행 혐의'에 지인들 소름</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026031307133210378</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:20:29.184187+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr"/>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>유명인의 혼외자 논란과 관련하여 8명의 피해자들이 소송을 준비 중인 것으로 알려졌습니다. 김구라와 곽범이 방송에서 이 사안을 언급하며 피해자 명단이 SNS에 돌고 있다고 전했습니다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>혼외자 논란으로 인한 피해자들이 소송을 준비 중이라는 점은 상대방 책임이 명확할 가능성을 시사하나 (적합 조건 1), 기사에서 소송 상대방이 특정되지 않아 자력 확인이 불가능합니다. 또한, 피해자 수가 8명으로 집단적 피해 기준(수십 명 이상)에 미치지 못하며, 구체적인 피해 규모나 객관적 증거 확보 여부도 불확실하여 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>8명</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>곽범, '혼외자 논란' 정우성 OK·장혁은 NO?  직접 연락 왔는데…  (라스...</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2122308</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:50:44.334899+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E172" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I173" t="inlineStr">
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>경찰 조사 완료 후 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>피해자 A씨의 신고로 시작된 사건에서 남경주는 범행을 부인했으나, 경찰은 관련 진술과 증거를 토대로 혐의를 인정하여 사건을 검찰에 송치했습니다. 현재 검찰 조사가 진행 중인 단계입니다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>경찰 조사에서 상대방(남경주)의 혐의가 인정되어 검찰로 송치되었으므로 상대방 책임이 비교적 명확하고 증거가 확보된 상태입니다. 또한 공적 절차(검찰 수사)가 진행 중입니다. 다만, 피해 규모와 상대방의 자력에 대한 정보가 불확실하며, 현재까지는 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J173" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>실종신고 60대 여성, 옥천 야산서 시신으로…지인 긴급체포</t>
+          <t>남경주 친형 남경읍 “동생 문제아였다” 한숨…얼마나 심했길래 삼청교...</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02217286645381024</t>
+          <t>https://www.mk.co.kr/article/11985789</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-07 12:22:29.036440+00:00</t>
+          <t>2026-03-12 00:21:33.181047+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
-      <c r="A175" s="2" t="inlineStr">
+      <c r="A175" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>견주를 찾지 못해 보상 절차 진행 어려움</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>한인타운 맥도날드에서 한인 시니어가 개물림 사고를 당했으나, 견주를 찾지 못해 보상에 어려움을 겪고 있습니다. 법조계는 손해배상 책임이 인정되려면 업소의 과실과 사고 사이 인과관계 입증이 필요하다고 설명했습니다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>견주를 찾지 못해 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 업소의 과실 입증도 필요하여 소송 진행에 어려움이 예상됩니다. 또한, 집단적 피해가 아닌 개별 사건으로 피해 규모가 크지 않을 가능성이 높아(적합 조건 3, 4 불충족) 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>개물림 한인, 견주 못 찾아 보상 막막…지난달 한인타운 맥도날드서</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260310214617277</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:52:49.183843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr"/>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>470억 손해배상 소송 취하</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>이재명 대통령이 삼성전자와 한화오션의 상생 협력 사례를 모범으로 칭찬하는 기사입니다. 특히 한화오션이 470억 원 규모의 손해배상 소송을 취하하고 원·하청 동일 성과급을 지급한 사례가 재조명되었습니다. 삼성전자는 10년간 3450곳의 중소기업에 스마트팩토리 투자를 지원했습니다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>기사에 언급된 470억 원 규모의 손해배상 소송이 이미 '취하'되어 종결된 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 현재 진행 중이거나 잠재적인 분쟁이 아닌 상생 모범 사례를 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>매우 모범사례  李 대통령 특급 칭찬…삼성·한화오션 상생 재조명</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/industry/general-industry/6097038</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:43:40.960624+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E175" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A176" s="3" t="inlineStr">
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 구속 송치, 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>김소영은 20대 남성 3명에게 약물을 투여해 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속 송치되었습니다. 경찰은 추가 피해자 2명에 대해서도 수사 중이며, 피의자의 신상 공개 후 외모 비하 등 2차 가해 우려가 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 공적 절차(수사 및 구속 송치)가 진행 중입니다(적합 조건 6). 그러나 피의자가 개인으로 자력 확보가 어려워(부적합 조건 2) 투자 회수 가능성이 낮고, 피해자 수가 소송금융의 대규모 집단소송 기준에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 2명 수사 중</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>“나라도 따라간다”…예쁘니까 무죄라던 ‘모텔 살인’김소영 얼굴 공...</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20017713?ref=naver</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:19:50.880998+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...142 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (범인 검거)</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>광주에서 한 남성이 사이드미러가 접히지 않은 차량을 노려 차량털이를 하던 중 차주와 마주쳤다. 범인은 흉기를 휘두르며 강도로 돌변했으나, 경찰에 의해 5분 만에 붙잡혔다. 이 사건은 절도 및 강도 행위로, 범인은 검거되어 경찰 조사를 받고 있다.</t>
+          <t>반려견 스튜디오에서 사진작가가 강아지에게 물리는 사고가 발생하여, 사진작가가 견주를 상대로 4,530만 원의 손해배상 소송을 제기했습니다. 견주 측은 피해자가 강아지 촬영 전문가라는 점을 들어 책임을 다투고 있습니다. 이 사건은 반려견 관련 사업장에서 발생할 수 있는 안전 및 책임 문제를 보여줍니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 확보되었으나 (적합 조건 1, 5), 상대방이 개인 범죄자로 자력이 충분하지 않을 가능성이 높습니다 (부적합 조건). 또한, 집단적 피해가 아니며 (부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다 (부적합 조건).</t>
+          <t>상대방 책임이 비교적 명확해 보이나, 피해자가 전문가라는 점을 들어 책임 공방이 예상됩니다 (적합 조건 1: Medium). 상대방이 개인 견주로 자력이 충분한지 불확실하며 (적합 조건 2: Low), 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3: Low). 피해 금액은 4,530만 원으로 소송금융 투자 대상으로는 중간 수준입니다 (적합 조건 4: Medium).</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4,530만 원</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>[사건을 보다]사이드미러 안 접힌 차 골라 ‘차량털이’</t>
+          <t>반려견 스튜디오서 강아지한테 코 물린 사진작가, 4500만원 청구했지만</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517776</t>
+          <t>https://lawtalknews.co.kr/article/V9CNH1FE1X7R</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-06 12:29:20.515357+00:00</t>
+          <t>2026-03-10 12:56:14.668040+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
-      <c r="A179" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A179" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>개별 사건별 형사 절차 진행 또는 완료, 정부의 통계 구축 및 정책 마련 촉구</t>
+          <t>보상금 수령 및 소송 종결</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>한국여성의전화가 발표한 보고서에 따르면 작년 한 해 동안 친밀한 관계 내 여성 살해 피해자는 최소 137명, 살인미수 피해자는 최소 252명에 달하며, 주변인 피해자를 포함하면 총 673명에 이른다. 이 보고서는 여성폭력의 심각성을 알리고 정부에 정교한 통계 구축과 실효성 있는 피해자 보호 대책 마련을 촉구하고 있다.</t>
+          <t>백경학 푸르메재단 상임대표의 아내가 오랜 소송 끝에 사고 피해 보상금 10억 6000만 원을 수령했으며, 이 중 절반을 기부했다는 내용의 기사입니다. 이는 이미 종결된 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>다수의 피해자(집단적 피해), 명확한 가해자의 범죄 행위(상대방 책임 명확), 언론 보도 및 수사 기록 등 증거 확보 가능. 그러나 대부분의 가해자가 개인으로 자력 부족 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사에 따르면 아내가 오랜 소송 끝에 사고 피해 보상금을 받았으므로, 소송이 이미 완료되어 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 6000만 원</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>최소 673명 (살해 137명, 살인미수 252명, 주변인 284명 포함)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>잠꼬대 싫다고 '퍽'…작년 친밀 관계 내 여성살해 137명</t>
+          <t>백경학 푸르메재단 상임대표  작은 물방울이 모여 큰 강을 이루듯 후원...</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003538428</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225767</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-06 12:26:30.096387+00:00</t>
+          <t>2026-03-10 12:46:07.378592+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="2" t="inlineStr">
+      <c r="A180" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>외국인 라이더 관련 사고 지속 발생, 정책 개선 요구</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>사설은 외국인 배달 라이더로 인한 사고 발생 시 피해자들이 보험 혜택을 받지 못하고 치료비와 생계 손실을 고스란히 떠안는 문제를 지적한다. 국민 안전을 위한 국가의 기본적인 책무를 강조하며 외국인의 불법 배달 활동 근절을 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>기사는 외국인 라이더로 인한 사고 발생 시 피해자들이 보험 혜택을 받지 못하는 시스템적 문제를 지적합니다. 그러나 특정 사건이나 명확한 자력을 가진 상대방이 특정되지 않아 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건을 충족하기 어렵습니다. 또한, 집단적 피해 규모나 증거 확보에 대한 구체적인 언급이 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>[사설]'달리는 시한폭탄' 외국인 라이더 이대로 괜찮나</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632199</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:34:15.316183+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E180" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A181" s="2" t="inlineStr">
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>검찰 구속 기소, 재판 예정</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>김소영(20)이 서울 강북구 모텔에서 남성 2명에게 약물을 먹여 살해한 혐의로 재판에 넘겨졌습니다. 검찰은 김소영이 어린 시절 가정 학대로 사회와 단절되었고, 자기중심적 성향과 죄책감 결여로 인해 타인의 생명을 도구화한 '이상 동기 범죄'로 결론 내렸습니다. 김소영은 PTSD를 가장해 수면제를 처방받아 범행에 사용했으며, 사이코패스 진단 평가에서도 기준에 해당하는 점수를 받았습니다.</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 검찰 수사 및 기소로 증거가 충분하며(적합 조건 5, 6), 피해 규모가 매우 크지만(사망), 소송 상대방이 개인(김소영)으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 집단적 피해로 보기도 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>최소 2명 사망, 추가 피해자 가능성</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>“모텔살인 김소영, 가정학대로 사회단절…이상 동기 범행”</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L181" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M181" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260310/133503121/1</t>
+        </is>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:31:55.015514+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>대징이의 소유주</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>입질 피해자 모임 결성</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>'개는 훌륭하다' 프로그램에 소개된 몰티푸 '대징이'의 반복적인 입질로 인해 다수의 피해자가 발생하여 '입질 피해자 모임'이 결성되었다. 방송에서 '처참한 유혈 사태의 흔적'이 언급될 정도로 피해가 심각했음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>입질 피해자 모임 결성으로 다수의 피해자가 존재하며(집단적 피해), 방송 프로그램에서 다뤄져 객관적 증거 확보 가능성이 높습니다. 그러나 소송 상대방이 특정 개인일 경우 자력 부족 문제가 발생할 수 있으며, 구체적인 피해 금액이 명시되지 않아 투자 회수 가능성 판단이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>'개는 훌륭하다' 입질 피해자 모임까지 결성...몰티푸 대징이 사연</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3524247</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:42:14.988179+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D181" t="inlineStr">
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E181" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I181" t="inlineStr">
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>20세 김소영이 강북 모텔 연쇄살인 사건의 피의자로 신상이 공개되었다. 경찰은 김소영이 개인적 욕구 충족을 위해 범행했으며, 지난달 19일 사건을 검찰에 송치했다.</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>피의자의 책임은 명확하며(적합 조건 1), 경찰 수사 및 검찰 송치로 증거 확보 및 공적 절차가 진행 중이다(적합 조건 5, 6). 그러나 피의자가 개인이며 기사 내용상 충분한 배상 능력을 갖추고 있다고 보기 어려워(부적합 조건 - 상대방 자력 부족), 소송금융 투자 대상으로서의 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>'강북 모텔 연쇄살인 사건' 피의자 신상 공개…20세 김소영</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>obsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516500</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:40:20.489801+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>간병 요양사 B씨</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>벌금형 집행유예 선고 및 피해자와 합의 완료</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>노모의 머리를 삭발한 간병인을 폭행한 혐의로 기소된 50대 여성이 벌금 150만원에 집행유예 1년을 선고받았습니다. 재판부는 피고인이 초범이고 피해자와 원만히 합의한 점을 양형 이유로 밝혔습니다. 이 사건은 간병인의 부적절한 행위와 그에 대한 가족의 대응 과정에서 발생한 폭행 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>기사에서 다루는 주요 사건인 간병인 폭행에 대한 형사 재판은 이미 판결이 선고되었고, 피해자와 합의까지 완료되어 소송금융 투자 대상으로서의 신규성이 없습니다. 노모의 삭발에 대한 간병인의 책임은 명확하나, 피해 규모가 크지 않고 상대방(개인 간병인)의 자력이 충분하지 않을 가능성이 높아 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J181" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A182" s="2" t="inlineStr">
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>머리 감기기 힘들다는 이유로 노모 머리 삭발…분노한 딸, 폭행 휘둘렀...</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260309519326?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:40:10.966899+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A183" s="2" t="inlineStr">
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr"/>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중. 가해자 사망으로 형사 절차는 종결될 가능성이 높으며, 민사상 손해배상 청구는 가해자의 상속재산에 대해 가능하나 회수 가능성이 낮음.</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>한 남성이 남녀 2명을 흉기로 찌르고 경찰 추격 끝에 투신해 사망한 사건입니다. 피해자들은 중상을 입었으며, 경찰은 사건 경위를 조사 중입니다. 가해자의 사망으로 인해 형사 처벌은 어려울 것으로 보이며, 민사상 손해배상 청구의 실효성이 낮을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>가해자의 책임은 명확하나(적합 조건 1 충족), 사건 직후 가해자가 투신하여 사망했으므로 실질적인 손해배상 청구 대상이 부재하거나 자력이 매우 부족할 가능성이 높습니다(적합 조건 2 미충족). 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 낮추는 결정적인 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>'흉기 난동' 경찰 추격전 끝 투신…찔린 남녀는 '중상'</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12288816?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:36:29.973192+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D183" t="inlineStr">
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E183" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D184" t="inlineStr">
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨가 빚 독촉 문제로 지인을 살해하고 시신을 암매장한 혐의로 구속되었습니다. A씨는 범행 후 완전범죄를 시도했으나 경찰 수사로 발각되었으며, 현재 경찰이 수사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>가해자의 책임은 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 단일 피해 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 가해자 개인의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다(적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>빚 독촉 지인 살해·암매장 40대 '구속'…완전범죄 노렸지만 물거품</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026030993487</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:33:46.164175+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>미성년자 A씨 및 그 가족</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E184" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A185" s="3" t="inlineStr">
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>경찰 수사 예정</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>부산진구에서 주취 상태의 미성년자가 차량 3대를 파손하는 사건이 발생했습니다. 피해자는 가해자 및 가족으로부터 어떠한 사과나 보상도 받지 못한 상태이며, 부산진경찰서는 해당 사건에 대한 수사를 진행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>주취 미성년자에 의한 차량 3대 파손으로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 예정되어 공적 절차가 진행될 예정입니다(적합 조건 6). 그러나 가해자가 미성년자이므로 자력 확보에 대한 불확실성이 존재하며(부적합 조건 2), 피해 규모와 피해자 수가 소송금융 투자 대상으로서는 크지 않습니다(부적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>최소 3명</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>부산진구서 차량 3대 등 파손한 주취자...검거하니 '미성년자'</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116437</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:27:46.384463+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...206 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>피의자 구속 송치, 경찰 상선 추적 중</t>
+          <t>손해배상청구권 소멸시효 언급, 법적 조치 검토 가능성</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>경기 화성 동탄의 한 아파트에서 20대 남성 A씨가 의뢰를 받고 타인의 현관문에 오물을 뿌리고 낙서, 유인물 살포, 도어락 훼손 등의 '오물 테러'를 저질러 구속 송치되었다. A씨는 텔레그램 '보복 대행' 조직을 통해 80만원 상당의 가상화폐를 받고 범행했다고 진술했으며, 경찰은 A씨의 상선을 추적 중이다.</t>
+          <t>한수원노조가 차기 사장 임명과 관련하여 월성1호기 손실비용 5,400억원의 책임 주체에 대한 손해배상청구권 소멸시효를 언급하며 법적 조치 가능성을 시사했다. 이는 비전문가 사장 임명 시 발생할 수 있는 경영 능력 부재와 그로 인한 막대한 손실에 대한 우려를 표명한 것이다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>피의자(A씨)의 자력이 충분하지 않고, 배후의 '상선' 또한 자력 확보가 불투명하여 투자 회수 가능성이 낮음. 또한, 단일 피해자에 대한 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못함. (적합 조건 2, 3, 4 미충족)</t>
+          <t>월성1호기 손실비용 5,400억원이라는 막대한 피해 규모가 명확하고, 책임 주체에 대한 손해배상청구권이 언급되어 법적 근거와 증거 확보 가능성이 높다 (적합 조건 1, 4, 5). 그러나 소송 상대방이 구체적으로 특정되지 않아 자력 여부를 판단하기 어렵고, 집단적 피해 사례는 아니다 (적합 조건 2, 3 불확실/미해당).</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,400억원</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (한국수력원자력)</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>동탄 아파트 '오물테러범' 구속송치… 돈 벌려고 범행</t>
+          <t>한수원노조  차기 한수원 사장, 원자력 전문가로 임명돼야</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>e-platform.net</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5179630</t>
+          <t>http://www.e-platform.net/news/articleView.html?idxno=100520</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-05 00:23:26.476468+00:00</t>
+          <t>2026-03-09 00:37:05.655808+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr"/>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>케냐인 A씨</t>
+        </is>
+      </c>
       <c r="D189" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>항소심 판결 확정 (징역 25년)</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>2016년 광주 PC방에서 케냐인 난민 신청자 A씨가 종업원을 살해하고 손님에게 강도 행각을 벌인 사건입니다. A씨는 경제적 어려움으로 범행을 저질렀으며, 1심에서 징역 25년을 선고받고 항소심에서도 원심이 유지되어 형사 절차는 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>이 사건은 2016년 발생하여 항소심 판결까지 확정된 '종결된 사건'으로 소송금융 투자 대상에서 부적합합니다. 또한, 피고인이 난민 신청자로 경제적 어려움 때문에 범행을 저지른 것으로 보아 '상대방에게 자력이 충분하지 않다'는 조건에 해당하여 손해배상금 회수 가능성이 매우 낮습니다. 피해자도 2명으로 '집단적 피해'에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>끓는 물 붓고 입속에 젓가락까지…'난민 신청' 케냐인, 엽기 살인 전말...</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/09/2026030613373825453</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:19:54.641132+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>영국 교정 당국</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E189" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I189" t="inlineStr">
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>영국 역사상 악명 높은 아동 살해범 이언 헌틀리가 교도소 동료의 공격을 받아 사망했습니다. 헌틀리는 2002년 두 소녀를 살해한 혐의로 종신형을 선고받고 복역 중이었으며, 현재 더럼 경찰이 사건 경위를 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>이 사건의 '피해자'는 악명 높은 아동 살해범으로, 그의 사망에 대한 손해배상 청구는 사회적 정서와 법적 난이도를 고려할 때 성공 가능성이 매우 낮고, 투자 수익을 기대하기 어렵습니다. 경찰 수사가 진행 중이지만, 소송금융 투자에 필요한 명확한 책임 소재, 상당한 피해 규모, 그리고 공감할 수 있는 원고라는 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J189" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A190" s="2" t="inlineStr">
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>英 아동살해범, 교도소서 피격 사망</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772956456&amp;code=11141500&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:17:03.471492+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C190" t="inlineStr">
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>B군 부모</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>부산지법 동부지원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>중학생 B군이 친구 어머니를 폭행한 사건에 대해 법원이 B군 부모에게 2300만원의 손해배상 책임을 인정하는 원고 일부 승소 판결을 내렸습니다. 앞서 관할 교육청은 B군에게 사회봉사 처분을 내렸고, B군은 이에 불복해 취소 소송을 제기했으나 기각된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>법원 판결로 상대방 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 학교폭력대책심의위원회 등 공적 절차가 진행된 바 있으나(적합 조건 6), 상대방이 일반 개인 부모로 자력이 충분하다고 보기 어렵고(부적합 조건), 피해 금액 2300만원은 소송금융 투자 대상으로 삼기에는 규모가 작아(부적합 조건) 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>2300만원</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>친구 어머니 밀치고 발로 찬 중학생… 부모가 2300만원 배상해야</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/08/2026030819492942901</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:55:00.602982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>피고인 (50대 여성)</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>형사사건 항소심 판결 선고 (집행유예)</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>50대 여성이 노모를 폭행해 사망에 이르게 한 사건의 항소심에서 집행유예가 선고되었습니다. 재판부는 피고인의 유형력 행사로 피해자가 사망한 점을 인정했으나, 심폐소생술 과정에서의 갈비뼈 손상 주장 등도 고려되었습니다. 현재 형사 재판의 2심 판결이 나온 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>상대방이 개인으로 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮습니다. 집단적 피해가 아닌 개별 사건이며, 비록 형사 재판에서 피고인의 책임이 인정되었으나 민사상 손해배상 청구의 실익이 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>노모 폭행해 숨지게 한 50대 여성 2심도 집유</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>cjb.co.kr</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260308508&amp;PRO_CODE=99</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:23:40.847852+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D190" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I190" t="inlineStr">
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>존속폭행치사 항소심 유죄 판결</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>간병 중이던 50대 딸 A씨가 모친 B씨를 강하게 마사지하다 다발성 갈비뼈 골절로 사망에 이르게 한 혐의(존속폭행치사)로 기소되었습니다. 항소심 재판부도 원심의 유죄 판결(징역 3년, 집행유예 4년)을 유지했습니다. 재판부는 A씨의 행위가 폭력에 해당하며 위법성이 인정된다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으며(적합 조건 5) 관련 절차가 진행된 점(적합 조건 6)은 긍정적입니다. 그러나 피고인(딸)의 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵고(적합 조건 2 불충족), 집단적 피해가 아닌 단일 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다(적합 조건 3, 4 불충족).</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J190" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>근거 없이 층간소음 항의하다 이웃주민 마구 폭행한 30대 징역형</t>
+          <t>간병 중인 모친 강하게 마사지 해주다 숨지게 한 50대 딸…항소심  유죄...</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461213&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.imaeil.com/page/view/2026030815151120152</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-03 00:28:05.741816+00:00</t>
+          <t>2026-03-08 12:19:00.314698+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>이모 군 (및 친권자 부모)</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 및 피의자 구속, 형사 처벌 및 민사 소송 예고</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>10대 피의자가 카카오 등 대기업을 대상으로 스와팅(허위 폭파 협박) 범죄를 저질러 경찰에 구속되었습니다. 이로 인해 카카오 직원 5천여 명이 대피하고 수억원대의 직간접적 피해가 발생했으며, 경찰은 낭비된 공권력에 대한 손해배상 소송을 예고했습니다. 피의자가 미성년자이므로 친권자인 부모에게 민사 책임이 전가될 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 경찰 수사로 명확히 밝혀져 구속까지 이루어졌습니다 (적합 조건 1, 5). 카카오 등 대기업이 직접적인 피해를 입었고, 5천여 명의 직원이 대피하는 등 집단적 피해가 발생했습니다 (적합 조건 3). 카카오 사건만 해도 수억원대의 피해 규모가 추산되며, 경찰이 유사 사건에 대해 수천만원대 손해배상 소송을 제기한 선례가 있습니다 (적합 조건 4). 현재 경찰 수사가 완료되고 형사 처벌 및 민사 소송이 예고된 상태입니다 (적합 조건 6). 피의자가 미성년자이므로 친권자인 부모에게 책임이 전가되어 배상 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>수억원 이상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>5천여명 (카카오 대피 인원), 다수 (공중협박 피해자)</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>[스와팅에 빠진 아이들] ②반드시 잡힌다…중형 처벌에 거액 배상까지</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260306108900061?input=1195m</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:36:35.289677+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B194" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>어도어가 다니엘, 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송 제기</t>
+          <t>경찰 수사 중, 피의자 긴급 체포 및 자백, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 활동에 중대한 차질을 빚었다는 이유로 다니엘, 그의 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송을 제기했다. 다니엘은 라이브 방송을 통해 멤버들과 함께하기 위해 싸웠으며, 소송 관련 상황을 업데이트하겠다고 밝혔다.</t>
+          <t>40대 남성 B씨가 60대 여성 A씨에게 수억 원의 빚을 져 빚 독촉을 받던 중 A씨를 살해하고 시신을 야산에 암매장한 사건. 경찰은 B씨를 긴급체포하고 범행 자백을 받아 구속영장을 신청할 방침이다. 피해자 A씨의 시신은 발견되어 부검이 의뢰되었다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>상대방(어도어)은 대형 연예 기획사로 자력이 충분하며(적합 조건 2), ADOR이 430억 원대 손해배상을 청구하여 소송 가액이 매우 큼(적합 조건 4). 다만, 다니엘이 피고인 상황으로, 소송금융의 일반적인 원고 투자와는 다른 접근이 필요하며, 다니엘 측의 방어 논리나 반소 가능성 및 승소 가능성에 대한 추가 분석이 요구됨.</t>
+          <t>피고인의 살인 및 시체유기 혐의가 자백과 증거로 명확하나(적합 조건 1, 5), 피고인이 억대 빚을 갚지 못해 범행을 저지른 점으로 보아 배상 능력이 현저히 부족할 것으로 예상된다(적합 조건 2 불충족). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>사망으로 인한 손해배상액 미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>‘뉴진스 출신’ 다니엘, 3·1절에 일본서 태극기 흔들었다..누리꾼 “의...</t>
+          <t>“억대 빚 독촉, 홧김에 살해”…60대女 야산에 묻은 40대男 긴급 체포</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-02/202603020100009620000663</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/07/20260307500043?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-02 12:43:17.115620+00:00</t>
+          <t>2026-03-07 12:22:40.032610+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>A씨 (55)</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>징역 3년 선고</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>50대 남성이 목욕탕 여탕 엿보기와 절도 혐의로 징역 3년을 선고받았다. 그는 과거에도 수차례 절도 범행을 저지른 전력이 있으며, 출소 4개월 만에 다시 범죄를 저질렀다. 재판부는 피고인의 많은 형사처벌 전력과 피해자들로부터 용서받지 못한 점을 양형 이유로 들었다.</t>
+          <t>60대 여성이 금전 문제로 지인 B씨에게 살해당하고 시신이 유기된 사건. 경찰은 B씨를 긴급 체포하고 자백을 받아냈으며, 구속영장을 신청할 방침이다. B씨는 피해자에게 수억 원을 빌린 상태였던 것으로 파악되었다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>상대방(개인)의 자력이 충분하지 않아(적합 조건 2 불충족) 손해배상금 회수 가능성이 낮다. 피해 규모가 소액이며(적합 조건 4 불충족) 집단적 피해가 아닌 개별 사건으로 판단된다(적합 조건 3 불충족). 또한 형사 절차가 이미 판결 선고로 종결되어(부적합 조건 해당) 소송금융 투자 대상으로서의 신규성 및 매력이 떨어진다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), CCTV, 자백 등 증거 확보가 용이하다(적합 조건 5). 또한, 피해 금액이 수억 원에 달하고 살인 사건이므로 피해 규모가 크다(적합 조건 4). 다만, 상대방의 자력 부족 가능성은 투자 리스크 요인이다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>80만원 및 정신적 피해 미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망 피해자), 유족 다수</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>못 버린 '도벽'에 '관음'까지... 전주 50대 남성이 재판부로부터 징역 3...</t>
+          <t>실종신고 60대 여성, 옥천 야산서 시신으로…지인 긴급체포</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544936</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02217286645381024</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-02 12:26:06.057798+00:00</t>
+          <t>2026-03-07 12:22:29.036440+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>국회 국민 동의 청원 진행 중 (5만 명 이상 동의)</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>가해자로 인해 딸이 식물인간이 된 어머니가 국회 국민 동의 청원을 통해 일관성 없는 사건 처리 기준 개선과 피해자 참여권 강화를 촉구했습니다. 이 청원은 5만 명 이상의 동의를 얻어 국회에서 논의될 예정입니다.</t>
+          <t>금전 문제로 지인에게 살해당한 60대 여성 A씨의 시신이 충북 옥천 야산에서 발견되었다. 경찰은 살해 후 유기 사건으로 보고 수사를 진행 중이며, 시신을 수습했다. 이 사건은 지인 간의 금전 문제로 발생한 살인 사건으로, 경찰 수사를 통해 가해자가 특정되고 있다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>피해자가 식물인간 상태로 피해 규모가 매우 크고(적합 조건 4), '가해자'가 특정되어 책임 소재가 명확해 보입니다(적합 조건 1). 또한, 국회 국민 동의 청원이 5만 명 이상의 동의를 얻어 진행 중으로, 공적 절차가 진행 중이며 사회적 관심이 높습니다(적합 조건 6).</t>
+          <t>살인 사건으로 상대방의 책임은 명확하나, 피해자가 1명이며 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다. 집단적 피해가 아니며, 피해 규모가 소송금융 투자 기준에 부합하기 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>가해자는 PC방 가는데 딸은 식물인간 …빛바랜 국회 청원</t>
+          <t>'지인에 살해돼 야산 유기' 피해자, 옥천 야산서 시신 수습(종합)</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030234667</t>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6093489</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-02 12:23:00.718126+00:00</t>
+          <t>2026-03-07 12:21:22.005526+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
-      <c r="A198" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E198" t="inlineStr"/>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>김종민</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>검찰 약식기소, KOVO 법원 판결 주시</t>
+        </is>
+      </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>기사는 들개로 인한 사고 발생 시 소유자를 특정할 수 없어 피해 보상이 어렵다는 점을 지적합니다. 또한 공격하는 들개를 방어 목적으로 제압했을 때 발생할 수 있는 법적 문제에 대해서도 언급하고 있습니다. 소송금융 관점에서는 소송의 상대방을 특정하기 어렵다는 근본적인 문제가 있습니다.</t>
+          <t>한국도로공사 김종민 감독이 코치 폭행 혐의와 관련하여 명예훼손으로 200만원 약식기소되었다. 김 감독은 자신이 피해자라고 주장하지만, 심리생리검사에서 '거짓' 반응이 나왔다. 한국배구연맹(KOVO)은 법원 판결을 주시하고 있다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>들개로 인한 사고는 소유자를 특정할 수 없어 손해배상 청구의 상대방을 특정하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>김종민 감독이 코치 폭행 관련 명예훼손 혐의로 약식기소되었고, 심리생리검사에서 거짓 반응이 나와 상대방 책임의 개연성이 있으며(적합 조건 1, 5), 현재 검찰의 공적 절차가 진행 중이다(적합 조건 6). 그러나 피해자가 1인으로 집단적 피해가 아니며, 피해 규모가 크다고 단정하기 어려워 소송금융 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>공격하는 들개, 때리면 처벌?</t>
+          <t>'코치 폭행' 도로공사 김종민 감독,  내가 피해자  주장도</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>danbinews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32496</t>
+          <t>https://www.news1.kr/society/court-prosecution/6093235</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-02 00:27:20.969143+00:00</t>
+          <t>2026-03-07 00:19:43.436055+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="4" t="inlineStr">
+      <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>박진홍 (박수홍 친형)</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중 (서울중앙지방법원 민사7부)</t>
+          <t>미국 플로리다주에서 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>방송인 박수홍의 친형 박진홍 씨가 10년간 박수홍의 출연료 등을 횡령한 혐의로 징역 3년 6개월의 실형을 확정받았다. 박수홍은 친형 부부를 상대로 198억 원 규모의 손해배상 청구 소송을 진행 중이며, 형사 재판 결과가 민사 소송에 유리하게 작용할 것으로 예상된다.</t>
+          <t>미국 플로리다주의 한 유가족이 아들의 사망과 관련하여 구글의 AI 챗봇을 상대로 손해배상 소송을 제기했다. 이는 AI 챗봇의 감정 의존 확산에 대한 경고음이 울리는 가운데, AI 책임론과 관련된 첫 사례 중 하나로 주목받고 있다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>박수홍 친형의 횡령 혐의가 형사 재판에서 유죄로 확정되어 상대방 책임이 명확하고(적합 조건 1), 이는 강력한 증거로 작용합니다(적합 조건 5). 청구 금액이 198억 원으로 피해 규모가 매우 크며(적합 조건 4), 형사 절차 종결로 민사 소송의 유리한 기반이 마련되어 소송금융 적합도가 높습니다(적합 조건 6). 상대방이 개인이지만 횡령 규모를 고려할 때 자력 확보 가능성이 높다고 판단됩니다.</t>
+          <t>구글이라는 대기업을 상대로 한 소송이며(적합 조건 2), 사망 사건으로 피해 규모가 크다(적합 조건 4). AI 챗봇의 책임이라는 새로운 법적 쟁점을 다루고 있어 선례가 될 가능성이 높고, 이미 소송이 제기된 상태이다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>198억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>1명 (박수홍)</t>
+          <t>1명 (사망자)</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>박수홍 친형 징역 3년 6개월 확정…남은 건 ‘198억’ 손해 배상 소송</t>
+          <t>[초점] 공감하는 AI의 역설…챗봇 감정 의존 확산에 '경고음'</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>itdaily.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603011120262310</t>
+          <t>http://www.itdaily.kr/news/articleView.html?idxno=238256</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-01 12:44:46.316640+00:00</t>
+          <t>2026-03-06 12:39:46.947537+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>기존 합의 무효화 소송 제기, 후속 심리 예정</t>
+          <t>경찰 수사 진행 중 (범인 검거)</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>카시오 형제들이 마이클 잭슨에게 약물 투여 후 성폭행을 당했다고 주장하며, 잭슨 유산 관리 측을 상대로 과거 맺었던 금전적 합의를 무효화하는 소송을 제기했다. 이 사건은 다음 달 후속 심리가 예정되어 있으며, 마이클 잭슨 사망 후에도 그의 유산에 대한 법적 분쟁이 계속되고 있음을 보여준다.</t>
+          <t>광주에서 한 남성이 사이드미러가 접히지 않은 차량을 노려 차량털이를 하던 중 차주와 마주쳤다. 범인은 흉기를 휘두르며 강도로 돌변했으나, 경찰에 의해 5분 만에 붙잡혔다. 이 사건은 절도 및 강도 행위로, 범인은 검거되어 경찰 조사를 받고 있다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(마이클 잭슨의 성폭행 혐의), 상대방에게 자력이 충분함(마이클 잭슨 유산 관리 측). 기존 금전적 합의를 무효화하려는 소송으로 피해 규모가 클 가능성이 높으며, 이미 소송이 제기되어 진행 중인 사건임.</t>
+          <t>상대방 책임이 명확하고 증거가 확보되었으나 (적합 조건 1, 5), 상대방이 개인 범죄자로 자력이 충분하지 않을 가능성이 높습니다 (부적합 조건). 또한, 집단적 피해가 아니며 (부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다 (부적합 조건).</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>마이클 잭슨이 약 먹이고 성폭행  파문[해외이슈]</t>
+          <t>[사건을 보다]사이드미러 안 접힌 차 골라 ‘차량털이’</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030109180261474</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517776</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-01 12:38:22.953904+00:00</t>
+          <t>2026-03-06 12:29:20.515357+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
-      <c r="A201" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 보험사 항소, 항소심 진행 중</t>
+          <t>개별 사건별 형사 절차 진행 또는 완료, 정부의 통계 구축 및 정책 마련 촉구</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>2022년 놀이터에서 2세 손주와 부딪혀 60대 할머니가 하반신 마비 영구 장해를 입은 사건입니다. 할머니 측은 딸 부부가 가입한 일상생활배상책임 보험에 수억 원대 보험금을 청구했으나 보험사는 지급을 거절했습니다. 1심 법원은 부모의 감독의무 소홀을 인정하여 보험사의 배상책임을 70% 인정했으나, 보험사는 이에 불복하여 항소심이 진행 중입니다.</t>
+          <t>한국여성의전화가 발표한 보고서에 따르면 작년 한 해 동안 친밀한 관계 내 여성 살해 피해자는 최소 137명, 살인미수 피해자는 최소 252명에 달하며, 주변인 피해자를 포함하면 총 673명에 이른다. 이 보고서는 여성폭력의 심각성을 알리고 정부에 정교한 통계 구축과 실효성 있는 피해자 보호 대책 마련을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>법원이 부모의 감독의무 소홀을 인정하여 배상책임이 명확하며(적합 조건 1), 상대방이 자력 있는 보험사이고(적합 조건 2), 하반신 마비라는 영구적 장해로 피해 규모가 수억 원대로 크며(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 사건이 종결되지 않고 항소심이 진행 중이므로 투자 검토에 적합합니다.</t>
+          <t>다수의 피해자(집단적 피해), 명확한 가해자의 범죄 행위(상대방 책임 명확), 언론 보도 및 수사 기록 등 증거 확보 가능. 그러나 대부분의 가해자가 개인으로 자력 부족 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>수억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 673명 (살해 137명, 살인미수 252명, 주변인 284명 포함)</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>달려든 2살 손주에 할머니 하반신 마비…가족이 가입한 보험, 배상책임...</t>
+          <t>잠꼬대 싫다고 '퍽'…작년 친밀 관계 내 여성살해 137명</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975669</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003538428</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-01 12:36:05.497017+00:00</t>
+          <t>2026-03-06 12:26:30.096387+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="2" t="inlineStr">
+      <c r="A202" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>약혼남의 위자료 소송 위협 및 A 씨의 명예훼손, 폭행에 대한 법률 상담 진행 중</t>
+          <t>경찰 타살 수사 중, 피해자 신원 미상</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>A 씨는 직장 동료 누나의 파혼 소식을 믿고 교제했으나, 약혼남에게 상간남으로 지목되어 위자료 소송 위기에 처했습니다. 약혼남은 A 씨를 폭행하고 직장에 불륜설을 유포하여 명예훼손 피해도 발생했습니다. A 씨는 약혼 관계 지속 여부 인지 여부에 따라 손해배상 책임에서 면제될 수 있으며, 약혼남에 대한 폭행 및 명예훼손 고소 가능성이 있습니다.</t>
+          <t>화재 현장에서 발견된 시신이 부검 결과 화재 이전 사망한 것으로 드러났으며, 차량 내부에 방화 흔적이 없어 경찰이 타살 가능성을 두고 수사 중이다. 시신 훼손이 심해 피해자 신원 특정에 어려움을 겪고 있다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>피고(여성 및 약혼남)가 개인이며 자력 확인이 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다. 집단적 피해가 아닌 개별 사건이며, 소송금융 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 상대방 자력 부족, 피해 규모 작음, 집단적 피해 아님)</t>
+          <t>기사는 살인 사건 수사에 대한 내용으로, 소송금융의 핵심 요소인 명확한 민사상 상대방(피고)이 특정되지 않았습니다. 또한 피해자의 신원조차 불분명하여 민사 소송의 주체와 구체적인 손해배상 청구 가능성을 판단하기 어렵습니다. 이는 소송금융 투자에 있어 '기타 투자 어려운 이유'에 해당합니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (신원 미상)</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>“파혼했다는 누나와 사귀었는데 상간남으로 몰렸네요... 직장에도 소문...</t>
+          <t>김성주,  우린 비즈니스 관계  절친 김풍에 선 그은 이유</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1121522</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15992898</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-01 00:29:34.881566+00:00</t>
+          <t>2026-03-06 00:28:05.329910+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="2" t="inlineStr">
+      <c r="A203" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>과거 소송 무죄 판결 및 정리 완료</t>
+          <t>경찰 수사 및 검거 완료, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>그룹 SS501 출신 김현중이 드라마 '꽃보다 남자' 출연 당시 23세에 100억 원 이상을 벌었다고 언급하며 전성기 시절 수입을 공개했습니다. 또한 과거 폭행 시비와 전 여자친구와의 16억 원대 소송에 대해 '다 정리됐다', '무죄를 받았다'고 직접 언급하며 현재는 개의치 않는다는 심경을 밝혔습니다.</t>
+          <t>광주 남구 주택가에서 차량 털이범이 범행 중 마주친 피해자를 흉기로 위협하는 사건이 발생했습니다. 신속한 신고와 경찰의 공조 수사로 범인은 5분 만에 검거되었으며, 현재 관련 형사 절차가 진행 중입니다. 피해자는 흉기 위협으로 인한 정신적 피해 등을 입었을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>기사에 언급된 16억 원대 전 여자친구와의 소송은 이미 '다 정리됐다'고 김현중 본인이 언급하며 무죄 판결을 받았다고 밝혀, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다.</t>
+          <t>상대방(차량 털이범)의 책임은 명확하고 경찰 수사로 증거 확보 및 검거가 완료되어 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력이 충분하지 않을 가능성이 높고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려워 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>16억 원 (과거 소송)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>1명 (과거 소송)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>'꽃보다 남자' 김현중, 23살에 100억 벌었다…'영앤리치' 아이돌 원조</t>
+          <t>차 뒤지다 흉기로 위협까지… 단 5분 만에  결국</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026022814814</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008466152&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-01 00:26:18.732627+00:00</t>
+          <t>2026-03-06 00:22:10.464283+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="2" t="inlineStr">
+      <c r="A204" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>불법후원 손해배상 책임 관련 판결 선고</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>김현중이 과거 '전 여자친구 폭행 논란'에 대해 언급했습니다. 2014년 전 여자친구의 폭행 및 유산 주장으로 시작된 법적 분쟁은, 친자확인 소송 및 대법원 상고심을 거쳐 2020년 김현중 승소로 최종 마무리되었습니다. 이미 종결된 사건으로 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>기사 제목은 '불법후원 손해배상 책임'에 대한 '판결'이 있었음을 언급하며, 김영섭, 박윤영 두 인물이 이 판결의 영향에서 벗어날 수 있을지에 대한 의문을 제기합니다. 이는 불법적인 후원과 관련된 법적 책임이 이미 법원에서 다루어졌음을 나타냅니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 2020년 대법원 상고심에서 김현중의 손을 들어주며 사건이 최종 마무리되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사 제목에 '판결'이 명시되어 있어, 해당 불법후원 손해배상 책임에 대한 법적 절차가 이미 상당 부분 진행되었거나 종결되었음을 시사합니다. 이는 소송금융 투자 대상으로서의 신규성이 낮거나 이미 종결된 사건에 해당할 가능성이 높아 부적합 조건에 부합합니다. 김영섭, 박윤영 개인에 대한 추가적인 소송 가능성은 있으나, 기사만으로는 구체적인 투자 기회를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>'전여친 폭행 논란' 김현중, 덤덤한 해명  사건 개의치 않아  [ST이슈]</t>
+          <t>[3월5일자] 비즈니스포스트 아침의 주요기사</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105382731653</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431889</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-02-28 12:47:25.624513+00:00</t>
+          <t>2026-03-05 01:34:57.502620+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
-      <c r="A205" s="2" t="inlineStr">
+      <c r="A205" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>손해배상 소송 및 명예훼손 맞고소 종결</t>
+          <t>경찰 수사 및 손해배상 책임 산정 예정</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>김현중의 전 여자친구 A씨가 김현중의 친자를 임신했다며 16억원의 손해배상 소송을 제기했고, 김현중은 허위 사실 명예훼손으로 맞고소했다. 친자 확인 결과 아이는 김현중의 친자로 밝혀졌으며, 법적 다툼은 최종적으로 마무리된 것으로 보인다.</t>
+          <t>대기업을 대상으로 한 '스와팅' 사건의 10대 피의자가 유치장에서 혐의를 인정하고 구속 송치되었다. 경찰은 스와팅으로 인한 피해를 산정하여 피의자들에게 손해배상 책임을 물을 계획이며, 일부 타지역 경찰청에서도 관련 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>기사 내용 중 '법적 다툼에서는 김현중이 최종...'이라는 표현을 통해 해당 사건의 법적 절차가 이미 종결되었음을 암시합니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당하므로 투자 적합도가 낮습니다.</t>
+          <t>피의자가 혐의를 인정하고 구속 송치되어 책임이 명확하며(상대방 책임 명확), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중이다. 그러나 피고가 10대이므로 손해배상 책임에 대한 자력 확보가 어려울 가능성이 높아 소송금융 투자에 부적합하다(상대방에게 자력이 충분함 조건 미충족).</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>16억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>김현중, 전여친 폭행·혼외자 스캔들에 “연예인 무죄는 무죄 아냐” 심...</t>
+          <t>유치장서 혐의 인정 …대기업 스와팅 10대 구속 송치</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975377</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008463898&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-02-28 12:46:02.278450+00:00</t>
+          <t>2026-03-05 01:24:31.602580+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
-      <c r="A206" s="2" t="inlineStr">
+      <c r="A206" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>김현중</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>과거 폭행 및 혼외자 관련 소송 종결, 500만원 배상 판결 확정</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>가수 김현중이 과거 전 여자친구 A씨와의 폭행 및 혼외자 스캔들에 대해 언급했다. 이 사건은 2014년부터 시작된 법적 분쟁으로, A씨가 김현중을 상대로 제기한 16억 원대 손해배상 청구 소송에서 김현중이 500만 원을 배상하라는 판결이 확정되며 마무리되었다. 현재 김현중은 결혼하여 첫 아들을 얻었으며, 과거 사건에 대한 심경을 밝혔다.</t>
+          <t>20대 여성 김모씨가 고급 음식점 방문 등 개인적 욕구를 충족하기 위해 남성 3명에게 약물 음료를 건네 2명을 사망에 이르게 하고 1명을 의식불명 상태로 만든 사건이다. 경찰은 김씨에게 살인의 미필적 고의가 있었다고 판단했으며, 국과수 부검 결과 약물 중독이 사인으로 확인되었다. 현재 경찰 수사 완료 후 검찰에 송치된 상태이다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>핵심 소송은 이미 과거에 진행되어 '500만원 배상 판결' 등으로 종결된 사건이다. 소송금융 투자 대상으로서의 신규성이 없으며, 피해 규모도 소송금융 투자에 적합할 만큼 크지 않다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 국과수 부검 결과 등 증거가 충분하며(적합 조건 5), 경찰 수사 후 검찰 송치되어 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이다. 그러나 피의자가 경제적으로 어려운 상황으로 배상 능력이 현저히 부족하여(적합 조건 2 불충족) 소송금융 투자 회수 가능성이 매우 낮다. 또한 피해자 수가 3명으로 집단적 피해(적합 조건 3)에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>500만원 (판결액), 16억 (청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>1명 (전 여자친구 A씨)</t>
+          <t>3명 (사망 2명, 의식불명 1명)</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>입 연 김현중, 前여친 폭행·혼외자 스캔들 “과거는 못 바꿔, 연예인이...</t>
+          <t>경찰  모텔 연쇄살인 피의자, 욕구 충족 수단으로 피해자 이용</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602281148082110</t>
+          <t>https://www.yna.co.kr/view/AKR20260304181600004?input=1195m</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-02-28 12:40:47.920398+00:00</t>
+          <t>2026-03-05 01:16:50.573812+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>대한민국 정부, 한화, 한국철도공사</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>익산시장 입후보 예정자의 공약으로 소송 추진 예정</t>
+          <t>살인 및 특수상해 혐의로 검찰 송치, 유사 범행 내사 진행 중</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>익산시장 입후보 예정자가 6·25 전쟁 이리역 오폭 사고와 1977년 이리역 화약 열차 폭발 사고에 대한 손해배상 청구를 1호 공약으로 내걸었다. 대한민국 정부, 한화, 한국철도공사를 상대로 익산시민과 시가 입은 유무형의 손실에 대해 약 1조 원 규모의 대규모 손해배상 소송을 추진할 계획이다. 국가폭력 시효 폐지 관련 법률 제정 움직임에 기대를 걸고 있다.</t>
+          <t>20대 여성 김모씨가 모텔에서 남성들에게 약물을 먹여 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 경찰은 김씨를 사이코패스로 판단했으며, 추가 유사 범행에 대한 내사도 진행 중입니다. 피해자 유족 및 상해 피해자는 피의자를 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>대한민국 정부, 한화, 한국철도공사 등 자력 있는 상대방이 특정되고(적합 조건 1, 2), 익산시민 다수가 피해를 입었으며(적합 조건 3), 추정 피해 규모가 약 1조 원에 달하는 대규모 사건임(적합 조건 4). 또한, '국가 폭력에 의한 피해는 시효가 없다'는 대법원 판례와 관련 법률 제정 움직임 등 법리적 근거가 마련되고 있어 소송 가능성이 높음(적합 조건 5).</t>
+          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 확보된 것으로 보이나(적합 조건 5), 피의자 개인의 자력이 불충분할 가능성이 높고, 피해자 수가 소송금융의 집단적 피해 기준에 미치지 못하여(부적합 조건) Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>약 1조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>익산역 중심 반경 10㎞ 이내 피해 시민 다수</t>
+          <t>총 4명 (사망 2명, 상해 1명, 내사 중 1명)</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>황세연 익산시장 입후보 예정자, 공약 1호 ‘이리역 참사’ 배상 문제 ...</t>
+          <t>오빠 방에서 마실래요? ..모텔 살인 20대, 피해자 유인 정황</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260228024233771</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05415286645380040</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-02-28 12:35:32.710368+00:00</t>
+          <t>2026-03-05 01:11:48.840220+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
-      <c r="A208" s="2" t="inlineStr">
+      <c r="A208" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>형사처벌 및 민사상 손해배상 책임 검토 중</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>A씨가 김현중을 상대로 임신과 폭행으로 인한 유산 등을 주장하며 16억 원대 손해배상 소송을 제기했으나, 2020년 대법원은 A씨의 유산 및 낙태 강요 주장이 허위임을 인정하고 오히려 A씨에게 김현중에게 1억 원을 배상하라고 판결하며 사건이 종결되었다.</t>
+          <t>부여소방서 119대원에 대한 폭행 사건이 발생했다. 가해자는 공무집행방해죄로 형사처벌과 별도로 민사상 손해배상 책임을 지게 되며, 소방서는 구급차 CCTV와 웨어러블 캠을 활용하여 무관용 원칙으로 법적 대응을 강화할 방침이다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>대법원 판결로 이미 사건이 종결되어 부적합 조건에 해당함. 또한, 원고(A씨)의 주장이 허위로 판단되어 오히려 원고가 피고(김현중)에게 배상하라는 판결이 확정되었으므로, 소송금융 투자 대상으로서의 승소 가능성이 없음.</t>
+          <t>상대방의 책임이 명확하고 증거 확보가 용이하나(적합 조건 1, 5), 소송금융 투자에 중요한 상대방의 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4)가 충족되지 않는다. 개별 폭행 사건으로 피해 규모가 크지 않고 가해자의 자력도 불분명하여 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>“폭행 유산 무죄”…결국 ‘농사꾼’이 된 김현중, 사생활 논란 직접 ...</t>
+          <t>부여소방서, 119대원 폭행에 '무관용 원칙' 적용</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975279</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=876241</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-02-28 12:35:03.695589+00:00</t>
+          <t>2026-03-05 00:30:55.347647+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
-      <c r="A209" s="2" t="inlineStr">
+      <c r="A209" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>민사 소송 최종 승소 및 종결</t>
+          <t>형사 사건 종결 추정</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>김현중이 과거 전 여자친구 A씨와의 폭행 및 16억 원 손해배상 청구 소송에 대해 심경을 고백했습니다. 그는 6년간의 법적 다툼 끝에 민사 소송에서 최종 승소했으며, 현재 모든 사건이 정리되었다고 밝혔습니다. 이 기사는 종결된 과거 사건에 대한 회고를 담고 있습니다.</t>
+          <t>배우 나나가 과거 겪었던 강도 사건을 극복하고 예능 프로그램에 출연한다는 내용의 기사입니다. 사건 자체에 대한 구체적인 정보는 기사 본문 손상으로 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>본 기사는 김현중과 전 여자친구 A씨 간의 16억 원 손해배상 청구 소송이 '6년의 법적 다툼 끝에 김현중이 최종 승소'하며 '다 정리됐다'고 명시하고 있습니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>기사 본문이 대부분 손상되어 사건의 구체적인 내용을 파악하기 어렵습니다. 제목에 언급된 '강도 사건'은 일반적으로 개인 간의 형사 사건으로, 상대방의 자력 부족 및 집단적 피해 가능성이 낮아 소송금융 투자 대상으로 부적합할 가능성이 높습니다. 또한 '극복 후'라는 표현으로 미루어 보아 사건이 이미 종결되었을 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (나나)</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>‘폭행·혼외자 논란’ 김현중, 심경 고백…“연예인 무죄는 무죄 아냐...</t>
+          <t>나나, 강도 사건 극복 후 열일…‘전참시’로 12년만 관찰 예능 출연[공...</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1589308?ref=naver</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603050807100310</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-02-28 12:34:36.207894+00:00</t>
+          <t>2026-03-05 00:27:04.916521+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
-      <c r="A210" s="2" t="inlineStr">
+      <c r="A210" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>무기징역 선고</t>
+          <t>피의자 구속 송치, 경찰 상선 추적 중</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>아들이 과거 부모를 협박하고 재산을 갈취한 데 이어, 결국 아버지를 살해하고 가구 공장 창고에 방화한 사건입니다. 아들은 긴급체포 후 범행을 부인하다가 사선 변호사 선임 후 자백했으며, 무기징역을 선고받았습니다. 이 사건은 비극적인 가족 분쟁이 극단적인 범죄로 이어진 사례입니다.</t>
+          <t>경기 화성 동탄의 한 아파트에서 20대 남성 A씨가 의뢰를 받고 타인의 현관문에 오물을 뿌리고 낙서, 유인물 살포, 도어락 훼손 등의 '오물 테러'를 저질러 구속 송치되었다. A씨는 텔레그램 '보복 대행' 조직을 통해 80만원 상당의 가상화폐를 받고 범행했다고 진술했으며, 경찰은 A씨의 상선을 추적 중이다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>가해자의 존속살해 및 방화에 대한 형사 사건은 이미 무기징역 선고로 종결되었습니다 (부적합 조건: 이미 종결된 사건). 또한, 가해자인 아들은 자력이 부족하고 수감 중이므로, 피해자 유족이 민사상 손해배상을 청구하더라도 실질적인 회수 가능성이 매우 낮아 소송금융 투자 대상으로는 부적합합니다 (적합 조건: 상대방에게 자력이 충분함 - 불충족).</t>
+          <t>피의자(A씨)의 자력이 충분하지 않고, 배후의 '상선' 또한 자력 확보가 불투명하여 투자 회수 가능성이 낮음. 또한, 단일 피해자에 대한 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못함. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>8천만원 및 공장, 차량 전소 피해 (수억 원 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자 유족)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>브레이크 절단하며 위협한 아들…결국 아버지 살해</t>
+          <t>동탄 아파트 '오물테러범' 구속송치… 돈 벌려고 범행</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260228_0003530358</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5179630</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-02-28 12:25:18.690039+00:00</t>
+          <t>2026-03-05 00:23:26.476468+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr"/>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>가해자 형사 벌금형 선고 완료, 피해자 민사 손해배상 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>A씨는 가해자의 폭행으로 눈뼈가 부서지고 직장을 잃었으나, 가해자는 벌금 200만원을 선고받았다. A씨는 형사 처벌과 별개로 손해배상 청구가 가능한지 문의했으며, 법률 전문가들은 가능하다고 답변했다. 현재 민사 소송 제기를 검토 중인 단계이다.</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>가해자의 형사 벌금형 선고로 상대방 책임이 명확하며(적합 조건 1), 눈뼈 부상 및 직장 상실로 피해 규모가 크고(적합 조건 4), 형사 판결이 객관적 증거로 활용될 수 있으며(적합 조건 5), 이미 형사 절차가 진행되어 공적 절차가 완료된 상태입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>눈뼈 박살, 직장도 잃었는데…가해자는 고작 벌금 200만원</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/AFFACTYV5ZPN</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:27:13.139606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B211" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C211" t="inlineStr">
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D211" t="inlineStr">
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>과실치상 혐의 무죄 선고</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>50대 남성이 골프 중 친 공이 나무를 맞고 튕겨 일행의 머리를 가격하여 초점성 뇌손상과 뇌출혈 등 전치 4주의 부상을 입혔습니다. 검찰은 과실치상 혐의로 기소했으나, 법원은 피고인의 주의 의무 위반으로 보기 어렵다며 무죄를 선고했습니다.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>형사 재판에서 이미 과실치상 혐의에 대해 무죄가 선고되어, 민사상 손해배상 청구 시 상대방의 책임 입증이 어려울 것으로 예상됩니다 (적합 조건 '상대방 책임이 비교적 명확함' 불충족). 또한, 피해자가 1명으로 집단적 피해가 아니며 (적합 조건 '집단적 피해' 불충족), 상대방의 자력 또한 기사에서 확인되지 않습니다 (적합 조건 '상대방에게 자력이 충분함' 불충족).</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>나무 맞고 튄 골프공에 부상… 법원은 “고의성 없다” 무죄 선고</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>kgnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>https://www.kgnews.co.kr/news/article.html?no=886223</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:01:05.726858+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>김현중</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>손해배상 소송 및 명예훼손 맞고소 최종 판결</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>A씨가 김현중의 친자를 임신했다며 16억원의 손해배상 소송을 제기했고, 김현중은 허위 사실 명예훼손으로 맞고소했습니다. 친자 확인 결과 아이는 김현중의 친자로 밝혀졌으며, 법적 다툼은 최종적으로 마무리된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>기사 본문에 '법적 다툼에서는 김현중이 최종...'이라는 문구가 있어 이미 소송이 종결되었을 가능성이 높습니다. 이미 종결된 사건은 소송금융 투자 대상에서 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>16억원</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>[리부트] 김현중, 혼외자 스캔들·전 여친 폭행 심경?… 연예인 무죄는...</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15988806</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:52:24.910069+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr"/>
+      <c r="D214" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E211" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I211" t="inlineStr">
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 용의자 특정 난항</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>부산에서 발생한 살인사건으로, 피해자가 불특정 남성들과 조건만남을 수시로 한 것으로 밝혀져 용의자 특정에 어려움을 겪고 있습니다. 과학수사관이 현장 혈흔을 분석하며 범인을 추적 중입니다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>본 사건은 형사 살인 사건으로, 소송금융의 주된 투자 대상인 민사상 손해배상 청구 사건이 아닙니다. 용의자 특정에 난항을 겪고 있어 상대방 책임이 불분명하며(적합 조건 1 불충족), 특정된 피고가 없어 자력 판단이 불가합니다(적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J211" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A212" s="2" t="inlineStr">
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>'스모킹 건' “넌 사라져야 할 악마야!” - 부산 정사갤 살인사건</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>kstar.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://kstar.kbs.co.kr/list_view.html?idx=394210</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:28:36.579271+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B212" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D212" t="inlineStr">
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr"/>
+      <c r="D215" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E212" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I212" t="inlineStr">
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>형사 재판에서 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>층간소음 문제로 이웃주민을 폭행한 30대 남성이 형사 재판에서 징역형을 선고받았다. 피해자는 새벽에 자택에서 아내와 어린 자녀들과 함께 큰 육체적·정신적 고통을 겪었으며, 민사상 손해배상 청구 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>피고인의 형사 유죄 판결로 책임이 명확하고 증거가 충분하나 (적합 조건 1, 5), 피고인이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮다 (적합 조건 2 미충족). 집단적 피해나 대규모 피해에 해당하지 않아 소송금융 투자 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J212" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A213" s="2" t="inlineStr">
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>근거 없이 층간소음 항의하다 이웃주민 마구 폭행한 30대 징역형</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461213&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:28:05.741816+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B213" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A214" s="2" t="inlineStr">
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>일본 최고재판소에서 최종 패소 확정</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>고 이금주 태평양전쟁희생자광주유족회장이 1992년 일본 정부를 상대로 제기한 손해배상 청구 소송은 2004년 일본 최고재판소에서 최종 패소로 확정되었습니다. 이 사건은 이미 법적 절차가 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>해당 사건은 2004년 11월 일본 최고재판소에서 최종 패소가 확정되어 이미 종결된 사건입니다. 이는 소송금융 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>돌아오지 못한 그들…침몰 원인·승선 인원 81년째 ‘미궁’</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>kwangju.co.kr</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>http://www.kwangju.co.kr/article.php?aid=1772448900796151006</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:58:25.498514+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘, 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 활동에 중대한 차질을 빚었다는 이유로 다니엘, 그의 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송을 제기했다. 다니엘은 라이브 방송을 통해 멤버들과 함께하기 위해 싸웠으며, 소송 관련 상황을 업데이트하겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>상대방(어도어)은 대형 연예 기획사로 자력이 충분하며(적합 조건 2), ADOR이 430억 원대 손해배상을 청구하여 소송 가액이 매우 큼(적합 조건 4). 다만, 다니엘이 피고인 상황으로, 소송금융의 일반적인 원고 투자와는 다른 접근이 필요하며, 다니엘 측의 방어 논리나 반소 가능성 및 승소 가능성에 대한 추가 분석이 요구됨.</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>‘뉴진스 출신’ 다니엘, 3·1절에 일본서 태극기 흔들었다..누리꾼 “의...</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M217" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-02/202603020100009620000663</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:43:17.115620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B214" t="inlineStr">
-[...282 lines deleted...]
-      </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>김현중</t>
+          <t>A씨 (55)</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>5년 이상 진행된 소송의 법원 판결 선고</t>
+          <t>징역 3년 선고</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>김현중과 A씨 간의 폭행 및 유산 관련 16억 원대 손해배상 청구 소송이 5년 넘게 진행되었으며, 법원의 판단이 내려진 것으로 보입니다. 이 사건은 이미 상당 부분 법적 절차가 진행되어 종결 단계에 이르렀습니다.</t>
+          <t>50대 남성이 목욕탕 여탕 엿보기와 절도 혐의로 징역 3년을 선고받았다. 그는 과거에도 수차례 절도 범행을 저지른 전력이 있으며, 출소 4개월 만에 다시 범죄를 저질렀다. 재판부는 피고인의 많은 형사처벌 전력과 피해자들로부터 용서받지 못한 점을 양형 이유로 들었다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>이미 5년이 넘는 긴 소송 공방 끝에 법원의 판단이 내려진 사건으로, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당하여 부적합합니다.</t>
+          <t>상대방(개인)의 자력이 충분하지 않아(적합 조건 2 불충족) 손해배상금 회수 가능성이 낮다. 피해 규모가 소액이며(적합 조건 4 불충족) 집단적 피해가 아닌 개별 사건으로 판단된다(적합 조건 3 불충족). 또한 형사 절차가 이미 판결 선고로 종결되어(부적합 조건 해당) 소송금융 투자 대상으로서의 신규성 및 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>16억 원대</t>
+          <t>80만원 및 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>김현중, 16억 피소·혼외자 꼬리표 뗀 뼈아픈 고백 “얻은 것도 잃은 것...</t>
+          <t>못 버린 '도벽'에 '관음'까지... 전주 50대 남성이 재판부로부터 징역 3...</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975036</t>
+          <t>https://www.insight.co.kr/news/544936</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-02-28 00:30:43.146926+00:00</t>
+          <t>2026-03-02 12:26:06.057798+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>형사 재판 집행유예 선고</t>
+          <t>국회 국민 동의 청원 진행 중 (5만 명 이상 동의)</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>만취 상태에서 부모에게 욕설하는 동생과 몸싸움 끝에 동생을 숨지게 한 친형에게 징역 3년에 집행유예 5년이 선고되었습니다. 재판부는 피해자에게 범행 유발 책임이 일부 있고 유족이 선처를 탄원하는 점 등을 참작했습니다.</t>
+          <t>가해자로 인해 딸이 식물인간이 된 어머니가 국회 국민 동의 청원을 통해 일관성 없는 사건 처리 기준 개선과 피해자 참여권 강화를 촉구했습니다. 이 청원은 5만 명 이상의 동의를 얻어 국회에서 논의될 예정입니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>이 사건은 가족 간의 살인이라는 형사 사건으로, 소송금융 투자 대상이 되는 대기업, 금융기관 등 자력 있는 상대방이 존재하지 않습니다. 또한, 피해자 수가 1명이며, 유족이 가해자인 친형의 선처를 탄원하고 있어 민사상 손해배상 청구의 가능성이나 투자 유치 의지가 낮다고 판단됩니다. 이는 '상대방에게 자력이 충분함' 및 '집단적 피해' 조건에 부합하지 않습니다.</t>
+          <t>피해자가 식물인간 상태로 피해 규모가 매우 크고(적합 조건 4), '가해자'가 특정되어 책임 소재가 명확해 보입니다(적합 조건 1). 또한, 국회 국민 동의 청원이 5만 명 이상의 동의를 얻어 진행 중으로, 공적 절차가 진행 중이며 사회적 관심이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>'부모에 욕설' 만취 동생 몸싸움 끝에 숨지게 한 친형 집유</t>
+          <t>가해자는 PC방 가는데 딸은 식물인간 …빛바랜 국회 청원</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6085666</t>
+          <t>https://www.hankyung.com/article/2026030234667</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-02-28 00:24:29.669397+00:00</t>
+          <t>2026-03-02 12:23:00.718126+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
-      <c r="A220" s="2" t="inlineStr">
+      <c r="A220" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C220" t="inlineStr"/>
+      <c r="D220" t="inlineStr"/>
+      <c r="E220" t="inlineStr"/>
       <c r="F220" t="inlineStr">
         <is>
-          <t>직장 동료가 파혼했다고 속여 연인 관계를 맺었다가, 사실은 약혼 관계가 유지 중이었음을 알게 된 남성 A씨의 사연. 약혼남은 A씨를 폭행하고 직장에 상간남 소문을 퍼뜨렸으며, 상간남 위자료 소송을 예고. A씨는 이에 대한 법적 조언을 구하고 있습니다.</t>
+          <t>기사는 들개로 인한 사고 발생 시 소유자를 특정할 수 없어 피해 보상이 어렵다는 점을 지적합니다. 또한 공격하는 들개를 방어 목적으로 제압했을 때 발생할 수 있는 법적 문제에 대해서도 언급하고 있습니다. 소송금융 관점에서는 소송의 상대방을 특정하기 어렵다는 근본적인 문제가 있습니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>개인 간의 상간남 위자료 및 폭행/명예훼손 분쟁으로, 피해 규모가 크지 않고 상대방의 자력도 불분명합니다. 집단적 피해가 아니며, 소송금융이 일반적으로 선호하는 대규모 사건에 해당하지 않습니다. (적합 조건 1개 이하)</t>
+          <t>들개로 인한 사고는 소유자를 특정할 수 없어 손해배상 청구의 상대방을 특정하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>“파혼했다는 직장 누나랑 사귀었다가 상간남 소송 위기”…충격 사연</t>
+          <t>공격하는 들개, 때리면 처벌?</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/02/27/20260227500007?wlog_tag3=naver</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32496</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-02-27 00:44:44.662838+00:00</t>
+          <t>2026-03-02 00:27:20.969143+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
-      <c r="A221" s="4" t="inlineStr">
+      <c r="A221" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>명재완, 학교장, 대전시</t>
+          <t>박진홍 (박수홍 친형)</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>민사 손해배상 청구 사건 첫 변론기일 진행 중, 형사재판 대법원 심리 중</t>
+          <t>손해배상 청구 소송 진행 중 (서울중앙지방법원 민사7부)</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>자신이 근무하던 학교에서 초등학생을 살해한 전 교사 명재완을 상대로 한 손해배상 청구 소송의 첫 변론기일이 열렸습니다. 유족 측은 명재완뿐만 아니라 교사를 관리·감독하는 학교장과 대전시에도 책임이 있다고 보고 총 4억여 원의 손해배상을 청구했습니다. 명재완에 대한 형사재판은 현재 대법원에서 심리가 진행 중입니다.</t>
+          <t>방송인 박수홍의 친형 박진홍 씨가 10년간 박수홍의 출연료 등을 횡령한 혐의로 징역 3년 6개월의 실형을 확정받았다. 박수홍은 친형 부부를 상대로 198억 원 규모의 손해배상 청구 소송을 진행 중이며, 형사 재판 결과가 민사 소송에 유리하게 작용할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>가해자(명재완)의 책임이 명확하며, 피고에 대전시(공공기관)가 포함되어 배상 자력이 충분합니다. 유족 측이 4억여 원의 손해배상을 청구하여 피해 규모가 크고, 형사재판이 대법원에서 진행 중이므로 객관적 증거 확보가 용이합니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>박수홍 친형의 횡령 혐의가 형사 재판에서 유죄로 확정되어 상대방 책임이 명확하고(적합 조건 1), 이는 강력한 증거로 작용합니다(적합 조건 5). 청구 금액이 198억 원으로 피해 규모가 매우 크며(적합 조건 4), 형사 절차 종결로 민사 소송의 유리한 기반이 마련되어 소송금융 적합도가 높습니다(적합 조건 6). 상대방이 개인이지만 횡령 규모를 고려할 때 자력 확보 가능성이 높다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>4억여 원</t>
+          <t>198억 원</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (박수홍)</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>'초등생 살해' 명재완 상대 손해배상 첫 재판</t>
+          <t>박수홍 친형 징역 3년 6개월 확정…남은 건 ‘198억’ 손해 배상 소송</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602270609287Or</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603011120262310</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-02-27 00:40:35.874679+00:00</t>
+          <t>2026-03-01 12:44:46.316640+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
-      <c r="A222" s="4" t="inlineStr">
+      <c r="A222" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>명재완, 학교, 대전시</t>
+          <t>마이클 잭슨 유산 관리 측</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>민사소송 첫 재판 진행 중, 가해자 형사 재판 대법원 상고 중, 교장 인사 소청 진행 중</t>
+          <t>기존 합의 무효화 소송 제기, 후속 심리 예정</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>대전 초등생 살해 사건 피해 유족이 가해자 명재완과 학교, 대전시를 상대로 4억여 원의 손해배상 민사소송을 제기했으며 첫 재판이 열렸습니다. 유족 측은 학교와 대전시에도 관리감독 책임을 묻고 있으며, 가해자는 형사 재판에서 무기징역을 선고받고 대법원에 상고한 상태입니다.</t>
+          <t>카시오 형제들이 마이클 잭슨에게 약물 투여 후 성폭행을 당했다고 주장하며, 잭슨 유산 관리 측을 상대로 과거 맺었던 금전적 합의를 무효화하는 소송을 제기했다. 이 사건은 다음 달 후속 심리가 예정되어 있으며, 마이클 잭슨 사망 후에도 그의 유산에 대한 법적 분쟁이 계속되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (학교, 대전시), 피해 규모가 큼 (4억여 원 청구), 이미 공적 절차(형사 재판, 인사 소청)가 진행 중임. 가해자의 책임은 명확하며, 학교와 대전시의 관리감독 책임 입증이 쟁점이나 공공기관을 상대로 한 소송으로 배상 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(마이클 잭슨의 성폭행 혐의), 상대방에게 자력이 충분함(마이클 잭슨 유산 관리 측). 기존 금전적 합의를 무효화하려는 소송으로 피해 규모가 클 가능성이 높으며, 이미 소송이 제기되어 진행 중인 사건임.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>4억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>'대전 초등생 살해' 유족...명재완 등에 4억 대 소송</t>
+          <t>마이클 잭슨이 약 먹이고 성폭행  파문[해외이슈]</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202602262306553901</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030109180261474</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-02-27 00:37:12.634603+00:00</t>
+          <t>2026-03-01 12:38:22.953904+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>보험사</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 보험사 항소, 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>2022년 놀이터에서 2세 손주와 부딪혀 60대 할머니가 하반신 마비 영구 장해를 입은 사건입니다. 할머니 측은 딸 부부가 가입한 일상생활배상책임 보험에 수억 원대 보험금을 청구했으나 보험사는 지급을 거절했습니다. 1심 법원은 부모의 감독의무 소홀을 인정하여 보험사의 배상책임을 70% 인정했으나, 보험사는 이에 불복하여 항소심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>법원이 부모의 감독의무 소홀을 인정하여 배상책임이 명확하며(적합 조건 1), 상대방이 자력 있는 보험사이고(적합 조건 2), 하반신 마비라는 영구적 장해로 피해 규모가 수억 원대로 크며(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 사건이 종결되지 않고 항소심이 진행 중이므로 투자 검토에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>수억 원대</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>달려든 2살 손주에 할머니 하반신 마비…가족이 가입한 보험, 배상책임...</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11975669</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:36:05.497017+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B223" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I223" t="inlineStr">
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>직장 동료의 누나, 약혼남</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>약혼남의 위자료 소송 위협 및 A 씨의 명예훼손, 폭행에 대한 법률 상담 진행 중</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>A 씨는 직장 동료 누나의 파혼 소식을 믿고 교제했으나, 약혼남에게 상간남으로 지목되어 위자료 소송 위기에 처했습니다. 약혼남은 A 씨를 폭행하고 직장에 불륜설을 유포하여 명예훼손 피해도 발생했습니다. A 씨는 약혼 관계 지속 여부 인지 여부에 따라 손해배상 책임에서 면제될 수 있으며, 약혼남에 대한 폭행 및 명예훼손 고소 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>피고(여성 및 약혼남)가 개인이며 자력 확인이 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다. 집단적 피해가 아닌 개별 사건이며, 소송금융 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 상대방 자력 부족, 피해 규모 작음, 집단적 피해 아님)</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J223" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A224" s="2" t="inlineStr">
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>“파혼했다는 누나와 사귀었는데 상간남으로 몰렸네요... 직장에도 소문...</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1121522</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:29:34.881566+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B224" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D224" t="inlineStr">
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr"/>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>과거 소송 무죄 판결 및 정리 완료</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>그룹 SS501 출신 김현중이 드라마 '꽃보다 남자' 출연 당시 23세에 100억 원 이상을 벌었다고 언급하며 전성기 시절 수입을 공개했습니다. 또한 과거 폭행 시비와 전 여자친구와의 16억 원대 소송에 대해 '다 정리됐다', '무죄를 받았다'고 직접 언급하며 현재는 개의치 않는다는 심경을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>기사에 언급된 16억 원대 전 여자친구와의 소송은 이미 '다 정리됐다'고 김현중 본인이 언급하며 무죄 판결을 받았다고 밝혀, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>16억 원 (과거 소송)</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>1명 (과거 소송)</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>'꽃보다 남자' 김현중, 23살에 100억 벌었다…'영앤리치' 아이돌 원조</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026022814814</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:26:18.732627+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr"/>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>김현중이 과거 '전 여자친구 폭행 논란'에 대해 언급했습니다. 2014년 전 여자친구의 폭행 및 유산 주장으로 시작된 법적 분쟁은, 친자확인 소송 및 대법원 상고심을 거쳐 2020년 김현중 승소로 최종 마무리되었습니다. 이미 종결된 사건으로 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>부적합 조건: 이미 종결된 사건. 2020년 대법원 상고심에서 김현중의 손을 들어주며 사건이 최종 마무리되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>'전여친 폭행 논란' 김현중, 덤덤한 해명  사건 개의치 않아  [ST이슈]</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>stoo.com</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>http://www.stoo.com/article.php?aid=105382731653</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:47:25.624513+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>김현중</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>손해배상 소송 및 명예훼손 맞고소 종결</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>김현중의 전 여자친구 A씨가 김현중의 친자를 임신했다며 16억원의 손해배상 소송을 제기했고, 김현중은 허위 사실 명예훼손으로 맞고소했다. 친자 확인 결과 아이는 김현중의 친자로 밝혀졌으며, 법적 다툼은 최종적으로 마무리된 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>기사 내용 중 '법적 다툼에서는 김현중이 최종...'이라는 표현을 통해 해당 사건의 법적 절차가 이미 종결되었음을 암시합니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당하므로 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>16억원</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>김현중, 전여친 폭행·혼외자 스캔들에 “연예인 무죄는 무죄 아냐” 심...</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11975377</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:46:02.278450+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>김현중</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>과거 폭행 및 혼외자 관련 소송 종결, 500만원 배상 판결 확정</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>가수 김현중이 과거 전 여자친구 A씨와의 폭행 및 혼외자 스캔들에 대해 언급했다. 이 사건은 2014년부터 시작된 법적 분쟁으로, A씨가 김현중을 상대로 제기한 16억 원대 손해배상 청구 소송에서 김현중이 500만 원을 배상하라는 판결이 확정되며 마무리되었다. 현재 김현중은 결혼하여 첫 아들을 얻었으며, 과거 사건에 대한 심경을 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>핵심 소송은 이미 과거에 진행되어 '500만원 배상 판결' 등으로 종결된 사건이다. 소송금융 투자 대상으로서의 신규성이 없으며, 피해 규모도 소송금융 투자에 적합할 만큼 크지 않다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>500만원 (판결액), 16억 (청구액)</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>1명 (전 여자친구 A씨)</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>입 연 김현중, 前여친 폭행·혼외자 스캔들 “과거는 못 바꿔, 연예인이...</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602281148082110</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:40:47.920398+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>대한민국 정부, 한화, 한국철도공사</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E224" t="inlineStr">
-[...338 lines deleted...]
-      </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>피해자 주장 관련 수사 자료 누락 보도</t>
+          <t>익산시장 입후보 예정자의 공약으로 소송 추진 예정</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>빌 게이츠가 외도를 인정했으나, 미성년자 성착취범 엡스타인 피해자와의 관계는 부인했습니다. 한편, 빌 게이츠의 외도로 성병에 걸렸다고 주장하는 피해자의 수사 자료가 누락되었다는 보도가 나왔습니다. 이 사건은 빌 게이츠의 개인적인 행위와 관련된 손해배상 청구 가능성을 내포하고 있습니다.</t>
+          <t>익산시장 입후보 예정자가 6·25 전쟁 이리역 오폭 사고와 1977년 이리역 화약 열차 폭발 사고에 대한 손해배상 청구를 1호 공약으로 내걸었다. 대한민국 정부, 한화, 한국철도공사를 상대로 익산시민과 시가 입은 유무형의 손실에 대해 약 1조 원 규모의 대규모 손해배상 소송을 추진할 계획이다. 국가폭력 시효 폐지 관련 법률 제정 움직임에 기대를 걸고 있다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>상대방(빌 게이츠)의 자력이 충분함(적합 조건 2)은 긍정적입니다. 또한 피해자 주장에 대한 수사 자료가 언급되어 공적 절차가 있었음을 시사합니다(적합 조건 6). 그러나 기사 내용만으로는 빌 게이츠의 법적 책임이 명확히 특정되지 않고(적합 조건 1 불충분), 집단적 피해보다는 개별 피해 주장에 가깝습니다(적합 조건 3 불충분). 수사 자료 누락 보도는 증거 확보에 어려움을 줄 수 있습니다(적합 조건 5 불충분).</t>
+          <t>대한민국 정부, 한화, 한국철도공사 등 자력 있는 상대방이 특정되고(적합 조건 1, 2), 익산시민 다수가 피해를 입었으며(적합 조건 3), 추정 피해 규모가 약 1조 원에 달하는 대규모 사건임(적합 조건 4). 또한, '국가 폭력에 의한 피해는 시효가 없다'는 대법원 판례와 관련 법률 제정 움직임 등 법리적 근거가 마련되고 있어 소송 가능성이 높음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1조 원</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>1명 이상</t>
+          <t>익산역 중심 반경 10㎞ 이내 피해 시민 다수</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>외도 인정한 빌 게이츠…엡스타인 관련설엔  가짜  [소셜픽]</t>
+          <t>황세연 익산시장 입후보 예정자, 공약 1호 ‘이리역 참사’ 배상 문제 ...</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287077?influxDiv=NAVER</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260228024233771</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-02-26 00:41:28.231596+00:00</t>
+          <t>2026-02-28 12:35:32.710368+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물을 이용해 남성 4명에게 범행을 저질러 2명이 사망하고 2명이 입원 치료를 받았습니다. 김씨는 범행 장소를 은폐된 곳으로 바꾸고 챗GPT에 약물 관련 질문을 하는 등 치밀한 계획 범행 정황이 드러났으며, 경찰은 김씨를 살인 혐의로 검찰에 송치했습니다. 추가 피해자가 있을 가능성도 제기되고 있습니다.</t>
+          <t>A씨가 김현중을 상대로 임신과 폭행으로 인한 유산 등을 주장하며 16억 원대 손해배상 소송을 제기했으나, 2020년 대법원은 A씨의 유산 및 낙태 강요 주장이 허위임을 인정하고 오히려 A씨에게 김현중에게 1억 원을 배상하라고 판결하며 사건이 종결되었다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>피의자 특정 및 검찰 송치로 상대방 책임이 명확하며(적합 조건 1), 사망자 2명 포함 최소 4명의 피해자가 발생하여 피해 규모가 크고 집단적 피해 가능성이 높음(적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되었고 공적 절차(검찰 송치)가 진행 중임(적합 조건 5, 6). 다만, 피의자가 개인으로 자력 부족 가능성이 있어 실제 배상금 회수에 어려움이 있을 수 있음.</t>
+          <t>대법원 판결로 이미 사건이 종결되어 부적합 조건에 해당함. 또한, 원고(A씨)의 주장이 허위로 판단되어 오히려 원고가 피고(김현중)에게 배상하라는 판결이 확정되었으므로, 소송금융 투자 대상으로서의 승소 가능성이 없음.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>최소 4명, 추가 피해 가능성 있음</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>카페→노래방→모텔…범행 거듭해 진화한 '수유동 연쇄살인'</t>
+          <t>“폭행 유산 무죄”…결국 ‘농사꾼’이 된 김현중, 사생활 논란 직접 ...</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476569?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063144</t>
+          <t>https://www.mk.co.kr/article/11975279</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-02-26 00:20:03.193303+00:00</t>
+          <t>2026-02-28 12:35:03.695589+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
-      <c r="A231" s="2" t="inlineStr">
+      <c r="A231" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 여부 결정 진행 중</t>
+          <t>민사 소송 최종 승소 및 종결</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>10대 A군이 대기업 연쇄 폭파 협박 및 대통령 살해 예고를 한 혐의로 경찰 수사를 받고 있으며 구속 기로에 놓였습니다. 경찰은 A군의 범행으로 발생한 피해 규모를 산정해 손해배상 책임을 물을 계획입니다.</t>
+          <t>김현중이 과거 전 여자친구 A씨와의 폭행 및 16억 원 손해배상 청구 소송에 대해 심경을 고백했습니다. 그는 6년간의 법적 다툼 끝에 민사 소송에서 최종 승소했으며, 현재 모든 사건이 정리되었다고 밝혔습니다. 이 기사는 종결된 과거 사건에 대한 회고를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>피해를 입은 대기업들은 다수이며(적합 조건 3), 경찰 수사가 진행 중으로 책임 소재 및 증거 확보가 명확할 것으로 보이나(적합 조건 1, 5, 6), 가해자가 10대인 점을 고려할 때 손해배상 책임이 인정되더라도 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다(적합 조건 2 불충족).</t>
+          <t>본 기사는 김현중과 전 여자친구 A씨 간의 16억 원 손해배상 청구 소송이 '6년의 법적 다툼 끝에 김현중이 최종 승소'하며 '다 정리됐다'고 명시하고 있습니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>다수 (대기업)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>대기업 연쇄 폭파 협박 10대 구속 기로… 대통령 살해 예고도</t>
+          <t>‘폭행·혼외자 논란’ 김현중, 심경 고백…“연예인 무죄는 무죄 아냐...</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/topics_social/2026/02/25/2L25BJGOZVDX5MCKITIXDH7SGQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.sportsseoul.com/news/read/1589308?ref=naver</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-02-25 13:13:04.403448+00:00</t>
+          <t>2026-02-28 12:34:36.207894+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>최 씨 (가명)</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 (추정)</t>
+          <t>무기징역 선고</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>가해자 A씨가 연인 관계였던 첫 번째 피해자에게 약물을 투여한 것을 시작으로, 사망 2명, 상해 2명 등 총 4명의 피해자가 발생한 '강북 약물 살인' 사건의 4번째 피해 정황이 포착되었습니다. 피해자는 의식을 잃었으나 목숨을 건졌으며, 현재 형사 수사가 진행 중일 것으로 예상됩니다.</t>
+          <t>아들이 과거 부모를 협박하고 재산을 갈취한 데 이어, 결국 아버지를 살해하고 가구 공장 창고에 방화한 사건입니다. 아들은 긴급체포 후 범행을 부인하다가 사선 변호사 선임 후 자백했으며, 무기징역을 선고받았습니다. 이 사건은 비극적인 가족 분쟁이 극단적인 범죄로 이어진 사례입니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>가해자 A씨의 약물 투여 행위로 사망 2명, 상해 2명 등 다수의 피해자가 발생하여 상대방 책임이 명확합니다 (적합 조건 1, 3). 형사 수사를 통해 증거 확보가 용이하며 (적합 조건 5), 현재 형사 절차가 진행 중일 가능성이 높습니다 (적합 조건 6). 사망 및 중상해 피해로 손해배상액 규모가 클 것으로 예상되나 (적합 조건 4), 가해자 A씨의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실한 점은 리스크 요인입니다.</t>
+          <t>가해자의 존속살해 및 방화에 대한 형사 사건은 이미 무기징역 선고로 종결되었습니다 (부적합 조건: 이미 종결된 사건). 또한, 가해자인 아들은 자력이 부족하고 수감 중이므로, 피해자 유족이 민사상 손해배상을 청구하더라도 실질적인 회수 가능성이 매우 낮아 소송금융 투자 대상으로는 부적합합니다 (적합 조건: 상대방에게 자력이 충분함 - 불충족).</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8천만원 및 공장, 차량 전소 피해 (수억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>4명 (사망 2명, 상해 2명)</t>
+          <t>1명 (사망 피해자 유족)</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>'강북 약물 살인' 4번째 피해 정황…  오빠가 안 깨어나  태연히 119 신고...</t>
+          <t>브레이크 절단하며 위협한 아들…결국 아버지 살해</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022518100002395?did=NA</t>
+          <t>https://www.newsis.com/view/NISX20260228_0003530358</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-02-25 12:43:52.439721+00:00</t>
+          <t>2026-02-28 12:25:18.690039+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>보험사와의 보상 협의 중단 및 금융감독원 민원 제기</t>
+          <t>형사 재판 종결, 벌금형 선고</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>한 농원에 차량이 역주행하여 돌진하는 사고가 발생, 수천만 원대 희귀 식물과 수목 등 1억 2천만 원 상당의 재산 피해가 발생했다. 피해자는 보험사에 1억 2천만 원의 손해액을 산정했으나, 보험사는 1200만 원만을 제시하여 보상에 난항을 겪고 있다. 이에 피해자는 금융감독원에 민원을 제기하고 요구 금액을 낮추는 등 보상 절차를 진행 중이다.</t>
+          <t>60대 남성 A씨가 술에 취해 카페 업주 B씨에게 시비를 걸고 커피를 뿌리며 폭행한 혐의로 기소되었습니다. 서울동부지법은 A씨에게 특수폭행 혐의로 벌금 300만 원을 선고했습니다. 재판부는 A씨가 범행을 반성하고 피해자가 처벌을 원치 않는 점을 참작했으나, 주취 폭력 반복 및 누범 기간 중 범행임을 불리한 정상으로 판단했습니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>차량 돌진으로 인한 농원 피해 발생으로 상대방 책임이 명확하고(적합 조건 1), 상대방인 보험사는 자력이 충분하며(적합 조건 2), 피해 규모가 1억 2천만 원으로 크고(적합 조건 4), CCTV 영상 등 증거 확보가 가능하며(적합 조건 5), 금융감독원에 민원이 제기되어 공적 절차가 진행 중(적합 조건 6)이므로 소송금융에 적합하다. 특히 보험사의 낮은 보상액 제시로 피해자가 소송을 통해 정당한 보상을 받을 필요성이 높다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5, 6), 상대방이 개인이며 자력에 대한 정보가 없고 피해 규모가 작아(부적합 조건: 상대방 자력 부족, 피해 규모 작음) 소송금융 투자 매력이 낮습니다. 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>1억 2000만 원 (피해자 주장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>1명 (농원 주인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>농원 역주행 돌진 1억대 피해…장영란 경악</t>
+          <t>사장님이 체포 2순위  술 취해 카페주인에 커피 뿌리고 뺨 때린 60대 벌...</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003525416</t>
+          <t>http://www.fnnews.com/news/202602281117140107</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-02-25 12:30:08.424717+00:00</t>
+          <t>2026-02-28 12:24:42.563024+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
-      <c r="A234" s="2" t="inlineStr">
+      <c r="A234" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr"/>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>A씨 (아들)</t>
+        </is>
+      </c>
       <c r="D234" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>징역 2년 선고</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>70대 노모를 상습 폭행하고 집에 불을 지르려 한 혐의로 재판에 넘겨진 50대 아들에게 징역 2년의 실형이 선고되었습니다. 아들은 라면을 끓이다 실수로 불이 났다고 주장했으나 재판부는 죄질이 불량하다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>상대방(아들)의 자력이 충분하지 않을 가능성이 높고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님, 피해 규모가 큼에 해당하지 않음)</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>라면 끓이다 그만  70대母 폭행에 집에 불…아들의 뻔뻔한 변명</t>
+        </is>
+      </c>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408207</t>
+        </is>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:24:30.994915+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>아들</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>형사 수사 및 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>한 아들이 아버지를 살해하고 방화한 사건으로, 피해자의 아내가 아들을 범인으로 지목. 사냥용 엽총을 이용한 살해 정황이 드러남. 현재 형사 절차가 진행 중인 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 개인(아들)으로 자력 충분 여부가 불확실하여 소송금융 투자 회수 가능성이 낮음. 집단적 피해가 아닌 개별 형사 사건으로, 소송금융 투자 대상으로서의 매력이 부족함.</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>‘용감한 형사들4’ 父 살해 후 방화</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202602280087</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:19:22.359171+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>김현중</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>민사 손해배상 청구 및 명예훼손 맞고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>가수 김현중과 전 여자친구 A씨 간의 법적 공방으로, A씨는 김현중을 상해 혐의로 기소하고 16억 원의 민사 손해배상을 청구했다. 김현중은 A씨를 허위 사실 명예 훼손으로 맞고소하며 쌍방 간의 소송이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>개인 간의 복잡한 법적 분쟁으로 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 상대방의 자력이 대기업/금융기관 수준이 아님(적합 조건 2 불충족). 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 불충족), 쌍방 간의 맞고소가 진행 중이라 소송의 복잡성이 높다.</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>16억 원</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>[종합] 김현중, '혼외자 母' 전여친과 법적공방  잃은 것 없어  (B급 청문...</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2117053</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:30:57.757770+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>C씨</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E234" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I234" t="inlineStr">
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>형사 사건 종결 (과거 사건 재구성 기사)</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>2005년 부산에서 발생한 살인 사건으로, 남편의 친구 C씨가 A씨를 살해한 후 2년 반 전 실종된 자신의 아내 또한 살해하여 침대 밑에 암매장한 사실이 밝혀진 사건입니다. C씨의 DNA와 자백으로 범행이 드러났으며, 이 기사는 과거 사건을 재구성한 것입니다.</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>이 사건은 2005년에 발생하여 이미 형사 절차가 종결되었을 가능성이 높은 과거 사건입니다. 소송금융은 주로 진행 중이거나 발생 예정인 민사 소송을 대상으로 하므로, 신규 투자 대상으로서의 적합성이 낮습니다. 또한, 피고인의 자력 여부가 불분명하고 집단적 피해가 아닌 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J234" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A235" s="2" t="inlineStr">
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>“안방 침대 밑에 머리가…” 3년을 아내 시신 위에서 잠든 남편이 저지...</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/plan/listenthecase/2026/02/27/20260227500270?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:55:36.121288+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B235" t="inlineStr">
-[...112 lines deleted...]
-      <c r="K236" t="inlineStr">
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr"/>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>과거 폭행 시비 관련 법적 절차 종결 (무죄 판결)</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>가수 김현중이 과거 전 여자친구와의 폭행 시비 및 무죄 판결에 대한 개인적인 소회를 밝혔다. 그는 연예인에게 무죄가 진정한 무죄가 아님을 느낀다고 언급하며, 법적 결과와 대중의 인식 사이의 괴리를 토로했다.</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>기사는 김현중의 과거 폭행 시비와 무죄 판결에 대한 개인적인 소회를 다루고 있으며, 이미 법적 절차가 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>김현중, 前여친 폭행 시비 언급  연예인 무죄는 무죄 아니란 걸 느껴</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L236" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10681272?ref=naver</t>
+          <t>https://www.news1.kr/entertain/celebrity-topic/6086264</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-02-24 13:34:57.046248+00:00</t>
+          <t>2026-02-28 00:48:32.675970+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>박수홍 친형 박모씨 및 형수 이모씨</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>손해배상 소송 1심 변론 진행 중, 친형 횡령 혐의 형사 소송 대법원 판결 확정</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>박수홍이 친형 부부를 상대로 198억 원 규모의 손해배상 소송을 진행 중이며, 친형은 횡령 혐의로 징역 3년 6개월의 실형을 확정받았다. 민사 소송은 5년째 1심 변론이 이어지고 있으며, 형사 판결이 민사 소송에 미칠 영향이 주목된다.</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>친형의 횡령 혐의가 형사 재판에서 유죄로 확정되어 상대방 책임이 명확하며, 198억 원에 달하는 피해 규모가 매우 크다. 형사 판결이라는 객관적 증거가 존재하고 관련 공적 절차가 이미 완료되어 소송 승소 가능성이 높다. 민사 소송은 아직 1심 진행 중으로 소송금융 투자 기회가 충분하다.</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>198억 원</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>참담  박수홍 친형 5년만 실형, 198억 소송 5년째 진행中[스타이슈]</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/02/28/2026022715430633185</t>
+        </is>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:41:44.706970+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B239" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A240" s="2" t="inlineStr">
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>김현중</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>5년 이상 진행된 소송의 법원 판결 선고</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>김현중과 A씨 간의 폭행 및 유산 관련 16억 원대 손해배상 청구 소송이 5년 넘게 진행되었으며, 법원의 판단이 내려진 것으로 보입니다. 이 사건은 이미 상당 부분 법적 절차가 진행되어 종결 단계에 이르렀습니다.</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>이미 5년이 넘는 긴 소송 공방 끝에 법원의 판단이 내려진 사건으로, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당하여 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>16억 원대</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>김현중, 16억 피소·혼외자 꼬리표 뗀 뼈아픈 고백 “얻은 것도 잃은 것...</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11975036</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:30:43.146926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B240" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>경찰 수사 후 불구속 송치, 손해배상 청구 검토 중</t>
+          <t>형사 재판 집행유예 선고</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>경찰은 이재명 살해 협박글을 올리고 허위 신고를 한 10대들을 불구속 송치했다. 경찰은 허위 신고로 인한 행정력 낭비에 대해 이들에 대한 손해배상 청구 여부도 검토할 방침이다. 이는 공중 협박 및 허위조작정보 대응 TF의 일환으로 진행되고 있다.</t>
+          <t>만취 상태에서 부모에게 욕설하는 동생과 몸싸움 끝에 동생을 숨지게 한 친형에게 징역 3년에 집행유예 5년이 선고되었습니다. 재판부는 피해자에게 범행 유발 책임이 일부 있고 유족이 선처를 탄원하는 점 등을 참작했습니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>10대들의 협박글 게시 및 허위 신고에 대한 책임이 명확하고(상대방 책임 명확), 경찰 수사를 통해 증거가 확보되었으며(증거 확보 가능), 경찰이 손해배상 청구를 검토 중인 공적 절차가 진행 중이다(공적 절차 진행 중). 그러나 상대방이 10대들이므로 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있다.</t>
+          <t>이 사건은 가족 간의 살인이라는 형사 사건으로, 소송금융 투자 대상이 되는 대기업, 금융기관 등 자력 있는 상대방이 존재하지 않습니다. 또한, 피해자 수가 1명이며, 유족이 가해자인 친형의 선처를 탄원하고 있어 민사상 손해배상 청구의 가능성이나 투자 유치 의지가 낮다고 판단됩니다. 이는 '상대방에게 자력이 충분함' 및 '집단적 피해' 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>'이재명 살해' 협박글 올린 '겁 없는' 10대들 불구속 송치...경찰  배상 ...</t>
+          <t>'부모에 욕설' 만취 동생 몸싸움 끝에 숨지게 한 친형 집유</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022414460000137?did=NA</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6085666</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-02-24 12:59:14.282572+00:00</t>
+          <t>2026-02-28 00:24:29.669397+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
-      <c r="A242" s="2" t="inlineStr">
+      <c r="A242" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C242" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E242" t="inlineStr"/>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>약혼남</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>상간남 소송 위협, 폭행 및 명예훼손 발생</t>
+        </is>
+      </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>이 칼럼은 공중협박죄 피해자들이 겪는 불안과 공포심 등 정신적 피해에 대한 보상이 필요하다고 주장합니다. 물리적 피해뿐만 아니라 공갈을 동반한 협박으로 인한 심리적 위축도 보상 대상이 되어야 함을 강조합니다.</t>
+          <t>직장 동료가 파혼했다고 속여 연인 관계를 맺었다가, 사실은 약혼 관계가 유지 중이었음을 알게 된 남성 A씨의 사연. 약혼남은 A씨를 폭행하고 직장에 상간남 소문을 퍼뜨렸으며, 상간남 위자료 소송을 예고. A씨는 이에 대한 법적 조언을 구하고 있습니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, '공중협박죄'와 정신적 피해 보상에 대한 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정된 피고, 또는 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>개인 간의 상간남 위자료 및 폭행/명예훼손 분쟁으로, 피해 규모가 크지 않고 상대방의 자력도 불분명합니다. 집단적 피해가 아니며, 소송금융이 일반적으로 선호하는 대규모 사건에 해당하지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>[수요칼럼] 공중협박죄는 정신적 피해도 보상해야</t>
+          <t>“파혼했다는 직장 누나랑 사귀었다가 상간남 소송 위기”…충격 사연</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539748</t>
+          <t>https://www.seoul.co.kr/news/society/2026/02/27/20260227500007?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-02-24 12:40:08.592815+00:00</t>
+          <t>2026-02-27 00:44:44.662838+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>명재완, 학교장, 대전시</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>민사 손해배상 청구 사건 첫 변론기일 진행 중, 형사재판 대법원 심리 중</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>자신이 근무하던 학교에서 초등학생을 살해한 전 교사 명재완을 상대로 한 손해배상 청구 소송의 첫 변론기일이 열렸습니다. 유족 측은 명재완뿐만 아니라 교사를 관리·감독하는 학교장과 대전시에도 책임이 있다고 보고 총 4억여 원의 손해배상을 청구했습니다. 명재완에 대한 형사재판은 현재 대법원에서 심리가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>가해자(명재완)의 책임이 명확하며, 피고에 대전시(공공기관)가 포함되어 배상 자력이 충분합니다. 유족 측이 4억여 원의 손해배상을 청구하여 피해 규모가 크고, 형사재판이 대법원에서 진행 중이므로 객관적 증거 확보가 용이합니다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>4억여 원</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>'초등생 살해' 명재완 상대 손해배상 첫 재판</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602270609287Or</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:40:35.874679+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>명재완, 학교, 대전시</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>민사소송 첫 재판 진행 중, 가해자 형사 재판 대법원 상고 중, 교장 인사 소청 진행 중</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>대전 초등생 살해 사건 피해 유족이 가해자 명재완과 학교, 대전시를 상대로 4억여 원의 손해배상 민사소송을 제기했으며 첫 재판이 열렸습니다. 유족 측은 학교와 대전시에도 관리감독 책임을 묻고 있으며, 가해자는 형사 재판에서 무기징역을 선고받고 대법원에 상고한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (학교, 대전시), 피해 규모가 큼 (4억여 원 청구), 이미 공적 절차(형사 재판, 인사 소청)가 진행 중임. 가해자의 책임은 명확하며, 학교와 대전시의 관리감독 책임 입증이 쟁점이나 공공기관을 상대로 한 소송으로 배상 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>4억여 원</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>'대전 초등생 살해' 유족...명재완 등에 4억 대 소송</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0115_202602262306553901</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:37:12.634603+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B243" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D243" t="inlineStr">
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>개인 견주</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>엘리베이터 문이 열리자 반려견들이 짖으며 달려들어 놀라 넘어진 원고가 흉추 압박 골절 등 상해를 입은 사건입니다. 서울남부지법은 견주인 피고에게 반려견 관리 주의의무 위반 과실을 인정하여 손해배상책임을 인정했으나, 원고의 골다공증 등 기왕증을 고려하여 피고의 책임을 70%로 제한한다고 선고했습니다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>피고가 개인 견주로 자력 확인이 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않고, 단일 피해자 사건으로 '집단적 피해' 및 '피해 규모가 큼' 조건에도 해당하지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 다만, 법원에서 피고의 책임이 명확하게 인정된 점은 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>[서울남부지법 판례]엘리베이터 문이 열리자 반려견들이 짖으며 달려들...</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602261720125448b50722e900_12</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:13:24.705725+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>김동연</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>고발 및 손해배상 청구 예고</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>전한길 강사가 콘서트 취소와 관련하여 김동연 지사를 고발하고 손해배상을 청구하겠다고 예고했다. 김 지사는 이에 대해 '정치를 오염시키는 행태'라며 반박했다. 구체적인 취소 경위나 피해 규모는 언급되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 콘서트 취소의 책임 소재가 불분명합니다 (적합 조건 1 미충족). 피해 규모나 집단적 피해 여부도 확인되지 않아 (적합 조건 3, 4 미충족) 소송금융 투자 적합 조건에 부합하는 항목이 거의 없습니다.</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>전한길 '콘서트 취소' 고발 예고… 김동연  얼마든지 하라</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>joongboo.com</t>
+        </is>
+      </c>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718317</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:10:05.836227+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr"/>
+      <c r="D247" t="inlineStr"/>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>일반적인 법률 해설</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>해당 기사는 미성년 자녀의 행위로 인한 부모의 민사상 공동 책임에 대해 다루고 있으며, 특히 책임무능력자인 가해 학생의 경우 부모의 보호·감독 의무 소홀 여부가 민사소송의 쟁점이 됨을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건에 대한 보도가 아닌, 미성년 자녀의 행위에 대한 부모의 민사상 책임에 대한 일반적인 법률 해설입니다. 따라서 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>[로펌스토리] '소년보호처분' 끝나도 끝이 아니다</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M247" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317822</t>
+        </is>
+      </c>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:51:08.667754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr"/>
+      <c r="D248" t="inlineStr"/>
+      <c r="E248" t="inlineStr"/>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>이 기사는 음주운전 사고에서 피해자와의 합의가 가해자의 감경을 위한 필요조건임을 강조하는 법률 자문 내용입니다. 혈중알코올농도 0.288%의 음주운전 사고 사례를 언급하며 조속한 합의의 중요성을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 음주운전 사고 처리 및 합의의 중요성에 대한 일반적인 법률 자문 글입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명시되어 있지 않아 적합 조건을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>무면허음주운전 및 음주운전사고, 실형 위기를 면하려면 [문유진 변호사...</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M248" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75603</t>
+        </is>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:42:15.977041+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>10대 남성 고등학생</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E243" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I243" t="inlineStr">
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 심사 진행 중, 피해액 산정 예정</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>10대 고등학생이 카카오, 삼성전자 등 대기업에 14차례 폭파 협박 글을 인터넷에 게시한 혐의로 구속영장 심사를 받았습니다. 경찰은 타인 명의를 사용한 범행으로 보고 있으며, 피해액을 산정해 손해배상 책임을 물을 계획입니다. 피의자는 현재 혐의를 모두 부인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>상대방(10대 고등학생)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 비록 디지털 증거 확보 가능성이 높고(적합 조건: 증거가 있거나 확보 가능함), 경찰 수사 및 피해액 산정 등 공적 절차가 진행 중(적합 조건: 이미 공적 절차(소송 제외)가 진행 중임)이나, 핵심적인 회수 가능성 부재로 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>4개 대기업 (카카오, 네이버, 삼성전자, KT)</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>카카오·삼성전자 등 대기업 폭파 협박 10대 구속 기로</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L249" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M249" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/news/2026/society/article/6803354_36918.html</t>
+        </is>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:50:18.281879+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>다니엘</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘을 상대로 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>민희진 대표가 하이브에 분쟁 종결을 제안하며 256억 원 포기를 선언한 가운데, 어도어가 다니엘을 상대로 거액의 손해배상 청구 소송을 제기한 상황이 언급되었다. 이는 뉴진스 활동 환경 조성을 위한 어른들의 역할이라는 맥락에서 제시되었다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>기사에 언급된 소송은 어도어가 다니엘 개인을 상대로 제기한 손해배상 청구로, 상대방(다니엘)의 자력이 거액의 손해배상금을 감당하기에 충분하지 않을 가능성이 높아 적합 조건 2에 부합하지 않는다. 또한 집단적 피해가 아닌 개별 소송으로 적합 조건 3에도 해당하지 않으며, 책임 명확성 및 증거 확보 여부가 불분명하다.</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J243" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A244" s="3" t="inlineStr">
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>민희진, 256억 원 포기 선언하며 하이브에 분쟁 종결 제안…“뉴진스 완...</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>idsn.co.kr</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>https://idsn.co.kr/news/view/1065603999333126</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:47:19.848851+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B244" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D244" t="inlineStr">
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E244" t="inlineStr">
-[...278 lines deleted...]
-      <c r="D248" t="inlineStr">
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>피해자 주장 관련 수사 자료 누락 보도</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>빌 게이츠가 외도를 인정했으나, 미성년자 성착취범 엡스타인 피해자와의 관계는 부인했습니다. 한편, 빌 게이츠의 외도로 성병에 걸렸다고 주장하는 피해자의 수사 자료가 누락되었다는 보도가 나왔습니다. 이 사건은 빌 게이츠의 개인적인 행위와 관련된 손해배상 청구 가능성을 내포하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>상대방(빌 게이츠)의 자력이 충분함(적합 조건 2)은 긍정적입니다. 또한 피해자 주장에 대한 수사 자료가 언급되어 공적 절차가 있었음을 시사합니다(적합 조건 6). 그러나 기사 내용만으로는 빌 게이츠의 법적 책임이 명확히 특정되지 않고(적합 조건 1 불충분), 집단적 피해보다는 개별 피해 주장에 가깝습니다(적합 조건 3 불충분). 수사 자료 누락 보도는 증거 확보에 어려움을 줄 수 있습니다(적합 조건 5 불충분).</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>1명 이상</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>외도 인정한 빌 게이츠…엡스타인 관련설엔  가짜  [소셜픽]</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12287077?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:41:28.231596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E248" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>전두환 회고록 명예훼손 판결 선고, 5·18 단체 징벌적 손해배상 도입 촉구 중</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>전두환 회고록의 5·18 왜곡에 대한 명예훼손 판결이 내려진 후, 5·18 단체들이 재발 방지를 위해 징벌적 손해배상제 도입을 촉구하고 있습니다. 이는 5·18 피해자 및 유족들의 집단적 피해에 대한 추가적인 법적 구제 가능성을 시사합니다.</t>
+          <t>20대 여성 김모씨가 약물을 이용해 남성 4명에게 범행을 저질러 2명이 사망하고 2명이 입원 치료를 받았습니다. 김씨는 범행 장소를 은폐된 곳으로 바꾸고 챗GPT에 약물 관련 질문을 하는 등 치밀한 계획 범행 정황이 드러났으며, 경찰은 김씨를 살인 혐의로 검찰에 송치했습니다. 추가 피해자가 있을 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>전두환 회고록에 대한 명예훼손 판결이 이미 내려져 상대방 책임이 명확하며(적합 조건 1, 5), 5·18 단체들이 징벌적 손해배상 도입을 촉구하고 있어 집단적 피해(적합 조건 3)에 대한 대규모 손해배상(적합 조건 4) 가능성이 높습니다. 기존 판결을 바탕으로 새로운 소송금융 기회를 모색할 수 있습니다.</t>
+          <t>피의자 특정 및 검찰 송치로 상대방 책임이 명확하며(적합 조건 1), 사망자 2명 포함 최소 4명의 피해자가 발생하여 피해 규모가 크고 집단적 피해 가능성이 높음(적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되었고 공적 절차(검찰 송치)가 진행 중임(적합 조건 5, 6). 다만, 피의자가 개인으로 자력 부족 가능성이 있어 실제 배상금 회수에 어려움이 있을 수 있음.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>5·18 피해자 및 유족 다수</t>
+          <t>최소 4명, 추가 피해 가능성 있음</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>'전두환 회고록' 5·18 왜곡 단죄, 재발 방지 징벌적 손배 도입해야</t>
+          <t>카페→노래방→모텔…범행 거듭해 진화한 '수유동 연쇄살인'</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>gjdream.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>http://www.gjdream.com/news/articleView.html?idxno=667298</t>
+          <t>https://www.nocutnews.co.kr/news/6476569?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063144</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-02-23 00:34:26.363988+00:00</t>
+          <t>2026-02-26 00:20:03.193303+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>A군</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 여부 결정 진행 중</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>10대 A군이 대기업 연쇄 폭파 협박 및 대통령 살해 예고를 한 혐의로 경찰 수사를 받고 있으며 구속 기로에 놓였습니다. 경찰은 A군의 범행으로 발생한 피해 규모를 산정해 손해배상 책임을 물을 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>피해를 입은 대기업들은 다수이며(적합 조건 3), 경찰 수사가 진행 중으로 책임 소재 및 증거 확보가 명확할 것으로 보이나(적합 조건 1, 5, 6), 가해자가 10대인 점을 고려할 때 손해배상 책임이 인정되더라도 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다(적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>다수 (대기업)</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>대기업 연쇄 폭파 협박 10대 구속 기로… 대통령 살해 예고도</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/topics_social/2026/02/25/2L25BJGOZVDX5MCKITIXDH7SGQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:13:04.403448+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B253" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C253" t="inlineStr">
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D253" t="inlineStr">
-[...56 lines deleted...]
-      <c r="A254" s="4" t="inlineStr">
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>형사 수사 진행 중 (추정)</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>가해자 A씨가 연인 관계였던 첫 번째 피해자에게 약물을 투여한 것을 시작으로, 사망 2명, 상해 2명 등 총 4명의 피해자가 발생한 '강북 약물 살인' 사건의 4번째 피해 정황이 포착되었습니다. 피해자는 의식을 잃었으나 목숨을 건졌으며, 현재 형사 수사가 진행 중일 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>가해자 A씨의 약물 투여 행위로 사망 2명, 상해 2명 등 다수의 피해자가 발생하여 상대방 책임이 명확합니다 (적합 조건 1, 3). 형사 수사를 통해 증거 확보가 용이하며 (적합 조건 5), 현재 형사 절차가 진행 중일 가능성이 높습니다 (적합 조건 6). 사망 및 중상해 피해로 손해배상액 규모가 클 것으로 예상되나 (적합 조건 4), 가해자 A씨의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실한 점은 리스크 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>4명 (사망 2명, 상해 2명)</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>'강북 약물 살인' 4번째 피해 정황…  오빠가 안 깨어나  태연히 119 신고...</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022518100002395?did=NA</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:43:52.439721+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B254" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>김모(51)씨</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>형사 재판 유죄 판결 선고 완료</t>
+          <t>보험사와의 보상 협의 중단 및 금융감독원 민원 제기</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>음주운전 및 뺑소니로 2차 사고를 내 40대 가장을 사망에 이르게 한 50대 피고인에게 징역 6년이 선고되었다. 이 사고로 가장 A씨가 사망하고 아들 B군이 부상을 입었으며, 다른 4명도 경상을 입었다. 피고인은 과거에도 음주운전 전력이 있는 것으로 드러났다.</t>
+          <t>한 농원에 차량이 역주행하여 돌진하는 사고가 발생, 수천만 원대 희귀 식물과 수목 등 1억 2천만 원 상당의 재산 피해가 발생했다. 피해자는 보험사에 1억 2천만 원의 손해액을 산정했으나, 보험사는 1200만 원만을 제시하여 보상에 난항을 겪고 있다. 이에 피해자는 금융감독원에 민원을 제기하고 요구 금액을 낮추는 등 보상 절차를 진행 중이다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>피고인의 음주운전 및 뺑소니로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 형사 재판에서 유죄 판결이 확정되어 증거 확보가 용이함(적합 조건 5, 6). 사망 피해자와 아들의 심각한 정신적 피해 등 피해 규모가 매우 크다(적합 조건 4). 다만, 피고인이 개인인 점을 고려할 때 자력 확보 가능성은 추가 확인이 필요하다.</t>
+          <t>차량 돌진으로 인한 농원 피해 발생으로 상대방 책임이 명확하고(적합 조건 1), 상대방인 보험사는 자력이 충분하며(적합 조건 2), 피해 규모가 1억 2천만 원으로 크고(적합 조건 4), CCTV 영상 등 증거 확보가 가능하며(적합 조건 5), 금융감독원에 민원이 제기되어 공적 절차가 진행 중(적합 조건 6)이므로 소송금융에 적합하다. 특히 보험사의 낮은 보상액 제시로 피해자가 소송을 통해 정당한 보상을 받을 필요성이 높다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 2000만 원 (피해자 주장)</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>사망 1명, 중상 1명, 경상 4명</t>
+          <t>1명 (농원 주인)</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>음주운전으로 사고 낸 뒤 달아나다 2차 사고 내 아들 귀가시키던 가장 ...</t>
+          <t>농원 역주행 돌진 1억대 피해…장영란 경악</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026022218225407119</t>
+          <t>https://www.newsis.com/view/NISX20260225_0003525416</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-02-22 12:29:06.006763+00:00</t>
+          <t>2026-02-25 12:30:08.424717+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
-      <c r="A256" s="2" t="inlineStr">
+      <c r="A256" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 실형 선고</t>
+          <t>노인이 제기한 소송 취하</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>30대 배달기사 A씨가 음식을 배달한 직후 택배를 훔치거나 복면을 쓴 채 주택에 침입해 절도를 시도하는 등 여러 차례 범행을 저질러 실형을 선고받았다.</t>
+          <t>중국에서 선행을 베푼 여중생들이 노인을 도왔다가 4,500만 원의 손해배상 소송에 휘말려 논란이 되었습니다. 온라인에서 비난 여론이 일자 노인은 심리적 부담을 느껴 소송을 취하하며 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>피고(30대 배달기사)가 개인이며 실형을 선고받아 자력 확보가 어려울 것으로 예상됩니다. 또한, 기사 내용만으로는 피해 규모가 소송금융 투자를 고려할 만큼 크지 않을 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼)</t>
+          <t>노인이 제기한 손해배상 소송이 심리적 부담으로 인해 뒤늦게 취하되어 사건이 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 소송금융은 원고(피해자)를 지원하는 것이나, 본 사건은 여중생들이 피고였으며, 피해 규모나 상대방 자력 등 다른 적합 조건도 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>택배 훔치고 복면 쓴 채 주택서 절도…30대 배달기사 실형</t>
+          <t>노인 도왔더니  4,500만 원 배상하라 …논란 터진 장면</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1612732/?sc=Naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008454122&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-02-22 12:20:23.073475+00:00</t>
+          <t>2026-02-25 00:52:33.971453+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
-      <c r="A257" s="2" t="inlineStr">
+      <c r="A257" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>1심 단독재판부 벌금 500만 원 선고</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>60대 피고인이 길에서 주운 직불카드로 65만 원 상당을 부정 사용한 혐의로 기소되어 울산지법에서 벌금 500만 원을 선고받았다. 피고인은 누범 기간 중 범행을 저질렀으며, 피해 회복이 제대로 이루어지지 않은 점이 지적되었으나, 법원은 피해액이 다액은 아니라고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>피고인의 책임이 명확하고(적합 조건 1) 법원 판결로 증거가 확보되었으나(적합 조건 5), 피해 금액이 65만 원으로 매우 적고(적합 조건 4 해당 없음), 상대방이 개인으로 자력 확보가 어려울 것으로 예상되어(적합 조건 2 해당 없음) 소송금융 투자 대상으로 부적합하다. 또한 집단적 피해가 아닌 단일 피해 사건이다(적합 조건 3 해당 없음).</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>65만3596원</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>울산지법, 주운 은행 직불카드로 65만 원 결제 벌금 500만 원</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M257" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022508121112749a8c8bf58f_12</t>
+        </is>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:32:02.542968+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>최 씨</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고 (징역 30년)</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>최 씨가 망상에 빠져 70대 이웃을 살해한 사건으로, 지난해 서울북부지법에서 최 씨에게 징역 30년과 보호관찰 5년이 선고되었다. 고령의 피해자를 상대로 장시간 치명적인 폭행이 이어진 점이 고려되었다.</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>형사 사건은 이미 판결이 선고되어 종결 단계에 있으며, (적합 조건 2) 가해자가 개인으로 자력 확보가 어려워 민사상 손해배상 청구 시 투자 회수 가능성이 낮습니다. (적합 조건 3) 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>우리 엄마 희롱  망상에 빠져 70대 이웃 살해[사건의재구성]</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L258" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M258" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6079676</t>
+        </is>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:23:55.809847+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>50대 가장 (가해자)</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>경찰 수사 예상</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>미국 버지니아주 페어팩스에서 50대 가장이 가족에게 칼부림을 가해 일가족이 참변을 당한 사건입니다. 이는 가정 내 발생한 강력범죄로, 피해 규모나 법적 절차에 대한 상세 내용은 기사에 명시되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>가족 내 발생한 강력범죄 사건으로, 소송 상대방(가해자)의 자력 확보가 어려울 것으로 예상됩니다. 이는 소송금융 적합 조건 중 '상대방에게 자력이 충분함'에 해당하지 않으며, '집단적 피해'에도 해당하지 않아 투자 대상으로서의 비즈니스적 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>50대 가장, 가족에 칼부림…VA 페어팩스 일가족 참변</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>koreatimes.com</t>
+        </is>
+      </c>
+      <c r="L259" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M259" t="inlineStr">
+        <is>
+          <t>http://www.koreatimes.com/article/1602501</t>
+        </is>
+      </c>
+      <c r="N259" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:19:12.757480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>노인</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>노인이 소송 취하</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>중국에서 자전거를 타다 넘어진 노인을 부축한 여중생 두 명이 노인으로부터 4500만원 상당의 손해배상 소송에 휘말렸다. 현지 경찰과 변호사는 여중생들에게 일부 책임이 있다고 분석했으나, 여중생 측은 억울함을 호소했다. 논란이 커지자 노인은 결국 소송을 취하하며 사건이 종결되었다.</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>소송 상대방(노인)이 이미 소송을 취하하여 사건이 종결되었으므로 소송금융 투자 부적합 조건에 해당합니다. 또한, 상대방의 자력이 불확실하고 집단적 피해가 아닌 개별 사건이라는 점도 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>4500만원</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>[영상]“자전거 타다 넘어진 노인 도왔는데”…“4500만원 배상해” 소...</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L260" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M260" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10681272?ref=naver</t>
+        </is>
+      </c>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:34:57.046248+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>노인</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>노인이 소송 취하</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>중국에서 쓰러진 노인을 부축한 여중생 2명이 노인으로부터 4500만원의 손해배상 청구를 당할 뻔한 사건입니다. 노인은 여중생들의 전기자전거 때문에 넘어졌다고 주장했으며, 현지 경찰과 전문가들도 여중생들에게 책임이 있다고 판단했습니다. 하지만 언론 보도 후 노인이 심리적 부담을 느껴 소송을 취하하며 사건은 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>노인이 소송을 취하하여 사건이 이미 종결되었으므로 소송금융 투자 대상이 될 수 없습니다. 또한, 상대방이 개인으로 자력이 불충분하며, 피해 규모(4500만원)도 소송금융 투자 기준인 '수억 원 이상'에 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>4500만원</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>넘어진 노인 부축한 여중생들... 너 때문  되레 4500만원 물어줄 뻔</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/world/2026/02/24/2026022416370355672</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:10:59.582265+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>노인</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>노인이 소송을 취하하면서 마무리됨</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>중국에서 넘어진 노인을 부축한 두 여학생이 노인으로부터 약 4600만원의 손해배상 소송을 당해 논란이 되었다. 교통경찰과 변호사는 학생들에게 부차적 책임이 있다고 판단했으나, 과도한 청구 금액에 대한 비판이 일었다. 결국 노인이 소송을 취하하면서 사건은 마무리되었다.</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>해당 사건은 노인이 소송을 취하하면서 이미 종결되었으므로, 소송금융 투자 대상으로 부적합합니다. 또한, 피해자 수가 2명으로 집단적 피해에 해당하지 않으며, 상대방(노인)의 자력도 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>4600만원 (노인 측 청구액)</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>中 넘어진 노인, 도와준 학생들에 수천만원 소송…논란 끝 취하</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260224_0003524425</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:05:48.941387+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>10대 피의자들</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E257" t="inlineStr">
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 불구속 송치, 손해배상 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>경찰은 이재명 살해 협박글을 올리고 허위 신고를 한 10대들을 불구속 송치했다. 경찰은 허위 신고로 인한 행정력 낭비에 대해 이들에 대한 손해배상 청구 여부도 검토할 방침이다. 이는 공중 협박 및 허위조작정보 대응 TF의 일환으로 진행되고 있다.</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>10대들의 협박글 게시 및 허위 신고에 대한 책임이 명확하고(상대방 책임 명확), 경찰 수사를 통해 증거가 확보되었으며(증거 확보 가능), 경찰이 손해배상 청구를 검토 중인 공적 절차가 진행 중이다(공적 절차 진행 중). 그러나 상대방이 10대들이므로 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있다.</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>'이재명 살해' 협박글 올린 '겁 없는' 10대들 불구속 송치...경찰  배상 ...</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022414460000137?did=NA</t>
+        </is>
+      </c>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:59:14.282572+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr"/>
+      <c r="D264" t="inlineStr"/>
+      <c r="E264" t="inlineStr"/>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>이 칼럼은 공중협박죄 피해자들이 겪는 불안과 공포심 등 정신적 피해에 대한 보상이 필요하다고 주장합니다. 물리적 피해뿐만 아니라 공갈을 동반한 협박으로 인한 심리적 위축도 보상 대상이 되어야 함을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, '공중협박죄'와 정신적 피해 보상에 대한 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정된 피고, 또는 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>[수요칼럼] 공중협박죄는 정신적 피해도 보상해야</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>idaegu.co.kr</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M264" t="inlineStr">
+        <is>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539748</t>
+        </is>
+      </c>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:40:08.592815+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>울산에서 50대 남성 A씨가 동거인을 폭행해 숨지게 한 혐의로 경찰에 긴급 체포됐다. A씨는 범행 후 스스로 경찰에 신고했으며, 피해자의 이성 문제로 다투다 범행을 저질렀다고 진술했다. 경찰은 피해자 부검을 진행하는 한편 A씨에 대해 구속영장을 신청할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (A씨 스스로 신고 및 범행 인정), 증거가 있거나 확보 가능함 (자백, 부검 예정), 이미 공적 절차가 진행 중임 (경찰 수사, 구속영장 신청) 조건은 충족하나, 피의자의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실함. 또한 집단적 피해가 아닌 단일 피해 사건이므로 소송금융 투자 적합도는 낮음.</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>동거인 폭행해 숨지게 한 50대 붙잡혀</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>web.ubc.co.kr</t>
+        </is>
+      </c>
+      <c r="L265" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>http://web.ubc.co.kr/wp/archives/126166</t>
+        </is>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:35:54.284590+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>강도상해 피의자 형사 재판 진행 중, 피해자 측 민형사상 법적 조치 예고</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>가수 겸 배우 나나의 자택에 침입해 흉기로 위협한 강도상해 피의자 A씨의 형사 재판이 진행 중이다. A씨는 나나를 역고소했으나 경찰은 나나의 정당방위를 인정했다. 나나 소속사는 A씨의 반인륜적 행위로 인한 2차 피해에 대해 민형사상 모든 법적 조치를 강구할 예정이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 나나의 정당방위를 인정했고, A씨의 형사 재판이 진행 중이며, 나나 측의 민형사상 법적 조치가 예고되었습니다. 그러나 적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모)에 해당하지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>[뮤즈★]나나, ‘적반하장’ 강도 피의자 재판에 증인 불출석 신고서 제...</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>heraldmuse.com</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>https://www.heraldmuse.com/article/10681514?ref=naver</t>
+        </is>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:23:12.882635+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>김수현</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>120억 원대 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>故 김새론 유족 측과 배우 김수현 측이 120억 원대 소송을 진행하며 법적 공방을 벌이고 있습니다. 이로 인해 고인이 사망한 지 1년이 지났음에도 끊임없이 구설에 오르내리고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>적합 조건: 피해 규모가 큼 (120억 원대 소송), 상대방에게 자력이 충분함 (유명 배우 김수현). 부적합 조건: 사건의 구체적인 쟁점과 책임 소재가 명확히 드러나지 않아 추가적인 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>120억 원</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>故 김새론 1주기…120억 소송 잡음 속, 마지막 유작 3월 4일 빛 본다</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11969820</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:46:12.035762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>노인</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>노인이 소송 취하</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>중국에서 넘어진 노인을 부축한 여중생 두 명이 노인으로부터 4500만원 상당의 손해배상 소송을 당했습니다. 현지 교통경찰은 여중생들에게 일부 책임이 있다고 판단했으나, 사회적 논란이 확산되자 노인이 소송을 취하하며 사건은 종결되었습니다. 이 사건은 선의를 베푼 '착한 사마리아인'이 법적 분쟁에 휘말리는 구조적 문제를 다시금 부각시켰습니다.</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>해당 사건은 노인이 소송을 취하하여 이미 종결된 상태이므로, 소송금융 투자 대상으로 부적합합니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방의 자력 여부가 불분명하고 집단적 피해가 아닌 개별 사건이라는 점도 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>4500만원</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>길에서 넘어진 노인, 절대 부축하지 마라?…4500만원 소송 당한 여중생...</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M268" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20011646?ref=naver</t>
+        </is>
+      </c>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:37:48.594589+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>존속살해 혐의 항소심에서 감형 판결</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>치매를 앓는 아버지를 폭행 살해한 50대 아들이 항소심에서 징역 20년에서 15년으로 감형받았습니다. 재판부는 오랜 간병으로 인한 심신 미약과 우발적 범행임을 감형 사유로 들었으며, 피해자의 다른 아들 또한 선처를 탄원했습니다.</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>피고가 개인이며, 기사 내용상 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며, 이미 형사 재판이 진행되어 판결이 선고된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>간병하던 치매 아버지 폭행 살해한 50대 아들…징역 20년→15년 감형</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L269" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M269" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602240810458761</t>
+        </is>
+      </c>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:29:51.342201+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr"/>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>기소유예 처리된 사건 재검토 중</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>드라마 '아너'의 줄거리 일부로 보이는 이 기사는 20년 전 기소유예 처리된 사건을 재검토하며 또 다른 피해자를 발견하고 진실을 파헤치기 위한 공조가 시작되는 내용을 담고 있습니다. 이나영과 서현우 등 등장인물 간의 관계와 과거 트라우마가 소환되는 상황을 묘사합니다.</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>제공된 기사는 실제 사건이 아닌 드라마/영화의 줄거리 요약으로 판단되어 소송금융 투자 대상으로 부적합합니다. 실제 사건으로 가정하더라도, 상대방의 책임이 불분명하고 자력 여부를 알 수 없으며, 피해 규모나 피해자 수가 특정되지 않아 투자 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>'아너' 이나영, 서현우에게 '발목'…20년 전 트라우마 소환</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M270" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=718911</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:26:39.938843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>A씨 (넘어진 노인)</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>소송 취하</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>중국에서 자전거를 타다 넘어진 노인 A씨가 자신을 도와준 여중생 B양과 C양을 상대로 약 4600만원의 손해배상 소송을 제기하여 논란이 되었다. 교통당국은 A씨에게 1차, 여중생들에게 2차 책임이 있다고 판단했으나, 사회적 공분이 확산되자 A씨는 소송을 취하했다.</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>노인 A씨가 여중생들을 상대로 제기한 손해배상 소송이 사회적 공분 확산 후 취하되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>4600만원</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>도와준 여중생에 “4600만원 물어내라”…거액 소송에 분노한 중국</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11969519</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:04:20.483722+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>여성 A씨</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>소송 취하</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>중국 푸젠성에서 자전거를 타다 넘어진 여성을 도운 중학생들이 오히려 해당 여성으로부터 약 4천700만 원의 손해배상 소송에 휘말렸습니다. 교통 당국은 여성의 과실을 주된 원인으로 판단했으나, 학생 중 한 명에게 일부 책임을 물었습니다. 여론의 비판이 거세지자 여성은 결국 소송을 취하했습니다.</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>해당 사건은 소송이 이미 취하되어 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. 또한, 소송금융은 주로 원고(피해자)를 지원하는데, 이 사건은 피고(도와준 학생들)가 부당하게 소송을 당한 경우이며, 상대방(여성 A씨)의 자력도 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>4천600만~4천700만 원 (청구액)</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>넘어져서 도와줬더니 보따리 내놓으라는 격  황당 손해배상 청구 시끌</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M272" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022315014221900</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:55:34.902958+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>일본기업</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>대법원 최종 승소 판결</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>일제 강제징용 피해자들이 일본기업을 상대로 낸 손해배상 청구 소송에서 대법원 최종 승소 판결이 내려졌습니다. 이에 홍익표 당시 청와대 정무수석비서관은 일본 정부의 진심 어린 사과를 촉구했습니다. 이 사건은 이미 법적 절차가 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>기사에 언급된 소송은 이미 대법원에서 최종 승소 판결이 내려져 종결된 사건입니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 종결된 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>[Who Is ?] 홍익표 청와대 정무수석비서관</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M273" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430754</t>
+        </is>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:41:46.715711+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>전두환</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>전두환 회고록 명예훼손 판결 선고, 5·18 단체 징벌적 손해배상 도입 촉구 중</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>전두환 회고록의 5·18 왜곡에 대한 명예훼손 판결이 내려진 후, 5·18 단체들이 재발 방지를 위해 징벌적 손해배상제 도입을 촉구하고 있습니다. 이는 5·18 피해자 및 유족들의 집단적 피해에 대한 추가적인 법적 구제 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>전두환 회고록에 대한 명예훼손 판결이 이미 내려져 상대방 책임이 명확하며(적합 조건 1, 5), 5·18 단체들이 징벌적 손해배상 도입을 촉구하고 있어 집단적 피해(적합 조건 3)에 대한 대규모 손해배상(적합 조건 4) 가능성이 높습니다. 기존 판결을 바탕으로 새로운 소송금융 기회를 모색할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>5·18 피해자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>'전두환 회고록' 5·18 왜곡 단죄, 재발 방지 징벌적 손배 도입해야</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>gjdream.com</t>
+        </is>
+      </c>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M274" t="inlineStr">
+        <is>
+          <t>http://www.gjdream.com/news/articleView.html?idxno=667298</t>
+        </is>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:34:26.363988+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고 (징역 6년), 민사 손해배상 소송 예정</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>음주운전 뺑소니 사고로 40대 가장이 사망하고 아들과 택시 승객 등 6명이 부상당한 사건. 가해자는 형사 재판에서 징역 6년을 선고받았으며, 사망 피해자 가족과는 합의가 이루어지지 않은 것으로 보인다. 형사 판결로 가해자의 책임이 명확히 입증되어 민사 손해배상 소송의 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확함(적합 조건 1) (음주운전, 뺑소니로 인한 사망 사고, 형사 재판에서 유죄 선고), 피해 규모가 큼(적합 조건 4) (사망자 1명, 부상자 6명, 특히 아들이 아버지의 사망을 현장에서 목격하여 정신적 피해가 매우 큼), 증거가 확보 가능함(적합 조건 5) (형사 재판 기록, 경찰 조사 결과 등), 이미 공적 절차(형사 재판)가 진행되어 사실관계가 명확히 입증됨(적합 조건 6). 형사 사건은 종결되었으나, 민사 손해배상 소송은 아직 진행되지 않았으며, 특히 사망 피해자 가족은 합의하지 않은 것으로 보임. 상대방이 개인이라 자력에 한계가 있을 수 있으나, 보험 여부 및 개인 자산 확인 시 투자 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>사망 1명, 부상 6명</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>만취 뺑소니 비극…아들 귀가시키던 40대 가장 숨졌다</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M275" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01951606645353144</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:30:15.030595+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>김모(51)씨</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>음주운전 뺑소니 사망 사고 관련 형사 재판 1심 판결 선고, 민사 손해배상 소송 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>음주운전 중 사고를 내고 도주하다 2차 사고로 40대 가장이 사망하고 아들과 택시 승객 등 4명이 부상당한 사건입니다. 피고인 김모씨는 특가법상 위험운전치사상 혐의로 징역 6년을 선고받았으며, 과거에도 음주운전 전력이 있습니다. 사망 피해자 측과는 합의가 이루어지지 않은 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>피고인의 음주운전 및 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(조건 1), 사망 피해 발생으로 피해 규모가 크고(조건 4), 형사 재판을 통해 증거가 충분히 확보되었으며(조건 5), 이미 형사 재판 1심 판결이 선고된 상태(조건 6)로 민사 손해배상 소송의 승소 가능성이 높습니다. 다만 상대방의 자력은 불확실하며(조건 2), 집단적 피해는 아닙니다(조건 3).</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>수억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>사망 1명, 상해 4명</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>음주운전 추궁에 달아나다 또  쾅 ...40대 가장 '참변'</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L276" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M276" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602220156&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:29:33.644405+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>김모(51)씨</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>형사 재판 유죄 판결 선고 완료</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>음주운전 및 뺑소니로 2차 사고를 내 40대 가장을 사망에 이르게 한 50대 피고인에게 징역 6년이 선고되었다. 이 사고로 가장 A씨가 사망하고 아들 B군이 부상을 입었으며, 다른 4명도 경상을 입었다. 피고인은 과거에도 음주운전 전력이 있는 것으로 드러났다.</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>피고인의 음주운전 및 뺑소니로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 형사 재판에서 유죄 판결이 확정되어 증거 확보가 용이함(적합 조건 5, 6). 사망 피해자와 아들의 심각한 정신적 피해 등 피해 규모가 매우 크다(적합 조건 4). 다만, 피고인이 개인인 점을 고려할 때 자력 확보 가능성은 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>사망 1명, 중상 1명, 경상 4명</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>음주운전으로 사고 낸 뒤 달아나다 2차 사고 내 아들 귀가시키던 가장 ...</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>kwnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr">
+        <is>
+          <t>https://www.kwnews.co.kr/page/view/2026022218225407119</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:29:06.006763+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>A씨 (30대 배달기사)</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 실형 선고</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>30대 배달기사 A씨가 음식을 배달한 직후 택배를 훔치거나 복면을 쓴 채 주택에 침입해 절도를 시도하는 등 여러 차례 범행을 저질러 실형을 선고받았다.</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>피고(30대 배달기사)가 개인이며 실형을 선고받아 자력 확보가 어려울 것으로 예상됩니다. 또한, 기사 내용만으로는 피해 규모가 소송금융 투자를 고려할 만큼 크지 않을 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼)</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>택배 훔치고 복면 쓴 채 주택서 절도…30대 배달기사 실형</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L278" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M278" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1612732/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:20:23.073475+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr"/>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
         <is>
           <t>형사사건 수사 및 재판 진행 중 또는 판결 선고</t>
         </is>
       </c>
-      <c r="F257" t="inlineStr">
+      <c r="F279" t="inlineStr">
         <is>
           <t>본 기사는 '돌려차기남', '모텔 살인' 등 한 주간 온라인을 뜨겁게 달궜던 강력 범죄 사건들을 요약한 영상 모음입니다. 14세 소녀 성관계 헬스장 대표의 징역형 선고 소식도 포함되어 있습니다. 주로 개인에 의한 형사 사건들로 구성되어 있습니다.</t>
         </is>
       </c>
-      <c r="G257" t="inlineStr">
+      <c r="G279" t="inlineStr">
         <is>
           <t>기사에 언급된 사건들은 주로 개인에 의한 강력 범죄로, 소송 상대방(피의자)의 자력이 충분하지 않을 가능성이 높으며(적합 조건 2 미충족), 집단적 피해가 아닌 개별 피해 사건입니다(적합 조건 3 미충족). 따라서 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H257" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J257" t="inlineStr">
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
         <is>
           <t>몸집 키운 돌려차기 男…숨진 남성에 카톡 보낸 '모텔 살인' 여성[주간...</t>
         </is>
       </c>
-      <c r="K257" t="inlineStr">
+      <c r="K279" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L257" t="inlineStr">
+      <c r="L279" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M257" t="inlineStr">
+      <c r="M279" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6077933</t>
         </is>
       </c>
-      <c r="N257" t="inlineStr">
+      <c r="N279" t="inlineStr">
         <is>
           <t>2026-02-22 00:36:40.207512+00:00</t>
         </is>
       </c>
     </row>
-    <row r="258">
-      <c r="A258" s="3" t="inlineStr">
+    <row r="280">
+      <c r="A280" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B258" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C258" t="inlineStr">
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
         <is>
           <t>견주 A씨</t>
         </is>
       </c>
-      <c r="D258" t="inlineStr">
+      <c r="D280" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E258" t="inlineStr">
+      <c r="E280" t="inlineStr">
         <is>
           <t>견주에 대한 형사 재판 징역형 선고</t>
         </is>
       </c>
-      <c r="F258" t="inlineStr">
+      <c r="F280" t="inlineStr">
         <is>
           <t>목줄이 풀린 사냥개가 자전거를 탄 50대 행인을 덮쳐 사망에 이르게 한 사건입니다. 견주는 사고 후 구호 조치 없이 현장을 이탈했으며, 동물보호법 위반 혐의로 징역 1년 10개월을 선고받았습니다. 이 사건은 견주의 명확한 과실과 중대한 피해를 보여주며, 형사 판결이 민사 소송의 강력한 증거가 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="G258" t="inlineStr">
+      <c r="G280" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능)에 해당하여 민사상 손해배상 청구의 승소 가능성이 높습니다. 특히 견주의 과실이 형사 재판에서 징역형으로 인정되어 강력한 증거가 확보되었습니다. 다만, 적합 조건 2(상대방 자력 충분)에 대한 정보가 없어 실제 배상금 회수 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H258" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I258" t="inlineStr">
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J258" t="inlineStr">
+      <c r="J280" t="inlineStr">
         <is>
           <t>목줄 푼 사냥개, 자전거 탄 50대 행인 덮쳐 사망</t>
         </is>
       </c>
-      <c r="K258" t="inlineStr">
+      <c r="K280" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L258" t="inlineStr">
+      <c r="L280" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M258" t="inlineStr">
+      <c r="M280" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/law/2026/02/21/20260221500049?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N258" t="inlineStr">
+      <c r="N280" t="inlineStr">
         <is>
           <t>2026-02-22 00:29:48.149574+00:00</t>
         </is>
       </c>
     </row>
-    <row r="259">
-      <c r="A259" s="2" t="inlineStr">
+    <row r="281">
+      <c r="A281" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B259" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C259" t="inlineStr">
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
         <is>
           <t>견주 A씨</t>
         </is>
       </c>
-      <c r="D259" t="inlineStr">
+      <c r="D281" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E259" t="inlineStr">
+      <c r="E281" t="inlineStr">
         <is>
           <t>형사 재판 종결, 실형 선고</t>
         </is>
       </c>
-      <c r="F259" t="inlineStr">
+      <c r="F281" t="inlineStr">
         <is>
           <t>반려견에게 목줄을 채우지 않은 채 자전거를 타다 행인을 사망에 이르게 한 견주 A씨에게 실형이 선고되었습니다. A씨는 사고 직후 구호 조치를 충분히 하지 않은 채 반려견을 쫓아간 것으로 조사되었습니다. 형사 재판은 종결되었으나, 민사상 손해배상 청구는 별도로 진행될 수 있습니다.</t>
         </is>
       </c>
-      <c r="G259" t="inlineStr">
+      <c r="G281" t="inlineStr">
         <is>
           <t>상대방 책임은 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 공적 절차(형사 재판)가 진행되어 종결되었으나(적합 조건 6), 피고가 개인 견주로 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮습니다(부적합 조건: 기타 투자 어려운 이유). 또한 단일 피해자 사건으로 집단적 피해가 아닙니다.</t>
         </is>
       </c>
-      <c r="H259" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I259" t="inlineStr">
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J259" t="inlineStr">
+      <c r="J281" t="inlineStr">
         <is>
           <t>반려견 목줄 안 채워 자전거 탄 행인 사망케 한 견주 '실형'</t>
         </is>
       </c>
-      <c r="K259" t="inlineStr">
+      <c r="K281" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L259" t="inlineStr">
+      <c r="L281" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M259" t="inlineStr">
+      <c r="M281" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3377161</t>
         </is>
       </c>
-      <c r="N259" t="inlineStr">
+      <c r="N281" t="inlineStr">
         <is>
           <t>2026-02-22 00:27:58.422471+00:00</t>
         </is>
       </c>
     </row>
-    <row r="260">
-      <c r="A260" s="2" t="inlineStr">
+    <row r="282">
+      <c r="A282" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B260" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C260" t="inlineStr">
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
         <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D260" t="inlineStr">
+      <c r="D282" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E260" t="inlineStr">
+      <c r="E282" t="inlineStr">
         <is>
           <t>1심 판결 선고</t>
         </is>
       </c>
-      <c r="F260" t="inlineStr">
+      <c r="F282" t="inlineStr">
         <is>
           <t>승객 A 씨가 버스 정차 전 하차하려다 넘어져 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 책임을 30%로 인정하여 원고에게 치료비와 위자료를 포함한 273만 원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
-      <c r="G260" t="inlineStr">
+      <c r="G282" t="inlineStr">
         <is>
           <t>적합 조건 3(집단적 피해) 및 4(피해 규모)에 해당하지 않으며, 피해 금액이 소액(273만 원)이고 단일 사건으로 소송금융 투자 매력이 낮습니다. 이미 1심 판결이 선고되어 신규 사건 발굴 대상으로서의 적합도가 떨어집니다.</t>
         </is>
       </c>
-      <c r="H260" t="inlineStr">
+      <c r="H282" t="inlineStr">
         <is>
           <t>273만 원</t>
         </is>
       </c>
-      <c r="I260" t="inlineStr">
+      <c r="I282" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J260" t="inlineStr">
+      <c r="J282" t="inlineStr">
         <is>
           <t>버스 정차 전 내리려다 넘어져 부상…법원  버스회사 책임 30%</t>
         </is>
       </c>
-      <c r="K260" t="inlineStr">
+      <c r="K282" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L260" t="inlineStr">
+      <c r="L282" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M260" t="inlineStr">
+      <c r="M282" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/busan-gyeongnam/6078372</t>
         </is>
       </c>
-      <c r="N260" t="inlineStr">
+      <c r="N282" t="inlineStr">
         <is>
           <t>2026-02-21 18:11:04.251280+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N260"/>
+  <autoFilter ref="A1:N282"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>