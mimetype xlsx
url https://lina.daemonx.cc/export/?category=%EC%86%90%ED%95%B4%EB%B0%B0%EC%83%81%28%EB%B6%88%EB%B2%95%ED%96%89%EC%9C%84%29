--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="25" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,1016 +549,1088 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>피고인 A, 피고인 B</t>
+          <t>30대 남성</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>강도상해 형사 재판 1심 판결 선고</t>
+          <t>피의자 구속, 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>10여 년 만에 연락된 아들 A와 지인 B가 아버지 C의 주거지에 찾아가 폭행하고 현금 30만원 등을 강취한 사건. 부산지법은 강도상해 혐의로 기소된 피고인 A에게 징역 3년 6개월, 피고인 B에게 징역 4년을 선고했다. 피해자는 약 2주간의 치료를 요하는 상해를 입었다.</t>
+          <t>이혼 소송 중이던 아내를 살해한 30대 남성이 구속되었습니다. 과거에도 구속 기회가 있었으나 놓쳤다는 내용이 포함되어 있습니다. 현재 형사 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피고인들의 책임은 형사 재판을 통해 명확히 인정되었고 증거도 충분하나 (적합 조건 1, 5 충족), 피고인들이 자활근로 종사자 등으로 자력이 부족해 보이며 (적합 조건 2 미충족) 피해 규모(현금 30만원, 2주 상해)가 소송금융 투자 대상으로 삼기에는 매우 작다 (적합 조건 4 미충족). 투자 회수 가능성이 낮아 부적합하다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피의자가 개인으로 자력 충분 조건(적합 조건 2)을 충족하기 어려워 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해(적합 조건 3)가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>현금 30만원 및 2주 상해에 대한 위자료</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>부산지법, 10여년 만에 연락된 아버지 주거지에 지인과 찾아가 폭행하고...</t>
+          <t>‘이혼 소송 아내 살해’ 30대 구속…전에도 구속 기회 있었다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026051321140566899a8c8bf58f_12</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8654552&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-24 10:01:28.612006+00:00</t>
+          <t>2026-09-19 06:12:43.514943+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>50대 중국인 남성 A씨</t>
+          <t>피고인 A, 피고인 B</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 (살인미수 및 특수상해 혐의)</t>
+          <t>강도상해 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>50대 중국인 남성이 자신을 비웃는다고 착각해 한국인 일행에게 흉기와 젓가락으로 무차별 폭행을 가했습니다. 이로 인해 한 피해자는 얼굴과 시신경에 심각한 손상을 입고 실명 위기에 처했으며, 가해자는 살인미수 및 특수상해 혐의로 검찰에 구속 송치되었습니다.</t>
+          <t>10여 년 만에 연락된 아들 A와 지인 B가 아버지 C의 주거지에 찾아가 폭행하고 현금 30만원 등을 강취한 사건. 부산지법은 강도상해 혐의로 기소된 피고인 A에게 징역 3년 6개월, 피고인 B에게 징역 4년을 선고했다. 피해자는 약 2주간의 치료를 요하는 상해를 입었다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 경찰 수사로 증거 확보가 용이하며(적합 조건 5), 이미 검찰 송치되어 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 리스크로 작용합니다.</t>
+          <t>피고인들의 책임은 형사 재판을 통해 명확히 인정되었고 증거도 충분하나 (적합 조건 1, 5 충족), 피고인들이 자활근로 종사자 등으로 자력이 부족해 보이며 (적합 조건 2 미충족) 피해 규모(현금 30만원, 2주 상해)가 소송금융 투자 대상으로 삼기에는 매우 작다 (적합 조건 4 미충족). 투자 회수 가능성이 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>현금 30만원 및 2주 상해에 대한 위자료</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (중상), 일행 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“왜 비웃어”…젓가락으로 무차별 공격한 중국인, 韓 남성 실명 위기</t>
+          <t>부산지법, 10여년 만에 연락된 아버지 주거지에 지인과 찾아가 폭행하고...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709079?ref=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026051321140566899a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 00:28:04.403169+00:00</t>
+          <t>2026-05-24 10:01:28.612006+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>아들 B씨, 상간녀</t>
+          <t>50대 중국인 남성 A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>위자료 및 양육비 지급 판결 선고</t>
+          <t>경찰 수사 완료, 검찰 송치 (살인미수 및 특수상해 혐의)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>조갑경의 아들 B씨가 전 부인 A씨에게 위자료 3천만 원과 양육비 월 80만 원을, 상간녀는 A씨에게 위자료 2천만 원을 지급하라는 법원 판결을 받았다. 이는 B씨의 외도 논란과 관련된 소송 결과로, 이미 판결이 선고된 상태이다.</t>
+          <t>50대 중국인 남성이 자신을 비웃는다고 착각해 한국인 일행에게 흉기와 젓가락으로 무차별 폭행을 가했습니다. 이로 인해 한 피해자는 얼굴과 시신경에 심각한 손상을 입고 실명 위기에 처했으며, 가해자는 살인미수 및 특수상해 혐의로 검찰에 구속 송치되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 위자료 및 양육비 청구 소송으로, 피해 규모가 소송금융 투자 대상으로서 크지 않으며(적합 조건 4 미충족), 이미 법원의 판결이 선고되어 소송이 종결 단계에 접어들었기 때문에(부적합 조건 해당) 소송금융 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 경찰 수사로 증거 확보가 용이하며(적합 조건 5), 이미 검찰 송치되어 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>5000만 원 (위자료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (전 부인 A씨)</t>
+          <t>1명 (중상), 일행 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>조갑경, ‘子 외도 논란’ 속 ‘라스’ 무편집…구설만 키웠다 [돌파구...</t>
+          <t>“왜 비웃어”…젓가락으로 무차별 공격한 중국인, 韓 남성 실명 위기</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12005800</t>
+          <t>https://biz.heraldcorp.com/article/10709079?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:49:57.040856+00:00</t>
+          <t>2026-04-03 00:28:04.403169+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>사위</t>
+          <t>아들 B씨, 상간녀</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>위자료 및 양육비 지급 판결 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대구에서 발생한 '캐리어 시신' 사건의 피해자인 50대 여성이 사위로부터 장기간 폭행을 당하다 숨진 것으로 확인되었습니다. 국과수 부검 결과 다발성 골절이 사인으로 지목되었으며, 경찰은 사위에게 존속살해 및 사체유기 혐의, 딸에게 사체유기 혐의를 적용하여 구속영장을 신청할 예정입니다.</t>
+          <t>조갑경의 아들 B씨가 전 부인 A씨에게 위자료 3천만 원과 양육비 월 80만 원을, 상간녀는 A씨에게 위자료 2천만 원을 지급하라는 법원 판결을 받았다. 이는 B씨의 외도 논란과 관련된 소송 결과로, 이미 판결이 선고된 상태이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중이지만(적합 조건 6), 상대방(사위)의 자력이 충분하다는 근거가 없고(부적합 조건), 집단적 피해가 아닌 개인적 피해 사건으로 소송금융이 추구하는 대규모 금전적 손해배상 청구와는 거리가 멀어 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 개인 간의 위자료 및 양육비 청구 소송으로, 피해 규모가 소송금융 투자 대상으로서 크지 않으며(적합 조건 4 미충족), 이미 법원의 판결이 선고되어 소송이 종결 단계에 접어들었기 때문에(부적합 조건 해당) 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5000만 원 (위자료)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (전 부인 A씨)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>장모가 시끄럽게 굴어서 …대구 '캐리어 시신' 존속살해 사건 전환</t>
+          <t>조갑경, ‘子 외도 논란’ 속 ‘라스’ 무편집…구설만 키웠다 [돌파구...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040206573959309</t>
+          <t>https://www.mk.co.kr/article/12005800</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 00:23:45.619923+00:00</t>
+          <t>2026-04-02 00:49:57.040856+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>사위</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>유부남·유부녀에게 속아 교제하여 성적 자기결정권이 침해된 경우, 상대방의 기망 행위와 그로 인한 착오 사이의 인과관계를 입증하는 것이 핵심이며, 메시지 기록, 통화 녹음 등 객관적인 자료 확보가 중요하다고 설명하는 법률 칼럼입니다.</t>
+          <t>대구에서 발생한 '캐리어 시신' 사건의 피해자인 50대 여성이 사위로부터 장기간 폭행을 당하다 숨진 것으로 확인되었습니다. 국과수 부검 결과 다발성 골절이 사인으로 지목되었으며, 경찰은 사위에게 존속살해 및 사체유기 혐의, 딸에게 사체유기 혐의를 적용하여 구속영장을 신청할 예정입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌 일반적인 법률 해설로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 상대방이 개인이며, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중이지만(적합 조건 6), 상대방(사위)의 자력이 충분하다는 근거가 없고(부적합 조건), 집단적 피해가 아닌 개인적 피해 사건으로 소송금융이 추구하는 대규모 금전적 손해배상 청구와는 거리가 멀어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>성적 자기결정권 침해 소송, 유부남·유부녀에게 속아 교제했다면? [강...</t>
+          <t>장모가 시끄럽게 굴어서 …대구 '캐리어 시신' 존속살해 사건 전환</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76473</t>
+          <t>https://www.sidae.com/article/2026040206573959309</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-30 00:46:44.257256+00:00</t>
+          <t>2026-04-02 00:23:45.619923+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나의 자택에 강도가 침입하여 나나와 모친이 상해를 입고 금품을 요구당한 사건. 나나 모녀는 강도를 제압하고 경찰에 신고했으며, 강도 A씨는 강도상해 혐의로 구속 기소되어 재판을 받고 있다. 나나는 A씨를 무고 혐의로 역고소한 상태이며, 4월 A씨의 재판에 증인으로 출석할 예정이다.</t>
+          <t>유부남·유부녀에게 속아 교제하여 성적 자기결정권이 침해된 경우, 상대방의 기망 행위와 그로 인한 착오 사이의 인과관계를 입증하는 것이 핵심이며, 메시지 기록, 통화 녹음 등 객관적인 자료 확보가 중요하다고 설명하는 법률 칼럼입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(강도상해 혐의로 기소, 정당방위 인정), 경찰 수사 및 형사 재판이 진행 중으로 증거 확보가 용이합니다. 다만, 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌 일반적인 법률 해설로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 상대방이 개인이며, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>2명 (나나, 모친)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>‘강도 피해’ 나나, 결국 법정 선다…4월 증인 출석</t>
+          <t>성적 자기결정권 침해 소송, 유부남·유부녀에게 속아 교제했다면? [강...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001087</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76473</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-28 12:18:37.488944+00:00</t>
+          <t>2026-03-30 00:46:44.257256+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 재판 실형 선고, 피해자와 합의 미진행</t>
+          <t>강도상해 혐의 형사 재판 진행 중, 나나의 무고 혐의 고소 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 택시기사 B씨에게 정치 성향을 묻고 폭행 및 택시를 파손한 혐의로 징역 1년 6개월의 실형을 선고받았습니다. 운전자 폭행 및 특수상해, 재물손괴 혐의가 인정되었으며, 재판부는 죄질이 불량하고 피해자와 합의가 이루어지지 않은 점을 양형 이유로 밝혔습니다. 피해자는 민사상 손해배상을 청구할 여지가 있습니다.</t>
+          <t>가수 겸 배우 나나의 자택에 강도가 침입하여 나나와 모친이 상해를 입고 금품을 요구당한 사건. 나나 모녀는 강도를 제압하고 경찰에 신고했으며, 강도 A씨는 강도상해 혐의로 구속 기소되어 재판을 받고 있다. 나나는 A씨를 무고 혐의로 역고소한 상태이며, 4월 A씨의 재판에 증인으로 출석할 예정이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 이미 형사 절차가 진행되어 실형이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해자 사건으로 집단적 피해가 아니며(적합 조건 3 미해당), 가해자의 자력이 불분명하고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 2, 4 미해당). 현재까지 피해자와 합의가 이루어지지 않아 민사 소송의 여지는 남아있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(강도상해 혐의로 기소, 정당방위 인정), 경찰 수사 및 형사 재판이 진행 중으로 증거 확보가 용이합니다. 다만, 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (나나, 모친)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>파랑이냐 빨강이냐  대선 후 택시기사에게 정치 성향 묻고 폭행한 20대...</t>
+          <t>‘강도 피해’ 나나, 결국 법정 선다…4월 증인 출석</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547710</t>
+          <t>https://www.mk.co.kr/article/12001087</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-25 12:33:34.775444+00:00</t>
+          <t>2026-03-28 12:18:37.488944+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>피의자 구속영장 신청 단계</t>
+          <t>형사 재판 실형 선고, 피해자와 합의 미진행</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>20대 여성이 전자발찌를 착용한 40대 남성에게 스토킹 살해당한 사건입니다. 가해자는 과거 피해자에게 가정폭력 및 스토킹처벌법상 임시/잠정조치를 여러 차례 받은 전력이 있으며, 현재 구속영장 신청이 진행 중입니다. 피해자는 스마트워치를 지급받았음에도 피습을 당했습니다.</t>
+          <t>20대 남성 A씨가 택시기사 B씨에게 정치 성향을 묻고 폭행 및 택시를 파손한 혐의로 징역 1년 6개월의 실형을 선고받았습니다. 운전자 폭행 및 특수상해, 재물손괴 혐의가 인정되었으며, 재판부는 죄질이 불량하고 피해자와 합의가 이루어지지 않은 점을 양형 이유로 밝혔습니다. 피해자는 민사상 손해배상을 청구할 여지가 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 가정폭력 및 스토킹처벌법상 임시/잠정조치 기록 등 객관적 증거가 존재하며(적합 조건 5), 현재 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력에 대한 정보가 없어 배상 능력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 이미 형사 절차가 진행되어 실형이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해자 사건으로 집단적 피해가 아니며(적합 조건 3 미해당), 가해자의 자력이 불분명하고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 2, 4 미해당). 현재까지 피해자와 합의가 이루어지지 않아 민사 소송의 여지는 남아있습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘20대 여성 스토킹 살해’ 전자발찌 40대 구속영장 신청 어려울 듯</t>
+          <t>파랑이냐 빨강이냐  대선 후 택시기사에게 정치 성향 묻고 폭행한 20대...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260315507&amp;PRO_CODE=99</t>
+          <t>https://www.insight.co.kr/news/547710</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-15 12:24:03.116168+00:00</t>
+          <t>2026-03-25 12:33:34.775444+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>사건 발생 직후 피해자 확인</t>
+          <t>피의자 구속영장 신청 단계</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대학 소속 학생 3명이 피해를 입었으며, 이 중 1명은 사망하고 2명은 부상으로 치료받고 있다. 부상자들은 대학 육군 학생군사교육단(ROTC) 과정 소속으로 파악되었다. 기사 본문만으로는 사건의 구체적인 경위나 책임 주체를 파악하기 어렵다.</t>
+          <t>20대 여성이 전자발찌를 착용한 40대 남성에게 스토킹 살해당한 사건입니다. 가해자는 과거 피해자에게 가정폭력 및 스토킹처벌법상 임시/잠정조치를 여러 차례 받은 전력이 있으며, 현재 구속영장 신청이 진행 중입니다. 피해자는 스마트워치를 지급받았음에도 피습을 당했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 사건의 원인, 책임 주체, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 핵심 정보가 극히 부족하다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 특히 상대방 책임이 불분명하고 피해자 수가 적어 집단소송 가능성이 낮다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 가정폭력 및 스토킹처벌법상 임시/잠정조치 기록 등 객관적 증거가 존재하며(적합 조건 5), 현재 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력에 대한 정보가 없어 배상 능력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>3명 (사망 1명, 부상 2명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>트럼프  테러·증오의 국가 이란, 큰 대가 치르는 중</t>
+          <t>‘20대 여성 스토킹 살해’ 전자발찌 40대 구속영장 신청 어려울 듯</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>cjb.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031307230255271</t>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260315507&amp;PRO_CODE=99</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-13 00:20:49.889687+00:00</t>
+          <t>2026-03-15 12:24:03.116168+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 및 신상 공개</t>
+          <t>사건 발생 직후 피해자 확인</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 피의자 김소영(20)이 약물이 섞인 음료를 건네 남성 2명을 숨지게 하고 1명을 다치게 한 혐의로 검찰에 송치되었습니다. 경찰은 신상 공개를 하지 않았으나, 유족 반발과 추가 범행 시도 정황 등으로 검찰이 신상을 공개했습니다. 현재 검찰 수사가 진행 중입니다.</t>
+          <t>대학 소속 학생 3명이 피해를 입었으며, 이 중 1명은 사망하고 2명은 부상으로 치료받고 있다. 부상자들은 대학 육군 학생군사교육단(ROTC) 과정 소속으로 파악되었다. 기사 본문만으로는 사건의 구체적인 경위나 책임 주체를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건), 피고가 개인(김소영)으로 자력 부족 가능성이 높아 배상금 회수 가능성이 낮습니다. 또한 피해자 수가 3명으로 집단적 피해 요건을 충족하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용만으로는 사건의 원인, 책임 주체, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 핵심 정보가 극히 부족하다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 특히 상대방 책임이 불분명하고 피해자 수가 적어 집단소송 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>3명 (사망 2, 부상 1)</t>
+          <t>3명 (사망 1명, 부상 2명)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>SNS서 이미 신상 털렸는데…'강북 모텔 연쇄살인女' 왜 늦게 공개했나</t>
+          <t>트럼프  테러·증오의 국가 이란, 큰 대가 치르는 중</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030919031449163</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031307230255271</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-09 12:34:03.969398+00:00</t>
+          <t>2026-03-13 00:20:49.889687+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 영장 발부, 검찰 송치 예정</t>
+          <t>경찰 수사 완료, 검찰 송치 및 신상 공개</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 3억원 빚 독촉을 하던 60대 지인 B씨를 살해하고 시신을 야산에 암매장한 혐의로 구속되었습니다. 경찰은 B씨 가족의 실종 신고를 접수하고 수사를 통해 A씨를 긴급체포했으며, A씨는 빚 독촉에 홧김에 범행했다고 진술했습니다. 현재 경찰 조사가 진행 중이며 검찰 송치될 예정입니다.</t>
+          <t>강북 모텔 연쇄살인 피의자 김소영(20)이 약물이 섞인 음료를 건네 남성 2명을 숨지게 하고 1명을 다치게 한 혐의로 검찰에 송치되었습니다. 경찰은 신상 공개를 하지 않았으나, 유족 반발과 추가 범행 시도 정황 등으로 검찰이 신상을 공개했습니다. 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 살해 및 사체유기 혐의가 명확하며 구속되어 책임이 명확합니다. 살인 사건으로 인한 유족의 정신적, 재산적 손해배상 청구 가능성이 높고 피해 규모가 클 것으로 예상됩니다. 피의자 구속, 시신 수습 등 객관적 증거가 확보되었으며, 경찰 수사 및 구속 영장 발부 등 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 불분명하며 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건), 피고가 개인(김소영)으로 자력 부족 가능성이 높아 배상금 회수 가능성이 낮습니다. 또한 피해자 수가 3명으로 집단적 피해 요건을 충족하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (사망 2, 부상 1)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>“3억원 빚 독촉, 홧김에”…지인 살해 후 암매장한 40대男 구속</t>
+          <t>SNS서 이미 신상 털렸는데…'강북 모텔 연쇄살인女' 왜 늦게 공개했나</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/03/09/20260309500286?wlog_tag3=naver</t>
+          <t>https://view.asiae.co.kr/article/2026030919031449163</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-09 12:33:54.982497+00:00</t>
+          <t>2026-03-09 12:34:03.969398+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 구속 수사 진행 중, 추가 피해 사례 조사 중</t>
+          <t>경찰 수사 및 구속 영장 발부, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 모텔에서 피해자들에게 약물을 탄 숙취해소제를 먹여 살해한 혐의로 경찰 수사를 받고 있으며, 사이코패스로 판명되었다. 김 씨는 범행 전 치밀하게 준비한 정황이 포착되었고, 현재 검찰이 구속 기간을 연장하여 수사 중이며 추가 피해 의심 사례도 조사하고 있다.</t>
+          <t>40대 남성 A씨가 3억원 빚 독촉을 하던 60대 지인 B씨를 살해하고 시신을 야산에 암매장한 혐의로 구속되었습니다. 경찰은 B씨 가족의 실종 신고를 접수하고 수사를 통해 A씨를 긴급체포했으며, A씨는 빚 독촉에 홧김에 범행했다고 진술했습니다. 현재 경찰 조사가 진행 중이며 검찰 송치될 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(상대방 책임 명확), 경찰 수사 및 검찰 구속 수사 등 공적 절차가 활발히 진행 중이며(공적 절차 진행 중), SNS 대화, 챗GPT 검색 기록 등 객관적 증거가 풍부함(증거 확보 가능). 사망 피해자가 발생하여 피해 규모가 크고(피해 규모 큼), 추가 피해 의심 사례가 있어 집단적 피해의 가능성도 있음(집단적 피해). 다만, 피의자가 개인으로 자력 확보가 어려울 수 있다는 점은 회수 가능성에 대한 추가 검토가 필요함.</t>
+          <t>상대방(A씨)의 살해 및 사체유기 혐의가 명확하며 구속되어 책임이 명확합니다. 살인 사건으로 인한 유족의 정신적, 재산적 손해배상 청구 가능성이 높고 피해 규모가 클 것으로 예상됩니다. 피의자 구속, 시신 수습 등 객관적 증거가 확보되었으며, 경찰 수사 및 구속 영장 발부 등 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 불분명하며 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>최소 2명 사망, 추가 피해자 조사 중</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'모텔 연쇄 살인' 피의자, 사이코패스 판명...범행 전  숙취 많은 편</t>
+          <t>“3억원 빚 독촉, 홧김에”…지인 살해 후 암매장한 40대男 구속</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603041913369290</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/09/20260309500286?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-05 01:10:21.689046+00:00</t>
+          <t>2026-03-09 12:33:54.982497+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사 재판에서 실형 선고</t>
+          <t>경찰 수사 및 검찰 구속 수사 진행 중, 추가 피해 사례 조사 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>부산 층간소음 분쟁으로 30대 남성이 피해자와 그 가족에게 심각한 육체적, 정신적 고통을 준 혐의로 실형을 선고받았습니다. 법원은 피고인의 근거 없는 가해 행위를 지적하며 판결 이유를 밝혔습니다. 이 사건은 형사 판결을 통해 가해자의 책임이 명확히 인정된 사례입니다.</t>
+          <t>20대 여성 김 모 씨가 모텔에서 피해자들에게 약물을 탄 숙취해소제를 먹여 살해한 혐의로 경찰 수사를 받고 있으며, 사이코패스로 판명되었다. 김 씨는 범행 전 치밀하게 준비한 정황이 포착되었고, 현재 검찰이 구속 기간을 연장하여 수사 중이며 추가 피해 의심 사례도 조사하고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 강력한 증거가 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력 확보가 불확실하며(부적합 조건), 피해 규모가 집단적이지 않고(부적합 조건), 피해 금액이 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 따라서 투자 매력도가 낮습니다.</t>
+          <t>피의자의 책임이 명확하고(상대방 책임 명확), 경찰 수사 및 검찰 구속 수사 등 공적 절차가 활발히 진행 중이며(공적 절차 진행 중), SNS 대화, 챗GPT 검색 기록 등 객관적 증거가 풍부함(증거 확보 가능). 사망 피해자가 발생하여 피해 규모가 크고(피해 규모 큼), 추가 피해 의심 사례가 있어 집단적 피해의 가능성도 있음(집단적 피해). 다만, 피의자가 개인으로 자력 확보가 어려울 수 있다는 점은 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>최소 2명 사망, 추가 피해자 조사 중</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>부산 층간소음 분쟁으로 30대 남성 실형… 법원  근거 없는 가해, 가족...</t>
+          <t>'모텔 연쇄 살인' 피의자, 사이코패스 판명...범행 전  숙취 많은 편</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=859157</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603041913369290</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-01 00:24:52.666575+00:00</t>
+          <t>2026-03-05 01:10:21.689046+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>손해배상(불법행위)</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>형사 재판에서 실형 선고</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>부산 층간소음 분쟁으로 30대 남성이 피해자와 그 가족에게 심각한 육체적, 정신적 고통을 준 혐의로 실형을 선고받았습니다. 법원은 피고인의 근거 없는 가해 행위를 지적하며 판결 이유를 밝혔습니다. 이 사건은 형사 판결을 통해 가해자의 책임이 명확히 인정된 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 강력한 증거가 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력 확보가 불확실하며(부적합 조건), 피해 규모가 집단적이지 않고(부적합 조건), 피해 금액이 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 따라서 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>부산 층간소음 분쟁으로 30대 남성 실형… 법원  근거 없는 가해, 가족...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>gokorea.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=859157</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:24:52.666575+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C16" t="inlineStr">
         <is>
           <t>개인 견주</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>견주에게 징역 1년 10개월 실형 선고, 유족과 합의 불발</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>목줄 없이 산책하던 반려견이 자전거를 탄 50대 남성에게 달려들어 충돌, 피해자가 사망하는 사고가 발생했습니다. 법원은 견주에게 징역 1년 10개월의 실형을 선고했으며, 유족과 합의하지 못했고 유족이 엄벌을 탄원하고 있다고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>견주의 목줄 미착용으로 인한 사망 사고로 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 큽니다(적합 조건 4). 또한 형사 재판을 통해 유죄 판결이 내려져 증거 확보가 용이하고 공적 절차가 진행되었습니다(적합 조건 5, 6). 그러나 상대방이 개인 견주이므로 자력 여부가 불확실하며(부적합 조건 2), 집단적 피해가 아닌 개별 사건입니다(부적합 조건 3).</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>[와글와글 플러스] 목줄 안 채운 반려견 탓에 '사망'‥견주 실형</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6802471_37012.html</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-02-23 00:27:02.928591+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N15"/>
+  <autoFilter ref="A1:N16"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>