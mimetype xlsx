--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="25" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,516 +535,588 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>피고인 A, 피고인 B</t>
+          <t>30대 남성</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>강도상해 형사 재판 1심 판결 선고</t>
+          <t>피의자 구속, 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>10여 년 만에 연락된 아들 A와 지인 B가 아버지 C의 주거지에 찾아가 폭행하고 현금 30만원 등을 강취한 사건. 부산지법은 강도상해 혐의로 기소된 피고인 A에게 징역 3년 6개월, 피고인 B에게 징역 4년을 선고했다. 피해자는 약 2주간의 치료를 요하는 상해를 입었다.</t>
+          <t>이혼 소송 중이던 아내를 살해한 30대 남성이 구속되었습니다. 과거에도 구속 기회가 있었으나 놓쳤다는 내용이 포함되어 있습니다. 현재 형사 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피고인들의 책임은 형사 재판을 통해 명확히 인정되었고 증거도 충분하나 (적합 조건 1, 5 충족), 피고인들이 자활근로 종사자 등으로 자력이 부족해 보이며 (적합 조건 2 미충족) 피해 규모(현금 30만원, 2주 상해)가 소송금융 투자 대상으로 삼기에는 매우 작다 (적합 조건 4 미충족). 투자 회수 가능성이 낮아 부적합하다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피의자가 개인으로 자력 충분 조건(적합 조건 2)을 충족하기 어려워 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해(적합 조건 3)가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>현금 30만원 및 2주 상해에 대한 위자료</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>부산지법, 10여년 만에 연락된 아버지 주거지에 지인과 찾아가 폭행하고...</t>
+          <t>‘이혼 소송 아내 살해’ 30대 구속…전에도 구속 기회 있었다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026051321140566899a8c8bf58f_12</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8654552&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-24 10:01:28.612006+00:00</t>
+          <t>2026-09-19 06:12:43.514943+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>아들 B씨, 상간녀</t>
+          <t>피고인 A, 피고인 B</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>위자료 및 양육비 지급 판결 선고</t>
+          <t>강도상해 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>조갑경의 아들 B씨가 전 부인 A씨에게 위자료 3천만 원과 양육비 월 80만 원을, 상간녀는 A씨에게 위자료 2천만 원을 지급하라는 법원 판결을 받았다. 이는 B씨의 외도 논란과 관련된 소송 결과로, 이미 판결이 선고된 상태이다.</t>
+          <t>10여 년 만에 연락된 아들 A와 지인 B가 아버지 C의 주거지에 찾아가 폭행하고 현금 30만원 등을 강취한 사건. 부산지법은 강도상해 혐의로 기소된 피고인 A에게 징역 3년 6개월, 피고인 B에게 징역 4년을 선고했다. 피해자는 약 2주간의 치료를 요하는 상해를 입었다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 위자료 및 양육비 청구 소송으로, 피해 규모가 소송금융 투자 대상으로서 크지 않으며(적합 조건 4 미충족), 이미 법원의 판결이 선고되어 소송이 종결 단계에 접어들었기 때문에(부적합 조건 해당) 소송금융 투자 적합도가 낮습니다.</t>
+          <t>피고인들의 책임은 형사 재판을 통해 명확히 인정되었고 증거도 충분하나 (적합 조건 1, 5 충족), 피고인들이 자활근로 종사자 등으로 자력이 부족해 보이며 (적합 조건 2 미충족) 피해 규모(현금 30만원, 2주 상해)가 소송금융 투자 대상으로 삼기에는 매우 작다 (적합 조건 4 미충족). 투자 회수 가능성이 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>5000만 원 (위자료)</t>
+          <t>현금 30만원 및 2주 상해에 대한 위자료</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (전 부인 A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>조갑경, ‘子 외도 논란’ 속 ‘라스’ 무편집…구설만 키웠다 [돌파구...</t>
+          <t>부산지법, 10여년 만에 연락된 아버지 주거지에 지인과 찾아가 폭행하고...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12005800</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026051321140566899a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:49:57.040856+00:00</t>
+          <t>2026-05-24 10:01:28.612006+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>사위</t>
+          <t>아들 B씨, 상간녀</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>위자료 및 양육비 지급 판결 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>대구에서 발생한 '캐리어 시신' 사건의 피해자인 50대 여성이 사위로부터 장기간 폭행을 당하다 숨진 것으로 확인되었습니다. 국과수 부검 결과 다발성 골절이 사인으로 지목되었으며, 경찰은 사위에게 존속살해 및 사체유기 혐의, 딸에게 사체유기 혐의를 적용하여 구속영장을 신청할 예정입니다.</t>
+          <t>조갑경의 아들 B씨가 전 부인 A씨에게 위자료 3천만 원과 양육비 월 80만 원을, 상간녀는 A씨에게 위자료 2천만 원을 지급하라는 법원 판결을 받았다. 이는 B씨의 외도 논란과 관련된 소송 결과로, 이미 판결이 선고된 상태이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중이지만(적합 조건 6), 상대방(사위)의 자력이 충분하다는 근거가 없고(부적합 조건), 집단적 피해가 아닌 개인적 피해 사건으로 소송금융이 추구하는 대규모 금전적 손해배상 청구와는 거리가 멀어 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 개인 간의 위자료 및 양육비 청구 소송으로, 피해 규모가 소송금융 투자 대상으로서 크지 않으며(적합 조건 4 미충족), 이미 법원의 판결이 선고되어 소송이 종결 단계에 접어들었기 때문에(부적합 조건 해당) 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5000만 원 (위자료)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (전 부인 A씨)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>장모가 시끄럽게 굴어서 …대구 '캐리어 시신' 존속살해 사건 전환</t>
+          <t>조갑경, ‘子 외도 논란’ 속 ‘라스’ 무편집…구설만 키웠다 [돌파구...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040206573959309</t>
+          <t>https://www.mk.co.kr/article/12005800</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:23:45.619923+00:00</t>
+          <t>2026-04-02 00:49:57.040856+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>사위</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>유부남·유부녀에게 속아 교제하여 성적 자기결정권이 침해된 경우, 상대방의 기망 행위와 그로 인한 착오 사이의 인과관계를 입증하는 것이 핵심이며, 메시지 기록, 통화 녹음 등 객관적인 자료 확보가 중요하다고 설명하는 법률 칼럼입니다.</t>
+          <t>대구에서 발생한 '캐리어 시신' 사건의 피해자인 50대 여성이 사위로부터 장기간 폭행을 당하다 숨진 것으로 확인되었습니다. 국과수 부검 결과 다발성 골절이 사인으로 지목되었으며, 경찰은 사위에게 존속살해 및 사체유기 혐의, 딸에게 사체유기 혐의를 적용하여 구속영장을 신청할 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌 일반적인 법률 해설로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 상대방이 개인이며, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중이지만(적합 조건 6), 상대방(사위)의 자력이 충분하다는 근거가 없고(부적합 조건), 집단적 피해가 아닌 개인적 피해 사건으로 소송금융이 추구하는 대규모 금전적 손해배상 청구와는 거리가 멀어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>성적 자기결정권 침해 소송, 유부남·유부녀에게 속아 교제했다면? [강...</t>
+          <t>장모가 시끄럽게 굴어서 …대구 '캐리어 시신' 존속살해 사건 전환</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76473</t>
+          <t>https://www.sidae.com/article/2026040206573959309</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 00:46:44.257256+00:00</t>
+          <t>2026-04-02 00:23:45.619923+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대학 소속 학생 3명이 피해를 입었으며, 이 중 1명은 사망하고 2명은 부상으로 치료받고 있다. 부상자들은 대학 육군 학생군사교육단(ROTC) 과정 소속으로 파악되었다. 기사 본문만으로는 사건의 구체적인 경위나 책임 주체를 파악하기 어렵다.</t>
+          <t>유부남·유부녀에게 속아 교제하여 성적 자기결정권이 침해된 경우, 상대방의 기망 행위와 그로 인한 착오 사이의 인과관계를 입증하는 것이 핵심이며, 메시지 기록, 통화 녹음 등 객관적인 자료 확보가 중요하다고 설명하는 법률 칼럼입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 사건의 원인, 책임 주체, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 핵심 정보가 극히 부족하다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 특히 상대방 책임이 불분명하고 피해자 수가 적어 집단소송 가능성이 낮다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌 일반적인 법률 해설로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 상대방이 개인이며, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>3명 (사망 1명, 부상 2명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>트럼프  테러·증오의 국가 이란, 큰 대가 치르는 중</t>
+          <t>성적 자기결정권 침해 소송, 유부남·유부녀에게 속아 교제했다면? [강...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031307230255271</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76473</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-13 00:20:49.889687+00:00</t>
+          <t>2026-03-30 00:46:44.257256+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 및 신상 공개</t>
+          <t>사건 발생 직후 피해자 확인</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 피의자 김소영(20)이 약물이 섞인 음료를 건네 남성 2명을 숨지게 하고 1명을 다치게 한 혐의로 검찰에 송치되었습니다. 경찰은 신상 공개를 하지 않았으나, 유족 반발과 추가 범행 시도 정황 등으로 검찰이 신상을 공개했습니다. 현재 검찰 수사가 진행 중입니다.</t>
+          <t>대학 소속 학생 3명이 피해를 입었으며, 이 중 1명은 사망하고 2명은 부상으로 치료받고 있다. 부상자들은 대학 육군 학생군사교육단(ROTC) 과정 소속으로 파악되었다. 기사 본문만으로는 사건의 구체적인 경위나 책임 주체를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건), 피고가 개인(김소영)으로 자력 부족 가능성이 높아 배상금 회수 가능성이 낮습니다. 또한 피해자 수가 3명으로 집단적 피해 요건을 충족하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용만으로는 사건의 원인, 책임 주체, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 핵심 정보가 극히 부족하다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 특히 상대방 책임이 불분명하고 피해자 수가 적어 집단소송 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>3명 (사망 2, 부상 1)</t>
+          <t>3명 (사망 1명, 부상 2명)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>SNS서 이미 신상 털렸는데…'강북 모텔 연쇄살인女' 왜 늦게 공개했나</t>
+          <t>트럼프  테러·증오의 국가 이란, 큰 대가 치르는 중</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030919031449163</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031307230255271</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-09 12:34:03.969398+00:00</t>
+          <t>2026-03-13 00:20:49.889687+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>손해배상(불법행위)</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
+          <t>경찰 수사 완료, 검찰 송치 및 신상 공개</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>강북 모텔 연쇄살인 피의자 김소영(20)이 약물이 섞인 음료를 건네 남성 2명을 숨지게 하고 1명을 다치게 한 혐의로 검찰에 송치되었습니다. 경찰은 신상 공개를 하지 않았으나, 유족 반발과 추가 범행 시도 정황 등으로 검찰이 신상을 공개했습니다. 현재 검찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건), 피고가 개인(김소영)으로 자력 부족 가능성이 높아 배상금 회수 가능성이 낮습니다. 또한 피해자 수가 3명으로 집단적 피해 요건을 충족하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>3명 (사망 2, 부상 1)</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>SNS서 이미 신상 털렸는데…'강북 모텔 연쇄살인女' 왜 늦게 공개했나</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026030919031449163</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:34:03.969398+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>손해배상(불법행위)</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
           <t>형사 재판에서 실형 선고</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>부산 층간소음 분쟁으로 30대 남성이 피해자와 그 가족에게 심각한 육체적, 정신적 고통을 준 혐의로 실형을 선고받았습니다. 법원은 피고인의 근거 없는 가해 행위를 지적하며 판결 이유를 밝혔습니다. 이 사건은 형사 판결을 통해 가해자의 책임이 명확히 인정된 사례입니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>상대방의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 강력한 증거가 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력 확보가 불확실하며(부적합 조건), 피해 규모가 집단적이지 않고(부적합 조건), 피해 금액이 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 따라서 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>4명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>부산 층간소음 분쟁으로 30대 남성 실형… 법원  근거 없는 가해, 가족...</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>gokorea.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.gokorea.kr/news/articleView.html?idxno=859157</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-01 00:24:52.666575+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>