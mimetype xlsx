--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:N48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="47" customWidth="1" min="8" max="8"/>
     <col width="33" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,3030 +533,3390 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>홍민기</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 보완 수사 진행 중</t>
+          <t>양측 법적 대응 예고, 진실 공방 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>故 김창민 감독 사망 사건에 대해 검찰이 과학수사 기법과 의학적 전문성을 활용하여 보완 수사를 진행 중이다. 가해자는 현재까지 사과하지 않은 것으로 보도되었으며, 검찰은 피해자에게 억울함이 없도록 신속하고 엄정한 수사를 약속했다.</t>
+          <t>배우 홍민기의 전 연인 A씨가 홍민기와 교제 중 임신중절 수술을 받았으며, 홍민기가 이를 강요하고 수술 후 자신을 방치했다고 주장했습니다. A씨는 진료 기록과 초음파 사진을 증거로 제시하며 홍민기 측의 스토킹 주장에 맞서 소송으로 대응하겠다고 예고했습니다. 홍민기 측은 A씨의 지속적인 연락과 접근을 스토킹으로 규정하며 민·형사상 법적 조치를 예고한 상황입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>검찰의 보완 수사가 진행 중이며(공적 절차 진행), 사망 사건으로 피해 규모가 크고(피해 규모 큼), 과학수사 기법을 활용하여 증거 확보가 가능함(증거 확보 가능). 가해자가 특정되어 책임이 명확할 것으로 예상되어 소송금융 투자에 적합하다. 다만, 상대방의 자력은 아직 불분명하다.</t>
+          <t>A씨가 홍민기의 임신중절 강요 및 방치 주장에 대해 진료 기록과 초음파 사진 등 구체적인 증거를 언급하여 상대방 책임이 비교적 명확하고(적합 조건 1, 5), 배우 홍민기는 일반인보다 자력이 충분할 가능성이 높습니다(적합 조건 2). 임신중절 수술 비용 부담 및 심각한 정신적 피해로 피해 규모가 크며(적합 조건 4), 양측 모두 소송을 예고하여 법적 다툼이 임박했습니다. 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (임신중절 수술 비용 및 정신적 피해)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (故 김창민 감독)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>가해자 현재까지도 사과 無 …검찰, 故 김창민 감독 사망 사건 보완 수...</t>
+          <t>홍민기 전 연인, 재차 폭로  임신 중절 후 방치..이게 스토킹입니까? [스...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16026112</t>
+          <t>https://www.starnewskorea.com/star/2026/08/19/2026081918442745626</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:20:01.911830+00:00</t>
+          <t>2026-08-21 07:15:15.230000+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>가해자 A 씨</t>
+          <t>미쓰비시 광업</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 불구속 결정</t>
+          <t>2심 승소</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>70대 노인 B 씨가 뺑소니 사고로 사망했으나, 가해자 A 씨는 경찰에 붙잡힌 후 불구속 수사 결정이 내려졌습니다. A 씨는 사고 당시 상황을 해명하려 했으며, 소방당국이 B 씨를 병원으로 옮겼지만 결국 사망했습니다.</t>
+          <t>일제강점기 미쓰비시 광업 탄광에서 강제 노역한 피해자 유족들이 손해배상 소송 2심에서 승소했습니다. 이 사건은 다수의 피해자가 관련된 역사적 피해에 대한 소송으로, 피고 기업의 책임이 인정되고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1), 사망 사고로 피해 규모가 크며(적합 조건 4), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 가해자의 자력에 대한 정보가 없어 배상 능력에 대한 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(2심 승소), 상대방(미쓰비시 광업)은 자력이 충분한 대기업입니다. 다수의 피해자 유족이 관련되어 집단적 피해의 성격을 가지며, 이미 소송이 2심까지 진행되어 증거가 충분히 확보된 상태입니다. (적합 조건 1, 2, 3, 5)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>70대 노인 치어 숨지게 하고 달아났지만…경찰 결론은 '불구속'</t>
+          <t>2026_7_24 오늘의 주요뉴스</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505166&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1528970</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 12:20:29.581148+00:00</t>
+          <t>2026-08-04 07:02:31.569021+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 유족 진상 규명 및 책임자 처벌 촉구</t>
+          <t>대법원 판례 확립</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>고 김창민 영화감독이 지난해 10월 자폐 성향 아들과 식당을 찾았다가 소음 문제로 시비가 붙어 무차별 폭행을 당해 뇌사 판정 후 사망했습니다. 경찰의 초기 부실 수사 논란 속에 검찰의 보완수사 요구로 피의자가 추가되었으나, 법원에서 구속영장이 기각되어 불구속 상태로 검찰에 송치되었습니다. 유족들은 철저한 진상 규명과 책임자 처벌을 촉구하고 있습니다.</t>
+          <t>교통사고로 식물인간이 된 피해자가 여명기간을 전제로 가해자와 손해배상 합의를 했더라도, 예상보다 장기간 생존하게 된 때에는 추가 손해배상을 청구할 수 있다는 법적 판단이 나왔다. 이는 기존 합의에도 불구하고 피해자의 실제 생존 기간에 따른 막대한 추가 손해를 보상받을 수 있는 길을 열어주는 중요한 판례이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>가해자들의 무차별 폭행으로 인한 사망이라는 상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모가 발생했으며(적합 조건 4), CCTV 영상 등 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 가해자들의 자력은 불분명하나, 위 4가지 적합 조건이 강력하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>교통사고 가해자의 책임이 명확하고(적합 조건 1), 식물인간 상태로 장기간 생존하여 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 교통사고의 경우 보험사가 피고가 될 가능성이 높아 상대방의 자력도 충분할 것으로 판단됩니다(적합 조건 2). 대법원 판례를 통해 합의 이후 추가 손해배상 청구가 가능하다는 법적 근거가 명확하여 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>고 김창민 감독 및 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>송언석, 김창민 감독 폭행 사건에 “경찰 수사 역량 의문, 검경 수사권...</t>
+          <t>여명 5년 전제 합의 후  20년 더 생존  판정</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1129651</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=78357</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 12:19:07.927920+00:00</t>
+          <t>2026-07-20 07:01:27.267240+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>브래드 피트</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>1심 패소, 2심 진행 예정</t>
+          <t>프랑스 고급 와이너리 샤토 미라발 관련 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>게임 개발사 스마일게이트가 1000억 원 규모의 손해배상 청구 소송 1심에서 패소했으며, 법원은 총 손해배상액을 3600억 원대로 판단했습니다. 이에 따라 스마일게이트는 2600억 원을 추가로 배상해야 할 수도 있습니다. 이 사건은 대규모 손해배상 책임이 인정된 사례로 주목받고 있습니다.</t>
+          <t>안젤리나 졸리와 브래드 피트의 자녀들이 아버지의 성을 지우는 등 피트와의 관계가 멀어지고 있다. 두 사람은 2016년 이혼 발표 후 8년간의 법정 공방 끝에 2024년 12월 이혼이 최종 확정되었으며, 현재 공동 소유했던 프랑스 와이너리 샤토 미라발을 둘러싸고 500억 원 규모의 손해배상 청구 소송을 진행 중이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(스마일게이트)의 책임이 1심 판결로 명확하며(적합 조건 1), 대형 게임사로서 자력이 충분합니다(적합 조건 2). 1심에서 1000억 원 패소 및 총 3600억 원대의 손해배상액이 언급될 정도로 피해 규모가 매우 큽니다(적합 조건 4). 이미 1심 판결이 나온 상태로 증거가 충분히 확보된 것으로 판단됩니다(적합 조건 5).</t>
+          <t>상대방(브래드 피트)의 자력이 충분하며 (조건 2), 500억 원 규모의 손해배상 청구 소송이 진행 중으로 피해 규모가 매우 큼 (조건 4). 또한, 자녀들에 대한 폭행 의혹 등 상대방 책임이 명확하게 언급되고 있으며 (조건 1), 고액의 소송이 진행 중이므로 증거 확보 가능성도 높습니다 (조건 5).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>총 3600억 원대 (1심 1000억 원 패소, 2600억 원 추가 배상 가능성)</t>
+          <t>약 500억 원 (3,500만 달러)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘1000억 패소’ 스마일게이트, 2600억 추가배상?</t>
+          <t>브래드 피트, 6자녀에 철저히 외면→줄줄이 엄마 졸리 성으로 변경 [할...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583910?ref=naver</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1047358/</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 12:51:18.845987+00:00</t>
+          <t>2026-06-16 08:40:01.841541+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>B 법무법인</t>
+          <t>한승호</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>광주지법 1심 원고 승소 판결</t>
+          <t>경찰 수사 및 용의자 체포 완료, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>광주지법은 의뢰인의 항소 취하 요청을 소송 취하로 착각하여 의뢰인에게 1억 6천만 원 상당의 부동산 지분 손해를 입힌 B 법무법인과 소속 변호사에게 1억 2천만 원을 배상하라는 1심 판결을 내렸습니다. 이는 로펌의 명백한 과실로 인한 손해배상 사건으로, 의뢰인이 승소한 상태입니다.</t>
+          <t>미국 텍사스 한인타운에서 사업 관련 금전 갈등으로 인한 총격 사건이 발생하여 2명이 사망하고 3명이 부상당했다. 용의자 한승호 씨(69)는 체포되었으며, 범행 동기를 사업상 금전 갈등으로 진술했다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>로펌의 명백한 실수로 의뢰인에게 손해가 발생했으며, 법원 1심 판결로 로펌의 책임이 명확히 인정되었습니다. 상대방인 법무법인은 배상 능력이 충분하며, 피해 금액도 1억 2천만 원으로 소송금융 투자에 적합한 규모입니다. (적합 조건 1, 2, 4, 5)</t>
+          <t>용의자가 특정되었고, 범행 동기가 사업 관련 금전 갈등으로 진술되어 책임 소재가 명확합니다 (적합 조건 1). 2명의 사망자와 3명의 부상자가 발생하여 피해 규모가 크고 (적합 조건 4), 경찰 수사 및 용의자 체포 등 공적 절차가 진행 중이며 (적합 조건 6), 용의자의 진술 등 증거 확보가 용이합니다 (적합 조건 5). 다만, 용의자의 자력에 대한 정보는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>1억 2천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5명 (사망 2명, 부상 3명)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>항소 취하하랬더니…'소송 취하' 실수한 로펌에 억대 배상 명령</t>
+          <t>美텍사스 한인타운서 총격, 5명 사상… 용의자 69세 한인</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260402180155h4Q</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260506/133874381/2</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-02 12:56:40.491689+00:00</t>
+          <t>2026-06-13 15:00:42.484824+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>피해자 유족 측이 명재완, 학교, 대전시를 상대로 4억여 원의 손해배상 청구 소송 진행 중</t>
+          <t>검찰 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>대전 초등생 살해 사건의 가해자 명재완은 1, 2심에서 무기징역을 선고받고 대법원 선고를 앞두고 있습니다. 피해자 유족은 명재완과 학교, 대전시를 상대로 4억여 원의 손해배상 소송을 별도로 진행 중입니다. 가해자의 형사 책임이 명확하고, 학교와 대전시의 배상 능력이 충분하여 소송금융 투자에 적합합니다.</t>
+          <t>故 김창민 감독 사망 사건에 대해 검찰이 과학수사 기법과 의학적 전문성을 활용하여 보완 수사를 진행 중이다. 가해자는 현재까지 사과하지 않은 것으로 보도되었으며, 검찰은 피해자에게 억울함이 없도록 신속하고 엄정한 수사를 약속했다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>가해자 명재완의 형사 유죄 판결로 상대방 책임이 명확하며(적합 조건 1), 학교와 대전시라는 충분한 자력을 가진 상대방이 존재합니다(적합 조건 2). 피해 금액이 4억여 원으로 크고(적합 조건 4), 형사 재판 결과라는 강력한 증거가 확보되어 있습니다(적합 조건 5). 현재 피해자 유족의 손해배상 소송이 별도로 진행 중입니다.</t>
+          <t>검찰의 보완 수사가 진행 중이며(공적 절차 진행), 사망 사건으로 피해 규모가 크고(피해 규모 큼), 과학수사 기법을 활용하여 증거 확보가 가능함(증거 확보 가능). 가해자가 특정되어 책임이 명확할 것으로 예상되어 소송금융 투자에 적합하다. 다만, 상대방의 자력은 아직 불분명하다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>4억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (故 김창민 감독)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'대전 초등생 살해' 명재완 오늘 대법 선고...1·2심 무기징역</t>
+          <t>가해자 현재까지도 사과 無 …검찰, 故 김창민 감독 사망 사건 보완 수...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604020008478593</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16026112</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 00:35:08.642880+00:00</t>
+          <t>2026-04-06 00:20:01.911830+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>SNS 허위 협박 글 작성자</t>
+          <t>가해자 A 씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰이 민사상 손해배상 소송 적극 진행 중</t>
+          <t>경찰 수사 중, 불구속 결정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>SNS에 살인·폭파 등 허위 협박 글을 게시하는 행위가 중범죄로 다뤄지며, 경찰은 범인 검거를 넘어 민사상 손해배상 소송을 적극적으로 진행하고 있습니다. 지난해 신세계 백화점 폭파 예고로 4천여 명이 대피하는 등 사회적 불안과 막대한 경제적 손실을 야기했으며, 현재 10건 이상의 손해배상 소송이 진행 중입니다.</t>
+          <t>70대 노인 B 씨가 뺑소니 사고로 사망했으나, 가해자 A 씨는 경찰에 붙잡힌 후 불구속 수사 결정이 내려졌습니다. A 씨는 사고 당시 상황을 해명하려 했으며, 소방당국이 B 씨를 병원으로 옮겼지만 결국 사망했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>SNS 허위 협박 글 작성자의 책임이 명확하고(상대방 책임 명확), 경찰이 이미 10건 이상의 민사상 손해배상 소송을 진행 중이며(이미 공적 절차 진행 중), 온라인 게시글이라는 명확한 증거가 존재합니다(증거 확보 가능). 또한, 불특정 다수에게 사회적 불안을 야기하고 대규모 대피를 초래하는 등 집단적 피해와 막대한 경제적 손실이 발생했습니다(집단적 피해, 피해 규모 큼). 다만, 개별 피고인의 자력 확보 여부가 관건이 될 수 있습니다.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 사망 사고로 피해 규모가 크며(적합 조건 4), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 가해자의 자력에 대한 정보가 없어 배상 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수 (최대 4천여 명 대피 사례 언급)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[오늘의 ABC 뉴스룸] 하위 70% 고유가 지원금…26조 원 규모 추경 편성 ...</t>
+          <t>70대 노인 치어 숨지게 하고 달아났지만…경찰 결론은 '불구속'</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260401155531110</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505166&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-01 13:14:10.456377+00:00</t>
+          <t>2026-04-04 12:20:29.581148+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰 수사 및 검찰 송치, 유족 진상 규명 및 책임자 처벌 촉구</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성이 사위의 장시간 폭행으로 사망하고, 시신이 캐리어에 담겨 유기된 사건이 발생했습니다. 경찰 조사 결과 사위는 폭행 사실을 인정했으며, 부검에서 다발성 골절이 확인되어 살해 고의가 있다고 판단, 존속살해 및 시체유기 혐의로 구속영장을 신청할 예정입니다. 딸에게는 시체유기 혐의가 적용될 방침입니다.</t>
+          <t>고 김창민 영화감독이 지난해 10월 자폐 성향 아들과 식당을 찾았다가 소음 문제로 시비가 붙어 무차별 폭행을 당해 뇌사 판정 후 사망했습니다. 경찰의 초기 부실 수사 논란 속에 검찰의 보완수사 요구로 피의자가 추가되었으나, 법원에서 구속영장이 기각되어 불구속 상태로 검찰에 송치되었습니다. 유족들은 철저한 진상 규명과 책임자 처벌을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>사위의 폭행 인정, 부검 결과 등 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 사위 진술, 영상 등 증거가 충분하며(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 사망 사건으로 인한 유족의 손해배상 청구 가능성이 높아 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 부적합 조건에 해당하지 않아 소송금융 투자에 적합합니다.</t>
+          <t>가해자들의 무차별 폭행으로 인한 사망이라는 상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모가 발생했으며(적합 조건 4), CCTV 영상 등 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 가해자들의 자력은 불분명하나, 위 4가지 적합 조건이 강력하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>고 김창민 감독 및 유족 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[영상] 대낮에 부부가 캐리어 끌고 시신을… 장모가 시끄럽게 해 범행</t>
+          <t>송언석, 김창민 감독 폭행 사건에 “경찰 수사 역량 의문, 검경 수사권...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260401188900704?input=1195m</t>
+          <t>https://www.wikitree.co.kr/articles/1129651</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-01 12:45:10.660219+00:00</t>
+          <t>2026-04-04 12:19:07.927920+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>젬백스</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울고등법원 판결 선고, 젬백스 상고 예정</t>
+          <t>1심 패소, 2심 진행 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울고등법원이 바이오빌에 젬백스가 175억원과 지연이자를 지급하라는 판결을 내렸다. 젬백스는 판결금액이 자기자본 대비 21.25% 규모라고 밝히며 상고 제기 등 법적 대응을 진행할 예정이다.</t>
+          <t>게임 개발사 스마일게이트가 1000억 원 규모의 손해배상 청구 소송 1심에서 패소했으며, 법원은 총 손해배상액을 3600억 원대로 판단했습니다. 이에 따라 스마일게이트는 2600억 원을 추가로 배상해야 할 수도 있습니다. 이 사건은 대규모 손해배상 책임이 인정된 사례로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>서울고등법원에서 175억원의 손해배상 지급 판결이 내려져 상대방 책임이 명확하고(적합 조건 1, 5), 상대방 젬백스는 상장회사로 추정되어 자력이 충분하다(적합 조건 2). 피해 규모가 175억원으로 매우 크며(적합 조건 4), 이미 고등법원 판결이 선고된 상태이다(적합 조건 6). 젬백스가 상고를 제기할 예정이므로 최종 확정까지는 추가 절차가 필요하다.</t>
+          <t>상대방(스마일게이트)의 책임이 1심 판결로 명확하며(적합 조건 1), 대형 게임사로서 자력이 충분합니다(적합 조건 2). 1심에서 1000억 원 패소 및 총 3600억 원대의 손해배상액이 언급될 정도로 피해 규모가 매우 큽니다(적합 조건 4). 이미 1심 판결이 나온 상태로 증거가 충분히 확보된 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>175억원</t>
+          <t>총 3600억 원대 (1심 1000억 원 패소, 2600억 원 추가 배상 가능성)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[HIT알공] 플라즈맵, 메가젠임플란트와 25억 공급계약</t>
+          <t>‘1000억 패소’ 스마일게이트, 2600억 추가배상?</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=75045</t>
+          <t>https://www.naeil.com/news/read/583910?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:02.581816+00:00</t>
+          <t>2026-04-03 12:51:18.845987+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>유일에너테크</t>
+          <t>B 법무법인</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중, 출자증권 가압류 인용</t>
+          <t>광주지법 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>유일에너테크는 706억원 규모의 손해배상 청구 소송에서 일부 패소하여 현재 대법원에 상고한 상태입니다. 법원은 유일에너테크가 보유한 출자증권에 대한 가압류도 인용했습니다. 이는 회사의 재무적 과제로 작용하고 있습니다.</t>
+          <t>광주지법은 의뢰인의 항소 취하 요청을 소송 취하로 착각하여 의뢰인에게 1억 6천만 원 상당의 부동산 지분 손해를 입힌 B 법무법인과 소속 변호사에게 1억 2천만 원을 배상하라는 1심 판결을 내렸습니다. 이는 로펌의 명백한 과실로 인한 손해배상 사건으로, 의뢰인이 승소한 상태입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>법원에서 706억원 규모의 손해배상 청구 중 일부를 인정한 사안으로 상대방 책임이 비교적 명확하며(적합 조건 1), 청구 금액이 매우 커 피해 규모가 큽니다(적합 조건 4). 또한, 유일에너테크가 상장사로 추정되며 출자증권 가압류가 인용된 점으로 보아 자력이 충분할 것으로 판단됩니다(적합 조건 2). 현재 대법원에 상고 중으로 사건이 진행 단계에 있습니다.</t>
+          <t>로펌의 명백한 실수로 의뢰인에게 손해가 발생했으며, 법원 1심 판결로 로펌의 책임이 명확히 인정되었습니다. 상대방인 법무법인은 배상 능력이 충분하며, 피해 금액도 1억 2천만 원으로 소송금융 투자에 적합한 규모입니다. (적합 조건 1, 2, 4, 5)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>706억원</t>
+          <t>1억 2천만 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[딜 인사이드] 유일에너테크, 주인 바꾸고 사명 교체…과제 산적</t>
+          <t>항소 취하하랬더니…'소송 취하' 실수한 로펌에 억대 배상 명령</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658140</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260402180155h4Q</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 12:56:46.787827+00:00</t>
+          <t>2026-04-02 12:56:40.491689+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>명재완, 초등학교, 대전시</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>관련 소송 2건에서 600만 달러 배상 평결 선고</t>
+          <t>피해자 유족 측이 명재완, 학교, 대전시를 상대로 4억여 원의 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>관련 소송 2건에서 피고가 패소하여 600만 달러의 배상 평결이 내려졌다. 이 평결이 확정될 경우 유사한 소송이 잇따를 것으로 예상된다.</t>
+          <t>대전 초등생 살해 사건의 가해자 명재완은 1, 2심에서 무기징역을 선고받고 대법원 선고를 앞두고 있습니다. 피해자 유족은 명재완과 학교, 대전시를 상대로 4억여 원의 손해배상 소송을 별도로 진행 중입니다. 가해자의 형사 책임이 명확하고, 학교와 대전시의 배상 능력이 충분하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>관련 소송 2건에서 이미 패소하여 상대방 책임이 명확하며(적합 조건 1), 600만 달러의 배상 평결이 내려져 피해 규모가 크다(적합 조건 4). 또한, 평결 확정 시 유사 소송이 잇따를 수 있어 집단적 피해 가능성이 높다(적합 조건 3).</t>
+          <t>가해자 명재완의 형사 유죄 판결로 상대방 책임이 명확하며(적합 조건 1), 학교와 대전시라는 충분한 자력을 가진 상대방이 존재합니다(적합 조건 2). 피해 금액이 4억여 원으로 크고(적합 조건 4), 형사 재판 결과라는 강력한 증거가 확보되어 있습니다(적합 조건 5). 현재 피해자 유족의 손해배상 소송이 별도로 진행 중입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>600만 달러</t>
+          <t>4억여 원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[김대호 박사의 오늘의 키워드] 홍해 봉쇄·노킹스 시위·외국인 대탈출...</t>
+          <t>'대전 초등생 살해' 명재완 오늘 대법 선고...1·2심 무기징역</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300583?division=NAVER</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604020008478593</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-30 00:43:19.623306+00:00</t>
+          <t>2026-04-02 00:35:08.642880+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>일본 기업 및 일본 정부</t>
+          <t>SNS 허위 협박 글 작성자</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>대법원 개인청구권 인정 판결 및 1심 판결 취소</t>
+          <t>경찰이 민사상 손해배상 소송 적극 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>대법원이 일제 강제동원 피해자들의 개인청구권이 소멸되지 않았다고 판결하며 1심 판결을 취소했다. 이 판결은 피해자들이 일본 기업이나 정부를 상대로 손해배상 소송을 제기할 수 있는 법적 근거를 마련한 것으로, 향후 다수의 소송이 이어질 가능성이 크다.</t>
+          <t>SNS에 살인·폭파 등 허위 협박 글을 게시하는 행위가 중범죄로 다뤄지며, 경찰은 범인 검거를 넘어 민사상 손해배상 소송을 적극적으로 진행하고 있습니다. 지난해 신세계 백화점 폭파 예고로 4천여 명이 대피하는 등 사회적 불안과 막대한 경제적 손실을 야기했으며, 현재 10건 이상의 손해배상 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>대법원이 일제 강제동원 피해자들의 개인청구권이 소멸되지 않았다고 판결하여 상대방 책임이 명확해졌고(적합 조건 1), 상대방(일본 기업 및 일본 정부)의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하여 집단적 피해에 해당하고(적합 조건 3), 이미 대법원 판결이 나온 만큼 증거 확보가 용이하다(적합 조건 5). 이는 향후 다수의 소송을 가능하게 하는 중요한 법적 근거를 마련한 것으로, 소송금융 투자에 매우 적합한 사건이다.</t>
+          <t>SNS 허위 협박 글 작성자의 책임이 명확하고(상대방 책임 명확), 경찰이 이미 10건 이상의 민사상 손해배상 소송을 진행 중이며(이미 공적 절차 진행 중), 온라인 게시글이라는 명확한 증거가 존재합니다(증거 확보 가능). 또한, 불특정 다수에게 사회적 불안을 야기하고 대규모 대피를 초래하는 등 집단적 피해와 막대한 경제적 손실이 발생했습니다(집단적 피해, 피해 규모 큼). 다만, 개별 피고인의 자력 확보 여부가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (최대 4천여 명 대피 사례 언급)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>대법  일제 강제동원 피해자 개인청구권 소멸 안 돼  … 1심 판결 취소</t>
+          <t>[오늘의 ABC 뉴스룸] 하위 70% 고유가 지원금…26조 원 규모 추경 편성 ...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/26/2026032600349.html</t>
+          <t>https://www.ajunews.com/view/20260401155531110</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-26 13:01:10.780679+00:00</t>
+          <t>2026-04-01 13:14:10.456377+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>이랜드패션</t>
+          <t>사위 C씨, 딸 B씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>국회의원 주최 간담회 개최, 피해기업 보상 요구 중</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>이랜드패션 천안 물류센터 화재 전소 사건과 관련하여 이정문 국회의원 주최로 간담회가 열렸다. 간담회에서는 이랜드패션의 환경·안전 관리 및 피해보상 방안이 점검되었으며, 피해기업들은 신속한 보상을 요구하고 있다. 이랜드 측은 천안 이전 검토는 하지 않는다고 밝혔다.</t>
+          <t>대구에서 50대 여성이 사위의 장시간 폭행으로 사망하고, 시신이 캐리어에 담겨 유기된 사건이 발생했습니다. 경찰 조사 결과 사위는 폭행 사실을 인정했으며, 부검에서 다발성 골절이 확인되어 살해 고의가 있다고 판단, 존속살해 및 시체유기 혐의로 구속영장을 신청할 예정입니다. 딸에게는 시체유기 혐의가 적용될 방침입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이랜드패션 물류센터 화재로 인한 피해로, 상대방(이랜드)의 책임이 명확하고 대기업으로서 자력이 충분합니다. 국회의원 주최 간담회를 통해 공적 절차가 진행 중이며, '피해기업'이라는 표현으로 보아 다수의 기업이 피해를 입어 집단적 피해 및 큰 피해 규모가 예상됩니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>사위의 폭행 인정, 부검 결과 등 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 사위 진술, 영상 등 증거가 충분하며(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 사망 사건으로 인한 유족의 손해배상 청구 가능성이 높아 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 부적합 조건에 해당하지 않아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>피해기업 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>이랜드  천안 이전 검토 안 해 …피해기업, 신속 보상 요구</t>
+          <t>[영상] 대낮에 부부가 캐리어 끌고 시신을… 장모가 시끄럽게 해 범행</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265368</t>
+          <t>https://www.yna.co.kr/view/AKR20260401188900704?input=1195m</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-26 12:30:54.834168+00:00</t>
+          <t>2026-04-01 12:45:10.660219+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>유럽축구연맹(UEFA)</t>
+          <t>젬백스</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>UEFA 및 구단 차원의 사고 원인 조사 진행 중, 소속팀의 UEFA 상대 손해배상 소송 예고</t>
+          <t>서울고등법원 판결 선고, 젬백스 상고 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>갈라타사라이 공격수 노아 랑이 리버풀과의 챔피언스리그 경기 중 광고판에 부딪혀 엄지손가락 절단 위기를 겪었다. 랑은 수술 후에도 일상생활에 큰 불편을 겪고 있으며, 소속팀 갈라타사라이는 UEFA를 상대로 손해배상 청구 소송을 제기할 계획이다. UEFA와 구단들은 사고 원인 조사에 착수했다.</t>
+          <t>서울고등법원이 바이오빌에 젬백스가 175억원과 지연이자를 지급하라는 판결을 내렸다. 젬백스는 판결금액이 자기자본 대비 21.25% 규모라고 밝히며 상고 제기 등 법적 대응을 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>UEFA는 국제적인 스포츠 기관으로 배상 능력이 충분하며(적합 조건 2), 경기 중 발생한 명확한 사고로 광고판의 안전성 문제가 쟁점이 될 수 있어 상대방 책임이 비교적 명확하다(적합 조건 1). 프로 선수의 부상으로 인한 급여 손실 등 잠재적 피해 규모가 크고(적합 조건 4), 경기 영상 등 증거 확보가 용이하며(적합 조건 5), UEFA 차원의 사고 원인 조사가 진행 중이다(적합 조건 6).</t>
+          <t>서울고등법원에서 175억원의 손해배상 지급 판결이 내려져 상대방 책임이 명확하고(적합 조건 1, 5), 상대방 젬백스는 상장회사로 추정되어 자력이 충분하다(적합 조건 2). 피해 규모가 175억원으로 매우 크며(적합 조건 4), 이미 고등법원 판결이 선고된 상태이다(적합 조건 6). 젬백스가 상고를 제기할 예정이므로 최종 확정까지는 추가 절차가 필요하다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>175억원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명 (노아 랑 선수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>충격  손가락 끝이 덜렁거렸다  리버풀 경기서 '절단 위기' 겪은 랑  화...</t>
+          <t>[HIT알공] 플라즈맵, 메가젠임플란트와 25억 공급계약</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/03/26/2026032600535445761</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=75045</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-26 00:35:58.690295+00:00</t>
+          <t>2026-03-31 13:05:02.581816+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 기업</t>
+          <t>유일에너테크</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>생존 피해자 감소에 따른 시민단체 활동 및 행정안전부 의료지원금 지급 현황 확인</t>
+          <t>대법원 상고심 진행 중, 출자증권 가압류 인용</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>일제 강제동원 생존 피해자 수가 1년 새 206명 감소하여 현재 434명으로 확인되었습니다. 일제강제동원시민모임은 행정안전부의 의료지원금 지급 현황을 통해 이를 파악했으며, 고령의 피해자들이 급감하고 있어 역사적 진실이 잊히지 않도록 지속적인 노력이 필요하다고 강조했습니다.</t>
+          <t>유일에너테크는 706억원 규모의 손해배상 청구 소송에서 일부 패소하여 현재 대법원에 상고한 상태입니다. 법원은 유일에너테크가 보유한 출자증권에 대한 가압류도 인용했습니다. 이는 회사의 재무적 과제로 작용하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>일제 강제동원이라는 역사적 사실에 기반한 상대방 책임이 명확하며, 일본 정부 및 관련 기업은 배상 능력이 충분합니다. 434명의 생존 피해자가 존재하여 집단적 피해 성격이 강하고, 역사적 증거가 풍부하며 시민단체가 활발히 활동 중입니다. 피해자들의 고령화로 인해 신속한 법적 조치의 필요성이 높습니다.</t>
+          <t>법원에서 706억원 규모의 손해배상 청구 중 일부를 인정한 사안으로 상대방 책임이 비교적 명확하며(적합 조건 1), 청구 금액이 매우 커 피해 규모가 큽니다(적합 조건 4). 또한, 유일에너테크가 상장사로 추정되며 출자증권 가압류가 인용된 점으로 보아 자력이 충분할 것으로 판단됩니다(적합 조건 2). 현재 대법원에 상고 중으로 사건이 진행 단계에 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
+          <t>706억원</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>일제 강제동원 생존 피해자 1년새 206명 감소</t>
+          <t>[딜 인사이드] 유일에너테크, 주인 바꾸고 사명 교체…과제 산적</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603260008</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658140</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-26 00:26:09.294552+00:00</t>
+          <t>2026-03-31 12:56:46.787827+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>형사 재판 예정, 민사 손해배상 소송 제기 예정</t>
+          <t>관련 소송 2건에서 600만 달러 배상 평결 선고</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>강북 모텔 살인 사건의 피의자 김소영에 대한 첫 재판이 내달 9일로 예정되어 있습니다. 사망 피해자 유족 측은 김소영을 상대로 민사상 손해배상 청구 소송을 제기할 계획입니다.</t>
+          <t>관련 소송 2건에서 피고가 패소하여 600만 달러의 배상 평결이 내려졌다. 이 평결이 확정될 경우 유사한 소송이 잇따를 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(김소영)의 책임이 명확하고(적합 조건 1), 사망 사건으로 피해 규모가 크며(적합 조건 4), 형사 재판이 예정되어 있어 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 개인 피고의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>관련 소송 2건에서 이미 패소하여 상대방 책임이 명확하며(적합 조건 1), 600만 달러의 배상 평결이 내려져 피해 규모가 크다(적합 조건 4). 또한, 평결 확정 시 유사 소송이 잇따를 수 있어 집단적 피해 가능성이 높다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
+          <t>600만 달러</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>‘강북 모텔 살인’ 김소영 “죽고 싶다. 살기가 무섭다”</t>
+          <t>[김대호 박사의 오늘의 키워드] 홍해 봉쇄·노킹스 시위·외국인 대탈출...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/national_general/2026/03/24/IDOS4HAXTNH4HK5I7FMWWUZKF4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300583?division=NAVER</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-24 13:27:20.608311+00:00</t>
+          <t>2026-03-30 00:43:19.623306+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>일본 기업 및 일본 정부</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>지방정부 지원 및 소송 진행 중</t>
+          <t>대법원 개인청구권 인정 판결 및 1심 판결 취소</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>강제동원 미인정 피해자들이 김동연 경기도지사에게 감사패를 전달하며 지방정부 차원의 지원에 대한 감사를 표했습니다. 이들은 여전히 피해 인정을 위한 노력을 지속하고 있으며, 관련 소송 서류를 정리하는 등 법적 절차를 준비하거나 진행 중인 것으로 보입니다.</t>
+          <t>대법원이 일제 강제동원 피해자들의 개인청구권이 소멸되지 않았다고 판결하며 1심 판결을 취소했다. 이 판결은 피해자들이 일본 기업이나 정부를 상대로 손해배상 소송을 제기할 수 있는 법적 근거를 마련한 것으로, 향후 다수의 소송이 이어질 가능성이 크다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>적합 조건 3, 4, 5, 6에 해당. 강제동원 미인정 피해자들이 다수 존재하며, 피해 규모가 크고 역사적 증거가 명확합니다. 지방정부 차원의 지원이 진행 중이며, 소송 서류 정리가 언급되어 소송이 준비되거나 진행 중인 것으로 보입니다. 상대방의 자력은 충분하나, 국제법적 복잡성과 집행의 어려움이 있을 수 있습니다.</t>
+          <t>대법원이 일제 강제동원 피해자들의 개인청구권이 소멸되지 않았다고 판결하여 상대방 책임이 명확해졌고(적합 조건 1), 상대방(일본 기업 및 일본 정부)의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하여 집단적 피해에 해당하고(적합 조건 3), 이미 대법원 판결이 나온 만큼 증거 확보가 용이하다(적합 조건 5). 이는 향후 다수의 소송을 가능하게 하는 중요한 법적 근거를 마련한 것으로, 소송금융 투자에 매우 적합한 사건이다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>강제동원 미인정 피해자들, 김동연 지사에 감사패 전달한다</t>
+          <t>대법  일제 강제동원 피해자 개인청구권 소멸 안 돼  … 1심 판결 취소</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319358</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/26/2026032600349.html</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-23 13:19:42.257644+00:00</t>
+          <t>2026-03-26 13:01:10.780679+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>삼성물산 법인, 이재용 회장 외</t>
+          <t>이랜드패션</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>손해배상 청구소송 첫 변론 진행 중</t>
+          <t>국회의원 주최 간담회 개최, 피해기업 보상 요구 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산 법인, 이재용 회장 등을 상대로 5억원대 손해배상 청구소송을 제기했으며, 첫 변론이 진행되었다. 이 소송은 이재용 회장이 형사재판에서 무죄를 선고받은 사안과 연관되어 있어, 민사 책임 입증 여부가 주목된다.</t>
+          <t>이랜드패션 천안 물류센터 화재 전소 사건과 관련하여 이정문 국회의원 주최로 간담회가 열렸다. 간담회에서는 이랜드패션의 환경·안전 관리 및 피해보상 방안이 점검되었으며, 피해기업들은 신속한 보상을 요구하고 있다. 이랜드 측은 천안 이전 검토는 하지 않는다고 밝혔다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>대기업 및 고액 자산가인 삼성물산 법인과 이재용 회장 등이 피고로 자력이 충분하며 (적합 조건 2), 5억원대의 손해배상 청구로 피해 규모가 크다 (적합 조건 4). 이미 형사재판이 진행되었던 사안으로 관련 증거 확보가 용이하며 (적합 조건 5), 현재 민사 소송이 진행 중인 활성 사건이다. 다만, 이재용 회장이 형사재판에서 무죄를 받았다는 점은 민사 책임 입증에 있어 쟁점이 될 수 있다.</t>
+          <t>이랜드패션 물류센터 화재로 인한 피해로, 상대방(이랜드)의 책임이 명확하고 대기업으로서 자력이 충분합니다. 국회의원 주최 간담회를 통해 공적 절차가 진행 중이며, '피해기업'이라는 표현으로 보아 다수의 기업이 피해를 입어 집단적 피해 및 큰 피해 규모가 예상됩니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>5억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해기업 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>형사재판서 무죄받은 이재용 회장, 손해배상 소송은 어떨까 [CEO와 법정...</t>
+          <t>이랜드  천안 이전 검토 안 해 …피해기업, 신속 보상 요구</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603192948i</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265368</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-19 12:53:56.685228+00:00</t>
+          <t>2026-03-26 12:30:54.834168+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>방정오</t>
+          <t>유럽축구연맹(UEFA)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>반소 진행 중</t>
+          <t>UEFA 및 구단 차원의 사고 원인 조사 진행 중, 소속팀의 UEFA 상대 손해배상 소송 예고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>뉴스타파가 TV조선 방정오 부사장의 500만 달러 배임 의혹을 청구 소송 자료를 근거로 보도했습니다. 이 씨는 하이그라운드와 방정오 부사장 등을 상대로 반소(반대소송)를 제기한 상태입니다.</t>
+          <t>갈라타사라이 공격수 노아 랑이 리버풀과의 챔피언스리그 경기 중 광고판에 부딪혀 엄지손가락 절단 위기를 겪었다. 랑은 수술 후에도 일상생활에 큰 불편을 겪고 있으며, 소속팀 갈라타사라이는 UEFA를 상대로 손해배상 청구 소송을 제기할 계획이다. UEFA와 구단들은 사고 원인 조사에 착수했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>TV조선 방정오 부사장의 500만 달러 배임 의혹은 상대방의 책임이 비교적 명확하며(적합 조건 1), 대기업 관계자로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피해 규모가 500만 달러로 매우 크고(적합 조건 4), 청구 소송 자료를 근거로 보도되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>UEFA는 국제적인 스포츠 기관으로 배상 능력이 충분하며(적합 조건 2), 경기 중 발생한 명확한 사고로 광고판의 안전성 문제가 쟁점이 될 수 있어 상대방 책임이 비교적 명확하다(적합 조건 1). 프로 선수의 부상으로 인한 급여 손실 등 잠재적 피해 규모가 크고(적합 조건 4), 경기 영상 등 증거 확보가 용이하며(적합 조건 5), UEFA 차원의 사고 원인 조사가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>500만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (노아 랑 선수)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>뉴스타파, TV조선 방정오 500만 달러 배임 의혹 보도</t>
+          <t>충격  손가락 끝이 덜렁거렸다  리버풀 경기서 '절단 위기' 겪은 랑  화...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316428</t>
+          <t>https://www.starnewskorea.com/sports/2026/03/26/2026032600535445761</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-16 00:51:52.708551+00:00</t>
+          <t>2026-03-26 00:35:58.690295+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>대한민국 (경찰)</t>
+          <t>일본 정부 및 관련 기업</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>가해자 살인 혐의 수사 중, 경찰의 피해자 보호 조치 적정성 여부 확인 중</t>
+          <t>생존 피해자 감소에 따른 시민단체 활동 및 행정안전부 의료지원금 지급 현황 확인</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 남성이 사실혼 관계의 여성을 살해한 사건. 피해자는 과거 가정폭력 및 스토킹으로 경찰에 여러 차례 신고하고 보호 조치를 받았으나 결국 사망. 경찰은 가해자 수사와 함께 과거 경찰 조치의 적정성 여부를 확인 중이며, 이는 국가배상책임 가능성을 시사합니다.</t>
+          <t>일제 강제동원 생존 피해자 수가 1년 새 206명 감소하여 현재 434명으로 확인되었습니다. 일제강제동원시민모임은 행정안전부의 의료지원금 지급 현황을 통해 이를 파악했으며, 고령의 피해자들이 급감하고 있어 역사적 진실이 잊히지 않도록 지속적인 노력이 필요하다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하며(적합 조건 1), 피해자가 사망에 이르는 중대한 피해가 발생했습니다(적합 조건 4). 경찰의 조치 적정성 여부가 확인 중이므로, 국가의 책임이 인정될 경우 자력 있는 상대방(국가)을 상대로 손해배상 청구가 가능합니다(적합 조건 2, 6). 관련 수사 및 공적 기록이 다수 존재하여 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>일제 강제동원이라는 역사적 사실에 기반한 상대방 책임이 명확하며, 일본 정부 및 관련 기업은 배상 능력이 충분합니다. 434명의 생존 피해자가 존재하여 집단적 피해 성격이 강하고, 역사적 증거가 풍부하며 시민단체가 활발히 활동 중입니다. 피해자들의 고령화로 인해 신속한 법적 조치의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명 (유족 다수)</t>
+          <t>434명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>신고, 또 신고했는데 결국…전자발찌 차고 연인 살해</t>
+          <t>일제 강제동원 생존 피해자 1년새 206명 감소</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260314/133530096/2</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603260008</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-14 12:31:42.934898+00:00</t>
+          <t>2026-03-26 00:26:09.294552+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>B씨 (및 잠재적으로 대한민국)</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>가해자 검거 및 살인 사건 수사 진행 중. 과거 스토킹 관련 보호조치 및 잠정조치 실패 이력.</t>
+          <t>형사 재판 예정, 민사 손해배상 소송 제기 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>과거 사실혼 관계였던 20대 여성이 스토킹 가해자에게 살해당한 사건입니다. 피해자는 경찰의 스마트워치 지급 및 접근금지 등 보호조치를 받고 있었으나, 범행을 막지 못했습니다. 가해자는 범행 직후 검거되어 현재 경찰 조사를 받고 있습니다.</t>
+          <t>강북 모텔 살인 사건의 피의자 김소영에 대한 첫 재판이 내달 9일로 예정되어 있습니다. 사망 피해자 유족 측은 김소영을 상대로 민사상 손해배상 청구 소송을 제기할 계획입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>가해자 B씨의 살인 책임이 명확하고, 증거 확보가 용이하며, 경찰 수사 등 공적 절차가 진행 중입니다. 특히, 피해자가 경찰의 보호조치 및 잠정조치를 받고 있었음에도 살해당한 점은 국가의 보호 의무 위반에 대한 손해배상 청구 가능성을 높이며, 이 경우 대한민국을 상대로 자력 있는 피고를 확보할 수 있습니다. 피해 규모 또한 살인 사건으로 매우 큽니다.</t>
+          <t>상대방(김소영)의 책임이 명확하고(적합 조건 1), 사망 사건으로 피해 규모가 크며(적합 조건 4), 형사 재판이 예정되어 있어 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 개인 피고의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대낮에 길거리서 살해된 스토킹 피해자, 법적 조치도 소용없었다(종합)</t>
+          <t>‘강북 모텔 살인’ 김소영 “죽고 싶다. 살기가 무섭다”</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260314_0003548364</t>
+          <t>https://www.chosun.com/national/national_general/2026/03/24/IDOS4HAXTNH4HK5I7FMWWUZKF4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-14 12:31:12.849299+00:00</t>
+          <t>2026-03-24 13:27:20.608311+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>지방정부 지원 및 소송 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>경기 남양주에서 40대 남성이 20대 여성을 흉기로 찔러 살해한 사건이 발생했습니다. 피의자는 범행 당시 전자발찌를 착용 중인 법무부 보호관찰 대상자였으며, 경찰에 체포되어 구속영장 신청이 예정되어 있습니다. 피해자는 심정지 상태로 발견되어 병원으로 옮겨졌으나 끝내 숨졌습니다.</t>
+          <t>강제동원 미인정 피해자들이 김동연 경기도지사에게 감사패를 전달하며 지방정부 차원의 지원에 대한 감사를 표했습니다. 이들은 여전히 피해 인정을 위한 노력을 지속하고 있으며, 관련 소송 서류를 정리하는 등 법적 절차를 준비하거나 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>피의자가 체포되고 살해 혐의가 명확하여 상대방 책임이 분명하며, 피해자가 사망하여 피해 규모가 매우 큽니다. 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고, 공적 절차(경찰 수사 및 구속영장 신청)가 이미 진행되고 있습니다. 다만, 피의자의 자력은 기사에서 확인되지 않아 소송금융 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>적합 조건 3, 4, 5, 6에 해당. 강제동원 미인정 피해자들이 다수 존재하며, 피해 규모가 크고 역사적 증거가 명확합니다. 지방정부 차원의 지원이 진행 중이며, 소송 서류 정리가 언급되어 소송이 준비되거나 진행 중인 것으로 보입니다. 상대방의 자력은 충분하나, 국제법적 복잡성과 집행의 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[자막뉴스] 길거리서 흉기 피습 후 도주...'전자발찌' 착용하고도 길거...</t>
+          <t>강제동원 미인정 피해자들, 김동연 지사에 감사패 전달한다</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202603141552466830</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319358</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-14 12:19:58.152275+00:00</t>
+          <t>2026-03-23 13:19:42.257644+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>주식회사 D</t>
+          <t>삼성물산 법인, 이재용 회장 외</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>정읍지원 1심 판결</t>
+          <t>손해배상 청구소송 첫 변론 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>정읍지원 민사단독은 고속도로 순찰 중 사망한 망인의 자녀들이 보험사 주식회사 D를 상대로 낸 손해배상 청구 소송에서 원고 승소 판결을 내렸다. 법원은 보험사의 배상 책임을 인정하며 각 원고에게 9천만 원 이상의 손해배상금을 지급하라고 명령했다.</t>
+          <t>국민연금공단이 삼성물산 법인, 이재용 회장 등을 상대로 5억원대 손해배상 청구소송을 제기했으며, 첫 변론이 진행되었다. 이 소송은 이재용 회장이 형사재판에서 무죄를 선고받은 사안과 연관되어 있어, 민사 책임 입증 여부가 주목된다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보)에 해당합니다. 법원이 보험사의 배상 책임을 이미 인정하여 책임 소재가 명확하고, 피고인 보험사는 자력이 충분합니다. 각 원고에게 9천만 원 이상의 배상금이 인정되어 피해 규모도 상당합니다.</t>
+          <t>대기업 및 고액 자산가인 삼성물산 법인과 이재용 회장 등이 피고로 자력이 충분하며 (적합 조건 2), 5억원대의 손해배상 청구로 피해 규모가 크다 (적합 조건 4). 이미 형사재판이 진행되었던 사안으로 관련 증거 확보가 용이하며 (적합 조건 5), 현재 민사 소송이 진행 중인 활성 사건이다. 다만, 이재용 회장이 형사재판에서 무죄를 받았다는 점은 민사 책임 입증에 있어 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>각 91,811,467원 (총 275,434,401원)</t>
+          <t>5억원대</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>정읍지원, 고속도로 순찰사망 보험금 인정</t>
+          <t>형사재판서 무죄받은 이재용 회장, 손해배상 소송은 어떨까 [CEO와 법정...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679717</t>
+          <t>https://www.hankyung.com/article/202603192948i</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-14 00:33:33.440041+00:00</t>
+          <t>2026-03-19 12:53:56.685228+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>이모 군 (및 친권자 부모)</t>
+          <t>방정오</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 피의자 구속, 형사 처벌 및 민사 소송 예고</t>
+          <t>반소 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>10대 피의자가 카카오 등 대기업을 대상으로 스와팅(허위 폭파 협박) 범죄를 저질러 경찰에 구속되었습니다. 이로 인해 카카오 직원 5천여 명이 대피하고 수억원대의 직간접적 피해가 발생했으며, 경찰은 낭비된 공권력에 대한 손해배상 소송을 예고했습니다. 피의자가 미성년자이므로 친권자인 부모에게 민사 책임이 전가될 것으로 예상됩니다.</t>
+          <t>뉴스타파가 TV조선 방정오 부사장의 500만 달러 배임 의혹을 청구 소송 자료를 근거로 보도했습니다. 이 씨는 하이그라운드와 방정오 부사장 등을 상대로 반소(반대소송)를 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>피의자의 책임이 경찰 수사로 명확히 밝혀져 구속까지 이루어졌습니다 (적합 조건 1, 5). 카카오 등 대기업이 직접적인 피해를 입었고, 5천여 명의 직원이 대피하는 등 집단적 피해가 발생했습니다 (적합 조건 3). 카카오 사건만 해도 수억원대의 피해 규모가 추산되며, 경찰이 유사 사건에 대해 수천만원대 손해배상 소송을 제기한 선례가 있습니다 (적합 조건 4). 현재 경찰 수사가 완료되고 형사 처벌 및 민사 소송이 예고된 상태입니다 (적합 조건 6). 피의자가 미성년자이므로 친권자인 부모에게 책임이 전가되어 배상 가능성이 높습니다.</t>
+          <t>TV조선 방정오 부사장의 500만 달러 배임 의혹은 상대방의 책임이 비교적 명확하며(적합 조건 1), 대기업 관계자로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피해 규모가 500만 달러로 매우 크고(적합 조건 4), 청구 소송 자료를 근거로 보도되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>수억원 이상</t>
+          <t>500만 달러</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>5천여명 (카카오 대피 인원), 다수 (공중협박 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[스와팅에 빠진 아이들] ②반드시 잡힌다…중형 처벌에 거액 배상까지</t>
+          <t>뉴스타파, TV조선 방정오 500만 달러 배임 의혹 보도</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306108900061?input=1195m</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316428</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-08 00:36:35.289677+00:00</t>
+          <t>2026-03-16 00:51:52.708551+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>대한민국 (경찰)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>가해자 살인 혐의 수사 중, 경찰의 피해자 보호 조치 적정성 여부 확인 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>60대 여성이 금전 문제로 지인 B씨에게 살해당하고 시신이 유기된 사건. 경찰은 B씨를 긴급 체포하고 자백을 받아냈으며, 구속영장을 신청할 방침이다. B씨는 피해자에게 수억 원을 빌린 상태였던 것으로 파악되었다.</t>
+          <t>전자발찌를 착용한 남성이 사실혼 관계의 여성을 살해한 사건. 피해자는 과거 가정폭력 및 스토킹으로 경찰에 여러 차례 신고하고 보호 조치를 받았으나 결국 사망. 경찰은 가해자 수사와 함께 과거 경찰 조치의 적정성 여부를 확인 중이며, 이는 국가배상책임 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), CCTV, 자백 등 증거 확보가 용이하다(적합 조건 5). 또한, 피해 금액이 수억 원에 달하고 살인 사건이므로 피해 규모가 크다(적합 조건 4). 다만, 상대방의 자력 부족 가능성은 투자 리스크 요인이다.</t>
+          <t>가해자의 책임이 명확하며(적합 조건 1), 피해자가 사망에 이르는 중대한 피해가 발생했습니다(적합 조건 4). 경찰의 조치 적정성 여부가 확인 중이므로, 국가의 책임이 인정될 경우 자력 있는 상대방(국가)을 상대로 손해배상 청구가 가능합니다(적합 조건 2, 6). 관련 수사 및 공적 기록이 다수 존재하여 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자), 유족 다수</t>
+          <t>1명 (유족 다수)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>실종신고 60대 여성, 옥천 야산서 시신으로…지인 긴급체포</t>
+          <t>신고, 또 신고했는데 결국…전자발찌 차고 연인 살해</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02217286645381024</t>
+          <t>https://www.donga.com/news/Society/article/all/20260314/133530096/2</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-07 12:22:29.036440+00:00</t>
+          <t>2026-03-14 12:31:42.934898+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>B씨 (및 잠재적으로 대한민국)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>미국 플로리다주에서 손해배상 소송 제기</t>
+          <t>가해자 검거 및 살인 사건 수사 진행 중. 과거 스토킹 관련 보호조치 및 잠정조치 실패 이력.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>미국 플로리다주의 한 유가족이 아들의 사망과 관련하여 구글의 AI 챗봇을 상대로 손해배상 소송을 제기했다. 이는 AI 챗봇의 감정 의존 확산에 대한 경고음이 울리는 가운데, AI 책임론과 관련된 첫 사례 중 하나로 주목받고 있다.</t>
+          <t>과거 사실혼 관계였던 20대 여성이 스토킹 가해자에게 살해당한 사건입니다. 피해자는 경찰의 스마트워치 지급 및 접근금지 등 보호조치를 받고 있었으나, 범행을 막지 못했습니다. 가해자는 범행 직후 검거되어 현재 경찰 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>구글이라는 대기업을 상대로 한 소송이며(적합 조건 2), 사망 사건으로 피해 규모가 크다(적합 조건 4). AI 챗봇의 책임이라는 새로운 법적 쟁점을 다루고 있어 선례가 될 가능성이 높고, 이미 소송이 제기된 상태이다.</t>
+          <t>가해자 B씨의 살인 책임이 명확하고, 증거 확보가 용이하며, 경찰 수사 등 공적 절차가 진행 중입니다. 특히, 피해자가 경찰의 보호조치 및 잠정조치를 받고 있었음에도 살해당한 점은 국가의 보호 의무 위반에 대한 손해배상 청구 가능성을 높이며, 이 경우 대한민국을 상대로 자력 있는 피고를 확보할 수 있습니다. 피해 규모 또한 살인 사건으로 매우 큽니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명 (사망자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[초점] 공감하는 AI의 역설…챗봇 감정 의존 확산에 '경고음'</t>
+          <t>대낮에 길거리서 살해된 스토킹 피해자, 법적 조치도 소용없었다(종합)</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>itdaily.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.itdaily.kr/news/articleView.html?idxno=238256</t>
+          <t>https://www.newsis.com/view/NISX20260314_0003548364</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-06 12:39:46.947537+00:00</t>
+          <t>2026-03-14 12:31:12.849299+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>가해자 형사 벌금형 선고 완료, 피해자 민사 손해배상 소송 검토 중</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>A씨는 가해자의 폭행으로 눈뼈가 부서지고 직장을 잃었으나, 가해자는 벌금 200만원을 선고받았다. A씨는 형사 처벌과 별개로 손해배상 청구가 가능한지 문의했으며, 법률 전문가들은 가능하다고 답변했다. 현재 민사 소송 제기를 검토 중인 단계이다.</t>
+          <t>경기 남양주에서 40대 남성이 20대 여성을 흉기로 찔러 살해한 사건이 발생했습니다. 피의자는 범행 당시 전자발찌를 착용 중인 법무부 보호관찰 대상자였으며, 경찰에 체포되어 구속영장 신청이 예정되어 있습니다. 피해자는 심정지 상태로 발견되어 병원으로 옮겨졌으나 끝내 숨졌습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>가해자의 형사 벌금형 선고로 상대방 책임이 명확하며(적합 조건 1), 눈뼈 부상 및 직장 상실로 피해 규모가 크고(적합 조건 4), 형사 판결이 객관적 증거로 활용될 수 있으며(적합 조건 5), 이미 형사 절차가 진행되어 공적 절차가 완료된 상태입니다(적합 조건 6).</t>
+          <t>피의자가 체포되고 살해 혐의가 명확하여 상대방 책임이 분명하며, 피해자가 사망하여 피해 규모가 매우 큽니다. 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고, 공적 절차(경찰 수사 및 구속영장 신청)가 이미 진행되고 있습니다. 다만, 피의자의 자력은 기사에서 확인되지 않아 소송금융 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>눈뼈 박살, 직장도 잃었는데…가해자는 고작 벌금 200만원</t>
+          <t>[자막뉴스] 길거리서 흉기 피습 후 도주...'전자발찌' 착용하고도 길거...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/AFFACTYV5ZPN</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202603141552466830</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-04 01:27:13.139606+00:00</t>
+          <t>2026-03-14 12:19:58.152275+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>주식회사 D</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>국회 국민 동의 청원 진행 중 (5만 명 이상 동의)</t>
+          <t>정읍지원 1심 판결</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>가해자로 인해 딸이 식물인간이 된 어머니가 국회 국민 동의 청원을 통해 일관성 없는 사건 처리 기준 개선과 피해자 참여권 강화를 촉구했습니다. 이 청원은 5만 명 이상의 동의를 얻어 국회에서 논의될 예정입니다.</t>
+          <t>정읍지원 민사단독은 고속도로 순찰 중 사망한 망인의 자녀들이 보험사 주식회사 D를 상대로 낸 손해배상 청구 소송에서 원고 승소 판결을 내렸다. 법원은 보험사의 배상 책임을 인정하며 각 원고에게 9천만 원 이상의 손해배상금을 지급하라고 명령했다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>피해자가 식물인간 상태로 피해 규모가 매우 크고(적합 조건 4), '가해자'가 특정되어 책임 소재가 명확해 보입니다(적합 조건 1). 또한, 국회 국민 동의 청원이 5만 명 이상의 동의를 얻어 진행 중으로, 공적 절차가 진행 중이며 사회적 관심이 높습니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보)에 해당합니다. 법원이 보험사의 배상 책임을 이미 인정하여 책임 소재가 명확하고, 피고인 보험사는 자력이 충분합니다. 각 원고에게 9천만 원 이상의 배상금이 인정되어 피해 규모도 상당합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>각 91,811,467원 (총 275,434,401원)</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>가해자는 PC방 가는데 딸은 식물인간 …빛바랜 국회 청원</t>
+          <t>정읍지원, 고속도로 순찰사망 보험금 인정</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030234667</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679717</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-02 12:23:00.718126+00:00</t>
+          <t>2026-03-14 00:33:33.440041+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>박진홍 (박수홍 친형)</t>
+          <t>이모 군 (및 친권자 부모)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중 (서울중앙지방법원 민사7부)</t>
+          <t>경찰 수사 완료 및 피의자 구속, 형사 처벌 및 민사 소송 예고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>방송인 박수홍의 친형 박진홍 씨가 10년간 박수홍의 출연료 등을 횡령한 혐의로 징역 3년 6개월의 실형을 확정받았다. 박수홍은 친형 부부를 상대로 198억 원 규모의 손해배상 청구 소송을 진행 중이며, 형사 재판 결과가 민사 소송에 유리하게 작용할 것으로 예상된다.</t>
+          <t>10대 피의자가 카카오 등 대기업을 대상으로 스와팅(허위 폭파 협박) 범죄를 저질러 경찰에 구속되었습니다. 이로 인해 카카오 직원 5천여 명이 대피하고 수억원대의 직간접적 피해가 발생했으며, 경찰은 낭비된 공권력에 대한 손해배상 소송을 예고했습니다. 피의자가 미성년자이므로 친권자인 부모에게 민사 책임이 전가될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>박수홍 친형의 횡령 혐의가 형사 재판에서 유죄로 확정되어 상대방 책임이 명확하고(적합 조건 1), 이는 강력한 증거로 작용합니다(적합 조건 5). 청구 금액이 198억 원으로 피해 규모가 매우 크며(적합 조건 4), 형사 절차 종결로 민사 소송의 유리한 기반이 마련되어 소송금융 적합도가 높습니다(적합 조건 6). 상대방이 개인이지만 횡령 규모를 고려할 때 자력 확보 가능성이 높다고 판단됩니다.</t>
+          <t>피의자의 책임이 경찰 수사로 명확히 밝혀져 구속까지 이루어졌습니다 (적합 조건 1, 5). 카카오 등 대기업이 직접적인 피해를 입었고, 5천여 명의 직원이 대피하는 등 집단적 피해가 발생했습니다 (적합 조건 3). 카카오 사건만 해도 수억원대의 피해 규모가 추산되며, 경찰이 유사 사건에 대해 수천만원대 손해배상 소송을 제기한 선례가 있습니다 (적합 조건 4). 현재 경찰 수사가 완료되고 형사 처벌 및 민사 소송이 예고된 상태입니다 (적합 조건 6). 피의자가 미성년자이므로 친권자인 부모에게 책임이 전가되어 배상 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>198억 원</t>
+          <t>수억원 이상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명 (박수홍)</t>
+          <t>5천여명 (카카오 대피 인원), 다수 (공중협박 피해자)</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>박수홍 친형 징역 3년 6개월 확정…남은 건 ‘198억’ 손해 배상 소송</t>
+          <t>[스와팅에 빠진 아이들] ②반드시 잡힌다…중형 처벌에 거액 배상까지</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603011120262310</t>
+          <t>https://www.yna.co.kr/view/AKR20260306108900061?input=1195m</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-01 12:44:46.316640+00:00</t>
+          <t>2026-03-08 00:36:35.289677+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>마이클 잭슨 유산 관리 측</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>기존 합의 무효화 소송 제기, 후속 심리 예정</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>카시오 형제들이 마이클 잭슨에게 약물 투여 후 성폭행을 당했다고 주장하며, 잭슨 유산 관리 측을 상대로 과거 맺었던 금전적 합의를 무효화하는 소송을 제기했다. 이 사건은 다음 달 후속 심리가 예정되어 있으며, 마이클 잭슨 사망 후에도 그의 유산에 대한 법적 분쟁이 계속되고 있음을 보여준다.</t>
+          <t>60대 여성이 금전 문제로 지인 B씨에게 살해당하고 시신이 유기된 사건. 경찰은 B씨를 긴급 체포하고 자백을 받아냈으며, 구속영장을 신청할 방침이다. B씨는 피해자에게 수억 원을 빌린 상태였던 것으로 파악되었다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(마이클 잭슨의 성폭행 혐의), 상대방에게 자력이 충분함(마이클 잭슨 유산 관리 측). 기존 금전적 합의를 무효화하려는 소송으로 피해 규모가 클 가능성이 높으며, 이미 소송이 제기되어 진행 중인 사건임.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), CCTV, 자백 등 증거 확보가 용이하다(적합 조건 5). 또한, 피해 금액이 수억 원에 달하고 살인 사건이므로 피해 규모가 크다(적합 조건 4). 다만, 상대방의 자력 부족 가능성은 투자 리스크 요인이다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>1명 (사망 피해자), 유족 다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>마이클 잭슨이 약 먹이고 성폭행  파문[해외이슈]</t>
+          <t>실종신고 60대 여성, 옥천 야산서 시신으로…지인 긴급체포</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030109180261474</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02217286645381024</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-01 12:38:22.953904+00:00</t>
+          <t>2026-03-07 12:22:29.036440+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 보험사 항소, 항소심 진행 중</t>
+          <t>미국 플로리다주에서 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2022년 놀이터에서 2세 손주와 부딪혀 60대 할머니가 하반신 마비 영구 장해를 입은 사건입니다. 할머니 측은 딸 부부가 가입한 일상생활배상책임 보험에 수억 원대 보험금을 청구했으나 보험사는 지급을 거절했습니다. 1심 법원은 부모의 감독의무 소홀을 인정하여 보험사의 배상책임을 70% 인정했으나, 보험사는 이에 불복하여 항소심이 진행 중입니다.</t>
+          <t>미국 플로리다주의 한 유가족이 아들의 사망과 관련하여 구글의 AI 챗봇을 상대로 손해배상 소송을 제기했다. 이는 AI 챗봇의 감정 의존 확산에 대한 경고음이 울리는 가운데, AI 책임론과 관련된 첫 사례 중 하나로 주목받고 있다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>법원이 부모의 감독의무 소홀을 인정하여 배상책임이 명확하며(적합 조건 1), 상대방이 자력 있는 보험사이고(적합 조건 2), 하반신 마비라는 영구적 장해로 피해 규모가 수억 원대로 크며(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 사건이 종결되지 않고 항소심이 진행 중이므로 투자 검토에 적합합니다.</t>
+          <t>구글이라는 대기업을 상대로 한 소송이며(적합 조건 2), 사망 사건으로 피해 규모가 크다(적합 조건 4). AI 챗봇의 책임이라는 새로운 법적 쟁점을 다루고 있어 선례가 될 가능성이 높고, 이미 소송이 제기된 상태이다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>수억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망자)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>달려든 2살 손주에 할머니 하반신 마비…가족이 가입한 보험, 배상책임...</t>
+          <t>[초점] 공감하는 AI의 역설…챗봇 감정 의존 확산에 '경고음'</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>itdaily.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11975669</t>
+          <t>http://www.itdaily.kr/news/articleView.html?idxno=238256</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-01 12:36:05.497017+00:00</t>
+          <t>2026-03-06 12:39:46.947537+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>익산시장 입후보 예정자의 공약으로 소송 추진 예정</t>
+          <t>가해자 형사 벌금형 선고 완료, 피해자 민사 손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>익산시장 입후보 예정자가 6·25 전쟁 이리역 오폭 사고와 1977년 이리역 화약 열차 폭발 사고에 대한 손해배상 청구를 1호 공약으로 내걸었다. 대한민국 정부, 한화, 한국철도공사를 상대로 익산시민과 시가 입은 유무형의 손실에 대해 약 1조 원 규모의 대규모 손해배상 소송을 추진할 계획이다. 국가폭력 시효 폐지 관련 법률 제정 움직임에 기대를 걸고 있다.</t>
+          <t>A씨는 가해자의 폭행으로 눈뼈가 부서지고 직장을 잃었으나, 가해자는 벌금 200만원을 선고받았다. A씨는 형사 처벌과 별개로 손해배상 청구가 가능한지 문의했으며, 법률 전문가들은 가능하다고 답변했다. 현재 민사 소송 제기를 검토 중인 단계이다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>대한민국 정부, 한화, 한국철도공사 등 자력 있는 상대방이 특정되고(적합 조건 1, 2), 익산시민 다수가 피해를 입었으며(적합 조건 3), 추정 피해 규모가 약 1조 원에 달하는 대규모 사건임(적합 조건 4). 또한, '국가 폭력에 의한 피해는 시효가 없다'는 대법원 판례와 관련 법률 제정 움직임 등 법리적 근거가 마련되고 있어 소송 가능성이 높음(적합 조건 5).</t>
+          <t>가해자의 형사 벌금형 선고로 상대방 책임이 명확하며(적합 조건 1), 눈뼈 부상 및 직장 상실로 피해 규모가 크고(적합 조건 4), 형사 판결이 객관적 증거로 활용될 수 있으며(적합 조건 5), 이미 형사 절차가 진행되어 공적 절차가 완료된 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>약 1조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>익산역 중심 반경 10㎞ 이내 피해 시민 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>황세연 익산시장 입후보 예정자, 공약 1호 ‘이리역 참사’ 배상 문제 ...</t>
+          <t>눈뼈 박살, 직장도 잃었는데…가해자는 고작 벌금 200만원</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260228024233771</t>
+          <t>https://lawtalknews.co.kr/article/AFFACTYV5ZPN</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-28 12:35:32.710368+00:00</t>
+          <t>2026-03-04 01:27:13.139606+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>손해배상 소송 1심 변론 진행 중, 친형 횡령 혐의 형사 소송 대법원 판결 확정</t>
+          <t>국회 국민 동의 청원 진행 중 (5만 명 이상 동의)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>박수홍이 친형 부부를 상대로 198억 원 규모의 손해배상 소송을 진행 중이며, 친형은 횡령 혐의로 징역 3년 6개월의 실형을 확정받았다. 민사 소송은 5년째 1심 변론이 이어지고 있으며, 형사 판결이 민사 소송에 미칠 영향이 주목된다.</t>
+          <t>가해자로 인해 딸이 식물인간이 된 어머니가 국회 국민 동의 청원을 통해 일관성 없는 사건 처리 기준 개선과 피해자 참여권 강화를 촉구했습니다. 이 청원은 5만 명 이상의 동의를 얻어 국회에서 논의될 예정입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>친형의 횡령 혐의가 형사 재판에서 유죄로 확정되어 상대방 책임이 명확하며, 198억 원에 달하는 피해 규모가 매우 크다. 형사 판결이라는 객관적 증거가 존재하고 관련 공적 절차가 이미 완료되어 소송 승소 가능성이 높다. 민사 소송은 아직 1심 진행 중으로 소송금융 투자 기회가 충분하다.</t>
+          <t>피해자가 식물인간 상태로 피해 규모가 매우 크고(적합 조건 4), '가해자'가 특정되어 책임 소재가 명확해 보입니다(적합 조건 1). 또한, 국회 국민 동의 청원이 5만 명 이상의 동의를 얻어 진행 중으로, 공적 절차가 진행 중이며 사회적 관심이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>198억 원</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>참담  박수홍 친형 5년만 실형, 198억 소송 5년째 진행中[스타이슈]</t>
+          <t>가해자는 PC방 가는데 딸은 식물인간 …빛바랜 국회 청원</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/02/28/2026022715430633185</t>
+          <t>https://www.hankyung.com/article/2026030234667</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-28 00:41:44.706970+00:00</t>
+          <t>2026-03-02 12:23:00.718126+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>명재완, 학교장, 대전시</t>
+          <t>박진홍 (박수홍 친형)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>민사 손해배상 청구 사건 첫 변론기일 진행 중, 형사재판 대법원 심리 중</t>
+          <t>손해배상 청구 소송 진행 중 (서울중앙지방법원 민사7부)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>자신이 근무하던 학교에서 초등학생을 살해한 전 교사 명재완을 상대로 한 손해배상 청구 소송의 첫 변론기일이 열렸습니다. 유족 측은 명재완뿐만 아니라 교사를 관리·감독하는 학교장과 대전시에도 책임이 있다고 보고 총 4억여 원의 손해배상을 청구했습니다. 명재완에 대한 형사재판은 현재 대법원에서 심리가 진행 중입니다.</t>
+          <t>방송인 박수홍의 친형 박진홍 씨가 10년간 박수홍의 출연료 등을 횡령한 혐의로 징역 3년 6개월의 실형을 확정받았다. 박수홍은 친형 부부를 상대로 198억 원 규모의 손해배상 청구 소송을 진행 중이며, 형사 재판 결과가 민사 소송에 유리하게 작용할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>가해자(명재완)의 책임이 명확하며, 피고에 대전시(공공기관)가 포함되어 배상 자력이 충분합니다. 유족 측이 4억여 원의 손해배상을 청구하여 피해 규모가 크고, 형사재판이 대법원에서 진행 중이므로 객관적 증거 확보가 용이합니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>박수홍 친형의 횡령 혐의가 형사 재판에서 유죄로 확정되어 상대방 책임이 명확하고(적합 조건 1), 이는 강력한 증거로 작용합니다(적합 조건 5). 청구 금액이 198억 원으로 피해 규모가 매우 크며(적합 조건 4), 형사 절차 종결로 민사 소송의 유리한 기반이 마련되어 소송금융 적합도가 높습니다(적합 조건 6). 상대방이 개인이지만 횡령 규모를 고려할 때 자력 확보 가능성이 높다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>4억여 원</t>
+          <t>198억 원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (박수홍)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'초등생 살해' 명재완 상대 손해배상 첫 재판</t>
+          <t>박수홍 친형 징역 3년 6개월 확정…남은 건 ‘198억’ 손해 배상 소송</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602270609287Or</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603011120262310</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-27 00:40:35.874679+00:00</t>
+          <t>2026-03-01 12:44:46.316640+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>명재완, 학교, 대전시</t>
+          <t>마이클 잭슨 유산 관리 측</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>민사소송 첫 재판 진행 중, 가해자 형사 재판 대법원 상고 중, 교장 인사 소청 진행 중</t>
+          <t>기존 합의 무효화 소송 제기, 후속 심리 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>대전 초등생 살해 사건 피해 유족이 가해자 명재완과 학교, 대전시를 상대로 4억여 원의 손해배상 민사소송을 제기했으며 첫 재판이 열렸습니다. 유족 측은 학교와 대전시에도 관리감독 책임을 묻고 있으며, 가해자는 형사 재판에서 무기징역을 선고받고 대법원에 상고한 상태입니다.</t>
+          <t>카시오 형제들이 마이클 잭슨에게 약물 투여 후 성폭행을 당했다고 주장하며, 잭슨 유산 관리 측을 상대로 과거 맺었던 금전적 합의를 무효화하는 소송을 제기했다. 이 사건은 다음 달 후속 심리가 예정되어 있으며, 마이클 잭슨 사망 후에도 그의 유산에 대한 법적 분쟁이 계속되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (학교, 대전시), 피해 규모가 큼 (4억여 원 청구), 이미 공적 절차(형사 재판, 인사 소청)가 진행 중임. 가해자의 책임은 명확하며, 학교와 대전시의 관리감독 책임 입증이 쟁점이나 공공기관을 상대로 한 소송으로 배상 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(마이클 잭슨의 성폭행 혐의), 상대방에게 자력이 충분함(마이클 잭슨 유산 관리 측). 기존 금전적 합의를 무효화하려는 소송으로 피해 규모가 클 가능성이 높으며, 이미 소송이 제기되어 진행 중인 사건임.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>4억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>'대전 초등생 살해' 유족...명재완 등에 4억 대 소송</t>
+          <t>마이클 잭슨이 약 먹이고 성폭행  파문[해외이슈]</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202602262306553901</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030109180261474</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-02-27 00:37:12.634603+00:00</t>
+          <t>2026-03-01 12:38:22.953904+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>1심 판결 선고 후 보험사 항소, 항소심 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물을 이용해 남성 4명에게 범행을 저질러 2명이 사망하고 2명이 입원 치료를 받았습니다. 김씨는 범행 장소를 은폐된 곳으로 바꾸고 챗GPT에 약물 관련 질문을 하는 등 치밀한 계획 범행 정황이 드러났으며, 경찰은 김씨를 살인 혐의로 검찰에 송치했습니다. 추가 피해자가 있을 가능성도 제기되고 있습니다.</t>
+          <t>2022년 놀이터에서 2세 손주와 부딪혀 60대 할머니가 하반신 마비 영구 장해를 입은 사건입니다. 할머니 측은 딸 부부가 가입한 일상생활배상책임 보험에 수억 원대 보험금을 청구했으나 보험사는 지급을 거절했습니다. 1심 법원은 부모의 감독의무 소홀을 인정하여 보험사의 배상책임을 70% 인정했으나, 보험사는 이에 불복하여 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>피의자 특정 및 검찰 송치로 상대방 책임이 명확하며(적합 조건 1), 사망자 2명 포함 최소 4명의 피해자가 발생하여 피해 규모가 크고 집단적 피해 가능성이 높음(적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되었고 공적 절차(검찰 송치)가 진행 중임(적합 조건 5, 6). 다만, 피의자가 개인으로 자력 부족 가능성이 있어 실제 배상금 회수에 어려움이 있을 수 있음.</t>
+          <t>법원이 부모의 감독의무 소홀을 인정하여 배상책임이 명확하며(적합 조건 1), 상대방이 자력 있는 보험사이고(적합 조건 2), 하반신 마비라는 영구적 장해로 피해 규모가 수억 원대로 크며(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 사건이 종결되지 않고 항소심이 진행 중이므로 투자 검토에 적합합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원대</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>최소 4명, 추가 피해 가능성 있음</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>카페→노래방→모텔…범행 거듭해 진화한 '수유동 연쇄살인'</t>
+          <t>달려든 2살 손주에 할머니 하반신 마비…가족이 가입한 보험, 배상책임...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476569?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063144</t>
+          <t>https://www.mk.co.kr/article/11975669</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-02-26 00:20:03.193303+00:00</t>
+          <t>2026-03-01 12:36:05.497017+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>대한민국 정부, 한화, 한국철도공사</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 (추정)</t>
+          <t>익산시장 입후보 예정자의 공약으로 소송 추진 예정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>가해자 A씨가 연인 관계였던 첫 번째 피해자에게 약물을 투여한 것을 시작으로, 사망 2명, 상해 2명 등 총 4명의 피해자가 발생한 '강북 약물 살인' 사건의 4번째 피해 정황이 포착되었습니다. 피해자는 의식을 잃었으나 목숨을 건졌으며, 현재 형사 수사가 진행 중일 것으로 예상됩니다.</t>
+          <t>익산시장 입후보 예정자가 6·25 전쟁 이리역 오폭 사고와 1977년 이리역 화약 열차 폭발 사고에 대한 손해배상 청구를 1호 공약으로 내걸었다. 대한민국 정부, 한화, 한국철도공사를 상대로 익산시민과 시가 입은 유무형의 손실에 대해 약 1조 원 규모의 대규모 손해배상 소송을 추진할 계획이다. 국가폭력 시효 폐지 관련 법률 제정 움직임에 기대를 걸고 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>가해자 A씨의 약물 투여 행위로 사망 2명, 상해 2명 등 다수의 피해자가 발생하여 상대방 책임이 명확합니다 (적합 조건 1, 3). 형사 수사를 통해 증거 확보가 용이하며 (적합 조건 5), 현재 형사 절차가 진행 중일 가능성이 높습니다 (적합 조건 6). 사망 및 중상해 피해로 손해배상액 규모가 클 것으로 예상되나 (적합 조건 4), 가해자 A씨의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실한 점은 리스크 요인입니다.</t>
+          <t>대한민국 정부, 한화, 한국철도공사 등 자력 있는 상대방이 특정되고(적합 조건 1, 2), 익산시민 다수가 피해를 입었으며(적합 조건 3), 추정 피해 규모가 약 1조 원에 달하는 대규모 사건임(적합 조건 4). 또한, '국가 폭력에 의한 피해는 시효가 없다'는 대법원 판례와 관련 법률 제정 움직임 등 법리적 근거가 마련되고 있어 소송 가능성이 높음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1조 원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>4명 (사망 2명, 상해 2명)</t>
+          <t>익산역 중심 반경 10㎞ 이내 피해 시민 다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'강북 약물 살인' 4번째 피해 정황…  오빠가 안 깨어나  태연히 119 신고...</t>
+          <t>황세연 익산시장 입후보 예정자, 공약 1호 ‘이리역 참사’ 배상 문제 ...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022518100002395?did=NA</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260228024233771</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-02-25 12:43:52.439721+00:00</t>
+          <t>2026-02-28 12:35:32.710368+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>박수홍 친형 박모씨 및 형수 이모씨</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>보험사와의 보상 협의 중단 및 금융감독원 민원 제기</t>
+          <t>손해배상 소송 1심 변론 진행 중, 친형 횡령 혐의 형사 소송 대법원 판결 확정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>한 농원에 차량이 역주행하여 돌진하는 사고가 발생, 수천만 원대 희귀 식물과 수목 등 1억 2천만 원 상당의 재산 피해가 발생했다. 피해자는 보험사에 1억 2천만 원의 손해액을 산정했으나, 보험사는 1200만 원만을 제시하여 보상에 난항을 겪고 있다. 이에 피해자는 금융감독원에 민원을 제기하고 요구 금액을 낮추는 등 보상 절차를 진행 중이다.</t>
+          <t>박수홍이 친형 부부를 상대로 198억 원 규모의 손해배상 소송을 진행 중이며, 친형은 횡령 혐의로 징역 3년 6개월의 실형을 확정받았다. 민사 소송은 5년째 1심 변론이 이어지고 있으며, 형사 판결이 민사 소송에 미칠 영향이 주목된다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>차량 돌진으로 인한 농원 피해 발생으로 상대방 책임이 명확하고(적합 조건 1), 상대방인 보험사는 자력이 충분하며(적합 조건 2), 피해 규모가 1억 2천만 원으로 크고(적합 조건 4), CCTV 영상 등 증거 확보가 가능하며(적합 조건 5), 금융감독원에 민원이 제기되어 공적 절차가 진행 중(적합 조건 6)이므로 소송금융에 적합하다. 특히 보험사의 낮은 보상액 제시로 피해자가 소송을 통해 정당한 보상을 받을 필요성이 높다.</t>
+          <t>친형의 횡령 혐의가 형사 재판에서 유죄로 확정되어 상대방 책임이 명확하며, 198억 원에 달하는 피해 규모가 매우 크다. 형사 판결이라는 객관적 증거가 존재하고 관련 공적 절차가 이미 완료되어 소송 승소 가능성이 높다. 민사 소송은 아직 1심 진행 중으로 소송금융 투자 기회가 충분하다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>1억 2000만 원 (피해자 주장)</t>
+          <t>198억 원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명 (농원 주인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>농원 역주행 돌진 1억대 피해…장영란 경악</t>
+          <t>참담  박수홍 친형 5년만 실형, 198억 소송 5년째 진행中[스타이슈]</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003525416</t>
+          <t>https://www.starnewskorea.com/star/2026/02/28/2026022715430633185</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-02-25 12:30:08.424717+00:00</t>
+          <t>2026-02-28 00:41:44.706970+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>전두환</t>
+          <t>명재완, 학교장, 대전시</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>전두환 회고록 명예훼손 판결 선고, 5·18 단체 징벌적 손해배상 도입 촉구 중</t>
+          <t>민사 손해배상 청구 사건 첫 변론기일 진행 중, 형사재판 대법원 심리 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>전두환 회고록의 5·18 왜곡에 대한 명예훼손 판결이 내려진 후, 5·18 단체들이 재발 방지를 위해 징벌적 손해배상제 도입을 촉구하고 있습니다. 이는 5·18 피해자 및 유족들의 집단적 피해에 대한 추가적인 법적 구제 가능성을 시사합니다.</t>
+          <t>자신이 근무하던 학교에서 초등학생을 살해한 전 교사 명재완을 상대로 한 손해배상 청구 소송의 첫 변론기일이 열렸습니다. 유족 측은 명재완뿐만 아니라 교사를 관리·감독하는 학교장과 대전시에도 책임이 있다고 보고 총 4억여 원의 손해배상을 청구했습니다. 명재완에 대한 형사재판은 현재 대법원에서 심리가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>전두환 회고록에 대한 명예훼손 판결이 이미 내려져 상대방 책임이 명확하며(적합 조건 1, 5), 5·18 단체들이 징벌적 손해배상 도입을 촉구하고 있어 집단적 피해(적합 조건 3)에 대한 대규모 손해배상(적합 조건 4) 가능성이 높습니다. 기존 판결을 바탕으로 새로운 소송금융 기회를 모색할 수 있습니다.</t>
+          <t>가해자(명재완)의 책임이 명확하며, 피고에 대전시(공공기관)가 포함되어 배상 자력이 충분합니다. 유족 측이 4억여 원의 손해배상을 청구하여 피해 규모가 크고, 형사재판이 대법원에서 진행 중이므로 객관적 증거 확보가 용이합니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억여 원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>5·18 피해자 및 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>'전두환 회고록' 5·18 왜곡 단죄, 재발 방지 징벌적 손배 도입해야</t>
+          <t>'초등생 살해' 명재완 상대 손해배상 첫 재판</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>gjdream.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.gjdream.com/news/articleView.html?idxno=667298</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602270609287Or</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-23 00:34:26.363988+00:00</t>
+          <t>2026-02-27 00:40:35.874679+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>명재완, 학교, 대전시</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (징역 6년), 민사 손해배상 소송 예정</t>
+          <t>민사소송 첫 재판 진행 중, 가해자 형사 재판 대법원 상고 중, 교장 인사 소청 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>음주운전 뺑소니 사고로 40대 가장이 사망하고 아들과 택시 승객 등 6명이 부상당한 사건. 가해자는 형사 재판에서 징역 6년을 선고받았으며, 사망 피해자 가족과는 합의가 이루어지지 않은 것으로 보인다. 형사 판결로 가해자의 책임이 명확히 입증되어 민사 손해배상 소송의 가능성이 높다.</t>
+          <t>대전 초등생 살해 사건 피해 유족이 가해자 명재완과 학교, 대전시를 상대로 4억여 원의 손해배상 민사소송을 제기했으며 첫 재판이 열렸습니다. 유족 측은 학교와 대전시에도 관리감독 책임을 묻고 있으며, 가해자는 형사 재판에서 무기징역을 선고받고 대법원에 상고한 상태입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함(적합 조건 1) (음주운전, 뺑소니로 인한 사망 사고, 형사 재판에서 유죄 선고), 피해 규모가 큼(적합 조건 4) (사망자 1명, 부상자 6명, 특히 아들이 아버지의 사망을 현장에서 목격하여 정신적 피해가 매우 큼), 증거가 확보 가능함(적합 조건 5) (형사 재판 기록, 경찰 조사 결과 등), 이미 공적 절차(형사 재판)가 진행되어 사실관계가 명확히 입증됨(적합 조건 6). 형사 사건은 종결되었으나, 민사 손해배상 소송은 아직 진행되지 않았으며, 특히 사망 피해자 가족은 합의하지 않은 것으로 보임. 상대방이 개인이라 자력에 한계가 있을 수 있으나, 보험 여부 및 개인 자산 확인 시 투자 가능성이 높음.</t>
+          <t>상대방에게 자력이 충분함 (학교, 대전시), 피해 규모가 큼 (4억여 원 청구), 이미 공적 절차(형사 재판, 인사 소청)가 진행 중임. 가해자의 책임은 명확하며, 학교와 대전시의 관리감독 책임 입증이 쟁점이나 공공기관을 상대로 한 소송으로 배상 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억여 원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 6명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>만취 뺑소니 비극…아들 귀가시키던 40대 가장 숨졌다</t>
+          <t>'대전 초등생 살해' 유족...명재완 등에 4억 대 소송</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01951606645353144</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202602262306553901</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-22 12:30:15.030595+00:00</t>
+          <t>2026-02-27 00:37:12.634603+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>김모(51)씨</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>음주운전 뺑소니 사망 사고 관련 형사 재판 1심 판결 선고, 민사 손해배상 소송 가능성 높음</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>음주운전 중 사고를 내고 도주하다 2차 사고로 40대 가장이 사망하고 아들과 택시 승객 등 4명이 부상당한 사건입니다. 피고인 김모씨는 특가법상 위험운전치사상 혐의로 징역 6년을 선고받았으며, 과거에도 음주운전 전력이 있습니다. 사망 피해자 측과는 합의가 이루어지지 않은 것으로 보입니다.</t>
+          <t>20대 여성 김모씨가 약물을 이용해 남성 4명에게 범행을 저질러 2명이 사망하고 2명이 입원 치료를 받았습니다. 김씨는 범행 장소를 은폐된 곳으로 바꾸고 챗GPT에 약물 관련 질문을 하는 등 치밀한 계획 범행 정황이 드러났으며, 경찰은 김씨를 살인 혐의로 검찰에 송치했습니다. 추가 피해자가 있을 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>피고인의 음주운전 및 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(조건 1), 사망 피해 발생으로 피해 규모가 크고(조건 4), 형사 재판을 통해 증거가 충분히 확보되었으며(조건 5), 이미 형사 재판 1심 판결이 선고된 상태(조건 6)로 민사 손해배상 소송의 승소 가능성이 높습니다. 다만 상대방의 자력은 불확실하며(조건 2), 집단적 피해는 아닙니다(조건 3).</t>
+          <t>피의자 특정 및 검찰 송치로 상대방 책임이 명확하며(적합 조건 1), 사망자 2명 포함 최소 4명의 피해자가 발생하여 피해 규모가 크고 집단적 피해 가능성이 높음(적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되었고 공적 절차(검찰 송치)가 진행 중임(적합 조건 5, 6). 다만, 피의자가 개인으로 자력 부족 가능성이 있어 실제 배상금 회수에 어려움이 있을 수 있음.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>사망 1명, 상해 4명</t>
+          <t>최소 4명, 추가 피해 가능성 있음</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>음주운전 추궁에 달아나다 또  쾅 ...40대 가장 '참변'</t>
+          <t>카페→노래방→모텔…범행 거듭해 진화한 '수유동 연쇄살인'</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602220156&amp;t=NN</t>
+          <t>https://www.nocutnews.co.kr/news/6476569?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063144</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-22 12:29:33.644405+00:00</t>
+          <t>2026-02-26 00:20:03.193303+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>형사 수사 진행 중 (추정)</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>가해자 A씨가 연인 관계였던 첫 번째 피해자에게 약물을 투여한 것을 시작으로, 사망 2명, 상해 2명 등 총 4명의 피해자가 발생한 '강북 약물 살인' 사건의 4번째 피해 정황이 포착되었습니다. 피해자는 의식을 잃었으나 목숨을 건졌으며, 현재 형사 수사가 진행 중일 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>가해자 A씨의 약물 투여 행위로 사망 2명, 상해 2명 등 다수의 피해자가 발생하여 상대방 책임이 명확합니다 (적합 조건 1, 3). 형사 수사를 통해 증거 확보가 용이하며 (적합 조건 5), 현재 형사 절차가 진행 중일 가능성이 높습니다 (적합 조건 6). 사망 및 중상해 피해로 손해배상액 규모가 클 것으로 예상되나 (적합 조건 4), 가해자 A씨의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실한 점은 리스크 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>4명 (사망 2명, 상해 2명)</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>'강북 약물 살인' 4번째 피해 정황…  오빠가 안 깨어나  태연히 119 신고...</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022518100002395?did=NA</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:43:52.439721+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>보험사</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>보험사와의 보상 협의 중단 및 금융감독원 민원 제기</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>한 농원에 차량이 역주행하여 돌진하는 사고가 발생, 수천만 원대 희귀 식물과 수목 등 1억 2천만 원 상당의 재산 피해가 발생했다. 피해자는 보험사에 1억 2천만 원의 손해액을 산정했으나, 보험사는 1200만 원만을 제시하여 보상에 난항을 겪고 있다. 이에 피해자는 금융감독원에 민원을 제기하고 요구 금액을 낮추는 등 보상 절차를 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>차량 돌진으로 인한 농원 피해 발생으로 상대방 책임이 명확하고(적합 조건 1), 상대방인 보험사는 자력이 충분하며(적합 조건 2), 피해 규모가 1억 2천만 원으로 크고(적합 조건 4), CCTV 영상 등 증거 확보가 가능하며(적합 조건 5), 금융감독원에 민원이 제기되어 공적 절차가 진행 중(적합 조건 6)이므로 소송금융에 적합하다. 특히 보험사의 낮은 보상액 제시로 피해자가 소송을 통해 정당한 보상을 받을 필요성이 높다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>1억 2000만 원 (피해자 주장)</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>1명 (농원 주인)</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>농원 역주행 돌진 1억대 피해…장영란 경악</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260225_0003525416</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:30:08.424717+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>전두환</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>전두환 회고록 명예훼손 판결 선고, 5·18 단체 징벌적 손해배상 도입 촉구 중</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>전두환 회고록의 5·18 왜곡에 대한 명예훼손 판결이 내려진 후, 5·18 단체들이 재발 방지를 위해 징벌적 손해배상제 도입을 촉구하고 있습니다. 이는 5·18 피해자 및 유족들의 집단적 피해에 대한 추가적인 법적 구제 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>전두환 회고록에 대한 명예훼손 판결이 이미 내려져 상대방 책임이 명확하며(적합 조건 1, 5), 5·18 단체들이 징벌적 손해배상 도입을 촉구하고 있어 집단적 피해(적합 조건 3)에 대한 대규모 손해배상(적합 조건 4) 가능성이 높습니다. 기존 판결을 바탕으로 새로운 소송금융 기회를 모색할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>5·18 피해자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>'전두환 회고록' 5·18 왜곡 단죄, 재발 방지 징벌적 손배 도입해야</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>gjdream.com</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>http://www.gjdream.com/news/articleView.html?idxno=667298</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:34:26.363988+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고 (징역 6년), 민사 손해배상 소송 예정</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>음주운전 뺑소니 사고로 40대 가장이 사망하고 아들과 택시 승객 등 6명이 부상당한 사건. 가해자는 형사 재판에서 징역 6년을 선고받았으며, 사망 피해자 가족과는 합의가 이루어지지 않은 것으로 보인다. 형사 판결로 가해자의 책임이 명확히 입증되어 민사 손해배상 소송의 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확함(적합 조건 1) (음주운전, 뺑소니로 인한 사망 사고, 형사 재판에서 유죄 선고), 피해 규모가 큼(적합 조건 4) (사망자 1명, 부상자 6명, 특히 아들이 아버지의 사망을 현장에서 목격하여 정신적 피해가 매우 큼), 증거가 확보 가능함(적합 조건 5) (형사 재판 기록, 경찰 조사 결과 등), 이미 공적 절차(형사 재판)가 진행되어 사실관계가 명확히 입증됨(적합 조건 6). 형사 사건은 종결되었으나, 민사 손해배상 소송은 아직 진행되지 않았으며, 특히 사망 피해자 가족은 합의하지 않은 것으로 보임. 상대방이 개인이라 자력에 한계가 있을 수 있으나, 보험 여부 및 개인 자산 확인 시 투자 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>사망 1명, 부상 6명</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>만취 뺑소니 비극…아들 귀가시키던 40대 가장 숨졌다</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01951606645353144</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:30:15.030595+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
           <t>김모(51)씨</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>음주운전 뺑소니 사망 사고 관련 형사 재판 1심 판결 선고, 민사 손해배상 소송 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>음주운전 중 사고를 내고 도주하다 2차 사고로 40대 가장이 사망하고 아들과 택시 승객 등 4명이 부상당한 사건입니다. 피고인 김모씨는 특가법상 위험운전치사상 혐의로 징역 6년을 선고받았으며, 과거에도 음주운전 전력이 있습니다. 사망 피해자 측과는 합의가 이루어지지 않은 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>피고인의 음주운전 및 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(조건 1), 사망 피해 발생으로 피해 규모가 크고(조건 4), 형사 재판을 통해 증거가 충분히 확보되었으며(조건 5), 이미 형사 재판 1심 판결이 선고된 상태(조건 6)로 민사 손해배상 소송의 승소 가능성이 높습니다. 다만 상대방의 자력은 불확실하며(조건 2), 집단적 피해는 아닙니다(조건 3).</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>수억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>사망 1명, 상해 4명</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>음주운전 추궁에 달아나다 또  쾅 ...40대 가장 '참변'</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602220156&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:29:33.644405+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>김모(51)씨</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>형사 재판 유죄 판결 선고 완료</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>음주운전 및 뺑소니로 2차 사고를 내 40대 가장을 사망에 이르게 한 50대 피고인에게 징역 6년이 선고되었다. 이 사고로 가장 A씨가 사망하고 아들 B군이 부상을 입었으며, 다른 4명도 경상을 입었다. 피고인은 과거에도 음주운전 전력이 있는 것으로 드러났다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>피고인의 음주운전 및 뺑소니로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 형사 재판에서 유죄 판결이 확정되어 증거 확보가 용이함(적합 조건 5, 6). 사망 피해자와 아들의 심각한 정신적 피해 등 피해 규모가 매우 크다(적합 조건 4). 다만, 피고인이 개인인 점을 고려할 때 자력 확보 가능성은 추가 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
+      <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr">
+      <c r="I48" t="inlineStr">
         <is>
           <t>사망 1명, 중상 1명, 경상 4명</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>음주운전으로 사고 낸 뒤 달아나다 2차 사고 내 아들 귀가시키던 가장 ...</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>kwnews.co.kr</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://www.kwnews.co.kr/page/view/2026022218225407119</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-02-22 12:29:06.006763+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N43"/>
+  <autoFilter ref="A1:N48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>