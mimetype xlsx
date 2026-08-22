--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:N48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,3020 +535,3376 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>서부지법 난동 가담자 18명</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 유죄 확정 후 서부지법에서 손해배상 청구 검토 중</t>
+          <t>스토킹 혐의에 대한 정식재판 진행 중, 상간자 손해배상 소송 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>지난해 1월 윤석열 전 대통령 지지자들이 서울서부지방법원에 난입해 물건을 부수고 경찰관을 폭행한 사건에 대해 대법원이 18명의 유죄를 확정했습니다. 서부지법은 난동 가담자들에 대한 손해배상 청구를 검토하고 있으며, 일부 피고인들은 재판소원 등을 검토 중입니다.</t>
+          <t>배우 황정민의 사생활 논란과 관련하여, 변호사는 황정민과 여성 A씨의 관계를 법률상 불륜으로 해석했으며, 황정민 배우자가 A씨를 상대로 상간자 손해배상 청구 소송을 제기할 수 있다고 언급했습니다. 한편, 황정민 측은 A씨를 스토킹 혐의로 고소하여 법원에서 접근금지 잠정조치 및 약식명령이 내려졌고, A씨는 이에 불복해 정식재판을 청구하여 법적 공방이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대법원에서 18명의 유죄가 확정되어 상대방의 책임이 명확하며(적합 조건 1), 난동 장면 영상 등 객관적 증거가 충분합니다(적합 조건 5). 다수의 가담자가 법원에 난입하여 공공기물 파손 및 경찰관 폭행이라는 집단적 피해를 야기했습니다(적합 조건 3). 그러나 피고인들이 개인이므로 자력 확보가 불확실하며, 원고가 공공기관인 법원이라는 점이 소송금융 투자에 고려될 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 메신저 문구 등 증거가 명확하며(적합 조건 5), 스토킹 혐의에 대해 법원의 잠정조치 및 약식명령이 내려지는 등 관련 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 상대방(A씨)의 자력 또한 불분명하여 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>대법원까지 간 '서부지법 난동범' 18명 유죄 확정… 재판 소원도 검토</t>
+          <t>황정민은 불륜 맞고, 폭로자는 스토킹 맞다 …현직 변호사 의견 보니 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5191305</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1066695/</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-08 04:13:59.399250+00:00</t>
+          <t>2026-08-18 07:16:21.446402+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>황정민</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>손해배상 청구 소송 제기, 조정기일 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>청주 무심천 벚꽃축제 현장에서 중학생 집단폭행 사건이 발생했습니다. 피해자 측 가족이 가해 학생들의 신상을 SNS에 공개했다가 피소되었으며, 현재 청주흥덕경찰서에서 수사가 진행 중입니다.</t>
+          <t>배우 황정민의 사생활을 폭로한 A씨가 황정민이 먼저 성인 소설 작성을 요청하고 성적 상호작용을 시작했다고 주장하며 추가 메시지와 녹취록을 공개했다. 황정민 측은 A씨를 스토킹 범죄 피의자로 지목하며 법원의 접근금지 조치 및 벌금 약식명령을 받았다고 밝혔다. A씨는 이에 불복해 정식 재판을 청구하고 2억 원 규모의 손해배상 청구 소송을 제기했으며, 오는 14일 조정기일이 예정되어 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임이 비교적 명확하고 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 가해자가 중학생이므로 자력 부족 가능성이 있으며, 피해 규모가 크지 않을 수 있어 투자 매력이 다소 낮습니다. (적합 조건 1, 5, 6 해당)</t>
+          <t>상대방(배우 황정민)의 자력이 충분하고, 피해자 A씨가 2억 원 규모의 손해배상 소송을 제기하여 피해 규모가 크며, A씨가 메시지 및 녹취록 등 증거를 확보하고 있습니다. 다만, 책임 소재가 명확하지 않고 양측의 주장이 엇갈리는 '진흙탕 싸움' 양상이며, 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>청주 축제 집단폭행 사건…가해자 신상 공개한 가족 피소</t>
+          <t>먼저 야한 소설 써봐, 낄낄대게  황정민 폭로女, 추가 메시지 공개→파...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=848806</t>
+          <t>https://mhnse.com/news/articleView.html?idxno=1482570</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-01 07:02:29.070365+00:00</t>
+          <t>2026-08-09 07:01:32.614708+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>황정민</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중, 민사소송 합의 계획 중</t>
+          <t>스토킹 혐의 정식재판 진행 중, 2억 원 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>부동산 일타강사 남편을 살해한 50대 A 씨가 형사 항소심에서 혐의를 인정했다. 피해자 형제들이 제기한 민사소송에서 A 씨 측은 합의를 계획 중이며, 재판부에 양형 조사를 요청했다. 다음 공판기일은 5월 21일로 예정되어 있다.</t>
+          <t>배우 황정민과 여성 A씨 간 사생활 의혹 공방이 이어지고 있다. A씨는 황정민을 상대로 2억 원의 손해배상 청구 소송을 제기했으며, 스토킹 혐의에 대한 약식명령에 불복해 정식재판을 청구했다. 황정민 측은 A씨를 스토킹 범죄 피의자로 규정하며 법적 대응을 예고했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피고(A 씨)가 형사 항소심에서 혐의를 인정하여 책임이 명확하고(적합 조건 1), 강력한 증거가 존재합니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 집단적 피해 사건이 아니며, 피해 규모도 구체적으로 명시되지 않았습니다.</t>
+          <t>상대방(배우 황정민)의 자력이 충분하고(적합 조건 2), 피해자 A씨가 2억 원의 손해배상을 청구하여 피해 규모가 크지만(적합 조건 4), 양측의 주장이 첨예하게 대립하여 상대방 책임이 명확하지 않음(적합 조건 1 불충족). 증거의 신뢰성 또한 법정에서 다뤄질 예정으로 투자 리스크가 존재함.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'부동산 일타강사' 남편 살해한 50대 항소심서 혐의 인정</t>
+          <t>황정민 폭로 여성은 15살 연하...확인된 신체 접촉? 어깨에 손 올린 정...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008512636&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mt.co.kr/society/2026/08/02/2026080218185279246</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-12 07:02:00.673559+00:00</t>
+          <t>2026-08-08 16:17:13.216944+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>김수현</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>검찰 보완수사 진행 중, 전담팀 구성</t>
+          <t>재판부 조정 권고, 분쟁 일부 정리 분위기</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>故 김창민 감독의 상해치사 사건에 대해 검찰이 전담팀을 구성하고 보완수사에 착수했다. 영장 기각 논란이 있었으나, 검찰은 과학수사 기법과 의학적 전문성을 활용하여 피해자 측의 억울함이 없도록 엄정하게 수사하겠다고 밝혔다.</t>
+          <t>배우 김수현이 사생활 논란 이후 일부 광고주들로부터 거액의 손해배상 소송을 당했으나, 최근 청구액이 대폭 줄고 재판부의 조정 권고로 분쟁이 일부 정리되는 분위기입니다. 김수현은 해외 브랜드 광고를 통해 활동을 재개했으며, 고 김새론 유족과의 진실 공방 및 유튜브 채널 명예훼손 소송도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>검찰이 故 김창민 감독 상해치사 사건에 대해 전담팀을 구성하고 보완수사를 진행 중이므로 공적 절차가 활발히 진행되고 있으며 (적합 조건 6), 과학수사 기법 활용을 통해 증거 확보 가능성이 높습니다 (적합 조건 5). 사망 사건으로 피해 규모가 크지만 (적합 조건 4), 상대방의 자력 및 책임 명확성은 추가 확인이 필요합니다.</t>
+          <t>상대방(김수현)에게 자력이 충분하며(조건 2), 일부 광고주들이 피해를 입어 집단적 소송 가능성이 있습니다(조건 3). 다만, 기사 내용상 손해배상 청구액이 대폭 줄고 재판부의 조정 권고가 있어 소송의 강도가 약화된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>검찰, 故 김창민 감독 상해치사 전담팀 구성…영장 기각 논란 속 보완수...</t>
+          <t>김수현, 복귀 신호에도 웃지 못하는 이유..600억 대작·광고주 소송 [스...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/04/05/PEG3TJKKM5DKZM43KGR74IGS3A/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.starnewskorea.com/star/2026/07/15/2026071507450923115</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 12:21:14.192987+00:00</t>
+          <t>2026-07-23 17:45:04.576579+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
+          <t>민법 개정안 발의 및 법무부 토론회 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대구에서 사위가 장모를 장시간 폭행해 사망에 이르게 하고 시신을 유기한 사건. 장모는 딸을 사위의 폭력으로부터 보호하려다 변을 당했으며, 딸 또한 남편의 보복을 두려워해 신고하지 못했다. 경찰은 사위에게 존속살해 및 시체유기 혐의를, 딸에게는 시체유기 혐의를 적용해 구속했으며, 사건을 검찰에 송치할 예정이다.</t>
+          <t>동물의 법적 지위를 '물건'에서 '지각있는 생명체'로 바꾸는 민법 개정안이 발의되고 법무부 토론회도 열리는 등 논의가 활발합니다. 개정안이 통과되면 동물 학대나 사망 시 치료비 외에 반려인의 정신적 손해에 대한 위자료 청구도 가능해져, 향후 동물 관련 손해배상 소송의 가치가 높아질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(사위)의 책임이 명확하고(적합 조건 1), 경찰 수사, 부검 결과, CCTV 등 객관적 증거가 충분히 확보되어 공적 절차가 진행 중이다(적합 조건 5, 6). 피해 규모 또한 사망 사건으로 중대하다(적합 조건 4). 그러나 피고가 개인이며 자력이 불분명하여 손해배상금 회수 가능성이 낮고(부적합 조건: 상대방 자력 부족), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력이 떨어진다.</t>
+          <t>민법 개정안 발의 및 법무부 토론회 등 공적 절차가 진행 중이며(적합 조건 6), 동물의 법적 지위가 변경될 경우 반려인의 정신적 손해에 대한 위자료 청구 등 피해 규모가 커질 수 있어(적합 조건 4) 향후 소송금융 투자 대상 사건 발굴에 긍정적 영향을 미칠 것으로 예상됩니다. 다만, 현재는 특정 사건이 아닌 법률 개정 논의 단계입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (사망), 유족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>딸 지키려던 장모, 사위 폭행에 주검으로…대구 ‘캐리어 시신’ 사건 ...</t>
+          <t>“동물은 물건 아니다” 민법 개정안…정성호도 호응, 이번엔?</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405508524?OutUrl=naver</t>
+          <t>https://www.joongang.co.kr/article/25445734</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 12:21:05.168164+00:00</t>
+          <t>2026-07-18 07:00:27.276687+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>서부지법 난동 가담자 18명</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사재판 유죄 판결 후 손해배상 신청 각하, 추가 법적 대응 모색 중</t>
+          <t>대법원 유죄 확정 후 서부지법에서 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>가해자가 형사재판에서 유죄 판결을 받았음에도 불구하고, 피해자가 신청한 병원비와 일실수입 등 손해배상이 각하되는 황당한 상황이 발생했습니다. 법조계 전문가들은 이것이 끝이 아니라고 보고 있으며, 피해자는 범죄는 인정되지만 피해 보상은 외면당한 아이러니한 상황에 처해 있습니다.</t>
+          <t>지난해 1월 윤석열 전 대통령 지지자들이 서울서부지방법원에 난입해 물건을 부수고 경찰관을 폭행한 사건에 대해 대법원이 18명의 유죄를 확정했습니다. 서부지법은 난동 가담자들에 대한 손해배상 청구를 검토하고 있으며, 일부 피고인들은 재판소원 등을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>가해자가 형사재판에서 유죄 판결을 받아 상대방 책임이 명확하고(적합 조건 1), 유죄 판결 자체가 강력한 증거가 될 수 있습니다(적합 조건 5). 그러나 손해배상 신청이 각하되어 추가적인 법적 절차가 필요하며, 상대방의 자력, 피해 규모, 집단성 여부가 기사에서 파악되지 않아 투자 위험이 존재합니다.</t>
+          <t>대법원에서 18명의 유죄가 확정되어 상대방의 책임이 명확하며(적합 조건 1), 난동 장면 영상 등 객관적 증거가 충분합니다(적합 조건 5). 다수의 가담자가 법원에 난입하여 공공기물 파손 및 경찰관 폭행이라는 집단적 피해를 야기했습니다(적합 조건 3). 그러나 피고인들이 개인이므로 자력 확보가 불확실하며, 원고가 공공기관인 법원이라는 점이 소송금융 투자에 고려될 수 있습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'유죄' 받고도 배상은 각하? 황당한 판결의 진실</t>
+          <t>대법원까지 간 '서부지법 난동범' 18명 유죄 확정… 재판 소원도 검토</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/RZAGYIUPP49M</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5191305</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 12:44:42.530533+00:00</t>
+          <t>2026-05-08 04:13:59.399250+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대전의 한 초등학교에서 발생한 1학년 학생 살해 사건의 전직 교사에게 무기징역이 확정되었습니다. 형사 재판은 마무리되었으나, 유족 측은 학교와 지자체를 상대로 손해배상 소송을 제기하여 현재 진행 중입니다. 유족은 가석방 없는 사형을 바랐으나 검찰의 상고 포기로 무기징역을 받아들였습니다.</t>
+          <t>청주 무심천 벚꽃축제 현장에서 중학생 집단폭행 사건이 발생했습니다. 피해자 측 가족이 가해 학생들의 신상을 SNS에 공개했다가 피소되었으며, 현재 청주흥덕경찰서에서 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(지자체)의 자력이 충분하고(적합 조건 2), 가해자의 형사 책임이 명확히 확정되어 사건 발생에 대한 증거가 충분합니다(적합 조건 5). 그러나 집단적 피해가 아닌 단일 피해 사건이며(적합 조건 3 불충족), 학교 및 지자체의 과실 입증이 추가적으로 필요합니다.</t>
+          <t>가해 학생들의 책임이 비교적 명확하고 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 가해자가 중학생이므로 자력 부족 가능성이 있으며, 피해 규모가 크지 않을 수 있어 투자 매력이 다소 낮습니다. (적합 조건 1, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'초등생 살해' 전직 교사 무기징역 확정…유족 측  사형이 사회 정의</t>
+          <t>청주 축제 집단폭행 사건…가해자 신상 공개한 가족 피소</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202604021724498Ke</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=848806</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:48:51.697709+00:00</t>
+          <t>2026-05-01 07:02:29.070365+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>B씨 (공장 운영자)</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (벌금형 선고)</t>
+          <t>형사 항소심 진행 중, 민사소송 합의 계획 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>경기 하남시의 한 공장 마당에서 관리 소홀로 탈출한 개가 70대 노인에게 달려들어 노인이 넘어져 허리 부상을 입은 사건. 서울동부지법은 개 주인 B씨의 과실을 인정하여 과실치상 혐의로 벌금 100만원을 선고했습니다. 개 주인이 과거에도 개가 목줄을 풀었던 전력이 있음에도 출입문과 울타리 보강 등 주의의무를 다하지 않은 점이 인정되었습니다.</t>
+          <t>부동산 일타강사 남편을 살해한 50대 A 씨가 형사 항소심에서 혐의를 인정했다. 피해자 형제들이 제기한 민사소송에서 A 씨 측은 합의를 계획 중이며, 재판부에 양형 조사를 요청했다. 다음 공판기일은 5월 21일로 예정되어 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>법원 판결로 상대방의 과실 책임이 명확히 인정되었고(적합 조건 1), 형사 재판을 통해 객관적인 증거가 확보되었습니다(적합 조건 5). 그러나 피해자가 1명이고 피해 규모가 크지 않아 집단 소송 가능성이 없으며, 상대방의 자력 또한 불분명하여 소송금융 투자 매력도가 낮습니다.</t>
+          <t>피고(A 씨)가 형사 항소심에서 혐의를 인정하여 책임이 명확하고(적합 조건 1), 강력한 증거가 존재합니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 집단적 피해 사건이 아니며, 피해 규모도 구체적으로 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망 피해자)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'물지도 않았는데 개주인 벌금 100만원' 법원은 왜? [사건실화]</t>
+          <t>'부동산 일타강사' 남편 살해한 50대 항소심서 혐의 인정</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604011020416492</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008512636&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 00:23:23.623818+00:00</t>
+          <t>2026-04-12 07:02:00.673559+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 및 존속살해 혐의 적용</t>
+          <t>검찰 보완수사 진행 중, 전담팀 구성</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대구에서 발견된 '캐리어 시신' 사건과 관련하여, 경찰은 피해자의 사위 A씨에게 존속살해 혐의를 적용했습니다. A씨는 평소 피해자에게 소음과 물건 정리 문제로 폭행을 가한 것으로 알려졌으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>故 김창민 감독의 상해치사 사건에 대해 검찰이 전담팀을 구성하고 보완수사에 착수했다. 영장 기각 논란이 있었으나, 검찰은 과학수사 기법과 의학적 전문성을 활용하여 피해자 측의 억울함이 없도록 엄정하게 수사하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>경찰이 존속살해 혐의를 적용하여 상대방 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명이고 상대방의 자력 정보가 불분명하여(적합 조건 2, 3, 4 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>검찰이 故 김창민 감독 상해치사 사건에 대해 전담팀을 구성하고 보완수사를 진행 중이므로 공적 절차가 활발히 진행되고 있으며 (적합 조건 6), 과학수사 기법 활용을 통해 증거 확보 가능성이 높습니다 (적합 조건 5). 사망 사건으로 피해 규모가 크지만 (적합 조건 4), 상대방의 자력 및 책임 명확성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>대구 '캐리어 시신' 사건, 사위 존속살해 적용…가정갈등이 부른 참극</t>
+          <t>검찰, 故 김창민 감독 상해치사 전담팀 구성…영장 기각 논란 속 보완수...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068824</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/04/05/PEG3TJKKM5DKZM43KGR74IGS3A/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 12:41:55.870549+00:00</t>
+          <t>2026-04-05 12:21:14.192987+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>조모(27)씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>60대 남성 A 씨가 이혼 소송 중 재산 분할 문제로 전처를 살해하고 시신을 유기하려다 경찰에 긴급 체포되었습니다. 아들의 신고로 사건이 밝혀졌으며, A 씨는 범행을 시인한 것으로 알려졌습니다. 현재 경찰이 구속영장을 신청하고 구체적인 사건 경위를 조사 중입니다.</t>
+          <t>대구에서 사위가 장모를 장시간 폭행해 사망에 이르게 하고 시신을 유기한 사건. 장모는 딸을 사위의 폭력으로부터 보호하려다 변을 당했으며, 딸 또한 남편의 보복을 두려워해 신고하지 못했다. 경찰은 사위에게 존속살해 및 시체유기 혐의를, 딸에게는 시체유기 혐의를 적용해 구속했으며, 사건을 검찰에 송치할 예정이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 피의자 진술 등 객관적 증거가 확보되어 있으며(적합 조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이나 금전적 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+          <t>상대방(사위)의 책임이 명확하고(적합 조건 1), 경찰 수사, 부검 결과, CCTV 등 객관적 증거가 충분히 확보되어 공적 절차가 진행 중이다(적합 조건 5, 6). 피해 규모 또한 사망 사건으로 중대하다(적합 조건 4). 그러나 피고가 개인이며 자력이 불분명하여 손해배상금 회수 가능성이 낮고(부적합 조건: 상대방 자력 부족), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>유족</t>
+          <t>1명 (사망), 유족 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[자막뉴스]  부모님과 연락 닿지 않아  아들의 신고...전처 살해하고 유...</t>
+          <t>딸 지키려던 장모, 사위 폭행에 주검으로…대구 ‘캐리어 시신’ 사건 ...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202604010735197963</t>
+          <t>https://www.segye.com/newsView/20260405508524?OutUrl=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 00:45:15.746331+00:00</t>
+          <t>2026-04-05 12:21:05.168164+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>아들과 동료 교사 B씨에 대한 1심 판결 후 항소심 진행 중. 양육비 미지급 주장.</t>
+          <t>형사재판 유죄 판결 후 손해배상 신청 각하, 추가 법적 대응 모색 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들이 전 며느리 A씨와 이혼 후 양육비 및 위자료를 지급하지 않고 있다는 논란이 불거졌습니다. A씨는 아들의 외도로 1심에서 위자료 3천만원, 외도 상대 B씨에게 손해배상 2천만원 판결을 받았으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 아들의 사생활에 대한 사과와 함께 양육비 지급을 지도하겠다고 밝혔으나, A씨는 거짓 사과라며 양육비 미지급을 호소하고 있습니다.</t>
+          <t>가해자가 형사재판에서 유죄 판결을 받았음에도 불구하고, 피해자가 신청한 병원비와 일실수입 등 손해배상이 각하되는 황당한 상황이 발생했습니다. 법조계 전문가들은 이것이 끝이 아니라고 보고 있으며, 피해자는 범죄는 인정되지만 피해 보상은 외면당한 아이러니한 상황에 처해 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)에 따라 아들의 외도 및 양육비 미지급 책임이 1심 판결로 명확히 인정되었고, 적합 조건 5(증거 확보 가능)에 따라 1심 판결문 등 객관적 증거가 존재합니다. 홍서범·조갑경 부부가 공인으로서 사회적 압박을 받고 아들의 양육비 지급을 지도하겠다고 밝혀 간접적인 자력 확보 가능성이 있으나, 주된 피고인 아들의 자력은 불분명합니다. 피해 규모가 소송금융 투자에 매력적일 정도로 크지 않고 집단적 피해가 아닌 개인 사건이라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>가해자가 형사재판에서 유죄 판결을 받아 상대방 책임이 명확하고(적합 조건 1), 유죄 판결 자체가 강력한 증거가 될 수 있습니다(적합 조건 5). 그러나 손해배상 신청이 각하되어 추가적인 법적 절차가 필요하며, 상대방의 자력, 피해 규모, 집단성 여부가 기사에서 파악되지 않아 투자 위험이 존재합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>위자료 3천만원, 손해배상 2천만원, 양육비 월 80만원 (1심 판결 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부, 子 외도에 사과했지만⋯전 며느리 분노  거짓 사과...</t>
+          <t>'유죄' 받고도 배상은 각하? 황당한 판결의 진실</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2570410</t>
+          <t>https://lawtalknews.co.kr/article/RZAGYIUPP49M</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-30 00:32:31.772926+00:00</t>
+          <t>2026-04-03 12:44:42.530533+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>숙행</t>
+          <t>대전시 교육청</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>첫 변론기일 예정, 영상재판 요청</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>가수 숙행이 유부남과의 상간 의혹으로 활동을 중단한 가운데, 유부남의 아내 A씨가 숙행을 상대로 1억 원의 위자료 청구 소송을 제기했습니다. 숙행 측은 소장 접수 후 무대응으로 일관하다가 뒤늦게 법률대리인을 선임하고 영상재판을 요청하며 소송에 대응하고 있으며, 첫 변론기일은 4월로 예정되어 있습니다.</t>
+          <t>대전의 한 초등학교에서 발생한 1학년 학생 살해 사건의 전직 교사에게 무기징역이 확정되었습니다. 형사 재판은 마무리되었으나, 유족 측은 학교와 지자체를 상대로 손해배상 소송을 제기하여 현재 진행 중입니다. 유족은 가석방 없는 사형을 바랐으나 검찰의 상고 포기로 무기징역을 받아들였습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(상간 의혹으로 소송 제기), 피해 규모가 1억 원으로 상당하고, 언론 보도 등 증거 확보 가능성이 있습니다. 그러나 집단적 피해가 아니며, 상대방이 대기업/공공기관이 아닌 개인이라는 점에서 High 등급에는 미치지 못합니다.</t>
+          <t>상대방(지자체)의 자력이 충분하고(적합 조건 2), 가해자의 형사 책임이 명확히 확정되어 사건 발생에 대한 증거가 충분합니다(적합 조건 5). 그러나 집단적 피해가 아닌 단일 피해 사건이며(적합 조건 3 불충족), 학교 및 지자체의 과실 입증이 추가적으로 필요합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'상간 의혹' 숙행, 불륜 소송 비대면 변론 요청</t>
+          <t>'초등생 살해' 전직 교사 무기징역 확정…유족 측  사형이 사회 정의</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/star/article/1021195/</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202604021724498Ke</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-29 12:54:47.755435+00:00</t>
+          <t>2026-04-02 12:48:51.697709+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>홍서범 조갑경의 아들</t>
+          <t>B씨 (공장 운영자)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 항소심 진행 중</t>
+          <t>형사 재판 종결 (벌금형 선고)</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>가수 홍서범, 조갑경 부부의 아들이 전 며느리 A씨를 상대로 한 이혼 소송에서 불륜 의혹으로 1심에서 위자료 3천만원 및 양육비 월 80만원 지급 판결을 받았습니다. A씨는 1심 판결에 불복하여 항소했으며, 홍서범, 조갑경 부부는 대중에게 사과하며 아들의 의무 이행을 지도하겠다고 밝혔습니다. 현재 항소심이 진행 중입니다.</t>
+          <t>경기 하남시의 한 공장 마당에서 관리 소홀로 탈출한 개가 70대 노인에게 달려들어 노인이 넘어져 허리 부상을 입은 사건. 서울동부지법은 개 주인 B씨의 과실을 인정하여 과실치상 혐의로 벌금 100만원을 선고했습니다. 개 주인이 과거에도 개가 목줄을 풀었던 전력이 있음에도 출입문과 울타리 보강 등 주의의무를 다하지 않은 점이 인정되었습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방(홍서범 조갑경의 아들)의 책임이 1심 판결로 명확하며(적합 조건 1), 1심 판결문 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 부모가 공인으로서 아들의 의무 이행을 지도하겠다고 밝혀 자력 확보 가능성이 있습니다(적합 조건 2). 그러나 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 크다고 보기 어려우며(적합 조건 4 불충족), 집단적 피해가 아닌 개인 간의 소송입니다(적합 조건 3 불충족).</t>
+          <t>법원 판결로 상대방의 과실 책임이 명확히 인정되었고(적합 조건 1), 형사 재판을 통해 객관적인 증거가 확보되었습니다(적합 조건 5). 그러나 피해자가 1명이고 피해 규모가 크지 않아 집단 소송 가능성이 없으며, 상대방의 자력 또한 불분명하여 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>위자료 3천만원, 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>홍서범·조갑경, 子 '불륜의혹' 사과에..前며느리 분노한 이유 [스타이슈...</t>
+          <t>'물지도 않았는데 개주인 벌금 100만원' 법원은 왜? [사건실화]</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/29/2026032917163732822</t>
+          <t>http://www.fnnews.com/news/202604011020416492</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-29 12:50:32.425175+00:00</t>
+          <t>2026-04-02 00:23:23.623818+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>임차인 A</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>임차인에 대한 형사 재판 1심 판결 선고</t>
+          <t>경찰 수사 및 존속살해 혐의 적용</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>임차인 A씨가 임대료 미납으로 건물 인도 소송에 패소하자 화재 보험금을 노리고 상가 건물에 방화한 혐의로 징역 2년 6개월을 선고받았다. 이 방화로 상가 건물에 1천만원 상당의 수리비 피해가 발생했으며, 재판부는 CCTV와 현장 감식 결과를 토대로 A씨의 유죄를 인정했다.</t>
+          <t>대구에서 발견된 '캐리어 시신' 사건과 관련하여, 경찰은 피해자의 사위 A씨에게 존속살해 혐의를 적용했습니다. A씨는 평소 피해자에게 소음과 물건 정리 문제로 폭행을 가한 것으로 알려졌으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>임차인의 방화 행위에 대한 형사 재판에서 유죄 판결이 선고되어 책임이 명확하며(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 피해 규모도 1천만원으로 특정되었습니다. 그러나 상대방의 자력 부족 가능성이 있고, 집단적 피해가 아닌 단일 피해자 사건이며, 피해 금액이 소송금융 투자 대상으로서는 비교적 소액입니다.</t>
+          <t>경찰이 존속살해 혐의를 적용하여 상대방 책임이 명확하고(적합 조건 1) 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명이고 상대방의 자력 정보가 불분명하여(적합 조건 2, 3, 4 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>1천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>화재 보험금 타 내려고 상가에 불 지른 임차인 징역형</t>
+          <t>대구 '캐리어 시신' 사건, 사위 존속살해 적용…가정갈등이 부른 참극</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705014?ref=naver</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068824</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-29 12:50:05.919979+00:00</t>
+          <t>2026-04-01 12:41:55.870549+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>A씨 (홍서범 아들), C씨 (상간녀)</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>원고(B씨)가 1심 위자료 및 양육비 증액을 이유로 항소하여 항소심 진행 중. 다음 변론기일 4월 23일.</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>가수 홍서범의 아들 A씨가 교사로 재직 중 동료 교사 C씨와 불륜을 저질러 전처 B씨가 이혼 및 손해배상 소송을 제기했다. 1심 법원은 A씨에게 위자료 3천만원과 월 80만원의 양육비를, C씨에게 2천만원의 배상금을 지급하라고 판결했다. 현재 B씨는 1심 판결액이 적다며 항소하여 항소심이 진행 중이며, A씨는 18개월간 양육비를 지급하지 않고 있다.</t>
+          <t>60대 남성 A 씨가 이혼 소송 중 재산 분할 문제로 전처를 살해하고 시신을 유기하려다 경찰에 긴급 체포되었습니다. 아들의 신고로 사건이 밝혀졌으며, A 씨는 범행을 시인한 것으로 알려졌습니다. 현재 경찰이 구속영장을 신청하고 구체적인 사건 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), 증거가 충분히 확보되어 있습니다(적합 조건 5). 상대방(A씨, C씨)은 교사 및 유명인의 아들로서 일정 수준의 배상 능력이 있을 것으로 보입니다(적합 조건 2). 피해 규모는 1심 판결액 기준으로는 중간 정도이나 원고가 항소하여 증액을 요구하고 있어 잠재적 규모가 있습니다(적합 조건 4). 다만 집단적 피해는 아닙니다.</t>
+          <t>상대방의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 피의자 진술 등 객관적 증거가 확보되어 있으며(적합 조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이나 금전적 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>1심 판결 기준 위자료 3천만원, 양육비 월 80만원, 상간녀 배상액 2천만원. 원고는 증액 항소 중.</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명 (B씨)</t>
+          <t>유족</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>홍서범子 불륜, “학생들이 먼저 알았다”…4월23일 항소심 재개</t>
+          <t>[자막뉴스]  부모님과 연락 닿지 않아  아들의 신고...전처 살해하고 유...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577978?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202604010735197963</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-28 12:29:46.626178+00:00</t>
+          <t>2026-04-01 00:45:15.746331+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>30대 남성 B씨</t>
+          <t>홍서범·조갑경 부부의 아들 (홍씨), 동료 교사 B씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>아들과 동료 교사 B씨에 대한 1심 판결 후 항소심 진행 중. 양육비 미지급 주장.</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>경남 창원시 아파트 상가 주차장에서 20대 여성이 흉기에 찔려 사망하는 사건이 발생했다. 가해자로 추정되는 30대 남성은 현재 치료 중이며, 경찰은 CCTV와 휴대전화 분석 등을 통해 정확한 사건 경위를 조사하고 있다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들이 전 며느리 A씨와 이혼 후 양육비 및 위자료를 지급하지 않고 있다는 논란이 불거졌습니다. A씨는 아들의 외도로 1심에서 위자료 3천만원, 외도 상대 B씨에게 손해배상 2천만원 판결을 받았으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 아들의 사생활에 대한 사과와 함께 양육비 지급을 지도하겠다고 밝혔으나, A씨는 거짓 사과라며 양육비 미지급을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해자로 추정되는 인물이 특정되었고(적합 조건 1), 경찰 수사가 진행 중이며 CCTV 및 휴대전화 분석을 통해 증거 확보가 가능함(적합 조건 5, 6). 그러나 집단적 피해가 아닌 단일 사건이며(부적합 조건: 집단적 피해 아님), 가해자의 자력 여부가 불분명하여 투자 회수 가능성에 대한 추가 확인이 필요함(부적합 조건: 상대방 자력 미상).</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 아들의 외도 및 양육비 미지급 책임이 1심 판결로 명확히 인정되었고, 적합 조건 5(증거 확보 가능)에 따라 1심 판결문 등 객관적 증거가 존재합니다. 홍서범·조갑경 부부가 공인으로서 사회적 압박을 받고 아들의 양육비 지급을 지도하겠다고 밝혀 간접적인 자력 확보 가능성이 있으나, 주된 피고인 아들의 자력은 불분명합니다. 피해 규모가 소송금융 투자에 매력적일 정도로 크지 않고 집단적 피해가 아닌 개인 사건이라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3천만원, 손해배상 2천만원, 양육비 월 80만원 (1심 판결 기준)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'상가 주차장서 칼부림' 피해자 끝내 숨져…가해 추정 30대男 치료중</t>
+          <t>홍서범·조갑경 부부, 子 외도에 사과했지만⋯전 며느리 분노  거짓 사과...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6492698?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260328050042</t>
+          <t>https://www.etoday.co.kr/news/view/2570410</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-28 12:24:40.218690+00:00</t>
+          <t>2026-03-30 00:32:31.772926+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>김동환</t>
+          <t>숙행</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>첫 변론기일 예정, 영상재판 요청</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>김동환이 6명을 살해한 혐의로 검찰에 송치된 사건입니다. 피해자 6명에 대한 살인 및 살인예비, 정보통신망법 위반 혐의가 적용되었으며, 검찰 수사가 진행 중입니다.</t>
+          <t>가수 숙행이 유부남과의 상간 의혹으로 활동을 중단한 가운데, 유부남의 아내 A씨가 숙행을 상대로 1억 원의 위자료 청구 소송을 제기했습니다. 숙행 측은 소장 접수 후 무대응으로 일관하다가 뒤늦게 법률대리인을 선임하고 영상재판을 요청하며 소송에 대응하고 있으며, 첫 변론기일은 4월로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 6명의 피해자가 발생하여 피해 규모가 크며(적합 조건 4), 검찰 송치 단계로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 여부가 불확실하여 실제 손해배상금 회수에 어려움이 있을 수 있습니다(적합 조건 2 해당 없음).</t>
+          <t>상대방 책임이 비교적 명확하며(상간 의혹으로 소송 제기), 피해 규모가 1억 원으로 상당하고, 언론 보도 등 증거 확보 가능성이 있습니다. 그러나 집단적 피해가 아니며, 상대방이 대기업/공공기관이 아닌 개인이라는 점에서 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'기장 살해' 김동환, 검찰 송치되며 막말… 네메시스 받은 것  [뉴스와이...</t>
+          <t>'상간 의혹' 숙행, 불륜 소송 비대면 변론 요청</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184285</t>
+          <t>https://www.tvreport.co.kr/star/article/1021195/</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-26 12:32:59.499409+00:00</t>
+          <t>2026-03-29 12:54:47.755435+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>최 모 씨</t>
+          <t>홍서범 조갑경의 아들</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>손해배상 청구 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>40대 남성 최 모 씨가 자신에게 28억 5천만 원의 빚을 갚지 못하자, 피해자 A 씨를 살해한 사건입니다. 최 모 씨는 피해자가 자신에게 빌린 돈을 갚지 않아 살해했다고 거짓 자백했으나, 경찰 조사 결과 본인이 피해자에게 빚을 진 것으로 드러났습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>가수 홍서범, 조갑경 부부의 아들이 전 며느리 A씨를 상대로 한 이혼 소송에서 불륜 의혹으로 1심에서 위자료 3천만원 및 양육비 월 80만원 지급 판결을 받았습니다. A씨는 1심 판결에 불복하여 항소했으며, 홍서범, 조갑경 부부는 대중에게 사과하며 아들의 의무 이행을 지도하겠다고 밝혔습니다. 현재 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>가해자의 살인 행위로 인한 책임이 명확하고(적합 조건 1), 경찰 수사 및 자백으로 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 또한 피해 규모가 28억 5천만 원의 채무와 살인으로 인한 손해배상액을 포함하여 클 것으로 예상됩니다(적합 조건 4). 그러나 가해자 최 모 씨가 이미 28억 5천만 원의 빚을 지고 살인을 저지른 점을 볼 때, 배상 능력이 현저히 부족하여 소송금융의 회수 가능성이 매우 낮다는 치명적인 단점이 있습니다.</t>
+          <t>상대방(홍서범 조갑경의 아들)의 책임이 1심 판결로 명확하며(적합 조건 1), 1심 판결문 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 부모가 공인으로서 아들의 의무 이행을 지도하겠다고 밝혀 자력 확보 가능성이 있습니다(적합 조건 2). 그러나 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 크다고 보기 어려우며(적합 조건 4 불충족), 집단적 피해가 아닌 개인 간의 소송입니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>28억 5천만 원 (채무액) + 살인으로 인한 손해배상액 미상</t>
+          <t>위자료 3천만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>빌린 돈 못 받아 살인 …알고보니 본인이 28억 빚 못 갚자 계획살인</t>
+          <t>홍서범·조갑경, 子 '불륜의혹' 사과에..前며느리 분노한 이유 [스타이슈...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6112276</t>
+          <t>https://www.starnewskorea.com/star/2026/03/29/2026032917163732822</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-25 00:18:26.794408+00:00</t>
+          <t>2026-03-29 12:50:32.425175+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>임차인 A</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>손흥민 선수가 가해자를 용서했다는 언급이 있으나, 법적 절차 진행 여부는 불분명함.</t>
+          <t>임차인에 대한 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>손흥민 선수가 심각한 부상을 입을 뻔한 사건에 대해 팬들이 가해자의 책임을 묻는 목소리를 높이고 있습니다. 손흥민 선수는 가해자를 용서했으나, 팬들은 한 선수의 커리어를 끝낼 수도 있었던 중대한 사안으로 보고 있습니다.</t>
+          <t>임차인 A씨가 임대료 미납으로 건물 인도 소송에 패소하자 화재 보험금을 노리고 상가 건물에 방화한 혐의로 징역 2년 6개월을 선고받았다. 이 방화로 상가 건물에 1천만원 상당의 수리비 피해가 발생했으며, 재판부는 CCTV와 현장 감식 결과를 토대로 A씨의 유죄를 인정했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방의 책임이 비교적 명확하고(가해자 비판), 선수 커리어 종료 가능성 언급으로 피해 규모가 매우 클 수 있다는 점에서 적합 조건에 해당합니다. 그러나 가해자가 특정되지 않아 자력 확인이 어렵고, 손흥민 선수가 용서했다는 언급으로 소송 의지가 불분명하다는 점이 투자 리스크로 작용합니다.</t>
+          <t>임차인의 방화 행위에 대한 형사 재판에서 유죄 판결이 선고되어 책임이 명확하며(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 피해 규모도 1천만원으로 특정되었습니다. 그러나 상대방의 자력 부족 가능성이 있고, 집단적 피해가 아닌 단일 피해자 사건이며, 피해 금액이 소송금융 투자 대상으로서는 비교적 소액입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천만원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (손흥민 선수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>손흥민 어디까지 착할 건가…'시즌 OUT+월드컵 낙마' 아찔 부상 면했는...</t>
+          <t>화재 보험금 타 내려고 상가에 불 지른 임차인 징역형</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>fourfourtwo.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.fourfourtwo.co.kr/news/articleView.html?idxno=89278</t>
+          <t>https://biz.heraldcorp.com/article/10705014?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-21 00:21:42.492968+00:00</t>
+          <t>2026-03-29 12:50:05.919979+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨 (홍서범 아들), C씨 (상간녀)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>원고(B씨)가 1심 위자료 및 양육비 증액을 이유로 항소하여 항소심 진행 중. 다음 변론기일 4월 23일.</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>16일 새벽, D 씨가 복면을 쓴 A 씨에게 목을 졸려 살해 위협을 당했으나 저항하여 미수에 그쳤습니다. D 씨는 즉시 경찰에 신고했으며, 경기북부경찰청에서 사건을 수사 중입니다.</t>
+          <t>가수 홍서범의 아들 A씨가 교사로 재직 중 동료 교사 C씨와 불륜을 저질러 전처 B씨가 이혼 및 손해배상 소송을 제기했다. 1심 법원은 A씨에게 위자료 3천만원과 월 80만원의 양육비를, C씨에게 2천만원의 배상금을 지급하라고 판결했다. 현재 B씨는 1심 판결액이 적다며 항소하여 항소심이 진행 중이며, A씨는 18개월간 양육비를 지급하지 않고 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방(A 씨)의 범행 책임이 명확하고 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피고의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), 증거가 충분히 확보되어 있습니다(적합 조건 5). 상대방(A씨, C씨)은 교사 및 유명인의 아들로서 일정 수준의 배상 능력이 있을 것으로 보입니다(적합 조건 2). 피해 규모는 1심 판결액 기준으로는 중간 정도이나 원고가 항소하여 증액을 요구하고 있어 잠재적 규모가 있습니다(적합 조건 4). 다만 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 판결 기준 위자료 3천만원, 양육비 월 80만원, 상간녀 배상액 2천만원. 원고는 증액 항소 중.</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (B씨)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[영상] 전날 고양시 범행서 낌새 눈치 챘다면…기장 피살 막을 수 없었...</t>
+          <t>홍서범子 불륜, “학생들이 먼저 알았다”…4월23일 항소심 재개</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031818315137314</t>
+          <t>https://www.munhwa.com/article/11577978?ref=naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-18 12:24:00.058135+00:00</t>
+          <t>2026-03-28 12:29:46.626178+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>유흥주점 점주</t>
+          <t>30대 남성 B씨</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>유기치사죄 형사 재판 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>만취한 손님을 모텔에 방치하여 사망에 이르게 한 혐의로 유흥주점 점주가 유기치사죄로 기소되어 재판을 받고 있다. 검찰은 점주가 피해자의 이상 증세를 인지하고도 적절한 조치를 취하지 않았다고 지적했다. 현재 형사 재판이 진행 중이며, 이는 향후 민사 손해배상 소송으로 이어질 가능성이 있다.</t>
+          <t>경남 창원시 아파트 상가 주차장에서 20대 여성이 흉기에 찔려 사망하는 사건이 발생했다. 가해자로 추정되는 30대 남성은 현재 치료 중이며, 경찰은 CCTV와 휴대전화 분석 등을 통해 정확한 사건 경위를 조사하고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 검토가 가능함. 그러나 상대방이 유흥주점 점주 개인으로 추정되어 자력 불확실성이 크고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 제한적임.</t>
+          <t>가해자로 추정되는 인물이 특정되었고(적합 조건 1), 경찰 수사가 진행 중이며 CCTV 및 휴대전화 분석을 통해 증거 확보가 가능함(적합 조건 5, 6). 그러나 집단적 피해가 아닌 단일 사건이며(부적합 조건: 집단적 피해 아님), 가해자의 자력 여부가 불분명하여 투자 회수 가능성에 대한 추가 확인이 필요함(부적합 조건: 상대방 자력 미상).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>만취 손님 모텔 방치?…유흥주점 점주, 유기치사죄로 법정행</t>
+          <t>'상가 주차장서 칼부림' 피해자 끝내 숨져…가해 추정 30대男 치료중</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031719024077216</t>
+          <t>https://www.nocutnews.co.kr/news/6492698?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260328050042</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-17 12:31:03.639041+00:00</t>
+          <t>2026-03-28 12:24:40.218690+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>중학생 A양, 전동 킥보드 대여업체, 단체 임원 B씨</t>
+          <t>김동환</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>무면허 중학생의 전동 킥보드 운전으로 30대 여성이 두개골 골절 등 중상을 입고 기억 상실 및 인지 장애를 겪는 사고가 발생했다. 경찰은 중학생과 킥보드 대여업체 관계자를 검찰에 송치했으며, 피해자는 현재까지 보상을 받지 못한 상태이다. 가해 학생이 무보험 상태여서 민사 소송을 통해 보상을 받아야 하는 상황이다.</t>
+          <t>김동환이 6명을 살해한 혐의로 검찰에 송치된 사건입니다. 피해자 6명에 대한 살인 및 살인예비, 정보통신망법 위반 혐의가 적용되었으며, 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>무면허 중학생의 킥보드 운전과 대여업체의 방조 혐의로 검찰 송치되어 상대방 책임이 명확하고(적합 조건 1), 피해 여성의 두개골 골절, 기억 상실 등 심각한 후유증으로 피해 규모가 크다(적합 조건 4). 경찰 수사 및 검찰 송치로 증거 확보 및 공적 절차 진행 중이다(적합 조건 5, 6). 그러나 가해 중학생이 무보험 상태이며 대여업체의 자력 정보가 없어 실제 손해배상금 회수에 어려움이 있을 수 있다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 6명의 피해자가 발생하여 피해 규모가 크며(적합 조건 4), 검찰 송치 단계로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 여부가 불확실하여 실제 손해배상금 회수에 어려움이 있을 수 있습니다(적합 조건 2 해당 없음).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>딸 지키던 엄마는 두개골 골절…무면허 킥보드 중학생 결국 검찰 송치</t>
+          <t>'기장 살해' 김동환, 검찰 송치되며 막말… 네메시스 받은 것  [뉴스와이...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031406512463190</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184285</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-14 00:40:45.081191+00:00</t>
+          <t>2026-03-26 12:32:59.499409+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>최 모 씨</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중, 민사상 손해배상 책임 추궁 예정</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>경찰은 공중협박으로 인한 경찰력 낭비 및 행사 차질에 대해 구속 수사를 원칙으로 엄정 대응할 방침이다. 또한, 가해자에게 민사상 손해배상 책임도 철저히 물을 예정임을 강조했다. 행사장 내 위험 물품 관련 수사도 진행 중이다.</t>
+          <t>40대 남성 최 모 씨가 자신에게 28억 5천만 원의 빚을 갚지 못하자, 피해자 A 씨를 살해한 사건입니다. 최 모 씨는 피해자가 자신에게 빌린 돈을 갚지 않아 살해했다고 거짓 자백했으나, 경찰 조사 결과 본인이 피해자에게 빚을 진 것으로 드러났습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>경찰이 공중협박 행위에 대해 구속 수사 및 민사상 손해배상 책임을 강조하고 있어 상대방의 책임이 명확하며(적합 조건 1), 공적 절차(형사 수사)가 진행 중이다(적합 조건 6). 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다(적합 조건 5). 그러나 피해 규모 및 피해자 수(개인 피해자)가 불분명하고, 소송 상대방의 자력 또한 파악하기 어렵다(적합 조건 2, 3, 4 미충족/불분명).</t>
+          <t>가해자의 살인 행위로 인한 책임이 명확하고(적합 조건 1), 경찰 수사 및 자백으로 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 또한 피해 규모가 28억 5천만 원의 채무와 살인으로 인한 손해배상액을 포함하여 클 것으로 예상됩니다(적합 조건 4). 그러나 가해자 최 모 씨가 이미 28억 5천만 원의 빚을 지고 살인을 저지른 점을 볼 때, 배상 능력이 현저히 부족하여 소송금융의 회수 가능성이 매우 낮다는 치명적인 단점이 있습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28억 5천만 원 (채무액) + 살인으로 인한 손해배상액 미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>최고가격제 '약발'…휘발유 1,872.6원 하루새 30원 '뚝' [짤e몽땅]</t>
+          <t>빌린 돈 못 받아 살인 …알고보니 본인이 28억 빚 못 갚자 계획살인</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00003&amp;news_seq_no=5181564</t>
+          <t>https://www.news1.kr/society/incident-accident/6112276</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-13 12:57:11.572610+00:00</t>
+          <t>2026-03-25 00:18:26.794408+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에서 손해배상 소송 진행 중</t>
+          <t>손흥민 선수가 가해자를 용서했다는 언급이 있으나, 법적 절차 진행 여부는 불분명함.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 진행 중입니다. 소송의 쟁점은 김수현의 '미성년자 교제 의혹'이며, 김수현 측은 이를 재차 부인하고 있습니다. 현재 서울중앙지방법원에서 소송이 이어지고 있습니다.</t>
+          <t>손흥민 선수가 심각한 부상을 입을 뻔한 사건에 대해 팬들이 가해자의 책임을 묻는 목소리를 높이고 있습니다. 손흥민 선수는 가해자를 용서했으나, 팬들은 한 선수의 커리어를 끝낼 수도 있었던 중대한 사안으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>피고(김수현 및 소속사 골드메달리스트)는 충분한 자력을 가질 것으로 예상되며(적합 조건 2), 청구 금액이 28억 원으로 피해 규모가 큽니다(적합 조건 4). 그러나 소송의 핵심 쟁점인 '미성년자 교제 의혹'의 사실관계 입증과 이로 인한 브랜드 A사의 실제 손해액 입증이 관건이 될 수 있어 승소 가능성 판단에 신중함이 요구됩니다.</t>
+          <t>상대방의 책임이 비교적 명확하고(가해자 비판), 선수 커리어 종료 가능성 언급으로 피해 규모가 매우 클 수 있다는 점에서 적합 조건에 해당합니다. 그러나 가해자가 특정되지 않아 자력 확인이 어렵고, 손흥민 선수가 용서했다는 언급으로 소송 의지가 불분명하다는 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>28억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (손흥민 선수)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>김수현, 28억 손배소 정면돌파…미성년 교제설 부인  루머 인정 못한다...</t>
+          <t>손흥민 어디까지 착할 건가…'시즌 OUT+월드컵 낙마' 아찔 부상 면했는...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>fourfourtwo.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=803391</t>
+          <t>https://www.fourfourtwo.co.kr/news/articleView.html?idxno=89278</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-13 12:52:17.610301+00:00</t>
+          <t>2026-03-21 00:21:42.492968+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>양평 두물머리 남한강변에서 발생한 시신 유기사건으로, 가해자가 피해자의 휴대폰으로 피해자 모친에게 해외에 나간 것처럼 위장 문자를 보낸 사실이 드러났습니다. '궁금한 이야기Y'에서 이 사건을 조명하며 사건의 전말과 피해자 가족의 고통을 다룰 예정입니다.</t>
+          <t>16일 새벽, D 씨가 복면을 쓴 A 씨에게 목을 졸려 살해 위협을 당했으나 저항하여 미수에 그쳤습니다. D 씨는 즉시 경찰에 신고했으며, 경기북부경찰청에서 사건을 수사 중입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>가해자의 범행이 명확하게 언급되어 책임이 비교적 명확하고(적합 조건 1), '궁금한 이야기Y'에서 다룰 정도면 수사 등 공적 절차가 진행 중이거나 증거 확보가 용이할 것으로 보입니다(적합 조건 5, 6). 그러나 단일 피해자 사건이며(부적합 조건: 집단적 피해 아님), 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮습니다(부적합 조건: 상대방 자력 불분명).</t>
+          <t>상대방(A 씨)의 범행 책임이 명확하고 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피고의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'궁금한 이야기Y' 양평 두물머리 남한강변 시신 유기사건 조명</t>
+          <t>[영상] 전날 고양시 범행서 낌새 눈치 챘다면…기장 피살 막을 수 없었...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528782</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031818315137314</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-13 12:30:38.641651+00:00</t>
+          <t>2026-03-18 12:24:00.058135+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장</t>
+          <t>유흥주점 점주</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>유기치사죄 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 사고를 내 15명의 피해자가 발생했으며, 이 중 5명은 전치 2~3주의 부상을 입었다. 경찰 조사를 거쳐 검찰에 송치된 상태이다.</t>
+          <t>만취한 손님을 모텔에 방치하여 사망에 이르게 한 혐의로 유흥주점 점주가 유기치사죄로 기소되어 재판을 받고 있다. 검찰은 점주가 피해자의 이상 증세를 인지하고도 적절한 조치를 취하지 않았다고 지적했다. 현재 형사 재판이 진행 중이며, 이는 향후 민사 손해배상 소송으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(음주운전), 다수의 피해자가 발생했으며(15명), 증거가 확보되었고 공적 절차(검찰 송치)가 진행 중인 점은 긍정적입니다. 그러나 상대방이 대기업/기관이 아닌 개인이며, 피해 규모가 전치 2~3주 부상으로 소송금융 투자에 필요한 '수억 원 이상'의 대규모 손해로 보기 어려워 회수 가능성과 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 검토가 가능함. 그러나 상대방이 유흥주점 점주 개인으로 추정되어 자력 불확실성이 크고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 제한적임.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>15명 (5명 전치 2~3주 부상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>음주운전 사고 낸 김인호 전 산림청장 송치</t>
+          <t>만취 손님 모텔 방치?…유흥주점 점주, 유기치사죄로 법정행</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318730</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031719024077216</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-13 12:29:55.127883+00:00</t>
+          <t>2026-03-17 12:31:03.639041+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>손님</t>
+          <t>중학생 A양, 전동 킥보드 대여업체, 단체 임원 B씨</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 폭행 및 업무방해 혐의로 고소 예정</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>의정부의 한 중식당에서 배달 지연에 불만을 품은 손님이 업주 부부를 폭행하여 남편이 손가락 골절상을 입었습니다. 업주 부부는 손님을 폭행 및 업무방해 혐의로 고소할 예정이며, 경찰이 식당 내 CCTV 영상 등을 토대로 경위를 조사 중입니다.</t>
+          <t>무면허 중학생의 전동 킥보드 운전으로 30대 여성이 두개골 골절 등 중상을 입고 기억 상실 및 인지 장애를 겪는 사고가 발생했다. 경찰은 중학생과 킥보드 대여업체 관계자를 검찰에 송치했으며, 피해자는 현재까지 보상을 받지 못한 상태이다. 가해 학생이 무보험 상태여서 민사 소송을 통해 보상을 받아야 하는 상황이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(폭행, 업무방해), 식당 내 CCTV 영상 등 증거 확보가 용이합니다. 또한 경찰 조사가 진행 중인 공적 절차 단계에 있습니다. 다만, 상대방의 자력 여부가 불분명하고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>무면허 중학생의 킥보드 운전과 대여업체의 방조 혐의로 검찰 송치되어 상대방 책임이 명확하고(적합 조건 1), 피해 여성의 두개골 골절, 기억 상실 등 심각한 후유증으로 피해 규모가 크다(적합 조건 4). 경찰 수사 및 검찰 송치로 증거 확보 및 공적 절차 진행 중이다(적합 조건 5, 6). 그러나 가해 중학생이 무보험 상태이며 대여업체의 자력 정보가 없어 실제 손해배상금 회수에 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>아파트 민원 제기에 갑론을박[어텐션 뉴스]</t>
+          <t>딸 지키던 엄마는 두개골 골절…무면허 킥보드 중학생 결국 검찰 송치</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484737?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260313060403</t>
+          <t>https://www.imaeil.com/page/view/2026031406512463190</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-13 12:29:07.002141+00:00</t>
+          <t>2026-03-14 00:40:45.081191+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 조사 완료 후 검찰 송치</t>
+          <t>형사 수사 진행 중, 민사상 손해배상 책임 추궁 예정</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>피해자 A씨의 신고로 시작된 사건에서 남경주는 범행을 부인했으나, 경찰은 관련 진술과 증거를 토대로 혐의를 인정하여 사건을 검찰에 송치했습니다. 현재 검찰 조사가 진행 중인 단계입니다.</t>
+          <t>경찰은 공중협박으로 인한 경찰력 낭비 및 행사 차질에 대해 구속 수사를 원칙으로 엄정 대응할 방침이다. 또한, 가해자에게 민사상 손해배상 책임도 철저히 물을 예정임을 강조했다. 행사장 내 위험 물품 관련 수사도 진행 중이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>경찰 조사에서 상대방(남경주)의 혐의가 인정되어 검찰로 송치되었으므로 상대방 책임이 비교적 명확하고 증거가 확보된 상태입니다. 또한 공적 절차(검찰 수사)가 진행 중입니다. 다만, 피해 규모와 상대방의 자력에 대한 정보가 불확실하며, 현재까지는 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
+          <t>경찰이 공중협박 행위에 대해 구속 수사 및 민사상 손해배상 책임을 강조하고 있어 상대방의 책임이 명확하며(적합 조건 1), 공적 절차(형사 수사)가 진행 중이다(적합 조건 6). 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다(적합 조건 5). 그러나 피해 규모 및 피해자 수(개인 피해자)가 불분명하고, 소송 상대방의 자력 또한 파악하기 어렵다(적합 조건 2, 3, 4 미충족/불분명).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>남경주 친형 남경읍 “동생 문제아였다” 한숨…얼마나 심했길래 삼청교...</t>
+          <t>최고가격제 '약발'…휘발유 1,872.6원 하루새 30원 '뚝' [짤e몽땅]</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11985789</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00003&amp;news_seq_no=5181564</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-12 00:21:33.181047+00:00</t>
+          <t>2026-03-13 12:57:11.572610+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>골드메달리스트, 김수현</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 구속 송치, 추가 피해자 수사 중</t>
+          <t>서울중앙지방법원에서 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>김소영은 20대 남성 3명에게 약물을 투여해 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속 송치되었습니다. 경찰은 추가 피해자 2명에 대해서도 수사 중이며, 피의자의 신상 공개 후 외모 비하 등 2차 가해 우려가 제기되고 있습니다.</t>
+          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 진행 중입니다. 소송의 쟁점은 김수현의 '미성년자 교제 의혹'이며, 김수현 측은 이를 재차 부인하고 있습니다. 현재 서울중앙지방법원에서 소송이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 공적 절차(수사 및 구속 송치)가 진행 중입니다(적합 조건 6). 그러나 피의자가 개인으로 자력 확보가 어려워(부적합 조건 2) 투자 회수 가능성이 낮고, 피해자 수가 소송금융의 대규모 집단소송 기준에는 미치지 못합니다.</t>
+          <t>피고(김수현 및 소속사 골드메달리스트)는 충분한 자력을 가질 것으로 예상되며(적합 조건 2), 청구 금액이 28억 원으로 피해 규모가 큽니다(적합 조건 4). 그러나 소송의 핵심 쟁점인 '미성년자 교제 의혹'의 사실관계 입증과 이로 인한 브랜드 A사의 실제 손해액 입증이 관건이 될 수 있어 승소 가능성 판단에 신중함이 요구됩니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28억원</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 2명 수사 중</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>“나라도 따라간다”…예쁘니까 무죄라던 ‘모텔 살인’김소영 얼굴 공...</t>
+          <t>김수현, 28억 손배소 정면돌파…미성년 교제설 부인  루머 인정 못한다...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017713?ref=naver</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=803391</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-11 00:19:50.880998+00:00</t>
+          <t>2026-03-13 12:52:17.610301+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>반려견 스튜디오에서 사진작가가 강아지에게 물리는 사고가 발생하여, 사진작가가 견주를 상대로 4,530만 원의 손해배상 소송을 제기했습니다. 견주 측은 피해자가 강아지 촬영 전문가라는 점을 들어 책임을 다투고 있습니다. 이 사건은 반려견 관련 사업장에서 발생할 수 있는 안전 및 책임 문제를 보여줍니다.</t>
+          <t>양평 두물머리 남한강변에서 발생한 시신 유기사건으로, 가해자가 피해자의 휴대폰으로 피해자 모친에게 해외에 나간 것처럼 위장 문자를 보낸 사실이 드러났습니다. '궁금한 이야기Y'에서 이 사건을 조명하며 사건의 전말과 피해자 가족의 고통을 다룰 예정입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확해 보이나, 피해자가 전문가라는 점을 들어 책임 공방이 예상됩니다 (적합 조건 1: Medium). 상대방이 개인 견주로 자력이 충분한지 불확실하며 (적합 조건 2: Low), 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3: Low). 피해 금액은 4,530만 원으로 소송금융 투자 대상으로는 중간 수준입니다 (적합 조건 4: Medium).</t>
+          <t>가해자의 범행이 명확하게 언급되어 책임이 비교적 명확하고(적합 조건 1), '궁금한 이야기Y'에서 다룰 정도면 수사 등 공적 절차가 진행 중이거나 증거 확보가 용이할 것으로 보입니다(적합 조건 5, 6). 그러나 단일 피해자 사건이며(부적합 조건: 집단적 피해 아님), 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮습니다(부적합 조건: 상대방 자력 불분명).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>4,530만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>반려견 스튜디오서 강아지한테 코 물린 사진작가, 4500만원 청구했지만</t>
+          <t>'궁금한 이야기Y' 양평 두물머리 남한강변 시신 유기사건 조명</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/V9CNH1FE1X7R</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528782</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-10 12:56:14.668040+00:00</t>
+          <t>2026-03-13 12:30:38.641651+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>대징이의 소유주</t>
+          <t>김인호 전 산림청장</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>입질 피해자 모임 결성</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>'개는 훌륭하다' 프로그램에 소개된 몰티푸 '대징이'의 반복적인 입질로 인해 다수의 피해자가 발생하여 '입질 피해자 모임'이 결성되었다. 방송에서 '처참한 유혈 사태의 흔적'이 언급될 정도로 피해가 심각했음을 시사한다.</t>
+          <t>김인호 전 산림청장이 음주운전 사고를 내 15명의 피해자가 발생했으며, 이 중 5명은 전치 2~3주의 부상을 입었다. 경찰 조사를 거쳐 검찰에 송치된 상태이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>입질 피해자 모임 결성으로 다수의 피해자가 존재하며(집단적 피해), 방송 프로그램에서 다뤄져 객관적 증거 확보 가능성이 높습니다. 그러나 소송 상대방이 특정 개인일 경우 자력 부족 문제가 발생할 수 있으며, 구체적인 피해 금액이 명시되지 않아 투자 회수 가능성 판단이 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(음주운전), 다수의 피해자가 발생했으며(15명), 증거가 확보되었고 공적 절차(검찰 송치)가 진행 중인 점은 긍정적입니다. 그러나 상대방이 대기업/기관이 아닌 개인이며, 피해 규모가 전치 2~3주 부상으로 소송금융 투자에 필요한 '수억 원 이상'의 대규모 손해로 보기 어려워 회수 가능성과 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>15명 (5명 전치 2~3주 부상)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>'개는 훌륭하다' 입질 피해자 모임까지 결성...몰티푸 대징이 사연</t>
+          <t>음주운전 사고 낸 김인호 전 산림청장 송치</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3524247</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318730</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-09 12:42:14.988179+00:00</t>
+          <t>2026-03-13 12:29:55.127883+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>미성년자 A씨 및 그 가족</t>
+          <t>손님</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 예정</t>
+          <t>경찰 조사 진행 중, 폭행 및 업무방해 혐의로 고소 예정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>부산진구에서 주취 상태의 미성년자가 차량 3대를 파손하는 사건이 발생했습니다. 피해자는 가해자 및 가족으로부터 어떠한 사과나 보상도 받지 못한 상태이며, 부산진경찰서는 해당 사건에 대한 수사를 진행할 예정입니다.</t>
+          <t>의정부의 한 중식당에서 배달 지연에 불만을 품은 손님이 업주 부부를 폭행하여 남편이 손가락 골절상을 입었습니다. 업주 부부는 손님을 폭행 및 업무방해 혐의로 고소할 예정이며, 경찰이 식당 내 CCTV 영상 등을 토대로 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>주취 미성년자에 의한 차량 3대 파손으로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 예정되어 공적 절차가 진행될 예정입니다(적합 조건 6). 그러나 가해자가 미성년자이므로 자력 확보에 대한 불확실성이 존재하며(부적합 조건 2), 피해 규모와 피해자 수가 소송금융 투자 대상으로서는 크지 않습니다(부적합 조건 3, 4).</t>
+          <t>상대방 책임이 비교적 명확하며(폭행, 업무방해), 식당 내 CCTV 영상 등 증거 확보가 용이합니다. 또한 경찰 조사가 진행 중인 공적 절차 단계에 있습니다. 다만, 상대방의 자력 여부가 불분명하고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>최소 3명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>부산진구서 차량 3대 등 파손한 주취자...검거하니 '미성년자'</t>
+          <t>아파트 민원 제기에 갑론을박[어텐션 뉴스]</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116437</t>
+          <t>https://www.nocutnews.co.kr/news/6484737?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260313060403</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-09 12:27:46.384463+00:00</t>
+          <t>2026-03-13 12:29:07.002141+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>손해배상청구권 소멸시효 언급, 법적 조치 검토 가능성</t>
+          <t>경찰 조사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>한수원노조가 차기 사장 임명과 관련하여 월성1호기 손실비용 5,400억원의 책임 주체에 대한 손해배상청구권 소멸시효를 언급하며 법적 조치 가능성을 시사했다. 이는 비전문가 사장 임명 시 발생할 수 있는 경영 능력 부재와 그로 인한 막대한 손실에 대한 우려를 표명한 것이다.</t>
+          <t>피해자 A씨의 신고로 시작된 사건에서 남경주는 범행을 부인했으나, 경찰은 관련 진술과 증거를 토대로 혐의를 인정하여 사건을 검찰에 송치했습니다. 현재 검찰 조사가 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>월성1호기 손실비용 5,400억원이라는 막대한 피해 규모가 명확하고, 책임 주체에 대한 손해배상청구권이 언급되어 법적 근거와 증거 확보 가능성이 높다 (적합 조건 1, 4, 5). 그러나 소송 상대방이 구체적으로 특정되지 않아 자력 여부를 판단하기 어렵고, 집단적 피해 사례는 아니다 (적합 조건 2, 3 불확실/미해당).</t>
+          <t>경찰 조사에서 상대방(남경주)의 혐의가 인정되어 검찰로 송치되었으므로 상대방 책임이 비교적 명확하고 증거가 확보된 상태입니다. 또한 공적 절차(검찰 수사)가 진행 중입니다. 다만, 피해 규모와 상대방의 자력에 대한 정보가 불확실하며, 현재까지는 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>5,400억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1 (한국수력원자력)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>한수원노조  차기 한수원 사장, 원자력 전문가로 임명돼야</t>
+          <t>남경주 친형 남경읍 “동생 문제아였다” 한숨…얼마나 심했길래 삼청교...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>e-platform.net</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.e-platform.net/news/articleView.html?idxno=100520</t>
+          <t>https://www.mk.co.kr/article/11985789</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-09 00:37:05.655808+00:00</t>
+          <t>2026-03-12 00:21:33.181047+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>김종민</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>검찰 약식기소, KOVO 법원 판결 주시</t>
+          <t>경찰 수사 및 검찰 구속 송치, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>한국도로공사 김종민 감독이 코치 폭행 혐의와 관련하여 명예훼손으로 200만원 약식기소되었다. 김 감독은 자신이 피해자라고 주장하지만, 심리생리검사에서 '거짓' 반응이 나왔다. 한국배구연맹(KOVO)은 법원 판결을 주시하고 있다.</t>
+          <t>김소영은 20대 남성 3명에게 약물을 투여해 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속 송치되었습니다. 경찰은 추가 피해자 2명에 대해서도 수사 중이며, 피의자의 신상 공개 후 외모 비하 등 2차 가해 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>김종민 감독이 코치 폭행 관련 명예훼손 혐의로 약식기소되었고, 심리생리검사에서 거짓 반응이 나와 상대방 책임의 개연성이 있으며(적합 조건 1, 5), 현재 검찰의 공적 절차가 진행 중이다(적합 조건 6). 그러나 피해자가 1인으로 집단적 피해가 아니며, 피해 규모가 크다고 단정하기 어려워 소송금융 적합도는 Medium으로 판단된다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 공적 절차(수사 및 구속 송치)가 진행 중입니다(적합 조건 6). 그러나 피의자가 개인으로 자력 확보가 어려워(부적합 조건 2) 투자 회수 가능성이 낮고, 피해자 수가 소송금융의 대규모 집단소송 기준에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 2명 수사 중</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'코치 폭행' 도로공사 김종민 감독,  내가 피해자  주장도</t>
+          <t>“나라도 따라간다”…예쁘니까 무죄라던 ‘모텔 살인’김소영 얼굴 공...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6093235</t>
+          <t>https://www.sedaily.com/article/20017713?ref=naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-07 00:19:43.436055+00:00</t>
+          <t>2026-03-11 00:19:50.880998+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>개별 사건별 형사 절차 진행 또는 완료, 정부의 통계 구축 및 정책 마련 촉구</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>한국여성의전화가 발표한 보고서에 따르면 작년 한 해 동안 친밀한 관계 내 여성 살해 피해자는 최소 137명, 살인미수 피해자는 최소 252명에 달하며, 주변인 피해자를 포함하면 총 673명에 이른다. 이 보고서는 여성폭력의 심각성을 알리고 정부에 정교한 통계 구축과 실효성 있는 피해자 보호 대책 마련을 촉구하고 있다.</t>
+          <t>반려견 스튜디오에서 사진작가가 강아지에게 물리는 사고가 발생하여, 사진작가가 견주를 상대로 4,530만 원의 손해배상 소송을 제기했습니다. 견주 측은 피해자가 강아지 촬영 전문가라는 점을 들어 책임을 다투고 있습니다. 이 사건은 반려견 관련 사업장에서 발생할 수 있는 안전 및 책임 문제를 보여줍니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>다수의 피해자(집단적 피해), 명확한 가해자의 범죄 행위(상대방 책임 명확), 언론 보도 및 수사 기록 등 증거 확보 가능. 그러나 대부분의 가해자가 개인으로 자력 부족 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
+          <t>상대방 책임이 비교적 명확해 보이나, 피해자가 전문가라는 점을 들어 책임 공방이 예상됩니다 (적합 조건 1: Medium). 상대방이 개인 견주로 자력이 충분한지 불확실하며 (적합 조건 2: Low), 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3: Low). 피해 금액은 4,530만 원으로 소송금융 투자 대상으로는 중간 수준입니다 (적합 조건 4: Medium).</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4,530만 원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>최소 673명 (살해 137명, 살인미수 252명, 주변인 284명 포함)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>잠꼬대 싫다고 '퍽'…작년 친밀 관계 내 여성살해 137명</t>
+          <t>반려견 스튜디오서 강아지한테 코 물린 사진작가, 4500만원 청구했지만</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003538428</t>
+          <t>https://lawtalknews.co.kr/article/V9CNH1FE1X7R</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-06 12:26:30.096387+00:00</t>
+          <t>2026-03-10 12:56:14.668040+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>대징이의 소유주</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>살인 및 특수상해 혐의로 검찰 송치, 유사 범행 내사 진행 중</t>
+          <t>입질 피해자 모임 결성</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 모텔에서 남성들에게 약물을 먹여 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 경찰은 김씨를 사이코패스로 판단했으며, 추가 유사 범행에 대한 내사도 진행 중입니다. 피해자 유족 및 상해 피해자는 피의자를 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>'개는 훌륭하다' 프로그램에 소개된 몰티푸 '대징이'의 반복적인 입질로 인해 다수의 피해자가 발생하여 '입질 피해자 모임'이 결성되었다. 방송에서 '처참한 유혈 사태의 흔적'이 언급될 정도로 피해가 심각했음을 시사한다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 확보된 것으로 보이나(적합 조건 5), 피의자 개인의 자력이 불충분할 가능성이 높고, 피해자 수가 소송금융의 집단적 피해 기준에 미치지 못하여(부적합 조건) Medium으로 판단됩니다.</t>
+          <t>입질 피해자 모임 결성으로 다수의 피해자가 존재하며(집단적 피해), 방송 프로그램에서 다뤄져 객관적 증거 확보 가능성이 높습니다. 그러나 소송 상대방이 특정 개인일 경우 자력 부족 문제가 발생할 수 있으며, 구체적인 피해 금액이 명시되지 않아 투자 회수 가능성 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>총 4명 (사망 2명, 상해 1명, 내사 중 1명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>오빠 방에서 마실래요? ..모텔 살인 20대, 피해자 유인 정황</t>
+          <t>'개는 훌륭하다' 입질 피해자 모임까지 결성...몰티푸 대징이 사연</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05415286645380040</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3524247</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:48.840220+00:00</t>
+          <t>2026-03-09 12:42:14.988179+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>미성년자 A씨 및 그 가족</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>어도어가 다니엘, 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송 제기</t>
+          <t>경찰 수사 예정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 활동에 중대한 차질을 빚었다는 이유로 다니엘, 그의 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송을 제기했다. 다니엘은 라이브 방송을 통해 멤버들과 함께하기 위해 싸웠으며, 소송 관련 상황을 업데이트하겠다고 밝혔다.</t>
+          <t>부산진구에서 주취 상태의 미성년자가 차량 3대를 파손하는 사건이 발생했습니다. 피해자는 가해자 및 가족으로부터 어떠한 사과나 보상도 받지 못한 상태이며, 부산진경찰서는 해당 사건에 대한 수사를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방(어도어)은 대형 연예 기획사로 자력이 충분하며(적합 조건 2), ADOR이 430억 원대 손해배상을 청구하여 소송 가액이 매우 큼(적합 조건 4). 다만, 다니엘이 피고인 상황으로, 소송금융의 일반적인 원고 투자와는 다른 접근이 필요하며, 다니엘 측의 방어 논리나 반소 가능성 및 승소 가능성에 대한 추가 분석이 요구됨.</t>
+          <t>주취 미성년자에 의한 차량 3대 파손으로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 예정되어 공적 절차가 진행될 예정입니다(적합 조건 6). 그러나 가해자가 미성년자이므로 자력 확보에 대한 불확실성이 존재하며(부적합 조건 2), 피해 규모와 피해자 수가 소송금융 투자 대상으로서는 크지 않습니다(부적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>‘뉴진스 출신’ 다니엘, 3·1절에 일본서 태극기 흔들었다..누리꾼 “의...</t>
+          <t>부산진구서 차량 3대 등 파손한 주취자...검거하니 '미성년자'</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-02/202603020100009620000663</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116437</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-02 12:43:17.115620+00:00</t>
+          <t>2026-03-09 12:27:46.384463+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>피해자 주장 관련 수사 자료 누락 보도</t>
+          <t>손해배상청구권 소멸시효 언급, 법적 조치 검토 가능성</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>빌 게이츠가 외도를 인정했으나, 미성년자 성착취범 엡스타인 피해자와의 관계는 부인했습니다. 한편, 빌 게이츠의 외도로 성병에 걸렸다고 주장하는 피해자의 수사 자료가 누락되었다는 보도가 나왔습니다. 이 사건은 빌 게이츠의 개인적인 행위와 관련된 손해배상 청구 가능성을 내포하고 있습니다.</t>
+          <t>한수원노조가 차기 사장 임명과 관련하여 월성1호기 손실비용 5,400억원의 책임 주체에 대한 손해배상청구권 소멸시효를 언급하며 법적 조치 가능성을 시사했다. 이는 비전문가 사장 임명 시 발생할 수 있는 경영 능력 부재와 그로 인한 막대한 손실에 대한 우려를 표명한 것이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방(빌 게이츠)의 자력이 충분함(적합 조건 2)은 긍정적입니다. 또한 피해자 주장에 대한 수사 자료가 언급되어 공적 절차가 있었음을 시사합니다(적합 조건 6). 그러나 기사 내용만으로는 빌 게이츠의 법적 책임이 명확히 특정되지 않고(적합 조건 1 불충분), 집단적 피해보다는 개별 피해 주장에 가깝습니다(적합 조건 3 불충분). 수사 자료 누락 보도는 증거 확보에 어려움을 줄 수 있습니다(적합 조건 5 불충분).</t>
+          <t>월성1호기 손실비용 5,400억원이라는 막대한 피해 규모가 명확하고, 책임 주체에 대한 손해배상청구권이 언급되어 법적 근거와 증거 확보 가능성이 높다 (적합 조건 1, 4, 5). 그러나 소송 상대방이 구체적으로 특정되지 않아 자력 여부를 판단하기 어렵고, 집단적 피해 사례는 아니다 (적합 조건 2, 3 불확실/미해당).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,400억원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명 이상</t>
+          <t>1 (한국수력원자력)</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>외도 인정한 빌 게이츠…엡스타인 관련설엔  가짜  [소셜픽]</t>
+          <t>한수원노조  차기 한수원 사장, 원자력 전문가로 임명돼야</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>e-platform.net</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287077?influxDiv=NAVER</t>
+          <t>http://www.e-platform.net/news/articleView.html?idxno=100520</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-02-26 00:41:28.231596+00:00</t>
+          <t>2026-03-09 00:37:05.655808+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>10대 피의자들</t>
+          <t>김종민</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 후 불구속 송치, 손해배상 청구 검토 중</t>
+          <t>검찰 약식기소, KOVO 법원 판결 주시</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>경찰은 이재명 살해 협박글을 올리고 허위 신고를 한 10대들을 불구속 송치했다. 경찰은 허위 신고로 인한 행정력 낭비에 대해 이들에 대한 손해배상 청구 여부도 검토할 방침이다. 이는 공중 협박 및 허위조작정보 대응 TF의 일환으로 진행되고 있다.</t>
+          <t>한국도로공사 김종민 감독이 코치 폭행 혐의와 관련하여 명예훼손으로 200만원 약식기소되었다. 김 감독은 자신이 피해자라고 주장하지만, 심리생리검사에서 '거짓' 반응이 나왔다. 한국배구연맹(KOVO)은 법원 판결을 주시하고 있다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>10대들의 협박글 게시 및 허위 신고에 대한 책임이 명확하고(상대방 책임 명확), 경찰 수사를 통해 증거가 확보되었으며(증거 확보 가능), 경찰이 손해배상 청구를 검토 중인 공적 절차가 진행 중이다(공적 절차 진행 중). 그러나 상대방이 10대들이므로 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있다.</t>
+          <t>김종민 감독이 코치 폭행 관련 명예훼손 혐의로 약식기소되었고, 심리생리검사에서 거짓 반응이 나와 상대방 책임의 개연성이 있으며(적합 조건 1, 5), 현재 검찰의 공적 절차가 진행 중이다(적합 조건 6). 그러나 피해자가 1인으로 집단적 피해가 아니며, 피해 규모가 크다고 단정하기 어려워 소송금융 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>'이재명 살해' 협박글 올린 '겁 없는' 10대들 불구속 송치...경찰  배상 ...</t>
+          <t>'코치 폭행' 도로공사 김종민 감독,  내가 피해자  주장도</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022414460000137?did=NA</t>
+          <t>https://www.news1.kr/society/court-prosecution/6093235</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-24 12:59:14.282572+00:00</t>
+          <t>2026-03-07 00:19:43.436055+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>강도상해 피의자 형사 재판 진행 중, 피해자 측 민형사상 법적 조치 예고</t>
+          <t>개별 사건별 형사 절차 진행 또는 완료, 정부의 통계 구축 및 정책 마련 촉구</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나의 자택에 침입해 흉기로 위협한 강도상해 피의자 A씨의 형사 재판이 진행 중이다. A씨는 나나를 역고소했으나 경찰은 나나의 정당방위를 인정했다. 나나 소속사는 A씨의 반인륜적 행위로 인한 2차 피해에 대해 민형사상 모든 법적 조치를 강구할 예정이라고 밝혔다.</t>
+          <t>한국여성의전화가 발표한 보고서에 따르면 작년 한 해 동안 친밀한 관계 내 여성 살해 피해자는 최소 137명, 살인미수 피해자는 최소 252명에 달하며, 주변인 피해자를 포함하면 총 673명에 이른다. 이 보고서는 여성폭력의 심각성을 알리고 정부에 정교한 통계 구축과 실효성 있는 피해자 보호 대책 마련을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 나나의 정당방위를 인정했고, A씨의 형사 재판이 진행 중이며, 나나 측의 민형사상 법적 조치가 예고되었습니다. 그러나 적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모)에 해당하지 않아 'Medium'으로 판단합니다.</t>
+          <t>다수의 피해자(집단적 피해), 명확한 가해자의 범죄 행위(상대방 책임 명확), 언론 보도 및 수사 기록 등 증거 확보 가능. 그러나 대부분의 가해자가 개인으로 자력 부족 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>최소 673명 (살해 137명, 살인미수 252명, 주변인 284명 포함)</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[뮤즈★]나나, ‘적반하장’ 강도 피의자 재판에 증인 불출석 신고서 제...</t>
+          <t>잠꼬대 싫다고 '퍽'…작년 친밀 관계 내 여성살해 137명</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10681514?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003538428</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-24 12:23:12.882635+00:00</t>
+          <t>2026-03-06 12:26:30.096387+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>김수현</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>120억 원대 소송 진행 중</t>
+          <t>살인 및 특수상해 혐의로 검찰 송치, 유사 범행 내사 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>故 김새론 유족 측과 배우 김수현 측이 120억 원대 소송을 진행하며 법적 공방을 벌이고 있습니다. 이로 인해 고인이 사망한 지 1년이 지났음에도 끊임없이 구설에 오르내리고 있습니다.</t>
+          <t>20대 여성 김모씨가 모텔에서 남성들에게 약물을 먹여 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 경찰은 김씨를 사이코패스로 판단했으며, 추가 유사 범행에 대한 내사도 진행 중입니다. 피해자 유족 및 상해 피해자는 피의자를 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>적합 조건: 피해 규모가 큼 (120억 원대 소송), 상대방에게 자력이 충분함 (유명 배우 김수현). 부적합 조건: 사건의 구체적인 쟁점과 책임 소재가 명확히 드러나지 않아 추가적인 정보 확인이 필요합니다.</t>
+          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 확보된 것으로 보이나(적합 조건 5), 피의자 개인의 자력이 불충분할 가능성이 높고, 피해자 수가 소송금융의 집단적 피해 기준에 미치지 못하여(부적합 조건) Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>120억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 4명 (사망 2명, 상해 1명, 내사 중 1명)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>故 김새론 1주기…120억 소송 잡음 속, 마지막 유작 3월 4일 빛 본다</t>
+          <t>오빠 방에서 마실래요? ..모텔 살인 20대, 피해자 유인 정황</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11969820</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05415286645380040</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-24 00:46:12.035762+00:00</t>
+          <t>2026-03-05 01:11:48.840220+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>손해배상</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘, 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 활동에 중대한 차질을 빚었다는 이유로 다니엘, 그의 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송을 제기했다. 다니엘은 라이브 방송을 통해 멤버들과 함께하기 위해 싸웠으며, 소송 관련 상황을 업데이트하겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>상대방(어도어)은 대형 연예 기획사로 자력이 충분하며(적합 조건 2), ADOR이 430억 원대 손해배상을 청구하여 소송 가액이 매우 큼(적합 조건 4). 다만, 다니엘이 피고인 상황으로, 소송금융의 일반적인 원고 투자와는 다른 접근이 필요하며, 다니엘 측의 방어 논리나 반소 가능성 및 승소 가능성에 대한 추가 분석이 요구됨.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>‘뉴진스 출신’ 다니엘, 3·1절에 일본서 태극기 흔들었다..누리꾼 “의...</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-02/202603020100009620000663</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:43:17.115620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>피해자 주장 관련 수사 자료 누락 보도</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>빌 게이츠가 외도를 인정했으나, 미성년자 성착취범 엡스타인 피해자와의 관계는 부인했습니다. 한편, 빌 게이츠의 외도로 성병에 걸렸다고 주장하는 피해자의 수사 자료가 누락되었다는 보도가 나왔습니다. 이 사건은 빌 게이츠의 개인적인 행위와 관련된 손해배상 청구 가능성을 내포하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>상대방(빌 게이츠)의 자력이 충분함(적합 조건 2)은 긍정적입니다. 또한 피해자 주장에 대한 수사 자료가 언급되어 공적 절차가 있었음을 시사합니다(적합 조건 6). 그러나 기사 내용만으로는 빌 게이츠의 법적 책임이 명확히 특정되지 않고(적합 조건 1 불충분), 집단적 피해보다는 개별 피해 주장에 가깝습니다(적합 조건 3 불충분). 수사 자료 누락 보도는 증거 확보에 어려움을 줄 수 있습니다(적합 조건 5 불충분).</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>1명 이상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>외도 인정한 빌 게이츠…엡스타인 관련설엔  가짜  [소셜픽]</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12287077?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:41:28.231596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>10대 피의자들</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 불구속 송치, 손해배상 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>경찰은 이재명 살해 협박글을 올리고 허위 신고를 한 10대들을 불구속 송치했다. 경찰은 허위 신고로 인한 행정력 낭비에 대해 이들에 대한 손해배상 청구 여부도 검토할 방침이다. 이는 공중 협박 및 허위조작정보 대응 TF의 일환으로 진행되고 있다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>10대들의 협박글 게시 및 허위 신고에 대한 책임이 명확하고(상대방 책임 명확), 경찰 수사를 통해 증거가 확보되었으며(증거 확보 가능), 경찰이 손해배상 청구를 검토 중인 공적 절차가 진행 중이다(공적 절차 진행 중). 그러나 상대방이 10대들이므로 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>'이재명 살해' 협박글 올린 '겁 없는' 10대들 불구속 송치...경찰  배상 ...</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022414460000137?did=NA</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:59:14.282572+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>강도상해 피의자 형사 재판 진행 중, 피해자 측 민형사상 법적 조치 예고</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>가수 겸 배우 나나의 자택에 침입해 흉기로 위협한 강도상해 피의자 A씨의 형사 재판이 진행 중이다. A씨는 나나를 역고소했으나 경찰은 나나의 정당방위를 인정했다. 나나 소속사는 A씨의 반인륜적 행위로 인한 2차 피해에 대해 민형사상 모든 법적 조치를 강구할 예정이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 나나의 정당방위를 인정했고, A씨의 형사 재판이 진행 중이며, 나나 측의 민형사상 법적 조치가 예고되었습니다. 그러나 적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모)에 해당하지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>[뮤즈★]나나, ‘적반하장’ 강도 피의자 재판에 증인 불출석 신고서 제...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>heraldmuse.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.heraldmuse.com/article/10681514?ref=naver</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:23:12.882635+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>김수현</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>120억 원대 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>故 김새론 유족 측과 배우 김수현 측이 120억 원대 소송을 진행하며 법적 공방을 벌이고 있습니다. 이로 인해 고인이 사망한 지 1년이 지났음에도 끊임없이 구설에 오르내리고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>적합 조건: 피해 규모가 큼 (120억 원대 소송), 상대방에게 자력이 충분함 (유명 배우 김수현). 부적합 조건: 사건의 구체적인 쟁점과 책임 소재가 명확히 드러나지 않아 추가적인 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>120억 원</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>故 김새론 1주기…120억 소송 잡음 속, 마지막 유작 3월 4일 빛 본다</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11969820</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:46:12.035762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>손해배상</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
           <t>견주 A씨</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>견주에 대한 형사 재판 징역형 선고</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>목줄이 풀린 사냥개가 자전거를 탄 50대 행인을 덮쳐 사망에 이르게 한 사건입니다. 견주는 사고 후 구호 조치 없이 현장을 이탈했으며, 동물보호법 위반 혐의로 징역 1년 10개월을 선고받았습니다. 이 사건은 견주의 명확한 과실과 중대한 피해를 보여주며, 형사 판결이 민사 소송의 강력한 증거가 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능)에 해당하여 민사상 손해배상 청구의 승소 가능성이 높습니다. 특히 견주의 과실이 형사 재판에서 징역형으로 인정되어 강력한 증거가 확보되었습니다. 다만, 적합 조건 2(상대방 자력 충분)에 대한 정보가 없어 실제 배상금 회수 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I43" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>목줄 푼 사냥개, 자전거 탄 50대 행인 덮쳐 사망</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/law/2026/02/21/20260221500049?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-02-22 00:29:48.149574+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N43"/>
+  <autoFilter ref="A1:N48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>