--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$46</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$49</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N46"/>
+  <dimension ref="A1:N49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,3214 +539,3422 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>A씨에 대한 스토킹 혐의 형사 재판 결심공판 진행, 선고 공판 예정. A씨가 황정민을 상대로 2억원대 손해배상 청구 소송 제기.</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>배우 황정민을 스토킹한 혐의로 재판에 넘겨진 A씨에게 검찰이 벌금 1000만원을 구형했습니다. A씨는 황정민의 사생활 관련 주장을 SNS에 지속적으로 게시했으며, 황정민 측은 A씨를 스토킹 혐의로 고소했습니다. A씨는 황정민을 상대로 2억원대 손해배상 청구 소송을 제기한 상태이며, 선고 공판은 9월 8일로 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 스토킹 혐의가 검찰 구형까지 이뤄져 책임이 비교적 명확하며(적합 조건 1), 범행 기간, 연락 횟수, SNS 게시글, 사진 등 객관적 증거가 충분합니다(적합 조건 5). 또한, 스토킹 혐의에 대한 형사 재판이 진행 중입니다(적합 조건 6). 그러나 A씨의 자력이 불분명하고, 황정민 측의 구체적인 피해 금액이 명시되지 않아 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>'황정민 스토킹 혐의' A씨, 돌연 SNS 계정 삭제…1000만원 구형 이틀 만</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-08-13/202608130100075600004723</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-14 01:16:20.343736+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>스토킹 처벌법 개정안 국회 통과</t>
+          <t>과거 스토킹 피해 경험 고백</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>법무부는 스토킹 범죄 피해자가 직접 법원에 접근 금지를 신청할 수 있도록 하는 스토킹 처벌법 개정안이 국회를 통과했다고 밝혔습니다. 이 개정안은 사법경찰관이나 검사의 청구가 없는 경우 피해자가 90일 이내에 직접 법원에 신청하여 접근 금지 명령을 받을 수 있도록 하며, 위반 시 징역 또는 벌금이 부과됩니다.</t>
+          <t>가수 규현과 허영지가 과거 겪었던 충격적인 스토킹 피해 경험을 털어놓았다. 규현은 숙소 비밀번호를 알아내려는 스토커를, 허영지는 7년간 가족까지 괴롭힌 스토커의 집요한 행각을 고백하며 당시 법적 대응을 고민했던 절박한 상황을 전했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 스토킹 처벌법 개정안 통과에 대한 법률적 변화를 다루고 있으며, 특정 사건의 손해배상 청구나 집단적 피해 발생에 대한 내용이 아닙니다. 소송금융은 특정 사건의 재정적 손해배상 청구를 지원하므로, 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 규모 등 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(개인 스토커)의 자력 부족으로 손해배상금 회수 가능성이 낮고 (적합 조건 2 미충족), 피해 규모가 주로 정신적 고통으로 소송금융 투자에 적합한 대규모 금전적 피해가 아님 (적합 조건 4 미충족). 또한, 기사 내용은 과거의 경험을 공유하는 것에 초점을 맞춰 현재 진행 중인 소송이나 공적 절차가 명확하지 않다 (적합 조건 6 미충족). 상대방 책임은 명확하나 (적합 조건 1 충족) 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>스토킹 피해자, 법원에 직접 접근금지 신청 가능</t>
+          <t>[MBN] 규현·허영지가 고백한 스토킹 피해</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260402055320DS8</t>
+          <t>https://www.mk.co.kr/article/12101007</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:18:32.709266+00:00</t>
+          <t>2026-07-29 07:01:34.784885+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>뉴스 보도를 통한 문제 조명</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>뉴스토리 방송에서 7년째 비면식 스토킹 피해를 겪고 있는 언론인의 사례를 통해 스토킹의 위험성과 피해 실태를 조명. 피해자는 장기간 일상생활에 큰 고통을 겪고 있으며, 친밀한 관계가 아닌 스토킹의 심각성을 부각.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방(스토커)의 자력이 불분명하며, 기사 내용만으로는 피해 금액을 추정하기 어려움. 또한, 집단적 피해가 아닌 개별 피해 사례에 집중되어 소송금융 투자 대상으로서의 매력이 낮음. (적합 조건 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>뉴스토리, '비면식 스토킹'의 위험성 집중 조명 '반복되는 위협과 피해...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>lecturernews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.lecturernews.com/news/articleView.html?idxno=206529</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-07-29 07:00:26.741898+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>스토킹 처벌법 위반 혐의로 고소, 검찰 수사 중. A씨의 맞고소(명예훼손)로 서유리도 피의자 신분.</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>성우 서유리가 2020년부터 A씨에게 스토킹 피해를 당해왔다고 주장하며 A씨를 고소했으나, 오히려 A씨의 맞고소로 명예훼손 피의자 신분으로 검찰 수사를 받고 있다고 호소했다. 서유리는 수년간 지속된 모욕과 인격 모독에 대해 법적 보호를 받지 못하고 있다며 끝까지 싸울 것을 다짐했다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>적합 조건 중 상대방 책임 명확성, 증거 확보 가능성, 공적 절차 진행 중인 점은 해당하나, 상대방이 일반 개인으로 자력 불확실(조건 2 불해당)하고 단일 피해자 사건(조건 3 불해당)이다. 또한 주로 정신적 피해로 금전적 피해 규모가 불확실하여 소송금융 투자 수익을 기대하기 어려우며(조건 4 불해당), 피해자가 피의자가 되는 등 사건의 복잡성이 높아 투자 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>새 스토킹처벌법 국회 통과…피해자 구제 기회 늘어도 '사각지대' 여전...</t>
+          <t>스토킹 피해자가 오히려 피의자 됐다  호소..서유리  끝까지 싸울 것</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/01/2026040115393890563</t>
+          <t>http://www.fnnews.com/news/202604052128068798</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 12:23:25.858049+00:00</t>
+          <t>2026-04-06 00:20:28.584846+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>스토킹범죄의 처벌 등에 관한 법률 개정안 국회 통과</t>
+          <t>스토킹 처벌법 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '스토킹범죄의 처벌 등에 관한 법률 개정안'이 통과되었습니다. 이 개정안은 수사기관이 조치를 취하지 않을 경우 스토킹 피해자가 법원에 직접 접근금지 등을 신청할 수 있도록 하는 내용을 담고 있습니다. 이는 스토킹 피해자 보호를 강화하기 위한 입법 조치입니다.</t>
+          <t>법무부는 스토킹 범죄 피해자가 직접 법원에 접근 금지를 신청할 수 있도록 하는 스토킹 처벌법 개정안이 국회를 통과했다고 밝혔습니다. 이 개정안은 사법경찰관이나 검사의 청구가 없는 경우 피해자가 90일 이내에 직접 법원에 신청하여 접근 금지 명령을 받을 수 있도록 하며, 위반 시 징역 또는 벌금이 부과됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 법률 개정안 통과 소식입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>본 기사는 스토킹 처벌법 개정안 통과에 대한 법률적 변화를 다루고 있으며, 특정 사건의 손해배상 청구나 집단적 피해 발생에 대한 내용이 아닙니다. 소송금융은 특정 사건의 재정적 손해배상 청구를 지원하므로, 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 규모 등 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>환율안정 3법·노동절도 법정공휴일법 등 국회 본회의 통과</t>
+          <t>스토킹 피해자, 법원에 직접 접근금지 신청 가능</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>goodkyung.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.goodkyung.com/news/articleView.html?idxno=285214</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260402055320DS8</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-31 12:28:17.022498+00:00</t>
+          <t>2026-04-02 00:18:32.709266+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>50대 남성</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 중</t>
+          <t>경찰 수사 진행 중, 접근금지 조치 위반으로 검거</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>50대 남성이 7년 가까이 이웃 주민을 상습 스토킹하고 폭행한 혐의로 검찰에 구속 기소되었습니다. 과거에도 동일 피해자를 상대로 스토킹 처벌 전력이 있으며, 재판 중에도 추가 범행을 저지른 것으로 드러났습니다. 검찰은 피해자 지원과 함께 피고인에게 중형이 선고될 수 있도록 공소유지에 최선을 다하겠다고 밝혔습니다.</t>
+          <t>50대 남성이 평소 알고 지내던 피해자에게 70차례 넘게 전화하고 경찰의 접근금지 조치를 어겨 피해자가 일하는 가게에 찾아간 혐의로 검거되었습니다. 현재 경찰이 스토킹 처벌법 위반 혐의로 사건 경위를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 기소로 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 피해자가 1명이고(적합 조건 3 불충족), 상대방의 자력이 충분하다고 보기 어려워(적합 조건 2 불충족) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방의 책임이 비교적 명확하며(스토킹 처벌법 위반 혐의로 검거), 경찰의 접근금지 조치 및 수사 진행으로 증거 확보가 용이합니다. 다만, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>7년 동안 이웃 스토킹하며 괴롭힌 50대…검찰, 구속 기소</t>
+          <t>‘접근 금지’ 어긴 50대 남성, ‘스토킹’ 혐의 검거</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003572224</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524519&amp;ref=A</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 12:27:39.208414+00:00</t>
+          <t>2026-04-01 12:40:28.370722+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰의 긴급응급조치 및 법원의 잠정조치 진행 중</t>
+          <t>스토킹처벌법 개정안 국회 통과, 1년 후 시행 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>스토킹 가해자 A씨가 긴급응급조치 해제 틈을 타 피해자에게 8차례 스토킹을 시도한 사건. 경찰은 긴급응급조치를, 법원은 잠정조치를 결정하여 피해자 보호를 위한 공적 절차가 진행 중이다.</t>
+          <t>스토킹 피해자가 법원에 직접 접근금지 명령 등을 신청할 수 있도록 하는 스토킹처벌법 개정안이 국회 본회의를 통과했습니다. 법조계에서는 피해자 보호 기회가 확대되었다는 긍정적 평가와 함께, 수사기관에 입건되지 않은 사안에 대한 직접 신청 불가 등 여전한 사각지대에 대한 아쉬움도 제기되고 있습니다. 해당 법안은 공포 후 1년 뒤 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 공적 절차(긴급응급조치, 잠정조치)가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해가 아니고, 피해 규모가 크지 않으며, 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮음.</t>
+          <t>해당 기사는 스토킹처벌법 개정안 통과에 대한 내용으로, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. 소송금융 투자를 위해서는 명확한 피고, 피해 규모, 그리고 소송 진행 단계가 특정되어야 하나, 본 기사는 법률 개정이라는 일반적인 정보를 다루고 있어 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[단독] '긴급응급조치' 해제된 24시간 틈타 또 8차례 피해자 스토킹 시도...</t>
+          <t>새 스토킹처벌법 국회 통과…피해자 구제 기회 늘어도 '사각지대' 여전...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495291&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mt.co.kr/society/2026/04/01/2026040115393890563</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-27 12:32:50.043524+00:00</t>
+          <t>2026-04-01 12:23:25.858049+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>이전 합의 위반, 간접강제 및 손해배상 청구 검토 중</t>
+          <t>스토킹범죄의 처벌 등에 관한 법률 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>스토커가 이전 합의를 위반하고 피해자 집 앞에 다시 나타나는 상황에 대해 법률 전문가가 조언했습니다. 변호사는 스토커의 행위가 반복될 경우, 위반 횟수당 수백만 원의 손해배상을 하도록 하는 간접강제 결정을 법원에 구할 수 있다고 밝혔습니다.</t>
+          <t>국회 본회의에서 '스토킹범죄의 처벌 등에 관한 법률 개정안'이 통과되었습니다. 이 개정안은 수사기관이 조치를 취하지 않을 경우 스토킹 피해자가 법원에 직접 접근금지 등을 신청할 수 있도록 하는 내용을 담고 있습니다. 이는 스토킹 피해자 보호를 강화하기 위한 입법 조치입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 소송 상대방의 자력(적합 조건 2)이 충분하지 않을 가능성이 높고, 피해 규모(적합 조건 4) 또한 소송금융 투자 대상으로는 크지 않아 투자 회수 가능성이 낮습니다. 집단적 피해(적합 조건 3)에 해당하지 않는 개별 사건입니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 법률 개정안 통과 소식입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>수백만 원 (위반 횟수당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>합의했는데 또…'집 앞 취침' 스토커, 처벌은?</t>
+          <t>환율안정 3법·노동절도 법정공휴일법 등 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>goodkyung.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/666ZLE616SS1</t>
+          <t>https://www.goodkyung.com/news/articleView.html?idxno=285214</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-26 13:06:13.589279+00:00</t>
+          <t>2026-03-31 12:28:17.022498+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>보호관찰 대상자 구인 및 교도소 유치, 집행유예 취소 신청 진행 중</t>
+          <t>검찰 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>스토킹 범죄로 보호관찰 처분을 받은 A씨가 피해자 접근금지 의무를 상습적으로 위반하여 공주보호관찰소에 의해 구인, 교도소에 유치되었습니다. 현재 보호관찰소는 A씨에 대한 집행유예 취소 신청을 진행 중이며, 법원에서 취소 결정 시 A씨는 유예받았던 실형을 복역하게 됩니다.</t>
+          <t>50대 남성이 7년 가까이 이웃 주민을 상습 스토킹하고 폭행한 혐의로 검찰에 구속 기소되었습니다. 과거에도 동일 피해자를 상대로 스토킹 처벌 전력이 있으며, 재판 중에도 추가 범행을 저지른 것으로 드러났습니다. 검찰은 피해자 지원과 함께 피고인에게 중형이 선고될 수 있도록 공소유지에 최선을 다하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 자력이 충분하다는 근거가 없으며, 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다. 기사는 형사/보호관찰 절차에 대한 내용으로, 민사상 손해배상 청구의 구체적인 내용이나 회수 가능성에 대한 정보가 부족하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 기소로 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 피해자가 1명이고(적합 조건 3 불충족), 상대방의 자력이 충분하다고 보기 어려워(적합 조건 2 불충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>공주보호관찰소, 피해자 접근금지 위반 스토킹 보호관찰 대상자 구인 후...</t>
+          <t>7년 동안 이웃 스토킹하며 괴롭힌 50대…검찰, 구속 기소</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026032608560989089a8c8bf58f_12</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003572224</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-26 00:29:58.238154+00:00</t>
+          <t>2026-03-31 12:27:39.208414+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>개인 A씨</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>경찰의 긴급응급조치 및 법원의 잠정조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>스토킹 가해자 A씨가 긴급응급조치 해제 틈을 타 피해자에게 8차례 스토킹을 시도한 사건. 경찰은 긴급응급조치를, 법원은 잠정조치를 결정하여 피해자 보호를 위한 공적 절차가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 공적 절차(긴급응급조치, 잠정조치)가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해가 아니고, 피해 규모가 크지 않으며, 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>[단독] '긴급응급조치' 해제된 24시간 틈타 또 8차례 피해자 스토킹 시도...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495291&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:32:50.043524+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>특정 불가</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>이전 합의 위반, 간접강제 및 손해배상 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>스토커가 이전 합의를 위반하고 피해자 집 앞에 다시 나타나는 상황에 대해 법률 전문가가 조언했습니다. 변호사는 스토커의 행위가 반복될 경우, 위반 횟수당 수백만 원의 손해배상을 하도록 하는 간접강제 결정을 법원에 구할 수 있다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 소송 상대방의 자력(적합 조건 2)이 충분하지 않을 가능성이 높고, 피해 규모(적합 조건 4) 또한 소송금융 투자 대상으로는 크지 않아 투자 회수 가능성이 낮습니다. 집단적 피해(적합 조건 3)에 해당하지 않는 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>수백만 원 (위반 횟수당)</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>합의했는데 또…'집 앞 취침' 스토커, 처벌은?</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/666ZLE616SS1</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:06:13.589279+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I11" t="inlineStr">
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>보호관찰 대상자 구인 및 교도소 유치, 집행유예 취소 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>스토킹 범죄로 보호관찰 처분을 받은 A씨가 피해자 접근금지 의무를 상습적으로 위반하여 공주보호관찰소에 의해 구인, 교도소에 유치되었습니다. 현재 보호관찰소는 A씨에 대한 집행유예 취소 신청을 진행 중이며, 법원에서 취소 결정 시 A씨는 유예받았던 실형을 복역하게 됩니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 자력이 충분하다는 근거가 없으며, 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다. 기사는 형사/보호관찰 절차에 대한 내용으로, 민사상 손해배상 청구의 구체적인 내용이나 회수 가능성에 대한 정보가 부족하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L11" t="inlineStr">
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>공주보호관찰소, 피해자 접근금지 위반 스토킹 보호관찰 대상자 구인 후...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576990?ref=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026032608560989089a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-24 12:32:58.563754+00:00</t>
+          <t>2026-03-26 00:29:58.238154+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 및 군 당국 인계, 잠정조치 신청</t>
+          <t>형사 재판 항소심 선고 후 대법원 상고 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>20대 현역 군인 A씨가 전 연인 B씨의 주거지에 무단 침입하여 현행범으로 체포되었습니다. B씨는 과거에도 A씨를 신고한 이력이 있으며, 경찰은 재범 우려를 고려해 접근금지 등 잠정조치를 신청하고 A씨를 군 당국에 인계했습니다.</t>
+          <t>30대 남성 A씨가 이웃 여성 B씨를 스토킹한 혐의로 1심과 2심에서 벌금형을 선고받았으나, 대법원에 상고했다. 피해자 B씨는 공포감에 거주지까지 옮겨야 했으며, 형사 재판을 통해 A씨의 스토킹 행위와 책임이 명확히 인정되었다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 현행범 체포 및 경찰 조사로 증거 확보가 용이하며(적합 조건 5), 경찰 수사 및 군 당국 인계 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고(적합 조건 4 미해당), 상대방의 자력이 대기업 등에 비해 충분하지 않을 수 있으며(적합 조건 2 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
+          <t>상대방(개인)의 자력 부족이 예상되며, 집단적 피해가 아닌 단일 피해자 사건으로 소송금융 투자 매력이 낮음. 피해 규모 또한 소송금융이 투자할 만큼 크지 않을 가능성이 높음. 다만 상대방의 책임은 형사 재판을 통해 명확히 인정되고 증거도 충분함.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>20대 군인, 배관타고 기어올라 前여친 집 '벌컥'…과거에도 신고당했다</t>
+          <t>“좋아하는 줄 알았다”…착각에 이웃집 여성 스토킹한 30대男</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032318264358956</t>
+          <t>https://biz.heraldcorp.com/article/10702735?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-23 12:37:25.787067+00:00</t>
+          <t>2026-03-25 12:26:00.838267+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>20대 남성 A 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장, 잠정조치 신청</t>
+          <t>항소심 유죄 판결, 대법원 상고 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>이별을 통보한 전 연인을 스토킹하고 주거지 현관문을 발로 찬 20대 남성 A 씨가 경찰에 체포되었습니다. A 씨는 이전에 교제폭력으로 신고된 이력이 있으며, 경찰은 구속영장과 잠정조치를 신청했습니다. 현재 경찰 수사가 진행 중인 사건입니다.</t>
+          <t>이웃 주민에게 발렌타인 초콜릿을 주거나 식사를 제안하는 등 불안감을 유발한 30대 남성 A씨가 스토킹 혐의로 1심과 항소심에서 유죄 판결을 받았습니다. 피해자는 이사까지 했으며, A씨는 항소심 판결에 불복하여 대법원에 상고했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방의 책임이 스토킹처벌법 위반으로 명확하며(적합 조건 1), 경찰 수사 및 잠정조치 신청 등 공적 절차가 진행 중이고 증거가 확보되어 있습니다(적합 조건 5, 6). 다만, 피해 규모가 크지 않고 상대방의 자력에 대한 정보가 없어 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하나(적합 조건 5), 피해자가 1인으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. 또한 상대방이 개인으로 자력이 충분하지 않을 가능성이 높아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>이별 통보한 전 연인 스토킹하던 남성 경찰에 체포</t>
+          <t>발렌타인 때 이웃집에 초콜릿 둔 30대 ‘스토킹 유죄’</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515747&amp;ref=A</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774432081675585005</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-23 12:32:39.062377+00:00</t>
+          <t>2026-03-25 12:22:47.148133+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 구속기소, 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>60대 남성 A 씨가 식당 여주인을 반복적으로 스토킹하고 폭행, 협박한 혐의로 구속기소되었습니다. 경찰은 단순 업무방해로 송치했으나 검찰의 보완수사를 통해 스토킹 및 보복 협박 등 추가 범행이 드러났습니다. A 씨는 접근금지 명령을 위반하고 다시 피해자를 찾아가 폭력을 행사하기도 했습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사 및 구속기소로 공적 절차가 진행 중이며(적합 조건 6) 증거도 확보되었으나(적합 조건 5), 피고가 개인으로 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한 단일 피해자 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>‘이것이 보완수사의 힘?’ 경찰 ‘단순 업무방해’, 검찰이 ‘스토킹 ...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11576990?ref=naver</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:32:58.563754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사, 스토킹 고소 및 잠정조치 진행 중</t>
+          <t>경찰 수사 및 군 당국 인계, 잠정조치 신청</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>숨진 피해자가 차량에서 위치추적기를 발견하고 경찰에 신고했으나 미흡한 조치가 있었으며, 이후 피의자 김 모 씨를 스토킹 혐의로 고소하여 접근 금지 등 잠정조치가 내려졌습니다. 이 사건은 피해자가 사망에 이른 것으로 추정되는 심각한 스토토킹 범죄로, 경찰의 초기 대응 부실이 문제로 지적되고 있습니다.</t>
+          <t>20대 현역 군인 A씨가 전 연인 B씨의 주거지에 무단 침입하여 현행범으로 체포되었습니다. B씨는 과거에도 A씨를 신고한 이력이 있으며, 경찰은 재범 우려를 고려해 접근금지 등 잠정조치를 신청하고 A씨를 군 당국에 인계했습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>피의자의 스토킹 행위 및 위치추적기 설치에 대한 책임이 명확하며(적합 조건 1), 경찰 신고 및 고소, 잠정조치 등 공적 절차가 진행 중입니다(적합 조건 6). 피해자가 사망에 이른 것으로 추정되어 피해 규모가 클 것으로 예상되며(적합 조건 4), 위치추적기 발견 및 잠정조치 결정 등 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 현행범 체포 및 경찰 조사로 증거 확보가 용이하며(적합 조건 5), 경찰 수사 및 군 당국 인계 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고(적합 조건 4 미해당), 상대방의 자력이 대기업 등에 비해 충분하지 않을 수 있으며(적합 조건 2 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>차량에 위치추적기  신고…블랙박스·CCTV도 안 봤다</t>
+          <t>20대 군인, 배관타고 기어올라 前여친 집 '벌컥'…과거에도 신고당했다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483167&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.imaeil.com/page/view/2026032318264358956</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-19 00:25:13.835617+00:00</t>
+          <t>2026-03-23 12:37:25.787067+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>20대 남성 A 씨</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>스토킹 가해자의 증인신문 녹취록 열람·등사 신청 및 준항고 기각</t>
+          <t>경찰 수사 및 구속영장, 잠정조치 신청</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>스토킹 범죄로 벌금형이 확정된 가해자가 피해자의 진술 내용을 확보하려 했으나, 검찰과 법원이 피해자 보호를 이유로 이를 거부했습니다. 가해자는 약 한 달간 피해자에게 160차례 연락하는 등 스토킹한 혐의로 기소된 바 있습니다. 법원은 가해자의 준항고를 기각하며 피해자의 일상 회복을 저해할 우려가 크다고 판단했습니다.</t>
+          <t>이별을 통보한 전 연인을 스토킹하고 주거지 현관문을 발로 찬 20대 남성 A 씨가 경찰에 체포되었습니다. A 씨는 이전에 교제폭력으로 신고된 이력이 있으며, 경찰은 구속영장과 잠정조치를 신청했습니다. 현재 경찰 수사가 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>가해자의 책임은 형사 처벌 확정으로 명확하나 (적합 조건 1), 피해자가 1명이고 (적합 조건 3 미충족) 피해 규모(금액)가 명확히 제시되지 않아 (적합 조건 4 미충족) 소송금융 투자 대상으로서의 경제적 매력이 낮습니다. 또한 가해자의 자력에 대한 정보가 없어 배상 가능성이 불확실합니다 (적합 조건 2 미충족).</t>
+          <t>상대방의 책임이 스토킹처벌법 위반으로 명확하며(적합 조건 1), 경찰 수사 및 잠정조치 신청 등 공적 절차가 진행 중이고 증거가 확보되어 있습니다(적합 조건 5, 6). 다만, 피해 규모가 크지 않고 상대방의 자력에 대한 정보가 없어 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>“160번 스토킹하고도 또 노렸다”… 피해자 진술서까지 겨냥</t>
+          <t>이별 통보한 전 연인 스토킹하던 남성 경찰에 체포</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603180849372514</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515747&amp;ref=A</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-18 00:32:00.726051+00:00</t>
+          <t>2026-03-23 12:32:39.062377+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>B 씨</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>민사 소송 1심 판결 선고 (6천만 원 배상)</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>A 씨는 B 씨의 스토킹으로 인해 민사 소송을 제기하여 1심에서 6천만 원 배상 판결을 받았으나, B 씨의 스토킹은 더욱 심해졌습니다. A 씨는 4번의 이직과 10번 넘는 신고에도 불구하고 피해가 지속되고 있어 추가적인 법적 조치가 필요해 보입니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 10회 넘는 신고 기록과 1심 판결 자체가 증거가 될 수 있습니다(적합 조건 5). 또한 반복적인 신고를 통해 공적 절차가 진행 중입니다(적합 조건 6). 다만 상대방의 자력 정보가 불확실하고, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 소송금융 투자에 있어 '매우 큼'으로 보기에는 다소 부족하여 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>6천만 원 (1심 판결)</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명 (A 씨)</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>4번 이직, 10번 넘게 신고해도… 죽어야 해결되나</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008485980&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-20 13:13:42.671500+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>경찰 수사, 스토킹 고소 및 잠정조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>숨진 피해자가 차량에서 위치추적기를 발견하고 경찰에 신고했으나 미흡한 조치가 있었으며, 이후 피의자 김 모 씨를 스토킹 혐의로 고소하여 접근 금지 등 잠정조치가 내려졌습니다. 이 사건은 피해자가 사망에 이른 것으로 추정되는 심각한 스토토킹 범죄로, 경찰의 초기 대응 부실이 문제로 지적되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>피의자의 스토킹 행위 및 위치추적기 설치에 대한 책임이 명확하며(적합 조건 1), 경찰 신고 및 고소, 잠정조치 등 공적 절차가 진행 중입니다(적합 조건 6). 피해자가 사망에 이른 것으로 추정되어 피해 규모가 클 것으로 예상되며(적합 조건 4), 위치추적기 발견 및 잠정조치 결정 등 객관적 증거가 존재합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>차량에 위치추적기  신고…블랙박스·CCTV도 안 봤다</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483167&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:25:13.835617+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>스토킹 가해자의 증인신문 녹취록 열람·등사 신청 및 준항고 기각</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>스토킹 범죄로 벌금형이 확정된 가해자가 피해자의 진술 내용을 확보하려 했으나, 검찰과 법원이 피해자 보호를 이유로 이를 거부했습니다. 가해자는 약 한 달간 피해자에게 160차례 연락하는 등 스토킹한 혐의로 기소된 바 있습니다. 법원은 가해자의 준항고를 기각하며 피해자의 일상 회복을 저해할 우려가 크다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>가해자의 책임은 형사 처벌 확정으로 명확하나 (적합 조건 1), 피해자가 1명이고 (적합 조건 3 미충족) 피해 규모(금액)가 명확히 제시되지 않아 (적합 조건 4 미충족) 소송금융 투자 대상으로서의 경제적 매력이 낮습니다. 또한 가해자의 자력에 대한 정보가 없어 배상 가능성이 불확실합니다 (적합 조건 2 미충족).</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>“160번 스토킹하고도 또 노렸다”… 피해자 진술서까지 겨냥</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603180849372514</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:32:00.726051+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>스토킹 범죄 벌금형 확정 후 가해자의 2차 가해 시도 저지</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>스토킹 범죄로 벌금형이 확정된 가해자가 피해자의 진술서 열람을 통해 2차 가해를 시도했으나, 검찰과 법원이 피해자 보호를 위해 이를 저지했다. 이 사건은 스토킹 범죄의 특수성을 고려하여 피해자의 평온한 일상생활을 보호한 사례로 평가된다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>가해자의 스토킹 범죄는 이미 벌금형으로 확정되어 종결된 사건이다. 기사는 가해자의 2차 가해 시도를 검찰과 법원이 성공적으로 저지한 사례로, 피해자가 새로운 손해배상 청구를 할 만한 상황이 아니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>진술서 보자  피해자 2차 가해 시도한 스토킹범…검찰이 저지</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260317169600004?input=1195m</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-18 00:23:56.542969+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>30대 남성</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속 전 피의자 심문 진행 중, 잠정조치 발령</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>헤어진 연인과 그 부모를 살해하겠다고 협박한 30대 남성이 경찰에 붙잡혔다. 남성은 과거에도 여성을 폭행한 정황이 포착되어 수사가 진행 중이며, 접근금지 잠정조치 위반 후 체포되었다. 현재 구속 전 피의자 심문을 받았다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 잠정조치 등 공적 절차가 진행 중이며 증거 확보가 용이함(적합 조건 5, 6). 그러나 상대방이 개인이므로 자력 확보가 불확실하고, 집단적 피해가 아닌 개별 사건으로 소송금융 투자에 적합한 대규모 금전적 피해를 기대하기 어려워 투자 가치가 낮음.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>1명 (피해 여성 및 가족)</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>이별 거부에 살해 협박까지…30대 스토커, 잠복 경찰관에 덜미</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590106.html</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-15 12:32:49.263364+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="2" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>A씨 (20대 여성)</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>형사 재판 벌금형 선고 및 치료프로그램 이수 명령. 민사 소송은 아직 제기되지 않음.</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>20대 여성 A씨가 헤어진 전 남자친구 B씨와 그 가족에게 살해 협박 메시지를 보내고 수백 차례 연락을 시도한 혐의로 재판에 넘겨져 벌금 500만원과 스토킹 치료프로그램 이수 명령을 받았다. 법원은 피고인이 잘못을 시인하고 초범이며 형사공탁한 점을 참작했다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고 형사 재판을 통해 증거가 확보되었으나(적합 조건 1, 5 충족), 상대방이 개인으로 자력 부족 가능성이 높고(적합 조건 2 미충족), 피해 규모가 소송금융 투자 대상으로 삼기에는 작을 것으로 예상되며 집단적 피해가 아님(적합 조건 3, 4 미충족). 따라서 투자 매력이 낮음.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I21" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
         <is>
           <t>1명 (전 남자친구 B씨)</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>'가족 살해' 협박…전 연인 스토킹 20대 여성 벌금형</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026031310580313925</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-14 00:24:36.500447+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
         <is>
           <t>스토킹 가해자</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>스토킹 가해자 형사 처벌 완료 (벌금 500만원, 치료 프로그램 이수), 민사상 손해배상 청구 가능성 있음</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>그룹 잔나비 최정훈을 장기간 스토킹한 가해자가 벌금 500만원과 스토킹 치료 프로그램 이수 처벌을 받았다. 소속사는 최정훈의 정신적 고통에 대해 강력한 법적 대응을 이어갈 것이라고 밝혔다. 가해자는 온라인 게시물, 소속사 방문, 가족에게 접근하는 등 다양한 방식으로 스토킹 행위를 지속했다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>상대방 책임은 형사 처벌로 명확하게 확인되었고(적합 조건 1, 5), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고된 상태이나(적합 조건 6), 상대방이 개인으로 자력이 충분하지 않을 가능성이 높아 투자 회수 가능성이 낮음. 또한 집단적 피해가 아니며(적합 조건 3 불충족), 민사상 손해배상 청구의 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움(적합 조건 4 불충족).</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>잔나비 최정훈 스토킹 가해자, 벌금 500만 원 처벌 [공식입장]</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>tvdaily.co.kr</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>http://www.tvdaily.co.kr/read.php3?aid=17728408551779846010</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-07 00:25:32.786820+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="2" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D23" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>스토킹 가해자 벌금형 선고 및 치료 프로그램 이수 명령</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>그룹 잔나비의 최정훈이 스토킹 피해를 입어 가해자가 살해 협박 및 욕설 등의 혐의로 벌금 500만 원을 선고받고 스토킹 치료 프로그램 이수를 명령받았다. 수사 과정에서 가해자 신원이 특정되었고, 피해자 보호를 위한 접근 금지 등 잠정 조치도 내려졌다. 이는 형사 절차가 종결된 사건이다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고 공적 절차가 진행되어 증거가 확보되었으나(적합 조건 1, 5, 6), 상대방이 개인으로 자력 확보가 어려울 수 있으며(적합 조건 2 해당 없음), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 규모가 작음(적합 조건 3, 4 해당 없음).</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>잔나비 최정훈 살해·욕설 협박까지…스토킹 가해자 벌금형</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026030708123308957</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-07 00:24:33.207630+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-[...210 lines deleted...]
-    </row>
     <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+      <c r="A27" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>스토킹 가해자에 대한 형사 처벌(벌금형) 종결</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>가수 잔나비 최정훈 측에 살해 협박 및 사적 만남을 요구한 스토킹 가해자가 수사 과정에서 특정되어 접근 금지 등 잠정조치가 내려졌으며, 최종적으로 벌금 50만원의 형사 처벌을 받았습니다. 이는 스토킹 행위에 대한 법적 절차가 마무리되었음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>가해자가 특정되고 수사 및 잠정조치가 이루어져 상대방 책임이 명확하고 증거 확보가 가능하며 공적 절차가 진행되었으나(적합 조건 1, 5, 6), 상대방이 개인이며 벌금 50만원으로 미루어 볼 때 자력이 충분하지 않고 민사상 손해배상액 규모가 소송금융 투자에 적합하지 않을 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>잔나비 최정훈 측  살해 협박·사적 만남 요구한 스토킹 가해자 벌금 50...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2120011</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:24:20.763333+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>스토킹 가해자</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>스토킹 가해자 벌금 500만원 확정 및 치료 프로그램 이수 명령</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>가수 잔나비 최정훈에 대한 스토킹 가해자가 벌금 500만원과 스토킹 치료 프로그램 이수 명령을 최종 확정받았습니다. 소속사는 선처 없이 법적 대응을 이어갈 것이라고 밝혔습니다. 이 사건은 형사 절차가 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>형사 사건이 이미 벌금형으로 종결되어 소송금융 투자 대상으로서의 신규성이 낮습니다 (부적합 조건: 이미 종결된 사건). 또한, 피해 규모가 명확히 제시되지 않았고, 가해자의 자력 또한 불분명하여 투자 매력이 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>잔나비 최정훈 스토킹 가해자, 벌금 500만원 확정…소속사  선처 없다</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=721808</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:34:01.026499+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>스토킹 범죄 형사 사건 벌금형 최종 확정</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>잔나비 보컬 최정훈을 장기간 스토킹한 가해자가 벌금 500만원 및 스토킹 치료 프로그램 이수 명령을 최종 확정받았다. 가해자는 최정훈의 블로그에 욕설, 살해 협박성 비밀 댓글을 수백 회 게시하고 소속사 건물 근처에 찾아오는 등 스토킹 행위를 지속했다. 소속사는 향후에도 악성 게시물에 대한 법적 대응을 이어갈 것이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 충분하여(적합 조건 5) 민사 소송 제기에는 유리하나, 상대방이 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L27" t="inlineStr">
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>잔나비 측, 스토킹에  500만원 벌금형 최종 확정</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260306515409</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003538479</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-06 12:28:12.117767+00:00</t>
+          <t>2026-03-06 12:33:18.324906+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="2" t="inlineStr">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>스토킹범죄의 처벌 등에 관한 법률 위반 및 성폭력범죄의 처벌 등에 관한 특례법 위반(통신매체이용음란) 혐의에 대한 벌금형 및 치료 프로그램 이수 명령 최종 확정</t>
+          <t>형사 재판 벌금형 선고 및 치료 프로그램 이수 명령</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>그룹 잔나비 최정훈이 수백 회에 걸친 살해 협박, 사적 만남 요구, 욕설 등 비밀 댓글과 스토킹 행위를 한 가해자에 대해 소속사가 고소하여 벌금 500만 원과 스토킹 치료 프로그램 이수 명령이 최종 확정되었다. 소속사는 향후에도 아티스트의 인격권을 침해하는 모든 행위에 대해 강력하게 대응할 것이라고 밝혔다.</t>
+          <t>가수 잔나비 최정훈을 수백 차례 살해 협박하고 음란물을 보낸 스토커가 재판에서 벌금 500만 원과 스토킹 치료 프로그램 이수 명령을 받았다. 수사 과정에서 가해자 신원이 특정되었고 피해자 보호를 위한 접근 금지 등 잠정조치가 내려졌다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>가해자가 특정되어 스토킹 및 통신매체이용음란 혐의에 대한 형사 처벌(벌금형)이 최종 확정된 사건으로, 이미 법적 절차가 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피고가 개인이며 소송금융 투자를 유치할 만큼의 충분한 자력이나 피해 규모가 확인되지 않습니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 가해자가 개인으로 자력 확보가 불확실하며(적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다(적합 조건 4 미충족). 또한 형사 절차는 이미 종결되어(부적합 조건) 신규 소송 발굴 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>수백 회 살해 협박 ..잔나비 최정훈 스토킹 가해자, 벌금 500만원 확정...</t>
+          <t>“수백 번 살해 협박·음란물” 잔나비 최정훈 괴롭힌 스토커의 최후</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112755461</t>
+          <t>https://www.mk.co.kr/article/11981240</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-06 12:27:32.426197+00:00</t>
+          <t>2026-03-06 12:30:03.037626+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="2" t="inlineStr">
+      <c r="A31" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>스토킹범에 대한 형사 벌금 500만원 및 치료 프로그램 이수 완료</t>
+          <t>스토킹 범죄로 벌금형 선고. 민사 소송 제기 여부는 불분명.</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>그룹 잔나비 최정훈을 스토킹하고 협박한 팬이 지난해 벌금 500만원과 스토킹 치료 프로그램을 이수하며 형사 처벌을 받았다. 소속사는 해당 스토킹범에 대한 법적 조치를 완료했으며, 향후 악성 게시물 및 명예훼손에 대해서도 강경 대응할 방침임을 밝혔다.</t>
+          <t>밴드 잔나비의 최정훈을 스토킹하고 살해 협박 및 욕설을 한 가해자가 500만원 벌금형을 선고받았다. 수사 과정에서 가해자가 특정되었고, 피해자 보호를 위한 접근 금지 등 잠정조치가 내려진 바 있다. 형사 절차는 종결되었으나 민사상 손해배상 청구 여부는 불분명하다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>스토킹 범죄에 대한 형사 절차(벌금 500만원, 치료 프로그램 이수)는 이미 종결되어 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성이 낮다. 또한, 소송 상대방이 개인으로 자력 확보가 불분명하며 (부적합 조건: 상대방 자력 불충분), 집단적 피해가 아닌 개별 사건으로 (부적합 조건: 집단적 피해 아님) 민사상 손해배상 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
+          <t>상대방이 개인이며, 벌금형 500만원은 소송금융 투자 대상으로서 피해 규모가 작음. 집단적 피해가 아닌 개인 피해 사건으로, 상대방의 자력 또한 불분명하여 투자 회수 가능성이 낮음. (적합 조건 '상대방에게 자력이 충분함', '피해 규모가 큼', '집단적 피해'에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>잔나비 최정훈, 협박·사적 만남 요구 스토킹범 고소  벌금 500만원</t>
+          <t>잔나비 최정훈 스토커, 500만원 벌금형 선고… 살해 협박에 욕설까지 [공...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105468978022</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=802100</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-06 12:26:52.407334+00:00</t>
+          <t>2026-03-06 12:29:48.952365+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="2" t="inlineStr">
+      <c r="A32" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>형사 사건 종결 (벌금형 및 치료 프로그램 이수 명령 확정)</t>
+          <t>스토킹 및 통신매체이용음란 혐의에 대한 형사 벌금형 및 치료 프로그램 이수 명령 최종 확정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>밴드 잔나비 최정훈이 자신의 블로그에 욕설, 사적인 만남 요구, 살해 협박성 댓글을 수백 회 게시하고 스토킹 행위를 지속한 가해자를 고소했다. 수사 결과 가해자는 특정되었고, 스토킹범죄의 처벌 등에 관한 법률 위반 및 성폭력범죄의 처벌 등에 관한 특례법 위반 혐의로 500만원 벌금형 및 스토킹 치료 프로그램 이수 명령이 최종 확정되었다.</t>
+          <t>그룹 잔나비 최정훈에 대한 스토킹 및 통신매체이용음란 혐의로 고소된 가해자가 벌금 500만원과 스토킹 치료 프로그램 이수 명령을 최종 확정받았다. 소속사는 아티스트의 인격권 침해 행위에 대해 향후에도 강력하게 대응할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>가해자에 대한 형사 절차가 벌금형 및 치료 프로그램 이수 명령으로 이미 최종 확정되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>형사 사건은 이미 벌금형으로 종결되었으며, 민사 소송 가능성은 있으나 상대방의 자력 여부가 불분명하고 피해 규모가 소송금융 투자 기준에 부합할 만큼 크다고 보기 어렵습니다. (부적합 조건: 이미 종결된 사건 (형사), 적합 조건 2, 4 불충족)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>살해 협박, 스토킹 가해 ..잔나비 최정훈, 칼 빼들었다[전문]</t>
+          <t>최정훈 블로그에 비밀 댓글 수백 건… 스토킹 가해자 벌금 선고</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/03/06/2026030618202599814</t>
+          <t>https://www.sportsworldi.com/newsView/20260306515409</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-06 12:22:23.830899+00:00</t>
+          <t>2026-03-06 12:28:12.117767+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="2" t="inlineStr">
+      <c r="A33" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>구속기소, 형사 재판 진행 중</t>
+          <t>스토킹범죄의 처벌 등에 관한 법률 위반 및 성폭력범죄의 처벌 등에 관한 특례법 위반(통신매체이용음란) 혐의에 대한 벌금형 및 치료 프로그램 이수 명령 최종 확정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>그룹 방탄소년단(BTS) 정국의 자택에 20여 차례 찾아가 초인종을 누르고 우편물을 두고 간 브라질 국적 30대 여성이 스토킹처벌법 위반 및 주거침입 혐의로 구속기소되었다. 이 여성은 이전에 현행범 체포 후 석방되었으나, 접근금지 명령을 어기고 다시 접근을 시도한 것으로 조사되었다. 현재 형사 재판이 진행 중이다.</t>
+          <t>그룹 잔나비 최정훈이 수백 회에 걸친 살해 협박, 사적 만남 요구, 욕설 등 비밀 댓글과 스토킹 행위를 한 가해자에 대해 소속사가 고소하여 벌금 500만 원과 스토킹 치료 프로그램 이수 명령이 최종 확정되었다. 소속사는 향후에도 아티스트의 인격권을 침해하는 모든 행위에 대해 강력하게 대응할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중인 점은 적합 조건에 해당하나, 피고가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건으로 작용한다.</t>
+          <t>가해자가 특정되어 스토킹 및 통신매체이용음란 혐의에 대한 형사 처벌(벌금형)이 최종 확정된 사건으로, 이미 법적 절차가 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피고가 개인이며 소송금융 투자를 유치할 만큼의 충분한 자력이나 피해 규모가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>BTS 정국 집 20차례 찾아간 외국 여성…결국 구속기소</t>
+          <t>수백 회 살해 협박 ..잔나비 최정훈 스토킹 가해자, 벌금 500만원 확정...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030317324215959</t>
+          <t>http://www.osen.co.kr/article/G1112755461</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-04 01:00:54.648876+00:00</t>
+          <t>2026-03-06 12:27:32.426197+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>남성 경찰관 B씨</t>
+          <t>스토킹범</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피해자 보호 조치 진행 중</t>
+          <t>스토킹범에 대한 형사 벌금 500만원 및 치료 프로그램 이수 완료</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>인천경찰청 소속 여성 경찰관이 동료 남성 경찰관을 스토킹 혐의로 고소하여 경찰이 수사에 착수했다. 피해 여성 경찰관은 근무지를 옮겼으며, 경찰은 피해자 보호 조치를 진행 중이다. 현재 수사 초기 단계로 구체적인 내용은 밝혀지지 않았다.</t>
+          <t>그룹 잔나비 최정훈을 스토킹하고 협박한 팬이 지난해 벌금 500만원과 스토킹 치료 프로그램을 이수하며 형사 처벌을 받았다. 소속사는 해당 스토킹범에 대한 법적 조치를 완료했으며, 향후 악성 게시물 및 명예훼손에 대해서도 강경 대응할 방침임을 밝혔다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 비교적 명확하고(동료 경찰관 고소), 경찰 수사를 통해 증거 확보가 가능하며, 공적 절차(경찰 수사)가 진행 중이다. 그러나 집단적 피해가 아니며, 피해 규모가 금전적으로 명확히 특정되지 않아 소송금융 투자 매력이 중간 수준이다.</t>
+          <t>스토킹 범죄에 대한 형사 절차(벌금 500만원, 치료 프로그램 이수)는 이미 종결되어 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성이 낮다. 또한, 소송 상대방이 개인으로 자력 확보가 불분명하며 (부적합 조건: 상대방 자력 불충분), 집단적 피해가 아닌 개별 사건으로 (부적합 조건: 집단적 피해 아님) 민사상 손해배상 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[속보] “스토킹 피해” 女경찰이 동료 男경찰 고소…근무지 이동까지</t>
+          <t>잔나비 최정훈, 협박·사적 만남 요구 스토킹범 고소  벌금 500만원</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/02/27/20260227500300?wlog_tag3=naver</t>
+          <t>http://www.stoo.com/article.php?aid=105468978022</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-28 01:07:00.100632+00:00</t>
+          <t>2026-03-06 12:26:52.407334+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 초기 단계</t>
+          <t>형사 사건 종결 (벌금형 및 치료 프로그램 이수 명령 확정)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>인천청 소속 경찰관 B씨가 동료 여성 경찰관을 스토킹한 혐의로 경찰 수사를 받고 있습니다. 피해자 보호 조치가 진행 중이며, 고소장이 접수되어 수사 초기 단계에 있습니다. 구체적인 내용은 아직 밝혀지지 않았습니다.</t>
+          <t>밴드 잔나비 최정훈이 자신의 블로그에 욕설, 사적인 만남 요구, 살해 협박성 댓글을 수백 회 게시하고 스토킹 행위를 지속한 가해자를 고소했다. 수사 결과 가해자는 특정되었고, 스토킹범죄의 처벌 등에 관한 법률 위반 및 성폭력범죄의 처벌 등에 관한 특례법 위반 혐의로 500만원 벌금형 및 스토킹 치료 프로그램 이수 명령이 최종 확정되었다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높으며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 하지만 집단적 피해가 아니며, 상대방이 개인이므로 자력이 충분하지 않을 수 있어 소송금융 투자 매력이 낮습니다.</t>
+          <t>가해자에 대한 형사 절차가 벌금형 및 치료 프로그램 이수 명령으로 이미 최종 확정되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>동료 여성 경찰관 스토킹 혐의…인천청 소속 경찰관 수사</t>
+          <t>살해 협박, 스토킹 가해 ..잔나비 최정훈, 칼 빼들었다[전문]</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615420/?sc=Naver</t>
+          <t>https://www.starnewskorea.com/music/2026/03/06/2026030618202599814</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:20.520400+00:00</t>
+          <t>2026-03-06 12:22:23.830899+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>브라질 국적 30대 여성 A씨</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>구속기소, 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>그룹 방탄소년단(BTS) 정국의 자택에 20여 차례 찾아가 초인종을 누르고 우편물을 두고 간 브라질 국적 30대 여성이 스토킹처벌법 위반 및 주거침입 혐의로 구속기소되었다. 이 여성은 이전에 현행범 체포 후 석방되었으나, 접근금지 명령을 어기고 다시 접근을 시도한 것으로 조사되었다. 현재 형사 재판이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중인 점은 적합 조건에 해당하나, 피고가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건으로 작용한다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>BTS 정국 집 20차례 찾아간 외국 여성…결국 구속기소</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026030317324215959</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:00:54.648876+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D36" t="inlineStr">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>남성 경찰관 B씨</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I36" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피해자 보호 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>인천경찰청 소속 여성 경찰관이 동료 남성 경찰관을 스토킹 혐의로 고소하여 경찰이 수사에 착수했다. 피해 여성 경찰관은 근무지를 옮겼으며, 경찰은 피해자 보호 조치를 진행 중이다. 현재 수사 초기 단계로 구체적인 내용은 밝혀지지 않았다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 비교적 명확하고(동료 경찰관 고소), 경찰 수사를 통해 증거 확보가 가능하며, 공적 절차(경찰 수사)가 진행 중이다. 그러나 집단적 피해가 아니며, 피해 규모가 금전적으로 명확히 특정되지 않아 소송금융 투자 매력이 중간 수준이다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L36" t="inlineStr">
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>[속보] “스토킹 피해” 女경찰이 동료 男경찰 고소…근무지 이동까지</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A37" s="3" t="inlineStr">
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/02/27/20260227500300?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:07:00.100632+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D37" t="inlineStr">
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>인천청 소속 경찰관 B씨</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L37" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>경찰 수사 초기 단계</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>인천청 소속 경찰관 B씨가 동료 여성 경찰관을 스토킹한 혐의로 경찰 수사를 받고 있습니다. 피해자 보호 조치가 진행 중이며, 고소장이 접수되어 수사 초기 단계에 있습니다. 구체적인 내용은 아직 밝혀지지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높으며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 하지만 집단적 피해가 아니며, 상대방이 개인이므로 자력이 충분하지 않을 수 있어 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>동료 여성 경찰관 스토킹 혐의…인천청 소속 경찰관 수사</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260228000001</t>
+          <t>https://www.dailian.co.kr/news/view/1615420/?sc=Naver</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-02-28 00:20:15.628051+00:00</t>
+          <t>2026-02-28 01:03:20.520400+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>남성 경찰관</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>스토킹 잠정조치 진행 및 수사기관 검토 단계</t>
+          <t>경찰 수사 착수, 고소장 접수</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>이 기사는 스토킹 잠정조치 단계에서 수사기관이 고려하는 요소들과 피해자 접촉 관리의 중요성을 설명합니다. 연락 빈도, 피해자의 불안 호소, 주변 진술 등이 잠정조치 결정에 영향을 미치며, 제출 자료와 진술 선택이 사건 결과에 중요하다고 강조합니다.</t>
+          <t>인천에서 동료 여성 경찰관이 남성 경찰관을 스토킹 혐의로 고소하여 경찰이 수사에 착수했다. 피해자는 스토킹으로 인한 피해를 호소하며 근무지를 옮겼고, 경찰은 피해자 보호 조치와 함께 남성 경찰관에 대한 조사를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 스토킹 잠정조치에 대한 일반적인 설명으로, 특정 사건의 피해자나 가해자가 명확히 특정되지 않습니다. 소송금융 투자에 필요한 집단적 피해, 대규모 피해 금액, 자력 있는 상대방 등의 적합 조건이 부재합니다.</t>
+          <t>남성 경찰관의 스토킹 행위에 대한 고소장이 접수되어 경찰 수사가 진행 중으로 상대방 책임이 비교적 명확하고(조건 1), 경찰 수사를 통해 증거 확보 가능성이 높으며(조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(조건 6). 다만, 단일 피해자 사건으로 집단적 피해가 아니며(조건 3 부적합), 피해 규모가 명확히 파악되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>스토킹 잠정조치, ‘경고 단계’로 가볍게 보면 위험해지는 이유</t>
+          <t>인천서 동료 여성 경찰관 스토킹한 남성 경찰관…경찰 수사 착수</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>thebigdata.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.thebigdata.co.kr/view.php?ud=2026021318380268719aeda69934_23</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790241.html</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-02-25 00:31:05.693121+00:00</t>
+          <t>2026-02-28 01:03:01.677787+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="3" t="inlineStr">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현행범 체포</t>
+          <t>가해 남성에 대한 형사 절차 진행 중 또는 완료, 민사 소송 제기 전 단계</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>헤어진 동성 연인의 집에 수차례 찾아가 괴롭힌 20대 여성이 경찰 경고에도 불구하고 현행범으로 체포되었습니다. 피해자 B씨의 신고로 경찰이 출동했으며, 가해자 A씨는 스토킹범죄의 처벌 등에 관한 법률 위반 혐의로 조사 중입니다.</t>
+          <t>한 남성이 여성들의 속옷을 훔치고 스토킹한 사건으로, 피해 여성들은 극심한 불안감에 거주지를 떠나고 직장까지 그만두는 등 심각한 피해를 호소하고 있습니다. 가해 남성은 만취 상태였던 점이 형사 재판에서 참작된 것으로 보이며, 피해자들은 이에 분통을 터뜨리고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) 경찰 수사 및 현행범 체포로 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자가 일반 개인으로 자력 여부가 불확실하고, 집단적 피해가 아니며 피해 규모가 크다고 단정하기 어려워 소송금융 투자 매력도는 중간 수준입니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 피해자들이 거주지를 떠나 직장까지 그만둘 정도로 심각한 정신적, 경제적 피해를 입었으며(적합 조건 4), '현장영상' 언급과 '만취 상태 참작'으로 보아 형사 절차가 진행 중이거나 완료되었을 가능성이 높습니다(적합 조건 5, 6). 다만, 상대방(개인)의 자력이 불확실하고(적합 조건 2 미충족), 피해자 수가 소송금융 투자에 적합한 다수(수십 명 이상)인지 명확하지 않아 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>헤어진 동성 연인 집 수차례 방문…20대 여성 현행범 체포</t>
+          <t>[현장영상]  만취 상태였던 점 참작  여성들 속옷 훔친 남성, 스토킹 아...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260223580022</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458363&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-23 00:30:06.667638+00:00</t>
+          <t>2026-02-28 00:59:27.046584+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>남성 경찰관 B씨</t>
+        </is>
+      </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>경찰 체포 및 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 피해자 보호 조치</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>접근금지 명령을 위반한 20대 남성이 흉기를 소지한 채 스토킹 피해자의 영업장을 찾아가 위협한 혐의로 경찰에 체포되었습니다. 피해자는 심각한 정신적 피해를 입었을 것으로 예상되며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>인천경찰청 소속 남성 경찰관 B씨가 동료 여성 경찰관 A씨를 스토킹한 혐의로 피소되어 경찰이 수사에 착수했습니다. 피해자 A씨는 고소장에서 B씨의 스토킹으로 인한 피해를 호소했으며, 경찰은 피해자 보호 조치와 함께 스토킹 경위를 조사할 예정입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 체포로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 상대방이 20대 개인으로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수가 어려울 수 있습니다. 또한 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확하며(남성 경찰관 B씨 피소), 증거 확보 가능성이 높고(경찰 수사 진행 중), 이미 공적 절차(경찰 수사)가 진행 중입니다. 상대방이 개인 경찰관이므로 자력에 한계가 있을 수 있으나, 소속 기관(인천경찰청)의 관리 책임 등 기관 대상 소송 가능성도 고려할 수 있습니다. 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>접근·통신금지 처분 무시…흉기 들고 스토킹 피해자 찾아간 20대 체포</t>
+          <t>인천경찰청 소속 경찰관, 동료 여성 경찰관 스토킹 한 혐의로 피소</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260221.99099005745</t>
+          <t>https://www.newspim.com/news/view/20260228000001</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-22 00:32:08.386644+00:00</t>
+          <t>2026-02-28 00:20:15.628051+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>스토킹 잠정조치 진행 및 수사기관 검토 단계</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>이 기사는 스토킹 잠정조치 단계에서 수사기관이 고려하는 요소들과 피해자 접촉 관리의 중요성을 설명합니다. 연락 빈도, 피해자의 불안 호소, 주변 진술 등이 잠정조치 결정에 영향을 미치며, 제출 자료와 진술 선택이 사건 결과에 중요하다고 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>이 기사는 스토킹 잠정조치에 대한 일반적인 설명으로, 특정 사건의 피해자나 가해자가 명확히 특정되지 않습니다. 소송금융 투자에 필요한 집단적 피해, 대규모 피해 금액, 자력 있는 상대방 등의 적합 조건이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>스토킹 잠정조치, ‘경고 단계’로 가볍게 보면 위험해지는 이유</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>thebigdata.co.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>http://www.thebigdata.co.kr/view.php?ud=2026021318380268719aeda69934_23</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:31:05.693121+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C42" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I42" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 현행범 체포</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>헤어진 동성 연인의 집에 수차례 찾아가 괴롭힌 20대 여성이 경찰 경고에도 불구하고 현행범으로 체포되었습니다. 피해자 B씨의 신고로 경찰이 출동했으며, 가해자 A씨는 스토킹범죄의 처벌 등에 관한 법률 위반 혐의로 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하고(적합 조건 1) 경찰 수사 및 현행범 체포로 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자가 일반 개인으로 자력 여부가 불확실하고, 집단적 피해가 아니며 피해 규모가 크다고 단정하기 어려워 소송금융 투자 매력도는 중간 수준입니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K42" t="inlineStr">
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>헤어진 동성 연인 집 수차례 방문…20대 여성 현행범 체포</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12047583?ref=naver</t>
+          <t>https://www.kyeonggi.com/article/20260223580022</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-02-22 00:30:54.713878+00:00</t>
+          <t>2026-02-23 00:30:06.667638+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+          <t>경찰 체포 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 접근금지 명령을 위반하고 흉기를 소지한 채 스토킹 피해자 B씨의 영업장을 찾아가 위협한 혐의로 경찰에 체포되었다. 경찰은 A씨에게 살인예비 및 스토킹처벌법 위반 혐의를 적용하고 구속영장 신청을 검토 중이다. 이 사건은 전형적인 관계성 범죄로 규정되었다.</t>
+          <t>접근금지 명령을 위반한 20대 남성이 흉기를 소지한 채 스토킹 피해자의 영업장을 찾아가 위협한 혐의로 경찰에 체포되었습니다. 피해자는 심각한 정신적 피해를 입었을 것으로 예상되며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(접근금지 명령 위반 및 흉기 위협), 증거 확보가 가능하며(경찰 현행범 체포 및 조사), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력 정보가 불분명하고, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 구체적으로 특정되지 않아 High 등급으로 보기는 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 체포로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 상대방이 20대 개인으로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수가 어려울 수 있습니다. 또한 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>손님이었는데 괴물로 ..흉기 들고 스토킹 피해자 찾아간 남성 '살인예...</t>
+          <t>접근·통신금지 처분 무시…흉기 들고 스토킹 피해자 찾아간 20대 체포</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602210031</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260221.99099005745</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-02-22 00:30:27.012237+00:00</t>
+          <t>2026-02-22 00:32:08.386644+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중, 살인예비 혐의 적용</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>접근금지 명령을 위반하고 흉기로 피해자를 위협한 20대 남성 A씨가 경찰에 현행범으로 체포되었습니다. A씨는 피해자 B씨의 영업장에 찾아와 스토킹 행위를 지속했으며, 경찰은 살인예비 혐의를 적용해 구속영장 신청을 검토 중입니다. 이 사건은 관계성 범죄로 규정되어 엄중히 처리될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 경찰 수사 및 잠정조치 등 객관적 증거가 확보되어(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해가 개인적이며 집단적 피해가 아니고(적합 조건 3 불충족), 상대방의 자력 정보가 없어 피해 회수 가능성이 불확실합니다(적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>접근금지에도 찾아와 흉기 위협...안양서 20대 스토킹범 체포</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260221580138</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:31:26.124811+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>20대 A씨</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>경찰의 접근금지 조치에도 불구하고 흉기를 들고 스토킹 피해자의 영업장을 찾아가 위협한 20대 남성이 현행범으로 체포되었습니다. 경찰은 스토킹 처벌법 위반 혐의로 남성을 조사 중이며 구속영장 신청 여부를 검토할 예정입니다. 피해자는 심각한 정신적 피해를 입었을 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 흉기 소지 및 접근금지 위반으로 명확하며(적합 조건 1), 경찰 수사가 진행 중이고(적합 조건 6) 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방의 자력이 불분명하고 집단적 피해가 아니므로 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>“접근금지도 무시”…흉기 들고 스토킹한 20대 현행범 체포</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12047583?ref=naver</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:30:54.713878+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>20대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>20대 남성 A씨가 접근금지 명령을 위반하고 흉기를 소지한 채 스토킹 피해자 B씨의 영업장을 찾아가 위협한 혐의로 경찰에 체포되었다. 경찰은 A씨에게 살인예비 및 스토킹처벌법 위반 혐의를 적용하고 구속영장 신청을 검토 중이다. 이 사건은 전형적인 관계성 범죄로 규정되었다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(접근금지 명령 위반 및 흉기 위협), 증거 확보가 가능하며(경찰 현행범 체포 및 조사), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력 정보가 불분명하고, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 구체적으로 특정되지 않아 High 등급으로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>손님이었는데 괴물로 ..흉기 들고 스토킹 피해자 찾아간 남성 '살인예...</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602210031</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:30:27.012237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C45" t="inlineStr">
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
         <is>
           <t>20대 A 씨</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>경찰 수사 중, 구속영장 신청 검토</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>접근금지 명령을 받은 20대 남성 A 씨가 상점 주인 B 씨를 흉기로 위협하여 스토킹처벌법 위반 혐의로 경찰에 체포되었다. 경찰은 사건 경위를 조사 중이며 구속영장 신청을 검토하고 있다. 이 사건은 개인 간의 스토킹 범죄로, 피해자는 B 씨 1명이다.</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나(적합 조건 1, 6), 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(부적합 조건), 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않다. 소송금융은 대규모 금전적 회수 가능성이 높은 사건에 주로 투자한다.</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I45" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>접근금지에도 또 찾아가 흉기 위협…스토킹 20대 남성 체포</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490105&amp;ref=A</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-02-22 00:30:12.995993+00:00</t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="3" t="inlineStr">
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C46" t="inlineStr">
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>경찰 수사 중, 살인예비 혐의 적용 검토 및 구속영장 신청 예정</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
+      <c r="F49" t="inlineStr">
         <is>
           <t>20대 남성 A씨가 스토킹 피해자 B씨의 영업장에 흉기를 들고 찾아가 위협한 혐의로 경찰에 체포되었다. 경찰은 A씨에게 접근금지 및 통신금지 조치가 있었음에도 이를 무시하고 범행을 저지른 점을 고려, 살인예비 혐의를 적용하고 구속영장 신청을 검토 중이다. 이 사건은 관계성 범죄로 분류되어 수사가 진행되고 있다.</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="G49" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피해가 개인에게 한정되고 금전적 피해 규모가 명확하지 않으며, 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I46" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>경찰, 흉기 들고 피해자 영업장 찾아간 20대 남성 체포</t>
         </is>
       </c>
-      <c r="K46" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
+      <c r="M49" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/AKR20260221194154JwA</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N49" t="inlineStr">
         <is>
           <t>2026-02-22 00:29:22.405207+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N46"/>
+  <autoFilter ref="A1:N49"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>