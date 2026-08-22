--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="43" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -535,1176 +535,1248 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>50대 남성</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 접근금지 조치 위반으로 검거</t>
+          <t>A씨에 대한 스토킹 혐의 형사 재판 결심공판 진행, 선고 공판 예정. A씨가 황정민을 상대로 2억원대 손해배상 청구 소송 제기.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>50대 남성이 평소 알고 지내던 피해자에게 70차례 넘게 전화하고 경찰의 접근금지 조치를 어겨 피해자가 일하는 가게에 찾아간 혐의로 검거되었습니다. 현재 경찰이 스토킹 처벌법 위반 혐의로 사건 경위를 조사하고 있습니다.</t>
+          <t>배우 황정민을 스토킹한 혐의로 재판에 넘겨진 A씨에게 검찰이 벌금 1000만원을 구형했습니다. A씨는 황정민의 사생활 관련 주장을 SNS에 지속적으로 게시했으며, 황정민 측은 A씨를 스토킹 혐의로 고소했습니다. A씨는 황정민을 상대로 2억원대 손해배상 청구 소송을 제기한 상태이며, 선고 공판은 9월 8일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방의 책임이 비교적 명확하며(스토킹 처벌법 위반 혐의로 검거), 경찰의 접근금지 조치 및 수사 진행으로 증거 확보가 용이합니다. 다만, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방(A씨)의 스토킹 혐의가 검찰 구형까지 이뤄져 책임이 비교적 명확하며(적합 조건 1), 범행 기간, 연락 횟수, SNS 게시글, 사진 등 객관적 증거가 충분합니다(적합 조건 5). 또한, 스토킹 혐의에 대한 형사 재판이 진행 중입니다(적합 조건 6). 그러나 A씨의 자력이 불분명하고, 황정민 측의 구체적인 피해 금액이 명시되지 않아 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>‘접근 금지’ 어긴 50대 남성, ‘스토킹’ 혐의 검거</t>
+          <t>'황정민 스토킹 혐의' A씨, 돌연 SNS 계정 삭제…1000만원 구형 이틀 만</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524519&amp;ref=A</t>
+          <t>https://www.sportschosun.com/entertainment/2026-08-13/202608130100075600004723</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 12:40:28.370722+00:00</t>
+          <t>2026-08-14 01:16:20.343736+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>50대 남성</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 중</t>
+          <t>경찰 수사 진행 중, 접근금지 조치 위반으로 검거</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>50대 남성이 7년 가까이 이웃 주민을 상습 스토킹하고 폭행한 혐의로 검찰에 구속 기소되었습니다. 과거에도 동일 피해자를 상대로 스토킹 처벌 전력이 있으며, 재판 중에도 추가 범행을 저지른 것으로 드러났습니다. 검찰은 피해자 지원과 함께 피고인에게 중형이 선고될 수 있도록 공소유지에 최선을 다하겠다고 밝혔습니다.</t>
+          <t>50대 남성이 평소 알고 지내던 피해자에게 70차례 넘게 전화하고 경찰의 접근금지 조치를 어겨 피해자가 일하는 가게에 찾아간 혐의로 검거되었습니다. 현재 경찰이 스토킹 처벌법 위반 혐의로 사건 경위를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 기소로 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 피해자가 1명이고(적합 조건 3 불충족), 상대방의 자력이 충분하다고 보기 어려워(적합 조건 2 불충족) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방의 책임이 비교적 명확하며(스토킹 처벌법 위반 혐의로 검거), 경찰의 접근금지 조치 및 수사 진행으로 증거 확보가 용이합니다. 다만, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>7년 동안 이웃 스토킹하며 괴롭힌 50대…검찰, 구속 기소</t>
+          <t>‘접근 금지’ 어긴 50대 남성, ‘스토킹’ 혐의 검거</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003572224</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524519&amp;ref=A</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 12:27:39.208414+00:00</t>
+          <t>2026-04-01 12:40:28.370722+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>개인 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰의 긴급응급조치 및 법원의 잠정조치 진행 중</t>
+          <t>검찰 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>스토킹 가해자 A씨가 긴급응급조치 해제 틈을 타 피해자에게 8차례 스토킹을 시도한 사건. 경찰은 긴급응급조치를, 법원은 잠정조치를 결정하여 피해자 보호를 위한 공적 절차가 진행 중이다.</t>
+          <t>50대 남성이 7년 가까이 이웃 주민을 상습 스토킹하고 폭행한 혐의로 검찰에 구속 기소되었습니다. 과거에도 동일 피해자를 상대로 스토킹 처벌 전력이 있으며, 재판 중에도 추가 범행을 저지른 것으로 드러났습니다. 검찰은 피해자 지원과 함께 피고인에게 중형이 선고될 수 있도록 공소유지에 최선을 다하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 공적 절차(긴급응급조치, 잠정조치)가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해가 아니고, 피해 규모가 크지 않으며, 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮음.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 기소로 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 피해자가 1명이고(적합 조건 3 불충족), 상대방의 자력이 충분하다고 보기 어려워(적합 조건 2 불충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[단독] '긴급응급조치' 해제된 24시간 틈타 또 8차례 피해자 스토킹 시도...</t>
+          <t>7년 동안 이웃 스토킹하며 괴롭힌 50대…검찰, 구속 기소</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495291&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003572224</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 12:32:50.043524+00:00</t>
+          <t>2026-03-31 12:27:39.208414+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>개인 A씨</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 군 당국 인계, 잠정조치 신청</t>
+          <t>경찰의 긴급응급조치 및 법원의 잠정조치 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>20대 현역 군인 A씨가 전 연인 B씨의 주거지에 무단 침입하여 현행범으로 체포되었습니다. B씨는 과거에도 A씨를 신고한 이력이 있으며, 경찰은 재범 우려를 고려해 접근금지 등 잠정조치를 신청하고 A씨를 군 당국에 인계했습니다.</t>
+          <t>스토킹 가해자 A씨가 긴급응급조치 해제 틈을 타 피해자에게 8차례 스토킹을 시도한 사건. 경찰은 긴급응급조치를, 법원은 잠정조치를 결정하여 피해자 보호를 위한 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 현행범 체포 및 경찰 조사로 증거 확보가 용이하며(적합 조건 5), 경찰 수사 및 군 당국 인계 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고(적합 조건 4 미해당), 상대방의 자력이 대기업 등에 비해 충분하지 않을 수 있으며(적합 조건 2 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 공적 절차(긴급응급조치, 잠정조치)가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해가 아니고, 피해 규모가 크지 않으며, 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>20대 군인, 배관타고 기어올라 前여친 집 '벌컥'…과거에도 신고당했다</t>
+          <t>[단독] '긴급응급조치' 해제된 24시간 틈타 또 8차례 피해자 스토킹 시도...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032318264358956</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495291&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 12:37:25.787067+00:00</t>
+          <t>2026-03-27 12:32:50.043524+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장, 잠정조치 신청</t>
+          <t>경찰 수사 및 군 당국 인계, 잠정조치 신청</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이별을 통보한 전 연인을 스토킹하고 주거지 현관문을 발로 찬 20대 남성 A 씨가 경찰에 체포되었습니다. A 씨는 이전에 교제폭력으로 신고된 이력이 있으며, 경찰은 구속영장과 잠정조치를 신청했습니다. 현재 경찰 수사가 진행 중인 사건입니다.</t>
+          <t>20대 현역 군인 A씨가 전 연인 B씨의 주거지에 무단 침입하여 현행범으로 체포되었습니다. B씨는 과거에도 A씨를 신고한 이력이 있으며, 경찰은 재범 우려를 고려해 접근금지 등 잠정조치를 신청하고 A씨를 군 당국에 인계했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방의 책임이 스토킹처벌법 위반으로 명확하며(적합 조건 1), 경찰 수사 및 잠정조치 신청 등 공적 절차가 진행 중이고 증거가 확보되어 있습니다(적합 조건 5, 6). 다만, 피해 규모가 크지 않고 상대방의 자력에 대한 정보가 없어 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 현행범 체포 및 경찰 조사로 증거 확보가 용이하며(적합 조건 5), 경찰 수사 및 군 당국 인계 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고(적합 조건 4 미해당), 상대방의 자력이 대기업 등에 비해 충분하지 않을 수 있으며(적합 조건 2 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이별 통보한 전 연인 스토킹하던 남성 경찰에 체포</t>
+          <t>20대 군인, 배관타고 기어올라 前여친 집 '벌컥'…과거에도 신고당했다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515747&amp;ref=A</t>
+          <t>https://www.imaeil.com/page/view/2026032318264358956</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-23 12:32:39.062377+00:00</t>
+          <t>2026-03-23 12:37:25.787067+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>B 씨</t>
+          <t>20대 남성 A 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>민사 소송 1심 판결 선고 (6천만 원 배상)</t>
+          <t>경찰 수사 및 구속영장, 잠정조치 신청</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>A 씨는 B 씨의 스토킹으로 인해 민사 소송을 제기하여 1심에서 6천만 원 배상 판결을 받았으나, B 씨의 스토킹은 더욱 심해졌습니다. A 씨는 4번의 이직과 10번 넘는 신고에도 불구하고 피해가 지속되고 있어 추가적인 법적 조치가 필요해 보입니다.</t>
+          <t>이별을 통보한 전 연인을 스토킹하고 주거지 현관문을 발로 찬 20대 남성 A 씨가 경찰에 체포되었습니다. A 씨는 이전에 교제폭력으로 신고된 이력이 있으며, 경찰은 구속영장과 잠정조치를 신청했습니다. 현재 경찰 수사가 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 10회 넘는 신고 기록과 1심 판결 자체가 증거가 될 수 있습니다(적합 조건 5). 또한 반복적인 신고를 통해 공적 절차가 진행 중입니다(적합 조건 6). 다만 상대방의 자력 정보가 불확실하고, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 소송금융 투자에 있어 '매우 큼'으로 보기에는 다소 부족하여 Medium 등급으로 판단합니다.</t>
+          <t>상대방의 책임이 스토킹처벌법 위반으로 명확하며(적합 조건 1), 경찰 수사 및 잠정조치 신청 등 공적 절차가 진행 중이고 증거가 확보되어 있습니다(적합 조건 5, 6). 다만, 피해 규모가 크지 않고 상대방의 자력에 대한 정보가 없어 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>6천만 원 (1심 판결)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (A 씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>4번 이직, 10번 넘게 신고해도… 죽어야 해결되나</t>
+          <t>이별 통보한 전 연인 스토킹하던 남성 경찰에 체포</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008485980&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515747&amp;ref=A</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 13:13:42.671500+00:00</t>
+          <t>2026-03-23 12:32:39.062377+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>남성 경찰관 B씨</t>
+          <t>B 씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피해자 보호 조치 진행 중</t>
+          <t>민사 소송 1심 판결 선고 (6천만 원 배상)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>인천경찰청 소속 여성 경찰관이 동료 남성 경찰관을 스토킹 혐의로 고소하여 경찰이 수사에 착수했다. 피해 여성 경찰관은 근무지를 옮겼으며, 경찰은 피해자 보호 조치를 진행 중이다. 현재 수사 초기 단계로 구체적인 내용은 밝혀지지 않았다.</t>
+          <t>A 씨는 B 씨의 스토킹으로 인해 민사 소송을 제기하여 1심에서 6천만 원 배상 판결을 받았으나, B 씨의 스토킹은 더욱 심해졌습니다. A 씨는 4번의 이직과 10번 넘는 신고에도 불구하고 피해가 지속되고 있어 추가적인 법적 조치가 필요해 보입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 비교적 명확하고(동료 경찰관 고소), 경찰 수사를 통해 증거 확보가 가능하며, 공적 절차(경찰 수사)가 진행 중이다. 그러나 집단적 피해가 아니며, 피해 규모가 금전적으로 명확히 특정되지 않아 소송금융 투자 매력이 중간 수준이다.</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 10회 넘는 신고 기록과 1심 판결 자체가 증거가 될 수 있습니다(적합 조건 5). 또한 반복적인 신고를 통해 공적 절차가 진행 중입니다(적합 조건 6). 다만 상대방의 자력 정보가 불확실하고, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 소송금융 투자에 있어 '매우 큼'으로 보기에는 다소 부족하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6천만 원 (1심 판결)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A 씨)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[속보] “스토킹 피해” 女경찰이 동료 男경찰 고소…근무지 이동까지</t>
+          <t>4번 이직, 10번 넘게 신고해도… 죽어야 해결되나</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/02/27/20260227500300?wlog_tag3=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008485980&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-28 01:07:00.100632+00:00</t>
+          <t>2026-03-20 13:13:42.671500+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>인천청 소속 경찰관 B씨</t>
+          <t>남성 경찰관 B씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 초기 단계</t>
+          <t>경찰 수사 및 피해자 보호 조치 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>인천청 소속 경찰관 B씨가 동료 여성 경찰관을 스토킹한 혐의로 경찰 수사를 받고 있습니다. 피해자 보호 조치가 진행 중이며, 고소장이 접수되어 수사 초기 단계에 있습니다. 구체적인 내용은 아직 밝혀지지 않았습니다.</t>
+          <t>인천경찰청 소속 여성 경찰관이 동료 남성 경찰관을 스토킹 혐의로 고소하여 경찰이 수사에 착수했다. 피해 여성 경찰관은 근무지를 옮겼으며, 경찰은 피해자 보호 조치를 진행 중이다. 현재 수사 초기 단계로 구체적인 내용은 밝혀지지 않았다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높으며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 하지만 집단적 피해가 아니며, 상대방이 개인이므로 자력이 충분하지 않을 수 있어 소송금융 투자 매력이 낮습니다.</t>
+          <t>적합 조건으로 상대방 책임이 비교적 명확하고(동료 경찰관 고소), 경찰 수사를 통해 증거 확보가 가능하며, 공적 절차(경찰 수사)가 진행 중이다. 그러나 집단적 피해가 아니며, 피해 규모가 금전적으로 명확히 특정되지 않아 소송금융 투자 매력이 중간 수준이다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>동료 여성 경찰관 스토킹 혐의…인천청 소속 경찰관 수사</t>
+          <t>[속보] “스토킹 피해” 女경찰이 동료 男경찰 고소…근무지 이동까지</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615420/?sc=Naver</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/02/27/20260227500300?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:20.520400+00:00</t>
+          <t>2026-02-28 01:07:00.100632+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>남성 경찰관</t>
+          <t>인천청 소속 경찰관 B씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 착수, 고소장 접수</t>
+          <t>경찰 수사 초기 단계</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>인천에서 동료 여성 경찰관이 남성 경찰관을 스토킹 혐의로 고소하여 경찰이 수사에 착수했다. 피해자는 스토킹으로 인한 피해를 호소하며 근무지를 옮겼고, 경찰은 피해자 보호 조치와 함께 남성 경찰관에 대한 조사를 진행할 예정이다.</t>
+          <t>인천청 소속 경찰관 B씨가 동료 여성 경찰관을 스토킹한 혐의로 경찰 수사를 받고 있습니다. 피해자 보호 조치가 진행 중이며, 고소장이 접수되어 수사 초기 단계에 있습니다. 구체적인 내용은 아직 밝혀지지 않았습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>남성 경찰관의 스토킹 행위에 대한 고소장이 접수되어 경찰 수사가 진행 중으로 상대방 책임이 비교적 명확하고(조건 1), 경찰 수사를 통해 증거 확보 가능성이 높으며(조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(조건 6). 다만, 단일 피해자 사건으로 집단적 피해가 아니며(조건 3 부적합), 피해 규모가 명확히 파악되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높으며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 하지만 집단적 피해가 아니며, 상대방이 개인이므로 자력이 충분하지 않을 수 있어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>인천서 동료 여성 경찰관 스토킹한 남성 경찰관…경찰 수사 착수</t>
+          <t>동료 여성 경찰관 스토킹 혐의…인천청 소속 경찰관 수사</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790241.html</t>
+          <t>https://www.dailian.co.kr/news/view/1615420/?sc=Naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:01.677787+00:00</t>
+          <t>2026-02-28 01:03:20.520400+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>남성 경찰관</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>가해 남성에 대한 형사 절차 진행 중 또는 완료, 민사 소송 제기 전 단계</t>
+          <t>경찰 수사 착수, 고소장 접수</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>한 남성이 여성들의 속옷을 훔치고 스토킹한 사건으로, 피해 여성들은 극심한 불안감에 거주지를 떠나고 직장까지 그만두는 등 심각한 피해를 호소하고 있습니다. 가해 남성은 만취 상태였던 점이 형사 재판에서 참작된 것으로 보이며, 피해자들은 이에 분통을 터뜨리고 있습니다.</t>
+          <t>인천에서 동료 여성 경찰관이 남성 경찰관을 스토킹 혐의로 고소하여 경찰이 수사에 착수했다. 피해자는 스토킹으로 인한 피해를 호소하며 근무지를 옮겼고, 경찰은 피해자 보호 조치와 함께 남성 경찰관에 대한 조사를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 피해자들이 거주지를 떠나 직장까지 그만둘 정도로 심각한 정신적, 경제적 피해를 입었으며(적합 조건 4), '현장영상' 언급과 '만취 상태 참작'으로 보아 형사 절차가 진행 중이거나 완료되었을 가능성이 높습니다(적합 조건 5, 6). 다만, 상대방(개인)의 자력이 불확실하고(적합 조건 2 미충족), 피해자 수가 소송금융 투자에 적합한 다수(수십 명 이상)인지 명확하지 않아 추가적인 검토가 필요합니다.</t>
+          <t>남성 경찰관의 스토킹 행위에 대한 고소장이 접수되어 경찰 수사가 진행 중으로 상대방 책임이 비교적 명확하고(조건 1), 경찰 수사를 통해 증거 확보 가능성이 높으며(조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(조건 6). 다만, 단일 피해자 사건으로 집단적 피해가 아니며(조건 3 부적합), 피해 규모가 명확히 파악되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[현장영상]  만취 상태였던 점 참작  여성들 속옷 훔친 남성, 스토킹 아...</t>
+          <t>인천서 동료 여성 경찰관 스토킹한 남성 경찰관…경찰 수사 착수</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458363&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790241.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-28 00:59:27.046584+00:00</t>
+          <t>2026-02-28 01:03:01.677787+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해자 보호 조치</t>
+          <t>가해 남성에 대한 형사 절차 진행 중 또는 완료, 민사 소송 제기 전 단계</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>인천경찰청 소속 남성 경찰관 B씨가 동료 여성 경찰관 A씨를 스토킹한 혐의로 피소되어 경찰이 수사에 착수했습니다. 피해자 A씨는 고소장에서 B씨의 스토킹으로 인한 피해를 호소했으며, 경찰은 피해자 보호 조치와 함께 스토킹 경위를 조사할 예정입니다.</t>
+          <t>한 남성이 여성들의 속옷을 훔치고 스토킹한 사건으로, 피해 여성들은 극심한 불안감에 거주지를 떠나고 직장까지 그만두는 등 심각한 피해를 호소하고 있습니다. 가해 남성은 만취 상태였던 점이 형사 재판에서 참작된 것으로 보이며, 피해자들은 이에 분통을 터뜨리고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확하며(남성 경찰관 B씨 피소), 증거 확보 가능성이 높고(경찰 수사 진행 중), 이미 공적 절차(경찰 수사)가 진행 중입니다. 상대방이 개인 경찰관이므로 자력에 한계가 있을 수 있으나, 소속 기관(인천경찰청)의 관리 책임 등 기관 대상 소송 가능성도 고려할 수 있습니다. 집단적 피해는 아닙니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 피해자들이 거주지를 떠나 직장까지 그만둘 정도로 심각한 정신적, 경제적 피해를 입었으며(적합 조건 4), '현장영상' 언급과 '만취 상태 참작'으로 보아 형사 절차가 진행 중이거나 완료되었을 가능성이 높습니다(적합 조건 5, 6). 다만, 상대방(개인)의 자력이 불확실하고(적합 조건 2 미충족), 피해자 수가 소송금융 투자에 적합한 다수(수십 명 이상)인지 명확하지 않아 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>인천경찰청 소속 경찰관, 동료 여성 경찰관 스토킹 한 혐의로 피소</t>
+          <t>[현장영상]  만취 상태였던 점 참작  여성들 속옷 훔친 남성, 스토킹 아...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260228000001</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458363&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-28 00:20:15.628051+00:00</t>
+          <t>2026-02-28 00:59:27.046584+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>남성 경찰관 B씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현행범 체포</t>
+          <t>경찰 수사 진행 중, 피해자 보호 조치</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>헤어진 동성 연인의 집에 수차례 찾아가 괴롭힌 20대 여성이 경찰 경고에도 불구하고 현행범으로 체포되었습니다. 피해자 B씨의 신고로 경찰이 출동했으며, 가해자 A씨는 스토킹범죄의 처벌 등에 관한 법률 위반 혐의로 조사 중입니다.</t>
+          <t>인천경찰청 소속 남성 경찰관 B씨가 동료 여성 경찰관 A씨를 스토킹한 혐의로 피소되어 경찰이 수사에 착수했습니다. 피해자 A씨는 고소장에서 B씨의 스토킹으로 인한 피해를 호소했으며, 경찰은 피해자 보호 조치와 함께 스토킹 경위를 조사할 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) 경찰 수사 및 현행범 체포로 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자가 일반 개인으로 자력 여부가 불확실하고, 집단적 피해가 아니며 피해 규모가 크다고 단정하기 어려워 소송금융 투자 매력도는 중간 수준입니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확하며(남성 경찰관 B씨 피소), 증거 확보 가능성이 높고(경찰 수사 진행 중), 이미 공적 절차(경찰 수사)가 진행 중입니다. 상대방이 개인 경찰관이므로 자력에 한계가 있을 수 있으나, 소속 기관(인천경찰청)의 관리 책임 등 기관 대상 소송 가능성도 고려할 수 있습니다. 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>헤어진 동성 연인 집 수차례 방문…20대 여성 현행범 체포</t>
+          <t>인천경찰청 소속 경찰관, 동료 여성 경찰관 스토킹 한 혐의로 피소</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260223580022</t>
+          <t>https://www.newspim.com/news/view/20260228000001</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-23 00:30:06.667638+00:00</t>
+          <t>2026-02-28 00:20:15.628051+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 검토 중, 살인예비 혐의 적용</t>
+          <t>경찰 수사 및 현행범 체포</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>접근금지 명령을 위반하고 흉기로 피해자를 위협한 20대 남성 A씨가 경찰에 현행범으로 체포되었습니다. A씨는 피해자 B씨의 영업장에 찾아와 스토킹 행위를 지속했으며, 경찰은 살인예비 혐의를 적용해 구속영장 신청을 검토 중입니다. 이 사건은 관계성 범죄로 규정되어 엄중히 처리될 예정입니다.</t>
+          <t>헤어진 동성 연인의 집에 수차례 찾아가 괴롭힌 20대 여성이 경찰 경고에도 불구하고 현행범으로 체포되었습니다. 피해자 B씨의 신고로 경찰이 출동했으며, 가해자 A씨는 스토킹범죄의 처벌 등에 관한 법률 위반 혐의로 조사 중입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 경찰 수사 및 잠정조치 등 객관적 증거가 확보되어(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해가 개인적이며 집단적 피해가 아니고(적합 조건 3 불충족), 상대방의 자력 정보가 없어 피해 회수 가능성이 불확실합니다(적합 조건 2 불충족).</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1) 경찰 수사 및 현행범 체포로 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자가 일반 개인으로 자력 여부가 불확실하고, 집단적 피해가 아니며 피해 규모가 크다고 단정하기 어려워 소송금융 투자 매력도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>접근금지에도 찾아와 흉기 위협...안양서 20대 스토킹범 체포</t>
+          <t>헤어진 동성 연인 집 수차례 방문…20대 여성 현행범 체포</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260221580138</t>
+          <t>https://www.kyeonggi.com/article/20260223580022</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-02-22 00:31:26.124811+00:00</t>
+          <t>2026-02-23 00:30:06.667638+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>20대 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+          <t>경찰 수사 및 구속영장 신청 검토 중, 살인예비 혐의 적용</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>경찰의 접근금지 조치에도 불구하고 흉기를 들고 스토킹 피해자의 영업장을 찾아가 위협한 20대 남성이 현행범으로 체포되었습니다. 경찰은 스토킹 처벌법 위반 혐의로 남성을 조사 중이며 구속영장 신청 여부를 검토할 예정입니다. 피해자는 심각한 정신적 피해를 입었을 것으로 보입니다.</t>
+          <t>접근금지 명령을 위반하고 흉기로 피해자를 위협한 20대 남성 A씨가 경찰에 현행범으로 체포되었습니다. A씨는 피해자 B씨의 영업장에 찾아와 스토킹 행위를 지속했으며, 경찰은 살인예비 혐의를 적용해 구속영장 신청을 검토 중입니다. 이 사건은 관계성 범죄로 규정되어 엄중히 처리될 예정입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방의 책임이 흉기 소지 및 접근금지 위반으로 명확하며(적합 조건 1), 경찰 수사가 진행 중이고(적합 조건 6) 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방의 자력이 불분명하고 집단적 피해가 아니므로 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 경찰 수사 및 잠정조치 등 객관적 증거가 확보되어(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해가 개인적이며 집단적 피해가 아니고(적합 조건 3 불충족), 상대방의 자력 정보가 없어 피해 회수 가능성이 불확실합니다(적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>“접근금지도 무시”…흉기 들고 스토킹한 20대 현행범 체포</t>
+          <t>접근금지에도 찾아와 흉기 위협...안양서 20대 스토킹범 체포</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12047583?ref=naver</t>
+          <t>https://www.kyeonggi.com/article/20260221580138</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-02-22 00:30:54.713878+00:00</t>
+          <t>2026-02-22 00:31:26.124811+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>20대 남성 A씨</t>
+          <t>20대 A씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 접근금지 명령을 위반하고 흉기를 소지한 채 스토킹 피해자 B씨의 영업장을 찾아가 위협한 혐의로 경찰에 체포되었다. 경찰은 A씨에게 살인예비 및 스토킹처벌법 위반 혐의를 적용하고 구속영장 신청을 검토 중이다. 이 사건은 전형적인 관계성 범죄로 규정되었다.</t>
+          <t>경찰의 접근금지 조치에도 불구하고 흉기를 들고 스토킹 피해자의 영업장을 찾아가 위협한 20대 남성이 현행범으로 체포되었습니다. 경찰은 스토킹 처벌법 위반 혐의로 남성을 조사 중이며 구속영장 신청 여부를 검토할 예정입니다. 피해자는 심각한 정신적 피해를 입었을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(접근금지 명령 위반 및 흉기 위협), 증거 확보가 가능하며(경찰 현행범 체포 및 조사), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력 정보가 불분명하고, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 구체적으로 특정되지 않아 High 등급으로 보기는 어렵습니다.</t>
+          <t>상대방의 책임이 흉기 소지 및 접근금지 위반으로 명확하며(적합 조건 1), 경찰 수사가 진행 중이고(적합 조건 6) 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방의 자력이 불분명하고 집단적 피해가 아니므로 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>손님이었는데 괴물로 ..흉기 들고 스토킹 피해자 찾아간 남성 '살인예...</t>
+          <t>“접근금지도 무시”…흉기 들고 스토킹한 20대 현행범 체포</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602210031</t>
+          <t>https://www.dt.co.kr/article/12047583?ref=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-22 00:30:27.012237+00:00</t>
+          <t>2026-02-22 00:30:54.713878+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>스토킹</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
+          <t>20대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>20대 남성 A씨가 접근금지 명령을 위반하고 흉기를 소지한 채 스토킹 피해자 B씨의 영업장을 찾아가 위협한 혐의로 경찰에 체포되었다. 경찰은 A씨에게 살인예비 및 스토킹처벌법 위반 혐의를 적용하고 구속영장 신청을 검토 중이다. 이 사건은 전형적인 관계성 범죄로 규정되었다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(접근금지 명령 위반 및 흉기 위협), 증거 확보가 가능하며(경찰 현행범 체포 및 조사), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력 정보가 불분명하고, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 구체적으로 특정되지 않아 High 등급으로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>손님이었는데 괴물로 ..흉기 들고 스토킹 피해자 찾아간 남성 '살인예...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602210031</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:30:27.012237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>스토킹</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>경찰 수사 중, 살인예비 혐의 적용 검토 및 구속영장 신청 예정</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>20대 남성 A씨가 스토킹 피해자 B씨의 영업장에 흉기를 들고 찾아가 위협한 혐의로 경찰에 체포되었다. 경찰은 A씨에게 접근금지 및 통신금지 조치가 있었음에도 이를 무시하고 범행을 저지른 점을 고려, 살인예비 혐의를 적용하고 구속영장 신청을 검토 중이다. 이 사건은 관계성 범죄로 분류되어 수사가 진행되고 있다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피해가 개인에게 한정되고 금전적 피해 규모가 명확하지 않으며, 가해자의 자력 여부가 불분명하여 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>경찰, 흉기 들고 피해자 영업장 찾아간 20대 남성 체포</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/AKR20260221194154JwA</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-02-22 00:29:22.405207+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N17"/>
+  <autoFilter ref="A1:N18"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>