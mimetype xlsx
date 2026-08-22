--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,69 +440,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="11" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="32" customWidth="1" min="5" max="5"/>
+    <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="31" customWidth="1" min="9" max="9"/>
     <col width="37" customWidth="1" min="10" max="10"/>
-    <col width="13" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -547,458 +547,530 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>스토킹 범죄</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>김훈 및 공범 3명</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 (추정), 여성단체 규탄 성명 발표</t>
+          <t>공범 3명 검찰 송치, 주범 김훈은 살인 혐의로 이미 수사 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>스토킹 피해 여성이 경찰에 신고 의사를 밝힌 후 20일 만에 살해당하는 사건이 발생했습니다. 여성단체연합은 이에 대한 규탄 성명을 발표하며 스토킹 범죄의 심각성을 지적했습니다.</t>
+          <t>스토킹 살인 사건의 주범 김훈을 도운 공범 3명이 피해자 및 지인 차량에 위치추적기를 부착한 혐의로 검찰에 송치되었습니다. 이들은 김훈의 스토킹 범행을 인지하고도 도움을 주었으며, 지난해 6월부터 9개월간 여러 차례 위치추적기를 사용한 것으로 드러났습니다. 공범들은 살해 의도는 몰랐다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하나, 개인 가해자의 자력은 불분명하며 일반적으로 낮을 가능성이 높아 손해배상금 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력이 낮습니다. 공적 기관의 과실 여부 등 추가적인 소송 대상에 대한 정보가 부족합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차(검찰 송치)가 진행 중인(적합 조건 6) 사건입니다. 피해 규모 또한 살인이라는 중대한 피해를 포함하나(적합 조건 4), 피고가 개인으로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 낮아 부적합합니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>총 3명 (사망 피해자 1명, 위치추적 피해자 2명)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>또 스토킹 살인 발생...여성단체, 규탄 성명 발표</t>
+          <t>'스토킹 살인' 김훈 공범 3명 송치…위치추적기 부착</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newspost.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newspost.kr/news/articleView.html?idxno=222142</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260430231002L1G</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:21:19.639319+00:00</t>
+          <t>2026-06-14 17:41:36.912241+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>스토킹 범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 종결 (공소권 없음)</t>
+          <t>형사 수사 진행 중 (추정), 여성단체 규탄 성명 발표</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>경남 창원에서 20대 여성이 과거 호감을 가졌던 직장 동료 남성에게 살해당한 뒤 가해 남성도 스스로 목숨을 끊은 사건입니다. 경찰은 스토킹 범죄로 인한 계획범죄로 추정하고 있으며, 가해자 사망으로 인해 사건을 '공소권 없음'으로 종결할 방침입니다. 피해 여성은 범행 3주 전 경찰에 협박 문자에 대해 상담했으나, 정식 신고나 가해자 신원 특정은 하지 않았습니다.</t>
+          <t>스토킹 피해 여성이 경찰에 신고 의사를 밝힌 후 20일 만에 살해당하는 사건이 발생했습니다. 여성단체연합은 이에 대한 규탄 성명을 발표하며 스토킹 범죄의 심각성을 지적했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>주요 가해자가 사망하여 형사 사건이 '공소권 없음'으로 종결될 예정입니다. 이는 직접적인 가해자로부터의 손해배상 청구를 어렵게 하며, 가해자 유족의 자력 또한 불분명합니다. 또한 집단적 피해가 아닌 개별 사건이며, 기사 내용만으로는 국가나 기관의 명확한 책임 소재를 파악하기 어렵습니다. (부적합 조건: 상대방 자력 부족, 집단적 피해 아님, 형사 사건 종결)</t>
+          <t>가해자의 책임은 명확하나, 개인 가해자의 자력은 불분명하며 일반적으로 낮을 가능성이 높아 손해배상금 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력이 낮습니다. 공적 기관의 과실 여부 등 추가적인 소송 대상에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘창원 직장동료 살인사건’ 스토킹 범죄 추정</t>
+          <t>또 스토킹 살인 발생...여성단체, 규탄 성명 발표</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newspost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260403502510?OutUrl=naver</t>
+          <t>https://www.newspost.kr/news/articleView.html?idxno=222142</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 00:22:51.098944+00:00</t>
+          <t>2026-04-03 12:21:19.639319+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>스토킹 범죄</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>50대 남성 A씨 구속기소, 재판 진행 예정.</t>
+          <t>경찰 수사 종결 (공소권 없음)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 7년간 이웃 70대 B씨를 스토킹하고 폭행한 혐의로 구속기소되었습니다. A씨는 과거에도 동종 범죄로 처벌받은 전력이 있으며, 재판 중에도 B씨에게 뜨거운 물을 뿌리는 등 추가 범행을 저질렀습니다. 검찰은 B씨에게 심리치료 등 지원을 제공하고 A씨에게 중형을 구형할 방침입니다.</t>
+          <t>경남 창원에서 20대 여성이 과거 호감을 가졌던 직장 동료 남성에게 살해당한 뒤 가해 남성도 스스로 목숨을 끊은 사건입니다. 경찰은 스토킹 범죄로 인한 계획범죄로 추정하고 있으며, 가해자 사망으로 인해 사건을 '공소권 없음'으로 종결할 방침입니다. 피해 여성은 범행 3주 전 경찰에 협박 문자에 대해 상담했으나, 정식 신고나 가해자 신원 특정은 하지 않았습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사 및 구속기소 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방의 자력이 불분명하고(적합 조건 2 미충족) 집단적 피해가 아닌 개인 피해 사건이며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아(적합 조건 4 미충족) 투자 회수 가능성이 낮습니다.</t>
+          <t>주요 가해자가 사망하여 형사 사건이 '공소권 없음'으로 종결될 예정입니다. 이는 직접적인 가해자로부터의 손해배상 청구를 어렵게 하며, 가해자 유족의 자력 또한 불분명합니다. 또한 집단적 피해가 아닌 개별 사건이며, 기사 내용만으로는 국가나 기관의 명확한 책임 소재를 파악하기 어렵습니다. (부적합 조건: 상대방 자력 부족, 집단적 피해 아님, 형사 사건 종결)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>7년간 이웃 스토킹한 50대 구속기소…얼굴에 뜨거운 물도 뿌려</t>
+          <t>‘창원 직장동료 살인사건’ 스토킹 범죄 추정</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/31/2026033119052242456</t>
+          <t>https://www.segye.com/newsView/20260403502510?OutUrl=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 12:29:25.467900+00:00</t>
+          <t>2026-04-03 00:22:51.098944+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>스토킹 범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>남성 경찰관 B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해자 보호 조치 완료</t>
+          <t>50대 남성 A씨 구속기소, 재판 진행 예정.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>인천에서 현직 남성 경찰관이 동료 여성 경찰관을 스토킹했다는 고소장이 접수되어 경찰이 수사에 착수했다. 경찰은 피해자 보호 조치를 완료하고 스토킹 경위를 조사할 예정이다. 이 사건은 개인 간의 스토킹 범죄로, 현재 경찰 수사가 진행 중이다.</t>
+          <t>50대 남성 A씨가 7년간 이웃 70대 B씨를 스토킹하고 폭행한 혐의로 구속기소되었습니다. A씨는 과거에도 동종 범죄로 처벌받은 전력이 있으며, 재판 중에도 B씨에게 뜨거운 물을 뿌리는 등 추가 범행을 저질렀습니다. 검찰은 B씨에게 심리치료 등 지원을 제공하고 A씨에게 중형을 구형할 방침입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(현직 경찰관 B씨 특정), 증거 확보 가능성이 높으며(경찰 수사 진행), 이미 공적 절차(경찰 수사)가 진행 중인 사건입니다. 다만, 집단적 피해가 아니며, 피해 규모가 명확히 확인되지 않고, 상대방의 자력이 대기업 수준은 아닙니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사 및 구속기소 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방의 자력이 불분명하고(적합 조건 2 미충족) 집단적 피해가 아닌 개인 피해 사건이며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아(적합 조건 4 미충족) 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>현직 경찰, 스토킹 혐의로 수사 대상에</t>
+          <t>7년간 이웃 스토킹한 50대 구속기소…얼굴에 뜨거운 물도 뿌려</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003530080</t>
+          <t>https://www.mt.co.kr/society/2026/03/31/2026033119052242456</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-02-28 01:06:14.126778+00:00</t>
+          <t>2026-03-31 12:29:25.467900+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>스토킹 범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>남성 경찰관 B씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 착수, 피해자 보호 조치 진행 중</t>
+          <t>경찰 수사 진행 중, 피해자 보호 조치 완료</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>인천경찰청 소속 남성 경찰관이 동료 여성 경찰관을 스토킹한 혐의로 고소당해 경찰이 수사에 착수했다. 피해 여성 경찰관은 지속적인 스토킹 피해를 주장하며 고소장을 제출했고, 경찰은 피해자 보호 조치와 함께 사실관계를 조사할 예정이다.</t>
+          <t>인천에서 현직 남성 경찰관이 동료 여성 경찰관을 스토킹했다는 고소장이 접수되어 경찰이 수사에 착수했다. 경찰은 피해자 보호 조치를 완료하고 스토킹 경위를 조사할 예정이다. 이 사건은 개인 간의 스토킹 범죄로, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(남성 경찰관 B), 상대방에게 자력이 충분합니다(경찰관 신분). 경찰이 이미 수사에 착수하여 공적 절차가 진행 중이며, 이 과정에서 증거 확보가 용이할 것으로 보입니다. 이러한 조건들을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(현직 경찰관 B씨 특정), 증거 확보 가능성이 높으며(경찰 수사 진행), 이미 공적 절차(경찰 수사)가 진행 중인 사건입니다. 다만, 집단적 피해가 아니며, 피해 규모가 명확히 확인되지 않고, 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>경찰이 경찰 스토킹…동료 여경 고소에 수사 착수</t>
+          <t>현직 경찰, 스토킹 혐의로 수사 대상에</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/27/2026022721524918062</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003530080</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-28 00:17:47.633709+00:00</t>
+          <t>2026-02-28 01:06:14.126778+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>스토킹 범죄</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>남성 경찰관 B씨</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>경찰 수사 착수, 피해자 보호 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>인천경찰청 소속 남성 경찰관이 동료 여성 경찰관을 스토킹한 혐의로 고소당해 경찰이 수사에 착수했다. 피해 여성 경찰관은 지속적인 스토킹 피해를 주장하며 고소장을 제출했고, 경찰은 피해자 보호 조치와 함께 사실관계를 조사할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(남성 경찰관 B), 상대방에게 자력이 충분합니다(경찰관 신분). 경찰이 이미 수사에 착수하여 공적 절차가 진행 중이며, 이 과정에서 증거 확보가 용이할 것으로 보입니다. 이러한 조건들을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>경찰이 경찰 스토킹…동료 여경 고소에 수사 착수</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022721524918062</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:17:47.633709+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>스토킹 범죄</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <t>20대 A씨</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>접근금지 처분을 받은 20대 남성이 흉기를 들고 피해자 영업장을 찾아가 위협한 혐의로 현장 체포되었습니다. 경찰은 살인예비 혐의를 적용해 조사 중이며 구속영장 신청을 검토하고 있습니다. 피해자는 영업장 손님으로 만난 남성에게 지속적인 스토킹 피해를 입어왔습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>상대방의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 현장 체포 등 객관적 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 피해가 개인에게 한정되어 집단적 피해가 아니며, 상대방의 자력 정보가 없어 소송금융 투자 회수 가능성이 불확실하다는 점이 한계입니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>접근금지 처분도 소용없네…흉기 들고 나타난 20대 스토킹남 체포</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20010955?ref=naver</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-22 00:30:21.136298+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>