--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,61 +440,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="25" customWidth="1" min="3" max="3"/>
+    <col width="42" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -539,794 +539,938 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한축구협회</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국제 스포츠 기구의 비판 및 참가 금지 조치, 인핸스드 게임 측이 제기한 소송에서 경기 단체 승소</t>
+          <t>경찰 수사 가능성 검토, 일본 축구협회 자체 조사 착수</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>도핑을 전면 허용하는 '인핸스드 게임'이 미국 라스베이거스에서 첫선을 보이며 논란이 되고 있습니다. 국제올림픽위원회(IOC)와 세계반도핑기구(WADA)는 이를 강력히 비판하며 참가 선수에 대한 징계를 예고했고, 관련 소송에서 경기 단체가 승소했습니다. 피터 틸 등 억만장자들이 후원하며 인간의 한계 증강을 주장하고 있습니다.</t>
+          <t>대한축구협회의 15년 전 '심판 성 접대' 의혹에 대해 경찰이 수사 가능성을 검토 중이며, 일본 축구협회도 자국 심판 4명을 대상으로 조사에 착수했습니다. 공소시효 문제와 증거 확보의 어려움이 예상되지만, 축구협회 직원들의 2억 원대 공금 유용 의혹도 함께 제기되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 소송금융 투자를 위한 명확한 피해자 집단과 가해자, 그리고 구체적인 손해배상 청구 사유를 제시하지 않습니다. '인핸스드 게임'은 도핑을 허용하는 새로운 스포츠 이벤트로, 전통 스포츠계와의 갈등을 다루고 있으며, 이미 인핸스드 게임 측이 제기한 소송에서 경기 단체가 승소한 바 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>대한축구협회는 자력이 충분한 단체이며, 경찰이 수사 가능성을 검토하고 일본 축구협회도 자체 조사를 진행 중인 공적 절차가 있습니다. 그러나 15년 전 사건으로 공소시효 문제와 증거 확보의 어려움이 크고, 직접적인 피해자 및 피해 규모가 불분명하여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>다 같이 약 먹고 뛴다…100만 달러 걸린 ‘스테로이드 올림픽’</t>
+          <t>축구협회 '심판 성 접대' 수사받나?...일본도 '발칵'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25430463</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202608101436510289</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-26 07:05:29.812410+00:00</t>
+          <t>2026-08-12 07:01:44.810967+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>국제축구연맹(FIFA), 유럽축구연맹(UEFA) 및 각국 리그 운영 주체</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울지방변호사회와 서울특별시축구협회 간 법률 지원 업무협약 체결</t>
+          <t>선수협회 차원의 문제 제기 및 우려 표명</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>서울지방변호사회와 서울특별시축구협회가 스포츠 분야 법률 지원 강화 및 공익적 스포츠 활동 확대를 위한 업무협약을 체결했습니다. 양 기관은 축구 관련 법률 지원체계 구축, 법률 분쟁 대응 지원, 법률 자문 등을 협력하여 공정하고 투명한 축구행정 기반을 확립할 예정입니다.</t>
+          <t>국제프로축구선수협회(FIFPRO)와 잉글랜드프로축구선수협회(PFA)는 필 포든 등 주요 선수들의 월드컵 낙마와 경기력 저하가 과도한 경기 일정 때문이라고 주장했다. 상업적 이익만을 추구하는 현 축구 일정이 선수들의 부상 위험을 높이고 기량을 저하시킨다고 비판하며, 다수의 선수가 피해를 입을 수 있다고 경고했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 서울지방변호사회와 서울특별시축구협회 간의 법률 지원 업무협약 체결에 관한 것으로, 특정 사건이나 피해가 발생하여 소송금융 투자를 검토할 만한 대상이 아닙니다. 상대방의 책임이 명확하지 않고, 집단적 피해나 피해 규모에 대한 정보가 없으며, 현재 진행 중인 구체적인 법적 분쟁도 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>국제프로축구선수협회(FIFPRO)와 잉글랜드프로축구선수협회(PFA)가 과도한 경기 일정으로 인한 선수들의 피해(기량 저하, 부상 위험)를 지적하며 집단적 피해 가능성이 높고(적합 조건 3), 관련 협회 데이터 등 증거가 존재합니다(적합 조건 5). 그러나 특정 상대방의 법적 책임이 명확하게 제시되지 않아 소송의 구체적인 대상과 법리가 불분명하며, 현재 공적 절차 진행 여부도 불확실합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 프로 축구 선수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>서울지방변호사회, 스포츠 분야 법률 지원 강화 나선다</t>
+          <t>'충격의 월드컵 낙마' 필 포든, 실력 문제 아니었다... 빡빡한 경기 일정...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lec.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.lec.co.kr/news/articleView.html?idxno=751910</t>
+          <t>http://www.osen.co.kr/article/G1112809027</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-18 07:00:38.585481+00:00</t>
+          <t>2026-07-05 07:01:00.914748+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>대한축구협회 심판위원회 자체 조사 및 발표</t>
+          <t>국제 스포츠 기구의 비판 및 참가 금지 조치, 인핸스드 게임 측이 제기한 소송에서 경기 단체 승소</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>지난 시즌 K리그2 경기에서 전남 드래곤즈가 VAR 오심으로 득점이 취소되는 피해를 입었다. 대한축구협회 심판위원회는 이와 관련하여 자체적인 조치를 취한 것으로 보이며, 전남은 해당 판정에 대해 불만을 표하고 있다.</t>
+          <t>도핑을 전면 허용하는 '인핸스드 게임'이 미국 라스베이거스에서 첫선을 보이며 논란이 되고 있습니다. 국제올림픽위원회(IOC)와 세계반도핑기구(WADA)는 이를 강력히 비판하며 참가 선수에 대한 징계를 예고했고, 관련 소송에서 경기 단체가 승소했습니다. 피터 틸 등 억만장자들이 후원하며 인간의 한계 증강을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>단일 프로 스포츠 구단의 피해로 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다. 또한, 심판 판정 관련 소송은 법적 쟁점이 복잡하고 승소 가능성 및 배상액 산정의 불확실성이 높아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>본 기사는 소송금융 투자를 위한 명확한 피해자 집단과 가해자, 그리고 구체적인 손해배상 청구 사유를 제시하지 않습니다. '인핸스드 게임'은 도핑을 허용하는 새로운 스포츠 이벤트로, 전통 스포츠계와의 갈등을 다루고 있으며, 이미 인핸스드 게임 측이 제기한 소송에서 경기 단체가 승소한 바 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1개 구단</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>전남, 용인 원정서 연패 끊었지만 석연찮은 판정에 불만  득점 관련 판정...</t>
+          <t>다 같이 약 먹고 뛴다…100만 달러 걸린 ‘스테로이드 올림픽’</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>interfootball.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.interfootball.co.kr/news/articleView.html?idxno=683609</t>
+          <t>https://www.joongang.co.kr/article/25430463</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 00:18:56.642581+00:00</t>
+          <t>2026-05-26 07:05:29.812410+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>프랑스 법원 1심 패소, 항소 여부 검토 중</t>
+          <t>서울지방변호사회와 서울특별시축구협회 간 법률 지원 업무협약 체결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>카디프 시티가 故 에밀리아노 살라 선수 사망으로 인한 손해배상금 1억 파운드(약 2001억 원)를 FC 낭트에 청구했으나, 프랑스 법원 1심에서 패소했다. 법원은 오히려 카디프에 낭트의 소송 비용 및 정신적 피해 배상금 40만 파운드를 지급하라고 명령했다. 카디프는 항소 여부를 검토 중이며, 조종사의 무면허 비행 등 안전 문제가 드러난 바 있다.</t>
+          <t>서울지방변호사회와 서울특별시축구협회가 스포츠 분야 법률 지원 강화 및 공익적 스포츠 활동 확대를 위한 업무협약을 체결했습니다. 양 기관은 축구 관련 법률 지원체계 구축, 법률 분쟁 대응 지원, 법률 자문 등을 협력하여 공정하고 투명한 축구행정 기반을 확립할 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>피해 규모가 1억 파운드(약 2001억 원)로 크고(적합 조건 4), 조종사의 무면허 비행 등 명확한 증거가 존재함(적합 조건 5). 그러나 프랑스 법원 1심에서 원고(카디프)가 패소하고 오히려 상대방(낭트)에게 소송 비용 및 정신적 피해 배상금을 지급하라는 판결을 받았다. 이는 소송금융 투자에 있어 매우 높은 리스크를 의미하며, 항소심 승소 가능성이 불확실하여 투자 적합도가 낮다.</t>
+          <t>해당 기사는 서울지방변호사회와 서울특별시축구협회 간의 법률 지원 업무협약 체결에 관한 것으로, 특정 사건이나 피해가 발생하여 소송금융 투자를 검토할 만한 대상이 아닙니다. 상대방의 책임이 명확하지 않고, 집단적 피해나 피해 규모에 대한 정보가 없으며, 현재 진행 중인 구체적인 법적 분쟁도 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1억 파운드 (약 2001억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (사망자), 1개 구단 (원고)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>살라 있었으면 강등 안 됐다  무면허 비행→추락 사망, '2000억' 소송 패...</t>
+          <t>서울지방변호사회, 스포츠 분야 법률 지원 강화 나선다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>lec.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112770743</t>
+          <t>http://www.lec.co.kr/news/articleView.html?idxno=751910</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 12:45:23.881135+00:00</t>
+          <t>2026-04-18 07:00:38.585481+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>아론 살라자르</t>
+          <t>대한축구협회</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경기 중 발생한 사건으로, 경기 내에서 처리(옐로카드) 및 당사자 간 화해로 종결</t>
+          <t>대한축구협회 심판위원회 자체 조사 및 발표</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>LAFC와 알라후엘렌세의 경기 중 손흥민 선수가 상대 선수 아론 살라자르의 거친 태클로 큰 부상을 입을 뻔했으나, 다행히 심각한 부상으로 이어지지는 않았다. 손흥민 선수는 태클에 분노를 표출했으나, 경기 후 살라자르 선수와 화해하며 상황이 마무리되었다. 이 사건으로 손흥민 선수의 월드컵 출전이 무산될 뻔했다는 우려가 제기되었다.</t>
+          <t>지난 시즌 K리그2 경기에서 전남 드래곤즈가 VAR 오심으로 득점이 취소되는 피해를 입었다. 대한축구협회 심판위원회는 이와 관련하여 자체적인 조치를 취한 것으로 보이며, 전남은 해당 판정에 대해 불만을 표하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사 내용상 손흥민 선수가 큰 부상을 입을 뻔했으나 실제 심각한 부상으로 이어지지 않았고, 경기 후 상대 선수와 화해하여 사건이 종결된 것으로 보입니다. 실제 발생한 피해가 미미하여 소송금융 투자 대상으로서의 실질적인 청구권이 부재합니다. (부적합 조건: 이미 종결된 사건, 피해 규모가 큼 조건 미충족)</t>
+          <t>단일 프로 스포츠 구단의 피해로 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다. 또한, 심판 판정 관련 소송은 법적 쟁점이 복잡하고 승소 가능성 및 배상액 산정의 불확실성이 높아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1개 구단</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>‘우리 캡틴 쏘니 월드컵 못 갈뻔’ 살라자르 살인태클에 손흥민, 겨우...</t>
+          <t>전남, 용인 원정서 연패 끊었지만 석연찮은 판정에 불만  득점 관련 판정...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>interfootball.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112765184</t>
+          <t>https://www.interfootball.co.kr/news/articleView.html?idxno=683609</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-22 00:22:10.305495+00:00</t>
+          <t>2026-04-05 00:18:56.642581+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>FC 낭트</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경기 중 심판 오심 논란</t>
+          <t>프랑스 법원 1심 패소, 항소 여부 검토 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>야구 경기 중 심판의 오심 논란이 발생했으며, 피해를 주장하는 페르도모 선수가 해당 판정에 대한 강한 불만을 표출했다. 그는 공이 100% 볼이었다고 주장하며 아쉬움을 드러냈다.</t>
+          <t>카디프 시티가 故 에밀리아노 살라 선수 사망으로 인한 손해배상금 1억 파운드(약 2001억 원)를 FC 낭트에 청구했으나, 프랑스 법원 1심에서 패소했다. 법원은 오히려 카디프에 낭트의 소송 비용 및 정신적 피해 배상금 40만 파운드를 지급하라고 명령했다. 카디프는 항소 여부를 검토 중이며, 조종사의 무면허 비행 등 안전 문제가 드러난 바 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>스포츠 경기 중 발생한 심판의 오심 논란으로, 법적 책임이 명확하지 않고 손해배상 청구의 법적 근거를 찾기 어려움. 피해 규모가 특정되지 않으며, 집단적 피해나 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮음.</t>
+          <t>피해 규모가 1억 파운드(약 2001억 원)로 크고(적합 조건 4), 조종사의 무면허 비행 등 명확한 증거가 존재함(적합 조건 5). 그러나 프랑스 법원 1심에서 원고(카디프)가 패소하고 오히려 상대방(낭트)에게 소송 비용 및 정신적 피해 배상금을 지급하라는 판결을 받았다. 이는 소송금융 투자에 있어 매우 높은 리스크를 의미하며, 항소심 승소 가능성이 불확실하여 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 파운드 (약 2001억 원)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (페르도모 선수)</t>
+          <t>1명 (사망자), 1개 구단 (원고)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>100% 볼이었다, 무조건이다  페르도모, 끓어오르는 분노 폭발…도미니...</t>
+          <t>살라 있었으면 강등 안 됐다  무면허 비행→추락 사망, '2000억' 소송 패...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2123932</t>
+          <t>http://www.osen.co.kr/article/G1112770743</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-17 00:29:55.395636+00:00</t>
+          <t>2026-03-31 12:45:23.881135+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>대한축구협회</t>
+          <t>아론 살라자르</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대한축구협회 심판평가회의에서 오심 인정</t>
+          <t>경기 중 발생한 사건으로, 경기 내에서 처리(옐로카드) 및 당사자 간 화해로 종결</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>K리그 경기에서 대한축구협회(KFA)가 오심을 인정했으나, 약속했던 '먼데이 브리핑'을 진행하지 않아 투명성 논란이 일고 있다. 인천 유나이티드는 오심으로 페널티킥을 내주며 경기 결과에 결정적인 영향을 받았으나, KFA는 해당 사안을 '빅이슈'가 아니라고 판단했다. 이는 KFA의 심판 행정 및 소통 방식에 대한 비판을 야기하고 있다.</t>
+          <t>LAFC와 알라후엘렌세의 경기 중 손흥민 선수가 상대 선수 아론 살라자르의 거친 태클로 큰 부상을 입을 뻔했으나, 다행히 심각한 부상으로 이어지지는 않았다. 손흥민 선수는 태클에 분노를 표출했으나, 경기 후 살라자르 선수와 화해하며 상황이 마무리되었다. 이 사건으로 손흥민 선수의 월드컵 출전이 무산될 뻔했다는 우려가 제기되었다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>대한축구협회(KFA)가 오심을 공식 인정하여 상대방 책임이 명확하고(적합 조건 1), 공공기관인 KFA는 자력이 충분하다(적합 조건 2). 심판평가회의를 통해 오심이 확인된 점은 객관적 증거 확보 및 공적 절차 진행으로 볼 수 있다(적합 조건 5, 6).</t>
+          <t>기사 내용상 손흥민 선수가 큰 부상을 입을 뻔했으나 실제 심각한 부상으로 이어지지 않았고, 경기 후 상대 선수와 화해하여 사건이 종결된 것으로 보입니다. 실제 발생한 피해가 미미하여 소송금융 투자 대상으로서의 실질적인 청구권이 부재합니다. (부적합 조건: 이미 종결된 사건, 피해 규모가 큼 조건 미충족)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>인천 유나이티드 구단</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>K리그 또 오심 나왔는데…대한축구협회 개막 전 약속했던 '먼데이 브리...</t>
+          <t>‘우리 캡틴 쏘니 월드컵 못 갈뻔’ 살라자르 살인태클에 손흥민, 겨우...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/football/2026-03-11/202603110100075450005359</t>
+          <t>http://www.osen.co.kr/article/G1112765184</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-11 12:29:29.849042+00:00</t>
+          <t>2026-03-22 00:22:10.305495+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>경기 중 심판 오심 논란</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>스포츠윤리센터가 '국민체육진흥법'에 따라 신고인 및 피해자에 대한 불이익 조치를 금지하고 위반 시 징계 등 조치를 취할 것을 강조하며 체육계 내 신고인 보호 및 익명성 강화를 추진하고 있다. 이는 체육계 인권 보호를 위한 제도적 노력의 일환이다.</t>
+          <t>야구 경기 중 심판의 오심 논란이 발생했으며, 피해를 주장하는 페르도모 선수가 해당 판정에 대한 강한 불만을 표출했다. 그는 공이 100% 볼이었다고 주장하며 아쉬움을 드러냈다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 스포츠 분야의 신고인 보호를 위한 법적 프레임워크와 정책을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>스포츠 경기 중 발생한 심판의 오심 논란으로, 법적 책임이 명확하지 않고 손해배상 청구의 법적 근거를 찾기 어려움. 피해 규모가 특정되지 않으며, 집단적 피해나 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮음.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (페르도모 선수)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>신고인 보호 최우선! 스포츠윤리센터, 신고인 익명성 강화로 체육계 인...</t>
+          <t>100% 볼이었다, 무조건이다  페르도모, 끓어오르는 분노 폭발…도미니...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030622284962447</t>
+          <t>https://www.xportsnews.com/article/2123932</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-07 12:19:03.742814+00:00</t>
+          <t>2026-03-17 00:29:55.395636+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>A씨 (전 장애인스노보드 국가대표팀 감독)</t>
+          <t>대한축구협회</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 스포츠윤리센터 재징계 요구 검토 중</t>
+          <t>대한축구협회 심판평가회의에서 오심 인정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대한스키·스노보드협회가 전 국가대표팀 감독 A씨의 승부조작 혐의를 무혐의로 판단하고 솜방망이 징계를 내렸다. 그러나 스포츠윤리센터는 승부조작 및 문서변조 혐의를 인정하여 경찰에 수사를 의뢰했으며, 대한체육회에 재징계를 요구할 방침이다. 피해 선수 측은 징계의 실효성에 반발하고 있으며, 경찰 수사도 계속 진행 중이다.</t>
+          <t>K리그 경기에서 대한축구협회(KFA)가 오심을 인정했으나, 약속했던 '먼데이 브리핑'을 진행하지 않아 투명성 논란이 일고 있다. 인천 유나이티드는 오심으로 페널티킥을 내주며 경기 결과에 결정적인 영향을 받았으나, KFA는 해당 사안을 '빅이슈'가 아니라고 판단했다. 이는 KFA의 심판 행정 및 소통 방식에 대한 비판을 야기하고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>스포츠윤리센터가 승부조작 및 문서변조 혐의를 인정하고 경찰 수사가 진행 중인 점(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당합니다. 다만, 피해 규모의 금전적 특정 어려움과 집단적 피해 여부가 불분명한 점을 고려하여 Medium 등급으로 판단합니다.</t>
+          <t>대한축구협회(KFA)가 오심을 공식 인정하여 상대방 책임이 명확하고(적합 조건 1), 공공기관인 KFA는 자력이 충분하다(적합 조건 2). 심판평가회의를 통해 오심이 확인된 점은 객관적 증거 확보 및 공적 절차 진행으로 볼 수 있다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명 이상</t>
+          <t>인천 유나이티드 구단</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[단독]스키협회, ‘승부조작’ 빼고 ‘진행 미숙’ 이유로 솜방망이 징...</t>
+          <t>K리그 또 오심 나왔는데…대한축구협회 개막 전 약속했던 '먼데이 브리...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/sport/2026/03/03/20260303500271?wlog_tag3=naver</t>
+          <t>https://www.sportschosun.com/football/2026-03-11/202603110100075450005359</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-04 01:00:43.810433+00:00</t>
+          <t>2026-03-11 12:29:29.849042+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>바이에른 뮌헨 소속 김민재 선수가 동료 선수들의 연이은 부상으로 인해 과도한 출전 시간을 소화하며 혹사 논란에 휩싸였습니다. 구단의 얇은 스쿼드와 선수 관리 부실이 지적되며 김민재 선수의 부상 위험이 커지고 있습니다. 팬들은 구단의 안일한 선수 관리에 분노하고 있으며, 이는 한국 축구 대표팀 전력 차질로 이어질 수 있다는 우려도 제기됩니다.</t>
+          <t>스포츠윤리센터가 '국민체육진흥법'에 따라 신고인 및 피해자에 대한 불이익 조치를 금지하고 위반 시 징계 등 조치를 취할 것을 강조하며 체육계 내 신고인 보호 및 익명성 강화를 추진하고 있다. 이는 체육계 인권 보호를 위한 제도적 노력의 일환이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(바이에른 뮌헨)은 자력이 충분한 대형 구단이며, 김민재 선수의 혹사 및 부상 위험에 대한 구단의 책임이 제기되고 있습니다. (적합 조건 1, 2) 다만 현재 구체적인 부상이나 손해액이 발생한 상황이 아니며, 피해 규모는 잠재적입니다. (적합 조건 4는 잠재적) 증거 확보 가능성은 있으나(적합 조건 5), 아직 공적 절차가 진행 중인 단계는 아닙.</t>
+          <t>이 기사는 특정 사건이 아닌 스포츠 분야의 신고인 보호를 위한 법적 프레임워크와 정책을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명 (김민재)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'경쟁자'는 병상에 - '압박은 김민재에게... 이토 재부상에 커지는 뮌헨...</t>
+          <t>신고인 보호 최우선! 스포츠윤리센터, 신고인 익명성 강화로 체육계 인...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112751707</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030622284962447</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-01 00:19:16.214835+00:00</t>
+          <t>2026-03-07 12:19:03.742814+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>스포츠</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>A씨 (전 장애인스노보드 국가대표팀 감독)</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 스포츠윤리센터 재징계 요구 검토 중</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>대한스키·스노보드협회가 전 국가대표팀 감독 A씨의 승부조작 혐의를 무혐의로 판단하고 솜방망이 징계를 내렸다. 그러나 스포츠윤리센터는 승부조작 및 문서변조 혐의를 인정하여 경찰에 수사를 의뢰했으며, 대한체육회에 재징계를 요구할 방침이다. 피해 선수 측은 징계의 실효성에 반발하고 있으며, 경찰 수사도 계속 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>스포츠윤리센터가 승부조작 및 문서변조 혐의를 인정하고 경찰 수사가 진행 중인 점(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당합니다. 다만, 피해 규모의 금전적 특정 어려움과 집단적 피해 여부가 불분명한 점을 고려하여 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1명 이상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>[단독]스키협회, ‘승부조작’ 빼고 ‘진행 미숙’ 이유로 솜방망이 징...</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/sport/2026/03/03/20260303500271?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:00:43.810433+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>스포츠</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>바이에른 뮌헨</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>김민재 선수 혹사 논란 및 부상 위험 가중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>바이에른 뮌헨 소속 김민재 선수가 동료 선수들의 연이은 부상으로 인해 과도한 출전 시간을 소화하며 혹사 논란에 휩싸였습니다. 구단의 얇은 스쿼드와 선수 관리 부실이 지적되며 김민재 선수의 부상 위험이 커지고 있습니다. 팬들은 구단의 안일한 선수 관리에 분노하고 있으며, 이는 한국 축구 대표팀 전력 차질로 이어질 수 있다는 우려도 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>상대방(바이에른 뮌헨)은 자력이 충분한 대형 구단이며, 김민재 선수의 혹사 및 부상 위험에 대한 구단의 책임이 제기되고 있습니다. (적합 조건 1, 2) 다만 현재 구체적인 부상이나 손해액이 발생한 상황이 아니며, 피해 규모는 잠재적입니다. (적합 조건 4는 잠재적) 증거 확보 가능성은 있으나(적합 조건 5), 아직 공적 절차가 진행 중인 단계는 아닙.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>1명 (김민재)</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>'경쟁자'는 병상에 - '압박은 김민재에게... 이토 재부상에 커지는 뮌헨...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112751707</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:19:16.214835+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="F12" t="inlineStr">
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr">
         <is>
           <t>한국 쇼트트랙 최민정 선수가 2026 밀라노·코르티나담페초 동계 올림픽을 마지막으로 올림픽 은퇴를 선언했습니다. 기사는 그녀의 빛나는 업적과 함께 과거 심석희 선수와의 갈등, 부상 등 선수 생활 중 겪었던 심적 고통을 조명하며, 어머니의 편지가 큰 힘이 되었음을 전합니다. 이는 개인적인 고충 토로에 가까우며, 법적 분쟁으로 이어질 만한 구체적인 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>기사는 최민정 선수의 개인적인 올림픽 은퇴 선언과 과거의 심적 고통을 다루고 있으며, 현재 진행 중이거나 새롭게 제기될 수 있는 구체적인 법적 분쟁의 소지가 보이지 않습니다. 상대방 책임이 명확히 특정되지 않고(적합 조건 1 미충족), 집단적 피해나 큰 피해 규모도 확인되지 않습니다(적합 조건 3, 4 미충족). 또한, 이미 종결된 과거 사건에 대한 언급이므로 신규 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
         <is>
           <t>2년 전엔 안세영 폭탄발언→이번엔 최민정  더 이상 올림픽은 없다  선...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/sports/2026/02/22/2026022123155362226</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-22 00:34:38.092445+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>