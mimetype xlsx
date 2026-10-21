--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="23" customWidth="1" min="5" max="5"/>
+    <col width="25" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -545,94 +545,166 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>대한축구협회</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>수사기관 압수수색 및 국회 청문회 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>대한축구협회의 국가대표 감독 선임 과정에서의 독단, 비민주성, 불투명한 예산 집행 등 불미스러운 사태가 연일 보도되며 국민적 실망을 안기고 있다. 필자는 이 사태의 가장 큰 피해자가 현장의 축구 선수들이라고 지적하며, 비합리적인 행정과 부조리로 인해 선수들의 희망과 꿈이 좌절되는 현실을 비판한다. 현재 수사기관 압수수색과 국회 청문회까지 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>대한축구협회의 독단적이고 비민주적인 행정 및 불투명한 예산 집행으로 인한 선수들의 집단적 피해가 명확히 언급된다 (적합 조건 1, 3). 수사기관 압수수색과 국회 청문회 등 공적 절차가 진행 중이므로 증거 확보 가능성이 높고 (적합 조건 5, 6), 상대방인 대한축구협회는 공공성이 강한 단체로 자력도 충분할 것으로 판단된다 (적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>축구 선수 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>스포츠 선진국을 향하여 [투데이 窓/반영은]</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/opinion/2026/08/14/2026081007564987372</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-22 10:43:18.136211+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>스포츠</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>대한축구협회</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>대한축구협회 심판평가회의에서 오심 인정</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>K리그 경기에서 대한축구협회(KFA)가 오심을 인정했으나, 약속했던 '먼데이 브리핑'을 진행하지 않아 투명성 논란이 일고 있다. 인천 유나이티드는 오심으로 페널티킥을 내주며 경기 결과에 결정적인 영향을 받았으나, KFA는 해당 사안을 '빅이슈'가 아니라고 판단했다. 이는 KFA의 심판 행정 및 소통 방식에 대한 비판을 야기하고 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>대한축구협회(KFA)가 오심을 공식 인정하여 상대방 책임이 명확하고(적합 조건 1), 공공기관인 KFA는 자력이 충분하다(적합 조건 2). 심판평가회의를 통해 오심이 확인된 점은 객관적 증거 확보 및 공적 절차 진행으로 볼 수 있다(적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>인천 유나이티드 구단</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>K리그 또 오심 나왔는데…대한축구협회 개막 전 약속했던 '먼데이 브리...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/football/2026-03-11/202603110100075450005359</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-11 12:29:29.849042+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>