--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="25" customWidth="1" min="3" max="3"/>
+    <col width="42" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="10" customWidth="1" min="9" max="9"/>
-    <col width="46" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="47" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,176 +535,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨 (전 장애인스노보드 국가대표팀 감독)</t>
+          <t>대한축구협회</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 스포츠윤리센터 재징계 요구 검토 중</t>
+          <t>경찰 수사 가능성 검토, 일본 축구협회 자체 조사 착수</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대한스키·스노보드협회가 전 국가대표팀 감독 A씨의 승부조작 혐의를 무혐의로 판단하고 솜방망이 징계를 내렸다. 그러나 스포츠윤리센터는 승부조작 및 문서변조 혐의를 인정하여 경찰에 수사를 의뢰했으며, 대한체육회에 재징계를 요구할 방침이다. 피해 선수 측은 징계의 실효성에 반발하고 있으며, 경찰 수사도 계속 진행 중이다.</t>
+          <t>대한축구협회의 15년 전 '심판 성 접대' 의혹에 대해 경찰이 수사 가능성을 검토 중이며, 일본 축구협회도 자국 심판 4명을 대상으로 조사에 착수했습니다. 공소시효 문제와 증거 확보의 어려움이 예상되지만, 축구협회 직원들의 2억 원대 공금 유용 의혹도 함께 제기되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>스포츠윤리센터가 승부조작 및 문서변조 혐의를 인정하고 경찰 수사가 진행 중인 점(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당합니다. 다만, 피해 규모의 금전적 특정 어려움과 집단적 피해 여부가 불분명한 점을 고려하여 Medium 등급으로 판단합니다.</t>
+          <t>대한축구협회는 자력이 충분한 단체이며, 경찰이 수사 가능성을 검토하고 일본 축구협회도 자체 조사를 진행 중인 공적 절차가 있습니다. 그러나 15년 전 사건으로 공소시효 문제와 증거 확보의 어려움이 크고, 직접적인 피해자 및 피해 규모가 불분명하여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독]스키협회, ‘승부조작’ 빼고 ‘진행 미숙’ 이유로 솜방망이 징...</t>
+          <t>축구협회 '심판 성 접대' 수사받나?...일본도 '발칵'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/sport/2026/03/03/20260303500271?wlog_tag3=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202608101436510289</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-04 01:00:43.810433+00:00</t>
+          <t>2026-08-12 07:01:44.810967+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>스포츠</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>국제축구연맹(FIFA), 유럽축구연맹(UEFA) 및 각국 리그 운영 주체</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>선수협회 차원의 문제 제기 및 우려 표명</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>국제프로축구선수협회(FIFPRO)와 잉글랜드프로축구선수협회(PFA)는 필 포든 등 주요 선수들의 월드컵 낙마와 경기력 저하가 과도한 경기 일정 때문이라고 주장했다. 상업적 이익만을 추구하는 현 축구 일정이 선수들의 부상 위험을 높이고 기량을 저하시킨다고 비판하며, 다수의 선수가 피해를 입을 수 있다고 경고했다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>국제프로축구선수협회(FIFPRO)와 잉글랜드프로축구선수협회(PFA)가 과도한 경기 일정으로 인한 선수들의 피해(기량 저하, 부상 위험)를 지적하며 집단적 피해 가능성이 높고(적합 조건 3), 관련 협회 데이터 등 증거가 존재합니다(적합 조건 5). 그러나 특정 상대방의 법적 책임이 명확하게 제시되지 않아 소송의 구체적인 대상과 법리가 불분명하며, 현재 공적 절차 진행 여부도 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>다수의 프로 축구 선수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'충격의 월드컵 낙마' 필 포든, 실력 문제 아니었다... 빡빡한 경기 일정...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112809027</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-07-05 07:01:00.914748+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>스포츠</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>A씨 (전 장애인스노보드 국가대표팀 감독)</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 스포츠윤리센터 재징계 요구 검토 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>대한스키·스노보드협회가 전 국가대표팀 감독 A씨의 승부조작 혐의를 무혐의로 판단하고 솜방망이 징계를 내렸다. 그러나 스포츠윤리센터는 승부조작 및 문서변조 혐의를 인정하여 경찰에 수사를 의뢰했으며, 대한체육회에 재징계를 요구할 방침이다. 피해 선수 측은 징계의 실효성에 반발하고 있으며, 경찰 수사도 계속 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>스포츠윤리센터가 승부조작 및 문서변조 혐의를 인정하고 경찰 수사가 진행 중인 점(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당합니다. 다만, 피해 규모의 금전적 특정 어려움과 집단적 피해 여부가 불분명한 점을 고려하여 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명 이상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[단독]스키협회, ‘승부조작’ 빼고 ‘진행 미숙’ 이유로 솜방망이 징...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/sport/2026/03/03/20260303500271?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:00:43.810433+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>스포츠</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
           <t>바이에른 뮌헨</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>김민재 선수 혹사 논란 및 부상 위험 가중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>바이에른 뮌헨 소속 김민재 선수가 동료 선수들의 연이은 부상으로 인해 과도한 출전 시간을 소화하며 혹사 논란에 휩싸였습니다. 구단의 얇은 스쿼드와 선수 관리 부실이 지적되며 김민재 선수의 부상 위험이 커지고 있습니다. 팬들은 구단의 안일한 선수 관리에 분노하고 있으며, 이는 한국 축구 대표팀 전력 차질로 이어질 수 있다는 우려도 제기됩니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방(바이에른 뮌헨)은 자력이 충분한 대형 구단이며, 김민재 선수의 혹사 및 부상 위험에 대한 구단의 책임이 제기되고 있습니다. (적합 조건 1, 2) 다만 현재 구체적인 부상이나 손해액이 발생한 상황이 아니며, 피해 규모는 잠재적입니다. (적합 조건 4는 잠재적) 증거 확보 가능성은 있으나(적합 조건 5), 아직 공적 절차가 진행 중인 단계는 아닙.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명 (김민재)</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>'경쟁자'는 병상에 - '압박은 김민재에게... 이토 재부상에 커지는 뮌헨...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>osen.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.osen.co.kr/article/G1112751707</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-01 00:19:16.214835+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>