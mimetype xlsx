--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,102 +533,162 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>스포츠 계약</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
+          <t>바이아웃 및 이적 완료</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>NBA 선수 클레이 탐슨이 댈러스 매버릭스와 바이아웃에 합의하여 FA가 되었고, 곧바로 마이애미 히트와 새로운 계약을 체결했습니다. 댈러스는 팀 개편을 위해 베테랑 선수들을 구상에서 제외했으며, 탐슨은 일정 금액의 연봉을 포기하고 이적했습니다. 마이애미는 아데토쿤보 영입 후 외곽 자원 약화를 보강하기 위해 탐슨을 영입했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>본 기사는 NBA 선수의 바이아웃 및 이적에 대한 스포츠 뉴스이며, 법적 분쟁이나 상대방의 명확한 책임이 존재하지 않습니다. 탐슨 선수가 자발적으로 바이아웃에 합의하여 FA가 된 것으로, 소송금융 투자 대상이 될 만한 법적 청구권이나 피해가 발생했다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>초대박! 공짜로 FA된 탐슨, 곧바로 마이애미행 확정</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://m.sports.naver.com/basketball/article/065/0000300968</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-30 11:41:25.249947+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>스포츠 계약</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>토트넘 홋스퍼</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>손흥민 선수에게 실제 피해 발생 없음</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>토트넘 홋스퍼가 강등 시 선수단 급여 50% 삭감 조항을 계약에 포함한 것으로 알려졌습니다. 기사는 손흥민 선수가 팀에 잔류하고 강등될 경우 이 조항의 피해자가 될 뻔했다고 보도했으나, 실제 손흥민 선수에게 피해가 발생한 것은 아닙니다. 이는 다니엘 레비 회장이 재정적 안전장치로 마련한 조항으로 추정됩니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이 기사는 손흥민 선수가 토트넘에 잔류하고 팀이 강등될 경우 연봉이 50% 삭감될 '뻔했다'는 가설적 상황을 다루고 있습니다. 실제 손흥민 선수에게 해당 계약 조항으로 인한 피해가 발생하지 않았으므로, 소송금융 투자 대상으로서의 실제 분쟁이 존재하지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음 - 실제 피해 발생 없음)</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>충격! 손흥민, 사실상 노예계약 '오피셜' 발표할 뻔...토트넘 짠돌이, 떠...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/football/2026-03-03/202603030100019990001354</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-04 00:20:42.636581+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>