--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="36" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
-    <col width="45" customWidth="1" min="10" max="10"/>
-    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="49" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,176 +535,248 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대한축구협회</t>
+          <t>FIFA (국제축구연맹)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>심판평가회의에서 오심 인정, 구단 이의 제기 및 보상 요구 중</t>
+          <t>FIFA 징계위원회 관련 절차 진행 중, 벨기에 축구협회의 이의 제기 및 FIFA의 각하 결정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>K리그1 경기 중 전북 현대 김영빈 선수의 핸드볼 반칙이 오심으로 판정되어 대전하나시티즌이 0대1로 패배했습니다. 경기 후 심판평가회의에서 해당 판정이 오심으로 인정되었으며, 대전 구단은 승점 손실로 인한 우승 경쟁 및 재정적 피해를 호소하고 있습니다. 팬들 또한 오심으로 인해 박진감 있는 경기를 놓쳤다며 피해를 주장하고 있습니다.</t>
+          <t>FIFA의 '트럼프 전화→美 퇴장 징계 유예' 스캔들이 터지며 논란이 되고 있습니다. 벨기에 축구협회(RBFA)는 FIFA의 결정에 즉각 이의를 제기했으나, FIFA는 RBFA가 소송 당사자가 아니라는 이유로 서류를 각하하는 태도를 보였습니다. 유럽축구연맹(UEFA) 역시 FIFA의 이번 결정에 비판적인 입장을 표명했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>심판평가회의에서 오심으로 공식 인정되어 상대방(대한축구협회)의 책임이 명확하며, 대한축구협회는 충분한 자력을 갖춘 기관입니다. 대전하나시티즌 구단과 팬들이 집단적으로 피해를 입었으며, 승점 손실로 인한 잠재적 피해 규모가 큽니다. VAR 영상과 심판평가회의 결과라는 명확한 증거가 존재하며, 이미 심판평가회의라는 공적 절차가 진행되었습니다.</t>
+          <t>FIFA는 국제적인 대규모 기구로 자력이 충분하며(적합 조건 2), '최악의 스캔들'로 지칭될 만큼 책임이 명확해 보입니다(적합 조건 1). 벨기에 축구협회와 유럽축구연맹이 이의를 제기하는 등 집단적 피해 및 광범위한 이해관계가 얽혀있고(적합 조건 3), 징계위원회 관련 절차가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 또한 '스캔들'이라는 표현에서 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상 (승점 손실로 인한 우승 경쟁 및 재정적 손실 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>대전하나시티즌 구단 및 팬 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'전북전 김영빈 핸드볼' 결국 오심이었다...'피해자' 대전은 부글부글 ...</t>
+          <t>'트럼프 전화→美 퇴장 징계 유예' FIFA 최악 스캔들 터졌다... 징계위 소...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>fourfourtwo.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/football/2026-03-24/202603240100168820011709</t>
+          <t>https://www.fourfourtwo.co.kr/news/articleView.html?idxno=94792</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 12:29:43.136173+00:00</t>
+          <t>2026-07-25 07:00:34.449622+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>대한축구협회</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>심판평가회의에서 오심 인정, 구단 이의 제기 및 보상 요구 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>K리그1 경기 중 전북 현대 김영빈 선수의 핸드볼 반칙이 오심으로 판정되어 대전하나시티즌이 0대1로 패배했습니다. 경기 후 심판평가회의에서 해당 판정이 오심으로 인정되었으며, 대전 구단은 승점 손실로 인한 우승 경쟁 및 재정적 피해를 호소하고 있습니다. 팬들 또한 오심으로 인해 박진감 있는 경기를 놓쳤다며 피해를 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>심판평가회의에서 오심으로 공식 인정되어 상대방(대한축구협회)의 책임이 명확하며, 대한축구협회는 충분한 자력을 갖춘 기관입니다. 대전하나시티즌 구단과 팬들이 집단적으로 피해를 입었으며, 승점 손실로 인한 잠재적 피해 규모가 큽니다. VAR 영상과 심판평가회의 결과라는 명확한 증거가 존재하며, 이미 심판평가회의라는 공적 절차가 진행되었습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상 (승점 손실로 인한 우승 경쟁 및 재정적 손실 가능성)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>대전하나시티즌 구단 및 팬 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'전북전 김영빈 핸드볼' 결국 오심이었다...'피해자' 대전은 부글부글 ...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/football/2026-03-24/202603240100168820011709</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:29:43.136173+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>스포츠 분쟁</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>리버풀</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>UEFA에 공식 문제 제기, 소송 제기 예정</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>갈라타사라이는 랑 선수의 부상과 관련하여 리버풀 측에 책임을 묻고 UEFA에 공식 문제 제기를 했다. 갈라타사라이는 변호사를 선임하여 보상 소송을 제기할 방침이며, 두 구단 간의 갈등이 격화되고 있다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방(리버풀)은 세계적인 명문 구단으로 자력이 충분하며(적합 조건 2), UEFA에 공식 문제 제기가 진행 중인 공적 절차가 존재하고(적합 조건 6), 프로 선수의 부상으로 인한 피해 규모가 클 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합하다. 또한, 변호사를 선임하여 소송을 제기할 방침으로 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>코나테 인종차별? 꿈꿨냐 … 갈라타사라이 사무총장의 분노, 리버풀 주...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>besteleven.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.besteleven.com/news/articleView.html?idxno=305173</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-21 00:45:51.648243+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>