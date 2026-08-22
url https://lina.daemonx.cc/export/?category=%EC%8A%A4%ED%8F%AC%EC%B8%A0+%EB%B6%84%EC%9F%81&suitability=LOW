--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,62 +426,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -535,716 +535,788 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>린샤오쥔</t>
+          <t>FIFA (국제축구연맹)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 판결문 언급, 1심 판결 진행</t>
+          <t>FIFA 내부 상소 절차 진행 및 각하</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국가대표 선수 린샤오쥔과 황대헌 간의 사건으로, 린샤오쥔에 대한 대법원 판결문과 1심 판결 직전 황대헌을 피해자로 특정하는 목격자 진술서가 제출된 사실이 언급되었습니다. 이는 이미 법적 절차가 상당 부분 진행된 사건임을 시사합니다.</t>
+          <t>독일축구협회가 '최악의 스캔들'로 지목된 인판티노 FIFA 회장의 연임 지지 서명에 반대하는 가운데, 벨기에 축구협회가 관련 경위 해명을 요구하며 이의를 제기했으나 FIFA는 벨기에가 소송 당사자가 아니라는 이유로 서류를 각하했습니다. 이는 FIFA 내부의 절차상 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사에 '대법원 판결문'이 언급되어 이미 법적 절차가 최종 단계에 이르렀거나 종결된 사건으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없거나 투자 기회가 제한적이라는 부적합 조건에 해당합니다.</t>
+          <t>기사 내용만으로는 소송금융 투자 대상으로서의 명확한 금전적 피해 규모나 피해자가 특정되지 않습니다. 축구협회 간의 내부 절차상 분쟁으로 보이며, 일반적인 소송금융 투자 대상과는 거리가 있습니다. (적합 조건 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (황대헌)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>女 국가대표  린샤오쥔 사건 그거 아냐 , 깜짝 주장 담겼는데…황대헌 ...</t>
+          <t>독일축구협회, '최악의 스캔들' 인판티노 회장 연임 지지 서명에 '반대...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>fourfourtwo.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2125843</t>
+          <t>https://www.fourfourtwo.co.kr/news/articleView.html?idxno=94897</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-21 12:18:24.028788+00:00</t>
+          <t>2026-07-19 07:00:12.282463+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>황대헌</t>
+          <t>린샤오쥔</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>린샤오쥔 선수 관련 소송 진행 중</t>
+          <t>대법원 판결문 언급, 1심 판결 진행</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>린샤오쥔 선수가 소송 중 한국에서 선수 생활을 이어가기 어려워 중국으로 귀화했습니다. 기사는 황대헌 선수가 다른 경기에서 박지원 선수와 충돌하며 논란이 된 사실도 언급하고 있습니다.</t>
+          <t>국가대표 선수 린샤오쥔과 황대헌 간의 사건으로, 린샤오쥔에 대한 대법원 판결문과 1심 판결 직전 황대헌을 피해자로 특정하는 목격자 진술서가 제출된 사실이 언급되었습니다. 이는 이미 법적 절차가 상당 부분 진행된 사건임을 시사합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방이 개인 선수(황대헌)로 자력 충분 조건에 부합하지 않을 가능성이 높고, 피해자가 1명으로 집단적 피해에 해당하지 않습니다. 피해 금액 또한 기사에서 명확히 파악되지 않아 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다. (적합 조건 2, 3, 4 미흡)</t>
+          <t>기사에 '대법원 판결문'이 언급되어 이미 법적 절차가 최종 단계에 이르렀거나 종결된 사건으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없거나 투자 기회가 제한적이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (황대헌)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'어떤 반전을?' 18일 전  다시 말하겠다 던 황대헌, 일정 끝나자 관심의...</t>
+          <t>女 국가대표  린샤오쥔 사건 그거 아냐 , 깜짝 주장 담겼는데…황대헌 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=519098</t>
+          <t>https://www.xportsnews.com/article/2125843</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-20 00:54:16.860333+00:00</t>
+          <t>2026-03-21 12:18:24.028788+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>임효준 (린샤오쥔)</t>
-[...2 lines deleted...]
-      <c r="D4" t="inlineStr"/>
+          <t>황대헌</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>과거 사건으로 인한 지속적인 논란 및 갈등 상태</t>
+          <t>린샤오쥔 선수 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>기사는 황대헌 선수가 과거 임효준(린샤오쥔) 선수와의 사건으로 인해 잦은 의혹과 구설에 휘말렸으며, 두 사람의 갈등이 현재까지 이어지고 있음을 언급합니다. 황대헌 선수의 현재 국제 대회 참가 소식을 전하며, 과거 사건의 여파가 지속되고 있음을 시사합니다.</t>
+          <t>린샤오쥔 선수가 소송 중 한국에서 선수 생활을 이어가기 어려워 중국으로 귀화했습니다. 기사는 황대헌 선수가 다른 경기에서 박지원 선수와 충돌하며 논란이 된 사실도 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다. 사건의 구체적인 내용, 법적 책임 주체, 피해 규모, 증거 유무 등 적합 조건에 해당하는 정보가 전혀 파악되지 않습니다. (상대방 책임이 비교적 명확함 부족, 피해 규모가 큼 부족, 증거가 있거나 확보 가능함 부족)</t>
+          <t>상대방이 개인 선수(황대헌)로 자력 충분 조건에 부합하지 않을 가능성이 높고, 피해자가 1명으로 집단적 피해에 해당하지 않습니다. 피해 금액 또한 기사에서 명확히 파악되지 않아 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다. (적합 조건 2, 3, 4 미흡)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (황대헌)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>깜짝! 공식 석상서  아, 린샤오쥔 선수요? ...'임효준' 언급에 직접 정정...</t>
+          <t>'어떤 반전을?' 18일 전  다시 말하겠다 던 황대헌, 일정 끝나자 관심의...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sportalkorea.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553060926</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=519098</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-19 00:21:18.618528+00:00</t>
+          <t>2026-03-20 00:54:16.860333+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>임효준 (린샤오쥔)</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대부분의 선수 소송 철회 및 갈등 해소</t>
+          <t>과거 사건으로 인한 지속적인 논란 및 갈등 상태</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>LIV 골프 대회 우승 소식을 전하는 기사에서, 존 람 선수를 제외한 대부분의 선수들이 과거의 갈등을 벌금 납부와 소송 철회를 통해 이미 해결했다고 언급되었습니다. 존 람 선수는 다른 입장을 취하고 있으나, 그의 구체적인 분쟁 상황은 기사에 명시되어 있지 않습니다.</t>
+          <t>기사는 황대헌 선수가 과거 임효준(린샤오쥔) 선수와의 사건으로 인해 잦은 의혹과 구설에 휘말렸으며, 두 사람의 갈등이 현재까지 이어지고 있음을 언급합니다. 황대헌 선수의 현재 국제 대회 참가 소식을 전하며, 과거 사건의 여파가 지속되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 대부분의 선수들이 벌금 납부와 소송 철회를 통해 갈등을 이미 '깔끔히 해소'했다고 명시되어 있습니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 존 람 선수의 경우 입장을 달리한다고 언급되었으나, 그의 구체적인 갈등 내용이나 소송 진행 여부에 대한 정보가 없어 투자 적합성을 판단하기 어렵습니다.</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다. 사건의 구체적인 내용, 법적 책임 주체, 피해 규모, 증거 유무 등 적합 조건에 해당하는 정보가 전혀 파악되지 않습니다. (상대방 책임이 비교적 명확함 부족, 피해 규모가 큼 부족, 증거가 있거나 확보 가능함 부족)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (황대헌)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[LIV 골프] 존 람, LIV 홍콩 대회 우승… 앤서니 김의 4에이스GC 팀 우승</t>
+          <t>깜짝! 공식 석상서  아, 린샤오쥔 선수요? ...'임효준' 언급에 직접 정정...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>thegolftimes.co.kr</t>
+          <t>sportalkorea.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.thegolftimes.co.kr/news/articleView.html?idxno=80473</t>
+          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553060926</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-08 12:50:45.190290+00:00</t>
+          <t>2026-03-19 00:21:18.618528+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>잠재적 위기 해소</t>
+          <t>대부분의 선수 소송 철회 및 갈등 해소</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>손흥민 선수가 토트넘을 떠나 로스앤젤레스 FC로 이적하는 과정에서 연봉이 절반으로 줄어들 수 있는 대형 악재에 직면할 뻔했으나, 이를 성공적으로 '탈출'했다는 내용입니다. 기사는 잠재적 위기가 해소되었음을 암시하며, 실제 피해 발생이나 법적 분쟁으로 이어지지 않았습니다.</t>
+          <t>LIV 골프 대회 우승 소식을 전하는 기사에서, 존 람 선수를 제외한 대부분의 선수들이 과거의 갈등을 벌금 납부와 소송 철회를 통해 이미 해결했다고 언급되었습니다. 존 람 선수는 다른 입장을 취하고 있으나, 그의 구체적인 분쟁 상황은 기사에 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 손흥민 선수가 연봉 '반토막' 위기에서 '탈출'했다고 언급하며, 잠재적 악재가 발생할 뻔했으나 실제 피해나 법적 분쟁으로 이어지지 않았음을 암시합니다. 이는 부적합 조건인 '이미 종결된 사건' 또는 '사건화되지 않은 잠재적 위기'에 해당하여 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사 내용에 따르면 대부분의 선수들이 벌금 납부와 소송 철회를 통해 갈등을 이미 '깔끔히 해소'했다고 명시되어 있습니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 존 람 선수의 경우 입장을 달리한다고 언급되었으나, 그의 구체적인 갈등 내용이나 소송 진행 여부에 대한 정보가 없어 투자 적합성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>韓 축구 대형 악재 터질 뻔…손흥민, 연봉 '반토막' 위기서 '올해의 탈출...</t>
+          <t>[LIV 골프] 존 람, LIV 홍콩 대회 우승… 앤서니 김의 4에이스GC 팀 우승</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>goal.com</t>
+          <t>thegolftimes.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.goal.com/kr/%EB%89%B4%EC%8A%A4/a/bltdd2946321cca1800</t>
+          <t>https://www.thegolftimes.co.kr/news/articleView.html?idxno=80473</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-04 00:28:14.195599+00:00</t>
+          <t>2026-03-08 12:50:45.190290+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>잠재적 위기 해소</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>축구 실무자를 위한 'FIFA 룰 마스터북'이 출간되었다는 내용의 기사입니다. 이 책은 에이전트 수수료 분쟁, 손해배상 산정, 스포츠중재재판소(CAS) 제소 절차 등 실제 분쟁 현장에서 발생하는 쟁점들을 다루고 있습니다.</t>
+          <t>손흥민 선수가 토트넘을 떠나 로스앤젤레스 FC로 이적하는 과정에서 연봉이 절반으로 줄어들 수 있는 대형 악재에 직면할 뻔했으나, 이를 성공적으로 '탈출'했다는 내용입니다. 기사는 잠재적 위기가 해소되었음을 암시하며, 실제 피해 발생이나 법적 분쟁으로 이어지지 않았습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, FIFA 규정 관련 서적 출간 소식입니다. 소송금융 투자 대상으로 검토할 실제 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합성 판단 기준에 부합하는 항목이 없습니다.</t>
+          <t>기사는 손흥민 선수가 연봉 '반토막' 위기에서 '탈출'했다고 언급하며, 잠재적 악재가 발생할 뻔했으나 실제 피해나 법적 분쟁으로 이어지지 않았음을 암시합니다. 이는 부적합 조건인 '이미 종결된 사건' 또는 '사건화되지 않은 잠재적 위기'에 해당하여 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>축구 실무자를 위한 FIFA 핵심 규정 정리…‘FIFA 룰 마스터북’ 출간</t>
+          <t>韓 축구 대형 악재 터질 뻔…손흥민, 연봉 '반토막' 위기서 '올해의 탈출...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>goal.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/sports/football/2026/03/02/WYGPD5IV6RDC3BVVCOCW6EUKDI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.goal.com/kr/%EB%89%B4%EC%8A%A4/a/bltdd2946321cca1800</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-02 12:41:03.895067+00:00</t>
+          <t>2026-03-04 00:28:14.195599+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>농구 경기 중 상대 선수 도트의 '더티 플레이'로 요키치 선수가 넘어지며 양 팀 선수들 간의 격렬한 신경전이 발생했습니다. 기사는 경기 중 발생한 물리적 충돌과 선수들의 감정적 반응을 묘사하고 있습니다.</t>
+          <t>축구 실무자를 위한 'FIFA 룰 마스터북'이 출간되었다는 내용의 기사입니다. 이 책은 에이전트 수수료 분쟁, 손해배상 산정, 스포츠중재재판소(CAS) 제소 절차 등 실제 분쟁 현장에서 발생하는 쟁점들을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 스포츠 경기 중 발생한 '더티 플레이'와 선수 간의 신경전을 다루고 있으며, 심각한 부상이나 재산상 피해 등 소송금융 투자를 고려할 만한 법적 쟁점이나 손해 발생이 확인되지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, FIFA 규정 관련 서적 출간 소식입니다. 소송금융 투자 대상으로 검토할 실제 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합성 판단 기준에 부합하는 항목이 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'맙소사' 갑자기 왜 넘어트려? 요키치 흥분하게 한 더티 플레이→명승부...</t>
+          <t>축구 실무자를 위한 FIFA 핵심 규정 정리…‘FIFA 룰 마스터북’ 출간</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>rookie.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.rookie.co.kr/news/articleView.html?idxno=120139</t>
+          <t>https://www.chosun.com/sports/football/2026/03/02/WYGPD5IV6RDC3BVVCOCW6EUKDI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-28 12:25:27.633054+00:00</t>
+          <t>2026-03-02 12:41:03.895067+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>국제올림픽위원회 (IOC)</t>
-[...2 lines deleted...]
-      <c r="D9" t="inlineStr"/>
+          <t>도트</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>IOC 올림픽 헌장 제50조 2항 관련 규정 적용 사례 설명</t>
+          <t>경기 중 발생한 스포츠 반칙</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>IOC 올림픽 헌장 제50조 2항(정치적 선언 금지)과 관련하여 올림픽 선수들의 헬멧 디자인 논란 사례를 다룬 기사입니다. 정승기 선수의 거북선 헬멧, 박종우 선수의 '독도는 우리 땅' 세리머니, 블라디슬라프 헤라스케비치 선수의 우크라이나 전쟁 희생자 헬멧 등이 언급되었으며, 김지수 선수의 탈춤 헬멧은 올림픽 박물관에 기증되었습니다.</t>
+          <t>농구 경기 중 상대 선수 도트의 '더티 플레이'로 요키치 선수가 넘어지며 양 팀 선수들 간의 격렬한 신경전이 발생했습니다. 기사는 경기 중 발생한 물리적 충돌과 선수들의 감정적 반응을 묘사하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 IOC의 올림픽 헌장 제50조 2항(정치적 선언 금지)에 대한 설명과 과거 사례들을 소개하는 교육적인 목적이 강합니다. 박종우 선수의 사례는 이미 스포츠중재재판소(CAS)를 통해 종결되었고, 정승기 선수는 헬멧을 교체하여 분쟁이 해소된 것으로 보입니다. 블라디슬라프 헤라스케비치 선수의 출전 불허 사례는 언급되나, 이에 대한 구체적인 법적 분쟁 진행 여부나 예상 피해 규모가 명확하지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건 해당, 적합 조건 1개 이하)</t>
+          <t>기사는 스포츠 경기 중 발생한 '더티 플레이'와 선수 간의 신경전을 다루고 있으며, 심각한 부상이나 재산상 피해 등 소송금융 투자를 고려할 만한 법적 쟁점이나 손해 발생이 확인되지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>거북선 헬멧은 왜 못 쓰는 거예요? [아빠, 이건 왜 파울이야?]</t>
+          <t>'맙소사' 갑자기 왜 넘어트려? 요키치 흥분하게 한 더티 플레이→명승부...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>rookie.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477808?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260228080016</t>
+          <t>http://www.rookie.co.kr/news/articleView.html?idxno=120139</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-28 00:45:43.574757+00:00</t>
+          <t>2026-02-28 12:25:27.633054+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>심석희</t>
-[...6 lines deleted...]
-      </c>
+          <t>국제올림픽위원회 (IOC)</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>선수 간 화해로 갈등 해소</t>
+          <t>IOC 올림픽 헌장 제50조 2항 관련 규정 적용 사례 설명</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>쇼트트랙 선수 최민정과 심석희가 2026 동계올림픽에서 협력하며 과거 '고의 충돌 의혹과 험담 논란'으로 인한 악연을 풀고 화해한 모습이 보도됨. 최민정은 마지막 올림픽에서 금메달을 획득하며 유종의 미를 거두었고, 심석희 또한 동료들과 함께 웃을 수 있었다는 소회를 밝혔다.</t>
+          <t>IOC 올림픽 헌장 제50조 2항(정치적 선언 금지)과 관련하여 올림픽 선수들의 헬멧 디자인 논란 사례를 다룬 기사입니다. 정승기 선수의 거북선 헬멧, 박종우 선수의 '독도는 우리 땅' 세리머니, 블라디슬라프 헤라스케비치 선수의 우크라이나 전쟁 희생자 헬멧 등이 언급되었으며, 김지수 선수의 탈춤 헬멧은 올림픽 박물관에 기증되었습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사에 따르면 과거 최민정 선수와 심석희 선수 간의 '고의 충돌 의혹과 험담 논란'으로 인한 악연이 현재 '매듭을 푼' 상태로 묘사되며, 두 선수가 화해하고 협력하는 모습이 강조됨. 이는 잠재적 소송의 원인이 되었을 갈등이 당사자 간에 해소되어 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건으로 판단됨 (부적합 조건: 이미 종결된 사건).</t>
+          <t>이 기사는 IOC의 올림픽 헌장 제50조 2항(정치적 선언 금지)에 대한 설명과 과거 사례들을 소개하는 교육적인 목적이 강합니다. 박종우 선수의 사례는 이미 스포츠중재재판소(CAS)를 통해 종결되었고, 정승기 선수는 헬멧을 교체하여 분쟁이 해소된 것으로 보입니다. 블라디슬라프 헤라스케비치 선수의 출전 불허 사례는 언급되나, 이에 대한 구체적인 법적 분쟁 진행 여부나 예상 피해 규모가 명확하지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건 해당, 적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>심석희에게 마이크 넘긴 최민정...두 선수에게 가장 특별했던 올림픽, ...</t>
+          <t>거북선 헬멧은 왜 못 쓰는 거예요? [아빠, 이건 왜 파울이야?]</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202602240247</t>
+          <t>https://www.nocutnews.co.kr/news/6477808?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260228080016</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-24 12:34:51.571719+00:00</t>
+          <t>2026-02-28 00:45:43.574757+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>스포츠 분쟁</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>심석희</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
+          <t>선수 간 화해로 갈등 해소</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>쇼트트랙 선수 최민정과 심석희가 2026 동계올림픽에서 협력하며 과거 '고의 충돌 의혹과 험담 논란'으로 인한 악연을 풀고 화해한 모습이 보도됨. 최민정은 마지막 올림픽에서 금메달을 획득하며 유종의 미를 거두었고, 심석희 또한 동료들과 함께 웃을 수 있었다는 소회를 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>기사에 따르면 과거 최민정 선수와 심석희 선수 간의 '고의 충돌 의혹과 험담 논란'으로 인한 악연이 현재 '매듭을 푼' 상태로 묘사되며, 두 선수가 화해하고 협력하는 모습이 강조됨. 이는 잠재적 소송의 원인이 되었을 갈등이 당사자 간에 해소되어 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건으로 판단됨 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>심석희에게 마이크 넘긴 최민정...두 선수에게 가장 특별했던 올림픽, ...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202602240247</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:34:51.571719+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>스포츠 분쟁</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
           <t>과거 사건에 대한 논란 재점화</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>피겨 스케이팅 편파 판정 논란이 다시 불거지며 김연아 선수가 과거 올림픽에서 큰 피해를 입었다는 인식이 미국에서 재확인되었습니다. 하지만 이는 과거 사건에 대한 대중적 재평가이며, 법적으로 이미 종결된 올림픽 결과를 뒤집거나 새로운 소송을 제기하여 실질적인 배상을 받기는 현실적으로 매우 어렵습니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>이 사건은 과거 올림픽 편파 판정 논란에 대한 재조명으로, 이미 법적으로 종결된 사건에 해당하여 결과를 뒤집거나 새로운 소송을 통해 유의미한 배상을 얻기 어렵습니다. 소송금융 투자 대상으로서의 법적 실현 가능성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>1명 (김연아)</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>'김연아 금메달 내놔!' 충격 악몽 또 터졌다…피겨 편파판정 논란 일파...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2115220</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-02-23 12:28:03.102991+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N11"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>