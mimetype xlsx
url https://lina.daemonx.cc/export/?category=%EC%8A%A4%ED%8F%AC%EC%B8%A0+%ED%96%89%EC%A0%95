--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,63 +433,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="27" customWidth="1" min="5" max="5"/>
+    <col width="38" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>스포츠 행정</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한축구협회, 정몽규 전 회장</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 압수수색 진행 중, 서울고등법원 관련 절차도 언급됨</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>홍명보 전 축구 국가대표팀 감독 선임 과정에서 정몽규 당시 대한축구협회 회장의 부당한 개입 의혹이 제기되어 경찰이 수사 중이다. 홍 전 감독과 이임생 전 이사는 개입 의혹을 부인하고 있으나, 경찰은 정 전 회장의 지위 이용 이사회 업무 방해 혐의 성립 여부에 수사력을 모으고 있다. 현재 경찰은 축구협회 사무실을 압수수색하여 관련 자료를 확보했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>정몽규 전 회장과 대한축구협회는 자력이 충분하며(적합 조건 2), 경찰 수사 및 압수수색, 이임생 전 이사의 진술 등 증거 확보 가능성이 높고(적합 조건 5), 현재 경찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 직접적인 금전적 피해를 입은 다수의 피해자나 구체적인 피해 규모가 명확히 파악되지 않아 집단소송의 가능성 및 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>홍명보 “감독 선임 과정 정몽규와 소통 없었다”…경찰 진술서 개입 부...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12127598</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-19 09:00:25.765316+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>스포츠 행정</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>대한체육회</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>감사원 감사 결과 발표 및 개선 조치 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>대한체육회가 감사원의 운영 및 관리·감독실태 감사 결과를 엄중히 받아들이고 조직 운영 및 관리체계 개선을 추진한다. 국가대표 선발 절차 공정성 강화, 특별보좌역 운영 중단, 스포츠공정위원회 독립성 강화, 예산 운영 투명성 확보, 미성년자 선수 인권 침해 문제 근절을 위한 규정 정비 등이 주요 내용이다. 이번 감사는 국가대표 선발, 선수 인권 보호 등 체육행정 전반의 문제 제기와 공익감사 청구에 따라 실시되었다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>대한체육회는 공공기관으로 자력이 충분하며(적합 조건 2), 감사원의 공식 감사 결과라는 객관적 증거가 존재하고(적합 조건 5), 이미 공적 절차(감사원 감사)가 진행되었습니다(적합 조건 6). 국가대표 선발 및 인권 침해 문제 등에서 다수의 피해자가 발생했을 가능성이 있어 집단적 피해 가능성도 있습니다(적합 조건 3). 이는 소송금융 투자에 적합한 여러 조건을 충족합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>대한체육회, 감사원 지적사항 반영 '조직 운영' 및 '제도 개선' 추진  특...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/sports/2026/03/07/2026030716351752530</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-07 12:19:43.542927+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>