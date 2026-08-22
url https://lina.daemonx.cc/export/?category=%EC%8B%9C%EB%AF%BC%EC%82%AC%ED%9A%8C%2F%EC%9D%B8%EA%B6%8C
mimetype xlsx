--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="33" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -533,102 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>시민사회/인권</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>김병헌 위안부법폐지국민행동 대표 외 맞불 집회 주도 세력</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>맞불 집회 주도자 구속, 소녀상 손상 보수 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>6년 만에 평화의 소녀상 주변 바리케이드가 철거되며 시민의 품으로 돌아왔다. 이는 맞불 집회를 주도한 인물의 구속과 정의기억연대의 요청에 따른 것이다. 바리케이드에 갇혀있던 동안 손상된 소녀상은 제작자에 의해 보수될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 사건은 평화의 소녀상 주변 바리케이드 철거라는 상징적 의미가 크며, 맞불 집회 주도자의 구속은 형사 절차에 해당한다. 소송금융의 핵심인 명확한 재산상 피해와 이를 배상할 자력 있는 상대방이 특정되지 않아 투자 적합성이 낮다. 소녀상 손상 보수 비용이 발생할 수 있으나, 그 규모가 소송금융 투자 대상으로는 미미할 것으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6년 만에… 바리케이드서 벗어난 평화의 소녀상</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260506515326?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-09 15:22:56.659814+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>시민사회/인권</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>극우단체 대표 명예훼손 혐의 구속, 소녀상 보호 조치 논의 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>옛 주한 일본대사관 앞 평화의 소녀상을 둘러싼 바리케이드가 6년 만에 임시 철거되었다. 이는 소녀상 철거를 주장하던 극우단체 대표가 명예훼손 혐의로 구속된 데 따른 것으로, 정의기억연대의 요청으로 수요시위 동안 바리케이드가 제거되었다. 경찰은 향후 소녀상 보호 조치를 구체화하여 전면 철거 여부를 결정할 예정이다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이 기사는 소송금융의 일반적인 투자 대상인 손해배상 청구 사건이 아닙니다. 특정 주체의 명확한 책임으로 인한 금전적 피해가 발생하여 소송을 통해 배상을 받을 수 있는 상황이 아니므로, '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않습니다. 주로 상징적인 의미와 관련된 사건이며, 언급된 형사 사건(명예훼손 구속)은 소송금융의 대상이 되기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>'평화의 소녀상', 6년 만에 바리케이드 벗어나 시민 곁으로</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>newstomato.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.newstomato.com/ReadNews.aspx?no=1296460&amp;inflow=N</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-01 12:37:35.813659+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>