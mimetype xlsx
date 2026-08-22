--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$83</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$84</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N83"/>
+  <dimension ref="A1:N84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,5816 +549,5888 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>어린이집 교사</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사사건 대법원 상고 중, 민사소송 판결 후 법적 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>뇌종양을 앓던 3세 원생을 포함한 2명의 원생을 반복적으로 폭행한 어린이집 교사가 1, 2심에서 실형을 선고받았으나 대법원에 상고했습니다. CCTV 영상에 폭행 장면이 명확히 담겨 있으며, 피해 가족은 재판 장기화로 극심한 고통을 호소하고 있습니다. 형사 사건과 별도로 진행된 민사소송에서도 가해자에게 위자료와 치료비 지급 판결이 내려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>가해 교사의 책임이 CCTV 영상과 1, 2심 유죄 판결로 명확하며(상대방 책임 명확), 뇌종양 투병 중인 아동에 대한 반복적 폭행으로 피해 규모가 크고(피해 규모 큼), 최소 2명의 원생이 학대당한 집단적 피해 사례입니다(집단적 피해). 이미 형사 재판이 대법원 상고심에 계류 중이며 민사소송 판결도 내려져 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>뇌종양 투병 중인 3살 아이 머리를 마구 때린 어린이집 교사</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1146407</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-20 21:41:21.471777+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>제천영육아원, 대한민국</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>진실·화해를위한과거사정리위원회 조사 요청</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>어린이날을 맞아 고아권익연대가 서울역 앞에서 집회를 열고 보육원 내 아동학대와 국가의 방치에 대한 진실 규명을 촉구했습니다. 참가자들은 보육원 시설의 열악함과 학대 피해 경험을 증언했으며, 특히 제천영육아원에서 발생한 학대 사실은 2013년 국가인권위 조사로 확인된 바 있습니다. 피해자들은 지난 2월 진실·화해를위한과거사정리위원회에 조사를 요청한 상태입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>제천영육아원 및 원장의 아동학대 사실이 국가인권위원회 조사로 확인되고 벌금형 선고 이력이 있어 상대방 책임이 명확합니다. 고아권익연대 주최 집회와 다수 피해자의 증언을 통해 집단적 피해가 확인되며, 물고문 등 심각한 학대로 인한 피해 규모가 큽니다. 국가인권위 조사 결과 및 진실·화해를위한과거사정리위원회 조사 요청 등 공적 절차가 진행 중이며 증거 확보도 용이합니다. 보육원의 자력은 제한적일 수 있으나, 국가의 책임이 인정될 경우 충분한 배상 능력을 기대할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>“어린이날 부모 없는 아이들에게도 관심을”</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/2026/05/06/20260506023004?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-05-15 22:00:23.812776+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-05-10 14:11:34.746772+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>친부 징역 12년, 친모 징역 3년 집행유예 5년 형 확정</t>
+          <t>범죄피해자 공동 대응 협의체(JSS) 운영</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2017년 1살 아기가 친부의 폭행과 친모의 방임으로 사망한 사건입니다. 친부는 아동학대치사 혐의로 징역 12년, 친모는 아동복지법상 방임 혐의로 징역 3년 집행유예 5년을 선고받았으며, 대법원 판결로 형이 확정되어 사건이 종결되었습니다.</t>
+          <t>제주 지역에서 아동학대 신고가 급증하고 있으며, 이는 인식 변화와 코드 전환의 영향으로 분석됩니다. 2023년 2월 출범한 'JSS(Jeju-Sheriff-System)'를 통해 지자체, 병원, 법조계 등 72개 기관이 참여하는 범죄피해자 통합 지원 체계가 운영되고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 사건은 친부모의 아동학대치사 및 방임에 대한 형사 재판이 대법원 판결로 이미 종결된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서 신규성이 없습니다. 또한, 가해자인 친부모에게 소송금융 투자를 회수할 만한 충분한 자력이 있다고 보기 어렵습니다.</t>
+          <t>해당 기사는 아동학대 신고 급증 현상과 범죄피해자 공동 대응 협의체(JSS) 운영에 대한 일반적인 내용을 다루고 있습니다. 특정 가해자나 단일 사건으로 인한 집단적 피해가 명확히 특정되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건을 발굴하기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'1살 아기 장례식'에 참석한 형사 10여 명…친부는 어디에[그해 오늘]</t>
+          <t>아동학대 신고 급증… 인식 변화·코드 전환 영향</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsjeju.net</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645413496</t>
+          <t>https://www.newsjeju.net/news/articleView.html?idxno=420052</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-06 00:19:22.402897+00:00</t>
+          <t>2026-05-10 14:11:34.746772+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>친부 C씨, 친모 B씨</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>항소심 판결 (아동학대 살해 부분 무죄)</t>
+          <t>친부 징역 12년, 친모 징역 3년 집행유예 5년 형 확정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>사망 두 달 전 학교에 아동학대 신고가 접수되었던 14세 소년이 결국 숨진 사건. 재판부는 계부의 주장을 일부 받아들여 1심의 아동학대 살해 부분에 대해 무죄를 선고했으며, 진범은 피해자의 친형이라고 판단했다.</t>
+          <t>2017년 1살 아기가 친부의 폭행과 친모의 방임으로 사망한 사건입니다. 친부는 아동학대치사 혐의로 징역 12년, 친모는 아동복지법상 방임 혐의로 징역 3년 집행유예 5년을 선고받았으며, 대법원 판결로 형이 확정되어 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>사건의 주요 쟁점이 형사상 책임 소재에 있으며, 재판부 판단에 따라 상대방 책임이 불분명합니다(적합 조건 1 미충족). 민사상 손해배상 청구의 상대방과 그 자력이 파악하기 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건으로(적합 조건 3 미충족) 소송금융 투자 적합성이 낮습니다.</t>
+          <t>해당 사건은 친부모의 아동학대치사 및 방임에 대한 형사 재판이 대법원 판결로 이미 종결된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서 신규성이 없습니다. 또한, 가해자인 친부모에게 소송금융 투자를 회수할 만한 충분한 자력이 있다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>사망 두 달 전 학교서 '아동 학대' 신고했는데, 끝내 숨진 익산 14살 男...</t>
+          <t>'1살 아기 장례식'에 참석한 형사 10여 명…친부는 어디에[그해 오늘]</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629784/?sc=Naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645413496</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 12:20:54.006005+00:00</t>
+          <t>2026-04-06 00:19:22.402897+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 중 추정</t>
+          <t>항소심 판결 (아동학대 살해 부분 무죄)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>계부가 수건으로 아이의 입에 재갈을 물리고 친형을 학대 도구로 삼는 등 고문에 가까운 아동학대를 저지른 사건입니다. 끔찍한 아동학대이자 잔혹한 살인 사건으로 이어질 수 있는 심각한 사안으로, 현재 형사 절차가 진행 중인 것으로 추정됩니다.</t>
+          <t>사망 두 달 전 학교에 아동학대 신고가 접수되었던 14세 소년이 결국 숨진 사건. 재판부는 계부의 주장을 일부 받아들여 1심의 아동학대 살해 부분에 대해 무죄를 선고했으며, 진범은 피해자의 친형이라고 판단했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>계부의 아동학대 책임이 명확하고 피해 규모가 매우 크며 형사 절차가 진행 중인 것으로 보이나 (적합 조건 1, 4, 5, 6), 피고가 개인인 계부로 특정되어 배상 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 중요한 '기타 투자 어려운 이유'에 해당합니다.</t>
+          <t>사건의 주요 쟁점이 형사상 책임 소재에 있으며, 재판부 판단에 따라 상대방 책임이 불분명합니다(적합 조건 1 미충족). 민사상 손해배상 청구의 상대방과 그 자력이 파악하기 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건으로(적합 조건 3 미충족) 소송금융 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>때리지 않으면 내가 죽어 …친형을 '학대 도구'로 만든 계부</t>
+          <t>사망 두 달 전 학교서 '아동 학대' 신고했는데, 끝내 숨진 익산 14살 男...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505570&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.dailian.co.kr/news/view/1629784/?sc=Naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 00:23:32.545648+00:00</t>
+          <t>2026-04-05 12:20:54.006005+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>계부</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>계부의 아동학대치사 사건에 대한 형사 재판 진행 및 어머니의 위증죄 감형 판결</t>
+          <t>형사 수사 및 재판 진행 중 추정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>계부의 아동학대치사 사건과 관련하여, 아들을 지키려 위증한 어머니가 9년 감형을 받았다는 내용의 기사이다. 사고 당일 CCTV 영상과 검사의 주장이 언급되었으며, 사건은 이미 형사 재판이 진행되어 판결이 선고된 단계로 보인다.</t>
+          <t>계부가 수건으로 아이의 입에 재갈을 물리고 친형을 학대 도구로 삼는 등 고문에 가까운 아동학대를 저지른 사건입니다. 끔찍한 아동학대이자 잔혹한 살인 사건으로 이어질 수 있는 심각한 사안으로, 현재 형사 절차가 진행 중인 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>계부의 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), CCTV 등 증거가 존재하나(적합 조건 5), 상대방이 개인으로 자력 부족 가능성이 높아 회수 가능성이 낮고, 집단적 피해가 아닌 개별 사건이므로 소송금융 투자 적합도가 낮음.</t>
+          <t>계부의 아동학대 책임이 명확하고 피해 규모가 매우 크며 형사 절차가 진행 중인 것으로 보이나 (적합 조건 1, 4, 5, 6), 피고가 개인인 계부로 특정되어 배상 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 중요한 '기타 투자 어려운 이유'에 해당합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>계부의 아들 학대치사… 아들 지키려 위증  9년 감형 [그알]</t>
+          <t>때리지 않으면 내가 죽어 …친형을 '학대 도구'로 만든 계부</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=729259</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505570&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 00:18:31.347914+00:00</t>
+          <t>2026-04-05 00:23:32.545648+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>계부, 형</t>
+          <t>계부</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 재판 2심 진행 중 (1심에서 계부의 아동학대 살해 부분 무죄 판단)</t>
+          <t>계부의 아동학대치사 사건에 대한 형사 재판 진행 및 어머니의 위증죄 감형 판결</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>익산에서 14세 아들이 사망한 사건으로, 계부와 형이 아동학대 살해 혐의로 재판을 받고 있습니다. 1심에서는 계부의 아동학대 살해 혐의에 대해 무죄가 선고되었으며, 계부는 친형이 진범이라고 주장하고 있습니다. 현재 2심 재판이 진행 중이며, 사건 당일 계부와 형의 대화 녹음이 법정에서 공개되었습니다.</t>
+          <t>계부의 아동학대치사 사건과 관련하여, 아들을 지키려 위증한 어머니가 9년 감형을 받았다는 내용의 기사이다. 사고 당일 CCTV 영상과 검사의 주장이 언급되었으며, 사건은 이미 형사 재판이 진행되어 판결이 선고된 단계로 보인다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 사건은 14세 아동 사망에 대한 아동학대 살해 혐의로 계부와 형이 연루된 형사 재판입니다. 소송금융은 주로 다수의 피해자 또는 자력이 충분한 기업/기관을 상대로 한 고액의 민사 손해배상 사건에 적합하며, 이 사건은 단일 피해자이고 상대방 책임이 명확하지 않으며(계부와 형 간 진범 공방), 상대방의 자력도 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>계부의 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), CCTV 등 증거가 존재하나(적합 조건 5), 상대방이 개인으로 자력 부족 가능성이 높아 회수 가능성이 낮고, 집단적 피해가 아닌 개별 사건이므로 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>주먹 쥐고 엎드려 뻗쳐 시켜  익산서 사망한 14살 아들, 계부와 형의 엇...</t>
+          <t>계부의 아들 학대치사… 아들 지키려 위증  9년 감형 [그알]</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629658/?sc=Naver</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=729259</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-05 00:15:39.414942+00:00</t>
+          <t>2026-04-05 00:18:31.347914+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>계부, 형</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>형사 재판 2심 진행 중 (1심에서 계부의 아동학대 살해 부분 무죄 판단)</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>익산에서 14세 아들이 사망한 사건으로, 계부와 형이 아동학대 살해 혐의로 재판을 받고 있습니다. 1심에서는 계부의 아동학대 살해 혐의에 대해 무죄가 선고되었으며, 계부는 친형이 진범이라고 주장하고 있습니다. 현재 2심 재판이 진행 중이며, 사건 당일 계부와 형의 대화 녹음이 법정에서 공개되었습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>본 사건은 14세 아동 사망에 대한 아동학대 살해 혐의로 계부와 형이 연루된 형사 재판입니다. 소송금융은 주로 다수의 피해자 또는 자력이 충분한 기업/기관을 상대로 한 고액의 민사 손해배상 사건에 적합하며, 이 사건은 단일 피해자이고 상대방 책임이 명확하지 않으며(계부와 형 간 진범 공방), 상대방의 자력도 불분명하여 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>주먹 쥐고 엎드려 뻗쳐 시켜  익산서 사망한 14살 아들, 계부와 형의 엇...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1629658/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:15:39.414942+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>친모 징역형 집행유예 선고</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>뇌병변 장애를 앓는 4세 아들을 살해하려 한 30대 친모가 징역 1년 6개월에 집행유예 2년을 선고받았습니다. 친모는 생활고와 양육 부담으로 범행을 시도했으며, 국가기관에 도움을 요청했으나 지원을 받지 못했다고 진술했습니다. 재판부는 친모의 죄책을 인정하면서도 우발적 범행과 반성 등을 참작했습니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>상대방(친모)에게 자력이 충분하지 않아 손해배상금 회수가 사실상 불가능하며 (부적합 조건: 상대방에게 자력이 충분함), 집단적 피해가 아닌 개별 사건으로 피해 규모를 특정하기 어렵습니다 (부적합 조건: 집단적 피해, 피해 규모가 큼). 또한, 친모의 우발적 범행에 대한 형사 판결이 이미 선고된 상태로, 민사상 손해배상 청구의 실익이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>4살 아들 살해하려다 울음소리에 '멈칫'…친모 징역형 집유</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260403580375</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-04-04 00:16:10.176278+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-03 12:33:29.693792+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
+          <t>수도권 경찰 직장어린이집</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>경찰 수사 착수, 보육교사 직무 배제</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>수도권 경찰 직장어린이집에서 보육교사 2명이 1세 영아를 학대했다는 신고가 접수되어 경찰이 수사에 착수했습니다. 피해 아동 부모가 CCTV를 확인 후 신고했으며, 교사들은 아이를 억지로 누르거나 간식을 주지 않는 등의 행위를 한 혐의를 받고 있습니다. 해당 교사들은 현재 직무 배제된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>CCTV 영상과 부모의 구체적인 진술로 상대방의 책임이 비교적 명확하며(적합 조건 1), CCTV라는 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한, 경찰 수사가 이미 착수되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 현재까지 확인된 피해자가 1명으로 집단적 피해에 해당하지 않고, 피해 규모가 명확히 파악되지 않아 'High' 등급으로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>경찰 직장어린이집서 교사 2명 '아동학대' 의혹…수사 착수</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260403001226</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:33:29.693792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
           <t>보육교사 A 씨 등</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>경찰 수사 중, 보육교사 2명 형사 입건, 피해자 조사 예정</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>경찰 직장어린이집에서 아동학대 신고가 접수되어 보육교사 2명이 형사 입건되었습니다. 아직 피해자 및 피의자 조사는 진행되지 않았으며, 해당 교사들은 직무 배제된 상태입니다. 경찰은 조만간 피해자 조사를 진행할 예정이라고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>보육교사 2명이 형사 입건되어 상대방 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 공적 절차가 이미 시작되었고(적합 조건 6), 추가 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해 규모와 피해자 수가 명확하지 않아 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>경찰 직장어린이집서 아동학대 신고…보육교사 2명 형사 입건</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/gyeonggi/6125122</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-04-03 12:31:39.302675+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-04-03 12:28:58.595630+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>살인미수 혐의로 징역형의 집행유예 선고</t>
+          <t>친모에 대한 살인미수 등 혐의 재판 종결, 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>뇌 병변 장애를 앓는 4살 아들을 살해하려다 미수에 그친 30대 친모가 징역형의 집행유예를 선고받았습니다. 친모는 경제적 어려움과 공공기관의 지원 부족으로 인해 범행을 저지른 것으로 조사되었으며, 현재 형사 재판은 종결된 상태입니다.</t>
+          <t>뇌병변 장애를 앓는 4살 아들을 살해하려 한 30대 친모가 징역형 집행유예를 선고받았습니다. 경제적 어려움과 국가기관의 지원 부족으로 극단적 선택을 시도한 것으로 드러났으며, 법원은 우발적 범행과 반성 등을 고려해 양형했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 사건은 상대방(친모)에게 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며, 형사 절차가 이미 종결되었습니다. 비록 형사 재판 기록이라는 증거가 있고 공적 절차가 진행되었으나, 소송금융 투자에 필수적인 상대방의 자력과 회수 가능성이 현저히 낮아 투자 대상으로 부적합합니다.</t>
+          <t>사건의 주요 법적 절차(친모에 대한 형사 재판)가 이미 종결되었습니다. 직접적인 가해자인 친모는 자력이 없어 소송금융 투자 대상으로서 부적합하며, 국가기관의 지원 부족이 언급되었으나 이를 근거로 국가기관의 명확한 법적 책임을 입증하기 어렵습니다. 또한, 집단적 피해가 아니며 피해 규모 또한 소송금융 투자에 적합한 수준으로 추정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>4살 장애子 살해하려다 '울음'에 멈칫…홀로 子키우던 30대母 집행유예</t>
+          <t>[이슈]4살 장애 아들 살해하려다 울음에 멈칫한 30대 엄마…법원 판단은...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040317255597707</t>
+          <t>https://www.munhwa.com/article/11579736?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 12:24:25.526301+00:00</t>
+          <t>2026-04-03 12:28:58.595630+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>살인미수 혐의로 징역형의 집행유예 선고</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>뇌 병변 장애를 앓는 4살 아들을 살해하려다 미수에 그친 30대 친모가 징역형의 집행유예를 선고받았습니다. 친모는 경제적 어려움과 공공기관의 지원 부족으로 인해 범행을 저지른 것으로 조사되었으며, 현재 형사 재판은 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>이 사건은 상대방(친모)에게 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며, 형사 절차가 이미 종결되었습니다. 비록 형사 재판 기록이라는 증거가 있고 공적 절차가 진행되었으나, 소송금융 투자에 필수적인 상대방의 자력과 회수 가능성이 현저히 낮아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>4살 장애子 살해하려다 '울음'에 멈칫…홀로 子키우던 30대母 집행유예</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026040317255597707</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:24:25.526301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>CCTV를 통해 피해 사실이 확인되었으며, 추가 피해자 파악 및 관련 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>장애 아동 돌봄 시설에서 50여 명의 아동이 400차례 이상 방치된 사실이 CCTV를 통해 확인되었습니다. 피해 아동의 아버지는 CCTV 설치 기간이 짧아 실제 피해 규모는 더 클 수 있다고 주장하고 있습니다. 이는 장애 아동에 대한 심각한 방치 및 학대 사건으로, 추가 피해자 파악 및 관련 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>장애 아동 50여 명에 대한 400차례 방치라는 명확한 책임 소재와 집단적 피해가 확인되며, CCTV 영상이라는 강력한 증거가 존재합니다. 피해 규모가 크고 사회적 파장이 예상되어 소송금융 투자 적합도가 높습니다. (적합 조건 1, 3, 4, 5 충족)</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
         <is>
           <t>50여 명 이상</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>(R) 치료 안하고 스마트폰만? ..장애 아동 400차례 방치</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>tjb.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.tjb.co.kr/news05/bodo/view/id/96727</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-04-02 12:34:47.796063+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-02 12:33:22.059340+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
+          <t>보육원 및 원장</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>MBC '실화탐사대' 방송으로 공론화, 추가 법적 조치 가능성</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>13년 전 충청도의 한 보육원에서 발생한 아동학대 사건의 가해자인 보육원 원장이 최근 복귀하면서 피해자들이 다시금 고통을 호소하고 있습니다. MBC '실화탐사대'에서 이 사건을 다루며 공론화되었고, 피해자들은 되살아난 악몽에 분노를 표출하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 비교적 명확하며(보육원 원장), 다수의 아동학대 피해자가 존재하고, MBC '실화탐사대' 방송을 통해 공론화되어 증거 확보 가능성이 있습니다. 그러나 상대방의 자력 불충분 가능성(보육원)과 13년 전 사건이라는 점에서 증거 수집 및 소멸시효 관련 법적 쟁점이 발생할 수 있어 투자 적합도가 낮아집니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>13년 전 아동학대 보육원 원장 복귀, 피해자 분노 터졌다 ('실화탐사대'...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=522785</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:33:22.059340+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
           <t>야구클럽 감독 A씨</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>경찰 수사 완료, 검찰 송치 예정</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>인천의 한 야구클럽 감독 A씨가 중학생 선수 3명을 야구 방망이로 폭행하여 아동복지법 위반 혐의로 경찰 조사를 받았습니다. A씨는 훈련 집중력 향상을 위한 행동이었다며 혐의를 인정했으며, 경찰은 증거를 토대로 A씨를 검찰에 불구속 송치할 예정입니다. 피해 학생들은 허벅지와 둔부 등에 멍이 드는 상처를 입었습니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>감독의 폭행 사실이 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 예정으로 공적 절차가 진행 중이며(적합 조건 6), 피해자 진술과 사진 등 증거가 확보되었습니다(적합 조건 5). 다만, 피해자 수가 3명으로 집단적 피해로 보기 어렵고(부적합 조건), 피해 규모가 크지 않을 것으로 예상되며, 상대방의 자력 또한 불분명하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>맞으면 잘하더라  배트로 야구클럽 중학생 선수들 폭행한 감독</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603310847107032</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-31 00:29:58.128410+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="3" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>친모 A씨</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>검찰이 아동학대살해죄를 적용하여 공소 유지 중</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>생후 19개월 딸을 방임하여 사망에 이르게 한 친모 A씨에게 검찰이 아동학대살해죄를 적용하여 공소 유지 중입니다. 검찰은 죄질에 상응하는 형벌이 선고될 수 있도록 최선을 다하고, 첫째 딸에게는 적극적인 피해자 지원을 약속했습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>상대방(친모)이 개인이며, 배상 능력이 충분하다고 보기 어려워 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족) 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>생후 19개월 딸 방임해 숨지게 한 친모…아동학대살해죄 적용</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>jnilbo.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028445</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-31 00:29:44.408729+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-31 00:28:59.602668+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A씨 (야구클럽 감독)</t>
+          <t>야구클럽 감독 A 씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 마무리 및 검찰 송치 예정</t>
+          <t>경찰 수사 후 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>인천의 한 야구클럽 감독이 중학생 선수 3명을 야구 방망이로 폭행하여 허벅지와 둔부에 멍이 들게 한 혐의로 경찰에 입건되었다. 감독은 훈련 집중력 향상을 위한 행동이었다고 진술했으나, 경찰은 아동학대 혐의를 적용하여 검찰에 송치할 예정이다. 피해자 측은 고소장과 증거 사진을 제출했다.</t>
+          <t>인천의 한 야구클럽 감독이 중학생 선수 3명에게 야구 방망이를 휘둘러 멍과 부상을 입힌 혐의로 경찰에 입건되었다. 감독은 훈련 목적이었다고 주장했으나, 경찰은 아동학대로 판단하여 검찰에 송치할 예정이다. 피해자 측은 단순 체벌을 넘어선 반복적인 폭행이었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>감독의 폭행 사실이 경찰 조사에서 인정되었고 검찰 송치 예정으로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사라는 공적 절차가 진행 중이고 증거도 확보되어 있음(적합 조건 5, 6). 그러나 피해자 수가 3명으로 집단적 피해로 보기 어렵고(적합 조건 3 불충족), 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려움(적합 조건 2, 4 불충족).</t>
+          <t>감독의 폭행 사실 인정 및 경찰의 아동학대 판단으로 상대방 책임이 명확하고, 피해자 진술 및 사진 등 증거가 확보되었으며, 경찰 수사 후 검찰 송치 예정으로 공적 절차가 진행 중이다. 다만, 상대방의 자력이 불분명하고, 피해자 수가 3명으로 집단적 피해에 해당하지 않으며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>못 하면 때린다 …배트로 중학생 야구 선수들 폭행한 감독</t>
+          <t>“맞으니까 잘하더라”…중학생 제자에 배트 휘두른 야구클럽 감독</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185089</t>
+          <t>https://www.wikitree.co.kr/articles/1128755</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:19.825618+00:00</t>
+          <t>2026-03-31 00:28:59.602668+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>A씨 (야구클럽 감독)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 입건 및 검찰 송치 예정</t>
+          <t>경찰 수사 마무리 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>인천의 한 야구클럽 감독이 중학생 부원 3명을 야구방망이로 폭행하여 아동학대 혐의로 경찰에 입건, 검찰 송치될 예정이다. 감독은 훈련 집중력 향상 목적이었다고 주장하나, 경찰은 아동학대로 판단했다. 피해 학생들은 심한 신체적 고통을 겪었으며, 이번 사건은 스포츠계의 강압적인 훈련 관행에 대한 비판을 불러일으키고 있다.</t>
+          <t>인천의 한 야구클럽 감독이 중학생 선수 3명을 야구 방망이로 폭행하여 허벅지와 둔부에 멍이 들게 한 혐의로 경찰에 입건되었다. 감독은 훈련 집중력 향상을 위한 행동이었다고 진술했으나, 경찰은 아동학대 혐의를 적용하여 검찰에 송치할 예정이다. 피해자 측은 고소장과 증거 사진을 제출했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (감독이 폭행 사실 인정), 증거가 있거나 확보 가능함 (경찰 조사, 피해 측 증거 사진 및 진술), 이미 공적 절차 진행 중 (경찰 입건 및 검찰 송치 예정). 다만, 상대방(개인 감독)의 자력이 충분한지 불확실하며, 피해자 수가 소송금융의 대규모 집단소송 기준(수십 명 이상)에 미치지 못하는 점이 투자 매력을 낮춘다.</t>
+          <t>감독의 폭행 사실이 경찰 조사에서 인정되었고 검찰 송치 예정으로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사라는 공적 절차가 진행 중이고 증거도 확보되어 있음(적합 조건 5, 6). 그러나 피해자 수가 3명으로 집단적 피해로 보기 어렵고(적합 조건 3 불충족), 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려움(적합 조건 2, 4 불충족).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“집중력 높이려고”... 중학생 야구부원 ‘피멍’ 들게 한 감독의 황당...</t>
+          <t>못 하면 때린다 …배트로 중학생 야구 선수들 폭행한 감독</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260331502654?OutUrl=naver</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185089</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 00:26:47.941892+00:00</t>
+          <t>2026-03-31 00:28:19.825618+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A씨 (야구클럽 감독)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 조사 중, 검찰 송치 예정</t>
+          <t>경찰 입건 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>인천의 한 야구클럽 감독 A씨가 중학생 선수 3명을 야구 방망이로 폭행하여 신체에 멍이 들게 한 혐의로 경찰 조사를 받고 있습니다. A씨는 훈련 집중력 향상을 위한 행동이었다고 진술했으나, 경찰은 아동복지법상 아동학대 혐의를 적용하여 검찰에 불구속 송치할 예정입니다.</t>
+          <t>인천의 한 야구클럽 감독이 중학생 부원 3명을 야구방망이로 폭행하여 아동학대 혐의로 경찰에 입건, 검찰 송치될 예정이다. 감독은 훈련 집중력 향상 목적이었다고 주장하나, 경찰은 아동학대로 판단했다. 피해 학생들은 심한 신체적 고통을 겪었으며, 이번 사건은 스포츠계의 강압적인 훈련 관행에 대한 비판을 불러일으키고 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>감독 A씨가 폭행 사실을 인정하고 경찰 조사를 통해 혐의가 적용되어 상대방 책임이 명확하며(적합 조건 1), 고소인 측 증거 사진과 피해 진술이 존재하고 경찰 조사가 진행 중인 공적 절차가 있습니다(적합 조건 5, 6). 그러나 피해자 수가 3명으로 집단적 피해로 보기 어렵고(적합 조건 3), 피해 규모가 크다고 단정하기 어려우며(적합 조건 4), 상대방(개인 감독)의 자력에 대한 정보가 부족합니다(적합 조건 2).</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (감독이 폭행 사실 인정), 증거가 있거나 확보 가능함 (경찰 조사, 피해 측 증거 사진 및 진술), 이미 공적 절차 진행 중 (경찰 입건 및 검찰 송치 예정). 다만, 상대방(개인 감독)의 자력이 충분한지 불확실하며, 피해자 수가 소송금융의 대규모 집단소송 기준(수십 명 이상)에 미치지 못하는 점이 투자 매력을 낮춘다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>맞으니 잘하더라 ...감독이 중학생 '배트 폭행'</t>
+          <t>“집중력 높이려고”... 중학생 야구부원 ‘피멍’ 들게 한 감독의 황당...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603310184&amp;t=NN</t>
+          <t>https://www.segye.com/newsView/20260331502654?OutUrl=naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-31 00:26:30.457301+00:00</t>
+          <t>2026-03-31 00:26:47.941892+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>경찰 조사 중, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>인천의 한 야구클럽 감독 A씨가 중학생 선수 3명을 야구 방망이로 폭행하여 신체에 멍이 들게 한 혐의로 경찰 조사를 받고 있습니다. A씨는 훈련 집중력 향상을 위한 행동이었다고 진술했으나, 경찰은 아동복지법상 아동학대 혐의를 적용하여 검찰에 불구속 송치할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>감독 A씨가 폭행 사실을 인정하고 경찰 조사를 통해 혐의가 적용되어 상대방 책임이 명확하며(적합 조건 1), 고소인 측 증거 사진과 피해 진술이 존재하고 경찰 조사가 진행 중인 공적 절차가 있습니다(적합 조건 5, 6). 그러나 피해자 수가 3명으로 집단적 피해로 보기 어렵고(적합 조건 3), 피해 규모가 크다고 단정하기 어려우며(적합 조건 4), 상대방(개인 감독)의 자력에 대한 정보가 부족합니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>맞으니 잘하더라 ...감독이 중학생 '배트 폭행'</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603310184&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:26:30.457301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
           <t>A씨 (야구클럽 감독)</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>경찰 수사 완료, 검찰 송치 예정</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>인천의 한 야구클럽 감독이 훈련 중 중학생 제자 3명을 야구 방망이로 폭행하여 피멍 등 부상을 입힌 혐의로 경찰에 입건되었습니다. 감독은 훈육 목적이었다고 주장하나, 경찰은 아동학대로 판단하고 검찰에 송치할 예정입니다. 피해자들은 평소에도 폭언이 있었다고 주장합니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 검찰 송치 예정으로 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자 수가 3명으로 집단적 피해에 해당하지 않고, 상대방의 자력도 불분명하여 대규모 소송금융 투자에는 한계가 있습니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>‘집중력 향상’ 핑계로 배트 휘두른 야구감독…중학생 제자들 폭행 혐...</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25416241</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-31 00:26:05.841537+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-30 12:38:13.437962+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>20대 여성 A씨</t>
+          <t>친모 A씨</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 진행 중</t>
+          <t>친모 아동학대살해 혐의로 검찰 기소, 공소 유지 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 방임해 숨지게 한 20대 친모가 아동학대 살해 혐의로 재판에 넘겨졌습니다. 검찰은 홈캠 영상과 금융거래 정보 등을 분석해 살인의 고의가 있다고 판단했으며, 첫째 딸에 대한 아동 유기·방임 혐의도 함께 적용했습니다. 피고인은 기초생활수급자로 공적 지원을 받았음에도 아이들을 방임한 것으로 드러났습니다.</t>
+          <t>19개월 영아가 영양결핍으로 사망한 사건에서 친모가 아동학대살해 혐의로 기소되었습니다. 검찰은 죄질에 상응하는 형벌이 선고될 수 있도록 공소 유지에 최선을 다하고, 첫째 딸에게는 피해자 지원을 할 예정입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거도 충분하며 공적 절차(형사 기소)가 진행 중이나, 피고인(친모)이 기초생활수급자로 자력이 매우 부족하여 민사상 손해배상 청구 시 실질적인 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>본 사건은 친모의 아동학대살해 혐의에 대한 형사 기소 건으로, 소송금융이 주로 투자하는 민사 손해배상 사건과는 성격이 다릅니다. 또한, 피고인인 친모가 대기업, 금융기관 등 자력이 충분한 상대방에 해당하지 않아 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 유기·방임 1명)</t>
+          <t>1명 (19개월 영아)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>19개월 딸 굶기고 놀이공원…20대 엄마에 살해죄 적용</t>
+          <t>19개월 영아 영양결핍 사망…친모 아동학대살해 혐의 기소</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260330205056NwV</t>
+          <t>https://www.dailian.co.kr/news/view/1627312/?sc=Naver</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-30 12:38:05.983130+00:00</t>
+          <t>2026-03-30 12:38:13.437962+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>친모 A씨</t>
+          <t>20대 여성 A씨</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>친모 아동학대살해 혐의로 구속기소, 형사 재판 진행 예정.</t>
+          <t>검찰 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>20개월 여아가 친모의 방임 및 학대로 사망한 사건. 경찰은 아동학대치사 혐의를 적용했으나, 검찰은 보완 수사를 통해 친모에게 아동학대살해 혐의를 적용하여 구속기소했다. 친모는 아이 사망 전 5일간 방치하고, 평소 양육을 귀찮게 생각한 것으로 조사되었다.</t>
+          <t>생후 19개월 딸을 방임해 숨지게 한 20대 친모가 아동학대 살해 혐의로 재판에 넘겨졌습니다. 검찰은 홈캠 영상과 금융거래 정보 등을 분석해 살인의 고의가 있다고 판단했으며, 첫째 딸에 대한 아동 유기·방임 혐의도 함께 적용했습니다. 피고인은 기초생활수급자로 공적 지원을 받았음에도 아이들을 방임한 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 기소)가 진행 중이나(적합 조건 6), 피고가 개인(친모)으로 자력이 충분하지 않아(적합 조건 2 미충족) 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
+          <t>상대방 책임은 명확하고 증거도 충분하며 공적 절차(형사 기소)가 진행 중이나, 피고인(친모)이 기초생활수급자로 자력이 매우 부족하여 민사상 손해배상 청구 시 실질적인 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 유기·방임 1명)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'20개월 여아 사망' 친모 기소... 아동학대 살해죄</t>
+          <t>19개월 딸 굶기고 놀이공원…20대 엄마에 살해죄 적용</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603302038141936</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260330205056NwV</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-30 12:37:29.452211+00:00</t>
+          <t>2026-03-30 12:38:05.983130+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>친모 A씨</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>비속살해죄 신설 관련 입법 논의 진행 중</t>
+          <t>친모 아동학대살해 혐의로 구속기소, 형사 재판 진행 예정.</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>보건복지부 보고서에 따르면 2018년부터 2024년까지 부모에 의해 살해된 후 부모도 자살한 아동이 86명에 달합니다. 자녀를 소유물로 여기는 왜곡된 인식이 문제로 지적되며, 국회에서는 비속살해죄 신설을 통한 가중처벌 논의가 진행 중입니다.</t>
+          <t>20개월 여아가 친모의 방임 및 학대로 사망한 사건. 경찰은 아동학대치사 혐의를 적용했으나, 검찰은 보완 수사를 통해 친모에게 아동학대살해 혐의를 적용하여 구속기소했다. 친모는 아이 사망 전 5일간 방치하고, 평소 양육을 귀찮게 생각한 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 사건은 부모가 자녀를 살해하는 비극적인 개별 사건들로, 가해자가 대부분 사망했거나 개인으로 소송금융의 적합 조건인 '상대방에게 자력이 충분함'에 해당하지 않습니다. 또한, 소송금융의 대상이 될 만한 명확하고 자력 있는 피고가 부재하며, 현재 진행 중인 공적 절차는 형법 개정 논의로 민사상 손해배상 소송과는 직접적인 관련이 적습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 기소)가 진행 중이나(적합 조건 6), 피고가 개인(친모)으로 자력이 충분하지 않아(적합 조건 2 미충족) 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>86명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>아이가 무슨 죄?… 부모 손에 86명 희생</t>
+          <t>'20개월 여아 사망' 친모 기소... 아동학대 살해죄</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330516200?OutUrl=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603302038141936</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-30 12:35:52.213498+00:00</t>
+          <t>2026-03-30 12:37:29.452211+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>검찰 구속기소, 아동학대살해죄 적용</t>
+          <t>비속살해죄 신설 관련 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 방임해 사망에 이르게 한 20대 친모가 아동학대살해죄로 구속기소되었다. 친모는 딸을 92시간 동안 홀로 집에 두고 외출했으며, 영양 결핍과 탈수로 사망한 딸의 체중은 또래 절반에도 미치지 못했다. 검찰은 홈캠 영상과 금융거래 정보 등을 분석해 살인의 고의가 있었다고 판단했다.</t>
+          <t>보건복지부 보고서에 따르면 2018년부터 2024년까지 부모에 의해 살해된 후 부모도 자살한 아동이 86명에 달합니다. 자녀를 소유물로 여기는 왜곡된 인식이 문제로 지적되며, 국회에서는 비속살해죄 신설을 통한 가중처벌 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(친모)의 책임은 명확하고(적합 조건 1), 홈캠 영상 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰 구속기소 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 기초생활수급자로 자력이 매우 부족하여(적합 조건 2 불충족) 소송금융의 핵심인 손해배상금 회수 가능성이 극히 낮아 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 부모가 자녀를 살해하는 비극적인 개별 사건들로, 가해자가 대부분 사망했거나 개인으로 소송금융의 적합 조건인 '상대방에게 자력이 충분함'에 해당하지 않습니다. 또한, 소송금융의 대상이 될 만한 명확하고 자력 있는 피고가 부재하며, 현재 진행 중인 공적 절차는 형법 개정 논의로 민사상 손해배상 소송과는 직접적인 관련이 적습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명 (사망한 딸 B양)</t>
+          <t>86명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>‘19개월 딸 굶겨 살해’ 검찰, 20대 친엄마 ‘아동학대살해죄’ 적용</t>
+          <t>아이가 무슨 죄?… 부모 손에 86명 희생</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705972?ref=naver</t>
+          <t>https://www.segye.com/newsView/20260330516200?OutUrl=naver</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-30 12:32:41.489130+00:00</t>
+          <t>2026-03-30 12:35:52.213498+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>친모 A 씨</t>
+          <t>A씨 (친모)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>검찰 공소 유지 중</t>
+          <t>검찰 구속기소, 아동학대살해죄 적용</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 굶겨 사망에 이르게 한 친모에게 아동학대살해죄가 적용되어 검찰이 공소 유지를 진행 중입니다. 검찰은 첫째 딸에게도 적극적인 피해자 지원을 약속했습니다.</t>
+          <t>생후 19개월 딸을 방임해 사망에 이르게 한 20대 친모가 아동학대살해죄로 구속기소되었다. 친모는 딸을 92시간 동안 홀로 집에 두고 외출했으며, 영양 결핍과 탈수로 사망한 딸의 체중은 또래 절반에도 미치지 못했다. 검찰은 홈캠 영상과 금융거래 정보 등을 분석해 살인의 고의가 있었다고 판단했다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>친모가 피고인인 아동학대살해 사건으로, 상대방(친모)에게 충분한 자력이 있다고 보기 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 검찰 수사 등 공적 절차가 진행 중이지만, 민사상 손해배상 청구의 실질적인 회수 가능성이 부족합니다.</t>
+          <t>상대방(친모)의 책임은 명확하고(적합 조건 1), 홈캠 영상 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰 구속기소 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 기초생활수급자로 자력이 매우 부족하여(적합 조건 2 불충족) 소송금융의 핵심인 손해배상금 회수 가능성이 극히 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>사망 1명, 생존 1명</t>
+          <t>1명 (사망한 딸 B양)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>'생후 19개월' 딸 굶겨 사망케 한 친모에 '아동학대살해죄' 적용</t>
+          <t>‘19개월 딸 굶겨 살해’ 검찰, 20대 친엄마 ‘아동학대살해죄’ 적용</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026033019161863500</t>
+          <t>https://biz.heraldcorp.com/article/10705972?ref=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-30 12:32:01.122065+00:00</t>
+          <t>2026-03-30 12:32:41.489130+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>친모 A 씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>검찰이 아동학대 살해 혐의로 공소 유지 중</t>
+          <t>검찰 공소 유지 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>20대 여성이 생후 19개월 딸을 방임하여 사망에 이르게 한 혐의로 검찰이 아동학대 살해 혐의를 적용해 공소 유지 중입니다. 검찰은 피고인에게 죄질에 상응하는 형이 선고되도록 노력하고, 첫째 딸에 대한 피해자 지원을 적극적으로 할 것이라고 밝혔습니다.</t>
+          <t>생후 19개월 딸을 굶겨 사망에 이르게 한 친모에게 아동학대살해죄가 적용되어 검찰이 공소 유지를 진행 중입니다. 검찰은 첫째 딸에게도 적극적인 피해자 지원을 약속했습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>피고가 개인(20대 여성)으로, '상대방에게 자력이 충분함' 조건에 해당하지 않아 민사상 손해배상 청구의 실익이 낮을 것으로 판단됩니다. 또한 '집단적 피해'가 아닌 개별 사건이며, 주로 형사 절차에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 매력이 부족합니다.</t>
+          <t>친모가 피고인인 아동학대살해 사건으로, 상대방(친모)에게 충분한 자력이 있다고 보기 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 검찰 수사 등 공적 절차가 진행 중이지만, 민사상 손해배상 청구의 실질적인 회수 가능성이 부족합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 생존 1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>생후 19개월 딸 방임해 숨지게 한 20대 여성… 檢, ‘아동학대 살해’ 혐...</t>
+          <t>'생후 19개월' 딸 굶겨 사망케 한 친모에 '아동학대살해죄' 적용</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/30/NWXOECFINFFSZOZ44IE23KNXMI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026033019161863500</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-30 12:31:50.300914+00:00</t>
+          <t>2026-03-30 12:32:01.122065+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>A씨 (친모)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>친모 구속기소, 재판 예정</t>
+          <t>검찰이 아동학대 살해 혐의로 공소 유지 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 굶겨 숨지게 한 친모 A씨가 아동학대살해 및 아동 유기·방임 혐의로 구속기소되었습니다. 부검 결과 영양 결핍과 탈수가 사망 원인으로 밝혀졌으며, 검찰은 홈캠 영상과 금융거래 내역 등을 통해 혐의를 아동학대살해로 변경했습니다. A씨는 초등학생인 첫째 딸의 양육도 소홀히 한 혐의를 받고 있습니다.</t>
+          <t>20대 여성이 생후 19개월 딸을 방임하여 사망에 이르게 한 혐의로 검찰이 아동학대 살해 혐의를 적용해 공소 유지 중입니다. 검찰은 피고인에게 죄질에 상응하는 형이 선고되도록 노력하고, 첫째 딸에 대한 피해자 지원을 적극적으로 할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거도 확보되었으며 공적 절차가 진행 중이나, 피고가 개인이며 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 소송금융 투자 대상으로서의 경제적 실익이 부족합니다.</t>
+          <t>피고가 개인(20대 여성)으로, '상대방에게 자력이 충분함' 조건에 해당하지 않아 민사상 손해배상 청구의 실익이 낮을 것으로 판단됩니다. 또한 '집단적 피해'가 아닌 개별 사건이며, 주로 형사 절차에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 매력이 부족합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>2명 (사망한 딸 1명, 방임된 첫째 딸 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>생후 19개월 딸 굶겨 숨지게 한 친모…아동학대살해 혐의 구속기소</t>
+          <t>생후 19개월 딸 방임해 숨지게 한 20대 여성… 檢, ‘아동학대 살해’ 혐...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/30/20260330500290?wlog_tag3=naver</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/30/NWXOECFINFFSZOZ44IE23KNXMI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-30 12:31:39.381660+00:00</t>
+          <t>2026-03-30 12:31:50.300914+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>ㄱ씨</t>
+          <t>A씨 (친모)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 진행 예정</t>
+          <t>친모 구속기소, 재판 예정</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>19개월 된 딸이 20대 엄마의 방임으로 사망한 사건. 검찰은 엄마를 아동학대살해 혐의로 구속 기소했으며, 첫째 딸에 대한 아동유기 및 방임 혐의도 적용했다. 피해 아동은 사망 당시 평균 체중의 절반에도 못 미치는 4.7kg이었다.</t>
+          <t>생후 19개월 딸을 굶겨 숨지게 한 친모 A씨가 아동학대살해 및 아동 유기·방임 혐의로 구속기소되었습니다. 부검 결과 영양 결핍과 탈수가 사망 원인으로 밝혀졌으며, 검찰은 홈캠 영상과 금융거래 내역 등을 통해 혐의를 아동학대살해로 변경했습니다. A씨는 초등학생인 첫째 딸의 양육도 소홀히 한 혐의를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>피고인(20대 엄마)이 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한 집단적 피해가 아닌 개별 아동학대 사건으로, 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 큽니다. (부적합 조건: 집단적 피해 미충족, 피해 규모가 큼 미충족). 다만 상대방 책임은 명확하고 검찰 수사 및 기소로 증거가 충분히 확보되었으며 공적 절차가 진행 중인 점은 긍정적입니다.</t>
+          <t>상대방 책임은 명확하고 증거도 확보되었으며 공적 절차가 진행 중이나, 피고가 개인이며 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 소송금융 투자 대상으로서의 경제적 실익이 부족합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명 (사망 아동)</t>
+          <t>2명 (사망한 딸 1명, 방임된 첫째 딸 1명)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>몸무게 4.7㎏로 말라 숨진 19개월 딸…아동학대살해 20대 엄마 재판에</t>
+          <t>생후 19개월 딸 굶겨 숨지게 한 친모…아동학대살해 혐의 구속기소</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/capital/1251817.html</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/30/20260330500290?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-30 12:30:36.801231+00:00</t>
+          <t>2026-03-30 12:31:39.381660+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>A씨 (친모)</t>
+          <t>ㄱ씨</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 공소 유지 예정</t>
+          <t>검찰 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>생후 20개월 딸을 굶겨 숨지게 하고 첫째 딸도 방임한 20대 친모 A씨가 아동학대살해 및 아동유기·방임 혐의로 구속 기소되었습니다. 검찰은 A씨가 사망 위험을 예견하고도 유기한 것으로 판단하고 있으며, 죄질에 상응하는 형이 선고되도록 공소 유지에 만전을 기할 예정입니다.</t>
+          <t>19개월 된 딸이 20대 엄마의 방임으로 사망한 사건. 검찰은 엄마를 아동학대살해 혐의로 구속 기소했으며, 첫째 딸에 대한 아동유기 및 방임 혐의도 적용했다. 피해 아동은 사망 당시 평균 체중의 절반에도 못 미치는 4.7kg이었다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방(친모)의 책임은 명확하고 검찰 수사 및 기소로 증거도 충분하나, 상대방의 자력이 충분하지 않아 소송금융의 핵심 목적인 '상당한 금전적 회수' 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피고인(20대 엄마)이 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한 집단적 피해가 아닌 개별 아동학대 사건으로, 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 큽니다. (부적합 조건: 집단적 피해 미충족, 피해 규모가 큼 미충족). 다만 상대방 책임은 명확하고 검찰 수사 및 기소로 증거가 충분히 확보되었으며 공적 절차가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상 (민사상 회수 가능성 낮음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 방임 1명)</t>
+          <t>1명 (사망 아동)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>검찰, 생후 20개월 딸 굶겨 숨지게 한 20대 친모 구속기소</t>
+          <t>몸무게 4.7㎏로 말라 숨진 19개월 딸…아동학대살해 20대 엄마 재판에</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260330580625</t>
+          <t>https://www.hani.co.kr/arti/area/capital/1251817.html</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-30 12:27:06.005899+00:00</t>
+          <t>2026-03-30 12:30:36.801231+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
+          <t>A씨 (친모)</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>검찰 구속 기소, 공소 유지 예정</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>생후 20개월 딸을 굶겨 숨지게 하고 첫째 딸도 방임한 20대 친모 A씨가 아동학대살해 및 아동유기·방임 혐의로 구속 기소되었습니다. 검찰은 A씨가 사망 위험을 예견하고도 유기한 것으로 판단하고 있으며, 죄질에 상응하는 형이 선고되도록 공소 유지에 만전을 기할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>상대방(친모)의 책임은 명확하고 검찰 수사 및 기소로 증거도 충분하나, 상대방의 자력이 충분하지 않아 소송금융의 핵심 목적인 '상당한 금전적 회수' 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상 (민사상 회수 가능성 낮음)</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>2명 (사망 1명, 방임 1명)</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>검찰, 생후 20개월 딸 굶겨 숨지게 한 20대 친모 구속기소</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260330580625</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:27:06.005899+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
           <t>친모 A씨</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>아동학대살해 혐의 등으로 구속 기소되어 재판 진행 예정</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>20대 친모 A씨가 19개월 된 딸 B양을 방치하고 제대로 먹이지 않아 숨지게 한 혐의로 구속 기소되었습니다. A씨는 첫째 딸 C양(6)도 같은 환경에 방치한 혐의를 받고 있으며, 검찰은 보완수사를 통해 아동학대살해 혐의를 적용했습니다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>상대방(친모)의 책임은 명확하고 검찰 기소 및 증거도 확보되었으나, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건에 해당하지 않아 투자 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 기사는 주로 형사 절차에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I33" t="inlineStr">
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
         <is>
           <t>2명 (사망한 B양, 방치된 C양)</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>담배꽁초 옆에서 영양결핍으로 숨진 19개월 여아…친모 재판행</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>kmib.co.kr</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>https://www.kmib.co.kr/article/view.asp?arcid=0029604977&amp;code=61122012&amp;cp=nv</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-03-30 12:26:55.910017+00:00</t>
         </is>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="4" t="inlineStr">
+    <row r="35">
+      <c r="A35" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C34" t="inlineStr">
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
         <is>
           <t>친모</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>검찰 공소유지 중</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>생후 19개월 딸을 방치하여 사망에 이르게 한 친모가 아동학대살해 혐의로 검찰에 의해 기소되어 공소유지 중인 사건입니다. 검찰은 피고인에게 죄질에 상응하는 형벌이 선고되도록 하고, 첫째 딸에 대한 적극적인 피해자 지원을 약속했습니다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(검찰의 아동학대살해 혐의 공소유지), 증거가 확보되었으며, 공적 절차(검찰 공소유지)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방(친모)의 자력 불확실성과 단일 피해자 사건이라는 점은 소송금융 투자에 있어 고려해야 할 부분입니다.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J34" t="inlineStr">
+      <c r="J35" t="inlineStr">
         <is>
           <t>생후 19개월 딸 방치하고 놀이공원 등 외출한 친모…검찰, '아동학대살...</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>incheonilbo.com</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319837</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-03-30 12:25:59.892871+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-26 12:42:42.998682+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>친모</t>
+          <t>친모 A씨, 남편 B씨</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>친모에 대한 형사 재판 진행 중, 무기징역 구형</t>
+          <t>아동학대살해 혐의 형사 재판 결심공판 진행 중, 4월 23일 선고기일 예정.</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>생후 4개월 된 아들 '해든이'가 친모의 가혹한 학대로 사망한 사건에서, 검찰이 친모에게 무기징역을 구형했습니다. 부검 결과 피해 아동은 머리, 복부, 팔, 다리 골절과 장기 출혈 등 유례없는 심각한 손상을 입은 것으로 확인되었습니다.</t>
+          <t>생후 4개월 된 아기 '해든이'가 친모 A씨의 학대로 사망한 사건. 친모 A씨는 아동학대살해 혐의로 무기징역이 구형되었고, 남편 B씨는 아동학대 방치 혐의로 징역 10년이 구형됨. 의료진 소견 및 음성 녹음 등 증거가 확보되었으며, 현재 형사 재판 결심공판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사 및 형사 재판 진행으로 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 피고인인 친모의 자력 부족으로 인한 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피고가 개인(친모 및 남편)으로, 소송금융 투자 대상으로서 자력 요건을 충족하기 어렵습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 소송금융의 일반적인 투자 범위와는 거리가 있습니다. 다만, 검찰 수사 및 형사 재판 진행으로 증거는 명확합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>'해든이 사건' 생후 4개월 아들 학대살해 친모 무기징역 구형</t>
+          <t>“철제 검시대서야 평온해보인 아기” 구형 검사도 울었다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=726983</t>
+          <t>https://www.donga.com/news/Society/article/all/20260326/133617277/1</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-26 12:39:19.402741+00:00</t>
+          <t>2026-03-26 12:42:42.998682+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>친모 A씨, 친부 B씨</t>
+          <t>친모</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>친모 무기징역, 친부 징역 10년 구형. 다음 달 선고 공판 예정.</t>
+          <t>친모에 대한 형사 재판 진행 중, 무기징역 구형</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>생후 4개월 영아 '해든이'를 학대해 숨지게 한 친모 A씨에게 검찰이 무기징역을 구형하고, 학대를 방치한 친부 B씨에게 징역 10년을 구형했습니다. 홈캠 영상 등 명확한 증거를 바탕으로 아동학대 살해 혐의가 적용되었으며, 다음 달 선고 공판이 예정되어 있습니다. 시민단체와 국회에서도 엄벌을 촉구하는 탄원서가 제출되었습니다.</t>
+          <t>생후 4개월 된 아들 '해든이'가 친모의 가혹한 학대로 사망한 사건에서, 검찰이 친모에게 무기징역을 구형했습니다. 부검 결과 피해 아동은 머리, 복부, 팔, 다리 골절과 장기 출혈 등 유례없는 심각한 손상을 입은 것으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(친모 A씨, 친부 B씨), 홈캠 영상 등 객관적 증거가 확보되었으며, 형사 재판이라는 공적 절차가 진행 중입니다. 그러나 소송 상대방이 개인이며 자력이 충분한지 알 수 없어 소송금융 투자 회수 가능성이 낮습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사 및 형사 재판 진행으로 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 피고인인 친모의 자력 부족으로 인한 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>팔뚝만큼 작아  검사 울컥…'해든이 사건' 친모 무기징역 구형</t>
+          <t>'해든이 사건' 생후 4개월 아들 학대살해 친모 무기징역 구형</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415144</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=726983</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-26 12:33:08.895634+00:00</t>
+          <t>2026-03-26 12:39:19.402741+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
+          <t>친모 A씨, 친부 B씨</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>친모 무기징역, 친부 징역 10년 구형. 다음 달 선고 공판 예정.</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>생후 4개월 영아 '해든이'를 학대해 숨지게 한 친모 A씨에게 검찰이 무기징역을 구형하고, 학대를 방치한 친부 B씨에게 징역 10년을 구형했습니다. 홈캠 영상 등 명확한 증거를 바탕으로 아동학대 살해 혐의가 적용되었으며, 다음 달 선고 공판이 예정되어 있습니다. 시민단체와 국회에서도 엄벌을 촉구하는 탄원서가 제출되었습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(친모 A씨, 친부 B씨), 홈캠 영상 등 객관적 증거가 확보되었으며, 형사 재판이라는 공적 절차가 진행 중입니다. 그러나 소송 상대방이 개인이며 자력이 충분한지 알 수 없어 소송금융 투자 회수 가능성이 낮습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>팔뚝만큼 작아  검사 울컥…'해든이 사건' 친모 무기징역 구형</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25415144</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:33:08.895634+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
           <t>전 야구부 감독 A씨</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>형사 재판에서 벌금형 선고 및 치료 프로그램 이수 명령. 민사 소송 가능성은 남아있음.</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t>인천지법은 초등학교 야구부 감독 A씨에게 아동학대 혐의로 벌금 300만원과 치료 프로그램 이수를 명령했다. A씨는 야구부원의 볼을 잡아당긴 혐의로 유죄를 받았으나, 운동장 100바퀴 지시 혐의는 무죄로 판시되었다. 피해자 측은 엄벌을 탄원했다.</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>야구부 감독의 아동학대 혐의가 유죄로 인정되어 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행되어 판결이 선고되었으나(적합 조건 6), 피해 규모가 크지 않고 피해자가 1명에 불과하며 상대방이 개인이라 자력 확보가 불확실하여 소송금융 투자로서의 매력이 낮다.</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
+      <c r="J39" t="inlineStr">
         <is>
           <t>초등생 볼 꼬집은 야구부 감독, 벌금형…'운동장 100바퀴'는 무죄</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr">
+      <c r="K39" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
+      <c r="M39" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/26/2026032523172858028</t>
         </is>
       </c>
-      <c r="N38" t="inlineStr">
+      <c r="N39" t="inlineStr">
         <is>
           <t>2026-03-26 00:16:15.166726+00:00</t>
         </is>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="2" t="inlineStr">
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
         <is>
           <t>제천 아동복지시설 및 원장 A씨</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t>진실·화해를 위한 과거사정리위원회 진정 제출</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <t>2013년 아동학대로 유죄 판결을 받고 해임되었던 제천의 한 아동복지시설 원장 A씨가 2023년 법인 이사장으로 복귀 후 다시 원장으로 취임하여 논란이 되고 있습니다. 피해자 24명은 10여 년간 정신적 고통을 겪었으며, 진실·화해를 위한 과거사정리위원회에 진정을 제출하여 진상 규명을 요구하고 있습니다. 현행법상 5년이 지나면 복귀가 가능하여 법적 미비점도 지적되고 있습니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>원장 A씨의 아동학대 유죄 판결로 상대방 책임이 명확하며(적합 조건 1), 피해자 24명이 10년 이상 정신적 고통을 겪고 있어 집단적 피해 규모가 크고(적합 조건 3, 4), 과거 유죄 판결이라는 명확한 증거가 존재합니다(적합 조건 5). 또한, 피해자들이 진실·화해를 위한 과거사정리위원회에 진정을 제출하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
         <is>
           <t>24명</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>[여기는 충주] 5년이면 면죄부?…아동학대 원장 ‘셀프 복귀’ 논란</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518186&amp;ref=A</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>2026-03-25 12:29:40.176195+00:00</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="3" t="inlineStr">
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D40" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>개별 사건에 대한 경찰 수사 진행 중, 제도 개선 논의 활발</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>기사는 '자녀살해 후 자살' 사건의 비극을 다루며, 이를 극단적인 아동학대로 규정하고 있습니다. 최근 10년간 163명의 아동이 희생되었으며, 생활고와 돌봄 부담 등 복합적인 위기가 원인으로 지목됩니다. 현행 제도가 가해 부모에 대한 처벌과 피해 아동 보호에 미흡하다는 지적이 제기되며, 사회적 안전망 강화와 제도 개선의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>이 사건은 부모의 자녀 살해 후 자살이라는 비극적인 아동학대 사건으로, 직접적인 가해자가 사망했거나 경제적 자력이 부족한 경우가 대부분입니다. 따라서 소송금융 투자 대상으로서 명확하고 자력 있는 상대방이 특정되지 않아 손해배상 청구의 실효성이 낮습니다. 기사는 사회적 안전망과 제도 개선의 필요성을 강조하고 있어, 소송금융의 일반적인 투자 기준과는 거리가 있습니다.</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
         <is>
           <t>163명 (10년간 연구 기준)</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>벼랑 끝 부모, 희생된 아이들…'살해 후 자살'의 비극</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>news.ebs.co.kr</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>http://news.ebs.co.kr/ebsnews/allView/60707028/N</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-03-25 12:25:23.743807+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="2" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
         <is>
           <t>충북 제천 아동복지시설</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>진실·화해를 위한 과거사정리위원회 진실 규명 신청</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>아동학대 유죄 판결을 받고 해임되었다가 복귀한 충북 제천의 한 아동복지시설 원장이 과거 원생들에게 발생한 학대에 대해 공개 사과했습니다. 피해자들은 원생들을 독방에 가두는 등 학대가 발생한 이 시설에 대해 진실·화해를 위한 과거사정리위원회에 진실 규명을 신청했습니다. 원장은 추가 문제가 확인될 경우 모든 책임을 회피하지 않겠다고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>원장 A씨가 아동학대 혐의로 벌금형을 받은 유죄 판결 이력이 있어 상대방 책임이 명확합니다. 다수의 원생들이 학대 피해를 입었으며, 아동학대의 특성상 정신적 피해 규모가 클 것으로 예상됩니다. 과거 유죄 판결이 증거로 존재하며, 현재 진실·화해를 위한 과거사정리위원회에 진실 규명 신청이 접수되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>복직 아동학대 가해 원장  상처 입은 분께 사죄</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260325055948T8D</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-25 00:18:38.211456+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-23 12:30:41.261325+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>친모 A씨 및 공범 B씨</t>
+        </is>
+      </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>과거 사건 분석 및 정책 제언</t>
+          <t>경찰 수사 및 체포 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>연구 보고서에 따르면 부모가 자녀를 살해한 뒤 자살을 시도한 사건에서 피해 아동의 86.5%가 12세 이하였습니다. 이러한 사건들을 '동반자살'이 아닌 극단적인 아동학대로 인식해야 한다는 지적이 제기되었으며, 아동사망검토제도 도입 및 위기 가정 조기 발견을 위한 제도 개선이 제언되었습니다.</t>
+          <t>교육부가 초등 예비 소집 미참석 아동 6명 중 2명의 안전을 확인했으며, 나머지 4명에 대해서도 확인 중이라고 밝혔다. 특히 경기 시흥에서 3세 딸을 학대 살해 후 시신 유기한 친모와 공범이 6년 만에 검거된 사건이 초등학교 입학 미등록으로 드러나며 위기 아동 조기 발견의 중요성이 부각되었다. 교육부는 관계부처와 협력하여 위기 아동 조기 발견 및 예방에 최선을 다하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 기사는 부모에 의한 자녀 살해 후 자살 사건의 실태를 분석한 연구 보고서에 대한 내용입니다. 개별 사건들은 이미 형사적으로 종결되었거나 진행 중일 수 있으나, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 민사상 피고가 특정되지 않습니다 (적합 조건 1, 2 미충족). 또한, 기사의 주된 내용은 정책 제언 및 인식 개선에 초점을 맞추고 있어, 소송금융의 대상이 되는 새로운 민사 소송 기회를 발굴하기 어렵습니다 (부적합 조건 해당).</t>
+          <t>상대방(친모 및 공범)이 개인으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한 집단적 피해가 아닌 개별 아동학대 사망 사건으로, 대규모 투자 유치가 어렵습니다 (적합 조건 3 '집단적 피해' 미충족). 책임은 명확하고 증거도 확보되었으나, 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>163명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>자녀살해 후 자살 관련 사건, 피해아동 87%가 12세 이하</t>
+          <t>교육부  초등 예비 소집 미참석 6명 중 2명 안전 확인</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260320166500530?input=1195m</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003560437</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-22 00:23:02.149029+00:00</t>
+          <t>2026-03-23 12:30:41.261325+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>과거 사건 분석 및 정책 제언</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>연구 보고서에 따르면 부모가 자녀를 살해한 뒤 자살을 시도한 사건에서 피해 아동의 86.5%가 12세 이하였습니다. 이러한 사건들을 '동반자살'이 아닌 극단적인 아동학대로 인식해야 한다는 지적이 제기되었으며, 아동사망검토제도 도입 및 위기 가정 조기 발견을 위한 제도 개선이 제언되었습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>이 기사는 부모에 의한 자녀 살해 후 자살 사건의 실태를 분석한 연구 보고서에 대한 내용입니다. 개별 사건들은 이미 형사적으로 종결되었거나 진행 중일 수 있으나, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 민사상 피고가 특정되지 않습니다 (적합 조건 1, 2 미충족). 또한, 기사의 주된 내용은 정책 제언 및 인식 개선에 초점을 맞추고 있어, 소송금융의 대상이 되는 새로운 민사 소송 기회를 발굴하기 어렵습니다 (부적합 조건 해당).</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>163명</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>자녀살해 후 자살 관련 사건, 피해아동 87%가 12세 이하</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260320166500530?input=1195m</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:23:02.149029+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
         <is>
           <t>콜린 블랜차드</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E45" t="inlineStr">
         <is>
           <t>무기징역 선고 후 가석방 심사 진행 중</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F45" t="inlineStr">
         <is>
           <t>영국에서 영유아 64명을 성적으로 학대한 혐의로 무기징역을 선고받은 콜린 블랜차드가 가석방 심사를 신청하여 논란이 되고 있습니다. 2011년 범죄가 드러난 이후 14년째 복역 중이며, 2년 전 가석방이 거부된 바 있습니다. 피해자와 가족들은 가석방 심사에 큰 분노를 표하고 있습니다.</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
+      <c r="G45" t="inlineStr">
         <is>
           <t>이 사건은 이미 형사상 종결되어 가석방 심사가 진행 중인 사안으로, 소송금융의 대상이 되는 새로운 민사 소송 기회가 명확하지 않습니다. 또한, 피고인(가해자)이 개인이며 장기 복역 중이므로 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
         <is>
           <t>64명</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
+      <c r="J45" t="inlineStr">
         <is>
           <t>[포착] 영유아 64명 성 학대한 소아성애자에 자유를?…가석방 심사 시작</t>
         </is>
       </c>
-      <c r="K44" t="inlineStr">
+      <c r="K45" t="inlineStr">
         <is>
           <t>nownews.seoul.co.kr</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
+      <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
+      <c r="M45" t="inlineStr">
         <is>
           <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260319601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N44" t="inlineStr">
+      <c r="N45" t="inlineStr">
         <is>
           <t>2026-03-19 00:32:21.571318+00:00</t>
         </is>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" s="4" t="inlineStr">
+    <row r="46">
+      <c r="A46" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...66 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>교회 합창단 아동학대 살인사건 2심에서 아동학대살해죄 인정, 징역 22~25년 확정</t>
+          <t>경찰 수사 및 구속 영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>서울중앙지검 정희선 부장은 성폭력·아동범죄 피해자 등 사회적 약자를 위한 검찰의 보완수사 필요성을 강조했다. 특히 '교회 합창단 아동학대 살인사건'에서 보완수사를 통해 초기 수사에서 드러나지 않았던 학대 정황 15건을 추가하고, 2심에서 아동학대살해죄가 인정되어 징역 22~25년이 확정된 사례를 들었다. 이는 검찰 보완수사가 피해 구제에 기여함을 보여준다.</t>
+          <t>3세 딸을 학대해 숨지게 한 친모 A씨와 시신 유기를 도운 연인 B씨에 대한 구속 영장 심사가 진행 중이다. A씨는 딸의 사망을 숨기기 위해 입학 연기를 신청하고 다른 아이를 학교에 보내는 등 범행을 은폐하려 했다. 학교 측의 신고로 사건이 드러났으며, 경찰은 A씨 등을 긴급체포하고 시신을 수습했다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>기사에서 주요 사례로 언급된 '교회 합창단 아동학대 살인사건'은 이미 2심에서 아동학대살해죄가 인정되어 징역 22~25년이 확정된 '종결된 사건'입니다. 이는 소송금융 투자 부적합 조건에 해당합니다. 기사는 주로 형사 절차의 중요성을 다루며, 민사상 손해배상 청구와 관련된 구체적인 투자 기회를 제시하지 않습니다.</t>
+          <t>친모 및 연인 관계의 피의자 책임이 명확하고 (적합 조건 1), 경찰 수사 및 구속 영장 심사 등 공적 절차가 진행 중이며 증거 확보가 용이함 (적합 조건 5, 6). 그러나 피의자들이 개인으로 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 수익 회수에 어려움이 있을 수 있음 (적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>“성폭력·아동범죄 피해자 대부분 사회적 약자… 보완수사 없으면 누가...</t>
+          <t>죽은 딸 입학연기 신청까지..'학대치사' 친모 영장 심사</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/Supplementary-investigation/2026/03/19/20260319010005?wlog_tag3=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01948326645384960</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-19 00:17:00.887175+00:00</t>
+          <t>2026-03-19 00:19:05.630810+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>교회 합창단 아동학대 살인사건 2심에서 아동학대살해죄 인정, 징역 22~25년 확정</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>서울중앙지검 정희선 부장은 성폭력·아동범죄 피해자 등 사회적 약자를 위한 검찰의 보완수사 필요성을 강조했다. 특히 '교회 합창단 아동학대 살인사건'에서 보완수사를 통해 초기 수사에서 드러나지 않았던 학대 정황 15건을 추가하고, 2심에서 아동학대살해죄가 인정되어 징역 22~25년이 확정된 사례를 들었다. 이는 검찰 보완수사가 피해 구제에 기여함을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>기사에서 주요 사례로 언급된 '교회 합창단 아동학대 살인사건'은 이미 2심에서 아동학대살해죄가 인정되어 징역 22~25년이 확정된 '종결된 사건'입니다. 이는 소송금융 투자 부적합 조건에 해당합니다. 기사는 주로 형사 절차의 중요성을 다루며, 민사상 손해배상 청구와 관련된 구체적인 투자 기회를 제시하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>“성폭력·아동범죄 피해자 대부분 사회적 약자… 보완수사 없으면 누가...</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/plan/Supplementary-investigation/2026/03/19/20260319010005?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:17:00.887175+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
         <is>
           <t>이씨(아버지), 백씨(계모)</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>형사 재판 대법원 판결 확정</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>2015년 3월, 13세 여중생이 아버지와 계모에게 7시간 동안 폭행당해 사망하고 11개월간 시신이 방치된 끔찍한 아동학대 사건. 경찰 수사 끝에 범행이 드러나 부모는 아동학대치사 등 혐의로 기소되었고, 대법원에서 각각 징역 20년, 15년 형이 확정되며 형사 재판은 종결되었다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>형사 재판이 이미 대법원 판결로 종결되어 새로운 소송금융 투자 기회가 없음. 또한, 피고가 개인이며 자력에 대한 정보가 부족하여 대규모 손해배상금 회수 가능성이 불확실하고, 집단적 피해가 아닌 단일 피해자 사건임.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I47" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>7시간 모진 매질, 숨진 13살 딸 11개월 방치...'목사' 아빠·계모 끔찍 범...</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/17/2026031610492275278</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-03-17 00:19:55.157794+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-17 00:17:55.704821+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
+          <t>충북 제천 아동복지시설</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>진실·화해를 위한 과거사정리위원회에 진실 규명 요청, 시위 예정</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>2013년 아동학대 논란이 있었던 충북 제천의 한 아동복지시설에서 학대 피해를 입었던 10대 아동 17명이 시설 측의 보복성 고소로 주거침입 및 업무방해죄로 소년보호처분을 받았습니다. 피해자들은 진실·화해를 위한 과거사정리위원회에 진실 규명을 요청했으며, 시설 앞에서 시위를 예고하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>아동학대 논란이 있었던 시설 측의 보복성 고소로 인해 다수의 피해자(17명)가 발생했으며, 이들이 소년보호처분으로 전과자 신세가 되는 등 피해 규모가 큽니다. 현재 진실·화해를 위한 과거사정리위원회에 진실 규명을 요청하는 등 공적 절차가 진행 중이며, 시설 측의 책임이 비교적 명확해 보입니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>17명</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>보복성 고소 …학대 논란 아동시설 아이들 무더기 소년보호처분</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6102879</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:17:55.704821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
           <t>시설을 운영하는 법인</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
+      <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E50" t="inlineStr">
         <is>
           <t>제천시의 시설장 교체 처분 및 이에 대한 행정소송 판결(시설장 교체 정당), 피해자들의 진실 규명 신청</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
+      <c r="F50" t="inlineStr">
         <is>
           <t>제천의 한 아동 시설에서 아동학대 논란이 발생했으며, 제천시의 시설장 교체 처분에 대한 행정소송에서 법원이 시의 처분이 정당하다고 판단했습니다. 이와 관련하여 피해 아동 24명이 진실 규명을 신청한 상태입니다.</t>
         </is>
       </c>
-      <c r="G49" t="inlineStr">
+      <c r="G50" t="inlineStr">
         <is>
           <t>상대방(시설 운영 법인)의 책임이 법원의 행정소송 판결을 통해 명확히 인정되었고, 피해자가 24명으로 집단적 피해에 해당합니다. 이미 제천시의 행정처분과 법원의 판단이라는 공적 절차가 진행되어 증거 확보가 용이하며, 피해자들이 진실 규명을 신청하여 추가 법적 조치 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
         <is>
           <t>24명</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr">
+      <c r="J50" t="inlineStr">
         <is>
           <t>'아동학대 논란' 제천의 한 시설 피해자 24명, 진실 규명 신청</t>
         </is>
       </c>
-      <c r="K49" t="inlineStr">
+      <c r="K50" t="inlineStr">
         <is>
           <t>dynews.co.kr</t>
         </is>
       </c>
-      <c r="L49" t="inlineStr">
+      <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
+      <c r="M50" t="inlineStr">
         <is>
           <t>http://www.dynews.co.kr/news/articleView.html?idxno=842487</t>
         </is>
       </c>
-      <c r="N49" t="inlineStr">
+      <c r="N50" t="inlineStr">
         <is>
           <t>2026-03-16 13:15:54.029686+00:00</t>
         </is>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" s="4" t="inlineStr">
+    <row r="51">
+      <c r="A51" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C50" t="inlineStr">
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
         <is>
           <t>시설 운영 법인</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D51" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E51" t="inlineStr">
         <is>
           <t>피해자들의 반발 및 추가 법적 조치 가능성</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F51" t="inlineStr">
         <is>
           <t>아동학대 전력이 있는 복지시설장이 약 10년 만에 같은 시설로 복귀하자 과거 아동학대 피해자들이 반발하고 있습니다. 시설 운영 법인 측은 과거 시설장 교체 처분에 불복해 행정소송을 제기했으나 법원은 처분이 정당하다고 판단한 바 있습니다. 피해자들은 시설장의 복귀에 대해 추가적인 법적 대응을 검토할 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="G51" t="inlineStr">
         <is>
           <t>아동학대 전력이 있는 시설장의 복귀로 인해 과거 피해자들의 반발이 이어지고 있어 집단적 피해 가능성이 높습니다 (적합 조건 3). 또한, 과거 시설장 교체 처분이 정당하다는 법원 판단이 있어 상대방의 책임(적합 조건 1)과 증거 확보(적합 조건 5)에 유리한 측면이 있습니다. 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 불분명합니다.</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I50" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
+      <c r="J51" t="inlineStr">
         <is>
           <t>아동학대 전력 복지시설장, 같은 시설로 돌아왔다</t>
         </is>
       </c>
-      <c r="K50" t="inlineStr">
+      <c r="K51" t="inlineStr">
         <is>
           <t>ccdn.co.kr</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
+      <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
+      <c r="M51" t="inlineStr">
         <is>
           <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068004</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>2026-03-16 13:05:40.661918+00:00</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="2" t="inlineStr">
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C51" t="inlineStr">
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
         <is>
           <t>사회복지법인 화이트아동복지회</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <t>과거 아동학대 사건 원장 재임명으로 피해자들이 반발하며 새로운 법적 조치 가능성 있음</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F52" t="inlineStr">
         <is>
           <t>13년 전 아동학대 사건으로 시설장 교체 처분을 받았던 충북 제천의 제천영육아원 원장 A씨가 최근 같은 시설 원장으로 복귀했습니다. A씨는 아동복지법 위반 혐의로 벌금형이 확정되었으며, 국가인권위원회 조사와 행정소송을 통해 아동학대 사실 및 시설장의 관리 부실 책임이 인정되었습니다. 피해자들은 A씨의 복귀에 강하게 반발하며 정신적 고통을 호소하고 있어 새로운 법적 대응이 예상됩니다.</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t>원장 A씨의 아동학대 책임이 벌금형 확정 및 시설장 교체 처분 정당 판결로 명확하며(적합 조건 1), 국가인권위원회 조사, 검찰 수사, 행정소송 등 객관적 증거가 충분합니다(적합 조건 5, 6). 다수의 아동 피해자가 존재하며(적합 조건 3), 원장 재임명으로 피해자들이 다시 고통을 호소하며 새로운 법적 대응 가능성이 높습니다. 사회복지법인이 상대방으로 배상 능력이 있을 것으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I51" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>‘아동 독방 감금’ 보육원장 재임명에 ‘발칵’</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M52" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202603152038005</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N52" t="inlineStr">
         <is>
           <t>2026-03-15 13:07:06.001705+00:00</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="3" t="inlineStr">
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F52" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr">
         <is>
           <t>해당 기사는 아동학대죄 형사처벌의 보완적 성격과 법 적용 시 유의사항에 대한 법률 전문가의 의견을 다루고 있다. 학대 및 트라우마 개념의 과도한 적용이 부당한 비난과 소송을 초래할 수 있음을 경고하며, 2000년 아동복지법 개정 등 제도 변화를 언급한다.</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>기사 내용은 특정 아동학대 사건에 대한 보도가 아닌, 아동학대죄 형사처벌의 적용 범위와 법적 해석에 대한 법률 전문가의 의견을 담은 논평이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J52" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
         <is>
           <t>아동학대죄 형사처벌은 보완적 수단이다</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K53" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M53" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217407</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N53" t="inlineStr">
         <is>
           <t>2026-03-14 00:37:30.964701+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-12 00:30:38.845188+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
+          <t>해당 어린이집, 박 모 교사, 김 모 교사, 달서구청</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피해 아동 부모 집단 민·형사 소송 예고 및 국민청원 진행 중</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>대구 달서구의 한 어린이집에서 박 모 교사와 김 모 교사가 아동들을 밀치고 발길질하며 음식을 억지로 먹이는 등 아동학대를 저지른 정황이 CCTV 영상에 포착되어 경찰이 수사 중입니다. 피해 아동 부모들은 집단 민·형사 소송과 국민청원을 예고하며 어린이집 폐원 및 가해 교사 자격정지 등 강력한 조치를 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>CCTV 영상에 담긴 아동학대 정황으로 교사들의 책임이 명확하며, 국공립 어린이집으로 추정되어 달서구청의 관리 책임까지 물을 수 있어 상대방의 자력이 충분합니다. 상당수 아동이 피해를 입어 집단소송 가능성이 높고, 경찰 수사 및 국민청원 등 공적 절차가 진행 중이며, CCTV 영상이라는 명확한 증거가 확보되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>상당수 아동</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>아이 밀치고 발길질까지  대구 어린이집서 아동학대…경찰 조사 '충격...</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509520</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:30:38.845188+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
           <t>친모 ㄱ씨, 친부 ㄴ씨</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E55" t="inlineStr">
         <is>
           <t>친모, 친부 아동학대살해 및 방임 혐의로 형사 재판 진행 중 (결심 공판 예정). 국회 국민동의 청원 진행 중.</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <t>생후 4개월 영아를 학대 살해한 친모와 방임 혐의 친부에 대한 엄벌을 촉구하는 탄원서가 2200건 이상 접수되고 국회 국민동의 청원도 진행 중인 사건입니다. 홈캠 영상에 담긴 친모의 잔혹한 학대 정황이 검찰 수사 및 언론 보도를 통해 공개되었으며, 소아청소년과 전문의도 심각성을 강조했습니다. 현재 형사 재판이 진행 중이며, 결심 공판을 앞두고 있습니다.</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>친모의 학대 정황이 홈캠 영상으로 명확히 드러나 상대방 책임이 명확하며, 영아 사망이라는 심각한 피해 규모와 홈캠 영상, 전문의 소견 등 객관적 증거가 충분합니다. 현재 형사 재판 및 국회 국민동의 청원 등 공적 절차가 진행 중입니다. 다만, 피고인이 개인으로 자력 확보가 어려울 수 있다는 점은 투자 회수 측면에서 리스크 요인입니다.</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
+      <c r="J55" t="inlineStr">
         <is>
           <t>“악마도 저렇게는…” 4개월 아기 죽음에 엄벌 탄원 2200건</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1248221.html</t>
         </is>
       </c>
-      <c r="N54" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>2026-03-08 12:43:23.597332+00:00</t>
         </is>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="3" t="inlineStr">
+    <row r="56">
+      <c r="A56" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D55" t="inlineStr">
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>대법원 판결 확정</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>대법원은 감당하기 어려운 도박 빚으로 자녀 2명을 살해하려 한 부부에게 징역형을 확정했습니다. 아버지는 징역 3년, 어머니는 징역 3년에 집행유예 5년을 선고받았으며, 자녀들이 처벌을 원치 않는다는 의사에도 불구하고 법원은 이를 양형에 제한적으로 고려했습니다. 이 사건은 부모의 아동학대 및 살인미수 혐의에 대한 형사 재판으로 종결되었습니다.</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>본 사건은 부모의 자녀 살해 미수 및 아동학대에 대한 형사 사건으로, 대법원 판결이 확정되어 종결된 사건입니다. 소송금융의 주요 대상인 민사상 손해배상 청구를 위한 명확하고 자력 있는 제3자 피고가 존재하지 않으며, 가해자인 부모는 도박 빚으로 인해 자력이 부족하여 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건, 적합 조건 불충족: 상대방에게 자력이 충분함)</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
+      <c r="J56" t="inlineStr">
         <is>
           <t>[예규·판례] 대법, 도박빚 비관해 자녀 살해하려 한 부모 징역형 확정</t>
         </is>
       </c>
-      <c r="K55" t="inlineStr">
+      <c r="K56" t="inlineStr">
         <is>
           <t>tfmedia.co.kr</t>
         </is>
       </c>
-      <c r="L55" t="inlineStr">
+      <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
+      <c r="M56" t="inlineStr">
         <is>
           <t>https://www.tfmedia.co.kr/news/article.html?no=202332</t>
         </is>
       </c>
-      <c r="N55" t="inlineStr">
+      <c r="N56" t="inlineStr">
         <is>
           <t>2026-03-08 00:22:49.062626+00:00</t>
         </is>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="4" t="inlineStr">
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C56" t="inlineStr">
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
         <is>
           <t>친모 A씨, 계부 B씨</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D57" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E57" t="inlineStr">
         <is>
           <t>형사 1심 재판 진행 중</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
+      <c r="F57" t="inlineStr">
         <is>
           <t>16개월 된 딸을 학대해 숨지게 한 혐의로 친모와 계부가 기소되어 첫 재판이 진행 중입니다. 피고인들은 혐의를 부인하고 있으나, 검찰은 주거지 CCTV와 메시지 등 증거를 확보했습니다. 이 사건은 아동학대살해 혐의로 사회적 공분이 크며, 형사 재판 결과에 따라 민사상 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr">
+      <c r="G57" t="inlineStr">
         <is>
           <t>친모와 계부의 아동학대살해 혐의에 대한 책임이 명확하고(적합 조건 1), 검찰 수사로 CCTV 영상, 메시지 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 피고가 개인으로 자력이 불분명하여 실제 손해배상금 회수 가능성이 낮고(부적합 조건 2), 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I56" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J56" t="inlineStr">
+      <c r="J57" t="inlineStr">
         <is>
           <t>16개월 된 딸 때려 숨지게 한 친모와 계부, 법정에 최근 출산한 신생아...</t>
         </is>
       </c>
-      <c r="K56" t="inlineStr">
+      <c r="K57" t="inlineStr">
         <is>
           <t>kwnews.co.kr</t>
         </is>
       </c>
-      <c r="L56" t="inlineStr">
+      <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M56" t="inlineStr">
+      <c r="M57" t="inlineStr">
         <is>
           <t>https://www.kwnews.co.kr/page/view/2026030516525169607</t>
         </is>
       </c>
-      <c r="N56" t="inlineStr">
+      <c r="N57" t="inlineStr">
         <is>
           <t>2026-03-06 01:23:27.979496+00:00</t>
         </is>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" s="3" t="inlineStr">
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C57" t="inlineStr">
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
         <is>
           <t>B코치</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
+      <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr">
+      <c r="F58" t="inlineStr">
         <is>
           <t>경남도내 한 고등학교 수영부 B코치가 아동학대 혐의로 경찰에 신고되었으나, 허위 학폭 신고 논란도 함께 제기되었다. 지난해 6월 수영부 소속 C양의 Wee 센터 상담 과정에서 사건이 불거졌으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr">
+      <c r="G58" t="inlineStr">
         <is>
           <t>상대방 책임이 불명확하고(아동학대 및 허위 학폭 신고 '논란'), 상대방(B코치)의 자력이 불충분할 가능성이 높음. 또한 피해자가 1명으로 집단적 피해가 아니며 피해 규모가 크지 않음. 경찰 수사가 진행 중이나, 사건의 복잡성과 낮은 성공 가능성으로 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I57" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
+      <c r="J58" t="inlineStr">
         <is>
           <t>경남도내 한 고교서 아동학대·허위 학폭 신고 '논란'</t>
         </is>
       </c>
-      <c r="K57" t="inlineStr">
+      <c r="K58" t="inlineStr">
         <is>
           <t>gnnews.co.kr</t>
         </is>
       </c>
-      <c r="L57" t="inlineStr">
+      <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M57" t="inlineStr">
+      <c r="M58" t="inlineStr">
         <is>
           <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631851</t>
         </is>
       </c>
-      <c r="N57" t="inlineStr">
+      <c r="N58" t="inlineStr">
         <is>
           <t>2026-03-06 01:20:17.825780+00:00</t>
         </is>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" s="4" t="inlineStr">
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D58" t="inlineStr">
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
+      <c r="E59" t="inlineStr">
         <is>
           <t>친모와 남편에 대한 형사 재판 진행 중</t>
         </is>
       </c>
-      <c r="F58" t="inlineStr">
+      <c r="F59" t="inlineStr">
         <is>
           <t>4개월 영아 해든이가 친모의 학대로 사망한 사건으로, SBS '그것이 알고 싶다'를 통해 학대 장면 영상이 공개되며 사회적 파장을 일으켰습니다. 현재 친모는 아동학대살해 혐의, 남편은 아동학대방임 혐의로 재판을 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G58" t="inlineStr">
+      <c r="G59" t="inlineStr">
         <is>
           <t>친모와 남편이 아동학대살해 및 방임 혐의로 재판 중이며, 학대 장면 영상이 공개되어 상대방 책임이 명확하고(적합 조건 1), 객관적 증거가 존재하며(적합 조건 5), 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하고, 집단적 피해가 아니라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I58" t="inlineStr">
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
+      <c r="J59" t="inlineStr">
         <is>
           <t>손담비, 母 학대 사망 해든이 추모 “너의 짧은 시간을 잊지 않을게”</t>
         </is>
       </c>
-      <c r="K58" t="inlineStr">
+      <c r="K59" t="inlineStr">
         <is>
           <t>heraldmuse.com</t>
         </is>
       </c>
-      <c r="L58" t="inlineStr">
+      <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M58" t="inlineStr">
+      <c r="M59" t="inlineStr">
         <is>
           <t>https://www.heraldmuse.com/article/10688076?ref=naver</t>
         </is>
       </c>
-      <c r="N58" t="inlineStr">
+      <c r="N59" t="inlineStr">
         <is>
           <t>2026-03-06 00:24:57.522863+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-03-06 00:24:38.336869+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>랜덤 채팅으로 여중생 2명을 유인해 한밤중 산속에 버리고 달아난 남성 3명이 미성년자유인, 아동복지법 위반 등 혐의로 재판에 넘겨졌다. 검찰은 포렌식 과정에서 이들의 과거 유사 범행을 포착하고 여죄 수사에 나섰으며, 성인 여성에게도 같은 수법으로 범행한 것으로 드러났다.</t>
+          <t>양산 다솜은 아동학대 피해 아동들을 위한 복지시설로, 상처 입은 아이들이 다시 웃을 수 있도록 돕는 역할을 하고 있습니다. 이 시설은 단순한 복지 기능을 넘어, 아동학대 피해자들에게 사회가 내밀 수 있는 따뜻하고 책임 있는 손길로 자리매김하고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)은 충족되나, 적합 조건 2(상대방 자력 충분)가 충족되지 않아 소송금융 투자 회수 가능성이 매우 낮음. 적합 조건 3(집단적 피해)은 유사 범행으로 다수 피해자 가능성이 있으나, 피해 규모의 금전적 환산 및 회수 가능성이 불확실하여 투자 매력이 낮음.</t>
+          <t>기사는 아동학대 피해 아동을 돕는 복지시설의 역할을 다루고 있으며, 특정 아동학대 사건이나 가해자를 명시하지 않아 소송금융 투자 대상으로서의 구체적인 사건 정보가 부족합니다. 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 유무 등 소송금융 적합 조건들을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>최소 2명 (여중생), 과거 유사 범행으로 추가 피해자 가능성 있음</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>폐가 체험하자  한밤 여중생들 산속에 두고 도망갔다...남성들 재판에</t>
+          <t>지도에도 없는 집, 아이들은 여기서 다시 웃는다</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>yangsanilbo.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/06/2026030606350014672</t>
+          <t>http://www.yangsanilbo.com/news/articleView.html?idxno=123252</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-06 00:21:50.098632+00:00</t>
+          <t>2026-03-06 00:24:38.336869+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>친부</t>
+          <t>A씨 등</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>친부의 방임죄 형량 선고 관련 논의</t>
+          <t>검찰 기소 및 추가 수사 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>아기가 죽어갈 때 방치한 친부의 방임죄 처벌 수위가 낮다는 여론이 형성되며 제도적 보완과 사회적 인식 변화의 필요성이 제기되고 있습니다. 기사는 형사 처벌의 적정성에 초점을 맞추고 있습니다.</t>
+          <t>랜덤 채팅으로 여중생 2명을 유인해 한밤중 산속에 버리고 달아난 남성 3명이 미성년자유인, 아동복지법 위반 등 혐의로 재판에 넘겨졌다. 검찰은 포렌식 과정에서 이들의 과거 유사 범행을 포착하고 여죄 수사에 나섰으며, 성인 여성에게도 같은 수법으로 범행한 것으로 드러났다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>해당 기사는 아동 방임죄에 대한 친부의 형사 처벌 수위와 제도적 보완 필요성에 대한 논의를 다루고 있습니다. 소송금융 투자를 위한 민사상 손해배상 청구의 주체, 상대방의 자력, 예상 피해 금액 등에 대한 정보가 전혀 없어 투자 기회로 보기 어렵습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)은 충족되나, 적합 조건 2(상대방 자력 충분)가 충족되지 않아 소송금융 투자 회수 가능성이 매우 낮음. 적합 조건 3(집단적 피해)은 유사 범행으로 다수 피해자 가능성이 있으나, 피해 규모의 금전적 환산 및 회수 가능성이 불확실하여 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명 (여중생), 과거 유사 범행으로 추가 피해자 가능성 있음</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>방임죄 고작 5년? …아기 죽어갈 때 방치한 친父 처벌 수위에 네티즌 ...</t>
+          <t>폐가 체험하자  한밤 여중생들 산속에 두고 도망갔다...남성들 재판에</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927238</t>
+          <t>https://www.mt.co.kr/society/2026/03/06/2026030606350014672</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-05 00:26:31.207798+00:00</t>
+          <t>2026-03-06 00:21:50.098632+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>친모, 친부</t>
+          <t>친부</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>친모 아동학대 살해 혐의 구속기소, 친부 아동학대 방임 및 협박 혐의 재판 중</t>
+          <t>친부의 방임죄 형량 선고 관련 논의</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>전남 여수에서 4개월 영아가 사망한 사건으로, 친모는 아동학대 살해 혐의로 구속기소 되었고 친부는 아동학대 방임 및 참고인 협박 혐의로 재판을 받고 있습니다. SBS '그것이 알고 싶다'를 통해 사건이 알려졌으며, 가해 부모의 지인이 엄벌을 촉구하는 글을 게시하며 추가 정황을 폭로했습니다.</t>
+          <t>아기가 죽어갈 때 방치한 친부의 방임죄 처벌 수위가 낮다는 여론이 형성되며 제도적 보완과 사회적 인식 변화의 필요성이 제기되고 있습니다. 기사는 형사 처벌의 적정성에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>가해 부모의 책임이 명확하고(적합 조건 1), 공적 절차(재판)가 진행 중이며 증거도 확보되고 있으나(적합 조건 5, 6), 피해자가 1명이고 상대방(개인)의 자력이 충분한지 알 수 없어 소송금융 투자로서의 회수 가능성이 낮습니다. (기타 투자 어려운 이유)</t>
+          <t>해당 기사는 아동 방임죄에 대한 친부의 형사 처벌 수위와 제도적 보완 필요성에 대한 논의를 다루고 있습니다. 소송금융 투자를 위한 민사상 손해배상 청구의 주체, 상대방의 자력, 예상 피해 금액 등에 대한 정보가 전혀 없어 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>착각하지 마, 내 새끼야  4개월 아이 죽인 부모, 지인도 협박했다</t>
+          <t>방임죄 고작 5년? …아기 죽어갈 때 방치한 친父 처벌 수위에 네티즌 ...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603050715564057</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927238</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-05 00:23:04.360628+00:00</t>
+          <t>2026-03-05 00:26:31.207798+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
+          <t>친모, 친부</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>친모 아동학대 살해 혐의 구속기소, 친부 아동학대 방임 및 협박 혐의 재판 중</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>전남 여수에서 4개월 영아가 사망한 사건으로, 친모는 아동학대 살해 혐의로 구속기소 되었고 친부는 아동학대 방임 및 참고인 협박 혐의로 재판을 받고 있습니다. SBS '그것이 알고 싶다'를 통해 사건이 알려졌으며, 가해 부모의 지인이 엄벌을 촉구하는 글을 게시하며 추가 정황을 폭로했습니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>가해 부모의 책임이 명확하고(적합 조건 1), 공적 절차(재판)가 진행 중이며 증거도 확보되고 있으나(적합 조건 5, 6), 피해자가 1명이고 상대방(개인)의 자력이 충분한지 알 수 없어 소송금융 투자로서의 회수 가능성이 낮습니다. (기타 투자 어려운 이유)</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>착각하지 마, 내 새끼야  4개월 아이 죽인 부모, 지인도 협박했다</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603050715564057</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:23:04.360628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
           <t>인천의 한 그룹홈</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>경찰 신고 접수 거부</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>인천의 한 그룹홈에서 아동학대 피해를 입은 18세 A씨가 경찰에 신고했으나, 경찰이 사건 접수조차 하지 않은 사실이 드러났습니다. 피해자 증언이 있음에도 불구하고 공적 조사가 시작되지 않아 추가적인 법적 조치가 필요한 상황입니다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>경찰이 아동학대 신고를 접수조차 하지 않아 공적 절차가 진행되지 않고 있으며(적합 조건 6 미충족), 이는 소송 진행에 큰 장애물이 될 수 있습니다. 또한, 기사상으로는 단일 피해자이며(적합 조건 3 미충족) 상대방(그룹홈)의 자력도 불분명하여(적합 조건 2 미충족) 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I63" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>[단독] 아동학대 의혹 신고한 사제…경찰 사건 접수도 안 됐다</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t>news.cpbc.co.kr</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>https://news.cpbc.co.kr/article/1171068?division=NAVER</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>2026-03-04 01:04:52.396813+00:00</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="4" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C64" t="inlineStr">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>태권도 사범, 태권도장 관장</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>가해 사범 형사 항소심 진행 중, 태권도장 관장 상대 손해배상 소송 제기</t>
         </is>
       </c>
-      <c r="F64" t="inlineStr">
+      <c r="F65" t="inlineStr">
         <is>
           <t>강원도 동해시 태권도장에서 30대 사범이 5, 6세 여아 2명을 추행한 사건이 뒤늦게 알려졌다. 1심에서 징역 7년을 선고받은 사범은 항소심에서 혐의를 인정하고 공탁금을 내며 감형을 시도하고 있으며, 피해 가족들은 엄벌을 촉구하고 있다. 한편 피해자 가족들은 태권도장 관장을 상대로 손해배상 청구 소송을 제기한 상태이다.</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
+      <c r="G65" t="inlineStr">
         <is>
           <t>가해 사범의 책임이 명확하고(적합 조건 1), 형사 항소심이 진행 중이며 증거가 확보됨(적합 조건 5, 6). 그러나 피해자 수가 2명으로 집단적 피해에 해당하지 않고(적합 조건 3 불충족), 가해자 및 태권도장 관장의 자력 여부가 불확실하여 피해 회복 가능성에 대한 추가 확인이 필요함(적합 조건 2 불충족).</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I64" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>[강원영동]태권 사범이 여아 잇따라 추행... 감형 시도에 피해 가족  엄...</t>
         </is>
       </c>
-      <c r="K64" t="inlineStr">
+      <c r="K65" t="inlineStr">
         <is>
           <t>kjmbc.co.kr</t>
         </is>
       </c>
-      <c r="L64" t="inlineStr">
+      <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M64" t="inlineStr">
+      <c r="M65" t="inlineStr">
         <is>
           <t>https://kjmbc.co.kr/NewsArticle/1507360</t>
         </is>
       </c>
-      <c r="N64" t="inlineStr">
+      <c r="N65" t="inlineStr">
         <is>
           <t>2026-03-03 00:49:41.102755+00:00</t>
         </is>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="3" t="inlineStr">
+    <row r="66">
+      <c r="A66" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C65" t="inlineStr">
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>아버지</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>방송을 통해 아동학대 피해 사실 공개</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
+      <c r="F66" t="inlineStr">
         <is>
           <t>MBC '오은영 리포트-가족 지옥'에서 '공방가족'의 둘째 딸이 아버지로부터 지속적인 폭행을 당했던 과거를 고백했다. 이는 아동학대 피해 사례로, 방송을 통해 대중에 공개되었다.</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="G66" t="inlineStr">
         <is>
           <t>피해자 개인이 아버지로부터 당한 아동학대 사건으로, 상대방(아버지)의 자력 여부가 불분명하며, 집단적 피해가 아닌 단일 피해자 사건임. 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮음. (부적합 조건: 상대방 자력 불충분, 피해 규모 불확실)</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I65" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>'공방가족' 둘째딸, 아동학대 피해자였다… 길거리서 父에 뺨 수차례 맞...</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K66" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
+      <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
+      <c r="M66" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2117930</t>
         </is>
       </c>
-      <c r="N65" t="inlineStr">
+      <c r="N66" t="inlineStr">
         <is>
           <t>2026-03-03 00:21:21.492009+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-02 12:25:15.990428+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>영유아 레벨테스트 관련 아동학대 및 정신 건강 문제 제기</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>영유아 레벨테스트와 관련된 아동학대 문제가 제기되며, 10세 미만 어린이의 우울증 환자가 5년간 100% 이상 급증하는 등 소아·청소년 정신 건강 문제가 심각해지고 있습니다. 기사는 이러한 문제를 언제까지 방치할 것인지 묻고 있으며, 특정 가해 주체는 명시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 영유아 레벨테스트와 관련된 아동학대의 특정 가해 주체가 명확하지 않아 소송 상대방을 특정하기 어렵습니다. 그러나 10세 미만 우울증 어린이 급증 등 집단적 피해가 발생하고 있으며, 통계 자료가 언급되어 증거 확보 가능성이 있습니다. (적합 조건: 집단적 피해, 피해 규모, 증거 확보 가능성)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>다수 (10세 미만 우울증 어린이 5년간 100% 이상 급증)</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>아동학대 영유아 레벨테스트, 언제까지 방치하나?</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>jjn.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1033687</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:25:15.990428+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
+      <c r="D68" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E68" t="inlineStr">
         <is>
           <t>1심 징역형 선고 후 검찰 및 피고인 모두 항소</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>30대 남성 A씨가 가출 청소년 B양(당시 17세)을 모텔로 유인해 간음한 혐의로 재판에 넘겨졌습니다. 1심 법원은 미성년자 유인 혐의에 대해 징역 1년을 선고했으나, B양이 18세 미만임을 알았다고 보기 어렵다며 아동복지법 위반 혐의에 대해서는 무죄를 선고했습니다. 현재 검찰과 피고인 모두 항소하여 2심이 진행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G68" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (적합 조건 1) - 미성년자 유인 혐의로 1심에서 징역형이 선고되어 책임이 인정됩니다. 증거가 있거나 확보 가능함 (적합 조건 5) - 모텔 내 대화 녹음 등 객관적 증거가 존재합니다. 그러나 상대방의 자력 부족 가능성 및 단일 피해자 사건이라는 점이 소송금융 투자에 제약이 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I67" t="inlineStr">
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>가출청소년 모텔로 유인한 30대男 ‘간음 무죄’… “외관상 18세 미만 ...</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M68" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/law/2026/02/28/20260228500046?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>2026-03-01 00:18:22.258369+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-02-28 00:25:04.329007+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (형사 사건)</t>
+          <t>1심 판결 선고 후 검찰 및 피고인 항소</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>2018년 생후 8개월 아들을 살해한 40대 어머니에게 2019년 대법원이 징역 10년형을 확정했습니다. 어머니는 심신미약을 주장했으나 재판부는 이를 받아들이지 않았습니다. 이 사건은 아동학대치사 혐의로 기소되어 형사 절차가 모두 종결되었습니다.</t>
+          <t>30대 남성이 가출한 17세 청소년을 유인한 혐의로 1심에서 징역 1년 법정구속 판결을 받았다. 아동복지법 위반 혐의와 간음 혐의는 무죄로 판단되었다. 검찰과 피고인 모두 1심 판결에 불복하여 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>형사 사건은 이미 대법원 판결로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 또한, 피고가 개인으로 자력 확보가 어렵고 (적합 조건 미충족: 상대방 자력 충분), 집단적 피해가 아닌 단일 사건입니다 (적합 조건 미충족: 집단적 피해).</t>
+          <t>상대방 책임이 법원에서 유죄로 인정되어 명확하고(적합 조건 1), 증거가 확보되어 있으나(적합 조건 5), 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불해당), 상대방의 자력이 불분명하여 피해 회수 가능성이 낮을 수 있습니다(적합 조건 2 불해당). 또한, 이미 형사 재판이 1심 판결 후 항소심 진행 중이므로 소송금융의 신규 투자 기회로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>“너무 울어서” 생후 8개월 아들 살해 후 캐리어에 숨긴 40대 母 [오늘...</t>
+          <t>17살이야? …가출한 청소년 만난 30대 '유인 유죄, 간음 무죄'</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013484?ref=naver</t>
+          <t>https://www.news1.kr/local/kangwon/6086185</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-02-28 00:20:33.313695+00:00</t>
+          <t>2026-02-28 00:25:04.329007+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
-      <c r="D70" t="inlineStr"/>
-      <c r="E70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정 (형사 사건)</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>가수 선예와 김장훈 등 유명인들이 '8살 용인 아동학대' 사건에 대한 경악과 안타까움을 표하며 눈물을 보였습니다. 기사는 학대 피해자들이 대물림을 막기 위해 노력하지만, 도움을 받을 수 있는 시스템이 부족하여 비극이 반복된다는 점을 지적하며 사회적 관심과 시스템 개선의 필요성을 강조했습니다.</t>
+          <t>2018년 생후 8개월 아들을 살해한 40대 어머니에게 2019년 대법원이 징역 10년형을 확정했습니다. 어머니는 심신미약을 주장했으나 재판부는 이를 받아들이지 않았습니다. 이 사건은 아동학대치사 혐의로 기소되어 형사 절차가 모두 종결되었습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>기사 본문이 '8살 용인 아동학대' 사건 자체의 구체적인 정보를 거의 제공하지 않아 소송금융 적합도를 판단하기 어렵습니다. 가해자 특정, 가해자의 자력, 피해 규모, 민사 소송 진행 여부 등 핵심 정보가 부재하여 적합 조건에 해당하는지 파악하기 어렵습니다. 기사는 사건에 대한 사회적 반응과 아동학대 시스템의 문제점을 다루는 데 집중하고 있습니다.</t>
+          <t>형사 사건은 이미 대법원 판결로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 또한, 피고가 개인으로 자력 확보가 어렵고 (적합 조건 미충족: 상대방 자력 충분), 집단적 피해가 아닌 단일 사건입니다 (적합 조건 미충족: 집단적 피해).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>선예·김장훈  학습된 폭력  경악…'8살 용인 아동학대' 참상에 끝내 눈...</t>
+          <t>“너무 울어서” 생후 8개월 아들 살해 후 캐리어에 숨긴 40대 母 [오늘...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2116734</t>
+          <t>https://www.sedaily.com/article/20013484?ref=naver</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-02-27 00:30:11.661607+00:00</t>
+          <t>2026-02-28 00:20:33.313695+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>2021년 용인에서 8세 조카가 이모에게 잔혹하게 학대당해 사망한 사건. 가해자 이모는 징역 30년을 선고받았으며, 이는 가해자의 부친으로부터 이어진 가정폭력의 대물림으로 조명됨. 사건은 형사적으로 종결되었으나, 아동학대 문제의 심각성과 사회적 시스템 부족을 지적함.</t>
+          <t>가수 선예와 김장훈 등 유명인들이 '8살 용인 아동학대' 사건에 대한 경악과 안타까움을 표하며 눈물을 보였습니다. 기사는 학대 피해자들이 대물림을 막기 위해 노력하지만, 도움을 받을 수 있는 시스템이 부족하여 비극이 반복된다는 점을 지적하며 사회적 관심과 시스템 개선의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>가해자가 개인이며 자력에 대한 정보가 없어 배상 능력 불확실. 또한 형사 사건은 이미 종결되어 소송금융의 신규 투자 대상으로서의 매력이 낮음. (적합 조건 2번 불충족, 부적합 조건 해당)</t>
+          <t>기사 본문이 '8살 용인 아동학대' 사건 자체의 구체적인 정보를 거의 제공하지 않아 소송금융 적합도를 판단하기 어렵습니다. 가해자 특정, 가해자의 자력, 피해 규모, 민사 소송 진행 여부 등 핵심 정보가 부재하여 적합 조건에 해당하는지 파악하기 어렵습니다. 기사는 사건에 대한 사회적 반응과 아동학대 시스템의 문제점을 다루는 데 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>‘대물림 된 악’ 8세 조카 잔혹한 폭행 살해 “내가 악마인가?” (꼬꼬...</t>
+          <t>선예·김장훈  학습된 폭력  경악…'8살 용인 아동학대' 참상에 끝내 눈...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260227/133434108/1</t>
+          <t>https://www.xportsnews.com/article/2116734</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-27 00:27:03.178021+00:00</t>
+          <t>2026-02-27 00:30:11.661607+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
+          <t>안은경</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>가해자 징역 30년 선고 확정</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>2021년 용인에서 8세 조카가 이모에게 잔혹하게 학대당해 사망한 사건. 가해자 이모는 징역 30년을 선고받았으며, 이는 가해자의 부친으로부터 이어진 가정폭력의 대물림으로 조명됨. 사건은 형사적으로 종결되었으나, 아동학대 문제의 심각성과 사회적 시스템 부족을 지적함.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>가해자가 개인이며 자력에 대한 정보가 없어 배상 능력 불확실. 또한 형사 사건은 이미 종결되어 소송금융의 신규 투자 대상으로서의 매력이 낮음. (적합 조건 2번 불충족, 부적합 조건 해당)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>‘대물림 된 악’ 8세 조카 잔혹한 폭행 살해 “내가 악마인가?” (꼬꼬...</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260227/133434108/1</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:27:03.178021+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
           <t>안은경, 샛별이 친모</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>주범 안은경 징역 30년형 선고, 샛별이 친모 아동 유기 방조 방임죄로 기소</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t>연쇄 성폭행범의 딸 안은경이 8살 조카 샛별이를 끔찍하게 학대하여 사망에 이르게 한 사건. 안은경은 샛별이에게 물고문, 폭행, 강아지 배설물 섭취 강요 등 엽기적인 학대를 가했으며, 샛별이의 친모 또한 학대를 방조한 혐의로 기소되었다. 안은경은 살인죄 등으로 징역 30년형을 선고받았다.</t>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
+      <c r="G73" t="inlineStr">
         <is>
           <t>가해자가 개인으로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건이며, 이미 형사 절차가 진행되어 주범은 유죄 판결을 받았습니다. (적합 조건 '상대방에게 자력이 충분함' 및 '집단적 피해'에 부합하지 않음)</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I72" t="inlineStr">
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
         <is>
           <t>1명 (샛별이)</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
+      <c r="J73" t="inlineStr">
         <is>
           <t>[스브스夜] '꼬꼬무' 살인자가 된 살인자의 딸···'악의 대물림'이라는...</t>
         </is>
       </c>
-      <c r="K72" t="inlineStr">
+      <c r="K73" t="inlineStr">
         <is>
           <t>ent.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L72" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M72" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010313216&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N72" t="inlineStr">
+      <c r="N73" t="inlineStr">
         <is>
           <t>2026-02-27 00:21:55.094183+00:00</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="2" t="inlineStr">
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C73" t="inlineStr">
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E74" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
+      <c r="F74" t="inlineStr">
         <is>
           <t>경계선 지능인 지원단체 전 대표 A씨가 피해자들을 홍두깨로 폭행하고 상습적으로 마사지를 요구하며 신체 접촉을 한 혐의로 경찰 조사를 거쳐 구속 송치되었습니다. 경찰 조사 결과 폭행 사실이 드러났으며, 다수의 피해자가 발생한 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="G74" t="inlineStr">
         <is>
           <t>경찰 조사를 통해 가해자의 폭행 및 신체 접촉 혐의가 명확히 드러났으며(적합 조건 1, 5), '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해 사건으로 추정됩니다(적합 조건 3). 현재 경찰 수사 및 구속 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 가해자 개인의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I73" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr">
+      <c r="J74" t="inlineStr">
         <is>
           <t>[단독] 경계선 지능인 지원단체 전 대표, 아동학대 혐의 등으로 구속 송...</t>
         </is>
       </c>
-      <c r="K73" t="inlineStr">
+      <c r="K74" t="inlineStr">
         <is>
           <t>news.jtbc.co.kr</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
+      <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M73" t="inlineStr">
+      <c r="M74" t="inlineStr">
         <is>
           <t>https://news.jtbc.co.kr/article/NB12287236?influxDiv=NAVER</t>
         </is>
       </c>
-      <c r="N73" t="inlineStr">
+      <c r="N74" t="inlineStr">
         <is>
           <t>2026-02-26 12:34:41.190145+00:00</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" s="3" t="inlineStr">
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C74" t="inlineStr">
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
         <is>
           <t>이모</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
+      <c r="D75" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
+      <c r="E75" t="inlineStr">
         <is>
           <t>형사 사건 종결 (2021년 사건 재조명)</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr">
+      <c r="F75" t="inlineStr">
         <is>
           <t>2021년 발생한 '용인 조카 물고문 사건'을 SBS '꼬꼬무'에서 재조명합니다. 만 8세 조카가 이모로부터 지속적인 폭행과 물고문 등 학대를 당하다 살해된 사건으로, 이모가 70여 개의 학대 영상을 촬영한 사실이 드러나 충격을 주었습니다. 이모 또한 어린 시절 가정폭력 피해자였다는 사실이 밝혀지며 '악의 대물림'에 대한 경각심을 일깨웁니다.</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="G75" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 학대 영상 등 증거가 충분하나(적합 조건 5), 상대방이 개인으로 자력 확보가 어려울 가능성이 높으며, 2021년 사건으로 형사 절차는 이미 종결되었을 가능성이 커 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I74" t="inlineStr">
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J74" t="inlineStr">
+      <c r="J75" t="inlineStr">
         <is>
           <t>‘참담함 그 자체’ 아동학대 살인 이모의 ‘충격적인 과거’ (꼬꼬무)</t>
         </is>
       </c>
-      <c r="K74" t="inlineStr">
+      <c r="K75" t="inlineStr">
         <is>
           <t>sports.donga.com</t>
         </is>
       </c>
-      <c r="L74" t="inlineStr">
+      <c r="L75" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M74" t="inlineStr">
+      <c r="M75" t="inlineStr">
         <is>
           <t>https://sports.donga.com/ent/article/all/20260226/133425945/1</t>
         </is>
       </c>
-      <c r="N74" t="inlineStr">
+      <c r="N75" t="inlineStr">
         <is>
           <t>2026-02-26 00:40:08.095822+00:00</t>
         </is>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" s="2" t="inlineStr">
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C75" t="inlineStr">
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
         <is>
           <t>피해 아동의 아주머니와 남편</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E76" t="inlineStr">
         <is>
           <t>SBS '궁금한 이야기 Y' 방송 보도 및 공론화 진행 중</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
+      <c r="F76" t="inlineStr">
         <is>
           <t>만 8세 조카가 아주머니와 남편에게 물고문 등 심각한 학대를 당한 사건이 SBS '궁금한 이야기 Y'를 통해 보도될 예정입니다. 아동은 골절, 화상 등 심각한 신체적 상해와 정신적 트라우마를 겪었으며, 아주머니의 친언니인 가수 선예가 이 사건으로 오열하는 모습이 공개되어 사회적 공분을 사고 있습니다.</t>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
+      <c r="G76" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 만 8세 아동에 대한 물고문 및 학대로 피해 규모가 매우 심각하며(적합 조건 4), 방송 보도를 통해 증거 확보 및 공론화가 진행 중임(적합 조건 5, 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I75" t="inlineStr">
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J75" t="inlineStr">
+      <c r="J76" t="inlineStr">
         <is>
           <t>세딸맘 선예 결국 오열‥만 8세 조카 물고문 사건 참혹한 진실 “너무 ...</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr">
+      <c r="K76" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
-      <c r="L75" t="inlineStr">
+      <c r="L76" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M75" t="inlineStr">
+      <c r="M76" t="inlineStr">
         <is>
           <t>https://www.newsen.com/news_view.php?uid=202602260804055710</t>
         </is>
       </c>
-      <c r="N75" t="inlineStr">
+      <c r="N76" t="inlineStr">
         <is>
           <t>2026-02-26 00:37:52.291585+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-26 00:36:56.585419+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
+          <t>가해자 이모</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>형사 사건 종결 추정, TV 프로그램에서 재조명</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>2021년 발생한 '용인 조카 물고문 사건'으로, 8세 조카 샛별이가 이모의 잔혹한 학대 끝에 사망한 사건이다. 이모는 70여 개의 학대 영상을 촬영했으며, 본인 또한 가정폭력 피해자였다는 사실이 밝혀져 충격을 주었다. '꼬꼬무'에서 이 사건을 재조명하며 악의 대물림을 다룬다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 학대 영상 등 증거가 충분하나(적합 조건 5), 사건 발생 시점이 2021년으로 형사 절차가 이미 종결되었을 가능성이 높고(부적합 조건), 피고가 개인으로 자력 확보가 어려울 수 있어(적합 조건 2 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>이모 학대로 세상 떠난 만 8세 샛별이…당일 영상 공개에 선예  불쌍해...</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/495967</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:36:56.585419+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
           <t>이모</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
+      <c r="E78" t="inlineStr">
         <is>
           <t>형사 절차 진행 또는 종결, 민사 손해배상 청구 가능성</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
+      <c r="F78" t="inlineStr">
         <is>
           <t>만 8세 조카가 이모에게 지속적인 폭행과 물고문을 당해 사망한 사건. 가해자인 이모는 어린 시절 가정폭력 피해자였으며, 학대 영상 70여 개가 증거로 존재한다. 가해자의 책임은 명확하나, 개인의 배상 능력에 대한 불확실성이 커 소송금융 투자 적합도는 낮다.</t>
         </is>
       </c>
-      <c r="G77" t="inlineStr">
+      <c r="G78" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고 학대 영상 등 객관적 증거가 충분하나(적합 조건 1, 5), 가해자가 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮다(적합 조건 2 부적합). 또한 집단적 피해가 아닌 단일 피해자 사건이다(적합 조건 3 부적합).</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I77" t="inlineStr">
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J77" t="inlineStr">
+      <c r="J78" t="inlineStr">
         <is>
           <t>‘꼬꼬무’ 샛별이 사망 당일</t>
         </is>
       </c>
-      <c r="K77" t="inlineStr">
+      <c r="K78" t="inlineStr">
         <is>
           <t>bntnews.co.kr</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr">
+      <c r="L78" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
+      <c r="M78" t="inlineStr">
         <is>
           <t>https://www.bntnews.co.kr/article/view/bnt202602260028</t>
         </is>
       </c>
-      <c r="N77" t="inlineStr">
+      <c r="N78" t="inlineStr">
         <is>
           <t>2026-02-26 00:35:55.829693+00:00</t>
         </is>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" s="2" t="inlineStr">
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C78" t="inlineStr">
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
         <is>
           <t>담임교사 B씨, 충청북도</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D79" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
+      <c r="E79" t="inlineStr">
         <is>
           <t>민사 항소심 원고 일부 승소 판결</t>
         </is>
       </c>
-      <c r="F78" t="inlineStr">
+      <c r="F79" t="inlineStr">
         <is>
           <t>중학교 담임교사가 학급 반장 학생을 집단 괴롭힘 가해자로 몰아 극단적 선택을 시도하게 한 사건. 교사는 아동학대 혐의로 유죄 판결을 받았으며, 학생과 부모는 교사와 충청북도를 상대로 1억 2천만원 규모의 손해배상 소송을 제기했다. 1심은 소멸시효로 원고 패소했으나, 항소심은 소멸시효 기산점을 달리 보아 원고 일부 승소 판결을 내렸다.</t>
         </is>
       </c>
-      <c r="G78" t="inlineStr">
+      <c r="G79" t="inlineStr">
         <is>
           <t>담임교사의 아동학대 혐의가 형사재판에서 유죄로 확정되어 상대방 책임이 명확하며(조건 1, 5), 이미 공적 절차(형사재판)가 진행되어 증거가 확보되었다(조건 6). 피고에 충청북도가 포함되어 자력이 충분하고(조건 2), 원고가 1억 2천만원 규모의 손해배상 소송을 제기하여 피해 규모가 크다(조건 4).</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
+      <c r="H79" t="inlineStr">
         <is>
           <t>1억 2천만원 (원고 청구액)</t>
         </is>
       </c>
-      <c r="I78" t="inlineStr">
+      <c r="I79" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr">
+      <c r="J79" t="inlineStr">
         <is>
           <t>학급 반장 집단 괴롭힘 가해자 몬 담임교사... 청주지법  손해배상 책임...</t>
         </is>
       </c>
-      <c r="K78" t="inlineStr">
+      <c r="K79" t="inlineStr">
         <is>
           <t>cctimes.kr</t>
         </is>
       </c>
-      <c r="L78" t="inlineStr">
+      <c r="L79" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr">
+      <c r="M79" t="inlineStr">
         <is>
           <t>http://www.cctimes.kr/news/articleView.html?idxno=893166</t>
         </is>
       </c>
-      <c r="N78" t="inlineStr">
+      <c r="N79" t="inlineStr">
         <is>
           <t>2026-02-24 13:37:04.654039+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-24 13:36:00.118294+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
+          <t>태권도 사범 및 태권도장 관장</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>형사 항소심 진행 중, 민사 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>강원도 동해시 태권도 사범이 5, 6세 여아 2명을 추행한 사건으로, 사범은 1심에서 징역 7년을 선고받고 항소심에서 혐의를 인정하며 감형을 시도 중입니다. 피해 아동 가족들은 사범에 대한 엄벌을 촉구하는 한편, 태권도장 관장을 상대로 손해배상 청구 소송을 제기한 상태입니다. 피해 아동들은 심각한 트라우마를 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>가해 사범이 항소심에서 혐의를 모두 인정하여 책임이 명확하며(적합 조건 1), 피해 아동들의 증언 등 증거가 확보되어 1심에서 유죄 판결이 나왔습니다(적합 조건 5). 또한 태권도장 관장을 상대로 손해배상 소송이 제기된 상태입니다. 그러나 피해자 수가 2명으로 집단적 피해로 보기 어렵고, 상대방(사범 및 관장)의 자력이 충분한지 불확실하여 피해 규모 보전 가능성이 미지수입니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>태권 사범이 여아 잇따라 추행... 감형 시도에 피해 가족  엄벌</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>mbceg.co.kr</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://www.mbceg.co.kr/post/133905</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:36:00.118294+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
           <t>담임교사 C씨, 충청북도</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>민사 항소심 원고 일부 승소 판결</t>
         </is>
       </c>
-      <c r="F80" t="inlineStr">
+      <c r="F81" t="inlineStr">
         <is>
           <t>학교폭력 가해자로 몰아 제자를 학대한 교사 C씨에게 민사상 손해배상 책임이 인정되었습니다. 항소심 재판부는 교사 C씨와 충북도가 공동으로 피해 학생 A양에게 위자료 700만원, 부모에게 각 100만원을 지급하라고 판결했습니다. 교사 C씨는 아동학대 혐의로 이미 벌금 1500만원을 선고받은 바 있습니다.</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr">
+      <c r="G81" t="inlineStr">
         <is>
           <t>적합 조건으로 교사 C씨의 아동학대 형사 유죄 판결로 상대방 책임이 명확하며, 충북도가 공동 배상 책임이 있어 자력이 충분합니다. 또한 형사 판결이라는 객관적 증거가 존재하고, 이미 형사 절차가 진행되어 유죄 판결이 확정된 점이 긍정적입니다. 그러나 피해 규모가 소송금융 투자에 적합한 '수억 원 이상'에 미치지 못하고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 제한적입니다.</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
+      <c r="H81" t="inlineStr">
         <is>
           <t>900만원 (A양 700만원, 부모 각 100만원)</t>
         </is>
       </c>
-      <c r="I80" t="inlineStr">
+      <c r="I81" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
+      <c r="J81" t="inlineStr">
         <is>
           <t>제자를 학교폭력 가해자로 몰아 학대한 교사…“일부 배상 책임”</t>
         </is>
       </c>
-      <c r="K80" t="inlineStr">
+      <c r="K81" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L80" t="inlineStr">
+      <c r="L81" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
+      <c r="M81" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406869</t>
         </is>
       </c>
-      <c r="N80" t="inlineStr">
+      <c r="N81" t="inlineStr">
         <is>
           <t>2026-02-24 12:45:37.570696+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-02-24 00:20:28.321624+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
-      <c r="D82" t="inlineStr"/>
-      <c r="E82" t="inlineStr"/>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>영아살해 관련 형사재판 진행 및 판결 선고 추이 분석</t>
+        </is>
+      </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>강남구가 관내 경찰을 대상으로 아동학대 사건 처리 기준 및 절차를 통일하기 위한 현장 밀착형 방문 교육을 진행합니다. 이는 경찰과 지자체 간의 기준 차이로 인한 혼선을 방지하고 피해자 등 사건 관계자의 혼란을 줄이기 위함입니다.</t>
+          <t>낙태죄 폐지 이후 입법 공백 속에서 임신중지에 실패한 여성들이 영아 사망 사건으로 형사재판에 넘겨지고 있으며, 특히 '정인이법' 적용으로 평균 형량이 47% 증가했습니다. 전문가들은 처벌 강화만으로는 문제를 해결할 수 없으며, 안전한 임신중지를 위한 제도적 지원이 시급하다고 주장합니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>기사는 강남구의 아동학대 사건 처리 절차 표준화 교육에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로서 부적합합니다.</t>
+          <t>이 기사는 낙태죄 폐지 후 영아 사망 사건에 대한 어머니들의 형사 처벌 강화 추세를 분석하고 있습니다. 소송금융은 일반적으로 배상 능력이 있는 제3자 피고를 상대로 한 민사 손해배상 소송에 투자하는 반면, 이 사건은 형사 사건이며 민사 소송의 원고가 될 만한 피해자 집단이나 자력 있는 피고가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>아동학대 사건 같은 잣대 같은 절차로… 강남구, 관내 경찰 대상 '찾아...</t>
+          <t>(낙태죄 폐지 그리고 7년)②(단독)입법 공백 속 '정인이법'으로 형량 47...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=40732</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292098&amp;inflow=N</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-23 00:28:16.488122+00:00</t>
+          <t>2026-02-24 00:20:28.321624+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
-      <c r="D83" t="inlineStr">
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr"/>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>강남구가 관내 경찰을 대상으로 아동학대 사건 처리 기준 및 절차를 통일하기 위한 현장 밀착형 방문 교육을 진행합니다. 이는 경찰과 지자체 간의 기준 차이로 인한 혼선을 방지하고 피해자 등 사건 관계자의 혼란을 줄이기 위함입니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>기사는 강남구의 아동학대 사건 처리 절차 표준화 교육에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로서 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>아동학대 사건 같은 잣대 같은 절차로… 강남구, 관내 경찰 대상 '찾아...</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>public25.com</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.public25.com/news/articleView.html?idxno=40732</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:28:16.488122+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr"/>
+      <c r="D84" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E84" t="inlineStr">
         <is>
           <t>형사 항소심 판결 선고</t>
         </is>
       </c>
-      <c r="F83" t="inlineStr">
+      <c r="F84" t="inlineStr">
         <is>
           <t>의붓아들을 학대해 사망에 이르게 한 계부가 항소심에서 아동학대 살해 혐의는 벗었으나, 아동학대 치사 및 상습아동학대 혐의로 유죄가 인정되어 징역 13년을 선고받았습니다. 이 사건은 형사 재판이 진행되었으며, 피해자는 의붓아들 1명입니다.</t>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
+      <c r="G84" t="inlineStr">
         <is>
           <t>상대방 책임은 형사 재판을 통해 명확히 입증되었으나 (적합 조건 1), 상대방이 개인(계부)이므로 자력 부족으로 인한 회수 가능성이 낮아 소송금융 투자 대상으로는 부적합합니다. 또한, 피해자가 1명으로 집단적 피해가 아니며 (적합 조건 3 불충족), 소송금융 투자 유치를 위한 충분한 금전적 피해 규모를 확보하기 어려울 수 있습니다.</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I83" t="inlineStr">
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
+      <c r="J84" t="inlineStr">
         <is>
           <t>의붓아들 죽음에 자백 번복한 계부…'살해 혐의' 벗었으나 '책임'은 남아</t>
         </is>
       </c>
-      <c r="K83" t="inlineStr">
+      <c r="K84" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L83" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M83" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/jeonbuk/6078452</t>
         </is>
       </c>
-      <c r="N83" t="inlineStr">
+      <c r="N84" t="inlineStr">
         <is>
           <t>2026-02-22 00:38:10.719754+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N83"/>
+  <autoFilter ref="A1:N84"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>