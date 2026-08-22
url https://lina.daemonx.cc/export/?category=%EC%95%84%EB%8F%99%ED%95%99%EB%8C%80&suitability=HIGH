--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,892 +535,964 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>제천영육아원, 대한민국</t>
+          <t>어린이집 교사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회 조사 요청</t>
+          <t>형사사건 대법원 상고 중, 민사소송 판결 후 법적 절차 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>어린이날을 맞아 고아권익연대가 서울역 앞에서 집회를 열고 보육원 내 아동학대와 국가의 방치에 대한 진실 규명을 촉구했습니다. 참가자들은 보육원 시설의 열악함과 학대 피해 경험을 증언했으며, 특히 제천영육아원에서 발생한 학대 사실은 2013년 국가인권위 조사로 확인된 바 있습니다. 피해자들은 지난 2월 진실·화해를위한과거사정리위원회에 조사를 요청한 상태입니다.</t>
+          <t>뇌종양을 앓던 3세 원생을 포함한 2명의 원생을 반복적으로 폭행한 어린이집 교사가 1, 2심에서 실형을 선고받았으나 대법원에 상고했습니다. CCTV 영상에 폭행 장면이 명확히 담겨 있으며, 피해 가족은 재판 장기화로 극심한 고통을 호소하고 있습니다. 형사 사건과 별도로 진행된 민사소송에서도 가해자에게 위자료와 치료비 지급 판결이 내려졌습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>제천영육아원 및 원장의 아동학대 사실이 국가인권위원회 조사로 확인되고 벌금형 선고 이력이 있어 상대방 책임이 명확합니다. 고아권익연대 주최 집회와 다수 피해자의 증언을 통해 집단적 피해가 확인되며, 물고문 등 심각한 학대로 인한 피해 규모가 큽니다. 국가인권위 조사 결과 및 진실·화해를위한과거사정리위원회 조사 요청 등 공적 절차가 진행 중이며 증거 확보도 용이합니다. 보육원의 자력은 제한적일 수 있으나, 국가의 책임이 인정될 경우 충분한 배상 능력을 기대할 수 있습니다.</t>
+          <t>가해 교사의 책임이 CCTV 영상과 1, 2심 유죄 판결로 명확하며(상대방 책임 명확), 뇌종양 투병 중인 아동에 대한 반복적 폭행으로 피해 규모가 크고(피해 규모 큼), 최소 2명의 원생이 학대당한 집단적 피해 사례입니다(집단적 피해). 이미 형사 재판이 대법원 상고심에 계류 중이며 민사소송 판결도 내려져 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“어린이날 부모 없는 아이들에게도 관심을”</t>
+          <t>뇌종양 투병 중인 3살 아이 머리를 마구 때린 어린이집 교사</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/05/06/20260506023004?wlog_tag3=naver</t>
+          <t>https://www.wikitree.co.kr/articles/1146407</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-15 22:00:23.812776+00:00</t>
+          <t>2026-07-20 21:41:21.471777+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>제천영육아원, 대한민국</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>CCTV를 통해 피해 사실이 확인되었으며, 추가 피해자 파악 및 관련 절차가 진행 중인 것으로 보입니다.</t>
+          <t>진실·화해를위한과거사정리위원회 조사 요청</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>장애 아동 돌봄 시설에서 50여 명의 아동이 400차례 이상 방치된 사실이 CCTV를 통해 확인되었습니다. 피해 아동의 아버지는 CCTV 설치 기간이 짧아 실제 피해 규모는 더 클 수 있다고 주장하고 있습니다. 이는 장애 아동에 대한 심각한 방치 및 학대 사건으로, 추가 피해자 파악 및 관련 절차가 진행 중입니다.</t>
+          <t>어린이날을 맞아 고아권익연대가 서울역 앞에서 집회를 열고 보육원 내 아동학대와 국가의 방치에 대한 진실 규명을 촉구했습니다. 참가자들은 보육원 시설의 열악함과 학대 피해 경험을 증언했으며, 특히 제천영육아원에서 발생한 학대 사실은 2013년 국가인권위 조사로 확인된 바 있습니다. 피해자들은 지난 2월 진실·화해를위한과거사정리위원회에 조사를 요청한 상태입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>장애 아동 50여 명에 대한 400차례 방치라는 명확한 책임 소재와 집단적 피해가 확인되며, CCTV 영상이라는 강력한 증거가 존재합니다. 피해 규모가 크고 사회적 파장이 예상되어 소송금융 투자 적합도가 높습니다. (적합 조건 1, 3, 4, 5 충족)</t>
+          <t>제천영육아원 및 원장의 아동학대 사실이 국가인권위원회 조사로 확인되고 벌금형 선고 이력이 있어 상대방 책임이 명확합니다. 고아권익연대 주최 집회와 다수 피해자의 증언을 통해 집단적 피해가 확인되며, 물고문 등 심각한 학대로 인한 피해 규모가 큽니다. 국가인권위 조사 결과 및 진실·화해를위한과거사정리위원회 조사 요청 등 공적 절차가 진행 중이며 증거 확보도 용이합니다. 보육원의 자력은 제한적일 수 있으나, 국가의 책임이 인정될 경우 충분한 배상 능력을 기대할 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>50여 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>(R) 치료 안하고 스마트폰만? ..장애 아동 400차례 방치</t>
+          <t>“어린이날 부모 없는 아이들에게도 관심을”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>tjb.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.tjb.co.kr/news05/bodo/view/id/96727</t>
+          <t>https://www.seoul.co.kr/news/society/2026/05/06/20260506023004?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:34:47.796063+00:00</t>
+          <t>2026-05-15 22:00:23.812776+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회 진정 제출</t>
+          <t>CCTV를 통해 피해 사실이 확인되었으며, 추가 피해자 파악 및 관련 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2013년 아동학대로 유죄 판결을 받고 해임되었던 제천의 한 아동복지시설 원장 A씨가 2023년 법인 이사장으로 복귀 후 다시 원장으로 취임하여 논란이 되고 있습니다. 피해자 24명은 10여 년간 정신적 고통을 겪었으며, 진실·화해를 위한 과거사정리위원회에 진정을 제출하여 진상 규명을 요구하고 있습니다. 현행법상 5년이 지나면 복귀가 가능하여 법적 미비점도 지적되고 있습니다.</t>
+          <t>장애 아동 돌봄 시설에서 50여 명의 아동이 400차례 이상 방치된 사실이 CCTV를 통해 확인되었습니다. 피해 아동의 아버지는 CCTV 설치 기간이 짧아 실제 피해 규모는 더 클 수 있다고 주장하고 있습니다. 이는 장애 아동에 대한 심각한 방치 및 학대 사건으로, 추가 피해자 파악 및 관련 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>원장 A씨의 아동학대 유죄 판결로 상대방 책임이 명확하며(적합 조건 1), 피해자 24명이 10년 이상 정신적 고통을 겪고 있어 집단적 피해 규모가 크고(적합 조건 3, 4), 과거 유죄 판결이라는 명확한 증거가 존재합니다(적합 조건 5). 또한, 피해자들이 진실·화해를 위한 과거사정리위원회에 진정을 제출하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>장애 아동 50여 명에 대한 400차례 방치라는 명확한 책임 소재와 집단적 피해가 확인되며, CCTV 영상이라는 강력한 증거가 존재합니다. 피해 규모가 크고 사회적 파장이 예상되어 소송금융 투자 적합도가 높습니다. (적합 조건 1, 3, 4, 5 충족)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>24명</t>
+          <t>50여 명 이상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[여기는 충주] 5년이면 면죄부?…아동학대 원장 ‘셀프 복귀’ 논란</t>
+          <t>(R) 치료 안하고 스마트폰만? ..장애 아동 400차례 방치</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518186&amp;ref=A</t>
+          <t>https://www.tjb.co.kr/news05/bodo/view/id/96727</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 12:29:40.176195+00:00</t>
+          <t>2026-04-02 12:34:47.796063+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>충북 제천 아동복지시설</t>
+          <t>제천 아동복지시설 및 원장 A씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회 진실 규명 신청</t>
+          <t>진실·화해를 위한 과거사정리위원회 진정 제출</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>아동학대 유죄 판결을 받고 해임되었다가 복귀한 충북 제천의 한 아동복지시설 원장이 과거 원생들에게 발생한 학대에 대해 공개 사과했습니다. 피해자들은 원생들을 독방에 가두는 등 학대가 발생한 이 시설에 대해 진실·화해를 위한 과거사정리위원회에 진실 규명을 신청했습니다. 원장은 추가 문제가 확인될 경우 모든 책임을 회피하지 않겠다고 밝혔습니다.</t>
+          <t>2013년 아동학대로 유죄 판결을 받고 해임되었던 제천의 한 아동복지시설 원장 A씨가 2023년 법인 이사장으로 복귀 후 다시 원장으로 취임하여 논란이 되고 있습니다. 피해자 24명은 10여 년간 정신적 고통을 겪었으며, 진실·화해를 위한 과거사정리위원회에 진정을 제출하여 진상 규명을 요구하고 있습니다. 현행법상 5년이 지나면 복귀가 가능하여 법적 미비점도 지적되고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>원장 A씨가 아동학대 혐의로 벌금형을 받은 유죄 판결 이력이 있어 상대방 책임이 명확합니다. 다수의 원생들이 학대 피해를 입었으며, 아동학대의 특성상 정신적 피해 규모가 클 것으로 예상됩니다. 과거 유죄 판결이 증거로 존재하며, 현재 진실·화해를 위한 과거사정리위원회에 진실 규명 신청이 접수되어 공적 절차가 진행 중입니다.</t>
+          <t>원장 A씨의 아동학대 유죄 판결로 상대방 책임이 명확하며(적합 조건 1), 피해자 24명이 10년 이상 정신적 고통을 겪고 있어 집단적 피해 규모가 크고(적합 조건 3, 4), 과거 유죄 판결이라는 명확한 증거가 존재합니다(적합 조건 5). 또한, 피해자들이 진실·화해를 위한 과거사정리위원회에 진정을 제출하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>24명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>복직 아동학대 가해 원장  상처 입은 분께 사죄</t>
+          <t>[여기는 충주] 5년이면 면죄부?…아동학대 원장 ‘셀프 복귀’ 논란</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260325055948T8D</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518186&amp;ref=A</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-25 00:18:38.211456+00:00</t>
+          <t>2026-03-25 12:29:40.176195+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>충북 제천 아동복지시설</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회에 진실 규명 요청, 시위 예정</t>
+          <t>진실·화해를 위한 과거사정리위원회 진실 규명 신청</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>2013년 아동학대 논란이 있었던 충북 제천의 한 아동복지시설에서 학대 피해를 입었던 10대 아동 17명이 시설 측의 보복성 고소로 주거침입 및 업무방해죄로 소년보호처분을 받았습니다. 피해자들은 진실·화해를 위한 과거사정리위원회에 진실 규명을 요청했으며, 시설 앞에서 시위를 예고하고 있습니다.</t>
+          <t>아동학대 유죄 판결을 받고 해임되었다가 복귀한 충북 제천의 한 아동복지시설 원장이 과거 원생들에게 발생한 학대에 대해 공개 사과했습니다. 피해자들은 원생들을 독방에 가두는 등 학대가 발생한 이 시설에 대해 진실·화해를 위한 과거사정리위원회에 진실 규명을 신청했습니다. 원장은 추가 문제가 확인될 경우 모든 책임을 회피하지 않겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>아동학대 논란이 있었던 시설 측의 보복성 고소로 인해 다수의 피해자(17명)가 발생했으며, 이들이 소년보호처분으로 전과자 신세가 되는 등 피해 규모가 큽니다. 현재 진실·화해를 위한 과거사정리위원회에 진실 규명을 요청하는 등 공적 절차가 진행 중이며, 시설 측의 책임이 비교적 명확해 보입니다.</t>
+          <t>원장 A씨가 아동학대 혐의로 벌금형을 받은 유죄 판결 이력이 있어 상대방 책임이 명확합니다. 다수의 원생들이 학대 피해를 입었으며, 아동학대의 특성상 정신적 피해 규모가 클 것으로 예상됩니다. 과거 유죄 판결이 증거로 존재하며, 현재 진실·화해를 위한 과거사정리위원회에 진실 규명 신청이 접수되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>17명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>보복성 고소 …학대 논란 아동시설 아이들 무더기 소년보호처분</t>
+          <t>복직 아동학대 가해 원장  상처 입은 분께 사죄</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/sejong-chungbuk/6102879</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260325055948T8D</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-17 00:17:55.704821+00:00</t>
+          <t>2026-03-25 00:18:38.211456+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>시설을 운영하는 법인</t>
+          <t>충북 제천 아동복지시설</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>제천시의 시설장 교체 처분 및 이에 대한 행정소송 판결(시설장 교체 정당), 피해자들의 진실 규명 신청</t>
+          <t>진실·화해를 위한 과거사정리위원회에 진실 규명 요청, 시위 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>제천의 한 아동 시설에서 아동학대 논란이 발생했으며, 제천시의 시설장 교체 처분에 대한 행정소송에서 법원이 시의 처분이 정당하다고 판단했습니다. 이와 관련하여 피해 아동 24명이 진실 규명을 신청한 상태입니다.</t>
+          <t>2013년 아동학대 논란이 있었던 충북 제천의 한 아동복지시설에서 학대 피해를 입었던 10대 아동 17명이 시설 측의 보복성 고소로 주거침입 및 업무방해죄로 소년보호처분을 받았습니다. 피해자들은 진실·화해를 위한 과거사정리위원회에 진실 규명을 요청했으며, 시설 앞에서 시위를 예고하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(시설 운영 법인)의 책임이 법원의 행정소송 판결을 통해 명확히 인정되었고, 피해자가 24명으로 집단적 피해에 해당합니다. 이미 제천시의 행정처분과 법원의 판단이라는 공적 절차가 진행되어 증거 확보가 용이하며, 피해자들이 진실 규명을 신청하여 추가 법적 조치 가능성이 높습니다.</t>
+          <t>아동학대 논란이 있었던 시설 측의 보복성 고소로 인해 다수의 피해자(17명)가 발생했으며, 이들이 소년보호처분으로 전과자 신세가 되는 등 피해 규모가 큽니다. 현재 진실·화해를 위한 과거사정리위원회에 진실 규명을 요청하는 등 공적 절차가 진행 중이며, 시설 측의 책임이 비교적 명확해 보입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>24명</t>
+          <t>17명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'아동학대 논란' 제천의 한 시설 피해자 24명, 진실 규명 신청</t>
+          <t>보복성 고소 …학대 논란 아동시설 아이들 무더기 소년보호처분</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842487</t>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6102879</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-16 13:15:54.029686+00:00</t>
+          <t>2026-03-17 00:17:55.704821+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>사회복지법인 화이트아동복지회</t>
+          <t>시설을 운영하는 법인</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>과거 아동학대 사건 원장 재임명으로 피해자들이 반발하며 새로운 법적 조치 가능성 있음</t>
+          <t>제천시의 시설장 교체 처분 및 이에 대한 행정소송 판결(시설장 교체 정당), 피해자들의 진실 규명 신청</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>13년 전 아동학대 사건으로 시설장 교체 처분을 받았던 충북 제천의 제천영육아원 원장 A씨가 최근 같은 시설 원장으로 복귀했습니다. A씨는 아동복지법 위반 혐의로 벌금형이 확정되었으며, 국가인권위원회 조사와 행정소송을 통해 아동학대 사실 및 시설장의 관리 부실 책임이 인정되었습니다. 피해자들은 A씨의 복귀에 강하게 반발하며 정신적 고통을 호소하고 있어 새로운 법적 대응이 예상됩니다.</t>
+          <t>제천의 한 아동 시설에서 아동학대 논란이 발생했으며, 제천시의 시설장 교체 처분에 대한 행정소송에서 법원이 시의 처분이 정당하다고 판단했습니다. 이와 관련하여 피해 아동 24명이 진실 규명을 신청한 상태입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>원장 A씨의 아동학대 책임이 벌금형 확정 및 시설장 교체 처분 정당 판결로 명확하며(적합 조건 1), 국가인권위원회 조사, 검찰 수사, 행정소송 등 객관적 증거가 충분합니다(적합 조건 5, 6). 다수의 아동 피해자가 존재하며(적합 조건 3), 원장 재임명으로 피해자들이 다시 고통을 호소하며 새로운 법적 대응 가능성이 높습니다. 사회복지법인이 상대방으로 배상 능력이 있을 것으로 판단됩니다.</t>
+          <t>상대방(시설 운영 법인)의 책임이 법원의 행정소송 판결을 통해 명확히 인정되었고, 피해자가 24명으로 집단적 피해에 해당합니다. 이미 제천시의 행정처분과 법원의 판단이라는 공적 절차가 진행되어 증거 확보가 용이하며, 피해자들이 진실 규명을 신청하여 추가 법적 조치 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>24명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘아동 독방 감금’ 보육원장 재임명에 ‘발칵’</t>
+          <t>'아동학대 논란' 제천의 한 시설 피해자 24명, 진실 규명 신청</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603152038005</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842487</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-15 13:07:06.001705+00:00</t>
+          <t>2026-03-16 13:15:54.029686+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>해당 어린이집, 박 모 교사, 김 모 교사, 달서구청</t>
+          <t>사회복지법인 화이트아동복지회</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해 아동 부모 집단 민·형사 소송 예고 및 국민청원 진행 중</t>
+          <t>과거 아동학대 사건 원장 재임명으로 피해자들이 반발하며 새로운 법적 조치 가능성 있음</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대구 달서구의 한 어린이집에서 박 모 교사와 김 모 교사가 아동들을 밀치고 발길질하며 음식을 억지로 먹이는 등 아동학대를 저지른 정황이 CCTV 영상에 포착되어 경찰이 수사 중입니다. 피해 아동 부모들은 집단 민·형사 소송과 국민청원을 예고하며 어린이집 폐원 및 가해 교사 자격정지 등 강력한 조치를 요구하고 있습니다.</t>
+          <t>13년 전 아동학대 사건으로 시설장 교체 처분을 받았던 충북 제천의 제천영육아원 원장 A씨가 최근 같은 시설 원장으로 복귀했습니다. A씨는 아동복지법 위반 혐의로 벌금형이 확정되었으며, 국가인권위원회 조사와 행정소송을 통해 아동학대 사실 및 시설장의 관리 부실 책임이 인정되었습니다. 피해자들은 A씨의 복귀에 강하게 반발하며 정신적 고통을 호소하고 있어 새로운 법적 대응이 예상됩니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>CCTV 영상에 담긴 아동학대 정황으로 교사들의 책임이 명확하며, 국공립 어린이집으로 추정되어 달서구청의 관리 책임까지 물을 수 있어 상대방의 자력이 충분합니다. 상당수 아동이 피해를 입어 집단소송 가능성이 높고, 경찰 수사 및 국민청원 등 공적 절차가 진행 중이며, CCTV 영상이라는 명확한 증거가 확보되어 있습니다.</t>
+          <t>원장 A씨의 아동학대 책임이 벌금형 확정 및 시설장 교체 처분 정당 판결로 명확하며(적합 조건 1), 국가인권위원회 조사, 검찰 수사, 행정소송 등 객관적 증거가 충분합니다(적합 조건 5, 6). 다수의 아동 피해자가 존재하며(적합 조건 3), 원장 재임명으로 피해자들이 다시 고통을 호소하며 새로운 법적 대응 가능성이 높습니다. 사회복지법인이 상대방으로 배상 능력이 있을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>상당수 아동</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>아이 밀치고 발길질까지  대구 어린이집서 아동학대…경찰 조사 '충격...</t>
+          <t>‘아동 독방 감금’ 보육원장 재임명에 ‘발칵’</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509520</t>
+          <t>https://www.khan.co.kr/article/202603152038005</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-12 00:30:38.845188+00:00</t>
+          <t>2026-03-15 13:07:06.001705+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>친모 ㄱ씨, 친부 ㄴ씨</t>
+          <t>해당 어린이집, 박 모 교사, 김 모 교사, 달서구청</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>친모, 친부 아동학대살해 및 방임 혐의로 형사 재판 진행 중 (결심 공판 예정). 국회 국민동의 청원 진행 중.</t>
+          <t>경찰 수사 진행 중, 피해 아동 부모 집단 민·형사 소송 예고 및 국민청원 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>생후 4개월 영아를 학대 살해한 친모와 방임 혐의 친부에 대한 엄벌을 촉구하는 탄원서가 2200건 이상 접수되고 국회 국민동의 청원도 진행 중인 사건입니다. 홈캠 영상에 담긴 친모의 잔혹한 학대 정황이 검찰 수사 및 언론 보도를 통해 공개되었으며, 소아청소년과 전문의도 심각성을 강조했습니다. 현재 형사 재판이 진행 중이며, 결심 공판을 앞두고 있습니다.</t>
+          <t>대구 달서구의 한 어린이집에서 박 모 교사와 김 모 교사가 아동들을 밀치고 발길질하며 음식을 억지로 먹이는 등 아동학대를 저지른 정황이 CCTV 영상에 포착되어 경찰이 수사 중입니다. 피해 아동 부모들은 집단 민·형사 소송과 국민청원을 예고하며 어린이집 폐원 및 가해 교사 자격정지 등 강력한 조치를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>친모의 학대 정황이 홈캠 영상으로 명확히 드러나 상대방 책임이 명확하며, 영아 사망이라는 심각한 피해 규모와 홈캠 영상, 전문의 소견 등 객관적 증거가 충분합니다. 현재 형사 재판 및 국회 국민동의 청원 등 공적 절차가 진행 중입니다. 다만, 피고인이 개인으로 자력 확보가 어려울 수 있다는 점은 투자 회수 측면에서 리스크 요인입니다.</t>
+          <t>CCTV 영상에 담긴 아동학대 정황으로 교사들의 책임이 명확하며, 국공립 어린이집으로 추정되어 달서구청의 관리 책임까지 물을 수 있어 상대방의 자력이 충분합니다. 상당수 아동이 피해를 입어 집단소송 가능성이 높고, 경찰 수사 및 국민청원 등 공적 절차가 진행 중이며, CCTV 영상이라는 명확한 증거가 확보되어 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>상당수 아동</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“악마도 저렇게는…” 4개월 아기 죽음에 엄벌 탄원 2200건</t>
+          <t>아이 밀치고 발길질까지  대구 어린이집서 아동학대…경찰 조사 '충격...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248221.html</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509520</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-08 12:43:23.597332+00:00</t>
+          <t>2026-03-12 00:30:38.845188+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>친모 ㄱ씨, 친부 ㄴ씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치</t>
+          <t>친모, 친부 아동학대살해 및 방임 혐의로 형사 재판 진행 중 (결심 공판 예정). 국회 국민동의 청원 진행 중.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>경계선 지능인 지원단체 전 대표 A씨가 피해자들을 홍두깨로 폭행하고 상습적으로 마사지를 요구하며 신체 접촉을 한 혐의로 경찰 조사를 거쳐 구속 송치되었습니다. 경찰 조사 결과 폭행 사실이 드러났으며, 다수의 피해자가 발생한 것으로 보입니다.</t>
+          <t>생후 4개월 영아를 학대 살해한 친모와 방임 혐의 친부에 대한 엄벌을 촉구하는 탄원서가 2200건 이상 접수되고 국회 국민동의 청원도 진행 중인 사건입니다. 홈캠 영상에 담긴 친모의 잔혹한 학대 정황이 검찰 수사 및 언론 보도를 통해 공개되었으며, 소아청소년과 전문의도 심각성을 강조했습니다. 현재 형사 재판이 진행 중이며, 결심 공판을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>경찰 조사를 통해 가해자의 폭행 및 신체 접촉 혐의가 명확히 드러났으며(적합 조건 1, 5), '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해 사건으로 추정됩니다(적합 조건 3). 현재 경찰 수사 및 구속 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 가해자 개인의 자력은 추가 확인이 필요합니다.</t>
+          <t>친모의 학대 정황이 홈캠 영상으로 명확히 드러나 상대방 책임이 명확하며, 영아 사망이라는 심각한 피해 규모와 홈캠 영상, 전문의 소견 등 객관적 증거가 충분합니다. 현재 형사 재판 및 국회 국민동의 청원 등 공적 절차가 진행 중입니다. 다만, 피고인이 개인으로 자력 확보가 어려울 수 있다는 점은 투자 회수 측면에서 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[단독] 경계선 지능인 지원단체 전 대표, 아동학대 혐의 등으로 구속 송...</t>
+          <t>“악마도 저렇게는…” 4개월 아기 죽음에 엄벌 탄원 2200건</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287236?influxDiv=NAVER</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248221.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-26 12:34:41.190145+00:00</t>
+          <t>2026-03-08 12:43:23.597332+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>피해 아동의 아주머니와 남편</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>SBS '궁금한 이야기 Y' 방송 보도 및 공론화 진행 중</t>
+          <t>경찰 수사 및 검찰 송치</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>만 8세 조카가 아주머니와 남편에게 물고문 등 심각한 학대를 당한 사건이 SBS '궁금한 이야기 Y'를 통해 보도될 예정입니다. 아동은 골절, 화상 등 심각한 신체적 상해와 정신적 트라우마를 겪었으며, 아주머니의 친언니인 가수 선예가 이 사건으로 오열하는 모습이 공개되어 사회적 공분을 사고 있습니다.</t>
+          <t>경계선 지능인 지원단체 전 대표 A씨가 피해자들을 홍두깨로 폭행하고 상습적으로 마사지를 요구하며 신체 접촉을 한 혐의로 경찰 조사를 거쳐 구속 송치되었습니다. 경찰 조사 결과 폭행 사실이 드러났으며, 다수의 피해자가 발생한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1), 만 8세 아동에 대한 물고문 및 학대로 피해 규모가 매우 심각하며(적합 조건 4), 방송 보도를 통해 증거 확보 및 공론화가 진행 중임(적합 조건 5, 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>경찰 조사를 통해 가해자의 폭행 및 신체 접촉 혐의가 명확히 드러났으며(적합 조건 1, 5), '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해 사건으로 추정됩니다(적합 조건 3). 현재 경찰 수사 및 구속 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 가해자 개인의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>세딸맘 선예 결국 오열‥만 8세 조카 물고문 사건 참혹한 진실 “너무 ...</t>
+          <t>[단독] 경계선 지능인 지원단체 전 대표, 아동학대 혐의 등으로 구속 송...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602260804055710</t>
+          <t>https://news.jtbc.co.kr/article/NB12287236?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-26 00:37:52.291585+00:00</t>
+          <t>2026-02-26 12:34:41.190145+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
+          <t>피해 아동의 아주머니와 남편</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>SBS '궁금한 이야기 Y' 방송 보도 및 공론화 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>만 8세 조카가 아주머니와 남편에게 물고문 등 심각한 학대를 당한 사건이 SBS '궁금한 이야기 Y'를 통해 보도될 예정입니다. 아동은 골절, 화상 등 심각한 신체적 상해와 정신적 트라우마를 겪었으며, 아주머니의 친언니인 가수 선예가 이 사건으로 오열하는 모습이 공개되어 사회적 공분을 사고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 만 8세 아동에 대한 물고문 및 학대로 피해 규모가 매우 심각하며(적합 조건 4), 방송 보도를 통해 증거 확보 및 공론화가 진행 중임(적합 조건 5, 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>세딸맘 선예 결국 오열‥만 8세 조카 물고문 사건 참혹한 진실 “너무 ...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602260804055710</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:37:52.291585+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
           <t>담임교사 B씨, 충청북도</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>민사 항소심 원고 일부 승소 판결</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>중학교 담임교사가 학급 반장 학생을 집단 괴롭힘 가해자로 몰아 극단적 선택을 시도하게 한 사건. 교사는 아동학대 혐의로 유죄 판결을 받았으며, 학생과 부모는 교사와 충청북도를 상대로 1억 2천만원 규모의 손해배상 소송을 제기했다. 1심은 소멸시효로 원고 패소했으나, 항소심은 소멸시효 기산점을 달리 보아 원고 일부 승소 판결을 내렸다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>담임교사의 아동학대 혐의가 형사재판에서 유죄로 확정되어 상대방 책임이 명확하며(조건 1, 5), 이미 공적 절차(형사재판)가 진행되어 증거가 확보되었다(조건 6). 피고에 충청북도가 포함되어 자력이 충분하고(조건 2), 원고가 1억 2천만원 규모의 손해배상 소송을 제기하여 피해 규모가 크다(조건 4).</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>1억 2천만원 (원고 청구액)</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>학급 반장 집단 괴롭힘 가해자 몬 담임교사... 청주지법  손해배상 책임...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>cctimes.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>http://www.cctimes.kr/news/articleView.html?idxno=893166</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-24 13:37:04.654039+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>